--- v0 (2026-07-15)
+++ v1 (2026-09-01)
@@ -437,20046 +437,21021 @@
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Title</v>
       </c>
       <c r="B1" t="str">
         <v>Published</v>
       </c>
       <c r="C1" t="str">
         <v>Provider</v>
       </c>
       <c r="D1" t="str">
         <v>Topics</v>
       </c>
       <c r="E1" t="str">
         <v>URL</v>
       </c>
       <c r="F1" t="str">
         <v>Summary</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Property sector sees highest lending figures, Funding Circle data reveals</v>
+        <v>Supremo Unveils Comprehensive Inventory Management Platform for Shopify, Streamlining Purchase Orders to Stocktakes</v>
       </c>
       <c r="B2" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C2" t="str">
-        <v>Pressat</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D2" t="str">
-        <v>Finance, Real Estate, Retail, Automotive</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E2" t="str">
-        <v>https://pressat.co.uk/releases/property-sector-sees-highest-lending-figures-funding-circle-data-reveals-b2a5cef33befbcd00a4b6072742f1b2b/</v>
+        <v>https://pressreleasenews.org/pressroom/supremo-unveils-comprehensive-inventory-management-platform-for-shopify-streamlining-purchase-orders-to-stocktakes</v>
       </c>
       <c r="F2" t="str">
-        <v>Wednesday 15 July, 2026 The UK property sector is a major economic driver in the country, employing over 12 million people and contributing £1.7 billion directly to GDP annually. This report looks at the challenges facing the property industry right now, from regulations to costs and what the future may hold for the industry. Property sector sees highest lending figures, Funding Circle data reveals Funding Circle’s data has shown that the Property and Construction sector has seen the highest amount of lending across industries, along with a 30% year-on-year increase. Although the property sector ranks fourth overall for percentage change, with stronger increases from Consumer, Wholesale and Agriculture, the amount makes the property sector the largest single industry category. The increase</v>
+        <v>Supremo launches a comprehensive inventory management platform for Shopify, integrating purchase orders, stocktakes, suppliers, transfers, and reorder planning to streamline operations for growing merchants.</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>NDT Pharmaceuticals, Inc.’s Wholly Owned Subsidiary Good Salt Life, Inc. Reports Strong Online Retail Growth in First Half of 2026</v>
+        <v>October 2026 Global Sources Hong Kong Shows: 25% Jump in Buyer Pre-registration as Europe, North America Lead the Surge</v>
       </c>
       <c r="B3" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C3" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D3" t="str">
         <v>Retail</v>
       </c>
       <c r="E3" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327823/0/en/NDT-Pharmaceuticals-Inc-s-Wholly-Owned-Subsidiary-Good-Salt-Life-Inc-Reports-Strong-Online-Retail-Growth-in-First-Half-of-2026.html</v>
+        <v>https://www.prnewswire.com/news-releases/october-2026-global-sources-hong-kong-shows-25-jump-in-buyer-pre-registration-as-europe-north-america-lead-the-surge-302865589.html</v>
       </c>
       <c r="F3" t="str">
-        <v>NDT Pharmaceuticals, Inc.’s Wholly Owned Subsidiary Good Salt Life, Inc. Reports Strong Online Retail Growth in First Half of 2026</v>
+        <v>HONG KONG, Aug. 31, 2026 /PRNewswire/ -- The fourth quarter has traditionally been the stocking season for overseas buyers. But in 2026, procurement decisions have grown markedly more complex. Faster-moving consumer trends and tighter regulatory requirements across major markets have...</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>MMA.INC Launches Expanded Revenue Opportunities with Zebra Athletics and New eCommerce Platform</v>
+        <v>October 2026 Global Sources Hong Kong Shows: 25% Jump in Buyer Pre-registration as Europe and North America Lead the Surge</v>
       </c>
       <c r="B4" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C4" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D4" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>Retail, Gaming</v>
       </c>
       <c r="E4" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327819/0/en/MMA-INC-Launches-Expanded-Revenue-Opportunities-with-Zebra-Athletics-and-New-eCommerce-Platform.html</v>
+        <v>https://www.prnewswire.com/news-releases/october-2026-global-sources-hong-kong-shows-25-jump-in-buyer-pre-registration-as-europe-and-north-america-lead-the-surge-302865571.html</v>
       </c>
       <c r="F4" t="str">
-        <v>New TrainAlta store adds standalone merchandise revenue, instalment payments and scalable commerce infrastructure across the MMA.INC ecosystem</v>
+        <v>HONG KONG, Sept. 1, 2026 /PRNewswire/ -- Global Sources Hong Kong Shows will be held from October 11 to 21, 2026 at AsiaWorld-Expo. This year's edition brings together 4,200+ suppliers across 8,000+ booths, showcasing 330,000+ new products spanning consumer electronics, gaming, mobile...</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Fast Moving Consumer Goods, Inc. Launches the CPG Brand Builder Series ...</v>
+        <v>Supremo Simplifies Shopify Inventory Management With Forecasting and Purchase Orders</v>
       </c>
       <c r="B5" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C5" t="str">
-        <v>PR-Inside</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D5" t="str">
         <v>Retail</v>
       </c>
       <c r="E5" t="str">
-        <v>https://pr-inside.com/fast-moving-consumer-goods-inc-launches-the-cpg-brand-builder-series-r5201331.htm</v>
+        <v>https://pressreleasenews.org/pressroom/supremo-simplifies-shopify-inventory-management-with-forecasting-and-purchase-orders</v>
       </c>
       <c r="F5" t="str">
-        <v>(PR-inside.com) How to Start a Functional Beverage Brand: Free FMCG Webinar SAN DIEGO, CA / ACCESS Newswire / July 15, 2026 / Fast Moving Consumer Goods, Inc. (OTCID:GGII), the nation's first fast moving consumer goods incubator, will launch the CPG Brand Builder Series on Thursday, July 16, 2026 -- a free 12-week webinar program teaching founders, investors, and brand managers how to start a functional beverage brand from initial concept to first sale. Sessions take place every Thursday at 4:00 PM PST, 7:00 pm EST. via Zoom. Registration is available at https://go.fmcgstock.com/webinar Key Highlights Fast Moving Consumer Goods, Inc. (OTC: GGII) launches the free ..</v>
+        <v>Supremo connects inventory forecasting, reorder planning, purchase orders, and receiving in one practical Shopify inventory management workflow.</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>Fast Moving Consumer Goods, Inc. Launches the CPG Brand Builder Series on July 14, 2026, a Free 12-Week Program for Beverage Founders, Investors, and Brand Managers Nationwide</v>
+        <v>PrimeBOT to Showcase PrimeBOT T1 and PrimeBOT Q1 at IFA 2026 and ShowStoppers</v>
       </c>
       <c r="B6" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C6" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D6" t="str">
         <v>Retail</v>
       </c>
       <c r="E6" t="str">
-        <v>https://www.newswire.com/news/fast-moving-consumer-goods-inc-launches-the-cpg-brand-builder-series-on-july-14</v>
+        <v>https://www.prnewswire.com/news-releases/primebot-to-showcase-primebot-t1-and-primebot-q1-at-ifa-2026-and-showstoppers-302865541.html</v>
       </c>
       <c r="F6" t="str">
-        <v>How to Start a Functional Beverage Brand: Free FMCG Webinar</v>
+        <v>BERLIN, Sept. 1, 2026 /PRNewswire/ -- PrimeBOT, an embodied intelligence company, will showcase its latest consumer-grade personal robots, PrimeBOT T1 and PrimeBOT Q1, at IFA 2026, with live demonstrations at Booth H25-150 throughout the show and an additional preview at ShowStoppers on...</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>Electrovaya Announces Commercial Relationship with Amazon</v>
+        <v>Aerospace and Defense Management Teams Meet Investors at Gabelli's September 9 and 10 Events in New York City</v>
       </c>
       <c r="B7" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C7" t="str">
-        <v>GlobeNewswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D7" t="str">
-        <v>Finance, Energy, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E7" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327745/0/en/Electrovaya-Announces-Commercial-Relationship-with-Amazon.html</v>
+        <v>https://www.newmediawire.com/news/aerospace-and-defense-management-teams-meet-investors-at-gabelli-s-september-9-and-10-events-in-new-york-city-7089090</v>
       </c>
       <c r="F7" t="str">
-        <v>Relationship expected to support continued deployment of Infinity Battery Technology across material handling operations and potential for expanded engagement around Electrovaya’s battery platforms for robotics and energy storage Relationship expected to support continued deployment of Infinity Battery Technology across material handling operations and potential for expanded engagement around Electrovaya’s battery platforms for robotics and energy storage</v>
+        <v xml:space="preserve">Two Days in New York City: the Defending Our Nation Leadership Forum on September 9 and the 32nd Annual Gabelli Aerospace &amp;amp; Defense Symposium on September 10 Attend In Person Both Days, with an Invitation-Only Live Webcast of the September 10 Symposium for Institutional Investors NEW YORK, NY - August 31, 2026 ( NEWMEDIAWIRE ) - B2i Digital, Inc. serves as Official Marketing Partner for the Gabelli Aerospace &amp;amp; Defense Events, taking place in New York City on Wednesday, September 9 and Thursday, September 10, 2026. The programming puts investors, fund managers, analysts, entrepreneurs, and defense industry leaders together with the management teams building the sector. B2i Digital supports the events with digital marketing, its media network, social media, and company profiles, and </v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Calista Expands Retail Presence with Macys.com Launch</v>
+        <v>Supremo Announces Availability of Shopify Inventory Management App Following June 2026 Launch</v>
       </c>
       <c r="B8" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C8" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D8" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E8" t="str">
-        <v>https://www.prnewswire.com/news-releases/calista-expands-retail-presence-with-macyscom-launch-302826208.html</v>
+        <v>https://www.newsfilecorp.com/release/312131/Supremo-Announces-Availability-of-Shopify-Inventory-Management-App-Following-June-2026-Launch</v>
       </c>
       <c r="F8" t="str">
-        <v>The pro stylist-created hot tool and haircare brand brings easy styling and beautiful hair to Macy's customers through its ongoing partnership with BEAUTYSPACE WEST CHESTER, Pa., July 15, 2026 /PRNewswire/ -- Calista, the hair tool and haircare brand created by award-winning stylist Maria...</v>
+        <v>Supremo, a Shopify inventory management app founded by Abhishek Pandey and headquartered in Toronto, Ontario, Canada, is formally announcing its availability to Shopify merchants following its launch in June 2026. Available through the Shopify App Store, Supremo is designed to connect inventory planning with the operational steps required to replenish and manage stock.Toronto, Ontario--(Newsfile Corp. - August 31, 2026) - Supremo, a Shopify inventory management app founded by Abhishek Pandey,...</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>GEN Restaurant Group Secures Retail Placement at Northgate Market and ...</v>
+        <v>Supremo Launches All-in-One Shopify Inventory Management Solution</v>
       </c>
       <c r="B9" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C9" t="str">
-        <v>PR-Inside</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D9" t="str">
-        <v>Finance, Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E9" t="str">
-        <v>https://pr-inside.com/gen-restaurant-group-secures-retail-placement-at-northgate-market-and-r5201315.htm</v>
+        <v>https://pressreleasenews.org/pressroom/supremo-launches-all-in-one-shopify-inventory-management-solution</v>
       </c>
       <c r="F9" t="str">
-        <v>(PR-inside.com) Initial Purchase Order Through Recently Announced UNFI Distribution Agreement Adds 68 New Doors with Incremental Customer Base Four Ready-to-Cook SKUs - Beef Bulgogi, Pork Bulgogi, Beef Short Rib and Chicken Bulgogi - to Be Carried at Both Retail Chains CERRITOS, CA / ACCESS Newswire / July 15, 2026 / GEN Restaurant Group, Inc. ("GEN" or the "Company") (Nasdaq:GENK), owner of GEN Korean BBQ, a fast-growing casual dining concept with an extensive menu and signature "grill at your table" experience as well as a rapidly growing retail business, today announced that four ready-to-cook marinated meat SKUs have been accepted for retail placement at ..</v>
+        <v>Supremo launches a unified inventory management platform for Shopify, integrating purchase orders, stocktakes, vendors, transfers, and reorder planning. The solution supports the entire inventory workflow, from forecasting to receiving.</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Fast Moving Consumer Goods Continues Weekly Webinar for Emerging Spirit ...</v>
+        <v>CHICAGO AUTO SHOW: BEHIND THE WHEEL DEBUTS THIS FALL WITH EXPANDED TEST DRIVE EXPERIENCE</v>
       </c>
       <c r="B10" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C10" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D10" t="str">
-        <v>Retail</v>
+        <v>Retail, Automotive</v>
       </c>
       <c r="E10" t="str">
-        <v>https://pr-inside.com/fast-moving-consumer-goods-continues-weekly-webinar-for-emerging-spirit-r5201302.htm</v>
+        <v>https://www.prnewswire.com/news-releases/chicago-auto-show-behind-the-wheel-debuts-this-fall-with-expanded-test-drive-experience-302865367.html</v>
       </c>
       <c r="F10" t="str">
-        <v>(PR-inside.com) As competition within the spirits industry continues to intensify, founders are seeking new ways to increase visibility, secure retail placements, build direct consumer relationships, and accelerate sales growth. The webinar will take place Thursday, July 16, 2026, at 6:00 PM EST / 3:00 PM PST, and is open to the public via registration: https://go.fmcgstock.com/webinar-spirit-brand SAN DIEGO, CA / ACCESS Newswire / July 15, 2026 / Fast Moving Consumer Goods, Inc. (OTCID:GGII) today announced a special edition of its weekly live webinar series focused on helping founders and CEOs of emerging spirit brands navigate the challenges of launching, distributing, marketing, and scaling their ..</v>
+        <v>OAKBROOK TERRACE, Ill., Aug. 31, 2026 /PRNewswire/ -- The Chicago Automobile Trade Association (CATA), producer of the Chicago Auto Show, is expanding its popular fall consumer test drive event with a new name, new branding and an even broader vehicle lineup. Formerly known as Chicago...</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Fast Moving Consumer Goods Continues Weekly Webinar for Emerging Spirit Brands and Investors Seeking Nationwide Distribution and Direct-to-Consumer Growth</v>
+        <v>Cal-Maine Foods to Participate in Barclays Global Consumer Conference</v>
       </c>
       <c r="B11" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C11" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D11" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E11" t="str">
-        <v>https://www.newswire.com/news/fast-moving-consumer-goods-continues-weekly-webinar-for-emerging-spirit-9198715</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353698/0/en/cal-maine-foods-to-participate-in-barclays-global-consumer-conference.html</v>
       </c>
       <c r="F11" t="str">
-        <v>As competition within the spirits industry continues to intensify, founders are seeking new ways to increase visibility, secure retail placements, build direct consumer relationships, and accelerate sales growth. The webinar will take place Thursday, July 16, 2026, at 6:00 PM EST / 3:00 PM PST, and is open to the public via registration: https://go.fmcgstock.com/webinar-spirit-brand</v>
+        <v>Cal-Maine Foods management will participate in the Barclays Global Consumer Conference Sept. 9–10 in Boston and meet with institutional investors.</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>LataMed AI Corp. Announces Effectiveness of 5-for-1 Forward Stock Split</v>
+        <v>NeuroThera Labs Achieves Significant Enrollment Momentum in SCI210 Autism Clinical Trial</v>
       </c>
       <c r="B12" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C12" t="str">
         <v>NewMediaWire</v>
       </c>
       <c r="D12" t="str">
-        <v>Finance, AI, Retail, Healthcare</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E12" t="str">
-        <v>https://www.newmediawire.com/news/latamed-ai-corp-announces-effectiveness-of-5-for-1-forward-stock-split-7087720</v>
+        <v>https://www.newmediawire.com/news/neurothera-labs-achieves-significant-enrollment-momentum-in-sci210-autism-clinical-trial-7089069</v>
       </c>
       <c r="F12" t="str">
-        <v>CARACAS, VENEZUELA - July 15, 2026 ( NEWMEDIAWIRE ) - LataMed AI Corp. (OTC: LMEDD) (the “Company”) today announced that its previously announced 5-for-1 forward stock split has become effective at the opening of trading following publication of the corporate action on the FINRA Daily List dated July 14, 2026. In connection with the forward stock split, the Company's common stock will begin trading today under the temporary trading symbol LMEDD . The temporary "D" designation is a standard FINRA identifier used in connection with certain corporate actions and is expected to remain in place for approximately twenty (20) business days, after which the trading symbol is expected to revert to LMED . The forward stock split has also been implemented in conjunction with the Company's mandatory s</v>
+        <v xml:space="preserve">TORONTO, ONTARIO - August 31, 2026 ( NEWMEDIAWIRE ) - NeuroThera Labs Inc. (TSXV: NTLX) (the " Company " or " NeuroThera "), a clinical-stage pharmaceutical company and a subsidiary of SciSparc Ltd., today announced continued advancement in participant enrollment for its clinical trial assessing its innovative SCI-210 treatment for symptoms associated with autism spectrum disorder (“ ASD ”). The clinical trial, conducted at Soroka Medical Center in Israel, is a double-blind, randomized, placebo-controlled study evaluating the safety and efficacy of SCI-210 in children diagnosed with ASD. To date, 26 children have been enrolled, marking strong progress toward the planned total of 60 children between the ages of five and 18, each of whom will receive treatment over a 20-week period. SCI-210 </v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>Curaleaf Expands Florida Presence with Edgewater Dispensary Opening</v>
+        <v>Amazon’s response to the FTC’s lawsuit regarding Sponsored Ads</v>
       </c>
       <c r="B13" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C13" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D13" t="str">
         <v>Retail</v>
       </c>
       <c r="E13" t="str">
-        <v>https://www.prnewswire.com/news-releases/curaleaf-expands-florida-presence-with-edgewater-dispensary-opening-302825873.html</v>
+        <v>https://www.aboutamazon.com/company-news/amazon-ftc-sponsored-ads-lawsuit-response?utm_source=rss</v>
       </c>
       <c r="F13" t="str">
-        <v>Curaleaf retail footprint grows to 74 Florida locations and 166 nationwide STAMFORD, Conn., July 15, 2026 /PRNewswire/ -- Curaleaf Holdings, Inc. (TSX: CURA) (OTCQX: CURLF) ("Curaleaf" or the "Company"), a leading international provider of consumer cannabis products, today announced the...</v>
+        <v>The FTC today filed a misguided lawsuit claiming Amazon misled advertisers about its Sponsored Ads pricing and auction. Amazon strongly disagrees.</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>Neutrogena® Announces 'Break the Rules,' a New Brand Mission Empowering Consumers to Break Beauty's Rules with Science</v>
+        <v>Marquis Who's Who Honors Komal Patel for Leadership in Marketing, Entrepreneurship ...</v>
       </c>
       <c r="B14" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C14" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D14" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, Real Estate, Retail</v>
       </c>
       <c r="E14" t="str">
-        <v>https://www.prnewswire.com/news-releases/neutrogena-announces-break-the-rules-a-new-brand-mission-empowering-consumers-to-break-beautys-rules-with-science-302825812.html</v>
+        <v>https://pr-inside.com/marquis-who-s-who-honors-komal-patel-for-leadership-in-marketing-entrepreneurship-r5217980.htm</v>
       </c>
       <c r="F14" t="str">
-        <v>New retinol campaign from Neutrogena® proves consumers don't have to compromise, advancing the brand's dermatologist-led innovation and culturally relevant storytelling Break the Rules debuts July 15, 2026, and unites the brand's dermatologist-backed science, consumer-first approach, and...</v>
+        <v>(PR-inside.com) COLUMBIA, PA / ACCESS Newswire / August 31, 2026 / Marquis Who's Who is proud to honor Komal Patel for her distinguished contributions to marketing, entrepreneurship, hospitality, business operations and revenue generation. Her career combines strategic thinking with hands-on ownership across pharmaceuticals, international business, artificial intelligence, retail, hospitality and commercial real estate. Throughout her work, Ms. Patel has focused on turning complex business opportunities into commercial value while building and operating ventures of her own. Ms. Patel currently serves as founder of Align-Dynamix, a company she established in 2023 to help businesses improve lead capture, follow-up, customer communication and operational efficiency. ..</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>E-commerce Market Future Demand Analysis</v>
+        <v>Apollo Group OÜ 2025/2026 Consolidated Annual Report</v>
       </c>
       <c r="B15" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C15" t="str">
-        <v>Express Press Release</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D15" t="str">
         <v>Retail</v>
       </c>
       <c r="E15" t="str">
-        <v>https://express-press-release.net/news/2026/07/15/1762773</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353641/0/en/apollo-group-o%C3%BC-2025-2026-consolidated-annual-report.html</v>
       </c>
       <c r="F15" t="str">
-        <v>The global E-Commerce Market was valued at USD 33,900.0 billion in 2025 and is projected to grow from USD 39,696.3 billion in 2026 to USD 155,982.6 billion [read full press release...]</v>
+        <v>Apollo Group OÜ (“Apollo Group” or “the Group”) comprises subsidiaries engaged in entertainment business, consisting of operation of cinemas and retail stores, and restaurant business. The Group operates across 4 markets: Estonia, Latvia, Lithuania, and Finland.</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>RELEX Named a Leader in the 2026 Nucleus Research Enterprise Supply Chain Planning Value Matrix</v>
+        <v>Don't Let E-commerce Volume Overwhelm Your Existing Warehouse Footprint</v>
       </c>
       <c r="B16" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C16" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D16" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E16" t="str">
-        <v>https://www.prnewswire.com/news-releases/relex-named-a-leader-in-the-2026-nucleus-research-enterprise-supply-chain-planning-value-matrix-302826327.html</v>
+        <v>https://www.prweb.com/releases/dont-let-e-commerce-volume-overwhelm-your-existing-warehouse-footprint-302862606.html</v>
       </c>
       <c r="F16" t="str">
-        <v>Recognition highlights platform expansion across RELEX Open, the unified platform's agentic AI capabilities, expanding manufacturing footprint, and accelerated implementations across retail and manufacturing HELSINKI and ATLANTA, July 15, 2026 /PRNewswire/ -- RELEX Solutions, provider of...</v>
+        <v>Rising steel tariffs, surging e-commerce volume and tighter capital budgets are pushing warehouse operators to determine whether early signs of storage problems require a full racking upgrade or a simpler layout adjustment. PITTSBURGH, Aug. 31, 2026 /PRNewswire-PRWeb/ -- Operators can...</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>“It's a Tug Life!: Tug Goes to Texas,” Best-Selling Book Offered for Free (Ending Soon) (Until 7/17/26)</v>
+        <v>F&amp;F Ventures Launches $10 Million Ecommerce Fund in Partnership with SHOPLINE</v>
       </c>
       <c r="B17" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C17" t="str">
-        <v>WebWire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D17" t="str">
         <v>Retail</v>
       </c>
       <c r="E17" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357442</v>
+        <v>https://www.prnewswire.com/news-releases/ff-ventures-launches-10-million-ecommerce-fund-in-partnership-with-shopline-302865193.html</v>
       </c>
       <c r="F17" t="str">
-        <v>Best Seller Publishing announces the release of Laura Watkin&amp;#39;s new book, &amp;#8220;It&amp;#39;s a Tug Life!: Tug Goes to Texas.&amp;#8221; It will be available in the Amazon store for free for two more days. - - &amp;#8220;It&amp;#39;s a Tug Life!&amp;#8221; is about a lovable beach dog named Tug who leaves his laid-back home in California to visit his brother, Tank, on a Texas farm. As Tug experiences life at Liberty Ridge Farm, young readers are introduced to farm animals, daily chores, and exciting adventures through interactive storyt... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357442</v>
+        <v/>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>Are Survival Rates for Adults With Congenital Heart Disease Linked to Specialized Cardiac Care Access?</v>
+        <v>F&amp;amp;F Ventures Launches $10 Million Ecommerce Fund in Partnership with SHOPLINE</v>
       </c>
       <c r="B18" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C18" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D18" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E18" t="str">
-        <v>https://www.newmediawire.com/news/are-survival-rates-for-adults-with-congenital-heart-disease-linked-to-specialized-cardiac-care-access-7087718</v>
+        <v>https://www.prnewswire.com/news-releases/ff-ventures-launches-10-million-ecommerce-fund-in-partnership-with-shopline-302865193.html</v>
       </c>
       <c r="F18" t="str">
-        <v xml:space="preserve">Research Highlights: In an analysis of the Global Burden of Disease Study compared with U.S. Census data from 1990-2021, researchers found that people with congenital heart disease living in states with lower average household incomes and fewer people with health insurance had higher rates of death and disability. The research authors hypothesize that this difference may be due to easier access to specialized care and treatment from adult congenital heart disease cardiologists in communities with higher income levels and more residents with health insurance. Congenital heart disease requires lifelong, regular access to specialized cardiac care. Expanding access to expert care, particularly in under-resourced regions of the U.S., could play a profound role in improving survival and quality </v>
+        <v>Three general partners with operating exits behind them will pair capital with commerce infrastructure for the consumer brands they back. LOS ANGELES, Aug. 31, 2026 /PRNewswire/ -- F&amp;F Ventures, the venture capital arm of the Founders &amp; Funders™ community, today launched a $10 million...</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>London Agency Launches AI Marketing Tool for SMEs, Built by a Marketer, Priced From £19 a Month</v>
+        <v>SPLICE Software celebrates 20 years by deepening its commitment to customers.</v>
       </c>
       <c r="B19" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C19" t="str">
-        <v>Pressat</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D19" t="str">
-        <v>AI, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E19" t="str">
-        <v>https://pressat.co.uk/releases/london-agency-launches-ai-marketing-tool-for-smes-built-by-a-marketer-priced-from-19-a-month-ae1361779b0a2aeaed5797f786c22cad/</v>
+        <v>https://www.prnewswire.com/news-releases/splice-software-celebrates-20-years-by-deepening-its-commitment-to-customers-302865176.html</v>
       </c>
       <c r="F19" t="str">
-        <v>Wednesday 15 July, 2026 Lobo Digital App enters beta, giving founders and lean in-house teams specialist marketing output across ten channels, built on real agency methodology rather than generic AI prompting, and entering an AI marketing market valued at around $64bn in 2026. London, 15/07/2026 Lobo Digital, a London-based digital marketing agency, today announced the beta launch of the Lobo Digital App (lobodigital.app), an AI-powered marketing assistant built specifically for UK small and medium-sized businesses, startup founders, and freelance marketing consultants. Unlike generic AI tools that treat every business the same, the app builds a detailed brand profile for each user and delivers expert, channel-specific marketing output across ten disciplines, from SEO and PPC to email, soc</v>
+        <v>CHICAGO, Aug. 31, 2026 /PRNewswire/ -- As SPLICE Software celebrates its 20th anniversary, the company today announced the next chapter in its evolution; an expanded commitment to customers through dedicated organizations focused on retail and insurance. For 20 years, SPLICE has helped...</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>rivexa by mjunction Hails New India-UK Trade Agreement</v>
+        <v>Fujifilm Expands Consumer Photo Printing Capabilities with the Introduction of "Fujifilm for Google Photos Print Store"</v>
       </c>
       <c r="B20" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C20" t="str">
-        <v>Pressat</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D20" t="str">
-        <v>SaaS, Energy, Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E20" t="str">
-        <v>https://pressat.co.uk/releases/rivexa-by-mjunction-hails-new-india-uk-trade-agreement-495ecb48b6edc7a025dd1007e1468f90/</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/fujifilm-expands-consumer-photo-printing-160000773.html</v>
       </c>
       <c r="F20" t="str">
-        <v xml:space="preserve">Wednesday 15 July, 2026 rivexa by mjunction, the B2B cross-border platform, has welcomed the landmark India-UK Comprehensive Economic and Trade Agreement (CETA), expected to come into force soon. It marks a transformative moment for trade between the two nations, and rivexa is well poised to help UK buyers unlock the full potential of Indian manufacturing. By reducing or eliminating tariffs across a wide range of product categories, the agreement is expected to create significant sourcing advantages for UK businesses, particularly in engineering goods, industrial products, apparel and home textile. mjunction MD Mr. Vinaya Varma said that rivexa, the global sourcing platform from mjunction services limited, is uniquely positioned to help buyers rapidly identify, evaluate, and transact with </v>
+        <v>VALHALLA, N.Y., August 31, 2026--FUJIFILM North America Corporation, Imaging Division, announced today the launch of 'Fujifilm for Google Photos Print Store,' a new, integrated print storefront designed to bring high-quality physical photo products directly to Google Photos users. Fujifilm will assume leadership and responsibility for the photo printing functionality of the popular Google Photos platform, with plans to roll out new features, new products and a more robust user experience.</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>Belkin Connect USB-C Keyboard with Stand for iPad Wins Future's Best of Show Award for 2026, Presented by Tech &amp; Learning</v>
+        <v>Amazon Ads Launches "First Day Ready," a Multi-Brand Campaign Connecting Brands to Gen Z at College's Biggest Moment</v>
       </c>
       <c r="B21" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C21" t="str">
-        <v>WebWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D21" t="str">
-        <v>Retail, Education</v>
+        <v>Retail</v>
       </c>
       <c r="E21" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357679</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/amazon-ads-launches-first-day-144200931.html</v>
       </c>
       <c r="F21" t="str">
-        <v>Belkin, a leading consumer electronics brand for over 40 years, announced that its Connect USB-C Keyboard with Stand for iPad has received a Future&amp;#39;s Best of Show Award, presented at ISTELive 2026 by Tech &amp;amp; Learning in the Primary Education category. The awards recognize products showcased at ISTE that are transforming education through innovation, reliability, and practical impact. - - Designed specifically for K&amp;#8211;12 classrooms, the Belkin Connect USB-C Keyboard with Stand for iPad was r... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357679</v>
+        <v>SEATTLE, August 31, 2026--Amazon Ads announces First Day Ready, a multi-phase brand partnership campaign developed by Brand Innovation Lab, the creative arm of Amazon Ads, that connects brands to Gen Z students heading to college.</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>Decathlon Reaches 700 Stores Equipped with Vusion Solutions</v>
+        <v>Vadzo Imaging announces the combination of HDR and VCM Autofocus with the Falcon-830CRH Onsemi HyperLux AR0830 8MP Color Rolling Shutter USB Camera</v>
       </c>
       <c r="B22" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C22" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D22" t="str">
-        <v>SaaS, Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E22" t="str">
-        <v>https://www.prnewswire.com/news-releases/decathlon-reaches-700-stores-equipped-with-vusion-solutions-302825708.html</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-announces-the-combination-of-hdr-and-vcm-autofocus-with-22853045</v>
       </c>
       <c r="F22" t="str">
-        <v>The Vusion platform, now deployed across 54 countries on three continents, enhances operational efficiency for Decathlon teams and improves customer experience. PARIS, July 15, 2026 /PRNewswire/ -- Vusion, the global leader in digitalization solutions for physical retail, today announced...</v>
+        <v>The Falcon-830CRH is an 8MP 4K HDR USB Camera built on the Onsemi AR0830 HyperLux LP sensor that combines Line Interleaved HDR and enhanced Dynamic Range with software-controlled VCM autofocus inside a single UVC-compliant USB 3.2 Gen 1 module. It is engineered for retail analytics, access control, medical imaging, kiosk, and smart city programs where scene contrast and subject distance both change faster than a fixed exposure and fixed focus design can follow. It delivers 3840 x 2160 color output with in-sensor dynamic range extension and no host-side HDR compositing overhead.</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>Hanshow Signs Strategic Partner Agreement with Microsoft to Accelerate Smart Retail Innovation</v>
+        <v>Valvoline Inc. to Participate in Goldman Sachs Global Consumer and Retail Conference</v>
       </c>
       <c r="B23" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C23" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D23" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail, Automotive</v>
       </c>
       <c r="E23" t="str">
-        <v>https://www.prnewswire.com/news-releases/hanshow-signs-strategic-partner-agreement-with-microsoft-to-accelerate-smart-retail-innovation-302826049.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/valvoline-inc-participate-goldman-sachs-140600116.html</v>
       </c>
       <c r="F23" t="str">
-        <v>REDMOND, Wash., July 15, 2026 /PRNewswire/ -- Hanshow, a global leader in digital store solutions, signed a Strategic Partner Agreement with Microsoft at the Microsoft Executive Briefing Center in Redmond, Washington, marking a new milestone in the companies' long-standing collaboration...</v>
+        <v>LEXINGTON, Ky., August 31, 2026--Valvoline Inc. (NYSE: VVV), the quick, easy, trusted leader in preventive automotive maintenance, today announced that the company will be participating in a fireside chat at the Goldman Sachs Global Consumer and Retail Conference on Monday, September 14, at 3:35 p.m. ET.</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>U.S. News &amp;amp; World Report Announces Inaugural Winners of the 2026-2027 Home Insurance Awards</v>
+        <v>Tarifica Selects Revolut Mobile as its Consumer Value Plan of the Month for August</v>
       </c>
       <c r="B24" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C24" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D24" t="str">
         <v>Retail</v>
       </c>
       <c r="E24" t="str">
-        <v>https://www.prnewswire.com/news-releases/us-news--world-report-announces-inaugural-winners-of-the-2026-2027-home-insurance-awards-302825279.html</v>
+        <v>https://www.prweb.com/releases/tarifica-selects-revolut-mobile-as-its-consumer-value-plan-of-the-month-for-august-302864644.html</v>
       </c>
       <c r="F24" t="str">
-        <v>The debut awards recognize top-rated homeowners insurance companies based on customer satisfaction, claims handling and specialized consumer needs. WASHINGTON, July 15, 2026 /PRNewswire/ -- U.S. News &amp; World Report, the global authority in rankings and consumer advice, today recognizes...</v>
+        <v>Unlimited service and the ability to pay with rewards earned through everyday spending distinguish the offer. NEW YORK, Aug. 31, 2026 /PRNewswire-PRWeb/ -- Global telecom data provider Tarifica has selected Revolut Mobile in the United Kingdom as its Consumer Value Plan of the Month for...</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>iKippahs rolls out custom black kippah bundles for evening and black-tie occasions</v>
+        <v>Vom Verkauf von Waren zum Erzählen von Geschichten: Wie ein Dokumentarfilm den Handel in einen kulturellen Dialog verwandelt</v>
       </c>
       <c r="B25" t="str">
-        <v>2026-07-15</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C25" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D25" t="str">
         <v>Retail</v>
       </c>
       <c r="E25" t="str">
-        <v>https://pressreleasenews.org/pressroom/ikippahs-rolls-out-custom-black-kippah-bundles-for-evening-and-black-tie-occasions</v>
+        <v>https://www.prnewswire.com/news-releases/vom-verkauf-von-waren-zum-erzahlen-von-geschichten-wie-ein-dokumentarfilm-den-handel-in-einen-kulturellen-dialog-verwandelt-302864965.html</v>
       </c>
       <c r="F25" t="str">
-        <v>iKippahs, a New York-based headwear company, has partnered with formalwear retailers to offer custom Black kippah bundles designed to coordinate with tuxedos for black-tie events.</v>
+        <v>HANGZHOU, China, 31. August 2026 /PRNewswire/ -- Die Dokumentarserie Cross-Border E-Commerce: Stories from China, die vom Hangzhou International Communication Center in Zusammenarbeit mit der China (Hangzhou) Cross-Border E-Commerce Comprehensive Pilot Area produziert wurde, hat seit...</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>Hepsiburada Announces Extraordinary General Assembly Meeting</v>
+        <v>Change Agents Completes Phase 2 of its Catch-Up Agentic AI Video Studio Platform; Development led by Caylent with Funding from Amazon Web Services Grant</v>
       </c>
       <c r="B26" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C26" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D26" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>Finance, AI, SaaS, Retail, Media</v>
       </c>
       <c r="E26" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327315/0/en/Hepsiburada-Announces-Extraordinary-General-Assembly-Meeting.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353316/0/en/change-agents-completes-phase-2-of-its-catch-up-agentic-ai-video-studio-platform-development-led-by-caylent-with-funding-from-amazon-web-services-grant.html</v>
       </c>
       <c r="F26" t="str">
-        <v>ISTANBUL, July 14, 2026 (GLOBE NEWSWIRE) -- D-MARKET Electronic Services &amp;amp; Trading (d/b/a “ Hepsiburada ”) (NASDAQ: HEPS), a leading Turkish e-commerce platform (referred to herein as “ Hepsiburada ” or the “ Company ”), announces that the Board of Directors has decided to call for an Extraordinary General Assembly Meeting of Shareholders (the “ Extraordinary General Assembly ”) to convene at its headquarters located at the address of “Kuştepe Mahallesi Mecidiyeköy Yolu Caddesi No:12 Trump Towers, Tower No:2 Floor:2 Şişli/İstanbul” on August 14, 2026, at 11:00 (local time) to authorize a share capital increase in an aggregate amount of TRY 9,321,419,250.00, of which TRY 14,285,700.00 shall be allocated to the nominal value of the newly issued shares and the remaining TRY 9,307,133,550.</v>
+        <v>The agentic AI video platform is designed to autonomously create and distribute short-form videos at scale for podcasters and social media influencers The agentic AI video platform is designed to autonomously create and distribute short-form videos at scale for podcasters and social media influencers</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>Kefir-Leader Lifeway Foods CEO Julie Smolyansky Honored in Progressive Grocer's Top Women in Grocery for Second Consecutive Year</v>
+        <v>Champion Safe Builds Second-Half Momentum and Deepens Dealer Partnerships ...</v>
       </c>
       <c r="B27" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C27" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D27" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E27" t="str">
-        <v>https://www.prnewswire.com/news-releases/kefir-leader-lifeway-foods-ceo-julie-smolyansky-honored-in-progressive-grocers-top-women-in-grocery-for-second-consecutive-year-302825601.html</v>
+        <v>https://pr-inside.com/champion-safe-builds-second-half-momentum-and-deepens-dealer-partnerships-r5217847.htm</v>
       </c>
       <c r="F27" t="str">
-        <v>Industry award honoring extraordinary female leadership in the food retail and grocery industry. MORTON GROVE, Ill., July 14, 2026 /PRNewswire/ -- Lifeway Foods, Inc. (Nasdaq: LWAY) ("Lifeway" or the "Company"), the leading U.S. supplier of kefir and fermented probiotic products to...</v>
+        <v>(PR-inside.com) Nation's Best Sports market delivers valuable dealer insight and reinforces Champion's focus on production, fulfillment, dealer support and long-term growth PROVO, UT / ACCESS Newswire / August 31, 2026 / Champion Safe Company ( championsafe.com ), a premier manufacturer of high-security safes and vault doors, and a proud subsidiary of American Rebel Holdings, Inc. (OTCID:AREB), America's Patriotic Brand™, concluded its participation in the 2026 Nation's Best Sports Fall Semi-Annual Market, held August 24-27 at the Oklahoma City Convention Center. The four-day market brought Champion together with independently owned sporting goods retailers from across the country at a critical point in the retail ..</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>Datavault AI (DVLT) Appoints CBIZ as Independent Registered Public Accounting Firm</v>
+        <v>Meridian Holdings to Participate in the H.C. Wainwright 28th Annual Global Investment Conference</v>
       </c>
       <c r="B28" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C28" t="str">
         <v>NewMediaWire</v>
       </c>
       <c r="D28" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>Finance, Retail, Gaming</v>
       </c>
       <c r="E28" t="str">
-        <v>https://www.newmediawire.com/news/datavault-ai-dvlt-appoints-cbiz-as-independent-registered-public-accounting-firm-7087707</v>
+        <v>https://www.newmediawire.com/news/meridian-holdings-to-participate-in-the-h-c-wainwright-28th-annual-global-investment-conference-7089062</v>
       </c>
       <c r="F28" t="str">
-        <v>LOS ANGELES, CA - July 14, 2026 ( NEWMEDIAWIRE ) - Datavault AI (NASDAQ: DVLT) , a technology company focused on data valuation, monetization, governance, credentialing, digital asset infrastructure and enterprise information management solutions, has appointed CBIZ CPAs P.C. as its independent registered public accounting firm. The appointment underscores the company’s commitment to maintaining high standards of financial reporting, compliance and corporate governance as it continues supporting customers and stakeholders. Additional details regarding the appointment are available in the company’s Current Report on Form 8-K filed with the U.S. Securities and Exchange Commission. To view the full press release, visit https://ibn.fm/mBt1p About Datavault AI Inc. Datavault AI(TM) is leading t</v>
+        <v>LAS VEGAS, NV - August 31, 2026 ( NEWMEDIAWIRE ) - Meridian Holdings Inc. (NASDAQ: MRDN) ("Meridian" or the "Company"), an international developer, licensor, and operator of online gaming and e-commerce platforms, today announced that management will participate in the H.C. Wainwright 28th Annual Global Investment Conference taking place September 14-16, 2026. William Scott, Chairman and Chief Financial Officer of Meridian, will participate in investor meetings throughout the conference. For more information, or to schedule a meeting with management, please contact your H.C. Wainwright representative. About Meridian Holdings Meridian Holdings Inc. (NASDAQ: MRDN), headquartered in Las Vegas, Nevada, is an established B2B and B2C gaming technology group operating across 25+ international reg</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>ISM® and Amazon Business research finds most organizations unprepared for supply chain disruption despite strategic shift</v>
+        <v>DICK'S Sporting Goods Announces Participation in the Goldman Sachs 33rd Annual Global Consumer and Retail Conference</v>
       </c>
       <c r="B29" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C29" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D29" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E29" t="str">
-        <v>https://www.prnewswire.com/news-releases/ism-and-amazon-business-research-finds-most-organizations-unprepared-for-supply-chain-disruption-despite-strategic-shift-302825549.html</v>
+        <v>https://www.prnewswire.com/news-releases/dicks-sporting-goods-announces-participation-in-the-goldman-sachs-33rd-annual-global-consumer-and-retail-conference-302863001.html</v>
       </c>
       <c r="F29" t="str">
-        <v>Study shows companies are balancing cost and risk, but gaps in preparedness, data and execution persist TEMPE, Ariz., July 14, 2026 /PRNewswire/ -- New research from Institute for Supply Management® (ISM®) and Amazon Business reveals that while organizations are shifting toward balancing...</v>
+        <v>PITTSBURGH, Aug. 31, 2026 /PRNewswire/ -- DICK'S Sporting Goods, Inc. (NYSE: DKS) today announced that management will participate in a fireside chat at the Goldman Sachs 33rd Annual Global Consumer and Retail Conference on Monday, September 14th at 11:30 a.m. Eastern Time. The event will...</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>SS Innovations International (SSII) CEO Outlines Strategy to Expand Affordable Robotic Surgery</v>
+        <v>LG CNS Targets U.S. Ad Market with Agentic AI-Powered Marketing Solution</v>
       </c>
       <c r="B30" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C30" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D30" t="str">
-        <v>Finance, AI, SaaS, Healthcare, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E30" t="str">
-        <v>https://www.newmediawire.com/news/ss-innovations-international-ssii-ceo-outlines-strategy-to-expand-affordable-robotic-surgery-7087705</v>
+        <v>https://www.prnewswire.com/news-releases/lg-cns-targets-us-ad-market-with-agentic-ai-powered-marketing-solution-302864850.html</v>
       </c>
       <c r="F30" t="str">
-        <v>LOS ANGELES, CA - July 14, 2026 ( NEWMEDIAWIRE ) - For investors evaluating emerging medical technology companies, the competitive advantages behind a product can be as important as financial results. That was the focus of a recent Medsider interview with Dr. Sudhir Srivastava, founder, chairman and CEO of SS Innovations International (NASDAQ: SSII) , a developer of innovative surgical robotic technologies, who discussed the company’s strategy to broaden access to robotic surgery through lower-cost technology, physician training and remote surgical capabilities. Affordability and accessibility remain the company’s core priorities as it expands its surgical robotics platform globally, with artificial intelligence, automation, and new robotic platforms, remaining central to the company’s lon</v>
+        <v>Showcased Amazon-specialized e-commerce ad optimization solution 'LG Optapex' at ASD Market Week Agentic AI and mathematical optimization automate digital ad operations SEOUL, South Korea, Aug. 31, 2026 /PRNewswire/ -- LG CNS showcased its digital ad optimization solution, 'LG Optapex',...</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>From GLP-1 skepticism and skin health to Apple Watch and Oura loyalty -- 1,400 young consumers talk Health &amp;amp; Wellness on Cafeteria</v>
+        <v>Pride Holdings Group Announces Significant Capital Structure Simplification With Return of 32% of Common Shares to Treasury</v>
       </c>
       <c r="B31" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C31" t="str">
-        <v>PRWeb</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D31" t="str">
-        <v>SaaS, Healthcare, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E31" t="str">
-        <v>https://www.prweb.com/releases/from-glp-1-skepticism-and-skin-health-to-apple-watch-and-oura-loyalty--1-400-young-consumers-talk-health--wellness-on-cafeteria-302825386.html</v>
+        <v>https://www.newmediawire.com/news/pride-holdings-group-announces-significant-capital-structure-simplification-with-return-of-32-of-common-shares-to-treasury-7089060</v>
       </c>
       <c r="F31" t="str">
-        <v>The interactive report pulled together 240 hours of in-app, private text and voice notes about what Gen Next spends, what (and who) they trust, and which products start to feel like a scam. NEW YORK, July 14, 2026 /PRNewswire-PRWeb/ -- Cafeteria, the only consumer intelligence platform...</v>
+        <v>ORLANDO, FL - August 31, 2026 ( NEWMEDIAWIRE ) - Pride Holdings Group (OTC: PHSE) today announced a significant step in its ongoing corporate restructuring initiatives designed to simplify the Company’s capital structure and strengthen its long-term strategic position. As part of these initiatives, former Chief Executive Officer J. Michael (Mike) Barrett has completed the return of 32% of the Company’s common shares to the Company’s treasury. This substantial return of shares represents an important component of Pride Holdings Group’s broader effort to streamline its common share structure. In addition, several officers of the Company have agreed to exchange portions of their common stock holdings for preferred stock, which is expected to further reduce the number of common shares outstand</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v>Klon AI Global Launch: Cheer Holding Rolls Out Consumer AI Portrait and Digital Identity Platform</v>
+        <v>rhino.ai Launches rhino Agentic Mainframe Modernization on AWS, Giving Enterprises a Complete Blueprint to Modernize Beyond the Mainframe</v>
       </c>
       <c r="B32" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C32" t="str">
-        <v>GetNews</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D32" t="str">
         <v>AI, SaaS, Retail</v>
       </c>
       <c r="E32" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/klon-ai-global-launch-cheer-holding-rolls-out-consumer-ai-portrait-and-digital-identity-platform/?source=barchart</v>
+        <v>https://www.newsfilecorp.com/release/311855/rhino.ai-Launches-rhino-Agentic-Mainframe-Modernization-on-AWS-Giving-Enterprises-a-Complete-Blueprint-to-Modernize-Beyond-the-Mainframe</v>
       </c>
       <c r="F32" t="str">
-        <v/>
+        <v>Washington, D.C.--(Newsfile Corp. - August 31, 2026) - rhino.ai today launched rhino Agentic Mainframe Modernization, a platform that maps the business logic running across the mainframe and every system connected to it. It turns that sprawling estate into one governed model for enterprises modernizing on Amazon Web Services (AWS). Human teams and AI agents build from the same trusted map.The problem: the mainframe is only half the pictureEnterprises have spent years modernizing COBOL. The...</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>The Happy Dog Gut Blueprint Reviews 2026: Is It Legit? Price, Guarantee &amp; Refund Policy Examined</v>
+        <v>Curaleaf Expands Florida Reach with Cutler Bay Dispensary Opening</v>
       </c>
       <c r="B33" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C33" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D33" t="str">
-        <v>Retail, Media, Education</v>
+        <v>Retail</v>
       </c>
       <c r="E33" t="str">
-        <v>https://www.newswire.com/news/the-happy-dog-gut-blueprint-reviews-2026-why-dog-owners-facing-itching-ear-and</v>
+        <v>https://www.prnewswire.com/news-releases/curaleaf-expands-florida-reach-with-cutler-bay-dispensary-opening-302864711.html</v>
       </c>
       <c r="F33" t="str">
-        <v>Disclaimers: This is a paid advertorial. A commission is earned if you purchase through links in this article. Product claims are attributed to the brand and are not independently endorsed. The Happy Dog Gut Blueprint is a digital educational product for dog owners. It is not a veterinary treatment and not a substitute for professional veterinary care. Per the brand's own disclaimer, it is not intended to diagnose, treat, cure, or prevent any disease or condition in your dog. Details reflect brand materials reviewed in July 2026 - confirm current information before ordering. This content is promotional and intended for consumer education about a commercially available product. For dog owners tired of cycling through food changes without clear answers, this 2026 review explores how The Happ</v>
+        <v>New location brings the Company's Florida footprint to 76 and 177 nationwide STAMFORD, Conn., Aug. 31, 2026 /PRNewswire/ -- Curaleaf Holdings, Inc. (TSX: CURA) (OTCQX: CURLF) ("Curaleaf" or the "Company"), a leading international provider of consumer cannabis products, today announced the...</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>Dr. Patrick Ojo, Author of FREEDOM FOR PHARMACY, Signs Publishing Agreement With Brick Tower Press as Negotiated by Creative Management Partners (CMP) Agent Alan Morell</v>
+        <v>K&amp;R International Services Uses Descartes to Help Automate High-Volume EU Ecommerce Import Filings</v>
       </c>
       <c r="B34" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C34" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D34" t="str">
-        <v>Retail, Education, Healthcare</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E34" t="str">
-        <v>https://www.newmediawire.com/news/dr-patrick-ojo-author-of-freedom-for-pharmacy-signs-publishing-agreement-with-brick-tower-press-as-negotiated-by-creative-management-partners-cmp-agent-alan-morell-7087700</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353144/0/en/k-r-international-services-uses-descartes-to-help-automate-high-volume-eu-ecommerce-import-filings.html</v>
       </c>
       <c r="F34" t="str">
-        <v>- CMP Will Represent Dr. Ojo's Commercial Rights Across All Platforms BEVERLY HILLS, CA - July 14, 2026 ( NEWMEDIAWIRE ) - Announced today, Dr. Patrick Ojo, Author of FREEDOM FOR PHARMACY, signs Publishing Agreement with Brick Tower Press as Negotiated by Creative Management Partners (CMP) Agent Alan Morell signs with Creative Management Partners (CMP) Agent Alan Morell. CMP will represent Dr. Ojo Commercial Rights Across All Platforms. These include literary works, including a sequel to FREEDOM FOR PHARMACY , broadcast, adaptation of his book to a docuseries, speaking engagements, endorsements, advisory roles with online courses, and licensing. ABOUT DR. PATRICK OJO: Dr. Patrick Ojo was born and brought up in Benin City, Nigeria, Africa. He attended Benin Baptist Model Primary School, Evb</v>
+        <v>ATLANTA and LONDON, Aug. 31, 2026 (GLOBE NEWSWIRE) -- Descartes Systems Group (Nasdaq:DSGX) (TSX:DSG), the global leader in uniting logistics-intensive businesses in commerce, announced that Michigan-based K&amp;amp;R International Services (K&amp;amp;R) is using Descartes’ global security filing solution to automate European Union Import Control System 2 (ICS2) security filings for charter cargo carriers carrying large volumes of individual ecommerce shipments. With the Descartes solution, K&amp;amp;R can standardize high-volume ecommerce air shipment data and automate hundreds of thousands of regulatory submissions per month, helping the company manage tight air cargo security processing windows and maintain responsive customer service as volumes grow.</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>Kole Imports Acquires Craig® Consumer Electronics Brand from Craig Electronics</v>
+        <v>TCL Powers the Tides of Annihilation Experience at Gamescom 2026 with Advanced Display Technology</v>
       </c>
       <c r="B35" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C35" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D35" t="str">
-        <v>Retail</v>
+        <v>Retail, Gaming</v>
       </c>
       <c r="E35" t="str">
-        <v>https://www.pr.com/press-release/973629</v>
+        <v>https://www.prnewswire.com/news-releases/tcl-powers-the-tides-of-annihilation-experience-at-gamescom-2026-with-advanced-display-technology-302864874.html</v>
       </c>
       <c r="F35" t="str">
-        <v>Kole Imports has acquired the Craig® consumer electronics brand from Craig Electronics, marking a major expansion of its brand portfolio. Craig®, known for affordable electronics for over 60 years, will continue under Kole’s leadership. Kole plans to grow the brand globally and launch an expanded product lineup in 2027 focused on value and innovation. The transaction was facilitated by Todd Lustgarten, managing [PR.com]</v>
+        <v>COLOGNE, Germany, Aug. 31, 2026 /PRNewswire/ -- TCL, a leading consumer electronics brand, announced its role as the 2026 European Monitor &amp; TV Partner of Tides of Annihilation, the upcoming fantasy action-adventure game from Eclipse Glow Games. At gamescom 2026, TCL powers the game's...</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v>MWG Holdings Group Reports Continued Year-Over-Year Growth Across California Retail Portfolio Following July 10 "Oil Day" Sales Event</v>
+        <v>Webinar for Emerging Spirit Brands and Investors Seeking Nationwide ...</v>
       </c>
       <c r="B36" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C36" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D36" t="str">
-        <v>Finance, Energy, Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E36" t="str">
-        <v>https://www.prnewswire.com/news-releases/mwg-holdings-group-reports-continued-year-over-year-growth-across-california-retail-portfolio-following-july-10-oil-day-sales-event-302825337.html</v>
+        <v>https://pr-inside.com/webinar-for-emerging-spirit-brands-and-investors-seeking-nationwide-r5217760.htm</v>
       </c>
       <c r="F36" t="str">
-        <v>Company-owned Perfect Union and Wild Seed Wellness locations post double-digit percentage gains in net revenue, guest traffic and units sold, extending a four-year streak of consistent seasonal growth as MWG refines a community-driven marketing model built to navigate a shifting...</v>
+        <v>(PR-inside.com) $65 Billion Dollars: The size of the US premium spirits market. And it shows no signs of slowing down. SAN DIEGO, CA / ACCESS Newswire / August 31, 2026 / Fast Moving Consumer Goods, Inc. (OTCID:GGII) today announced a special edition of its weekly live webinar series focused on helping founders and CEOs of emerging spirit brands navigate the challenges of launching, distributing, marketing, and scaling their products nationwide. The webinar will showcase FMCG's Emerging Spirit Brand Platform, a comprehensive solution combining retail distribution, direct-to-consumer sales, public relations, TikTok marketing, and strategic brand management. As competition within the spirits industry continues to ..</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman, LLC Encourages Alibaba Group Holding ...</v>
+        <v>Will we "see" you in New York at Moody's Capital 2026 Disruptive Growth ...</v>
       </c>
       <c r="B37" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C37" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D37" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>Healthcare, Retail, Education</v>
       </c>
       <c r="E37" t="str">
-        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-encourages-alibaba-group-holding-r5200969.htm</v>
+        <v>https://pr-inside.com/will-we-see-you-in-new-york-at-moody-s-capital-2026-disruptive-growth-r5217759.htm</v>
       </c>
       <c r="F37" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Alibaba Group Holding Limited ("Alibaba" or "the Company") (NYSE:BABA). Investors who purchased Alibaba securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/BABA. Alibaba Investigation Details On June 24, 2026, Alibaba was the subject of a report published by Reuters, titled: "Anthropic says Alibaba illicitly extracted Claude AI model capabilities." According to the report, "U.S. AI company Anthropic accused Alibaba, the Chinese technology and e-commerce giant, of illicitly extracting its ..</v>
+        <v>(PR-inside.com) Dr. Roger Wu, CEO of 20Slash20 Inc, to Present The Eye Drink Company Overview at Moody's Capital 2026 Disruptive Growth and Life Sciences Conference September 9-10. NEW YORK, NY / ACCESS Newswire / August 31, 2026 / As an incubated client of Fast Moving Consumer Goods (OTCID:GGII), 20Slash20, Inc., a health and wellness company focused on advancing eye health awareness through innovative consumer products and education, announced today that Dr. Roger Wu, Founder and CEO of 20Slash20, will present the company's vision, growth strategy, and market opportunities at the Moody's Capital 2026 Disruptive Growth and Life Sciences Conference September 9-10. Dr. Wu's ..</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>Marquis Who's Who Interviews and Honors Timothy P. Lantz for Leadership ...</v>
+        <v>Webinar for Emerging Spirit Brands and Investors Seeking Nationwide Distribution and Direct-to-Consumer Growth</v>
       </c>
       <c r="B38" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C38" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D38" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E38" t="str">
-        <v>https://pr-inside.com/marquis-who-s-who-interviews-and-honors-timothy-p-lantz-for-leadership-r5200905.htm</v>
+        <v>https://www.newswire.com/news/webinar-for-emerging-spirit-brands-and-investors-seeking-5167875</v>
       </c>
       <c r="F38" t="str">
-        <v>(PR-inside.com) MEQUON, WI / ACCESS Newswire / July 14, 2026 / Marquis Who's Who is proud to interview and honor Timothy P. Lantz for his distinguished contributions to health care technology, e-commerce, business leadership, entrepreneurship and community impact. As in all Marquis Who's Who biographical volumes, individuals profiled are selected on the basis of current reference value. Factors such as position, noteworthy accomplishments, visibility and prominence in a field are all taken into account during the selection process. In Mr. Lantz's case, that recognition reflects a career defined by people-first leadership, strategic growth, innovation and a commitment to building businesses that ..</v>
+        <v>$65 Billion Dollars: The size of the US premium spirits market. And it shows no signs of slowing down.</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v>David's Bridal Opens 'The Outlet Shop by David's Bridal' - Unveiling ...</v>
+        <v>Virtune strengthens its presence in Poland by appointing Tomasz Wróbel as Country Manager</v>
       </c>
       <c r="B39" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C39" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D39" t="str">
-        <v>Retail</v>
+        <v>Crypto, Retail</v>
       </c>
       <c r="E39" t="str">
-        <v>https://pr-inside.com/david-s-bridal-opens-the-outlet-shop-by-david-s-bridal-unveiling-r5200891.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353108/0/en/virtune-strengthens-its-presence-in-poland-by-appointing-tomasz-wr%C3%B3bel-as-country-manager.html</v>
       </c>
       <c r="F39" t="str">
-        <v>(PR-inside.com) McAllen, Texas Selected as First Market to Launch Innovative "The Outlet Shop by David's Bridal" Combining Full-Price, Designer Bridal with Dedicated In-Store Outlet MCALLEN, TX / ACCESS Newswire / July 14, 2026 /David's Bridal, Inc.("David's"), the nation's leading bridal and special occasion authority, today announces an exciting retail expansion at its existing McAllen, Texas location. Beginning July 14, the store will officially debut "The Outlet Shop by David's Bridal," a brand-new, dedicated outlet shop-in-shop housed directly inside the current store. This becomes the brand's first in-store outlet shopping destination featuring discount wedding dresses, affordable bridal gowns, bridesmaid dresses, prom dresses, little ..</v>
+        <v>Warsaw, August 31, 2026 – Virtune, a leading Sweden-based regulated digital asset manager, is proud to announce that Tomasz Wróbel has been appointed Country Manager for Poland. This strategic hire marks an important step in Virtune’s continued European expansion and underscores the company’s commitment to making crypto investments accessible, secure, and transparent for both institutional and retail investors.</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>David's Bridal Opens 'The Outlet Shop By David's Bridal,' Unveiling ...</v>
+        <v>From Selling Goods to Telling Stories: How A Documentary Turns Trade into Cultural Dialogue</v>
       </c>
       <c r="B40" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C40" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D40" t="str">
         <v>Retail</v>
       </c>
       <c r="E40" t="str">
-        <v>https://pr-inside.com/david-s-bridal-opens-the-outlet-shop-by-david-s-bridal-unveiling-r5200890.htm</v>
+        <v>https://www.prnewswire.com/news-releases/from-selling-goods-to-telling-stories-how-a-documentary-turns-trade-into-cultural-dialogue-302864731.html</v>
       </c>
       <c r="F40" t="str">
-        <v>(PR-inside.com) McAllen, Texas Selected as First Market to Launch Innovative "The Outlet Shop by David's Bridal" Combining Full-Price, Designer Bridal with Dedicated In-Store Outlet MCALLEN, TX / ACCESS Newswire / July 14, 2026 /David's Bridal, Inc.("David's"), the nation's leading bridal and special occasion authority, today announces an exciting retail expansion at its existing McAllen, Texas location. Beginning July 14, the store will officially debut "The Outlet Shop by David's Bridal," a brand-new, dedicated outlet shop-in-shop housed directly inside the current store. This becomes the brand's first in-store outlet shopping destination featuring discount wedding dresses, affordable bridal gowns, bridesmaid dresses, prom dresses, little ..</v>
+        <v>HANGZHOU, China, Aug. 31, 2026 /PRNewswire/ -- The documentary series Cross-Border E-Commerce: Stories from China, produced by Hangzhou International Communication Center in partnership with China (Hangzhou) Cross-border E-commerce Comprehensive Pilot Area, has garnered over 8.35 million...</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v>David's Bridal Opens 'The Outlet Shop By David's Bridal,' Unveiling an Exclusive Hybrid Outlet + Traditional Retail Experience</v>
+        <v>Eluvio Tapped for Cricket TV: New Direct-to-Consumer Streaming Service for Live and Archive Coverage to Fans Across the Globe</v>
       </c>
       <c r="B41" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C41" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D41" t="str">
-        <v>Retail</v>
+        <v>AI, SaaS, Retail, Media</v>
       </c>
       <c r="E41" t="str">
-        <v>https://www.newswire.com/news/davids-bridal-opens-the-outlet-shop-by-davids-bridal-unveiling-an-exclusive</v>
+        <v>https://www.prnewswire.com/news-releases/eluvio-tapped-for-cricket-tv-new-direct-to-consumer-streaming-service-for-live-and-archive-coverage-to-fans-across-the-globe-302863246.html</v>
       </c>
       <c r="F41" t="str">
-        <v>McAllen, Texas Selected as First Market to Launch Innovative "The Outlet Shop by David's Bridal" Combining Full-Price, Designer Bridal with Dedicated In-Store Outlet</v>
+        <v>New Direct-to-Consumer Streaming Service: New streaming service from Cricket Australia (tv.cricket.com.au), built upon Eluvio's Content Fabric and AI Video Intelligence, is now available for early access with full commercial launch later this year Unified Platform for Live and VOD...</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v>David's Bridal Opens 'The Outlet Shop by David's Bridal' - Unveiling an Exclusive Hybrid Outlet + Traditional Retail Experience</v>
+        <v>Dowinx Reframes Everyday Seating Around the Way People Really Live</v>
       </c>
       <c r="B42" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C42" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D42" t="str">
-        <v>Retail</v>
+        <v>Retail, Gaming</v>
       </c>
       <c r="E42" t="str">
-        <v>https://www.newswire.com/news/davids-bridal-opens-the-outlet-shop-by-davids-bridal-unveiling-an-7302759</v>
+        <v>https://www.prnewswire.com/news-releases/dowinx-reframes-everyday-seating-around-the-way-people-really-live-302864516.html</v>
       </c>
       <c r="F42" t="str">
-        <v>McAllen, Texas Selected as First Market to Launch Innovative "The Outlet Shop by David's Bridal" Combining Full-Price, Designer Bridal with Dedicated In-Store Outlet</v>
+        <v>The QL-66B6 Executive Office Chair brings adaptive comfort to hybrid spaces for work, gaming and relaxation HONG KONG and LOS ANGELES, Aug. 30, 2026 /PRNewswire/ -- As the consumer technology industry looks toward IFA 2026 and the future of connected living, Dowinx is focusing on a more...</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v>Alpha Modus Launches Alpha Cash App and Alpha Cash Prepaid Mastercard to Advance Financial Access</v>
+        <v>The Boxery expands mailer bags inventory for brands focused on unboxing presentation</v>
       </c>
       <c r="B43" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C43" t="str">
-        <v>GlobeNewswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D43" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E43" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326866/0/en/Alpha-Modus-Launches-Alpha-Cash-App-and-Alpha-Cash-Prepaid-Mastercard-to-Advance-Financial-Access.html</v>
+        <v>https://pressreleasenews.org/pressroom/the-boxery-expands-mailer-bags-inventory-for-brands-focused-on-unboxing-presentation</v>
       </c>
       <c r="F43" t="str">
-        <v>Alpha Modus launches Alpha Cash App and prepaid Mastercard, expanding financial access through mobile banking and retail kiosks nationwide.</v>
+        <v>The Boxery expands its matte and glossy finish mailer bags inventory, giving e-commerce brands more packaging options for unboxing presentation.</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v>Bridgeline Wins Competitive AI Search Deal with Leading Distribution ...</v>
+        <v>The Boxery announces packaging bags in extra-large sizes for bedding and outdoor gear</v>
       </c>
       <c r="B44" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C44" t="str">
-        <v>PR-Inside</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D44" t="str">
-        <v>Finance, AI, SaaS, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E44" t="str">
-        <v>https://pr-inside.com/bridgeline-wins-competitive-ai-search-deal-with-leading-distribution-r5200879.htm</v>
+        <v>https://pressreleasenews.org/pressroom/the-boxery-announces-packaging-bags-in-extra-large-sizes-for-bedding-and-outdoor-gear</v>
       </c>
       <c r="F44" t="str">
-        <v>(PR-inside.com) WOBURN, MA / ACCESS Newswire / July 14, 2026 / Bridgeline Digital, Inc. (NASDAQ:BLIN), a leader in AI-powered product discovery and eCommerce solutions, today announced it has won a competitive AI search deal with a leading global distribution company that has selected HawkSearch to power its B2B eCommerce experience. The distributor is a multinational supplier of essential business products, providing cleaning, safety, processing, and packaging materials to organizations across a wide range of industries. This win reinforces Bridgeline's momentum in the distribution sector, as enterprises continue shifting from legacy search platforms to AI-powered product discovery. The agreement represents a multi-year SaaS engagement ..</v>
+        <v>The Boxery expands its in-stock inventory of extra-large packaging bags to serve bedding, outdoor gear, and oversized retail returns for e-commerce and consumer shippers.</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v>NX3 Commercial Group Closes $22 Million Sale of Publix-Anchored Homestead ...</v>
+        <v>Pure Parima Announces Soft Opening of Flagship Retail Location</v>
       </c>
       <c r="B45" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C45" t="str">
-        <v>PR-Inside</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D45" t="str">
         <v>Retail</v>
       </c>
       <c r="E45" t="str">
-        <v>https://pr-inside.com/nx3-commercial-group-closes-22-million-sale-of-publix-anchored-homestead-r5200878.htm</v>
+        <v>https://pressreleasenews.org/pressroom/pure-parima-announces-soft-opening-of-flagship-retail-location</v>
       </c>
       <c r="F45" t="str">
-        <v>(PR-inside.com) Off-market deal drew multiple competing bids before Publix exercised its Right of First Refusal, closing at a sub-6% cap rate amid strong demand for grocery-anchored retail FORT LAUDERDALE, FL / ACCESS Newswire / July 14, 2026 / NX3 Commercial Group has announced the successful closing of Homestead Plaza, a Publix-anchored shopping center in Lehigh Acres, Florida, in a transaction valued at $22,000,000. The sale, which closed at a sub 6% capitalization rate, was led by Evan Whelan and Joshua Symonette, Co-Heads of National Net Lease at NX3 Commercial Group. The transaction was structured as an off-market deal, a route the brokerage team ..</v>
+        <v xml:space="preserve">Mt. Laurel Township storefront launches immersive retail experience on September 17, 2026. </v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v>NX3 Commercial Group Closes $22 Million Sale of Publix-Anchored Homestead Plaza in Lehigh Acres, Florida</v>
+        <v>Vendee Labs launches a private AI shopping agent that answers only to the shopper</v>
       </c>
       <c r="B46" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C46" t="str">
-        <v>Newswire.com</v>
+        <v>Pressat</v>
       </c>
       <c r="D46" t="str">
-        <v>Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E46" t="str">
-        <v>https://www.newswire.com/news/nx3-commercial-group-closes-22-million-sale-of-publix-anchored-homestead-plaza</v>
+        <v>https://pressat.co.uk/releases/vendee-labs-launches-a-private-ai-shopping-agent-that-answers-only-to-the-shopper-21201ed4725d652888b9d85c29d7a701/</v>
       </c>
       <c r="F46" t="str">
-        <v>Off-market deal drew multiple competing bids before Publix exercised its Right of First Refusal, closing at a sub-6% cap rate amid strong demand for grocery-anchored retail</v>
+        <v>Sunday 30 August, 2026 JERSEY, Channel Islands — 1 September 2026 — Vendee Labs today released the VendeeX Personal Shopping Agent, a free, local-first application built on three promises: it works only for the shopper, its AI and data stay on the shopper’s own computer, and it is held to European data-protection standards. The company calls the approach buyer-sovereign, and says it is what lets an AI agent shop for someone without ever working against them. The application can be downloaded today at www.vendeex.ai, in 19 languages, for macOS. Windows and Linux versions will be available shortly. Why now. AI agents are becoming a primary way people shop, and most of them are built and owned by the platforms that sell the products they recommend. At the same time, personalised pricing has d</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v>Medical Care Technologies Inc. (OTC PINK:MDCE) Snapshot Recipes AI ...</v>
+        <v>Aeitto Launches the EasePress Max6, a Filter-Free Slow Juicer That Rinses Clean Without a Brush</v>
       </c>
       <c r="B47" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C47" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D47" t="str">
-        <v>AI, Healthcare, Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E47" t="str">
-        <v>https://pr-inside.com/medical-care-technologies-inc-otc-pink-mdce-snapshot-recipes-ai-r5200876.htm</v>
+        <v>https://www.pr.com/press-release/972578</v>
       </c>
       <c r="F47" t="str">
-        <v>(PR-inside.com) First 24 Hours of Performance Ads Match Lifetime Downloads - Positioning for Accelerated Consumer Growth MESA, AZ / ACCESS Newswire / July 14, 2026 / Medical Care Technologies Inc. (OTC PINK:MDCE) today announced a major evolution for its popular AI-powered mobile app, Snapshot Recipes, introducing a new freemium model designed to dramatically expand user access while accelerating growth. Download Snapshot Recipes for free now: https://snapshotrecipes.app/get/ Snapshot Recipes empowers users to create instant, personalized recipes by simply snapping a photo of their groceries, open fridge, ingredients, a saved meal image, or even a screenshot from social media. The app instantly delivers chef-inspired recipes with ..</v>
+        <v>Aeitto, a user-centric kitchen appliance brand serving health-focused households across North America, today unveiled its new Max6 Slow Juicer, centered on a revolutionary filter-free design that solves the biggest consumer headache: tedious, brush-dependent cleanup after juicing. [PR.com]</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
-        <v>Medical Care Technologies Inc. (OTC PINK:MDCE) Snapshot Recipes AI Powered Mobile App Hits New Milestone with Freemium Model and Strong Marketing Results</v>
+        <v>SCHEELS Opens 35th Location to Massive Crowds in Cedar Park, Texas</v>
       </c>
       <c r="B48" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C48" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D48" t="str">
-        <v>AI, Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E48" t="str">
-        <v>https://www.newswire.com/news/medical-care-technologies-inc-otc-pink-mdce-snapshot-recipes-ai-powered-mobile</v>
+        <v>https://www.prnewswire.com/news-releases/scheels-opens-35th-location-to-massive-crowds-in-cedar-park-texas-302864339.html</v>
       </c>
       <c r="F48" t="str">
-        <v>First 24 Hours of Performance Ads Match Lifetime Downloads - Positioning for Accelerated Consumer Growth</v>
+        <v>Employee-owned industry leader expands footprint to Central Texas, showcasing the future of brick-and-mortar experiential retail with record foot traffic CEDAR PARK, Texas, Aug. 29, 2026 /PRNewswire/ -- Employee-owned All Sports retailer SCHEELS officially opened its newest location in...</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
-        <v>Retailer Bealls Inc. Increases Clearance Sales Dollars by 25% With Oracle</v>
+        <v>Newly Released SB 492 Confirms Major Victory for Wildfire Survivors and California Families, Says Consumer Watchdog</v>
       </c>
       <c r="B49" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C49" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D49" t="str">
-        <v>AI, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E49" t="str">
-        <v>https://www.prnewswire.com/news-releases/retailer-bealls-inc-increases-clearance-sales-dollars-by-25-with-oracle-302824139.html</v>
+        <v>https://www.prnewswire.com/news-releases/newly-released-sb-492-confirms-major-victory-for-wildfire-survivors-and-california-families-says-consumer-watchdog-302864335.html</v>
       </c>
       <c r="F49" t="str">
-        <v>111-year-old company saves its shoppers money while improving margin by leveraging the power of AI-driven retail lifecycle price optimization BRADENTON, Fla. and AUSTIN, Texas, July 14, 2026 /PRNewswire/ -- Bealls Inc., a leading off-price retailer serving customers across the United...</v>
+        <v>Legislature Stands Up to Powerful Interests, Protects Survivors' Rights and Rejects Utility Bailout SACRAMENTO, Calif., Aug. 29, 2026 /PRNewswire/ -- At 7:26 this morning, the California Legislature published the newly amended text of SB 492, confirming a major victory for wildfire...</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
-        <v>New book, ‘Who Gets Your Passwords?,’ helps families prepare for managing digital assets after death</v>
+        <v>AmeriVanta Earns Better Business Bureau Accreditation</v>
       </c>
       <c r="B50" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C50" t="str">
-        <v>Send2Press</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D50" t="str">
-        <v>Retail</v>
+        <v>Energy, Retail</v>
       </c>
       <c r="E50" t="str">
-        <v>https://www.send2press.com/wire/new-book-who-gets-your-passwords-helps-families-prepare-for-managing-digital-assets-after-death/</v>
+        <v>https://prunderground.com/amerivanta-earns-better-business-bureau-accreditation/cmtd97oaz000204kyzrww2f2d</v>
       </c>
       <c r="F50" t="str">
-        <v>ASHEVILLE, N.C., July 14, 2026 (SEND2PRESS NEWSWIRE) -- Millions of Americans have prepared wills, named beneficiaries, and organized their financial records, but many have overlooked a critical question: What happens to their email accounts, online banking, digital photos, passwords, and other digital assets when they die? TheSeniorTechie founder Paul Wilczynski addresses that growing problem in his new book, “Who Gets Your Passwords? TheSeniorTechie Guide To Digital Estate Planning” (ISBN:‎ 979-8995501725), now available on Amazon.</v>
+        <v>AmeriVanta, a Scottsdale, Ariz.-based consumer advocacy group, earns BBB accreditation and helps homeowners review solar financing agreements. The post AmeriVanta Earns Better Business Bureau Accreditation first appeared on</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
-        <v>INEO Provides Preliminary Q4 Revenue and Order Backlog Update</v>
+        <v>Parksy.com Data: Britons Search for Parking-Fine Help at Eight Times the Rate of Australians</v>
       </c>
       <c r="B51" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C51" t="str">
-        <v>PR-Inside</v>
+        <v>Pressat</v>
       </c>
       <c r="D51" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E51" t="str">
-        <v>https://pr-inside.com/ineo-provides-preliminary-q4-revenue-and-order-backlog-update-r5200832.htm</v>
+        <v>https://pressat.co.uk/releases/parksycom-data-britons-search-for-parking-fine-help-at-eight-times-the-rate-of-australians-a91dd5ae5833fe8bc6c49e90d413a659/</v>
       </c>
       <c r="F51" t="str">
-        <v>(PR-inside.com) Preliminary Unaudited Q4 Revenue Expected to Exceed $1.0 Million, With More Than $750,000 in Unshipped Customer Orders at Quarter-End SURREY, BC / ACCESS Newswire / July 14, 2026 /INEO Tech Corp. (TSXV:INEO)(OTCQB:INEOF)(FSE:0OQ) (the "Company" or "INEO"), a retail technology company building connected entrance infrastructure for modern retailers, today provided a preliminary update on its fourth quarter ended June 30, 2026. INEO has completed its fiscal fourth quarter and, based on a review of the Company's preliminary unaudited revenue, expects to report revenue of over $1.0 million for the quarter. This would represent the strongest revenue quarter in the Company's history. The Company ..</v>
+        <v>Saturday 29 August, 2026 Parksy (parksy.com), the free parking marketplace, has measured something British drivers will recognise in their stomachs: the UK is the English-speaking world's capital of parking-fine anxiety. Google search data pulled by Parksy in August 2026 shows the phrase parking ticket appeal is searched around 1,900 times a month in the United Kingdom. In Australia, a country of keen drivers and enthusiastic parking enforcement, the same phrase draws about 50. Across five of the most common appeal phrases — parking ticket appeal, appeal parking fine, parking fine appeal, challenge parking fine and how to appeal a parking fine — UK drivers run roughly 3,430 searches a month against 430 in Australia. That is eight times the raw volume, and still close to three times the rat</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
-        <v>Jones Soda Announces Limited-Edition Crayola Collaboration as Part of 30th Anniversary "Dirty 30" Celebration</v>
+        <v>FixGo Launches Next-Day Tire Delivery in Los Angeles and Expands San Diego Installer Network</v>
       </c>
       <c r="B52" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C52" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D52" t="str">
-        <v>Retail, Education</v>
+        <v>SaaS, Retail, Automotive</v>
       </c>
       <c r="E52" t="str">
-        <v>https://www.prnewswire.com/news-releases/jones-soda-announces-limited-edition-crayola-collaboration-as-part-of-30th-anniversary-dirty-30-celebration-302824176.html</v>
+        <v>https://www.newsfilecorp.com/release/311953/FixGo-Launches-NextDay-Tire-Delivery-in-Los-Angeles-and-Expands-San-Diego-Installer-Network</v>
       </c>
       <c r="F52" t="str">
-        <v>Seasonal 6-pack program to launch at retail and online during the back-to-school summer season SEATTLE, July 14, 2026 /PRNewswire/ - Jones Soda Co. (CSE: JSDA) (OTCQB: JSDA), the original craft soda known for its bold flavors, distinctive packaging, and consumer-driven brand engagement,...</v>
+        <v>Los Angeles, California--(Newsfile Corp. - August 28, 2026) - Online automotive retail platform FixGo today announced the launch of Next-Day Delivery for EngineX tires in eligible Los Angeles ZIP codes, along with an expansion of its partner installation network in San Diego County to more than 20 independent shops. Both changes take effect ahead of Labor Day weekend travel.To view an enhanced version of this graphic, please...</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
-        <v>NAS Investment Solutions Delivers 41% Effective Rate of Return to Investors ...</v>
+        <v>Brand Box Reviews 2026: Could This $15 Shopify Store be the Shortcut You've Been Looking For to Start Selling Online?</v>
       </c>
       <c r="B53" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C53" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D53" t="str">
-        <v>Real Estate, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E53" t="str">
-        <v>https://pr-inside.com/nas-investment-solutions-delivers-41-effective-rate-of-return-to-investors-r5200798.htm</v>
+        <v>https://www.newswire.com/news/brand-box-reviews-2026-could-this-15-shopify-store-be-the-shortcut-youve-been</v>
       </c>
       <c r="F53" t="str">
-        <v>(PR-inside.com) BENTONVILLE, AR / ACCESS Newswire / July 14, 2026 / NAS Investment Solutions announces the successful full-cycle completion of a single-tenant office investment located in Bentonville, Arkansas. The property consists of approximately 30,829 square feet of office space and is leased to The Clorox Company, a nationally recognized consumer products company. Investors in the offering realized a 41% effective rate of return, representing a successful outcome for the NAS Investment Solutions-sponsored investment. The property was managed by National Asset Services (NAS), an affiliated company specializing in commercial real estate asset and property management. Throughout the hold period, NAS provided active oversight of ..</v>
+        <v>As interest in low-cost eCommerce launch options grows in 2026, this Brand Box review examines the brand-stated $15 prebuilt Shopify store, included products and supplier setup, ongoing Shopify and advertising costs, and the key guarantee terms buyers may want to verify before getting started.</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
-        <v>Sigenergy Unveils SigenMate 2700 Ultra: a Future-Ready AI-Powered Plug &amp; Play Home Energy System</v>
+        <v>How Amazon is helping communities impacted by the Nepal flash floods</v>
       </c>
       <c r="B54" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C54" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D54" t="str">
-        <v>AI, Energy, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E54" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326634/0/en/Sigenergy-Unveils-SigenMate-2700-Ultra-a-Future-Ready-AI-Powered-Plug-Play-Home-Energy-System.html</v>
+        <v>https://www.aboutamazon.com/news/community/nepal-floods-amazon-disaster-relief?utm_source=rss</v>
       </c>
       <c r="F54" t="str">
-        <v>D&amp;#220;SSELDORF, Germany, July 14, 2026 (GLOBE NEWSWIRE) -- Sigenergy (06656.HK), a leading energy innovator, officially unveiled its SigenMate 2700 Ultra during Sigenergy Consumer Product Launch. Positioned as a future-ready AI-powered plug-and-play energy system designed for modern living across both households and outdoor environments, the SigenMate 2700 Ultra brings together AI-driven energy management, high performance, scalable storage capacity and seamless backup power into a cohesive system tailored specifically for small and medium-sized homes.</v>
+        <v>Amazon is working with aid organizations to help communities recover following flooding and landslides along the Nepal border.</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
-        <v>DoorDash, Observe.AI, and AWS Partner to Scale Customer-Centric AI Across 19,000 Agents</v>
+        <v>Sugar Pure Balance Reviews 2026: Could This Simple 2-Capsule BHB Formula Be the Glucose-Support Routine You've Been Looking For?</v>
       </c>
       <c r="B55" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C55" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D55" t="str">
-        <v>AI, Retail</v>
+        <v>Energy, Retail</v>
       </c>
       <c r="E55" t="str">
-        <v>https://www.prnewswire.com/news-releases/doordash-observeai-and-aws-partner-to-scale-customer-centric-ai-across-19-000-agents-302824595.html</v>
+        <v>https://www.newswire.com/news/sugar-pure-balance-reviews-2026-could-this-simple-2-capsule-bhb-formula-be-the</v>
       </c>
       <c r="F55" t="str">
-        <v>Nearly 100% automated quality coverage enables real-time insight, behavioral analysis, and faster action to improve customer experience REDWOOD CITY, Calif., July 14, 2026 /PRNewswire/ -- Observe.AI today shared the impact of its collaboration with DoorDash and Amazon Web Services (AWS),...</v>
+        <v>As consumer interest in everyday glucose wellness support continues in 2026, this Sugar Pure Balance review examines the brand-stated three-BHB mineral formula, its simple two-capsule daily routine, how it is positioned to support glucose balance and steady energy, and the ingredient, dosing, pricing, and guarantee details buyers are comparing before ordering.</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
-        <v>Garuda Indonesia Strengthens Service Transformation With Piece-based Checked Baggage Policy</v>
+        <v>Three Non-Executive Directors join Barclays UK Board</v>
       </c>
       <c r="B56" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C56" t="str">
-        <v>NewMediaWire</v>
+        <v>WebWire</v>
       </c>
       <c r="D56" t="str">
         <v>Retail</v>
       </c>
       <c r="E56" t="str">
-        <v>https://www.newmediawire.com/news/garuda-indonesia-strengthens-service-transformation-with-piece-based-checked-baggage-policy-7087689</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359691</v>
       </c>
       <c r="F56" t="str">
-        <v xml:space="preserve">Offering up to 64 kg for Tickets Issued From 1 September 2026 JAKARTA, INDONESIA - July 14, 2026 ( NEWMEDIAWIRE ) - National flag carrier Garuda Indonesia is further advancing its service transformation and modernisation with the introduction of a piece-based checked baggage policy, commonly known as the Piece Concept. The new policy will apply to tickets issued on or after 1 September 2026 for travel commencing on or after that date. Passengers whose tickets are issued before 1 September 2026 will continue to receive the baggage allowance stated on their tickets, including for journeys scheduled on or after the implementation date. The introduction of the Piece Concept marks an important milestone in Garuda Indonesia’s ongoing service transformation. Under the new policy, checked baggage </v>
+        <v>Barclays Bank UK PLC is today announcing the appointment of Stacey Madge, Adam Banks and Kelly Richdale as Non-Executive Directors to its Board. - - As part of Board succession planning, they will join on 01 September 2026. - - Stacey Madge brings extensive senior leadership experience across retail banking and payments, as well as SME banking. Stacey was previously President and Country Manager for Visa Canada, where she led the expansion of the business into new digital partnerships, produ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359691</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
-        <v>The Trade Desk Unlocks Activation of Convenience Store Retail Data for Digital Advertising in Japan</v>
+        <v>Mandatory Fast Pay For Wildfire Survivors Would Have Prevented Public From Finding Evidence That Showed Edison Started The Eaton Fire, Legislators Need To Make Voluntary, Says Consumer Watchdog</v>
       </c>
       <c r="B57" t="str">
-        <v>2026-07-14</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C57" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D57" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E57" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-trade-desk-unlocks-activation-of-convenience-store-retail-data-for-digital-advertising-in-japan-302824355.html</v>
+        <v>https://www.prnewswire.com/news-releases/mandatory-fast-pay-for-wildfire-survivors-would-have-prevented-public-from-finding-evidence-that-showed-edison-started-the-eaton-fire-legislators-need-to-make-voluntary-says-consumer-watchdog-302863153.html</v>
       </c>
       <c r="F57" t="str">
-        <v>Enabling integration of purchase data from approximately 28 million 7-Eleven App members on the DSP TOKYO, July 13, 2026 /PRNewswire/ -- The Trade Desk (Nasdaq: TTD), a global leader in advertising technology, today announced the integration of retail purchase data from SEVEN-ELEVEN JAPAN...</v>
+        <v>SACRAMENTO, Calif., Aug. 28, 2026 /PRNewswire/ -- Consumer Watchdog said that if Governor Newsom's mandatory Fast Pay proposal – requiring wildfire survivors to complete the program before filing a lawsuit – had been law the public would not have learned that Edison's transmission...</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
-        <v>Edelson Lechtzin LLP Is Investigating The Swatch Group Over Tariff-Driven Price Increases That Were Not Refunded to Consumers After the Supreme Court Struck Down the Tariffs</v>
+        <v>California Legislature Protects Wildfire Survivors' Rights and Rejects Higher Insurance Costs, Says Consumer Watchdog</v>
       </c>
       <c r="B58" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C58" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D58" t="str">
         <v>Retail</v>
       </c>
       <c r="E58" t="str">
-        <v>https://www.prnewswire.com/news-releases/edelson-lechtzin-llp-is-investigating-the-swatch-group-over-tariff-driven-price-increases-that-were-not-refunded-to-consumers-after-the-supreme-court-struck-down-the-tariffs-302824309.html</v>
+        <v>https://www.prnewswire.com/news-releases/california-legislature-protects-wildfire-survivors-rights-and-rejects-higher-insurance-costs-says-consumer-watchdog-302863135.html</v>
       </c>
       <c r="F58" t="str">
-        <v>NEW YORK, July 13, 2026 /PRNewswire/ -- Edelson Lechtzin LLP, a highly rated national class action law firm, announced today that it is investigating potential class action lawsuits against The Swatch Group. The investigation focuses on whether Swatch Group raised the retail prices of its...</v>
+        <v>Legislature Stands Up to Governor Newsom and His Utility Allies, Delivering a Major Victory for Wildfire Survivors and Consumers SACRAMENTO, Calif., Aug. 28, 2026 /PRNewswire/ -- Every Fire Survivor's Network and Consumer Watchdog praised the California Senate and Assembly today for...</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
-        <v>Edelson Lechtzin LLP Is Investigating Hermès Over Tariff-Driven Price Increases That Were Not Refunded to Consumers After the Supreme Court Struck Down the Tariffs</v>
+        <v>ExpressRx Launches Medication Safety Initiative with DisposeRx Singles in All 26 Retail Locations</v>
       </c>
       <c r="B59" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C59" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D59" t="str">
-        <v>Retail</v>
+        <v>Healthcare, Retail, Education</v>
       </c>
       <c r="E59" t="str">
-        <v>https://www.prnewswire.com/news-releases/edelson-lechtzin-llp-is-investigating-hermes-over-tariff-driven-price-increases-that-were-not-refunded-to-consumers-after-the-supreme-court-struck-down-the-tariffs-302824294.html</v>
+        <v>https://www.prnewswire.com/news-releases/expressrx-launches-medication-safety-initiative-with-disposerx-singles-in-all-26-retail-locations-302863125.html</v>
       </c>
       <c r="F59" t="str">
-        <v>LOS ANGELES, July 13, 2026 /PRNewswire/ -- Edelson Lechtzin LLP, a highly rated national class action law firm, is investigating potential class action claims against Hermès. The investigation examines whether Hermès raised retail prices on its luxury goods − including handbags, leather...</v>
+        <v>New program combines patient education with affordable, in-home medication disposal to help reduce the risks of unused medications in the home. SOUTHERN PINES, N.C., Aug. 28, 2026 /PRNewswire/ -- DisposeRx®, the leader of in-home medication disposal, today announced a new partnership with...</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
-        <v>Tilray Brands to Announce Fourth Quarter and Fiscal Year 2026 Financial Results on July 28, 2026</v>
+        <v>The Shepherd Group Receives Consumer Choice Award for Outstanding Service and Excellence in Group Benefits</v>
       </c>
       <c r="B60" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C60" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D60" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E60" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326489/0/en/Tilray-Brands-to-Announce-Fourth-Quarter-and-Fiscal-Year-2026-Financial-Results-on-July-28-2026.html</v>
+        <v>https://www.prweb.com/releases/the-shepherd-group-receives-consumer-choice-award-for-outstanding-service-and-excellence-in-group-benefits-302861690.html</v>
       </c>
       <c r="F60" t="str">
-        <v>NEW YORK and LONDON and LEAMINGTON, Ontario, July 13, 2026 (GLOBE NEWSWIRE) -- Tilray Brands, Inc. (“Tilray” or the “Company”) (Nasdaq: TLRY; TSX: TLRY), a global lifestyle and consumer packaged goods company at the forefront of the cannabis, beverage and wellness industries, today announced that the Company will release its financial results for the fourth quarter and full fiscal year ended May 31, 2026, after the financial markets close on Tuesday, July 28, 2026.</v>
+        <v>The Shepherd Group has been named a 2026 Consumer Choice Award winner in the Group Benefit Broker category for the Greater Toronto Area. The recognition reflects its work helping HVAC contractors and other trades employers put competitive group benefits plans in place. TORONTO, Aug. 28,...</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
-        <v>Chicago Atlantic Real Estate Finance, Inc. Announces Second-Lien Financing of Thirty-Two Cannabis Retail Properties</v>
+        <v>SS Innovations International (SSII) Indian Surgical Robotics Growth Points to Broader Market Opportunity</v>
       </c>
       <c r="B61" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C61" t="str">
-        <v>GlobeNewswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D61" t="str">
-        <v>Finance, Real Estate, Retail</v>
+        <v>Finance, Healthcare, Retail</v>
       </c>
       <c r="E61" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326450/0/en/Chicago-Atlantic-Real-Estate-Finance-Inc-Announces-Second-Lien-Financing-of-Thirty-Two-Cannabis-Retail-Properties.html</v>
+        <v>https://www.newmediawire.com/news/ss-innovations-international-ssii-indian-surgical-robotics-growth-points-to-broader-market-opportunity-7089037</v>
       </c>
       <c r="F61" t="str">
-        <v>Issued 4,306,754 common shares at price of $14.53 per share in exchange for approximately $62,500,000 of second lien notes secured by thirty-two retail properties Issued 4,306,754 common shares at price of $14.53 per share in exchange for approximately $62,500,000 of second lien notes secured by thirty-two retail properties</v>
+        <v>SS Innovation’s SSi Mantra system was used in more than 50 robotic surgeries in a single day at Mohak Bariatrics and Robotics in Indore, highlighting growing clinical utilization in India. The milestone comes as SS Innovations reports 224 SSi Mantra systems installed across 12 countries, providing a growing installed base for future procedure and instrument revenue. Second-quarter 2026 installations reached 30 systems, above the 25 systems modeled by the analyst cited in the supplied report. Quarterly revenue reached $13.9 million, up 39% year over year, while system sales increased 41% to $12.4 million. FDA review of the SSi Mantra 510(k) application is now expected by the end of the first quarter of 2027, while European CE marking remains targeted for the end of 2026. The company’s progr</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
-        <v>VERAXA Biotech (VRXA) Partners With Ardigen to Advance AI-Driven Cancer Drug Development</v>
+        <v>VERAXA Biotech (VRXA), Secarna Partnership Milestone Opens New Potential Market for Conjugation Technology</v>
       </c>
       <c r="B62" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C62" t="str">
         <v>NewMediaWire</v>
       </c>
       <c r="D62" t="str">
-        <v>Finance, AI, SaaS, Healthcare, Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E62" t="str">
-        <v>https://www.newmediawire.com/news/veraxa-biotech-vrxa-partners-with-ardigen-to-advance-ai-driven-cancer-drug-development-7087678</v>
+        <v>https://www.newmediawire.com/news/veraxa-biotech-vrxa-secarna-partnership-milestone-opens-new-potential-market-for-conjugation-technology-7089036</v>
       </c>
       <c r="F62" t="str">
-        <v>LOS ANGELES, CA - July 13, 2026 ( NEWMEDIAWIRE ) - VERAXA Biotech (NASDAQ: VRXA) announced a collaboration with AI-driven bioinformatics company Ardigen S.A. to support development of its BiTAC(R) pipeline of T-cell engagers and future antibody-drug conjugates. The partnership will initially focus on developing AI-enabled tools to identify and prioritize synergistic dual-target combinations for VERAXA’s BiTAC platform, which is designed to improve tumor targeting while reducing off-target toxicity. VERAXA said integrating artificial intelligence into its research and development strategy could enhance target selection by analyzing large preclinical and clinical datasets, including programs that demonstrated efficacy but failed because of toxicity. The company believes the collaboration wil</v>
+        <v>VERAXA Biotech and Secarna Pharmaceuticals have reported an initial in vitro proof of concept for an antibody oligonucleotide conjugate (“AOC”) developed through their research alliance. The AOC candidate demonstrated greater potency than the equivalent unconjugated oligonucleotide in early testing, providing a first experimental validation of the collaboration. AOCs are an emerging class of antibody-guided therapies designed to use an antibody to deliver therapeutic oligonucleotides selectively to disease-relevant cells. VERAXA contributes antibody conjugation expertise and proprietary click chemistry, allowing it to participate in AOCs without shifting its core oncology strategy. The collaboration adds to VERAXA’s growing partnering track record, which also includes its bispecific ADC di</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
-        <v>Anshar Labs Acquires Dealer World, Expanding Drivvr AI into Automotive Retail</v>
+        <v>Regenerative Hydrogel Is Redefining Cartilage Repair as Regentis Advances GelrinC</v>
       </c>
       <c r="B63" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C63" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D63" t="str">
-        <v>AI, Retail, Automotive</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E63" t="str">
-        <v>https://www.prnewswire.com/news-releases/anshar-labs-acquires-dealer-world-expanding-drivvr-ai-into-automotive-retail-302824136.html</v>
+        <v>https://www.newmediawire.com/news/regenerative-hydrogel-is-redefining-cartilage-repair-as-regentis-advances-gelrinc-7089035</v>
       </c>
       <c r="F63" t="str">
-        <v>Eighteen-year automotive marketing agency leader joins Anshar Labs' AI portfolio; Dan Moore appointed CEO of Drivvr AI CHICAGO, July 13, 2026 /PRNewswire/ -- Anshar Labs today announced it has acquired Dealer World, an established automotive marketing and dealer solutions company, and...</v>
+        <v>Researchers are developing new regenerative approaches, including stem cells, 3D-printed scaffolds and smart biomaterials designed to help the body repair damaged tissue. Focused on smart biomaterials, Regentis is advancing a hydrogel-based approach through GelrinC, a cell-free, off-the-shelf implant designed to support the regeneration of damaged knee cartilage. With encouraging clinical results, European approval and an ongoing U.S. pivotal trial, GelrinC is advancing toward a potential new approach to cartilage repair. LOS ANGELES, CA - August 28, 2026 ( NEWMEDIAWIRE ) - Regenerative medicine is increasingly focused on a simple but ambitious goal: rather than simply treating damaged tissue, can medicine help the body rebuild it? One company pursuing a regenerative approach is Regentis B</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
-        <v>Greenland Energy (GLND) Gains Relevance as Energy-Security Concerns Intensify</v>
+        <v>Greenland Mines (GRML) Expects to Complete Sarfartoq Rare Earths Project Acquisition Before Sept. 1</v>
       </c>
       <c r="B64" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C64" t="str">
         <v>NewMediaWire</v>
       </c>
       <c r="D64" t="str">
-        <v>Finance, Energy, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E64" t="str">
-        <v>https://www.newmediawire.com/news/greenland-energy-glnd-gains-relevance-as-energy-security-concerns-intensify-7087675</v>
+        <v>https://www.newmediawire.com/news/greenland-mines-grml-expects-to-complete-sarfartoq-rare-earths-project-acquisition-before-sept-1-7089034</v>
       </c>
       <c r="F64" t="str">
-        <v>LOS ANGELES, CA - July 13, 2026 ( NEWMEDIAWIRE ) - In reaction to the ongoing conflict within the Middle East, the global energy market has once again been reminded how quickly geopolitical events can disrupt oil supplies and drive volatility across economies. Discussions surrounding the Strait of Hormuz and the strategic importance of new oil-producing regions have highlighted the need for diversified energy sources, creating a potentially favorable backdrop for Greenland Energy (NASDAQ: GLND) , which is advancing exploration activities in Greenland’s Jameson Land Basin and seeking to unlock a significant frontier oil resource. The renewed focus on energy security stems from ongoing concerns surrounding the Strait of Hormuz, one of the world’s most important energy transportation corridor</v>
+        <v xml:space="preserve">LOS ANGELES, CA - August 28, 2026 ( NEWMEDIAWIRE ) - Greenland Mines (NASDAQ: GRML) announced that it expects to complete its previously announced acquisition of Neo North Star Resources, Inc., owner of the Sarfartoq Nd-Pr Rare Earths Project in southwest Greenland, before Sept. 1, 2026. The company has received formal approval from the Government of Greenland for the indirect transfer of the Sarfartoq mineral license and completed its recently announced public offering, providing the capital required to fund the $20 million cash portion of the $35 million acquisition. The remaining $15 million will consist of newly issued Greenland Mines common stock, with Neo Performance Materials Inc. becoming a strategic shareholder and retaining offtake rights for up to 60% of future Sarfartoq ore or </v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="str">
-        <v>Mahanaim Farms Offers Quality Farm-to-Table Beef as Retail Prices Hit Record Highs</v>
+        <v>Survivors Provide Recommendations for Any Wildfire Liability Legislation Written Today, Says Consumer Watchdog</v>
       </c>
       <c r="B65" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C65" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D65" t="str">
         <v>Retail</v>
       </c>
       <c r="E65" t="str">
-        <v>https://www.prunderground.com/mahanaim-farms-offers-quality-farm-to-table-beef-as-retail-prices-hit-record-highs/00388463/</v>
+        <v>https://www.prnewswire.com/news-releases/survivors-provide-recommendations-for-any-wildfire-liability-legislation-written-today-says-consumer-watchdog-302863039.html</v>
       </c>
       <c r="F65" t="str">
-        <v>USDA reports grocery beef prices are at record levels, prompting more consumers to seek fully traceable, premium, grass-fed beef from places like Mahanaim Farms. The post Mahanaim Farms Offers Quality Farm-to-Table Beef as Retail Prices Hit Record Highs first appeared on</v>
+        <v>SACRAMENTO, Calif., Aug. 28, 2026 /PRNewswire/ -- Today is the final day any wildfire liability legislation can be put in print. Every Fire Survivor's Network and Consumer Watchdog issued the following principles to inform any legislation written in the remaining hours. Jamie Court,...</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
-        <v>GLD and Mitchell &amp;amp; Ness Join Forces in Multi-Faceted Partnership Following Philadelphia Flagship Opening</v>
+        <v>Central Garden &amp; Pet to Participate in Virtual Investor Meetings with KeyBanc Capital Markets</v>
       </c>
       <c r="B66" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C66" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D66" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E66" t="str">
-        <v>https://www.prnewswire.com/news-releases/gld-and-mitchell--ness-join-forces-in-multi-faceted-partnership-following-philadelphia-flagship-opening-302824010.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/central-garden-pet-participate-virtual-162400505.html</v>
       </c>
       <c r="F66" t="str">
-        <v>MIAMI, July 13, 2026 /PRNewswire/ -- GLD, a leading lifestyle jewelry brand has entered into a landmark partnership with Mitchell &amp; Ness, the iconic sports heritage brand, uniting two cultural powerhouses across retail, product, and live experiences. The collaboration marks the beginning...</v>
+        <v>WALNUT CREEK, Calif., August 28, 2026--Central Garden &amp; Pet Company (NASDAQ: CENT) (NASDAQ: CENTA), a leading consumer goods company in the pet and garden industries, today announced that Brad Smith, Central’s Chief Financial Officer, will participate in virtual investor meetings hosted by KeyBanc Capital Markets on September 1, 2026.</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="str">
-        <v>CDN Selection Guide 2026: EdgeNext, Cloudflare, Amazon CloudFront, Akamai, Fastly, and Google Cloud CDN for Enterprise Shortlists</v>
+        <v>Liquid Wellness &amp;amp; IV expansion continues with New Scottsdale, Arizona retail clinic</v>
       </c>
       <c r="B67" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C67" t="str">
-        <v>PressReleaseNews</v>
+        <v>PRWeb</v>
       </c>
       <c r="D67" t="str">
-        <v>SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E67" t="str">
-        <v>https://pressreleasenews.org/pressroom/cdn-selection-guide-2026-edgenext-cloudflare-amazon-cloudfront-akamai-fastly-and-google-cloud-cdn-for-enterprise-shortlists</v>
+        <v>https://www.prweb.com/releases/liquid-wellness--iv-expansion-continues-with-new-scottsdale-arizona-retail-clinic-302861376.html</v>
       </c>
       <c r="F67" t="str">
-        <v xml:space="preserve">As global applications become more distributed, CDN selection in 2026 is increasingly tied to architecture, security, media delivery, cloud strategy, and regional growth plans. Enterprises are no longer looking only for basic cache delivery. They are evaluating how each CDN path supports real users, origin </v>
+        <v>Liquid Wellness &amp; IV Continues Expansion in Scottsdale SCOTTSDALE, Ariz., Aug. 28, 2026 /PRNewswire-PRWeb/ -- Liquid Wellness &amp; IV, a rapidly growing leader in IV hydration, wellness, and longevity, is proud to announce its continued national expansion with the opening of a new retail...</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="str">
-        <v>What Is an Aortic Dissection?</v>
+        <v>New Batch of Life-Size Animatronic Gremlins Unleashed This Halloween</v>
       </c>
       <c r="B68" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C68" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D68" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E68" t="str">
-        <v>https://www.newmediawire.com/news/what-is-an-aortic-dissection-7087671</v>
+        <v>https://www.prnewswire.com/news-releases/new-batch-of-life-size-animatronic-gremlins-unleashed-this-halloween-302862936.html</v>
       </c>
       <c r="F68" t="str">
-        <v>DALLAS - July 13, 2026 ( NEWMEDIAWIRE ) - Following the sudden death of U.S. Senator Lindsey Graham of South Carolina, widespread news reports indicate he suffered from an aortic dissection. An aortic dissection is a tear in the inner layer of the aorta, the body's largest artery. Blood surges through the tear, causing the layers of the aortic wall to separate (dissect). Aortic dissection is a medical emergency that can be rapidly fatal if not diagnosed and treated promptly, according to the American Heart Association. Key Facts The aorta, the largest artery in the body, carries oxygen-rich blood from the heart to the rest of the body. Aortic disease can occur when the aortic wall is weakened and either bulges (aneurysm) or tears (dissection). A tear in the wall of the aorta allows blood t</v>
+        <v>Wreak Havoc with NEW Animated Mohawk and Animated Gremlins Trio DALLAS, Aug. 28, 2026 /PRNewswire/ -- Grab the popcorn and prepare for chaos! In partnership with Warner Bros. Discovery Global Consumer Products, Gemmy is excited to announce that a new batch of animatronic Gremlins have...</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
-        <v>Qinux BreezaMax Reviews (2026 Critical Audit) - The Factual Evaluation ...</v>
+        <v>Dryer Vent Wizard of Suffolk County Consumer Education: Blog Underlines Trusted Expertise</v>
       </c>
       <c r="B69" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C69" t="str">
-        <v>PR-Inside</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D69" t="str">
-        <v>Retail</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E69" t="str">
-        <v>https://pr-inside.com/qinux-breezamax-reviews-2026-critical-audit-the-factual-evaluation-r5200611.htm</v>
+        <v>https://prunderground.com/dryer-vent-wizard-of-suffolk-county-consumer-education-blog-underlines-trusted-e/cmtcxt86p000204l7se07hoci</v>
       </c>
       <c r="F69" t="str">
-        <v>(PR-inside.com) AUSTIN, TX / ACCESS Newswire / July 13, 2026 / As global seasonal temperatures rise in 2026, the digital marketplace has seen an explosion of compact, micro-cooling tech devices. Standing at the absolute center of direct-to-consumer search trends is the Qinux BreezaMax (frequently cross-shop searched as Qinux BrizaAC). Aggressive marketing loops relying on heavy cooling vocabulary have created massive consumer interest, accompanied by an equal amount of diagnostic confusion. This comprehensive investigation cuts past both defensive promotional hyperbole and angry consumer backlash to establish a clear-eyed structural breakdown of the device's actual engineering metrics, boundaries, mechanical limits, and price configurations. Introduction: ..</v>
+        <v>Dryer Vent Wizard Brand is portrayed not only as a service provider, but as an educator and safety-partner for every homeowner. The post Dryer Vent Wizard of Suffolk County Consumer Education: Blog Underlines Trusted Expertise first appeared on</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
-        <v>Bronstein, Gewirtz &amp; Grossman, LLC Is Investigating Alibaba Group Holding ...</v>
+        <v>Naturally Amish Brings on Foundational Strategic Investor to Help Build the Company</v>
       </c>
       <c r="B70" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C70" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D70" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E70" t="str">
-        <v>https://pr-inside.com/bronstein-gewirtz-grossman-llc-is-investigating-alibaba-group-holding-r5200603.htm</v>
+        <v>https://www.newmediawire.com/news/naturally-amish-brings-on-foundational-strategic-investor-to-help-build-the-company-7089033</v>
       </c>
       <c r="F70" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Alibaba Group Holding Limited ("Alibaba" or "the Company") (NYSE:BABA). Investors who purchased Alibaba securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/BABA. Alibaba Investigation Details On June 24, 2026, Alibaba was the subject of a report published by Reuters, titled: "Anthropic says Alibaba illicitly extracted Claude AI model capabilities." According to the report, "U.S. AI company Anthropic accused Alibaba, the Chinese technology and e-commerce giant, of illicitly extracting its ..</v>
+        <v>ANGOLA, INDIANA - August 28, 2026 ( NEWMEDIAWIRE ) - Simulated Environment Concepts, Inc. (OTC: SMEV), operating as Naturally Amish™, announced today that Menno Wagler, founder of Wagler &amp;amp; Associates, has become a Foundational Strategic investor in the Company and is expected to play a significant advisory role as Naturally Amish continues building its agricultural, livestock, food production, retail, development and infrastructure initiatives. Menno Wagler Brings Nearly Four Decades of Agricultural, Construction and Development Experience - Along With a Unique Understanding of Both Amish Culture and the Business World For Naturally Amish, Wagler brings something the Company believes is particularly valuable: a lifetime of firsthand experience inside the Amish agricultural community co</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="str">
-        <v>Caraway Expands Retail Presence with Walmart Launch</v>
+        <v>Vadzo Imaging Validates Dynamic ROI in the AR1335 13MP Monochrome M12 VCM USB Camera Falcon-1335MRH</v>
       </c>
       <c r="B71" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C71" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D71" t="str">
-        <v>Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E71" t="str">
-        <v>https://www.prnewswire.com/news-releases/caraway-expands-retail-presence-with-walmart-launch-302823901.html</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-validates-dynamic-roi-in-the-ar1335-13mp-monochrome-m12-22852336</v>
       </c>
       <c r="F71" t="str">
-        <v>The Modern Home Company is now available in more than 500 Walmart stores NEW YORK, July 13, 2026 /PRNewswire/ -- Caraway, the modern home brand redefining non-toxic kitchenware and home essentials, today announced its largest retail expansion to date with a launch at Walmart stores across...</v>
+        <v>Vadzo Imaging has validated Dynamic ROI operation on the Falcon-1335MRH, a 13MP monochrome USB camera product built on the Onsemi AR1335 back-side-illuminated CMOS sensor. The module pairs rolling shutter readout with software-controlled VCM autofocus on M12 optics to deliver 4K low-noise imaging across a USB 3.2 Gen 1 UVC interface. It targets machine vision, inspection, medical, retail automation, and embedded vision programs where resolution, sensitivity, and variable working distance appear in the same requirement list.</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="str">
-        <v>BioLargo Relaunching CupriDyne(R)-Based Consumer Products - Back by ...</v>
+        <v>Amazon's Second Chance Deal Days returns to Europe, with deals also available in the US, Mexico, and Brazil</v>
       </c>
       <c r="B72" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C72" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D72" t="str">
         <v>Retail</v>
       </c>
       <c r="E72" t="str">
-        <v>https://pr-inside.com/biolargo-relaunching-cupridyne-r-based-consumer-products-back-by-r5200589.htm</v>
+        <v>https://www.aboutamazon.com/news/retail/second-chance-deal-days?utm_source=rss</v>
       </c>
       <c r="F72" t="str">
-        <v>(PR-inside.com) BioLargo's newly formed subsidiary, BioLargo CPG, will bring to consumers the authentic, independently safety-tested CupriDyne® technology under its own brand following the marketing success of the original Pooph products that generated more than $125 million in pet-care sales while under license from BioLargo. WESTMINSTER, CA / ACCESS Newswire / July 13, 2026 / BioLargo, Inc. (OTCQX:BLGO) today announced that it is preparing to relaunch CupriDyne®-based consumer pet products under a yet-to-be-announced brand. Targeting pets first, the new consumer products subsidiary will eventually expand into household odor and cleaning products. Formed to fill the gap left by Pooph's ongoing withdrawal from the ..</v>
+        <v>Shoppers in Europe, Brazil, and Mexico can save up to 50% on high-quality returned and refurbished items, while U.S. customers can enjoy second-hand deals as part of the Labor Day Deals event.</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="str">
-        <v>BioLargo Relaunching CupriDyne(R)-Based Consumer Products - Back by Popular Demand and Generated More than $125 Million in Pet-Care Sales</v>
+        <v>Robbins LLP Urges SMPL Investors Who Lost Money Investing in The Simply Good Foods Company to Contact the Firm for Information About Leading the Class Action</v>
       </c>
       <c r="B73" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C73" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D73" t="str">
-        <v>Retail</v>
+        <v>Finance, SaaS, Retail</v>
       </c>
       <c r="E73" t="str">
-        <v>https://www.newswire.com/news/biolargo-relaunching-cupridyne-r-based-consumer-products-back-by-popular-demand</v>
+        <v>https://www.newsfilecorp.com/release/311918/Robbins-LLP-Urges-SMPL-Investors-Who-Lost-Money-Investing-in-The-Simply-Good-Foods-Company-to-Contact-the-Firm-for-Information-About-Leading-the-Class-Action</v>
       </c>
       <c r="F73" t="str">
-        <v>BioLargo's newly formed subsidiary, BioLargo CPG, will bring to consumers the authentic, independently safety-tested CupriDyne &amp;reg; technology under its own brand following the marketing success of the original Pooph products that generated more than $125 million in pet-care sales while under license from BioLargo.</v>
-[...2 lines deleted...]
-    <row r="74">
+        <v>San Diego, California--(Newsfile Corp. - August 28, 2026) - Shareholder rights law firm Robbins LLP reminds investors that a class action was filed on behalf of all purchasers of The Simply Good Foods Company (NASDAQ: SMPL) common stock between October 24, 2024 and April 8, 2026 (the "Class Period"). Good Foods sells consumer packaged foods and snacking products under its various brands.The complaint alleges that Good Foods misled investors regarding the successful integration of OWYN. ...</v>
+      </c>
+    </row>
+    <row r="74" xml:space="preserve">
       <c r="A74" t="str">
-        <v>OGC Welcomes Five Partners in Q2, Adding Capabilities in Aerospace, Consumer Products, and Executive Compensation</v>
+        <v>CIMC Group Announces 2026 Interim Results</v>
       </c>
       <c r="B74" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C74" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D74" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, SaaS, Healthcare, Energy, Retail, Automotive</v>
       </c>
       <c r="E74" t="str">
-        <v>https://www.prweb.com/releases/ogc-welcomes-five-partners-in-q2-adding-capabilities-in-aerospace-consumer-products-and-executive-compensation-302820602.html</v>
-[...2 lines deleted...]
-        <v>Five new partners—spanning aerospace and defense, consumer products, healthcare, and employee benefits—extend OGC's national bench and reflect the firm's continued investment in attorneys who have held the same roles many of their clients hold today. BOSTON, July 13, 2026...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109593/</v>
+      </c>
+      <c r="F74" t="str" xml:space="preserve">
+        <v xml:space="preserve">Financial Highlights
+RMB (million)
+1H2025
+1H2026
+1Q2026
+2Q2026
+Quarter-on-Quarter Change
+Revenue
+76,090
+78,913
+32,664
+46,249
++42%
+Operating Profit
+2,817
+1,962
+607
+1,355
++123%
+Foreign Exchange Losses
+47
+803
+228
+574
+The expanded loss is attributable to the expansion of business scale.
+Pre-FX Loss Operating Profit [1]
+2,864
+2,764
+835
+1,929
++131%
+Profit Before Income Tax
+2,798
+1,969
+615
+1,353
++120%
+Gross Profit
+9,643
+9,380
+3,770
+5,611
++49%
+Gross Profit Margin
+12.67%
+11.89%
+11.54%
+12.13%
++0.6pct
+Net Profit
+1,764
+1,373
+412
+961
++133%
+Net Profit Attributable to Shareholders and Other Equity Holders of the Company [2]
+1,278
+740
+209
+531
++154%
+Notes: 1. Pre-FX Loss Operating Profit = Operating Profit + Foreign Exchange Losses
+2. Net profit attributable to shareholders and other equity holders of the Company, with interest on perpetual bonds of approximately RMB47.8 million
+Results Highlights
+1. Profitability of energy-related businesses continued to be released, with net profit increasing by RMB1.36 billion: The combined net profit of the offshore engineering segment and the finance and asset management segment (mainly drilling rig leasing) increased by approximately RMB1.339 billion, while that of the energy, chemical and liquid food equipment segment increased by RMB20 million. Among them, the gross profit margin of the offshore engineering segment increased by 10.1 percentage points year-on-year (“YoY”) to 20.9%, with net profit reaching RMB718 million, making it the Company’s largest profit-generating segment. The finance and asset management segment successfully turned losses into profits, with a net profit margin of 9.8%. As at the end of June, total orders on hand amounted to approximately RMB83.6 billion, with production schedules extending to 2030: orders on hand for the offshore engineering and energy, chemical and liquid food equipment segments amounted to US$7.62 billion and RMB31.77 billion, respectively. In particular, CIMC Raffles secured one FPSO and one FLNG EPCIC / EPC general contracting order during the year, making it the first offshore engineering enterprise in China with dual-project general contracting capabilities (EPCIC / EPC). Benefiting from rising demand for increased deepwater oil and gas production, new orders accelerated in the third quarter.
+2. Double breakthroughs in modular data center deliveries and orders: The modular data center business recorded explosive growth, with revenue increasing by more than five times YoY. During the Reporting Period, new contracts were signed for 200MW of cloud computing and AI computing power data center projects.
+3. Logistics-related businesses consolidated their industry positions, with demand bottoming out and recovering quarter-on-quarter: Core products including standard dry containers, reefer containers, chemical tank containers and semi-trailers maintained their global No. 1 positions. During the Reporting Period, the overall gross profit margin declined due to exchange rate fluctuations and pressure on demand, while demand for containers, road transportation vehicles, airport facilities and logistics equipment, and recycled load bottomed out and recovered quarter-on-quarter.
+4. Interest expenses continued to be optimised, with a more robust financial structure: As at the end of Reporting Period, interest-bearing debt amounted to RMB34.8 billion, down RMB6.4 billion from the end of June 2025, with the interest-bearing debt ratio at approximately 20%. Benefiting from the optimisation of financing rates and scale, net interest expenses decreased by approximately RMB218 million YoY during the Reporting Period, and the financial structure continued to be optimised.
+HONG KONG, August 28, 2026 - (ACN Newswire) - China International Marine Containers (Group) Co., Ltd. (“CIMC Group” or the “Group”, stock code: 000039.SZ/02039.HK) is pleased to announce its unaudited interim results for the six months ended 30 June 2026 (the “Reporting Period”).
+The management of CIMC Group stated that in the first half of 2026, global changes unseen in a century accelerated, geopolitical conflicts reshaped the energy and trade landscape, while global merchandise trade demonstrated resilience amid fluctuations. Against a backdrop of opportunities and challenges, the Group closely followed the main business tone of “focusing on high-quality development and cultivating new growth drivers”, coordinated the reasonable growth of “quantity” and the effective improvement of “quality”, and, leveraging its diversified business portfolio and global operating platform, mitigated fluctuations in individual regions to achieve steady and high-quality development. In the first half of 2026, the Group achieved revenue of RMB78.9 billion and net profit of RMB1.37 billion, while net profit attributable to shareholders and other equity holders of the Company amounted to RMB740 million. During the Reporting Period, domestic revenue accounted for approximately 53.62%, while overseas revenue accounted for approximately 46.38%, maintaining a balanced market structure.
+To effectively safeguard shareholder value and convey confidence in long-term development, the Company repurchased H Shares amounting to approximately HKD173 million during the first half of 2026, with approximately 19.28 million H Shares repurchased in aggregate. As at the end of June, the Company had completed the implementation of its 2025 H Share repurchase plan. Meanwhile, to further enhance shareholder confidence, the Company announced in July 2026 its plan to repurchase a portion of its H Shares, with the total repurchase amount not exceeding HKD173 million.
+In respect of A Shares, the Company recently announced a proposal to change the use of the A Shares repurchased in 2023 and cancel such shares and reduce its registered capital, namely, to cancel the 24.65 million A Shares repurchased by the Company in 2023 and correspondingly reduce the registered capital of the Company, thereby adopting multiple measures to safeguard the interests of its investors.
+Segments Results (RMB million)
+1H2026 Business
+Indicators
+Revenue
+% of Total
+Revenue
+Gross
+Profit
+% of Total Gross Profit
+Gross Profit Margin
+Net
+Profit
+Container manufacturing
+21,920
+27.78%
+1,827
+19.48%
+8.34%
+272
+Road transportation vehicles
+10,737
+13.61%
+1,551
+16.53%
+14.44%
+356
+Energy, chemical, and liquid food equipment
+13,396
+16.98%
+1,962
+20.92%
+14.65%
+480
+Offshore engineering
+7,935
+10.06%
+1,659
+17.69%
+20.91%
+718
+Airport facilities and logistics equipment, fire safety and rescue equipment
+3,357
+4.25%
+706
+7.52%
+21.03%
+71
+Logistics services
+13,945
+17.67%
+910
+9.70%
+6.53%
+240
+Finance and asset management
+1,710
+2.17%
+287
+3.06%
+16.77%
+167
+The above major segments
+72,999
+92.52%
+8,902
+94.90%
+12.19%
+2,304
+Core Business Performance
+1. In the Logistics Field
+Container Manufacturing Business: During the Reporting Period, although global trade continued to face adverse factors such as high inflation and geopolitical frictions, the growth of global merchandise trade continued to maintain a certain degree of resilience. According to Container Trades Statistics, global container trade volume increased by approximately 5.2% YoY in the first half of 2026, mainly benefiting from the growth of trade related to the global technology industry. Meanwhile, the low efficiency of container shipping caused by the blockage of the Strait of Hormuz, disruption to the resumption of shipping routes in the Red Sea and port congestion supported demand for containers. During the Reporting Period, the growth in demand for container shipping together with the replacement and renewal requirements for the massive existing container fleet drove a steady rebound in new container sales across the industry in the second quarter, reversing the downward trend seen in the first quarter, while prices also stabilised simultaneously.
+During the Reporting Period, the Group’s container manufacturing business achieved growth in both production and sales volume. In particular, the accumulated sales volume of dry containers reached 1.1385 million TEUs, representing a YoY increase of approximately 1.12%; meanwhile, benefiting from the bountiful harvest of fresh fruits in South America and the harvest season in the Northern Hemisphere, sales volume of reefer containers reached 108,200 TEUs, representing a YoY increase of approximately 17.61%. During the Reporting Period, the container segment recorded revenue of RMB21.920 billion, representing a YoY increase of 0.85%, and net profit of RMB272 million, mainly affected by the YoY decline in the price of standard containers and exchange rates.
+Logistics Services Business: During the Reporting Period, the multimodal transport market environment gradually improved, particularly the container shipping market, where freight rates continued to rise since March. During the Reporting Period, the segment achieved revenue of RMB13.945 billion, representing a YoY increase of 2.70%, and net profit of RMB240 million, representing a YoY increase of 18.81%. CIMC Wetrans actively captured the upward trend by deepening customer relationship management, optimising product mix, accelerating overseas expansion and strengthening operational efficiency. During the Reporting Period, the proportion of direct customers in the sea transportation business continued to increase; the port logistics business added route, extra sailing and vessel space agency services for multiple leading shipping companies; the industry logistics business added new cold chain equipment deployment, with cold chain business volume increasing by 14% YoY; the customer structure of the air transportation business continued to be optimised, with business volume increasing by 11% YoY; and the service network of the land transportation business continued to expand. CIMC Wetrans ranked TOP 13 in the 2026 Top 50 Ocean Freight Forwarders list issued by Transport Topics, an authoritative magazine in the global logistics industry, up one place from last year and ranking fifth among Chinese enterprises.
+Road Transportation Vehicles Business: During the Reporting Period, CIMC Vehicles achieved revenue of RMB10.737 billion, representing a YoY increase of 10.09%, and net profit of RMB356 million. Among them, the global semi-trailer business achieved revenue of RMB7.602 billion, representing a YoY increase of 9.79%. In 2026, CIMC Vehicles continued to extend the production and marketing models of the StarLink Project to more product lines and regions, deepening ecosystem cooperation while improving efficiency and reducing costs. The core production efficiency of the semi-trailer business under the StarLink Project continued to improve, and its domestic market share remained No. 1 for seven consecutive years. In overseas markets, revenue and sales volume in the Global South increased significantly, while gross profit margin remained basically flat due to fluctuations in ocean freight rates; production in the European market recovered, while freight rates and equipment orders in the North American market showed marginal improvement in the second quarter. The market share of core DTB products further increased, with a total of 13,238 truck bodies products products sold. Meanwhile, sales volume of EV-DTB truck bodies products for new energy heavy-duty trucks increased significantly, with deliveries of EV-DTB dump truck and mixer truck truck bodies products continuing to rise. The pure electric tractor and trailer business officially established the world’s first EV-RT offline experience center.
+Airport Facilities &amp; Logistics Equipment / Fire Safety &amp; Rescue Equipment Business: During the Reporting Period, revenue amounted to RMB3.357 billion, representing a YoY increase of 7.58%; net profit amounted to RMB71 million, representing a YoY decrease of 11.25%, mainly due to exchange rate fluctuations. During the Reporting Period, orders on hand maintained steady growth. The airport facilities and logistics equipment business secured a series of major benchmark orders, including boarding bridge projects worth hundreds of millions of RMB for Paris Airport and Orly Airport in France, as well as bulk orders for A380 catering vehicles in Singapore, further enhancing its global competitiveness. The logistics automation business successfully implemented multiple e-commerce projects in Southeast Asia, and also secured new orders and contracts in newly expanded industries such as State Grid and China Tobacco. The operating results of the fire safety and rescue equipment business showed significant improvement, with the successful securing of a major procurement order for 13 dual-boom water tower fire trucks under the national government subsidy-funded project for hazardous chemical emergency rescue teams. Cumulative new orders reached RMB1.675 billion, achieving steady growth.
+II. In the Energy Industries Field
+In respect of the energy, chemical and liquid food equipment business, revenue amounted to RMB13.396 billion, representing a YoY increase of 2.98%; net profit amounted to RMB480 million, representing a YoY increase of 4.35%. Among them, CIMC Enric achieved revenue of RMB12.87 billion, representing a YoY increase of 2.0%; newly signed orders amounted to RMB13.71 billion, representing a significant YoY increase of 27.7%; and as at the end of June, orders on hand amounted to RMB31.77 billion, representing a YoY increase of 8.9%.
+Specifically, revenue of the clean energy segment grew steadily. Benefiting from expanding demand in areas such as semiconductors and off-grid distributed power generation, the segment delivered electronic specialty gas clean gas cylinders (Y-type cylinders) and specialty tube skid containers in batches, and launched new hydrogen-rich power generation module products. CIMC Enric successfully delivered an integrated LNG liquefaction plant in Indonesia, while implementing its third benchmark steelmaking coke integrated project — the Shougang Shuicheng Steel project in Liupanshui, Guizhou. It also secured newly signed domestic Panzhihua Iron and Steel projects and its first overseas steelmaking coke integrated project with Tsingshan in Indonesia. In the hydrogen energy field, it contributed to the construction of Hong Kong’s first commercial building hydrogen energy charging station and launched China’s first 20-foot Type IV cylinder hydrogen tube skid container. During the Reporting Period, the clean energy segment recorded newly signed orders of RMB10.61 billion, representing a YoY increase of 18.3%, among which newly signed orders for waterborne clean energy reached RMB4.535 billion, representing a significant YoY increase of 40.1%, with shipbuilding orders scheduled through 2029. The chemical and environment segment benefited from the recovery of the chemical industry and high-growth industries such as semiconductors, with demand for tank containers improving, while the medical equipment components business maintained steady growth. As at the end of June 2026, orders on hand increased by 86.8% YoY to RMB1.57 billion. The liquid food segment focused on the non-alcoholic beverage and new consumption sectors, successfully securing and signing multiple turnkey projects, including projects for Japanese breweries and Chinese whisky distilleries. Cumulative newly signed orders reached RMB1.44 billion, representing a strong YoY increase of 108.4%.
+In respect of the offshore engineering business, benefiting from the cost advantages of deepwater locations, the deepwater offshore engineering market for FPSO/FLNG continued to strengthen. CIMC Raffles, the main operating entity, achieved an important breakthrough in the international high-end offshore engineering general contracting market by signing China’s first FPSO EPCIC general contracting contract, further enhancing its industry competitiveness. During the Reporting Period, revenue amounted to RMB7.935 billion, representing a YoY decrease of 0.98%; net profit amounted to RMB718 million, representing a YoY increase of 155.52%. In terms of market orders, new orders amounted to US$3.2 billion during the Reporting Period, a substantial increase from US$106 million in the same period last year. As at the end of June, CIMC Raffles had cumulative orders on hand of US$7.62 billion, reaching a record high. In terms of project construction and delivery, in January, the PCTC with a capacity of 7,000 vehicles, “NOCC ADRIATIC”, constructed for a Norwegian shipowner, was delivered 70 days ahead of its contractual delivery schedule; in February, the Norse Energi, the world’s largest fully DC wind turbine installation vessel in terms of lifting capacity, completed its seaworthiness delivery; in March, construction commenced on the first vessel of a new generation of seabed rock dumping vessels built for Van Oord, a leading Dutch offshore engineering company; in April, the fore-body module of the P85 hull was slid onto a barge at the Haiyang base, laying a solid foundation for the subsequent successful major assembly of the P85 project; in May, construction of the VLCC tanker officially commenced, entering the substantive construction stage; and in June, the main upper module structure of the project constructed for Golar was successfully capped, marking a key milestone in the project’s construction.
+In respect of the offshore engineering asset operation and management business, all offshore engineering assets of the Group currently under lease have been operating normally under their respective lease contracts, and the Group continued to provide high-quality services to customers. Benefiting from the successful lease of the Blue Whale No. 1 platform, increased prices upon the renewal of contracts for multiple drilling platforms, and lower operating costs resulting from refined management, operating profit improved during the Reporting Period. During the Reporting Period, the sixth-generation semi-submersible drilling platform “Deepsea Yantai” secured a new drilling contract, injecting momentum into revenue growth; the semi-submersible lifting/life support platform Blue Gretha successfully arrived at its designated operating area to provide high-quality services to clients. Meanwhile, several semi-submersible drilling and life support platforms and other offshore engineering assets of the Group actively pursued new contracts.
+Future Development and Prospects
+The management of the Group stated, “2026 is the first year of the ‘15th Five-Year Plan’. The Group will be based on the new development stage, closely follow national policy guidance, and closely focus on ‘focusing on high-quality development and cultivating new growth drivers’. With a more proactive strategic approach, we will cultivate new opportunities and open up new prospects amid complex changes, striving to build ‘a high-quality and respected world-class enterprise’.”
+About China International Marine Containers (Group) Co., Ltd.
+The CIMC Group is a world-leading equipment and solution provider in the logistics and energy industries, and its industry clusters mainly cover the logistics and energy fields. In the logistics field, the Group has established a general transportation equipment portfolio covering “sea, land and air”: its container manufacturing business provides key circulation equipment for the container shipping industry; its road transportation vehicles business connects the arteries of land transportation; its airport facilities and logistics equipment/fire safety and rescue equipment businesses expand into aviation hubs and specialised scenarios; its logistics services business provides professional services across the entire-value chain; and its recycled load business provides professional supporting services. In the energy field, the Group is principally engaged in the energy, chemical, and liquid food equipment business and offshore engineering business. Meanwhile, the Group also continuously develops emerging industries and has finance and asset management businesses that serve the Group itself. As a diversified multinational industrial group serving the global market, CIMC has over 300 member enterprises across Asia, North America, Europe, and Australia, with a total of four listed companies, and customers and sales networks covering more than 100 countries and regions worldwide. In 2025, the Group recorded revenue of RMB 156.6 billion, ranking 154th on the 2025 Fortune 500 China list. The Group has maintained the world’s No.1 position for many consecutive years in core products such as standard dry containers, reefer containers, tank containers and semi-trailers. For more information, please visit http://www.cimc.com/.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="str">
-        <v>ShamlaTech Launches AI Agent for Shopify, WooCommerce, and Magento ...</v>
+        <v>Eylsia Nicolas Releases Hold on Another Day: A Global Biography of ...</v>
       </c>
       <c r="B75" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C75" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D75" t="str">
-        <v>AI, Retail</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E75" t="str">
-        <v>https://pr-inside.com/shamlatech-launches-ai-agent-for-shopify-woocommerce-and-magento-r5200564.htm</v>
+        <v>https://pr-inside.com/eylsia-nicolas-releases-hold-on-another-day-a-global-biography-of-r5217119.htm</v>
       </c>
       <c r="F75" t="str">
-        <v>(PR-inside.com) Enterprise AI solution enables online retailers to automate customer engagement, streamline support, and deliver personalized shopping experiences across leading ecommerce platforms. ELKRIDGE, MD / ACCESS Newswire / July 13, 2026 / ShamlaTech, a global enterprise solutions provider, today announced the launch of its AI Agent for Shopify, WooCommerce, and Magento, introducing intelligent conversational commerce capabilities for online retailers across the United States. Purpose-built for modern ecommerce businesses, the solution enables merchants to deploy an AI shopping assistant that engages customers in natural conversations. It helps with product selection based on intent, answers user queries, and supports shoppers throughout their purchase journey. As ..</v>
+        <v>(PR-inside.com) PALM BEACH, FL / ACCESS Newswire / August 28, 2026 / Hold on Another Day, the new biography of Lisa Pamintuan-known worldwide as Eylsia Nicolas-presents one of the most extraordinary resilience arcs in modern entertainment, technology, education, and global business. The book, now publicly available on Bookkards.com and Amazon, documents a life defined by reinvention across continents, industries, and eras. Pamintuan's journey began as a tennis prodigy training inside Nick Bollettieri's home during the formative years of what became the world‑renowned Bollettieri Academy, later part of IMG. She competed at elite levels including the Orange Bowl at age 10, became the ..</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="str">
-        <v>Pride Holdings Group Approaches $100 Million in Assets for 2026, Marking a Transformational Growth Milestone</v>
+        <v>ASUS Announces Availability of the Chromebook CM32 Detachable for Business and Education</v>
       </c>
       <c r="B76" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C76" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D76" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E76" t="str">
-        <v>https://www.newmediawire.com/news/pride-holdings-group-approaches-100-million-in-assets-for-2026-marking-a-transformational-growth-milestone-7087666</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352707/0/en/asus-announces-availability-of-the-chromebook-cm32-detachable-for-business-and-education.html</v>
       </c>
       <c r="F76" t="str">
-        <v>ORLANDO, FL - July 13, 2026 ( NEWMEDIAWIRE ) - Pride Holdings Group (OTC: PHSE) today announced that the Company is approaching $100 million in total assets for 2026 through the continued execution of its strategic growth initiatives, disciplined acquisition strategy, and expansion across multiple revenue- generating sectors. Management believes this milestone reflects the significant progress being made to build a diversified company with a strong asset foundation designed to create long-term shareholder value. "Our objective has always been to build a company backed by meaningful assets rather than speculation," said management. "Approaching the $100 million asset milestone represents another important step in our long-term strategy. We remain focused on identifying high-quality opportun</v>
+        <v>Versatile detachable Chromebook features superb display and exceptional durability for retail, healthcare, education and more. Versatile detachable Chromebook features superb display and exceptional durability for retail, healthcare, education and more.</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="str">
-        <v>iFabric Corp. Announces Launch of Aura Scrubs at U.S. National Mass ...</v>
+        <v>Jung Saem Mool Beauty Marks Sephora Launch with Times Square Takeover and Nationwide Consumer Activations</v>
       </c>
       <c r="B77" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C77" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D77" t="str">
-        <v>SaaS, Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E77" t="str">
-        <v>https://pr-inside.com/ifabric-corp-announces-launch-of-aura-scrubs-at-u-s-national-mass-r5200561.htm</v>
+        <v>https://www.prnewswire.com/news-releases/jung-saem-mool-beauty-marks-sephora-launch-with-times-square-takeover-and-nationwide-consumer-activations-302862392.html</v>
       </c>
       <c r="F77" t="str">
-        <v>(PR-inside.com) Third major retailer to adopt IFTNA's technology-enhanced scrub platform New Brand Expands Commercial Reach of PROTX2® and ecoPEL™, the Company's Proprietary Antimicrobial and Durable Water Repellant Technologies MARKHAM, ON / ACCESS Newswire / July 13, 2026 / iFabric Corp. ("iFabric" or the "Company") (TSX:IFA)(OTCQX:IFABF) is pleased to announce that its wholly owned subsidiary, Intelligent Fabric Technologies (North America) Inc. ("IFTNA"), is launching Aura, a new performance medical apparel scrubs line developed, branded, and manufactured by IFTNA, in cooperation with a leading U.S. national mass retailer. The Aura scrubs collection is launching in approximately 400 brick-and-mortar stores across the United States, together with availability ..</v>
+        <v>The Korean makeup artistry brand brings its signature Glass Skin artistry to Sephora with 10 exclusive cushion shades and a multi-city campaign spanning New York and Los Angeles NEW YORK, Aug. 28, 2026 /PRNewswire/ -- Jung Saem Mool Beauty, the globally acclaimed Korean makeup artistry...</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="str">
-        <v>Nips by Nippies Enters Next Phase of Growth with National Retail Expansion</v>
+        <v>Alphio.AI Innovates Retail Trading with an AI-Native Workspace and Non-Custodial Execution</v>
       </c>
       <c r="B78" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C78" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D78" t="str">
-        <v>Retail</v>
+        <v>Finance, Crypto, AI, Retail</v>
       </c>
       <c r="E78" t="str">
-        <v>https://www.prnewswire.com/news-releases/nips-by-nippies-enters-next-phase-of-growth-with-national-retail-expansion-302823038.html</v>
+        <v>https://www.prnewswire.com/news-releases/alphioai-innovates-retail-trading-with-an-ai-native-workspace-and-non-custodial-execution-302862763.html</v>
       </c>
       <c r="F78" t="str">
-        <v>Growing retail footprint reflects the brand's evolution into a leading destination for everyday essentials. NEW YORK , July 13, 2026 /PRNewswire/ - Nips by Nippies, the modern everyday essentials line from Nippies, is entering its next phase of growth through new retail partnerships....</v>
+        <v>Integrating directly with Robinhood and Hyperliquid, Alphio.AI unifies stock and crypto research, monitoring, and natural-language order execution into a single workspace. NEW YORK, Aug. 28, 2026 /PRNewswire/ -- Alphio.AI today announced the official release of its AI-native investing...</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="str">
-        <v>Broad Reach Retail Partners Expands Team, Hiring J.P. Ward III as Acquisitions Associate</v>
+        <v>Watch &amp; Clock Fair, Salon de TIME Return This September</v>
       </c>
       <c r="B79" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C79" t="str">
-        <v>PRWeb</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D79" t="str">
         <v>Retail</v>
       </c>
       <c r="E79" t="str">
-        <v>https://www.prweb.com/releases/broad-reach-retail-partners-expands-team-hiring-jp-ward-iii-as-acquisitions-associate-302822458.html</v>
+        <v>https://www.newmediawire.com/news/watch-clock-fair-salon-de-time-return-this-september-7089028</v>
       </c>
       <c r="F79" t="str">
-        <v>Broad Reach Retail Partners is pleased to announce that J.P. Ward III has joined the company as Acquisitions Associate. ANNAPOLIS, Md., July 13, 2026 /PRNewswire-PRWeb/ -- Broad Reach Retail Partners is pleased to announce that J.P. Ward III has joined the company as Acquisitions...</v>
+        <v>45th Edition Features a More International and Diverse Line-Up; Salon de TIME Reaches a New High in Brand Participation HONG KONG - August 28, 2026 ( NEWMEDIAWIRE ) - The 45th Hong Kong Watch &amp;amp; Clock Fair and the 14th Salon de TIME , jointly organised by the Hong Kong Trade Development Council (HKTDC), Hong Kong Watch Manufacturers Association Limited, and the Federation of Hong Kong Watch Trades &amp;amp; Industries Limited, will be held from 1 to 5 September at the Hong Kong Convention and Exhibition Centre (HKCEC). Salon de TIME will be fully open to the public throughout the event. Under the theme “Sparkling Moments Through Time” , the two fairs are expected to attract more than 630 exhibitors from 16 countries and regions, showcasing a wide range of watches, clocks and related product</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="str">
-        <v>A Letter to Our Shareholders From Genesis Holdings' CEO: Our Balance Sheet Is Fixed, Our Growth Phase Begins</v>
+        <v>Glucose Health, Inc. (OTCID: GLUC) Appoints Consumer Products Industry Veteran John Duffy as Chief Executive Officer to Accelerate Growth, Elevate Brand Leadership, and Maximize Long-Term Shareholder Value</v>
       </c>
       <c r="B80" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C80" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D80" t="str">
-        <v>Energy, Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E80" t="str">
-        <v>https://www.newmediawire.com/news/a-letter-to-our-shareholders-from-genesis-holdings-ceo-our-balance-sheet-is-fixed-our-growth-phase-begins-7087663</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352665/0/en/glucose-health-inc-otcid-gluc-appoints-consumer-products-industry-veteran-john-duffy-as-chief-executive-officer-to-accelerate-growth-elevate-brand-leadership-and-maximize-long-term.html</v>
       </c>
       <c r="F80" t="str">
-        <v>MIAMI, FL - July 13, 2026 ( NEWMEDIAWIRE ) - Genesis Holdings, Inc. (OTCID: GNIS) (“Genesis” or the “Company”) today released the following letter from Chief Executive Officer Oscar Brito to the Company’s shareholders. Dear Fellow Shareholders, It has been just over six months since our management team took the reins of this Company. I wanted to take a moment, directly and personally, to speak to where we started, what we have accomplished since, and where we are headed - because I believe the transformation already underway speaks for itself. When we stepped in, Genesis carried a legacy convertible debt structure that was, frankly, working against our shareholders. Toxic conversion discounts, variable pricing mechanics, and a stack of instruments layered on top of one another meant that e</v>
+        <v>Glucose Health, Inc. (OTCID: GLUC) Appoints Consumer Products Industry Veteran John Duffy as Chief Executive Officer to Accelerate Growth</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="str">
-        <v>Cynosure Lutronic Brings Next-Generation Monopolar RF to Europe as Patient Demand for Non-Invasive Skin Tightening Reaches New Heights</v>
+        <v>GLP-1 Users Are Spending Nearly 4x More on Fitness Than Other Consumers, New Report Finds</v>
       </c>
       <c r="B81" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C81" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D81" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E81" t="str">
-        <v>https://www.prnewswire.com/news-releases/cynosure-lutronic-brings-next-generation-monopolar-rf-to-europe-as-patient-demand-for-non-invasive-skin-tightening-reaches-new-heights-302823763.html</v>
+        <v>https://www.prnewswire.com/news-releases/glp-1-users-are-spending-nearly-4x-more-on-fitness-than-other-consumers-new-report-finds-302862120.html</v>
       </c>
       <c r="F81" t="str">
-        <v>XERF, the dual-frequency skin tightening technology that has transformed aesthetics practices in the US and Asia-Pacific, is now available across EMEA. It arrives as new consumer research reveals a spike in demand for non-invasive rejuvenation. XERF arrives in Europe following strong...</v>
+        <v>The Consumer Collective's national study of 500 U.S. adults shows GLP-1 users spend $449 a month on fitness, against $120 for non-users BROOKLYN, N.Y., Aug. 28, 2026 /PRNewswire/ -- The Consumer Collective, a consumer insights and advisory firm, today released How America Spends on...</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="str">
-        <v>OnlineAssistant.ai has announced the launch of a Facebook community for Retailers and Main Street</v>
+        <v>Caleres Declares Regular Quarterly Dividend</v>
       </c>
       <c r="B82" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C82" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D82" t="str">
-        <v>AI, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E82" t="str">
-        <v>https://www.prunderground.com/onlineassistant-ai-has-announced-the-launch-of-a-facebook-community-for-retailers-and-main-street/00388447/</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/caleres-declares-regular-quarterly-dividend-104500332.html</v>
       </c>
       <c r="F82" t="str">
-        <v>OnlineAssistant.ai has announced the launch of Simple AI for Retailers and Main Street Shops, a new Facebook community created specifically for independent retailers, downtown business owners, gift shop operators, boutique owners, and other Main Street entrepreneurs who want to learn practical ways to use artificial intelligence without the technical jargon. The free Facebook group was... Read more » The post OnlineAssistant.ai has announced the launch of a Facebook community for Retailers and Main Street first appeared on</v>
+        <v>ST. LOUIS, August 28, 2026--Caleres (NYSE: CAL), a market-leading portfolio of consumer-driven footwear brands, today announced that its Board of Directors has declared a regular quarterly cash dividend of $0.07 per share to be paid on September 25, 2026, to shareholders of record as of September 11, 2026.</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="str">
-        <v>Graphic Packaging Enters Uncoated Recycled Paperboard Market with Launch of PaceSetter Ridgeline™</v>
+        <v>“Declutter Your Home, Declutter Your Life,” Best-Selling Book Free for One More Day (Ending Soon) (Until 8/28/26)</v>
       </c>
       <c r="B83" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C83" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D83" t="str">
-        <v>Finance, Retail</v>
+        <v>Healthcare, Energy, Retail</v>
       </c>
       <c r="E83" t="str">
-        <v>https://www.prnewswire.com/news-releases/graphic-packaging-enters-uncoated-recycled-paperboard-market-with-launch-of-pacesetter-ridgeline-302823404.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359243</v>
       </c>
       <c r="F83" t="str">
-        <v>New grade expands customers and markets served across coated and uncoated recycled paperboard applications ATLANTA, July 13, 2026 /PRNewswire/ -- Graphic Packaging Holding Company (NYSE: GPK), a global leader in sustainable consumer packaging, today announced the launch of PaceSetter...</v>
+        <v>Best Seller Publishing announces the release Michele Rase&amp;#39;s new book, &amp;#8220;Declutter Your Home, Declutter Your Life.&amp;#8221; The book is currently free and available for download on Amazon for one more day. - - &amp;#8220;Declutter Your Home, Declutter Your Life&amp;#8221; is about creating a home that gives you energy instead of quietly draining it. Life and Health Coach Michele Rase explores how clutter can create emotional and mental noise, especially when tied to memories, guilt, unfinished decisions, or past... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359243</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="str">
-        <v>“It's a Tug Life!: Tug Goes to Texas” is Free to Download for Only Five Days (Until 7/17/26)</v>
+        <v>ISEHAN's "KISSME Heroine Make" Eye Makeup Sales on Amazon U.S. Increase by 150% and Google Search Volume Surges by 5,000%</v>
       </c>
       <c r="B84" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C84" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D84" t="str">
         <v>Retail</v>
       </c>
       <c r="E84" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357441</v>
+        <v>https://www.prnewswire.com/news-releases/isehans-kissme-heroine-make-eye-makeup-sales-on-amazon-us-increase-by-150-and-google-search-volume-surges-by-5-000-302862475.html</v>
       </c>
       <c r="F84" t="str">
-        <v>Best Seller Publishing announces the release of Laura Watkin&amp;#39;s new book, &amp;#8220;It&amp;#39;s a Tug Life!: Tug Goes to Texas.&amp;#8221; It will be available in the Amazon store for free for only five days. - - &amp;#8220;It&amp;#39;s a Tug Life!&amp;#8221; is about a lovable beach dog named Tug who leaves his laid-back home in California to visit his brother, Tank, on a Texas farm. As Tug experiences life at Liberty Ridge Farm, young readers are introduced to farm animals, daily chores, and exciting adventures through interactive sto... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357441</v>
+        <v>TOKYO, Aug. 28, 2026 /PRNewswire/ -- "KISSME Heroine Make," one of Japan's leading J-Beauty brands manufactured by ISEHAN Co., Ltd., is currently increasing its presence in the U.S. market with its flagship product, "KISSME Heroine Make Long/Volume UP Mascara Super WP N." The sales...</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="str">
-        <v>LataMed AI Begins Evaluating Global Healthcare Expansion Opportunities Through Planned Attendance at World Health Expo 2027</v>
+        <v>How Amazon is preparing for the energy needs of the future</v>
       </c>
       <c r="B85" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C85" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D85" t="str">
-        <v>AI, Healthcare, Retail</v>
+        <v>Energy, Retail</v>
       </c>
       <c r="E85" t="str">
-        <v>https://www.newmediawire.com/news/latamed-ai-begins-evaluating-global-healthcare-expansion-opportunities-through-planned-attendance-at-world-health-expo-2027-7087662</v>
+        <v>https://www.aboutamazon.com/news/sustainability/amazon-renewable-energy-updates?utm_source=rss</v>
       </c>
       <c r="F85" t="str">
-        <v>CARACAS, VENEZUELA - July 13, 2026 ( NEWMEDIAWIRE ) - LataMed AI Corp. (OTC: LMED) (the “Company”), a development-stage digital health and artificial intelligence technology company focused on telehealth infrastructure, healthcare analytics, and care coordination solutions for emerging markets, today announced that management has begun planning for the Company's anticipated attendance at the World Health Expo 2027 in Dubai, United Arab Emirates, as part of its broader strategy to evaluate international healthcare expansion opportunities. Management believes attendance at World Health Expo 2027 will provide an important opportunity to engage with healthcare leaders, technology innovators, healthcare providers, government representatives, and potential strategic partners from around the worl</v>
+        <v>Learn how we're supporting the transition to carbon-free energy and powering our business with sustainability in mind.</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="str">
-        <v>DYU Introduces SP1, a Folding E-Bike with a Removable Power Bank</v>
+        <v>French optical fashion shortens eyeglass repair times in Manhattan</v>
       </c>
       <c r="B86" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C86" t="str">
-        <v>PR-Inside</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D86" t="str">
-        <v>AI, Retail, Automotive</v>
+        <v>Retail</v>
       </c>
       <c r="E86" t="str">
-        <v>https://pr-inside.com/dyu-introduces-sp1-a-folding-e-bike-with-a-removable-power-bank-r5200427.htm</v>
+        <v>https://pressreleasenews.org/pressroom/french-optical-fashion-shortens-eyeglass-repair-times-in-manhattan</v>
       </c>
       <c r="F86" t="str">
-        <v>(PR-inside.com) Inspired by consumer-tech convergence, SP1 combines a lightweight 20-inch folding e-bike with a removable power source, AI Torque Sensor technology and mobile device charging. BERLIN, DE / ACCESS Newswire / July 13, 2026 / DYU, a global electric mobility brand focused on compact urban transportation, today announced the launch of theDYU SP1 20-inch Removable Power Bank Folding E-Bike , a lightweight model created for riders who need a more flexible way to move - and stay powered - throughout the day. First previewed at DYU's offline product launch event in Berlin last autumn, SP1 drew strong interest from attending media, partners and ..</v>
+        <v>French Optical Fashion, Inc. highlights its in-house repair lab, which shortens eyeglass repair turnaround for Manhattan wearers compared with mail-in services.</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="str">
-        <v>Nammos Hotels &amp;amp; Resorts and Smokva Bay Partner to Create a Landmark Mediterranean Lifestyle Destination in Montenegro</v>
+        <v>The Boxery highlights mailing bags for speeding up high-volume pack station workflows</v>
       </c>
       <c r="B87" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C87" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D87" t="str">
         <v>Retail</v>
       </c>
       <c r="E87" t="str">
-        <v>https://www.prnewswire.com/news-releases/nammos-hotels--resorts-and-smokva-bay-partner-to-create-a-landmark-mediterranean-lifestyle-destination-in-montenegro-302823635.html</v>
+        <v>https://pressreleasenews.org/pressroom/the-boxery-highlights-mailing-bags-for-speeding-up-high-volume-pack-station-workflows</v>
       </c>
       <c r="F87" t="str">
-        <v>The collaboration will bring together a luxury resort, branded residences, signature dining, curated retail and wellness experiences, introducing the Nammos lifestyle to one of the Adriatic's most sought-after coastal destinations. RIYADH, Saudi Arabia, July 13, 2026 /PRNewswire/ --...</v>
-[...2 lines deleted...]
-    <row r="88">
+        <v>The Boxery outlines how self-sealing mailing bags help high-volume ecommerce shippers streamline pack-station operations and reduce fulfillment time.</v>
+      </c>
+    </row>
+    <row r="88" xml:space="preserve">
       <c r="A88" t="str">
-        <v>KIT WAN STUDIOS to Shine on the CENTRESTAGE ELITES Runway This September</v>
+        <v>Modern Dental Group Announces 2026 Interim Results</v>
       </c>
       <c r="B88" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C88" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D88" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, Healthcare, Retail, Education</v>
       </c>
       <c r="E88" t="str">
-        <v>https://www.newmediawire.com/news/kit-wan-studios-to-shine-on-the-centrestage-elites-runway-this-september-7087660</v>
-[...2 lines deleted...]
-        <v>Bridging the Art and Fashion Worlds in HK Solo Fashion Show HONG KONG - July 12, 2026 ( NEWMEDIAWIRE ) - Organised by the Hong Kong Trade Development Council (HKTDC), sponsored by the Cultural and Creative Industries Development Agency (CCIDA), and one of the core events of the third edition of “Hong Kong Fashion Fest”, CENTRESTAGE , the annual highlight of the Asian fashion scene, will be held from 2 to 5 September at the Hong Kong Convention and Exhibition Centre. As the grand opening show on the first day of the fair (2 September), CENTRESTAGE ELITES will spotlight KIT WAN STUDIOS, a multidisciplinary design and visual art studio led by Hong Kong-born creative director and visual artist Kit Wan. The studio will present their forthcoming collection fusing sci-fi inspirations with mechani</v>
+        <v>https://www.acnnewswire.com/press-release/english/109542/</v>
+      </c>
+      <c r="F88" t="str" xml:space="preserve">
+        <v xml:space="preserve">RESULTS HIGHLIGHTS:
+- The Revenue for the six months ended 30 June 2026 was approximately HK$2,032.5 million, representing an increase of approximately 10.8% as compared to the same period in 2025. The growth in revenue was primarily attributable to the continued organic growth of the Group—driven by the accelerating adoption of digitalization across the global dental industry, particularly in Europe and Australia—alongside the stabilization and operational turnaround of the Mainland China market. This expansion was partially offset by a revenue decline in North America, which was impacted by a softer macroeconomic environment affecting high-value discretionary procedures, as well as management’s strategic decision to rationalize loss-making Dental Service Organization (DSO) accounts to optimize customer mix and protect margins.
+- The Gross Profit Margin for the six months ended 30 June 2026 was approximately 58.1%; the gross profit was approximately HK$1,180.9 million, reflecting an increase of approximately 17.4% as compared to the same period in 2025.
+- The Group’s EBITDA for the six months ended 30 June 2026 was approximately HK$ 560.7 million, representing an increase of approximately 22.8% as compared to the same period in 2025.
+- The Group’s Net Profit for the six months ended 30 June 2026 was approximately HK$ 377.6 million, representing an increase of 30.8% as compared to the same period in 2025.
+- Basic earnings per share for the six months ended 30 June 2026 amounted to HK40.07 cents, representing an increase of approximately 31.9% as compared to the same period in 2025.
+- The Board declared an interim dividend of HK14.0 cents per ordinary share for the six months ended 30 June 2026.
+ADDITIONAL HIGHLIGHTS:
+- For the six months ended 30 June 2026, the Group’s digital solution cases that are produced from its Mainland China, Thailand and Vietnam production facilities increased to approximately 627,773 cases, reflecting an increase of 29.2% as compared with the same period in 2025 as a result of our clients’ continued adoption of intra-oral scanners.
+HONG KONG, August 28, 2026 - (ACN Newswire) - 27 August 2026, Modern Dental Group Limited (“Modern Dental” or “the Group”, stock code: 03600.HK), a leading global dental prosthetic device provider, is pleased to announce the unaudited interim results for the six months ended 30 June, 2026 (“the Period”).
+In the first half of 2026, the global macroeconomic environment remains uncertain, with geopolitical tensions and potential tariff changes continuing to create headwinds. However, the Group’s geographically diversified production footprint and global distribution network position us strongly to navigate these challenges. Unlike many competitors reliant on single-country manufacturing, our operations across China, Vietnam and Thailand (including the newly acquired Hexa Ceram) provide superior resilience and flexibility. This strategy, combined with our ability to adapt quickly to local market conditions, enables the Group to mitigate risks and capitalise on opportunities across regions.
+The dental industry has continued to demonstrate remarkable resilience, underpinned by irreversible demographic trends, including aging populations and increasing awareness of oral health, which drive consistent long-term demand. Building on our well performance, the Group is well placed to sustain momentum and further strengthen its market leadership.
+Digitalisation remains an irreversible industry trend that is accelerating consolidation of the dental prosthetics industry. We are at the forefront of this transformation, with digital solution cases now representing approximately 35–43% of total volume. Our centralized digital workflows, intra-oral scanner partnerships, proprietary solutions and global education centers have enhanced operational efficiency, reduced turnaround times and delivers superior customer experiences. These initiatives create high entry barriers and will continue to drive margin expansion and market share gains in the coming years.
+European Businesses
+During the period under review, the European market recorded a revenue of approximately HK$1,093.3 million, representing an increase of approximately HK$173.0 million as compared with the six months ended 30 June 2025. This geographic market accounted for approximately 53.8% of the Group’s total revenue. The increase of revenue from the European market was attributable to the increase in sales order volume driven by the launch of new products, such as digital dentures, and our state-of-the-art digital workflows.
+North American Businesses
+During the period under review, the North American market recorded a revenue of approximately HK$331.3 million, representing a decrease of approximately HK$34.4 million as compared with the six months ended 30 June 2025. This geographic market accounted for approximately 16.3% of the Group’s total revenue.
+The top-line contraction in North America was primarily driven by a softer macroeconomic environment, which temporarily weighed on consumer sentiment and demand for high-value discretionary cosmetic procedures. In response, management proactively initiated a strategic rationalization of loss-making Dental Service Organization (DSO) accounts aimed at optimizing the customer mix, protecting gross margins, and focusing resources on higher-margin accounts.
+Concurrently, the Group’s diversified production footprint across the US, China, Vietnam, and Thailand continues to afford significant supply chain agility to navigate trade and tariff complexities—a key differentiator in the market. Demonstrating the resilience of this strategy, our US import business unit delivered a 1.4% period-on-period sales growth in the first half of 2026. This performance underscores how the accelerating trend toward clinical digitalization and the cost-competitiveness of our imported product lines have effectively mitigated and offset the impact of US tariffs.
+Greater China Businesses
+During the period under review, the Greater China market recorded a revenue of approximately HK$300.0 million, representing an increase of approximately HK$6.8 million as compared with six months ended 30 June 2025. This geographic market accounted for approximately 14.8% of the Group’s total revenue.
+Regional performance reflected diverging market dynamics across territories. In local currency terms, sales in Mainland China increased by approximately 0.9% year-on-year, signalling that the market has largely bottomed out from the initial impact of Volume-Based Procurement (VBP) policies and prolonged price competition. To protect sustainable profitability, the Group deliberately pivoted away from low-margin segments to focus on serving mid- to high-value customers. Conversely, sales in the Hong Kong market decreased by approximately 8.5% in local currency year-on-year. This contraction was primarily driven by a temporary reduction in local patient visits, as cross-border dental consumption increased due to aggressive promotions for dental treatments offered by Mainland China clinics targeting Hong Kong residents.
+Despite these near-term shifts, the Group remains optimistic about the mid- to long-term outlook for the Greater China region. Government procurement measures in Mainland China are expected to standardize prosthetic pricing and enhance market transparency, creating a more level playing field where the Group’s leading brand reputation, production scale, and operational efficiency serve as distinct competitive advantages. To capture evolving market demand, the Group is actively expanding its product portfolio, particularly in mid-end offerings and products.
+Australian Businesses
+During the period under review, the Australian market recorded a revenue of approximately HK$162.8 million, representing an increase of approximately HK$24.9 million as compared with the six months ended 30 June 2025. This geographic market accounted for approximately 8.0% of the Group’s total revenue. The increase in revenue from Australia was primarily driven by strong adoption of digital dental products and anti-snoring devices, and wins in dental service organization (DSO) customers.
+Other Markets
+Other markets primarily include Indian Ocean countries, Malaysia, Taiwan, Singapore and Thailand. For the six months ended 30 June 2026, these markets recorded a revenue of approximately HK$145.2 million, representing an increase of approximately HK$27.4 million as compared with the six months ended 30 June 2025. This geographic market accounted for approximately 7.1% of the Group’s total revenue. The increase in revenue from Other markets was primarily driven by the strong revenue contributions from Thailand, Singapore and Malaysia. The scaled manufacturing hubs in Thailand and Vietnam have enhanced regional supply efficiency, broadened product availability, and strengthened the Group’s competitive footprint in the region.
+Future Prospects and Strategies
+Looking ahead, the Group remains committed to reinforcing its worldwide leading position through a multi-dimensional approach. We will continue to pursue selective acquisitions, joint ventures and partnerships to expand and complement our product offerings, particularly in our high-growth clear aligner, Trioclear, while strengthening our distribution and sales networks. Ongoing investments in mass-scale production facilities, AI, automation, research and development, and digital innovation will drive efficiency gains and secure our position at the forefront of the industry.
+With the Board’s extensive experience and prudent governance, the Group is well positioned to seize new business opportunities while remaining strict financial discipline to safeguard Shareholders’ interests. The Board expresses its sincere gratitude to our dedicated employees, loyal customers, suppliers, and business partners for their unwavering commitment. Their collective efforts have been instrumental in delivering another year of record results and will continue to support the Group’s long-term success.
+About Modern Dental Group
+Modern Dental Group Limited (Stock code: 03600.HK) is a leading global dental prosthetics provider, distributor and consultant with a focus on providing custom-made prostheses to customers in the growing prosthetics industry. Our product portfolio is broadly categorized into three product lines: fixed prosthetic devices, such as crowns and bridges; removable prosthetic devices, such as removable dentures; and other devices, such as orthodontic devices, sports guards, clear aligners, and anti-snoring devices.
+Modern Dental Group has a global portfolio of respected brands, including Labocast, Permadental and Elysee Dental in Western Europe, YZJ Dental in China, Modern Dental Lab in Hong Kong, Modern Dental USA and MicroDental in the United States, Modern Dental Pacific in Australia and New Zealand, Modern Dental SG in Singapore, Modern Dental TW in Taiwan, Apex Digital Dental in Malaysia and Hexa Ceram in Thailand. We have grown these brands by providing premium and consistent quality products and superior customer service. We have more than 80 service centers in over 30 countries and serve over 35,000 customers.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="str">
-        <v>New Study Finds Organic Search Remains the Leading Revenue Driver for Ecommerce Businesses</v>
+        <v>Worldpanel by Numerator: Chinese Shoppers Prioritise Value as Retailers Embrace AI and Private Label Growth</v>
       </c>
       <c r="B89" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C89" t="str">
-        <v>PR.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D89" t="str">
-        <v>Finance, AI, Retail, Automotive</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E89" t="str">
-        <v>https://www.pr.com/press-release/973288</v>
+        <v>https://finance.yahoo.com/markets/articles/worldpanel-numerator-chinese-shoppers-prioritise-010000213.html</v>
       </c>
       <c r="F89" t="str">
-        <v>Full Throttle SEO has released new research analyzing website analytics data from 18 ecommerce businesses. The report finds that organic search continues to generate significantly more traffic and revenue than AI-assisted search, while highlighting how businesses can balance emerging search trends with proven SEO strategies. [PR.com]</v>
+        <v>SHANGHAI, August 28, 2026--China's FMCG market is beginning to recover, but shoppers are continuing to make careful spending decisions as they look for better value in everyday purchases. According to the latest FMCG Market Review from Worldpanel by Numerator, consumer demand remained subdued during the first half of 2026, although performance improved in the second quarter as household spending recovered.</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="str">
-        <v>Understanding Peptide Supplements: PureHealth Research Highlights Morikol® Tripeptides for Joint, Skin, and Hair Wellness</v>
+        <v>Luxshare Precision Reports 40.2% Revenue Growth in First Half 2026; Business Mix Supports Margin Expansion</v>
       </c>
       <c r="B90" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C90" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D90" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, Retail, Automotive</v>
       </c>
       <c r="E90" t="str">
-        <v>https://www.prnewswire.com/news-releases/understanding-peptide-supplements-purehealth-research-highlights-morikol-tripeptides-for-joint-skin-and-hair-wellness-302822755.html</v>
+        <v>https://www.prnewswire.com/news-releases/luxshare-precision-reports-40-2-revenue-growth-in-first-half-2026-business-mix-supports-margin-expansion-302861723.html</v>
       </c>
       <c r="F90" t="str">
-        <v>MANASSAS, Va., July 12, 2026 /PRNewswire/ -- Peptide-based nutrition is having a moment in wellness circles, and PureHealth Research is watching consumer interest climb right along with it. The company points to peptide supplements featuring Morikol® Marine Collagen Tripeptides – an...</v>
+        <v>Broad-based growth across consumer electronics, communications and data center, and automotive electronics, supported by targeted investment in AI infrastructure, intelligent vehicles and global delivery capacity DONGGUAN, China, Aug. 28, 2026 /PRNewswire/ -- Luxshare Precision Industry...</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="str">
-        <v>Bacteria From Gum Disease May Cause Inflammation, Harden Heart Valves</v>
+        <v>FCPT Announces Acquisition of a 7-Eleven Property for $1.5 Million</v>
       </c>
       <c r="B91" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C91" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D91" t="str">
-        <v>Retail, Healthcare</v>
+        <v>Finance, Real Estate, Retail</v>
       </c>
       <c r="E91" t="str">
-        <v>https://www.newmediawire.com/news/bacteria-from-gum-disease-may-cause-inflammation-harden-heart-valves-7087657</v>
+        <v>https://finance.yahoo.com/real-estate/articles/fcpt-announces-acquisition-7-eleven-233600150.html</v>
       </c>
       <c r="F91" t="str">
-        <v>Research Highlights : A lab study investigating mouse and human cardiac tissue found a potential link between gum disease (periodontitis) and a narrowing of the aortic valves (aortic valve stenosis). Currently, there is no medication or treatment available that can prevent or slow the progression of aortic valve stenosis. However, these findings suggest that treating gum disease and associated inflammation of the gums might help prevent the most common form of heart valve disease. Note: The study featured in this news release is a research abstract. Abstracts presented at the American Heart Association’s scientific meetings are not peer-reviewed, and the findings are considered preliminary until published as full manuscripts in a peer-reviewed scientific journal. Embargoed until 8 a.m. CT/</v>
+        <v>MILL VALLEY, Calif., August 27, 2026--Four Corners Property Trust (NYSE:FCPT), a real estate investment trust primarily engaged in the ownership and acquisition of high-quality, net-leased restaurant and retail properties ("FCPT" or the "Company"), is pleased to announce the acquisition of a 7-Eleven convenience store property for $1.5 million. The property is located in a strong retail corridor in Pennsylvania and corporate-operated under a long-term, triple net lease with approximately ten yea</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="str">
-        <v>LymphoDyne Review (2026): Brazilian Pineapple Recipe Claims and What Buyers Should Verify Before Ordering</v>
+        <v>SupplyHouse Asks Americans: Who’s the Tradesman Who Saved Your Day?</v>
       </c>
       <c r="B92" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C92" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D92" t="str">
         <v>Retail</v>
       </c>
       <c r="E92" t="str">
-        <v>https://www.newswire.com/news/lymphodyne-review-2026-brazilian-pineapple-recipe-claims-and-what-buyers-should</v>
+        <v>https://finance.yahoo.com/small-business/articles/supplyhouse-asks-americans-tradesman-saved-225600877.html</v>
       </c>
       <c r="F92" t="str">
-        <v>As consumer interest in lymphatic wellness support grows in 2026, this LymphoDyne review examines the brand-stated Brazilian Pineapple Recipe, reported ingredients, swollen-leg comfort positioning, package pricing, guarantee questions, and key details buyers may want confirmed before ordering.</v>
+        <v>MELVILLE, N.Y., August 27, 2026--SupplyHouse, a leading e-commerce distributor of plumbing, HVAC and electrical supplies, launched The Day Savers, a national contest inviting Americans to share the stories of tradesmen who showed up when it mattered most. In celebration of National Tradesmen Day, SupplyHouse will award $100,000 to 10 deserving tradespeople, with each receiving $10,000 and recognition as part of the 2026 Day Savers Crew.</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="str">
-        <v>Martial Arts History Museum Announces First-Ever Warrior Women Exhibit</v>
+        <v>SEC: 38 Entities Feigned Legitimacy as U.S. Advisers Through False Filings to Lure Retail Investors</v>
       </c>
       <c r="B93" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C93" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D93" t="str">
-        <v>Retail, Education</v>
+        <v>Retail</v>
       </c>
       <c r="E93" t="str">
-        <v>https://www.newmediawire.com/news/martial-arts-history-museum-announces-first-ever-warrior-women-exhibit-7087661</v>
+        <v>https://www.newsfilecorp.com/release/311911/SEC-38-Entities-Feigned-Legitimacy-as-U.S.-Advisers-Through-False-Filings-to-Lure-Retail-Investors</v>
       </c>
       <c r="F93" t="str">
-        <v>GLENDALE, CA - July 12, 2026 ( NEWMEDIAWIRE ) - Opening this Summer, take part in the Warrior Women Exhibit groundbreaking museum installation, honoring the critical and often unrecognized role of women in warfare, cultural preservation and the protection of indigenous lands this Aug. 22 at 4 pm at the Martial Arts History Museum. “We are setting a historical precedent!” Founder and President Michael Matsuda adds, “Not only are female warriors a significant part of martial arts history but many wars would not have been won without them...here to let the community know we support warrior women throughout the ages.” Curated by Kumu (Hawaiian for teacher) Michelle Manu, a 10th Degree Black Belt, the exhibit is the first of its kind, globally to center on women as protectors, strategists and c</v>
+        <v>Washington, D.C.--(Newsfile Corp. - August 27, 2026) - The Securities and Exchange Commission today charged 38 entities alleging that they made material misrepresentations in Forms ADV filed with the Commission between 2025 and 2026 to falsely      portray themselves as legitimate advisory firms to U.S. investors. The complaints also allege that the defendants, a number of whom used IP addresses that were tracked to foreign jurisdictions      to connect to the Commission’s filing system,...</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="str">
-        <v>A-Team Group Launches "Digital Assets &amp; Tokenisation Insight" to Track Institutional Embrace of Programmable Finance</v>
+        <v>Virtuoso Identifies the Trends Redefining Luxury Travel, From Fallcations to City-Maxxing</v>
       </c>
       <c r="B94" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C94" t="str">
-        <v>PR.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D94" t="str">
-        <v>Crypto, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E94" t="str">
-        <v>https://www.pr.com/press-release/973308</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/virtuoso-identifies-trends-redefining-luxury-203500361.html</v>
       </c>
       <c r="F94" t="str">
-        <v>A-Team Group has announced the launch of Digital Assets &amp; Tokenisation Insight (DATI), a dedicated news, analysis, and educational channel designed to track the rapid and strategic embrace of tokenised programmable financial assets and Distributed Ledger Technology (DLT) networks by global financial institutions. While much of the competing coverage in the digital asset space has evolved from the retail crypto [PR.com]</v>
+        <v>NEW YORK, August 27, 2026--Virtuoso, the leading global network specializing in luxury and experiential travel, unveiled its latest travel trends during the 38th annual Virtuoso Travel Week. Drawn from proprietary data and ongoing advisor and consumer surveys, the findings show luxury travelers choosing fall over summer, lingering longer and investing more to enjoy destinations at their best, without the crowds.</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="str">
-        <v>The Knowledge Group Has Scheduled a Live Webcast on Adopting Conjoint Analysis in Litigation: Measuring Consumer Value in Class Actions and Intellectual Property Disputes</v>
+        <v>Emerging Growth Research Issues Updated Press Release Announcing Company-Sponsored ...</v>
       </c>
       <c r="B95" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C95" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D95" t="str">
-        <v>Real Estate, Retail</v>
+        <v>Finance, AI, Retail</v>
       </c>
       <c r="E95" t="str">
-        <v>https://www.pr.com/press-release/973371</v>
+        <v>https://pr-inside.com/emerging-growth-research-issues-updated-press-release-announcing-company-sponsored-r5216901.htm</v>
       </c>
       <c r="F95" t="str">
-        <v>The Knowledge Group, a leading producer of regulatory-focused webcasts, announced today that it has scheduled a live webcast entitled: Adopting Conjoint Analysis in Litigation: Measuring Consumer Value in Class Actions and Intellectual Property Disputes. This event is scheduled for Tuesday, July 14, 2026, from 12:00 PM - 1:30 PM ET. [PR.com]</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 27, 2026 / Emerging Growth Research, LLC ("Emerging Growth Research" or "EGR") today announced the release of its company-sponsored research quarterly update on Virtuix Holdings Inc. (NASDAQ:VTIX), a leading developer of AI-driven, full-body simulation systems for consumer, enterprise, healthcare and defense applications. This release is being issued as an updated version of EGR's previously published press release regarding its Fiscal Q1 2027 Quarterly Update on Virtuix Holdings Inc. The updated release is intended to clarify the company-sponsored nature of the research and provide additional disclosure regarding EGR's financial relationship with the Company. The ..</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="str">
-        <v>Zi Peng, Ph.D., Managing Director and Econometrician at StoneTurn, Will Speak at TKG’s Webinar on Adopting Conjoint Analysis in Litigation</v>
+        <v>Bloom Credit's Credit Building API Named 2026 Data Initiative Finalist, US FinTech Awards</v>
       </c>
       <c r="B96" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C96" t="str">
-        <v>PR.com</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D96" t="str">
-        <v>Real Estate, Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E96" t="str">
-        <v>https://www.pr.com/press-release/973372</v>
+        <v>https://prunderground.com/bloom-credit-s-credit-building-api-named-2026-data-initiative-finalist-us-fintec/cmtbyf7di00000ahs4cp6r7me</v>
       </c>
       <c r="F96" t="str">
-        <v>The Knowledge Group, the leading producer of regulatory-focused webcasts, has announced today that Zi Peng, Ph.D., Managing Director, Economic Litigation Consultant, Econometrician, StoneTurn will speak at its webcast entitled, “Adopting Conjoint Analysis in Litigation: Measuring Consumer Value in Class Actions and Intellectual Property Disputes” This event is scheduled for Tuesday, July 14, 2026, from 12:00 PM - 1:30 [PR.com]</v>
+        <v>Recognition honors Bloom+, the consumer permissioned data API that helps credit unions and banks turn bill payments into credit building tradelines without new debt The post Bloom Credit&amp;apos;s Credit Building API Named 2026 Data Initiative Finalist, US FinTech Awards first appeared on</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="str">
-        <v>Market Equities Launches Quote Daddy -- Every Quote That Matters, in One Clean Dashboard</v>
+        <v>Newegg Announces Second Quarter 2026 Results</v>
       </c>
       <c r="B97" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C97" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D97" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E97" t="str">
-        <v>https://www.prnewswire.com/news-releases/market-equities-launches-quote-daddy--every-quote-that-matters-in-one-clean-dashboard-302823115.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/newegg-announces-second-quarter-2026-203000503.html</v>
       </c>
       <c r="F97" t="str">
-        <v>Issued on behalf of Quote Daddy A free, ad-light stock-tracking platform spanning U.S. and Canadian markets launches across desktop and mobile — no paywalls, no credit card. NEW YORK, July 10, 2026 /PRNewswire/ -- USA News Group Retail investors juggling brokerage apps, charting tools and...</v>
+        <v>DIAMOND BAR, Calif., August 27, 2026--Newegg Commerce, Inc. (NASDAQ: NEGG), a leading global technology e-commerce retailer, today announced results for the three months ended June 30, 2026.</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="str">
-        <v>Alex Cecola of Vincere Portfolios Reviews How Cash Account Investors ...</v>
+        <v>Vanta Announces Engagement of Independent Trading Group for Market-Making ...</v>
       </c>
       <c r="B98" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C98" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D98" t="str">
-        <v>Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E98" t="str">
-        <v>https://pr-inside.com/alex-cecola-of-vincere-portfolios-reviews-how-cash-account-investors-r5199915.htm</v>
+        <v>https://pr-inside.com/vanta-announces-engagement-of-independent-trading-group-for-market-making-r5216900.htm</v>
       </c>
       <c r="F98" t="str">
-        <v>(PR-inside.com) Alex Cecola of Vincere Portfolios Reviews growing demand for systematic investing and explains how retail investors are gaining access to technology once associated primarily with professional trading firms CHICAGO, IL / ACCESS Newswire / July 10, 2026 /Alex Cecola of Vincere Portfoliosis reviewing a growing shift taking place within the investment landscape as more individual investors seek access to structured, institutional-style trading approaches through their own cash accounts. The company, which specializes in automated futures trading systems, has observed increasing interest from investors looking beyond traditional discretionary trading methods and toward systematic strategies built around predefined rules and disciplined execution. As financial ..</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / August 27, 2026 /Vanta Holdings Inc. (CSE:VNTA)(OTC:VNTXF)(FSE:7BC, WKN:A4205J) ("Vanta" or the "Company"), a consumer health sciences and longevity company focused on preventative wellness and healthspan extension, and parent of the Vanta premium longevity brand, announces that it has engaged the services of Independent Trading Group (ITG) Inc. ("ITG") to provide market-making services in accordance with Canadian Securities Exchange ("CSE") policies, effective August 27, 2026. The engagement of ITG forms part of the Company's broader strategic capital markets initiatives, aimed at enhancing trading liquidity, supporting orderly market conditions, and improving overall market quality for the Company's ..</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="str">
-        <v>Greenland Mines (GRML) Secures Australian Patent for Klotho Gene Therapy Platform</v>
+        <v>Hilton Grand Vacations to Participate in Fireside Chat at Barclays 19th Annual Global Consumer Conference</v>
       </c>
       <c r="B99" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C99" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D99" t="str">
-        <v>Finance, SaaS, Healthcare, Real Estate, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E99" t="str">
-        <v>https://www.newmediawire.com/news/greenland-mines-grml-secures-australian-patent-for-klotho-gene-therapy-platform-7087634</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/hilton-grand-vacations-participate-fireside-201500526.html</v>
       </c>
       <c r="F99" t="str">
-        <v>LOS ANGELES, CA - July 10, 2026 ( NEWMEDIAWIRE ) - Greenland Mines (NASDAQ: GRML) announced that IP Australia has granted Australian Patent No. 2023252508 covering gene therapy technology exclusively licensed by the company’s Biotech Division for the treatment of neuromuscular diseases through expression of the human Klotho protein. The patent strengthens the intellectual property supporting Greenland Mines’ Klotho-based therapeutic platform and includes claims covering gene therapy constructs, neuronal and induced pluripotent stem cells, and viral and non-viral delivery systems. The company said the patent further supports development of its KLTO-202 program targeting amyotrophic lateral sclerosis (“ALS”) and other neuromuscular disorders. To view the full press release, visit: https://nn</v>
+        <v>ORLANDO, Fla., August 27, 2026--Hilton Grand Vacations Inc. (NYSE:HGV), the premier vacation ownership and experiences company, today announced that Dan Mathewes, president and chief financial officer, will participate in a live fireside chat at the Barclays 19th Annual Global Consumer Conference on Thursday, Sept. 10 at noon ET.</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="str">
-        <v>Why Quantum BioPharma (QNTM) Is 'One to Watch'</v>
+        <v>BOXABL (BXBL) Expands Project Development Capabilities With California General Contracting Capacity</v>
       </c>
       <c r="B100" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C100" t="str">
         <v>NewMediaWire</v>
       </c>
       <c r="D100" t="str">
-        <v>Finance, SaaS, Healthcare, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E100" t="str">
-        <v>https://www.newmediawire.com/news/why-quantum-biopharma-qntm-is-one-to-watch-7087631</v>
+        <v>https://www.newmediawire.com/news/boxabl-bxbl-expands-project-development-capabilities-with-california-general-contracting-capacity-7088984</v>
       </c>
       <c r="F100" t="str">
-        <v>LOS ANGELES, CA - July 10, 2026 ( NEWMEDIAWIRE ) - Quantum BioPharma (NASDAQ: QNTM) (CSE: QNTM) is a biopharmaceutical company focused on developing therapies and biotech solutions targeting neurodegenerative, metabolic and alcohol misuse disorders. QNTM was highlighted in a recent article discussing its advancement of a diversified platform spanning clinical-stage therapeutics, consumer-focused wellness products and strategic investments designed to address areas of significant unmet need. The publication reads, “The company’s strategy combines pharmaceutical research and development with commercialization partnerships and licensing structures intended to support multiple potential revenue streams and long-term growth initiatives. Quantum BioPharma is advancing programs across multiple st</v>
+        <v>LOS ANGELES, CA - August 27, 2026 ( NEWMEDIAWIRE ) - BOXABL (NASDAQ: BXBL) announced the expansion of its project development capabilities, including licensed general contracting capacity in California, enabling the modular building company to bid directly on its own site-development and installation projects. The new developer arm expands BOXABL beyond its historical model of manufacturing Casita units while overseeing third-party contractors, giving the company greater ownership of projects from factory through installation. The expanded model is designed to provide individual customers with a more streamlined path covering permitting, site preparation and installation while allowing developers, municipalities and institutional buyers to engage BOXABL directly for broader project deliver</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="str">
-        <v>Datavault AI (DVLT) Forms Mandela Digital Joint Venture to Launch USD-Backed Stablecoin</v>
+        <v>Greenland Mines (GRML) Prices $20 Million Public Offering</v>
       </c>
       <c r="B101" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C101" t="str">
         <v>NewMediaWire</v>
       </c>
       <c r="D101" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E101" t="str">
-        <v>https://www.newmediawire.com/news/datavault-ai-dvlt-forms-mandela-digital-joint-venture-to-launch-usd-backed-stablecoin-7087629</v>
+        <v>https://www.newmediawire.com/news/greenland-mines-grml-prices-20-million-public-offering-7088983</v>
       </c>
       <c r="F101" t="str">
-        <v>LOS ANGELES, CA - July 10, 2026 ( NEWMEDIAWIRE ) - Datavault AI (NASDAQ: DVLT) announced it has signed a three-party joint venture agreement with Unity Reserve Holdings L.L.C. and Mandela Dlamini &amp;amp; Manaway L.L.C. forming Mandela Digital, the venture developing the proposed Mandela Dollar (“MUSD”), a 1:1 U.S. dollar-backed stablecoin focused on expanding financial inclusion across underserved markets. Under the agreement, Datavault AI will serve as Mandela Digital’s founding and exclusive technology partner, providing its AI-powered data monetization, tokenization and compliance platforms to support MUSD issuance, redemption, proof-of-reserve transparency and regulatory infrastructure. The company said the joint venture formalizes an initiative first announced in February 2026 and is de</v>
+        <v>LOS ANGELES, CA - August 27, 2026 ( NEWMEDIAWIRE ) - Greenland Mines (NASDAQ: GRML) announced the pricing of its previously announced public offering, which is expected to generate approximately $20 million in aggregate gross proceeds before placement agent fees and other offering expenses. The offering covers 4 million shares of common stock, or common stock equivalents, to new and existing mining-focused institutional investors and is expected to close on or about Aug. 27, 2026, subject to customary closing conditions. Greenland Mines intends to use the net proceeds to fund the acquisition of the Sarfartoq Nd-Pr Rare Earth Element Project, working capital and other general corporate purposes. A.G.P./Alliance Global Partners acted as sole placement agent. To view the full press release, v</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="str">
-        <v>A Perfect Fit: RateFit Chooses Barrett Distribution Centers</v>
+        <v>Nano-X Imaging (NNOX) to Report Second-Quarter 2026 Financial Results Sept. 9</v>
       </c>
       <c r="B102" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C102" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D102" t="str">
-        <v>Retail</v>
+        <v>Finance, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E102" t="str">
-        <v>https://www.prnewswire.com/news-releases/a-perfect-fit-ratefit-chooses-barrett-distribution-centers-302822937.html</v>
+        <v>https://www.newmediawire.com/news/nano-x-imaging-nnox-to-report-second-quarter-2026-financial-results-sept-9-7088982</v>
       </c>
       <c r="F102" t="str">
-        <v>FRANKLIN, Mass., July 10, 2026 /PRNewswire/ -- Barrett Distribution Centers, a leading third-party logistics provider specializing in eCommerce fulfillment, announced a new partnership with RateFit, a Chicago-based athleisure brand under the Rate.com family of companies. "From the...</v>
+        <v>LOS ANGELES, CA - August 27, 2026 ( NEWMEDIAWIRE ) - Nanox (NASDAQ: NNOX) , an innovative medical imaging technology company, announced it will report financial results for the quarter ended June 30, 2026, before market open on Sept. 9, 2026. CEO and Acting Chairman Erez Meltzer and CFO Guy Nathanzon will host a conference call beginning at 8:30 a.m. ET to review the results and provide a business update. A live webcast will also be available through the Investor Relations section of the Nanox website. To view the full press release, visit https://ibn.fm/y877D About Nanox Nanox is focused on driving the world’s transition to preventive health care by delivering an integrated, end-to-end medical imaging and healthcare services platform. Nanox combines affordable imaging hardware, advanced A</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="str">
-        <v>MONPURE LONDON ACCELERATES US RETAIL EXPANSION WITH PARTNER, THE PCA COMPANIES</v>
+        <v>Sports Research® Expands Creatine Portfolio as the Category Evolves Beyond Traditional Sports Performance into Everyday Wellness</v>
       </c>
       <c r="B103" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C103" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D103" t="str">
         <v>Healthcare, Retail</v>
       </c>
       <c r="E103" t="str">
-        <v>https://www.prnewswire.com/news-releases/monpure-london-accelerates-us-retail-expansion-with-partner-the-pca-companies-302822935.html</v>
+        <v>https://www.prnewswire.com/news-releases/sports-research-expands-creatine-portfolio-as-the-category-evolves-beyond-traditional-sports-performance-into-everyday-wellness-302862115.html</v>
       </c>
       <c r="F103" t="str">
-        <v>NEW YORK, July 10, 2026 /PRNewswire/ -- MONPURE London, the trichologist-backed British hair and scalp health brand adds Ulta Beauty to a growing US retail roster that already includes Nordstrom, Bloomingdale's and Mybeautyspace.com. MONPURE London has launched on Ulta.com, bringing its...</v>
+        <v>New Creatine Capsules launch at Costco and Amazon, delivering 5 grams of creatine monohydrate per serving in a convenient capsule format. LOS ANGELES, Aug. 27, 2026 /PRNewswire/ -- Sports Research®, a leading health and wellness company, today announced the launch of its new Creatine...</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="str">
-        <v>Arrow Tool Group Appoints Chee Min Hong as Vice President of Product Management, eCommerce &amp;amp; Brand Marketing</v>
+        <v>AmeriVanta Launches in Scottsdale, Extending Free Solar Contract Reviews to Homeowners Nationwide</v>
       </c>
       <c r="B104" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C104" t="str">
-        <v>PR Newswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D104" t="str">
-        <v>Retail</v>
+        <v>Energy, Retail</v>
       </c>
       <c r="E104" t="str">
-        <v>https://www.prnewswire.com/news-releases/arrow-tool-group-appoints-chee-min-hong-as-vice-president-of-product-management-ecommerce--brand-marketing-302822436.html</v>
+        <v>https://prunderground.com/amerivanta-launches-in-scottsdale-extending-free-solar-contract-reviews-to-homeo/cmtadj9wh000c04jlqfanmtto</v>
       </c>
       <c r="F104" t="str">
-        <v>Global product innovation and brand marketing leader brings more than 25 years of consumer products experience to Arrow Tool Group. SADDLE BROOK, N.J., July 10, 2026 /PRNewswire/ -- Arrow Tool Group today announced the appointment of Chee Min Hong as Vice President of Product Management,...</v>
+        <v>AmeriVanta, a consumer advocacy group, launched in Scottsdale, AZ, this week, offering homeowners nationwide a free contract review over undisclosed solar loan fees. The post AmeriVanta Launches in Scottsdale, Extending Free Solar Contract Reviews to Homeowners Nationwide first appeared on</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="str">
-        <v>“Deal With Your Crap,” Best-Selling Book Free for One More Day (Ending Soon) (Until 7/10/26)</v>
+        <v>Recombu Relaunches as the Ultimate Lifestyle Destination</v>
       </c>
       <c r="B105" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C105" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D105" t="str">
-        <v>Retail</v>
+        <v>Retail, Automotive</v>
       </c>
       <c r="E105" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357037</v>
+        <v>https://www.prnewswire.com/news-releases/recombu-relaunches-as-the-ultimate-lifestyle-destination-302862113.html</v>
       </c>
       <c r="F105" t="str">
-        <v>Best Seller Publishing announces the release of Tim Ferris&amp;#39; book, &amp;#8220;Deal With Your Crap: How to dismantle the emotional baggage sabotaging your relationships, success and life- and transform the operating system driving it.&amp;#8221; The book is currently free and available for download on Amazon for one more day. - - &amp;#8220;Deal With Your Crap&amp;#8221; is about confronting the unresolved issues and hidden patterns that shape your thoughts, behaviors, relationships, and leadership. - - The book argues that pa... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357037</v>
+        <v>New-look site expands beyond Tech and Auto to cover Travel, Lifestyle, Fashion, Culture and more. MELBOURNE, Fla., Aug. 27, 2026 /PRNewswire/ -- Recombu, the digital publisher long known for its automotive and consumer tech coverage, today announced its relaunch as a broader lifestyle...</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="str">
-        <v>Green Compass Expands Nature-Based Climate Infrastructure in Washington, DC Through Community Investment Campaign</v>
+        <v>Amazon Accelerates the Future of Shopping With AI</v>
       </c>
       <c r="B106" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C106" t="str">
-        <v>NewMediaWire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D106" t="str">
-        <v>Finance, Real Estate, Energy, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E106" t="str">
-        <v>https://www.newmediawire.com/news/green-compass-expands-nature-based-climate-infrastructure-in-washington-dc-through-community-investment-campaign-7087619</v>
+        <v>https://pressreleasenews.org/pressroom/amazon-accelerates-the-future-of-shopping-with-ai</v>
       </c>
       <c r="F106" t="str">
-        <v xml:space="preserve">WASHINGTON, D.C - July 10, 2026 ( NEWMEDIAWIRE ) - Green Compass LLC, a Washington, DC-based company retrofitting commercial real estate with nature-based climate solutions, has launched its second community investment campaign on Honeycomb Credit to expand green stormwater infrastructure that generates stormwater retention credits in the District. The campaign supports Green Compass’s work to transform urban runoff - often treated as a costly pollution problem - into a source of clean water, climate resilience and revenue. The company currently manages 10 urban acres using rain gardens, tree canopies and infiltration trenches that capture 5.3 million gallons of stormwater and avoid 8 tons of greenhouse gas emissions each year. The U.S. Environmental Protection Agency has identified urban </v>
+        <v>Company’s latest initiatives show how technology, logistics and product innovation are reshaping everyday commerce</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="str">
-        <v>Outward Hound Announces H.I.G. Capital as New Majority Owner to Support Next Chapter of Growth</v>
+        <v>Jon Batiste to Narrate American Amazon, Bringing His Signature Voice to Epic Giant Screen Documentary Featuring the South's Wildest Secrets</v>
       </c>
       <c r="B107" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C107" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D107" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E107" t="str">
-        <v>https://www.prnewswire.com/news-releases/outward-hound-announces-hig-capital-as-new-majority-owner-to-support-next-chapter-of-growth-302822402.html</v>
+        <v>https://www.prnewswire.com/news-releases/jon-batiste-to-narrate-american-amazon-bringing-his-signature-voice-to-epic-giant-screen-documentary-featuring-the-souths-wildest-secrets-302862073.html</v>
       </c>
       <c r="F107" t="str">
-        <v>Acquisition provides added resources to accelerate product innovation, strengthen retail partnerships, and expand category opportunities CENTENNIAL, Colo., July 9, 2026 /PRNewswire/ -- Outward Hound (the "Company") today announced that funds affiliated with H.I.G. Capital have assumed...</v>
+        <v>New film from Grizzly Creek Films, PBS and distributed by MacGillivray Freeman Films, opens in select IMAX and giant screen theaters starting November 13 LAGUNA BEACH, Calif., Aug. 27, 2026 /PRNewswire/ -- MacGillivray Freeman Films, the world's leading independent producer and...</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="str">
-        <v>Dodge Power Dollars Is Back! Dodge Offers $10 Retail Cash Allowance per Horsepower for 2026 Dodge Charger R/T and Scat Pack Models With Gasoline-powered SIXPACK Engines</v>
+        <v>Ordoro and TeamCentral Collaborate to Expand Integration Options for eCommerce Businesses</v>
       </c>
       <c r="B108" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C108" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D108" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E108" t="str">
-        <v>https://www.prnewswire.com/news-releases/dodge-power-dollars-is-back-dodge-offers-10-retail-cash-allowance-per-horsepower-for-2026-dodge-charger-rt-and-scat-pack-models-with-gasoline-powered-sixpack-engines-302822359.html</v>
+        <v>https://www.prnewswire.com/news-releases/ordoro-and-teamcentral-collaborate-to-expand-integration-options-for-ecommerce-businesses-302861359.html</v>
       </c>
       <c r="F108" t="str">
-        <v>AUBURN HILLS, Mich., July 9, 2026 /PRNewswire/ -- Available beginning July 9 through Aug. 3, 2026, retail customers who purchase a new 2026 model-year SIXPACK-powered Dodge Charger model receive a $10 cash allowance per horsepower Dodge Power Dollars offers a $4,200 cash allowance on...</v>
+        <v>New collaboration helps merchants connect Ordoro with specialized platforms and systems that support their operations. AUSTIN, Texas, Aug. 27, 2026 /PRNewswire-PRWeb/ -- Ordoro, an eCommerce operations platform for shipping, inventory management, and fulfillment, and TeamCentral, an...</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="str">
-        <v>CPS Announces Renewal And Capacity Increase Of Credit Facility</v>
+        <v>Assembly Bailout Plan Codifies Bad Lara Regulations That Cost Consumers $562 Million And Created Only 10,000 New Homeowners Policies; Locking In Rate Hikes, Says Consumer Watchdog</v>
       </c>
       <c r="B109" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C109" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D109" t="str">
         <v>Finance, Retail</v>
       </c>
       <c r="E109" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3325222/13171/en/CPS-Announces-Renewal-And-Capacity-Increase-Of-Credit-Facility.html</v>
+        <v>https://www.prnewswire.com/news-releases/assembly-bailout-plan-codifies-bad-lara-regulations-that-cost-consumers-562-million-and-created-only-10-000-new-homeowners-policies-locking-in-rate-hikes-says-consumer-watchdog-302862058.html</v>
       </c>
       <c r="F109" t="str">
-        <v>LAS VEGAS, July 09, 2026 (GLOBE NEWSWIRE) -- Consumer Portfolio Services, Inc. (Nasdaq: CPSS) (“CPS” or the “Company”) today announced that on July 9, 2026, it renewed its two-year revolving credit agreement with Citibank, N.A. while simultaneously increasing the capacity of the facility. The renewal and increase apply to both Citibank, N.A. and the subordinate lender, and increases the capacity of the facility from $335 million to $508 million.</v>
+        <v>SACRAMENTO, Calif., Aug. 27, 2026 /PRNewswire/ -- An Assembly working group document recommends codifying failed Department of Insurance regulations that allow home insurance companies to raise rates based on black box climate models without having to cover more homeowners. Putting the...</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="str">
-        <v>Join Alliance Entertainment's Exclusive Live Investor Webinar and Q&amp;A ...</v>
+        <v>Leicestershire Start-up Listed in MoneySavingExpert's National Probate Guide, Helping Bereaved Families Avoid Thousands in Solicitor Fees</v>
       </c>
       <c r="B110" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C110" t="str">
-        <v>PR-Inside</v>
+        <v>Pressat</v>
       </c>
       <c r="D110" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E110" t="str">
-        <v>https://pr-inside.com/join-alliance-entertainment-s-exclusive-live-investor-webinar-and-q-a-r5199552.htm</v>
+        <v>https://pressat.co.uk/releases/leicestershire-start-up-listed-in-moneysavingexperts-national-probate-guide-helping-bereaved-families-avoid-thousands-in-solicitor-fees-60c67c276b980cfcee0d85d97376430a/</v>
       </c>
       <c r="F110" t="str">
-        <v>(PR-inside.com) ORLANDO, FL / ACCESS Newswire / July 9, 2026 / RedChip Companies will host an investor webinar on July 23, 2026, at 4:15 p.m. ET with Alliance Entertainment Holding Corp. (NASDAQ:AENT). The exclusive event will feature Alliance Entertainment Executive Chairman Bruce Ogilvie and CEO Jeff Walker. Attendees will gain insight into how Alliance Entertainment has evolved into a leading omnichannel distribution and fulfillment platform at the intersection of physical media, collectibles, and technology-enabled authentication. Management will highlight the company's scale-serving over 35,000 retail locations and powering e-commerce fulfillment for more than 175 online platforms-along with its capital-light, automation-driven infrastructure that supports ..</v>
+        <v>Thursday 27 August, 2026 Online Wills and Probate, a Leicestershire-based business built to make estate administration affordable for bereaved families, has been listed in MoneySavingExpert's national probate guide for their innovative new probate platform. Every year, thousands of bereaved families pay thousands of pounds in solicitor fees to manage probate, often without knowing they have a choice. Online Wills and Probate was founded to change that. The company's new digital DIY Probate Portal guides families through every stage of the probate process, with expert support available throughout, at a fraction of the cost of traditional solicitor-led probate. Now the Leicestershire-based business has earned a significant vote of confidence: a listing in MoneySavingExpert's national guide t</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="str">
-        <v>Datavault AI (DVLT) Secures USPTO Allowance for Blockchain-Based Patent Targeting Naked Short Selling</v>
+        <v>Weston Goods Expands Online Retail Assortment With Curated Fashion and Lifestyle Collections</v>
       </c>
       <c r="B111" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C111" t="str">
-        <v>NewMediaWire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D111" t="str">
-        <v>Finance, Crypto, AI, Real Estate, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E111" t="str">
-        <v>https://www.newmediawire.com/news/datavault-ai-dvlt-secures-uspto-allowance-for-blockchain-based-patent-targeting-naked-short-selling-7087610</v>
+        <v>https://pressreleasenews.org/pressroom/weston-goods-expands-online-retail-assortment-with-curated-fashion-and-lifestyle-collections</v>
       </c>
       <c r="F111" t="str">
-        <v>LOS ANGELES, CA - July 9, 2026 ( NEWMEDIAWIRE ) - Datavault AI (NASDAQ: DVLT) announced that the U.S. Patent and Trademark Office has issued a Notice of Allowance for all 24 claims in its patent application covering blockchain-based methods and systems designed to detect and mitigate naked and excessive short selling through tokenized dividend distribution. The allowed claims include technologies for issuing digital dividend tokens on a distributed ledger, reconciling token issuance with reported share positions to identify settlement discrepancies, automating settlement and share recalls, supporting CUSIP reclassification, and providing real-time reporting and audit capabilities. The company said the intellectual property expands its blockchain and tokenization portfolio while creating po</v>
+        <v>Weston Goods expands its online retail assortment with curated fashion, accessories, jewelry, gifts and lifestyle products, organized into focused collections designed to make product discovery easier for U.S. shoppers.</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="str">
-        <v>Beeline Holdings (BLNE) Brings AI Platform In-House With MagicBlocks Acquisition</v>
+        <v>IRG, PREP Funds Team Launches Retail Redevelopment Phase at Franklin Crossroads Park</v>
       </c>
       <c r="B112" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C112" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D112" t="str">
-        <v>Finance, AI, SaaS, Real Estate, Retail</v>
+        <v>Real Estate, Retail</v>
       </c>
       <c r="E112" t="str">
-        <v>https://www.newmediawire.com/news/beeline-holdings-blne-brings-ai-platform-in-house-with-magicblocks-acquisition-7087609</v>
+        <v>https://www.prnewswire.com/news-releases/irg-prep-funds-team-launches-retail-redevelopment-phase-at-franklin-crossroads-park-302862002.html</v>
       </c>
       <c r="F112" t="str">
-        <v>LOS ANGELES, CA - July 9, 2026 ( NEWMEDIAWIRE ) - Beeline Holdings (NASDAQ: BLNE) , a fast-growing digital mortgage platform offering a quicker and easier path to homeownership, has completed the acquisition of artificial intelligence company MagicBlocks, bringing the technology that already powers key components of its mortgage platform fully in-house. The transaction brings the technology that already powers key components of Beeline mortgage platform fully in-house and is intended to accelerate AI deployment across mortgage origination, title operations, and future digital real estate products. Beeline continues to position itself as a technology-focused mortgage platform, serving both traditional homebuyers and real estate investors through digital lending tools. Beeline’s AI-powered c</v>
+        <v>Mixed-Use Conversion Reactivates Former Washington Crown Center Property With Retail Space 98% Leased, Other Commercial Opportunities Available for Lease NORTH FRANKLIN TOWNSHIP, Pa., Aug. 27, 2026 /PRNewswire/ -- Industrial Realty Group, LLC ("IRG"), one of the nation's largest owners of...</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="str">
-        <v>Feldman Shepherd Files Wrongful Death Lawsuit Against Target Following Toddler's Death from Swallowing Toy Water Bead</v>
+        <v>Colgate-Palmolive Webcasts Fireside Chat at the Barclays 2026 Global Consumer Staples Conference</v>
       </c>
       <c r="B113" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C113" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D113" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E113" t="str">
-        <v>https://www.prnewswire.com/news-releases/feldman-shepherd-files-wrongful-death-lawsuit-against-target-following-toddlers-death-from-swallowing-toy-water-bead-302822216.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/colgate-palmolive-webcasts-fireside-chat-141000697.html</v>
       </c>
       <c r="F113" t="str">
-        <v>PHILADELPHIA, July 9, 2026 /PRNewswire/ -- Plaintiffs' personal injury law firm Feldman Shepherd Wohlgelernter Tanner Weinstock Dodig LLP filed a lawsuit against retail giant Target on behalf of the family of Esther Jo Bethard, a Wisconsin toddler who died at age 10 months after...</v>
+        <v>NEW YORK, August 27, 2026--Colgate-Palmolive (NYSE:CL) Chairman, President and CEO, Noel Wallace, will participate in a fireside chat on Wednesday, September 9, 2026 at 8:15 a.m. ET at the Barclays 2026 Global Consumer Staples Conference.</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="str">
-        <v>VERAXA Biotech (VRXA) Advances Lead BiTAC® T-Cell Engager Program With Cell Line Development Partnership</v>
+        <v>Retailers Rank Richer Payments Data as the Top Benefit of Payments Orchestration, New ACI Worldwide Research Finds</v>
       </c>
       <c r="B114" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C114" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D114" t="str">
-        <v>Finance, Healthcare, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E114" t="str">
-        <v>https://www.newmediawire.com/news/veraxa-biotech-vrxa-advances-lead-bitac-r-t-cell-engager-program-with-cell-line-development-partnership-7087607</v>
+        <v>https://finance.yahoo.com/small-business/articles/retailers-rank-richer-payments-data-140100823.html</v>
       </c>
       <c r="F114" t="str">
-        <v>LOS ANGELES, CA - July 9, 2026 ( NEWMEDIAWIRE ) - VERAXA Biotech (NASDAQ: VRXA) , an emerging leader in designing novel cancer therapies, has begun cell line development for its lead BiTAC(R) T-cell engager (“BiTAC(R)-TCE”) program, marking another step in preparing the company’s most advanced oncology candidate for future clinical development. The company has initiated cell line development for its lead BiTAC(R) T-cell engager program, selecting ATUM to support manufacturing development as the candidate advances toward IND/CTA-enabling studies. ATUM will apply its Leap-In Transposase(R) technology to generate stable clonal cell lines for VERAXA’s lead therapeutic candidate. The collaboration represents an important development milestone, supporting manufacturing, analytical development an</v>
+        <v>OMAHA, Neb., August 27, 2026--Access to richer payments performance data across all channels was the payments orchestration benefit retail payments professionals selected most often, at 47%, according to new research from ACI Worldwide (NASDAQ: ACIW), an original innovator in global payments technology. Respondents could pick up to three from nine options, and reduced payment-processing cost through competitive routing was selected least often, at 19%. The research was commissioned and funded by</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="str">
-        <v>SS Innovations International (SSII) Is 'One to Watch'</v>
+        <v>Dave's Killer Bread reveals new consumer insights for Organic Month</v>
       </c>
       <c r="B115" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C115" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D115" t="str">
-        <v>Finance, Healthcare, Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E115" t="str">
-        <v>https://www.newmediawire.com/news/ss-innovations-international-ssii-is-one-to-watch-7087605</v>
+        <v>https://www.prnewswire.com/news-releases/daves-killer-bread-reveals-new-consumer-insights-for-organic-month-302861852.html</v>
       </c>
       <c r="F115" t="str">
-        <v>LOS ANGELES, CA - July 9, 2026 ( NEWMEDIAWIRE ) - SS Innovations International (NASDAQ: SSII) develops differentiated surgical robotic technologies, highlighted by its advanced, cost-efficient SSi Mantra surgical robotic system. Spearheaded by a team of visionary engineers and Dr. Sudhir Srivastava, an acclaimed robotic cardiac surgeon and the company’s founder, Chairman and Chief Executive Officer, the SSi Mantra features differentiated capabilities in areas such as telesurgery, cardiac surgery and pediatric procedures. The SSi Mantra’s broad-based surgical robotic applications, modularity, user friendliness, training capabilities, clinical track record and relative cost advantages have contributed to its early commercial success. Clinically validated, advanced surgical robotics technolog</v>
+        <v>DKB survey indicates Gen Z is more aware of organic health benefits than previous generations MILWAUKIE, Ore., Aug. 27, 2026 /PRNewswire/ -- Dave's Killer Bread® (DKB), the nation's No. 1 organic bread brand*, reveals findings from new research about consumer preferences and purchasing...</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="str">
-        <v>The Pet Food Industry's Biggest Labeling Change in 40 Years Is Here. Retailers Who Get Ahead of It Avoid the Disruption</v>
+        <v>CORRECTION FROM SOURCE: DataMeds AI and Tollo Health Announce Fall ...</v>
       </c>
       <c r="B116" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C116" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D116" t="str">
-        <v>Retail</v>
+        <v>Finance, Crypto, AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E116" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-pet-food-industrys-biggest-labeling-change-in-40-years-is-here-retailers-who-get-ahead-of-it-avoid-the-disruption-302822107.html</v>
+        <v>https://pr-inside.com/correction-from-source-datameds-ai-and-tollo-health-announce-fall-r5216740.htm</v>
       </c>
       <c r="F116" t="str">
-        <v>RL Labs helps pet food brands and retailers assess supplier readiness for AAFCO's Pet Food Label Modernization initiative before compliance becomes a retail shelf challenge. LOS ANGELES, July 9, 2026 /PRNewswire/ -- Every pet food label on the shelf is about to change. AAFCO's Pet Food...</v>
+        <v>(PR-inside.com) This version includes the correct image. 50% off available online at www.TolloHealth.Shop and www.CorexaRx.com Soon to become available at Health Lives Here™ pharmacies and on Amazon.com TAMPA, FL / ACCESS Newswire / August 27, 2026 /DataMeds AI, Inc. (NASDAQ:MEDS) ("DataMeds AI," "DataMEDS," or the "Company"), an integrated healthcare company leveraging its Health IT infrastructure and artificial intelligence platform EinsteinRx™ combined with blockchain-enabled smart contracts platform PharmacyChain™ to provide integrated solutions for the tokenization of pharmaceutical serialization and the compliant delivery of healthcare and monetization of health data, today announced the U.S. ‘direct-to consumer' (DTC) launch of medical food Galectovid for the 2026 Cold &amp; Flu ..</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="str">
-        <v>Vadzo Introduces Falcon-521CRH: A QR Code Scanning Camera with VCM Autofocus for Reliable Retail Kiosk and Self-Service Scanning Applications</v>
+        <v>CORRECTION FROM SOURCE: DataMeds AI and Tollo Health Announce Fall 2026 Cold &amp; Flu #Back2School50% Marketing Campaign for Viral Infections Medical Food Galectovid(TM)</v>
       </c>
       <c r="B117" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C117" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D117" t="str">
-        <v>Retail</v>
+        <v>AI, Healthcare, Retail</v>
       </c>
       <c r="E117" t="str">
-        <v>https://www.newswire.com/news/vadzo-introduces-falcon-521crh-a-qr-code-scanning-camera-with-vcm-22800965</v>
+        <v>https://www.newswire.com/news/correction-from-source-datameds-ai-and-tollo-health-announce-fall-2026-cold-flu</v>
       </c>
       <c r="F117" t="str">
-        <v>Vadzo Imaging's Falcon-521CRH is a 5MP Onsemi AR0521 color USB 3.2 Gen 1 camera combining M12 VCM autofocus with an F2.0 aperture and 72-degree field of view, engineered for QR code scanning camera and barcode reader applications in retail kiosks, self-service terminals, smart vending machines, and document scanning stations where subject distance varies and reliable decode rates are a system-level requirement .</v>
+        <v>This version includes the correct image. 50% off available online at&amp;nbsp; www.TolloHealth.Shop and&amp;nbsp; www.CorexaRx.com Soon to become available at Health Lives Here&amp;trade; pharmacies and on Amazon.com&amp;nbsp;</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="str">
-        <v>Global Carrot Seed Oil Market to Reach USD 1.20 Billion by 2033, Driven by Rising Demand for Natural Skincare Ingredients and Expanding Aromatherapy Applications - Verified Market Research</v>
+        <v>NeuroOne Announces Successful Robotic-Assisted Drug Delivery Using Next-Generation StereoCED™ Platform</v>
       </c>
       <c r="B118" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C118" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D118" t="str">
-        <v>Energy, Retail</v>
+        <v>Finance, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E118" t="str">
-        <v>https://www.prnewswire.com/news-releases/global-carrot-seed-oil-market-to-reach-usd-1-20-billion-by-2033--driven-by-rising-demand-for-natural-skincare-ingredients-and-expanding-aromatherapy-applications--verified-market-research-302821811.html</v>
+        <v>https://www.newmediawire.com/news/neuroone-announces-successful-robotic-assisted-drug-delivery-using-next-generation-stereoced-tm-platform-7088976</v>
       </c>
       <c r="F118" t="str">
-        <v>Increasing consumer preference for plant-derived ingredients, growing therapeutic-grade demand, and advancements in extraction technologies are accelerating the expansion of the Global Carrot Seed Oil Market across cosmetics, aromatherapy, pharmaceutical, and food-related applications....</v>
-[...2 lines deleted...]
-    <row r="119">
+        <v>Successful Large-Animal Procedures Build Momentum Toward Planned Launch of the StereoCED™ Platform for Human Investigational Clinical Studies Later This Quarter Related StereoCED™ Revenue Expected to be Recognized in the Current Fiscal Quarter EDEN PRAIRIE, MINN. - August 27, 2026 ( NEWMEDIAWIRE ) - NeuroOne Medical Technologies Corporation (Nasdaq: NMTC) (“NeuroOne” or the “Company”), a medical technology company dedicated to transforming the surgical diagnosis and treatment of neurological disorders, today reported the successful completion of three separate large-animal procedures using its next-generation StereoCED™ platform. In two of the three procedures, NeuroOne’s drug delivery electrodes both delivered a study agent directly into targeted brain tissue and recorded intracranial ele</v>
+      </c>
+    </row>
+    <row r="119" xml:space="preserve">
       <c r="A119" t="str">
-        <v>Rapala USA Partners with Listrak to Strengthen Cross-Channel Engagement and Accelerate E-Commerce Growth</v>
+        <v>VVater Expands Global Presence Through New Partnership in Asia-Pacific and the Middle East</v>
       </c>
       <c r="B119" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C119" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D119" t="str">
-        <v>Finance, Retail</v>
+        <v>Healthcare, Energy, Retail</v>
       </c>
       <c r="E119" t="str">
-        <v>https://www.prnewswire.com/news-releases/rapala-usa-partners-with-listrak-to-strengthen-cross-channel-engagement-and-accelerate-e-commerce-growth-302822028.html</v>
-[...2 lines deleted...]
-        <v>Global leader in fishing tackle and outdoor goods unifies email and SMS marketing with Listrak, driving 22% list growth and 144% year-over-year SMS revenue growth LITITZ, Pa., July 9, 2026 /PRNewswire/ -- Rapala, a global leader in fishing tackle and outdoor sporting goods, is partnering...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109475/</v>
+      </c>
+      <c r="F119" t="str" xml:space="preserve">
+        <v xml:space="preserve">AUSTIN, TX, Aug 27, 2026 - (ACN Newswire) - VVater, America's Next Water Company and the world's premier innovator in advanced water treatment solutions, today announced an expanded international presence across Asia-Pacific Middle East (APME) as the company continues to scale its innovative water treatment technology globally and support new sectors.
+Via a new partnership agreement, VVater APME will be established. This newly formed venture will bring VVater's technology to a wide range of markets and strategic customers around the world as water scarcity, water quality, regulatory expectations and long-term water stewardship become increasingly important drivers of operational resilience and economic performance.
+VVater APME is a partnership formed between VVater and Ecosafe International, a regionally recognised water risk management and water stewardship consultancy, which supports organisations to navigate their water journey through governance, assurance, risk reduction and practical innovation. With an extensive track record supporting organisations including BHP, Rio Tinto, Chevron, Shell, JLL and NEOM, Ecosafe advises governments, mining operators, healthcare and industrial organisations on achieving safer, more sustainable and more resilient water outcomes across APME. VVater APME will operate with dedicated sector exclusivity in Australia, New Zealand, Saudi Arabia, Qatar and the UAE.
+"What drew us to this partnership is how much overlap there already was," said Kevin Gast, CEO and Chairman of VVater. "Ecosafe has spent years building trust with operators in some of the toughest water environments in the world. Pairing that with our technology means we can move faster into markets that badly need it."
+"For years we've watched clients wrestle with sourcing credible, provable water treatment technology once a risk assessment tells them what they're up against," said Ryan Milne, Founder of Ecosafe International. "This partnership closes a critical gap for us. We've always helped clients understand and govern water risk. Now we can combine that trusted advisory capability with proven technology solutions that accelerate the transition from water risk to water certainty."
+VVater APME is designed with a defined path to expand into installation, operations, and eventually in-territory manufacturing, creating long-term capability and supporting regional water security outcomes as the partnership matures.
+The agreement gives VVater APME access to VVater's full suite of proprietary technology, led by the Farady Reactor, a breakthrough in water treatment. Wherever it's deployed, from remote, self-managed water systems and mine sites to municipal water systems and industrial plants, the Farady Reactor transforms wastewater, sewage and drinking water alike, offering a glimpse of what next-generation water infrastructure can look like.
+VVater APME is the latest step in the company's international growth, following recognition from TIME, CES and Fast Company, and deployments with partners including Nestle and the City of Bastrop, Texas. The agreement reflects VVater's continued push to bring advanced treatment and reuse technology into markets facing mounting water stress.
+About VVater
+VVater is America's Next Water Company, delivering the future of purification through its award-winning Farady Reactor (Time Best Invention Award 2025, CES Best of Innovation 2025, World Future Award 2025. The first company in history to win all 3 in 1 year achieving a Triple Crown), proprietary ALTEP (Advanced Low Tension Electroporation Process), Advanced Dissolved Air Flotation, and Micro &amp; Nano Bubble technologies. Unlike outdated chemical, filtration, and membrane systems, VVater's electric-field breakthroughs eliminate microplastics, microorganisms, and other contaminants with record retention times, without producing toxic byproducts or requiring costly consumables. With over 4.3B gallons treated and validation from global leaders, VVater is scaling into municipal drinking water and wastewater, DPR/IPR, onsite reuse for data centers, commercial buildings, and resorts, residential purification, and consumer health water, delivering a 60% smaller footprint, 40% CapEx savings, 80% OpEx savings, and 40% less energy use. For more information, please visit www.vvater.com.
+Contact Information
+VVATER Media Office
+Global Media Room
+media@vvater.com
+Nicholas Koulermos
+vvater@5wpr.com
+SOURCE: VVater LLC
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="str">
-        <v>Liberty HealthShare CEO Featured on Becker's Healthcare Podcast</v>
+        <v>DataMeds AI and Tollo Health Announce Fall 2026 Cold &amp; Flu #Back2School50% ...</v>
       </c>
       <c r="B120" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C120" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D120" t="str">
-        <v>Healthcare, Retail, Media</v>
+        <v>Finance, Crypto, AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E120" t="str">
-        <v>https://www.prnewswire.com/news-releases/liberty-healthshare-ceo-featured-on-beckers-healthcare-podcast-302821982.html</v>
+        <v>https://pr-inside.com/datameds-ai-and-tollo-health-announce-fall-2026-cold-flu-back2school-r5216731.htm</v>
       </c>
       <c r="F120" t="str">
-        <v>Dorsey Morrow Discusses Affordability, Transparency, and Consumer Choice Ministry Reports 20 Consecutive Months of Enrollment Growth as Americans Explore Alternatives to Health Insurance CANTON, Ohio, July 9, 2026 /PRNewswire/ -- Liberty HealthShare® Chief Executive Officer Dorsey Morrow...</v>
+        <v>(PR-inside.com) 50% off available online at www.TolloHealth.Shop and www.CorexaRx.com Soon to become available at Health Lives Here™ pharmacies and on Amazon.com TAMPA, FL / ACCESS Newswire / August 27, 2026 /DataMeds AI, Inc. (NASDAQ:MEDS) ("DataMeds AI," "DataMEDS," or the "Company"), an integrated healthcare company leveraging its Health IT infrastructure and artificial intelligence platform EinsteinRx™ combined with blockchain-enabled smart contracts platform PharmacyChain™ to provide integrated solutions for the tokenization of pharmaceutical serialization and the compliant delivery of healthcare and monetization of health data, today announced the U.S. ‘direct-to consumer' (DTC) launch of medical food Galectovid for the 2026 Cold &amp; Flu Season through its #Back2School50% for ..</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="str">
-        <v>Bipartisan Report: More Competition, More Consumer Benefits, and More Jobs: Why the Paramount-Warner Bros. Merger Deserves Approval</v>
+        <v>DataMeds AI and Tollo Health Announce Fall 2026 Cold &amp; Flu #Back2School50% Marketing Campaign for Viral Infections Medical Food Galectovid(TM)</v>
       </c>
       <c r="B121" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C121" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D121" t="str">
-        <v>Finance, Retail</v>
+        <v>AI, Healthcare, Retail</v>
       </c>
       <c r="E121" t="str">
-        <v>https://www.prnewswire.com/news-releases/bipartisan-report-more-competition-more-consumer-benefits-and-more-jobs-why-the-paramountwarner-bros-merger-deserves-approval-302821467.html</v>
+        <v>https://www.newswire.com/news/datameds-ai-and-tollo-health-announce-fall-2026-cold-flu-back2school50</v>
       </c>
       <c r="F121" t="str">
-        <v>Stephen Moore and Robert Wolf say the transaction would strengthen competition, support American jobs and provide consumers with a stronger entertainment alternative WASHINGTON, July 9, 2026 /PRNewswire/ -- Stephen Moore, former senior economic adviser to President Donald Trump and...</v>
+        <v>50% off available online at&amp;nbsp; www.TolloHealth.Shop and&amp;nbsp; www.CorexaRx.com Soon to become available at Health Lives Here&amp;trade; pharmacies and on Amazon.com&amp;nbsp;</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="str">
-        <v>Vadzo Imaging Validates Bolt-830CRS: Onsemi AR0830 HyperLux 8MP 4K HDR MIPI Camera for Raspberry Pi 5</v>
+        <v>DesignRush Names Disruptive Advertising a Top eCommerce Agency for 2026</v>
       </c>
       <c r="B122" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C122" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D122" t="str">
-        <v>SaaS, Retail, Automotive</v>
+        <v>Retail</v>
       </c>
       <c r="E122" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-validates-bolt-830crs-onsemi-ar0830-hyperlux-8mp-4k-hdr-22822363</v>
+        <v>https://www.newsfilecorp.com/release/311386/DesignRush-Names-Disruptive-Advertising-a-Top-eCommerce-Agency-for-2026</v>
       </c>
       <c r="F122" t="str">
-        <v>Vadzo's Bolt-830CRS is an 8MP 4K HDR MIPI camera built on the Onsemi AR0830 HyperLux LP sensor, validated for native integration with Raspberry Pi 5 over 4-lane MIPI CSI-2 and delivering onboard ISP processed HDR imaging with Wake-on-Motion power management for OEM developers building a Raspberry Pi 5 camera module deployment across robotics, smart city infrastructure, security, and retail automation without host-side image processing overhead or unverified driver assumptions.</v>
+        <v>Pleasant Grove, Utah--(Newsfile Corp. - August 27, 2026) - Disruptive Advertising has been named a top eCommerce marketing agency in DesignRush's 2026 rankings.Disruptive Advertising Earns a Spot Among DesignRush's Top eCommerce Marketing Agencies for 2026.DesignRush's 2026 ranking considers agencies based on factors including industry reputation, client feedback, and portfolio strength. Disruptive Advertising's listing covers eCommerce marketing as well as PPC, paid social, SEO, email marketing...</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="str">
-        <v>Crash Proof Retirement(R) Surpasses $100,000 in Lifetime Donations ...</v>
+        <v>GEN Restaurant Group Secures Retail Placement at Bristol Farms</v>
       </c>
       <c r="B123" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C123" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D123" t="str">
         <v>Finance, Retail</v>
       </c>
       <c r="E123" t="str">
-        <v>https://pr-inside.com/crash-proof-retirement-r-surpasses-100-000-in-lifetime-donations-r5199420.htm</v>
+        <v>https://pr-inside.com/gen-restaurant-group-secures-retail-placement-at-bristol-farms-r5216728.htm</v>
       </c>
       <c r="F123" t="str">
-        <v>(PR-inside.com) Firm's $25,000 matching donation, made in honor of late founder Phil Cannella, helps event raise a record $55,080 for critically wounded veterans and their families KING OF PRUSSIA, PA / ACCESS Newswire / July 9, 2026 / Crash Proof Retirement®, the Greater Philadelphia area's leading consumer-advocacy firm for those in and near retirement, announced that its participation in the 11th Annual PFC Johnny Kihm Memorial Golf Outing has pushed its lifetime donations to Semper Fi &amp; America's Fund past the $100,000 mark. The outing, held on Monday, May 18th at Bensalem Country Club in Bensalem, PA, raised $31,290, the most in the ..</v>
+        <v>(PR-inside.com) Premium Southern California Specialty Grocer to Carry Four Ready-to-Cook Marinated Korean BBQ SKUs Across Its 14 Store Locations Placement Extends GEN’s Retail Distribution into the Premium Grocery Channel as the Company’s CPG Business Reaches Nearly 2,000 Doors Nationwide CERRITOS, CA / ACCESS Newswire / August 27, 2026 / GEN Restaurant Group, Inc. ("GEN" or the "Company") (NASDAQ:GENK), a leader in Korean BBQ both in-restaurant and at home, with 54 GEN Korean BBQ locations and a rapidly growing consumer packaged goods ("CPG") business, today announced that its ready-to-cook marinated Korean BBQ meats have secured retail placement in the frozen section at Bristol Farms, ..</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="str">
-        <v>Bridgeline Expands Unilog Momentum with New AI Search Win in the DIY ...</v>
+        <v>HawkSearch Wins Competitive Enterprise Evaluation with Advanced Personalization ...</v>
       </c>
       <c r="B124" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C124" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D124" t="str">
-        <v>Finance, AI, Retail, Media</v>
+        <v>Finance, AI, Retail</v>
       </c>
       <c r="E124" t="str">
-        <v>https://pr-inside.com/bridgeline-expands-unilog-momentum-with-new-ai-search-win-in-the-diy-r5199414.htm</v>
+        <v>https://pr-inside.com/hawksearch-wins-competitive-enterprise-evaluation-with-advanced-personalization-r5216723.htm</v>
       </c>
       <c r="F124" t="str">
-        <v>(PR-inside.com) WOBURN, MA / ACCESS Newswire / July 9, 2026 /Bridgeline Digital, Inc. (NASDAQ:BLIN), a leader in AI-powered product discovery and eCommerce solutions, announced today that a U.S.-based DIY hardware retailer has selected HawkSearch to power product discovery within its new Unilog storefront. The win highlights growing demand for AI-driven search in complex commerce environments and marks the fifth customer secured through Bridgeline's Unilog partnership. The retailer came to Bridgeline seeking to improve search relevancy, increase catalog exposure, and bring newer AI features into the search experience. HawkSearch was selected to support those goals across a large catalog and content footprint, reflecting ..</v>
+        <v>(PR-inside.com) WOBURN, MA / ACCESS Newswire / August 27, 2026 / Bridgeline Digital, Inc. (NASDAQ:BLIN), a leader in AI-powered product discovery and eCommerce solutions, announced today that a leading multi-segment enterprise organization serving healthcare, hospitality, and retail markets has selected HawkSearch following a competitive evaluation of enterprise search solutions. The win highlights growing demand for advanced personalization, entitlements, and AI-powered product discovery capabilities in complex B2B commerce environments. The organization evaluated several search providers before selecting HawkSearch for its ability to deliver personalized experiences across distinct customer segments while supporting varied product assortments, pricing structures, and merchandising requir</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="str">
-        <v>Bridgeline Expands Unilog Momentum with New AI Search Win in the DIY Retail Sector</v>
+        <v>Fresh Off Its Public Debut, Advasa Is Taking Its Daily Payment Platform Tech To The Global Market</v>
       </c>
       <c r="B125" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C125" t="str">
-        <v>Newswire.com</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D125" t="str">
-        <v>AI, Retail</v>
+        <v>Finance, SaaS, Retail</v>
       </c>
       <c r="E125" t="str">
-        <v>https://www.newswire.com/news/bridgeline-expands-unilog-momentum-with-new-ai-search-win-in-the-diy-retail</v>
+        <v>https://www.newmediawire.com/news/fresh-off-its-public-debut-advasa-is-taking-its-daily-payment-platform-tech-to-the-global-market-7088972</v>
       </c>
       <c r="F125" t="str">
-        <v/>
+        <v>By Meg Flippin, Benzinga DETROIT, MICHIGAN - August 27, 2026 ( NEWMEDIAWIRE ) - Changing the way people get paid is central to Advasa Holdings , Inc.'s (NASDAQ: ADBT) mission. The fintech payment holding company provides Earned Wage Access (EWA) and next-generation financial infrastructure solutions through its Japanese operating subsidiary, ADVASA Co., Ltd. As it enters the public markets on Nasdaq, Advasa is leveraging its EWA platform, FUKUPE, to enable workers to access their earned wages daily, helping expand financial access for underserved populations. Expanding Financial Access: The Big Opportunity An estimated 1.7 billion people worldwide remain unbanked , without access to checking accounts, low-interest loans, digital payments or wealth-building financial products. Many pay high</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="str">
-        <v>Sustainable Green Team, Ltd. (OTC:SGTM) Announces Strategic Partnership ...</v>
+        <v>Sol de Janeiro introduces Intense Perfume Mist, expanding its fragrance innovation portfolio</v>
       </c>
       <c r="B126" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C126" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D126" t="str">
         <v>Retail</v>
       </c>
       <c r="E126" t="str">
-        <v>https://pr-inside.com/sustainable-green-team-ltd-otc-sgtm-announces-strategic-partnership-r5199410.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359582</v>
       </c>
       <c r="F126" t="str">
-        <v>(PR-inside.com) A Florida based capital group and SGTM to pursue master license, production scale-up, and multi-year purchase agreement under a signed letter of intent. ASTATULA, FL / ACCESS Newswire / July 9, 2026 / The global market for high-quality carbon credits is experiencing significant supply constraints. Amazon recently expanded access to its carbon-credit portfolio to hundreds of Climate Pledge partners, citing a widening gap between corporate net-zero commitments and the availability of credible, verifiable carbon removals. Independent analysts project global demand for carbon credits could climb toward 2 billion metric tons annually by 2030 - more than the market has historically been ..</v>
+        <v>Building on the global success of its Cheirosa fragrance franchise, Sol de Janeiro is expanding its fragrance portfolio with the launch of Intense Perfume Mist. Developed in response to consumer demand for longer-lasting scents, the new collection delivers a richer, longer-lasting fragrance experience while staying true to the joyful spirit that defines the brand. - - Created as a new fragrance format within prestige body fragrance, Intense Perfume Mist reimagines some of Sol de Janeiro&amp;#39;s... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359582</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="str">
-        <v>Texas Direct Carpet Brings Mobile Showroom and Warehouse Pricing to ...</v>
+        <v>Anthony, Linder &amp; Cacomanolis, PLLC Breaks New Ground for Japanese ...</v>
       </c>
       <c r="B127" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C127" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D127" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E127" t="str">
-        <v>https://pr-inside.com/texas-direct-carpet-brings-mobile-showroom-and-warehouse-pricing-to-r5199399.htm</v>
+        <v>https://pr-inside.com/anthony-linder-cacomanolis-pllc-breaks-new-ground-for-japanese-r5216717.htm</v>
       </c>
       <c r="F127" t="str">
-        <v>(PR-inside.com) Company offers free in-home samples, same-day scheduling and a one-year labor warranty. HOUSTON, TX / ACCESS Newswire / July 9, 2026 / Texas Direct Carpet is expanding its warehouse-direct carpet installation service in Spring, Texas, offering homeowners a free mobile showroom, manufacturer-direct pricing and professional installation backed by a one-year labor warranty. Instead of asking customers to visit a retail store, the company brings carpet and flooring samples directly to homes across Spring. Homeowners can review colors and styles in the spaces where the flooring will be installed, receive on-site measurements and get a free quote without leaving the house. "Shopping for new ..</v>
-[...2 lines deleted...]
-    <row r="128">
+        <v>(PR-inside.com) WEST PALM BEACH, FL AND TOKYO, JAPAN / ACCESS Newswire / August 27, 2026 / On August 25, 2026, Tokyo-based fintech firm Advasa Holdings, Inc. successfully completed its direct listing on the Nasdaq Global Market with Anthony, Linder &amp; Cacomanolis, PLLC, as securities counsel, leading the way. Trading under the ticker symbol ADBT, the milestone marks a major breakthrough as one of the first prominent, operational Japanese-centric fintech firms to utilize a direct listing structure on a major U.S. exchange to bridge access for both U.S. and Japanese retail investors. Historically, Japanese startups targeting U.S. capital have relied on traditional IPOs ..</v>
+      </c>
+    </row>
+    <row r="128" xml:space="preserve">
       <c r="A128" t="str">
-        <v>California and Alabama are Newest Freeway Franchise Expansions</v>
+        <v>Iggy Azalea Invests in Shift - The AI Company Behind the Fastest-Growing Platform in the $1.3 Trillion Creator Economy, Fanvue</v>
       </c>
       <c r="B128" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C128" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D128" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, SaaS, Retail</v>
       </c>
       <c r="E128" t="str">
-        <v>https://www.prnewswire.com/news-releases/california-and-alabama-are-newest-freeway-franchise-expansions-302821471.html</v>
-[...2 lines deleted...]
-        <v>HUNTINGTON BEACH, Calif., July 9, 2026 /PRNewswire/ -- Freeway Insurance is thrilled to welcome two new franchises into the family in California and Alabama. As the fastest-growing auto insurance franchise nationwide, these new retail stores join a growing list of franchise locations set...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109470/</v>
+      </c>
+      <c r="F128" t="str" xml:space="preserve">
+        <v xml:space="preserve">LONDON, Aug 27, 2026 - (ACN Newswire) - Iggy Azalea, the four-time Grammy-nominated artist, entrepreneur, and active investor, has personally invested a substantial sum in Fanvue's parent company SHIFT - the AI infrastructure the platform runs on. As part of the investment deal, Azalea will also become the founding member of SHIFT's Creator Advisory Board.
+The move comes at a time when the world's biggest creators, athletes and music artists are increasingly looking to multi-million-dollar equity opportunities in the creator economy - recent examples include MrBeast and the Paul brothers, Jake and Logan.
+AI is transforming how people make money online. For two decades, the creator economy has run on a simple trade: creators build the audience, and advertisers rent it. That era is ending. Advertising isn't going away, but something else is the future: fans paying creators directly, for subscriptions, communities, experiences and digital products. Direct monetisation is the fastest-growing force in a creator economy projected to reach $1.3 trillion by 2033 (Grand View Research), and it hands creators what advertising never did: ownership of their income.
+"I've spent my career watching the value creators generate flow everywhere except to the actual creators themselves," said Azalea. "Every now and then a Stripe or a Shopify comes along and changes who holds the leverage. I'm backing SHIFT to be that company for the creator economy. And I'm not just the face, I'm an owner."
+SHIFT's flagship platform, Fanvue, surpassed a $200 million annualised run rate in July - five months earlier the business hit $100m, making it the fastest-growing platform in the creator economy. The platform is home to Cardi B, footballer Alisha Lehmann, WNBA star Kysre Gondrezick and football journalist Fabrizio Romano. The business closed a $22 million Series A in January led by Inner Circle, the investment club whose portfolio includes Revolut, Anthropic and xAI.
+Fanvue was launched in 2020 by Joel Morris, Will Monange and Harry Fitzgerald. Morris, a teenage YouTube star with more than 2.5 million subscribers, saw the model from the inside: the audience was his, but the earnings ran through advertisers, not fans. Fanvue was built to flip that - and as it has scaled, the vision outgrew the platform alone and became SHIFT.
+SHIFT was built to transform how the creator economy earns. At its centre is Fanvue, the AI-first platform where creators run their businesses; around it, SHIFT is building a growing ecosystem of apps that expands what creators can sell, payment rails built for a new era of AI-driven &amp; agentic commerce, and financial services designed to scale creator earnings. Creators using SHIFT's AI tools earn between three and six times more than those who don't.
+"AI is fundamentally changing how people make money online, and global talent like Iggy investing in SHIFT underlines the belief in our vision" said Joel Morris, Co-Founder and Co-CEO.
+"For twenty years creators could only really sell one thing, their audience's attention, and advertisers were the only buyer. AI removes that ceiling," said Will Monange, Co-Founder and Co-CEO.
+"Iggy shares the same vision as the SHIFT team - build the AI infrastructure that the whole creator economy will run on." said Harry Fitzgerald, Co-Founder &amp; COO.
+About SHIFT: SHIFT is the AI infrastructure company for the creator economy, spanning the Fanvue platform, its AI engine, the first app store on any creator platform, and payment and financial rails. Founded in 2020 and headquartered in London.
+About Fanvue: Fanvue is the fastest-growing platform in the creator economy, with 17+ million monthly active users and over 325,000+ creators
+About Iggy Azalea: Four-time Grammy nominee, multi-platinum recording artist, and active entrepreneur and investor.
+Contact information
+Ryan Michael Gilks
+ryan@ideafarmer.co.uk
+07568490267
+SOURCE: Shift Holdings Ltd
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="str">
-        <v>Canadian Analytical Laboratories is Recognized by GRMA's Product Integrity Program, Helping Brands Accelerate Amazon Compliance</v>
+        <v>Bebuzee Announces Strategic Nollywood Partnerships Representing 1 Million+ ...</v>
       </c>
       <c r="B129" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C129" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D129" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, SaaS, Retail, Media</v>
       </c>
       <c r="E129" t="str">
-        <v>https://www.prweb.com/releases/canadian-analytical-laboratories-is-recognized-by-grmas-product-integrity-program-helping-brands-accelerate-amazon-compliance-302820432.html</v>
+        <v>https://pr-inside.com/bebuzee-announces-strategic-nollywood-partnerships-representing-1-million-r5216699.htm</v>
       </c>
       <c r="F129" t="str">
-        <v>Recognition strengthens CAL's position as a trusted testing partner for dietary supplement manufacturers and brand owners while enabling access to Amazon's Compliance Fast-Track Program. TORONTO, July 9, 2026 /PRNewswire-PRWeb/ -- Canadian Analytical Laboratories (CAL), one of North...</v>
+        <v>(PR-inside.com) Bebuzee targets a massive digital opportunity at the intersection of Nollywood, AI, streaming, advertising, e-commerce and creator monetisation MIAMI, FL / ACCESS Newswire / August 27, 2026 /Bebuzee, Inc. (OTCID:BBUZ) today announced strategic partnership agreements with leading Nollywood guilds and industry organizations representing a combined membership of more than 1 million people, creating a potentially significant new growth opportunity for Bebuzee's global AI-powered Super App. The partnerships are designed to connect Nollywood's vast creative ecosystem with Bebuzee's expanding technology platform and its multiple digital revenue engines. A $6.4 BILLION CREATIVE ECONOMY. A MASSIVE DIGITAL OPPORTUNITY. Nigeria's creative economy is valued at approximately $6.4 billio</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="str">
-        <v>LataMed AI Chief Executive Officer Dr. Kevin Rodan to Be Recognized by Ministry of Health for Healthcare Innovation</v>
+        <v>Bebuzee Announces Strategic Nollywood Partnerships Representing 1 Million+ Industry Members</v>
       </c>
       <c r="B130" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C130" t="str">
-        <v>NewMediaWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D130" t="str">
-        <v>AI, Healthcare, Retail</v>
+        <v>AI, Retail, Media</v>
       </c>
       <c r="E130" t="str">
-        <v>https://www.newmediawire.com/news/latamed-ai-chief-executive-officer-dr-kevin-rodan-to-be-recognized-by-ministry-of-health-for-healthcare-innovation-7087591</v>
+        <v>https://www.newswire.com/news/bebuzee-announces-strategic-nollywood-partnerships-representing-1-million</v>
       </c>
       <c r="F130" t="str">
-        <v>CARACAS, VENEZUELA - July 9, 2026 ( NEWMEDIAWIRE ) - LataMed AI Corp. (OTC: LMED) (the “Company”), a development-stage digital health and artificial intelligence technology company focused on telehealth infrastructure, healthcare analytics, and care coordination solutions for emerging markets, today announced that Dr. Kevin Rodan, Chief Executive Officer of LataMed AI Corp., is expected to receive a Certificate of Excellence from the Ministry of Health in recognition of his contributions to healthcare innovation, technological development, clinical practice, and healthcare advancement. According to information provided to the Company, the recognition is expected to be presented on July 10, 2026 as part of Ministry of Health initiatives focused on acknowledging healthcare professionals whos</v>
-[...2 lines deleted...]
-    <row r="131">
+        <v>Bebuzee targets a massive digital opportunity at the intersection of Nollywood, AI, streaming, advertising, e-commerce and creator monetisation</v>
+      </c>
+    </row>
+    <row r="131" xml:space="preserve">
       <c r="A131" t="str">
-        <v>Top YouTube Creator PrestonPlayz Selects ADM Endeavors (OTCQB: ADMQ) for Merchandise Production and Fulfillment at the Company's New 100,000-Square-Foot Facility</v>
+        <v>Reconova Technologies Interim Results</v>
       </c>
       <c r="B131" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C131" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D131" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, SaaS, Retail</v>
       </c>
       <c r="E131" t="str">
-        <v>https://www.newmediawire.com/news/top-youtube-creator-prestonplayz-selects-adm-endeavors-otcqb-admq-for-merchandise-production-and-fulfillment-at-the-company-s-new-100-000-square-foot-facility-7087590</v>
-[...2 lines deleted...]
-        <v>Creator With approximately 65 Million Combined YouTube Subscribers Brings Production and Fulfillment of his Official Fire Merch Line to ADMQ's New Fort Worth Headquarters - The First Marquee Agreement Signed Since the Company Completed Its $13 Million Facility A Member of Preston's Team Will office On-site, Working Directly With ADMQ's Production and Shipping Operations to Deliver Real-time Customer Service to Fans - An Embedded Model Preston is Pioneering in the YouTube Merchandise Industry FORT WORTH, TX - July 9, 2026 ( NEWMEDIAWIRE ) - ADM Endeavors, Inc. (OTCQB: ADMQ) (“ADMQ” or the “Company”), a vertically integrated provider of custom apparel, uniforms, promotional products, screen printing, embroidery, digital production, and fulfillment services, today announced that Preston Arsem</v>
+        <v>https://www.acnnewswire.com/press-release/english/109491/</v>
+      </c>
+      <c r="F131" t="str" xml:space="preserve">
+        <v xml:space="preserve">XIAMEN, August 27, 2026 - (ACN Newswire) - August 26, 2026, Reconova Technologies Co., Ltd. ("Reconova" or the "Company", Stock code: 7656.HK) today released its first interim results since its listing. During the reporting period, the Company achieved revenue of approximately RMB102 million, representing a year-on-year increase of 58.7%. The revenue growth was primarily driven by the synergistic momentum across its three business segments, underpinned by a solid core business foundation. R&amp;D expenses accounted for approximately 48.8% of revenue, as strategic investments continued to build robust technological moats for the Company.
+Operating Performance Steadily Improves, Operational Efficiency Continuously Optimised
+From a profitability perspective, the Company recorded a net loss of approximately RMB64 million during the reporting period, narrowing by 6.7% year-on-year. This improvement was achieved despite a continued increase in R&amp;D investment, which rose 51.2% year-on-year. As the Company is in the strategic investment phase for embodied intelligence, R&amp;D expenses account for nearly half of revenue. The net loss was primarily attributable to increased R&amp;D investment in embodied intelligence and one-off listing-related expenses incurred during the period.
+In terms of operational efficiency, selling and distribution expenses declined by approximately 5.3% year-on-year alongside revenue expansion, reflecting continuous efficiency gains. While the net loss narrowed year-on-year, trade receivables decreased to approximately RMB510 million, down 13.0% from the end of the previous year, indicating a notable improvement in collection efficiency.
+Looking at forward revenue visibility, contract liabilities stood at approximately RMB12 million as at the end of the reporting period, up 420% from the beginning of the year. Contract liabilities represent advance payments from customers for goods or services not yet delivered; these amounts will be progressively recognised as revenue in subsequent accounting periods, providing greater visibility into future revenue.. For technology companies in a strategic investment phase, trends in contract liabilities often better reflect the true trajectory of the business than current-period net profit.
+Three Business Segments Achieve Synergistic Growth, Customer Ecosystem Continuously Strengthened
+During the reporting period, all three business segments achieved year-on-year growth with ongoing structural optimisation, demonstrating the core business's sustainable cash-generating capability.
+The Intelligent Civil Aviation segment generated revenue of approximately RMB3 million, up 319.1% year-on-year, benefiting from enhanced customer stability. The Company maintained its No. 1 market position in China's enterprise vision intelligence product market for civil aviation, with its products deployed in over 60% of China's airports with annual passenger throughput exceeding 10 million. Benchmark projects continue to be replicated and iterated. It is worth noting that the civil aviation sector exhibits pronounced seasonal characteristics: due to the annual budget execution cycle of airports and project acceptance timelines, revenue recognition for this segment is typically concentrated in the second half of the year, particularly in the fourth quarter.
+The Smart Commercial segment accelerated the acquisition and servicing of high-value customers, driving growth in average customer value and transaction volume. Revenue reached approximately RMB34 million, up 95.5% year-on-year. The SINHON Business System for commercial spaces is being deployed at an accelerating pace, achieving rapid growth and a more diversified revenue base.
+The Smart Driving Safety segment generated revenue of approximately RMB66 million, up 41.2% year-on-year. A significant increase in new customer order volumes drove sales expansion.
+Full-Stack Technology System Evolves, Embodied Intelligence Achieves Multiple Commercialisation Milestones
+With 14 years of expertise in vision intelligence, Reconova has built an integrated enterprise-grade embodied intelligence core technology framework spanning "perception–cognition–physical execution," and is steadily advancing the large-scale deployment of commercial robot products for productivity-focused scenarios.
+In terms of concrete progress, the "AntOne" airport baggage handling robot, launched in September 2025, has completed pilot deployment at a major Chinese airport with more than 10 million annual passengers, supporting 24/7 uninterrupted operation. In April 2026, the Company iteratively launched its new VTFLA embodied intelligence technology architecture. Building on the conventional VLA (Vision-Language-Action) framework, VTFLA integrates multi-modal input perception including vision, tactile and force feedback. Its core design philosophy is to process over 80% of intelligence at the edge, employing a dual-system fast-slow coordination architecture that decouples and coordinates task planning with real-time control. The Company plans to further advance R&amp;D in edge-side lightweight embodied intelligence technology, continuously enhancing multi-modal perception and execution capabilities.
+At the recently concluded 2026 World Robot Conference (WRC), the Company comprehensively presented an embodied intelligence solution for airport productivity scenarios. Through human-machine systems and multi-robot collaborative operations, the solution reshapes traditional manual baggage handling operations, creating a safe, reliable, and flexibly adaptable full-chain intelligent baggage handling system. In addition, the Company has initiated R&amp;D on a wheeled dual-arm robot, expected to be launched in 2027 and commercialised in 2028. Its application scenarios will expand from fixed-position baggage handling to mobile loading and unloading operations under aircraft, and gradually extend to warehousing, industrial automation, and other scenarios. During the conference, the Company also signed a strategic cooperation agreement with SIIC Tech Capital to jointly build the Hong Kong Embodied Intelligence Super Accelerator, advancing industrial commercialisation and international expansion.
+Globalisation Strategy Fully Launched, Overseas Markets Achieve Multi-Point Breakthroughs
+For international expansion, the Company adopts a strategy of "expanding from nearby markets to more distant regions," with an initial focus on Southeast Asia and the Middle East. Currently, the Company has launched Proof of Concept (PoC) pilot projects at Hamad International Airport in Doha, Qatar, and Tashkent International Airport in Uzbekistan. The rollout follows the principle of "prioritising flagship airports first, then radiating to long-tail customers": the first phase focuses on hub airports in the Middle East and Southeast Asia to establish benchmark cases, before progressively expanding to long-tail customers and subsequently entering European and American markets. The Company is replicating its vision AI and embodied intelligence experience accumulated at domestic airports to global markets that are undergoing large-scale smart airport construction.
+In terms of partnership models, the Company emphasises local ecosystem collaboration and the export of technology standards, combined with product localisation, adopting an asset-light, deep-collaboration approach. Approximately 10.4% of the IPO net proceeds have been earmarked for expanding overseas sales channels, providing financial support for the globalisation strategy.
+Strategy Focused on Productivity Scenarios, Long-Term Market Potential Gradually Unlocks
+The Company adheres to a highly focused and disciplined strategic principle, concentrating on "productivity tools" in handling, depalletizing/palletizing, and specialty scenarios, rather than pursuing broad concepts such as consumer-grade robots or general-purpose humanoid robots. In the short term, the three business segments — Intelligent Civil Aviation, Smart Commercial, and Smart Driving Safety — will continue to generate stable cash flow. Over the medium to long term, leveraging a universal vision intelligence foundation reusable across scenarios, the Company will continuously strengthen its full-stack embodied intelligence core technology framework, iterate multiple categories of commercial robots, and complete a strategic upgrade from vision intelligence solutions to an integrated "perception–cognition–physical execution" enterprise-grade embodied intelligence framework.
+Embodied intelligence has been included as a key future industry to be cultivated under China's 15th Five-Year Plan. According to Frost &amp; Sullivan forecasts, China's enterprise vision intelligence market will exceed RMB162.7 billion by 2030. As B2B customers' demand for cost reduction and efficiency improvement continues to rise and the technology maturity curve crosses its inflection point, commercial robots are expected to enter a period of accelerated demand growth in productivity scenarios such as airport baggage handling, warehousing logistics, and industrial automation over the next three to five years.
+Leveraging its 14-year vision intelligence foundation and multi-scenario engineering delivery experience, Reconova is accelerating the deployment of embodied intelligence in real industrial scenarios, completing its transition from vision intelligence to enterprise-grade embodied intelligence, with long-term market potential gradually unlocking.
+About Reconova Technologies Co., Ltd. 
+Reconova Technologies Co., Ltd. (Stock code: 7656.HK) is a leading enterprise vision intelligence company in China, listed on the Main Board of The Stock Exchange of Hong Kong Limited on 8 July 2026. The Company provides a series of visual perception, visual cognition, and visual reasoning intelligence products applied across civil aviation, commercial spaces, and driving safety scenarios. Ranked first in China's enterprise vision intelligence product market for civil aviation by 2025 revenue, Reconova is advancing its strategic evolution from vision intelligence to enterprise-grade embodied intelligence.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="str">
-        <v>GAC Achieves Rapid Global Sales Growth in H1 with Strong Performance Across Markets</v>
+        <v>Herbalife to Participate in Fireside Chat at Barclays Global Consumer Conference on September 9</v>
       </c>
       <c r="B132" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C132" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D132" t="str">
-        <v>Retail</v>
+        <v>Finance, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E132" t="str">
-        <v>https://www.prnewswire.com/news-releases/gac-achieves-rapid-global-sales-growth-in-h1-with-strong-performance-across-markets-302821805.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/herbalife-participate-fireside-chat-barclays-110500579.html</v>
       </c>
       <c r="F132" t="str">
-        <v>GUANGZHOU, China, July 9, 2026 /PRNewswire/ -- In the first half of 2026, GAC's overseas wholesale and end-user retail volumes more than doubled year-on-year. Total exports reached 121,483 units, nearly matching the full-year export volume of last year, with a striking 132% year-on-year...</v>
+        <v>LOS ANGELES, August 27, 2026--Herbalife Ltd. (NYSE: HLF), a premier health and wellness company, community and platform, today announced Stephan Gratziani, Chief Executive Officer, John DeSimone, Chief Financial Officer and Scott Schaefer, SVP of Finance and Transformation and incoming CFO, will participate in a fireside chat at the Barclays 19th Annual Global Consumer Conference on Wednesday, September 9, 2026 at 7:30 a.m. ET (4:30 a.m.</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="str">
-        <v>The Crew Motorfest Comes to Nintendo Switch 2 on October 8</v>
+        <v>Performance Food Group Company to Participate in the Barclays 19th Annual Global Consumer Conference</v>
       </c>
       <c r="B133" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C133" t="str">
-        <v>WebWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D133" t="str">
-        <v>Retail, Gaming</v>
+        <v>Retail</v>
       </c>
       <c r="E133" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357385</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/performance-food-group-company-participate-110000169.html</v>
       </c>
       <c r="F133" t="str">
-        <v>The Crew Motorfest &amp;amp;#8239;will be available on Nintendo Switch 2 starting on October&amp;amp;#8239;8&amp;amp;#8239;in both a physical retail edition and digitally via the Nintendo eShop.&amp;amp;#8239;&amp;amp;#8239; - - The Crew Motorfest is a celebration of driving, set in the stunning landscapes of the Hawaiian archipelago. It&amp;#39;s all about the freedom to drive your way&amp;amp;#8239;in this&amp;amp;#8239;massive playground&amp;amp;#8239;- discovering new roads, jumping into thematic campaigns that bring to life different eras and styles of ca... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357385</v>
+        <v>RICHMOND, Va., August 27, 2026--Performance Food Group Company to Participate in the Barclays 19th Annual Global Consumer Conference</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="str">
-        <v>Optimal Blue report: Mortgage demand strengthens as purchase activity and pull-through rebound</v>
+        <v>Smithfield Foods to Participate in Barclays 19th Annual Global Consumer Conference</v>
       </c>
       <c r="B134" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C134" t="str">
-        <v>Send2Press</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D134" t="str">
-        <v>Real Estate, Retail, Finance</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E134" t="str">
-        <v>https://www.send2press.com/wire/optimal-blue-report-mortgage-demand-strengthens-as-purchase-activity-and-pull-through-rebound/</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3351858/12889/en/smithfield-foods-to-participate-in-barclays-19th-annual-global-consumer-conference.html</v>
       </c>
       <c r="F134" t="str">
-        <v>PLANO, Texas, July 9, 2026 (SEND2PRESS NEWSWIRE) -- Optimal Blue today released its June 2026 Market Advantage mortgage data report, which found that mortgage activity strengthened month over month (MoM), with purchase lock volume climbing to its highest level since early spring and pull-through rates rebounding across both purchase and refinance pipelines. Total rate-lock volume rose 10% MoM and 15% year over year (YoY).</v>
+        <v>Smithfield Foods to Participate in Barclays 19th Annual Global Consumer Conference</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="str">
-        <v>Vision Marine Technologies Enters Agreement to Sell 1400 S. Federal and Advances Florida Real Estate Optimization Supporting Approximately US$13.1 Million in Gross Proceeds, US$5.6 Million in Estimated Net Equity and US$3.5 Million in Annualized Cost Reductions</v>
+        <v>Baozun Announces Second Quarter 2026 Unaudited Financial Results</v>
       </c>
       <c r="B135" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C135" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D135" t="str">
-        <v>Real Estate, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E135" t="str">
-        <v>https://www.prnewswire.com/news-releases/vision-marine-technologies-enters-agreement-to-sell-1400-s-federal-and-advances-florida-real-estate-optimization-supporting-approximately-us13-1-million-in-gross-proceeds-us5-6-million-in-estimated-net-equity-and-us3-5-millio-302821369.html</v>
+        <v>https://www.prnewswire.com/news-releases/baozun-announces-second-quarter-2026-unaudited-financial-results-302861725.html</v>
       </c>
       <c r="F135" t="str">
-        <v>STRATEGIC REAL ESTATE MONETIZATION / OPERATIONAL OPTIMIZATION Strategic real-estate monetization follows the completed consolidation of key office, retail, marina, service, rigging and delivery functions into Vision Marine's integrated Dania Beach and Fort Lauderdale waterfront operating...</v>
+        <v>SHANGHAI, Aug. 27, 2026 /PRNewswire/ -- Baozun Inc. (Nasdaq: BZUN and HKEX: 9991) ("Baozun", the "Company" or the "Group"), a leading brand e-commerce solution provider and digital commerce enabler in China, today announced its unaudited financial results for the second quarter ended June...</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="str">
-        <v>Bringing Fans Closer to the Game: Hisense Enhances FIFA World Cup 2026™ Viewing Through Display Innovation</v>
+        <v>Ducommun to Participate in B. Riley Consumer &amp; TMT Conference</v>
       </c>
       <c r="B136" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C136" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D136" t="str">
-        <v>Retail, Gaming</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E136" t="str">
-        <v>https://www.prnewswire.com/news-releases/bringing-fans-closer-to-the-game-hisense-enhances-fifa-world-cup-2026-viewing-through-display-innovation-302821566.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3351831/0/en/ducommun-to-participate-in-b-riley-consumer-tmt-conference.html</v>
       </c>
       <c r="F136" t="str">
-        <v>QINGDAO, China, July 9, 2026 /PRNewswire/ -- Hisense, a leading brand in global consumer electronics and home appliances, and an official sponsor of the FIFA World Cup 2026TM, is helping football fans experience every match with greater realism, immersion, and excitement through its...</v>
+        <v>COSTA MESA, Calif., Aug. 27, 2026 (GLOBE NEWSWIRE) -- Ducommun Incorporated (NYSE: DCO) (“Ducommun” or the “Company”) announced today that Stephen G. Oswald, the Company’s chairman, president and chief executive officer, will participate in the upcoming 9th Annual B. Riley Consumer &amp;amp; TMT Conference on September 10, 2026, with one-on-one investor meetings scheduled throughout the day.</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="str">
-        <v>Comfytemp Introduces 55W Home Red Light Therapy Panel as Consumer Demand for At-Home Wellness Technology Grows</v>
+        <v>Stroke Rehab Should Start Early and Address Physical, Cognitive and Mental Health</v>
       </c>
       <c r="B137" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C137" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D137" t="str">
-        <v>Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E137" t="str">
-        <v>https://www.prnewswire.com/news-releases/comfytemp-introduces-55w-home-red-light-therapy-panel-as-consumer-demand-for-at-home-wellness-technology-grows-302821749.html</v>
+        <v>https://www.newmediawire.com/news/stroke-rehab-should-start-early-and-address-physical-cognitive-and-mental-health-7088965</v>
       </c>
       <c r="F137" t="str">
-        <v>Affordable direct-to-consumer model makes advanced photobiomodulation technology more accessible for home users LOS ANGELES, July 9, 2026 /PRNewswire/ -- According to Grand View Research, the global light therapy market is projected to reach $1.44 billion by 2030. Comfytemp today...</v>
+        <v xml:space="preserve">Guideline Highlights: Rehabilitation after a stroke should begin as soon as the individual is medically stable, ideally within 48 hours of the stroke, and should be personalized to address the person’s physical, cognitive, language and mental health needs. A coordinated multidisciplinary care team is crucial for effective post-stroke rehabilitation, and evaluation of treatment goals should be ongoing until the person who had the stroke is able to achieve their highest possible level of function for daily activities. The guideline also calls for continued monitoring for post-stroke complications and related conditions, including depression and anxiety, and emphasizes the need to also support caregivers and family members. DALLAS - August 27, 2026 ( NEWMEDIAWIRE ) - A stroke can change life </v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="str">
-        <v>PlatformPay.io and DayOne Announce Partnership to Enhance DTC E-Commerce ...</v>
+        <v>Omdia: Global TV Shipments Grow 3.6% in 2Q26 as Market Headwinds Intensify</v>
       </c>
       <c r="B138" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C138" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D138" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E138" t="str">
-        <v>https://pr-inside.com/platformpay-io-and-dayone-announce-partnership-to-enhance-dtc-e-commerce-r5199286.htm</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/omdia-global-tv-shipments-grow-083900625.html</v>
       </c>
       <c r="F138" t="str">
-        <v>(PR-inside.com) PlatformPay.io announces their strategic partnership with DayOne, a leading DTC fulfillment and logistics company, with offices worldwide. NINGBO, CN / ACCESS Newswire / July 9, 2026 /PlatformPay.io is excited to announce its partnership with DayOne, to Enhance DTC E-Commerce Merchant's Revenue. The partnership will serve two main functions - PlatformPay.io will provide additional value through their subscription billing optimization and membership services, allowing for greater competitive advantages at scale for DayOne's clientele. DayOne will assist to expand and consult PlatformPay.io's service offering with particular focus given to Direct to Consumer (DTC) E-Commerce merchants. So that as their service offering grows, it can better address ..</v>
+        <v>LONDON, August 27, 2026--Global TV shipments grew 3.6% year-on-year (YoY) to 48.8 million units in 2Q26, supported by demand around the FIFA World Cup and Amazon Prime day timing, despite increasingly challenging market conditions, according to the latest research from Omdia. Persistent consumer inflation and tightening memory supply are increasing cost pressures across the industry, although these factors had a limited impact on TV shipment growth during the quarter.</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="str">
-        <v>PlatformPay.io and DayOne Announce Partnership to Enhance DTC E-Commerce Merchant Revenue</v>
+        <v>Capex CPA Celebrates More Than 5 Consecutive Years of ThreeBestRated® Recognition in Mississauga</v>
       </c>
       <c r="B139" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C139" t="str">
-        <v>Newswire.com</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D139" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E139" t="str">
-        <v>https://www.newswire.com/news/platformpay-io-and-dayone-announce-partnership-to-enhance-dtc-e-22821113</v>
+        <v>https://prunderground.com/capex-cpa-celebrates-more-than-5-consecutive-years-of-threebestrated-recognition/cmtb3vvw800000ajcok1jbxvl</v>
       </c>
       <c r="F139" t="str">
-        <v>PlatformPay.io announces their strategic partnership with DayOne, a leading DTC fulfillment and logistics company , with offices worldwide.</v>
+        <v>The post Capex CPA Celebrates More Than 5 Consecutive Years of ThreeBestRated® Recognition in Mississauga first appeared on</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="str">
-        <v>Tenae R. Stewart Honored as a Woman of the Month for June 2026 by P.O.W.E.R. (Professional Organization of Women of Excellence Recognized)</v>
+        <v>UK Property-Tech Start-Up Wants to Make ‘Area Checks’ as Normal as House Surveys</v>
       </c>
       <c r="B140" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C140" t="str">
-        <v>PR.com</v>
+        <v>Pressat</v>
       </c>
       <c r="D140" t="str">
-        <v>Retail</v>
+        <v>Real Estate, Retail</v>
       </c>
       <c r="E140" t="str">
-        <v>https://www.pr.com/press-release/973271</v>
+        <v>https://pressat.co.uk/releases/uk-property-tech-start-up-wants-to-make-area-checks-as-normal-as-house-surveys-d1f7188a9eadbd18eea59996683e1ae7/</v>
       </c>
       <c r="F140" t="str">
-        <v>Tenae R. Stewart of Baton Rouge, Louisiana, has been recognized as a Woman of the Month for June 2026 by P.O.W.E.R. (Professional Organization of Women of Excellence Recognized). This distinction acknowledges her contributions and achievements in the retail industry. Stewart will be included in the summer issue of P.O.W.E.R. Magazine, alongside other accomplished women who have demonstrated excellence in their respective [PR.com]</v>
+        <v>Thursday 27 August, 2026 £1.99 report runs 47 graded checks on an area before buyers or renters make their move A UK property-tech start-up is challenging homebuyers and renters to think beyond the four walls of their next home by asking a simple question: how well do you really know the area you’re moving to? Area Autopsy has launched a low-cost online area report that runs 47 graded checks on a UK location, helping homebuyers and renters investigate the area around a potential new home before committing to one of the biggest decisions they’ll make. While buyers routinely arrange property surveys, searches and valuations, researching the wider area can often amount to a few viewings, a drive around and a look at Google Maps. Area Autopsy wants to change that. For £1.99, users can enter an</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="str">
-        <v>Australia's future cannot be left to luck, warns Kearney</v>
+        <v>EMPG Group Berhad Obtains Bursa Securities' Approval-in-Principle for ...</v>
       </c>
       <c r="B141" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C141" t="str">
-        <v>Pressat</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D141" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E141" t="str">
-        <v>https://pressat.co.uk/releases/australias-future-cannot-be-left-to-luck-warns-kearney-076770633de22fae99562628f41c0a21/</v>
+        <v>https://pr-inside.com/empg-group-berhad-obtains-bursa-securities-approval-in-principle-for-r5216643.htm</v>
       </c>
       <c r="F141" t="str">
-        <v>Thursday 9 July, 2026 09 July 2026 (Sydney, Australia) - Productivity collapse, weak innovation and growing geopolitical instability threaten Australia’s future prosperity. Australia risks squandering its economic advantages unless business leaders, policymakers and boards confront the growing productivity crisis and rapidly changing global environment, according to a new book by Kearney ANZ Chairman Adam Dixon and the firm’s Australian partner team. In Australia: A Lighthouse in the Global Storm – The CEO Imperative, Dixon argues that while Australia remains a “privileged nation”, the foundations of future growth are weakening. Slowing productivity growth, declining innovation investment, increasing geopolitical fragmentation and the disruptive impact of artificial intelligence are creati</v>
+        <v>(PR-inside.com) LUNAS, KEDAH / ACCESS Newswire / August 27, 2026 / EMPG Group Berhad("EMPG" or the "Company", together with its subsidiaries, the "Group"), a Malaysian apparel group principally involved in the retail and wholesale of apparel through a portfolio of owned and licensed brands, is pleased to announce that it has obtained the approval-in-principle from Bursa Malaysia Securities Berhad ("Bursa Securities") for its proposed listing on the ACE Market of Bursa Securities. The approval-in-principle marks an important milestone in EMPG's Initial Public Offering ("IPO") journey as the Group prepares to expand its retail network and strengthen its multi-brand positioning. EMPG Group Berhad The ..</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="str">
-        <v>"Search, Not Discounts, Decided Amazon Prime Day 2026's Beauty Winners: Market Defense Report"</v>
+        <v>AI Companionship Trends Reshape the Sex Dolls Market in 2026</v>
       </c>
       <c r="B142" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C142" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D142" t="str">
-        <v>Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E142" t="str">
-        <v>https://www.prnewswire.com/news-releases/search-not-discounts-decided-amazon-prime-day-2026s-beauty-winners-market-defense-report-302821416.html</v>
+        <v>https://express-press-release.net/news/2026/08/26/1769490</v>
       </c>
       <c r="F142" t="str">
-        <v>SEATTLE, July 8, 2026 /PRNewswire/ -- One in four consumers purchased beauty or cosmetics during Amazon Prime Day 2026, and most of them compared prices with Walmart. Market Defense's Annual "THE BEAUTY POWER PLAYERS: Amazon Prime Day June 2026 Report" uncovers what drove shoppers to...</v>
+        <v>The global sex dolls market is entering a period of sustained expansion, supported by changing attitudes toward sexual wellness, rising consumer purchasing power, broader product availability, and [read full press release...]</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="str">
-        <v>FCLGO Unveils Optimized DDP Cross-Border Logistics Solution to Offset 2026 Tariff Pressures for China E-Commerce Exporters</v>
+        <v>American Rebel Light Beer Drives Major Fan Engagement, Retail Expansion ...</v>
       </c>
       <c r="B143" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C143" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D143" t="str">
         <v>Retail</v>
       </c>
       <c r="E143" t="str">
-        <v>https://pressreleasenews.org/pressroom/fclgo-unveils-optimized-ddp-cross-border-logistics-solution-to-offset-2026-tariff-pressures-for-china-e-commerce-exporters</v>
+        <v>https://pr-inside.com/american-rebel-light-beer-drives-major-fan-engagement-retail-expansion-r5216561.htm</v>
       </c>
       <c r="F143" t="str">
-        <v>As new 2026 cross-border tariff policies increase operational costs for China-based e-commerce exporters, logistics provider FCLGO releases updated duty-paid end-to-end shipping services to stabilize supply chain costs and speed up customs clearance for overseas inventory storage.</v>
+        <v>(PR-inside.com) Comprehensive On‑ and Off‑Track American Rebel Beer Activations Drive Fan Engagement and Retail Expansion American Rebel Light Beer Dodge//SRT Hellcat Secures the 2026 NHRA Brainerd Nationals Win NASHVILLE, TN AND BRAINERD, MN / ACCESS Newswire / August 26, 2026 / American Rebel Holdings, Inc. (OTCID:AREB), maker of American Rebel Light Beer - America's Patriotic, God‑Fearing, Constitution‑Loving, National Anthem‑Singing, Stand‑Your‑Ground Beer - successfully executed one of its most comprehensive and high‑impact activation weekends of the year at the 2026 NHRA Brainerd Nationals, delivering powerful results across racing, entertainment, hospitality, and retail environments in the Brainerd, MN area surrounding the track. Last week's press release ..</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="str">
-        <v>Premium Aged Mysore Sandalwood Incense Launched by Yinjiyue, Bringing Authentic Botanical Scent to At-Home Sensory Wellness</v>
+        <v>American Rebel Light Beer Drives Major Fan Engagement, Retail Expansion and Brand Visibility During the 2026 NHRA Brainerd Nationals</v>
       </c>
       <c r="B144" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C144" t="str">
-        <v>PressReleaseNews</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D144" t="str">
         <v>Retail</v>
       </c>
       <c r="E144" t="str">
-        <v>https://pressreleasenews.org/pressroom/premium-aged-mysore-sandalwood-incense-launched-by-yinjiyue-bringing-authentic-botanical-scent-to-at-home-sensory-wellness</v>
+        <v>https://www.newswire.com/news/american-rebel-light-beer-drives-major-fan-engagement-retail-expansion-and</v>
       </c>
       <c r="F144" t="str">
-        <v>Yinjiyue launches charcoal-free aged Mysore old mountain sandalwood incense sticks, catering to rising consumer demand for natural botanical sensory home wellness rituals.</v>
+        <v>Comprehensive On‑ and Off‑Track American Rebel Beer Activations Drive Fan Engagement and Retail Expansion American Rebel Light Beer Dodge//SRT Hellcat Secures the 2026 NHRA Brainerd Nationals Win</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="str">
-        <v>Robbins LLP Investigating Potential Claims on Behalf of VenHub Global, ...</v>
+        <v>IC Group Reports Q2 2026 Results; Revenue Up 26% Year-over-Year, Driven By 97% Organic Growth of Annual Recurring Revenue</v>
       </c>
       <c r="B145" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C145" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D145" t="str">
         <v>Finance, Retail</v>
       </c>
       <c r="E145" t="str">
-        <v>https://pr-inside.com/robbins-llp-investigating-potential-claims-on-behalf-of-venhub-global-r5199154.htm</v>
+        <v>https://www.newsfilecorp.com/release/311685/IC-Group-Reports-Q2-2026-Results-Revenue-Up-26-YearoverYear-Driven-By-97-Organic-Growth-of-Annual-Recurring-Revenue</v>
       </c>
       <c r="F145" t="str">
-        <v>(PR-inside.com) SAN DIEGO, CA / ACCESS Newswire / July 8, 2026 / Shareholder rights law firm Robbins LLP is investigating VenHub Global, Inc. (NASDAQ:VHUB) to determine whether certain VenHub Global, Inc. officers and directors violated securities laws and breached fiduciary duties to shareholders. VenHub Global, Inc. operates as a provider of autonomous retail solutions, offering technology-driven smart stores and support services for automated retail operations. On March 24, 2026, VenHub filed its annual report for the year ended December 31, 2025. The Company disclosed that it generated total revenue of just $864,450 during FY 2025 while reporting a net loss of approximately ..</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 26, 2026) - IC Group Holdings Inc. (TSXV: ICGH) ("IC Group" or the "Company"), a consumer engagement company driving commerce and data for global brands and professional sports teams, is pleased to announce its unaudited financial results for the three and six months ended June 30, 2026. All figures are reported in Canadian dollars unless otherwise stated."Q2 2026 demonstrated continued execution across all three of IC Group's business segments, with...</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="str">
-        <v>ROLLINS, INC. SCHEDULES DATE FOR RELEASE OF SECOND QUARTER 2026 FINANCIAL RESULTS</v>
+        <v>AWS and NVIDIA to Deliver 2 Million Additional GPUs and Next-Generation Infrastructure for Agentic and Physical AI</v>
       </c>
       <c r="B146" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C146" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-nvidia</v>
       </c>
       <c r="D146" t="str">
-        <v>Finance, Retail</v>
+        <v>Finance, AI, Retail</v>
       </c>
       <c r="E146" t="str">
-        <v>https://www.prnewswire.com/news-releases/rollins-inc-schedules-date-for-release-of-second-quarter-2026-financial-results-302821277.html</v>
+        <v>https://nvidianews.nvidia.com/news/aws-and-nvidia-to-deliver-2-million-additional-gpus-and-next-generation-infrastructure-for-agentic-and-physical-ai</v>
       </c>
       <c r="F146" t="str">
-        <v>ATLANTA, July 8, 2026 /PRNewswire/ -- Rollins, Inc. (NYSE: ROL), a premier global consumer and commercial services company, today announced that it will release its second quarter results for the period ended June 30, 2026, after the market closes on Wednesday, July 22, 2026. In...</v>
+        <v>Amazon Web Services (AWS), an Amazon.com, Inc. company (NASDAQ: AMZN), and NVIDIA (NASDAQ: NVDA) today announced a major expansion of their strategic collaboration to meet surging global demand for AI infrastructure as demand continues to accelerate.</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="str">
-        <v>naoo Launches Globally Unique Product Format</v>
+        <v>Blueberries Medical Announces Closing of C$1.1 Million Non-Brokered ...</v>
       </c>
       <c r="B147" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C147" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D147" t="str">
-        <v>AI, SaaS, Retail, Media</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E147" t="str">
-        <v>https://www.newmediawire.com/news/naoo-launches-globally-unique-product-format-7087579</v>
+        <v>https://pr-inside.com/blueberries-medical-announces-closing-of-c-1-1-million-non-brokered-r5216518.htm</v>
       </c>
       <c r="F147" t="str">
-        <v xml:space="preserve">naoo Worlds connects physical places, local businesses, content and communities in a new kind of social media experience ZUG and ZURICH, SWITZERLAND - July 8, 2026 ( NEWMEDIAWIRE ) - naoo AG (Dusseldorf: Ticker: NAO; ISIN: CH1323306329; WKN: A40NNU), operator of an AI-powered Social Discovery, Activation &amp;amp; Commerce Platform, today launched naoo Worlds, a new product format that brings together creators, artificial intelligence, maps and local businesses in a single discovery experience. With Worlds, naoo adds a new feature to its platform that inspires people, puts local businesses on the map, and drives consumers to visit them in person. The first World to to go live is "Fresh &amp;amp; Groovy," developed together with creator and DJ Dennis Bauer and built on his established brand of the </v>
+        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / August 26, 2026 / Blueberries Medical Corp. (CSE:BBM)(OTCID:BBRRF)(FRA:1OA) (the "Company" or "Blueberries"), a consumer science company focused on health, wellness and longevity, and a licensed producer of both psychoactive and non-psychoactive cannabis derivatives in Colombia, announces a non-brokered private placement consisting of the sale of 84,615,385 common shares ("Common Shares") at a price of C$0.013 per Common Share for aggregate gross proceeds of approximately C$1,100,000 (or approximately US$781,000) (the "Offering"). The net proceeds from the sale of the Common Shares are expected to fund and expand operations, for general corporate and working capital purposes. The ..</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="str">
-        <v>Palmetto Launches Energy Backup Plan to Make Whole-Home Battery Backup Accessible to Consumers</v>
+        <v>The Boxery highlights small bubble mailers as cosmetics sellers seek lighter packaging</v>
       </c>
       <c r="B148" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C148" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D148" t="str">
-        <v>SaaS, Energy, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E148" t="str">
-        <v>https://www.prnewswire.com/news-releases/palmetto-launches-energy-backup-plan-to-make-wholehome-battery-backup-accessible-to-consumers-302821234.html</v>
+        <v>https://pressreleasenews.org/pressroom/the-boxery-highlights-small-bubble-mailers-as-cosmetics-sellers-seek-lighter-packaging</v>
       </c>
       <c r="F148" t="str">
-        <v>Predictable monthly subscription eliminates upfront cost and repair bills while delivering automatic power during grid outages CHARLOTTE, N.C., July 8, 2026 /PRNewswire/ -- Palmetto, America's leading consumer energy platform, today announced the Palmetto Energy Backup Plan, a...</v>
+        <v>The Boxery examines rising demand for small bubble mailers among jewelry, cosmetics and small electronics sellers aiming to cut shipping weight while protecting delicate goods.</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="str">
-        <v>Costco Wholesale Corporation Reports June Sales Results and Announces Quarterly Cash Dividend</v>
+        <v>Primo Brands to Participate in Barclays 19th Annual Global Consumer Conference</v>
       </c>
       <c r="B149" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C149" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D149" t="str">
         <v>Finance, Retail</v>
       </c>
       <c r="E149" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3324447/0/en/Costco-Wholesale-Corporation-Reports-June-Sales-Results-and-Announces-Quarterly-Cash-Dividend.html</v>
+        <v>https://www.prnewswire.com/news-releases/primo-brands-to-participate-in-barclays-19th-annual-global-consumer-conference-302860696.html</v>
       </c>
       <c r="F149" t="str">
-        <v>ISSAQUAH, Wash., July 08, 2026 (GLOBE NEWSWIRE) -- Costco Wholesale Corporation (“Costco” or the “Company”) (Nasdaq: COST) today reported net sales of $29.24 billion for the retail month of June, the five weeks ended July 5, 2026, an increase of 10.6 percent from $26.44 billion last year.</v>
+        <v>TAMPA, Fla. and STAMFORD, Conn., Aug. 26, 2026 /PRNewswire/ -- Primo Brands Corporation (NYSE: PRMB) ("Primo Brands" or the "Company"), today announced that Eric Foss, Chairman and Chief Executive Officer, and David Hass, Chief Financial Officer, will participate at the Barclays 19th...</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="str">
-        <v>Solaris Premium Inks Deal with Multi-Million Dollar Brand Uncover to Join Top Luxury Brands</v>
+        <v>Goldco Earns Best Reputation for Gold IRA Companies by Love Gold</v>
       </c>
       <c r="B150" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C150" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D150" t="str">
         <v>Retail</v>
       </c>
       <c r="E150" t="str">
-        <v>https://www.prnewswire.com/news-releases/solaris-premium-inks-deal-with-multi-million-dollar-brand-uncover-to-join-top-luxury-brands-302821185.html</v>
+        <v>https://pr-inside.com/goldco-earns-best-reputation-for-gold-ira-companies-by-love-gold-r5216511.htm</v>
       </c>
       <c r="F150" t="str">
-        <v>The woman-owned, founder-led supplement brand built by pharmaceutical engineer and applied functional medicine practitioner Stephanie Solaris has been selected for Brand Uncover's curated portfolio, placing it in front of a buyer network built around luxury hospitality and prestige retail....</v>
+        <v>(PR-inside.com) Love Gold recognizes Goldco for having the Best Reputation among gold IRA companies, citing the company's longstanding presence, strong consumer ratings, customer support, and experience helping Americans diversify retirement savings with precious metals. LOS ANGELES, CA / ACCESS Newswire / August 26, 2026 /Love Gold has recognized Goldco as the gold IRA company with the Best Reputation, adding another distinction to the precious metals company's position as Love Gold's #1 overall choice among gold IRA providers. The recognition comes as part of Love Gold's ongoing evaluation of leading gold IRA companies. The publication reviews providers based on factors including reputation, industry experience, ..</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="str">
-        <v>SS Innovations International (SSII) Subsidiary Graduates First Cardiac Robotic Surgery Training Class</v>
+        <v>Greenland Mines (GRML) Announces Proposed Public Offering to Fund Sarfartoq Acquisition</v>
       </c>
       <c r="B151" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C151" t="str">
         <v>NewMediaWire</v>
       </c>
       <c r="D151" t="str">
-        <v>Finance, Retail, Education</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E151" t="str">
-        <v>https://www.newmediawire.com/news/ss-innovations-international-ssii-subsidiary-graduates-first-cardiac-robotic-surgery-training-class-7087573</v>
+        <v>https://www.newmediawire.com/news/greenland-mines-grml-announces-proposed-public-offering-to-fund-sarfartoq-acquisition-7088945</v>
       </c>
       <c r="F151" t="str">
-        <v>LOS ANGELES, CA - July 8, 2026 ( NEWMEDIAWIRE ) - SS Innovations International (NASDAQ: SSII) announced that its subsidiary, the SS International Centre for Robotics Surgery (“SSICRS”), has graduated the inaugural class of its Cardiac Robotic Surgery Training program. The five-day course brought together 33 participants from seven countries and 16 international faculty members for classroom instruction, live surgical demonstrations and hands-on training using the company’s SSi Mantra surgical robotic system. SS Innovations said SSICRS plans to expand its educational offerings through additional condensed training programs covering multiple surgical specialties, including urology, gynecology, thoracic, colorectal, gastrointestinal and general surgery. The company said the training center co</v>
+        <v xml:space="preserve">LOS ANGELES, CA - August 26, 2026 ( NEWMEDIAWIRE ) - Greenland Mines (NASDAQ: GRML) , a Western-aligned critical minerals developer, announced plans to offer shares of common stock, or common stock equivalents, in a public offering, with all securities to be offered by the company. Greenland Mines intends to use the net proceeds, together with existing cash and cash equivalents, to fund the acquisition of the Sarfartoq Nd-Pr Rare Earth Element Project, working capital and other general corporate purposes. The offering is subject to market and other conditions, with no assurance regarding its completion, size or terms. A.G.P./Alliance Global Partners is acting as sole placement agent. To view the full press release, visit: https://nnw.fm/pzo3y About Greenland Mines Greenland Mines Ltd is a </v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="str">
-        <v>Greenland Mines (GRML) Accelerates Rare Earth Development at Sarfartoq Project</v>
+        <v>AZIO AI Holdings (AZIO) Advances Atlas One as AI Infrastructure Investment Accelerates</v>
       </c>
       <c r="B152" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C152" t="str">
         <v>NewMediaWire</v>
       </c>
       <c r="D152" t="str">
-        <v>Finance, Energy, Retail</v>
+        <v>Finance, AI, Energy, Retail</v>
       </c>
       <c r="E152" t="str">
-        <v>https://www.newmediawire.com/news/greenland-mines-grml-accelerates-rare-earth-development-at-sarfartoq-project-7087570</v>
+        <v>https://www.newmediawire.com/news/azio-ai-holdings-azio-advances-atlas-one-as-ai-infrastructure-investment-accelerates-7088944</v>
       </c>
       <c r="F152" t="str">
-        <v xml:space="preserve">LOS ANGELES, CA - July 8, 2026 ( NEWMEDIAWIRE ) - As governments and manufacturers race to secure reliable supplies of rare earth elements for electric vehicles, renewable energy technologies and defense systems, projects that can advance toward modern resource estimates and economic studies are drawing increasing attention. Greenland Mines (NASDAQ: GRML) , a mineral exploration and development company focused on building a strategic portfolio of critical mineral assets in Greenland, recently announced a significant step forward in the development of its Sarfartoq Neodymium-Praseodymium Rare Earth Magnet Project through an accelerated program to update the project’s mineral resource estimate in accordance with U.S. Securities and Exchange Commission Regulation S-K 1300. Updating a Mineral </v>
+        <v xml:space="preserve">LOS ANGELES, CA - August 26, 2026 ( NEWMEDIAWIRE ) - AZIO AI Holdings (NASDAQ: AZIO) is positioning its Atlas One development in south Texas to address growing demand for the physical infrastructure supporting artificial intelligence, including land, power, connectivity and modular computing capacity. The project spans more than 548 acres and is engineered for up to 500 MW of planned behind-the-meter power capacity, with approximately 6 MW of off-grid power already installed to support modular data centers and enterprise fiber connectivity secured through a Master Services Agreement with AT&amp;amp;T. AZIO is directing capital, equipment and engineering resources toward the initial 11 MW phase as worldwide investment in AI infrastructure continues to expand and computing capacity increasingly </v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="str">
-        <v>Vadzo Imaging Deploys AR0235 Global Shutter USB Camera as a Smart Shelf Inventory Camera for Distortion-Free SKU Recognition and Retail Analytics</v>
+        <v>Vadzo Imaging Positions Merlin-415CRS: IMX415 Sony Starvis 4K HDR USB 2.0 Camera for Retail Analytics</v>
       </c>
       <c r="B153" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C153" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D153" t="str">
-        <v>SaaS, Retail, Automotive</v>
+        <v>Retail, Media</v>
       </c>
       <c r="E153" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-deploys-ar0235-global-shutter-usb-camera-as-a-smart-22814174</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-positions-merlin-415crs-imx415-sony-starvis-4k-hdr-usb-2-22848913</v>
       </c>
       <c r="F153" t="str">
-        <v>Vadzo Imaging's Falcon-235MGS is a 2MP monochrome global shutter USB 3.2 Gen 1 camera built on the Onsemi AR0235 HyperLux SG sensor, purpose-built for retail shelf monitoring and inventory management systems where distortion-free SKU recognition, OCR accuracy, and real-time product availability detection define deployment success. As a dedicated smart shelf inventory camera, it captures all 1920x1200 pixels simultaneously through global shutter architecture, eliminating the motion-induced distortion that rolling shutter sensors produce during stocking, picking, and product interaction events, and delivers monochrome imaging over USB 3.2 Gen 1 with full UVC compliance for plug-and-play integration across retail kiosk and shelf hardware without custom driver development.</v>
+        <v>Built for point-of-sale monitoring, queue management, and store-wide analytics that need dependable video across a full day of variable lighting, this camera pairs the Sony IMX415 STARVIS sensor with a high-performance ISP and low-light sensitivity over a standard USB 2.0 connection, giving retail technology providers detailed 4K image quality without a proprietary interface or a networked camera to manage.</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="str">
-        <v>Victory In Motion, Home of Knee Repair, NOT Knee Replacement® launches new book by Dr. Marc Pietropaoli</v>
+        <v>Nano-X Imaging (NNOX) Is 'One to Watch'</v>
       </c>
       <c r="B154" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C154" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D154" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E154" t="str">
-        <v>https://www.prnewswire.com/news-releases/victory-in-motion-home-of-knee-repair-not-knee-replacement-launches-new-book-by-dr-marc-pietropaoli-302821089.html</v>
+        <v>https://www.newmediawire.com/news/nano-x-imaging-nnox-is-one-to-watch-7088943</v>
       </c>
       <c r="F154" t="str">
-        <v>Amazon #1 Bestselling Book Repair NOT Replace Challenges the Knee Replacement Industry's Standard of Care SKANEATELES, N.Y. , July 8, 2026 /PRNewswire/ -- Most patients who receive a joint replacement recommendation never hear the word biologic. They are rarely told about regenerative...</v>
+        <v xml:space="preserve">The company combines proprietary imaging hardware, FDA-cleared AI applications, cloud software, radiology services and healthcare IT within an end-to-end platform spanning scan, analysis and interpretation. Nanox is expanding its commercial reach through its U.S. commercial activities and collaboration with healthcare organizations. First-quarter 2026 revenue increased to $4.3 million from $2.8 million in the prior-year period, with contributions from teleradiology, imaging systems, OEM services, AI, software and Health IT. Nanox has secured FDA clearance for Nanox.ARC, Nanox.ARC X and three Nanox.AI medical imaging solutions, while its commercial and clinical activities involve organizations including RadNet, Cedars-Sinai, Corewell Health and Brigham and Women’s Hospital. LOS ANGELES, CA </v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="str">
-        <v>Warner Bros. Discovery Announces Agentic AI-Powered Advertising Technology Built on AWS, its Preferred Cloud Provider</v>
+        <v>Uniform Advantage Opens New Wesley Chapel Store with Grand Opening Event</v>
       </c>
       <c r="B155" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C155" t="str">
-        <v>WebWire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D155" t="str">
-        <v>Finance, AI, SaaS, Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E155" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357364</v>
+        <v>https://www.prnewswire.com/news-releases/uniform-advantage-opens-new-wesley-chapel-store-with-grand-opening-event-302860853.html</v>
       </c>
       <c r="F155" t="str">
-        <v>Warner Bros. Discovery, Inc. (Nasdaq: WBD) (&amp;#8220;WBD&amp;#8221; or the &amp;#8220;Company&amp;#8221;) and Amazon Web Services (AWS), its preferred cloud provider, announced the development of next-generation advertising experiences built with AWS agentic AI. - - WBD is expanding its advertising technology stack on AWS and deploying an agentic AI-driven approach to how premium inventory across its U.S. linear and digital channels is planned, activated, optimized, and monetized. By rebuilding its longstanding traditional inte... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357364</v>
+        <v>TAMPA, Fla., Aug. 26, 2026 /PRNewswire/ -- Uniform Advantage expanded its Florida footprint this week with the opening of a new retail location at 6009 Wesley Grove Blvd. in Wesley Chapel. Situated to serve healthcare professionals at AdventHealth, BayCare Health System, and Tampa General...</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="str">
-        <v>Weight Loss Rankings Launches Free, Independent Scores for GLP-1 Telehealth Providers</v>
+        <v>Bones Coffee Names Former Celsius CEO and President Gerry David to Board of Directors</v>
       </c>
       <c r="B156" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C156" t="str">
-        <v>PressReleaseNews</v>
+        <v>PRWeb</v>
       </c>
       <c r="D156" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E156" t="str">
-        <v>https://pressreleasenews.org/pressroom/weight-loss-rankings-launches-free-independent-scores-for-glp-1-telehealth-providers</v>
+        <v>https://www.prweb.com/releases/bones-coffee-names-former-celsius-ceo-and-president-gerry-david-to-board-of-directors-302859210.html</v>
       </c>
       <c r="F156" t="str">
-        <v>Weight Loss Rankings launches as a free, independent, bilingual directory that scores GLP-1 telehealth providers on price, clinical oversight, and safety. It pairs independent 0-10 provider scores with an evidence-based, PMID-cited research library and free consumer tools.</v>
+        <v>Executive Who Lead Celsius Turnaround Joins Bones as Specialty Coffee Brand Expands National Retail Footprint CAPE CORAL, Fla., Aug. 26, 2026 /PRNewswire-PRWeb/ -- Bones Coffee Company today announced the appointment of Gerry David, former CEO and President of Celsius Holdings, to its...</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="str">
-        <v>Bols Expands Its House of Flavors with the Launch of Bols Coconut</v>
+        <v>Gen 2 Technologies (MNIZ) Appoints Bret Csencsitz as Chief Executive ...</v>
       </c>
       <c r="B157" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C157" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D157" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, Real Estate, Retail</v>
       </c>
       <c r="E157" t="str">
-        <v>https://www.prnewswire.com/news-releases/bols-expands-its-house-of-flavors-with-the-launch-of-bols-coconut-302820755.html</v>
+        <v>https://pr-inside.com/gen-2-technologies-mniz-appoints-bret-csencsitz-as-chief-executive-r5216422.htm</v>
       </c>
       <c r="F157" t="str">
-        <v>New Coconut Liqueur Helps Bars and Restaurants Capitalize on Growing Consumer Demand for Tropical Cocktails NEW YORK, July 8, 2026 /PRNewswire/ -- Bols, the world's first cocktail and liqueur house, proudly introduces Bols Coconut, the newest addition to its globally recognized portfolio...</v>
+        <v>(PR-inside.com) Leadership transition and IP acquisition position the Company to advance PlayPal, its screen-free AI developmental companion for children ages 3-8 NEW YORK, NY / ACCESS Newswire / August 26, 2026 / Gen 2 Technologies Inc (OTCID:MNIZ) ("Gen 2" or the "Company") today announced the appointment of Bret Csencsitz as Chief Executive Officer, effective August 25, 2026, and that it has entered into an agreement to acquire the patent-pending intellectual property underlying PlayPal, the Company's screen-free, AI-based developmental play companion for children ages 3-8. Leadership Transition Mr. Csencsitz brings more than 20 years of leadership in building and operating premium consumer brands, with a ..</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="str">
-        <v>Brilliant Shortlisted For Two 2026 Global Influencer Marketing Awards</v>
+        <v>Tenorshare Launches iOS 27 and iPhone 18 Giveaway: Win a Free iPhone 18,Get 25-percent Off</v>
       </c>
       <c r="B158" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C158" t="str">
-        <v>PR Newswire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D158" t="str">
-        <v>Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E158" t="str">
-        <v>https://www.prnewswire.com/news-releases/brilliant-shortlisted-for-two-2026-global-influencer-marketing-awards-302820940.html</v>
+        <v>https://www.send2press.com/wire/tenorshare-launches-ios-27-and-iphone-18-giveaway-win-a-free-iphone-18get-25-percent-off/</v>
       </c>
       <c r="F158" t="str">
-        <v>Full-funnel marketing and public relations agency recognized for influencer work in retail, eCommerce, and campaign ROI SCOTTSDALE, Ariz., July 8, 2026 /PRNewswire/ -- Brilliant made the 2026 Global Influencer Marketing Awards (GIMA26) shortlist in two categories: Best Retail &amp; eCommerce...</v>
+        <v>NEW YORK, N.Y., Aug. 26, 2026 (SEND2PRESS NEWSWIRE) -- To celebrate the arrival of Apple's next-generation iOS 27 and iPhone 18, Tenorshare, a global leader in mobile management and AI-driven utility software, today announced its Exclusive iOS 27 &amp;#038; iPhone 18 Special Offers. Designed to help users seamlessly upgrade, repair, and optimize their devices, the global campaign features up to 25% off flagship software, limited-time BOGO bundles, and a massive giveaway with a free iPhone 18 and Amazon gift cards up for grabs.</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="str">
-        <v>Alibaba Group Holding Limited (BABA) Investigation: Bronstein, Gewirtz ...</v>
+        <v>Bridge Launches $500M Direct Lending Fund to Finance Suppliers of America's Largest Retailers</v>
       </c>
       <c r="B159" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C159" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D159" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E159" t="str">
-        <v>https://pr-inside.com/alibaba-group-holding-limited-baba-investigation-bronstein-gewirtz-r5199047.htm</v>
+        <v>https://www.newmediawire.com/news/bridge-launches-500m-direct-lending-fund-to-finance-suppliers-of-america-s-largest-retailers-7088939</v>
       </c>
       <c r="F159" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 8, 2026 / Bronstein, Gewirtz &amp; Grossman, LLC is investigating potential claims on behalf of purchasers of Alibaba Group Holding Limited ("Alibaba" or "the Company") (NYSE:BABA). Investors who purchased Alibaba securities are encouraged to obtain additional information and assist the investigation by visiting the firm's site:bgandg.com/BABA. Alibaba Investigation Details On June 24, 2026, Alibaba was the subject of a report published by Reuters, titled: "Anthropic says Alibaba illicitly extracted Claude AI model capabilities." According to the report, "U.S. AI company Anthropic accused Alibaba, the Chinese technology and e-commerce giant, of illicitly extracting its ..</v>
+        <v>AI Lender Will Give Suppliers Fast, Transparent Production Capital to Fund Orders for Major Retailers NEW YORK, NY - August 26, 2026 ( NEWMEDIAWIRE ) - Bridge, a Citi-backed AI-powered lending platform, has announced the launch of a $500M direct lending fund purpose-built for CPG brands and retail suppliers fulfilling purchase orders for America's largest retailers. Since its spin-out from Citi in 2023, Bridge has deployed more than $800M and facilitated financing for hundreds of growing businesses. The fund launch marks Bridge’s next phase of growth, driven by demand from suppliers selling into major retailers. Through its work with Walmart, Bridge recently funded DogSauce, a pet-food super broth meal topper that expanded from 1,200 to 3,000+ Walmart stores on a single order that nearly d</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="str">
-        <v>BridgeCore Capital Finances Suburban Office In Rocklin, California</v>
+        <v>Ascendant Network Unveils All-Star Keynote and Speaker Lineup for Inaugural SHOWCASE: The World’s First Retail + Commerce Media Upfront</v>
       </c>
       <c r="B160" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C160" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D160" t="str">
-        <v>Real Estate, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E160" t="str">
-        <v>https://www.newmediawire.com/news/bridgecore-capital-finances-suburban-office-in-rocklin-california-7087564</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/ascendant-network-unveils-star-keynote-130000186.html</v>
       </c>
       <c r="F160" t="str">
-        <v>BEVERLY HILLS, CA - July 8, 2026 ( NEWMEDIAWIRE ) - BridgeCore Capital, Inc. today announced it has closed a $750,000 refinance of a suburban office complex in Rocklin, California. The borrower needed to refinance an existing loan while obtaining cash-out proceeds to fund capital improvements at both the Rocklin property and another office property in Tracy, CA. The borrower’s business plan is to complete the improvements to the Rocklin property and to sell it within a year. Certainty and speed of execution were critical given the borrower’s planned exit strategy. BridgeCore successfully closed the transaction within the borrower’s tight timeline. BridgeCore worked closely with the trusted mortgage advisory team, the sponsor, and the title company to coordinate an efficient closing process</v>
+        <v>NEW YORK, August 26, 2026--Ascendant Network today announced an all-star speaker lineup for SHOWCASE, the world’s first retail + commerce media upfront. Taking place on Wednesday, September 2, 2026, at The Times Center in New York City, the invite-only gathering will convene decision-makers across major holding company agencies, brand marketers, and retail and commerce media networks representing over $1 trillion in annual retail sales.</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="str">
-        <v>Innovative Solutions Launches Forward Deployed Services, Extending the AWS FDE Model Into Partner-Led Delivery for Growing Businesses</v>
+        <v>Formic Opens Oakland Facility, Anchoring Humanoid and Physical AI Expansion in the Bay Area Alongside Tesla and Amazon</v>
       </c>
       <c r="B161" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C161" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D161" t="str">
-        <v>AI, Retail</v>
+        <v>AI, Retail, Automotive</v>
       </c>
       <c r="E161" t="str">
-        <v>https://www.prnewswire.com/news-releases/innovative-solutions-launches-forward-deployed-services-extending-the-aws-fde-model-into-partner-led-delivery-for-growing-businesses-302820891.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/formic-opens-oakland-facility-anchoring-140000657.html</v>
       </c>
       <c r="F161" t="str">
-        <v>The service line builds on AWS' new FDE organization through the deployment of partner-led engineers and architects to customers that need execution at scale for AI initiatives ROCHESTER, N.Y., July 8, 2026 /PRNewswire/ -- Innovative Solutions, the fastest growing Amazon Web Services...</v>
+        <v>OAKLAND, Calif., August 26, 2026--Formic opens Oakland facility, expanding Full Service Automation for U.S. manufacturers and reinforcing the Bay Area as a physical AI hub.</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="str">
-        <v>Vitamin brands boost ad spend by 27% as 11.8 million Australians turn to supplements</v>
+        <v>Karo Healthcare appoints Philip Hampden-Smith as Chief Operations Officer</v>
       </c>
       <c r="B162" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C162" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D162" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E162" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357334</v>
+        <v>https://www.prnewswire.com/news-releases/karo-healthcare-appoints-philip-hampden-smith-as-chief-operations-officer-302860645.html</v>
       </c>
       <c r="F162" t="str">
-        <v>Australia&amp;#39;s vitamins and supplements market is heating up, with brands increasing advertising investment as millions of Australians continue to make supplements part of their everyday health routines. - - New Nielsen Ad Intel data shows advertising spend in the vitamins and supplements sector reached $75.1 million in the 12 months from 1 June 2025 to 31 May 2026, up 26.5% year-on-year. - - The lift in spend comes as Nielsen Consumer &amp;amp; Media View (CMV) data shows the category has become f... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357334</v>
+        <v>STOCKHOLM, Aug. 26, 2026 /PRNewswire/ -- Karo Healthcare ("Karo") has appointed Philip Hampden-Smith as Chief Operations Officer and member of the Corporate Management Team. Philip brings 20 years of international experience in operations and supply chain leadership across consumer...</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="str">
-        <v>Cloaked Launches Research Hub to Document the Evolving State of Consumer Privacy</v>
+        <v>Webinar Equips Youth Sports Leaders With Tools to Respond in a Cardiac Emergency</v>
       </c>
       <c r="B163" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C163" t="str">
-        <v>PRWeb</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D163" t="str">
-        <v>Retail</v>
+        <v>Retail, Education, Healthcare</v>
       </c>
       <c r="E163" t="str">
-        <v>https://www.prweb.com/releases/cloaked-launches-research-hub-to-document-the-evolving-state-of-consumer-privacy-302820182.html</v>
+        <v>https://www.newmediawire.com/news/webinar-equips-youth-sports-leaders-with-tools-to-respond-in-a-cardiac-emergency-7088937</v>
       </c>
       <c r="F163" t="str">
-        <v>Cloaked, the consumer-first privacy and security company, launches the Cloaked Research Hub. This ongoing initiative will produce original, nationally representative research on how American consumers think about, experience, and respond to personal privacy and data safety issues....</v>
+        <v>DALLAS - August 26, 2026 ( NEWMEDIAWIRE ) - Sudden cardiac arrest is the leading cause of death for student-athletes nationwide, with nearly 75% of cases among young athletes occurring in basketball, football and soccer players. [1] To help youth sports coaches and league leaders prepare for these emergencies, the American Heart Association, devoted to changing the future to a world of healthier lives for all, is hosting a free one-hour webinar focused on Cardiac Emergency Response Plans and safe play practices. The webinar, taking place Wednesday, Sept. 30, at 1 p.m. CT, reflects the American Heart Association's ongoing commitment to improving cardiac emergency preparedness and advances the goals of its Nation of Lifesavers™ movement, which aims to double survival rates from cardiac arres</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="str">
-        <v>ChargePapa Reports Record Demand for DC Adapters as Rising Fuel Costs Drive Global EV Surge</v>
+        <v>Wall Street May Be Looking at FreeCast Inc. (NASDAQ: CAST) Through ...</v>
       </c>
       <c r="B164" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C164" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D164" t="str">
-        <v>Retail, Automotive</v>
+        <v>Finance, SaaS, Retail, Media</v>
       </c>
       <c r="E164" t="str">
-        <v>https://www.pr.com/press-release/968342</v>
+        <v>https://pr-inside.com/wall-street-may-be-looking-at-freecast-inc-nasdaq-cast-through-r5216393.htm</v>
       </c>
       <c r="F164" t="str">
-        <v>ChargePapa, a direct-to-consumer EV charging hardware manufacturer, recorded 140% year-on-year growth in demand for its DC fast-charging adapter line. The surge coincides with record EV adoption across Europe and North America as rising fossil fuel costs accelerate the shift to electric vehicles. [PR.com]</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 26, 2026 / The obvious comparison is another streaming company. The more provocative comparison may be Spotify-not because FreeCast has Spotify's scale, revenue or maturity, but because Spotify demonstrated the extraordinary value that can emerge when a technology platform organizes a fragmented global media industry. There is one fundamental difference: Spotify built one global consumer platform. FreeCast is attempting to build the platform-as-a-service infrastructure capable of powering many of them. Spotify's 2025 financial results illustrate the enormous scale associated with operating a mature global media ecosystem. The company reported approximately €11.7 billion in cost ..</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="str">
-        <v>GPOPlus+ (OTCQB:GPOX) Launches OTP Program, Targeting the Fastest-Growing and Most Compliance-Critical Category in Convenience Retail</v>
+        <v>StrainScan Pro Demonstrates Versatility as MDCE Applies Core AI Vision ...</v>
       </c>
       <c r="B165" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C165" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D165" t="str">
-        <v>Energy, Retail</v>
+        <v>AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E165" t="str">
-        <v>https://www.newswire.com/news/gpoplus-otcqb-gpox-launches-otp-program-targeting-the-fastest-growing-and-most</v>
+        <v>https://pr-inside.com/strainscan-pro-demonstrates-versatility-as-mdce-applies-core-ai-vision-r5216390.htm</v>
       </c>
       <c r="F165" t="str">
-        <v>Building on three years of weekly DSD service across 9 states and more than 70,000 store visits, GPOPlus+ introduces a turnkey OTP program purpose-built for gas stations and convenience stores navigating a category that has surpassed cigarettes in gross profit contribution for the first time ever.</v>
+        <v>(PR-inside.com) Proprietary Platform Highlights the Strength of a Single AI Vision System Serving Multiple Trillion Dollar Industries MESA, AZ / ACCESS Newswire / August 26, 2026 / Medical Care Technologies Inc. (OTCID:MDCE) today emphasized the cross-industry versatility of its StrainScan Pro platform, underscoring how a single proprietary AI vision system is being applied across both regulated retail environments and large-scale agricultural operations. StrainScan Pro is designed to deliver consistent visual analysis capabilities that support quality verification for licensed retail operators while also addressing agricultural needs such as early detection of pests, crop stress, and quality indicators. By leveraging the same core computer-vision architecture ..</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="str">
-        <v>Alejandro Hernandez III, J.D., Publishes Fiduciary by Design: A Modern Framework for Ethics, Governance, and Fiduciary Leadership</v>
+        <v>StrainScan Pro Demonstrates Versatility as MDCE Applies Core AI Vision Technology Across Regulated Retail and Large-Scale Agriculture (OTCID:MDCE)</v>
       </c>
       <c r="B166" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C166" t="str">
-        <v>PRWeb</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D166" t="str">
-        <v>Retail</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E166" t="str">
-        <v>https://www.prweb.com/releases/alejandro-hernandez-iii-jd-publishes-fiduciary-by-design-a-modern-framework-for-ethics-governance-and-fiduciary-leadership-302816634.html</v>
+        <v>https://www.newswire.com/news/strainscan-pro-demonstrates-versatility-as-mdce-applies-core-ai-vision</v>
       </c>
       <c r="F166" t="str">
-        <v>Alejandro Hernandez III, J.D., Founder and Principal Advisor of ARH Global Advisors LLC, today announced the publication of his new book, Fiduciary by Design, now available on Amazon. MANHATTAN, N.Y. , July 8, 2026 /PRNewswire-PRWeb/ -- Alejandro Hernandez III, J.D., Founder and Principal...</v>
+        <v>Proprietary Platform Highlights the Strength of a Single AI Vision System Serving Multiple Trillion Dollar Industries</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="str">
-        <v>Futbol Fans Practice More Than 800,000 CPR Training Compressions at FIFA Fan Experiences</v>
+        <v>U.S. Postal Service Announces Temporary Price Change for 2026 Holiday Shipping Season</v>
       </c>
       <c r="B167" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C167" t="str">
-        <v>NewMediaWire</v>
+        <v>WebWire</v>
       </c>
       <c r="D167" t="str">
-        <v>Retail, Education, Healthcare</v>
+        <v>Retail</v>
       </c>
       <c r="E167" t="str">
-        <v>https://www.newmediawire.com/news/futbol-fans-practice-more-than-800-000-cpr-training-compressions-at-fifa-fan-experiences-7087562</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359525</v>
       </c>
       <c r="F167" t="str">
-        <v>DALLAS - July 8, 2026 ( NEWMEDIAWIRE ) - At the 2026 FIFA World Cup Fan events across four U.S. host cities, the American Heart Association is bringing Hands-Only CPR training directly to fans, who have already completed more than 800,000 training chest compressions - marking one of the largest public CPR education efforts in the organization’s history. More than 350,000 cardiac arrests occur outside of hospitals in the United States each year, and while immediate CPR can double or even triple a person’s chance of survival , many bystanders still hesitate to act, often because they lack training. Across Dallas, Atlanta, Philadelphia and New York, more than 8,000 attendees have participated in hands-on training at the American Heart Association’s Mobile CPR Unit. Participants learn to recog</v>
-[...2 lines deleted...]
-    <row r="168">
+        <v>WASHINGTON &amp;#8212; The U.S. Postal Service filed notice today with the Postal Regulatory Commission (PRC) regarding a temporary price change for some package products for the 2026 peak holiday season. This temporary price adjustment is to help cover extra handling costs to ensure a successful peak season. - - The planned change for peak season, which was approved by the governors of the Postal Service, would affect prices on the following retail and commercial domestic competitive parcels: Priori... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359525</v>
+      </c>
+    </row>
+    <row r="168" xml:space="preserve">
       <c r="A168" t="str">
-        <v>Maverrik Launches Build Beyond Referrals One-Day Intensive as Debate Grows on Backing Britain's Expert-Led Businesses</v>
+        <v>Dynasty Fine Wines Announces 2026 Interim Results</v>
       </c>
       <c r="B168" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C168" t="str">
-        <v>Pressat</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D168" t="str">
-        <v>Finance, Real Estate, Energy, Retail, Education</v>
+        <v>Finance, AI, SaaS, Retail, Media</v>
       </c>
       <c r="E168" t="str">
-        <v>https://pressat.co.uk/releases/maverrik-launches-build-beyond-referrals-one-day-intensive-as-debate-grows-on-backing-britains-expert-led-businesses-238f75823d6174f50a0b843aeb8425d6/</v>
-[...2 lines deleted...]
-        <v>Wednesday 8 July, 2026 New one-day intensive aims to help UK business owners reduce referral dependency, win more clients internationally and strengthen the UK's growing expertise economy. Plymouth, UK - Wednesday 8th July 2026 - As political leaders, including Greater Manchester Mayor Andy Burnham, continue to champion entrepreneurship, regional growth and opportunities for small businesses, Maverrik has launched the Build Beyond Referrals One-Day Intensive to help expert-led businesses build more resilient and scalable client acquisition systems. The launch comes as increasing attention is being given to the role that small businesses, consultants and independent professionals play in driving economic growth across the UK. While much of the discussion focuses on investment, skills and in</v>
+        <v>https://www.acnnewswire.com/press-release/english/109445/</v>
+      </c>
+      <c r="F168" t="str" xml:space="preserve">
+        <v xml:space="preserve">Financial Highlights (Unaudited)
+(HKD Thousand)
+Six months ended 30 June
+2026
+2025
+Revenue
+83,046
+122,775
+Gross Profit
+30,775
+47,277
+Profit Attributable to Owners of the Company
+496
+8,172
+Basic Earnings per Share (HK cents)
+0.04
+0.58
+HONG KONG, August 26, 2026 - (ACN Newswire) - Dynasty Fine Wines Group Limited (“Dynasty” or “the Group”) (Stock Code: 00828), a premier grape winemaker in China, today announced its unaudited interim results for the six months ended 30 June 2026.
+In the first half of 2026, due to weak demand of wine consumption market in the PRC, the Group’s sales of middle to high-end and red wine products declined, resulting in a 32% year-on-year decrease in revenue to HK$83.0 million. Although the impact of revenue decline on profit was partially offset by an increase in other income such as write-off of payables with long ageing and a decrease in administrative expenses, the profit attributable to owners of the Company was approximately HK$0.5 million. Earnings per share of the Company was HK0.04 cents per Share.
+With the Group’s stronger base of dry white market in coastal regions and the new launch of products of white and sparkling wines in response of the market trend, sale of white wine remained serving as the Group’s primary revenue contributor, though sale of white wine products recorded a decrease when compared with the corresponding period in 2025. Sales of red and white wines products accounted for approximately 28% and 63% of the total revenue respectively for the period (2025: approximately 41% and 54% respectively). The gross margin of red wine products and white wine products during the period were both 38% (2025: 38% and 39% respectively). The overall gross profit margin was 37% during the period (2025: 39%), mainly due to change of product mix at lower prices and margin adaptive to the mass market during the period.
+The Group has been actively pursuing innovation, embracing the “5+4+N” product strategy, with “N” standing for developing various customised products and continuously creating new products to meet the diverse needs of different Chinese consumer groups. During the period, the Group launched a new gift set product, i.e. Dynasty Chinese Zodiac Commemorative Dry Red Wine for the Bing Wu Year of Horse, integrating with the Chinese zodiac culture and the leading rise of Chinese-style fashionable products, by presenting the zodiac culture in a youthful visual language to attract potential consumers. At the same time, the Group continued carrying out activities “Dragon Across the Universities ” in different universities and colleges to promote wine culture, further broadening the brand’s awareness and reputation among young people.
+Based on its existing high-quality products, the Group continues to introduce new products and promote product upgrades. The Group participated in the 114th China Food &amp; Drinks Fair in March 2026 and capitalised on the momentum to launch new products such as “Tipsy series ”, to further improve its product matrix and provide consumers with diverse consumption choices. The "Tipsy Series” forms two distinct product lines: nonalcoholic free-run grape juice beverages and low-alcohol sparkling wines. Its low alcohol content provides a gentle, pleasant buzz, and its sweetness comes solely from the natural sugars of the grapes, authentically showcasing the characteristics of the grape variety and the unique terroir of the region. During the China Food &amp; Drinks Fair, the Group also held wine-tasting events during the fair, where the new muscat sparkling wine and tea-flavoured wine won industry praise for their unique flavour and exquisite craftsmanship.
+In addition, the Group has continuously expanded the product spectrum by introducing new categories of products for ready-to-drink consumption channels such as craft beer, and cultivated new business growth. The Group also sold chateau wine imported from France and other foreign branded wines in the PRC market through the Group’s existing distribution network to introduce some classic “old world” and “new world” varietals to cater for a market that prefers the taste of foreign premium wines.
+The two joint venture companies established by the Group in February 2025 made corresponding progress during the period. Regarding Dynasty Jiangsu, as of 30 June 2026, the construction of core section has been basically completed, accounting for approximately 90% of the overall project progress. Production machinery is at a trial run. Apart from construction of winery and testing of machinery, Dynasty Jiangsu has not yet commenced operation. Regarding Dynasty Renhuai, the company continued trading operations in 2026 after encountering a period of fluctuation in the baijiu market in the PRC at its establishment in 2025, the baijiu market is tending to be stable in 2026. Leveraging on the advantages of origin and brand, Dynasty Renhuai is actively expanding channels, promoting product structure stratification and building a diversified product matrix of sauce-flavour baijiu to increase the scale of the segment. The establishment of these new joint ventures aim to implement Dynasty’s strategic plan, further improving the industrial layout, expanding category tracks, tapping into industry potential, creating new performance growth in the long run, and realising the Group’s transformation into a full category, full industry-chain enterprise.
+Regarding online sales, the e-commerce team of the Group comprehensively operates online stores itself on the traditional e-commerce platforms, such as JD.com , Tmall and Pinduoduo  for product sales, as well as comprehensive innovation on its brand, product categories, and business systems, procedures and models via interest-based e-commerce platforms, including RED, Kuai  and TikTok . Based on this, the e-commerce team also actively cultivates e-commerce live broadcasting talents to further expand its sales channels so as to build up a new customer base. The Group has also strengthened the promotion of newly launched “Hi” tea-flavoured sparkling wines and "Tipsy Series ” in RED and TikTok during the period under review. The Group continues investing resources in a timely manner for improvement of the online sales channels and optimisation of online stores interface so as to respond to the change of customer consumption behaviour in the PRC. The Group jointly develops exclusive products with leading e-commerce platforms, and promotes AI livestreaming models in various channels to increase brand exposure and livestreaming sales, adopts big data analysis to accurately understand consumer demand. During the period, the Group achieved a staged growth in online sales. To establish an online brand matrix, the Group optimised online distributors during the period. The Group believes that the online platforms not only serve as a business-to-customer trading platform between the Group and the consumers, but also an additional marketing and promotion channel for the brand, which can enhance the overall business potential of the Group.
+During the period, the Group had boasted brilliant results in major wine appraisal competitions. Among the numerous awards, “Dynasty Dry Red Wine Seven Year Reserve” has won the Silver Award, at the 2026 International Wine &amp; Spirit Competition (“IWSC”). The competition is considered the international standard for wine and spirits quality. Dynasty 5 degree Muscat Sweet Sparkling Wine and Dynasty Eastern Tea Bubble Sparkling Wine - Maojian Teaare also awarded at the “2025 New Alcoholic Beverage Product Competition ” in respective categories hosted by China Alcoholic Drinks Association. These two wines have also won the Gold Medal at the France International Wine Awards (“FIWA”) China region, Spring 2026 for its excellent quality. These wines stood out from other entries for their elegant aroma, smooth body and round taste, and won the awards at the competitions, showing the charm and strengths of Dynasty wines to the country and the world.
+Mr. Wan Shoupeng, Chairman of Dynasty, concluded, “Looking ahead to the second half of 2026, the wine consumption market remains challenging, the Group will be cautious and continue to focus on market and consumer demand and promote product quality through technological innovation. At the same time, the Group will continue to innovate marketing strategies to stimulate brand vitality, further expand the market share of Dynasty’s products, strengthen Dynasty’s brand image representative of domestic wines, and set a benchmark for the Chinese wine industry, with the aim of bringing Dynasty’s superior wines to more consumers in the PRC. The Group will continue to proactively develop new marketing prospects through innovation in product categories and consumption scenarios, and adjust its business strategies by seizing the development trend of ready-to-drink and younger consumer markets.”
+About Dynasty Fine Wines Group Limited
+Dynasty Fine Wines Group Limited was listed on the Main Board of The Stock Exchange of Hong Kong Limited with the stock code 00828 on 26 January 2005. Founded in 1980, Dynasty is the premier grape winemaker in China. It is principally engaged in the production and sale of grape wine products under its reputable “Dynasty” brand. Dynasty is the first Sino-foreign joint venture wine company in China with Tianjin Food Group Limited and the French grape wine giant, Remy Cointreau, as its current major shareholders. The Group produces and sells more than 100 grape wine product series, and introduces imported wine products, providing high-quality and value-for-money grape wines to the full range of consumer groups in China.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="str">
-        <v>BartletLab to Distribute US-Grown Hemp Products Nationally</v>
+        <v>Amara Brings Calm to the Kids Snack Aisle, Expanding Its Superfood Smoothie Melts Line in Target</v>
       </c>
       <c r="B169" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C169" t="str">
-        <v>Newswire.com</v>
+        <v>PRWeb</v>
       </c>
       <c r="D169" t="str">
         <v>Retail</v>
       </c>
       <c r="E169" t="str">
-        <v>https://www.newswire.com/news/bartletlab-to-distribute-us-grown-hemp-products-nationally-22821564</v>
+        <v>https://www.prweb.com/releases/amara-brings-calm-to-the-kids-snack-aisle-expanding-its-superfood-smoothie-melts-line-in-target-302860160.html</v>
       </c>
       <c r="F169" t="str">
-        <v>Direct Mail and an E-Commerce Website Make it Convenient for Customers to Order at BartletLab</v>
+        <v>On the heels of continued retail momentum, Amara's newest Superfood Smoothie Melts innovation offers families a whole-food approach to the growing demand for products benefiting wellness for kids SAN FRANCISCO, Aug. 26, 2026 /PRNewswire-PRWeb/ -- Amara, one of the fastest-growing family...</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="str">
-        <v>Athens Golf Center Introduces Power Tee Technology to Transform the Practice Experience for Lexington Golfers</v>
+        <v>Commercial Launch Initiated for Neonorm Dog, Jaguar Health's Non-Prescription ...</v>
       </c>
       <c r="B170" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C170" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D170" t="str">
-        <v>Retail</v>
+        <v>Finance, Healthcare, Retail</v>
       </c>
       <c r="E170" t="str">
-        <v>https://www.newmediawire.com/news/athens-golf-center-introduces-power-tee-technology-to-transform-the-practice-experience-for-lexington-golfers-7087558</v>
+        <v>https://pr-inside.com/commercial-launch-initiated-for-neonorm-dog-jaguar-health-s-non-prescription-r5216377.htm</v>
       </c>
       <c r="F170" t="str">
-        <v>Driving Range Becomes First Golf Facility in Kentucky to Feature Power Tee Bays LEXINGTON, KENTUCKY - July 8, 2026 ( NEWMEDIAWIRE ) - Golfers in the Lexington area now have an exciting new reason to visit Athens Golf Center. The popular practice facility has completed a major technology upgrade with the installation of the world’s leading automated teeing system from Power Tee , bringing a more convenient and modern practice experience to local golfers. The new Power Tee system automatically tees up the golf ball, allowing golfers to practice more efficiently. The upgrade enhances comfort, consistency, and pace of practice - helping players stay focused on improving their swing while enjoying a more seamless driving range experience. Athens Golf Center has built its reputation around provi</v>
+        <v>(PR-inside.com) Neonorm® Dog extends Jaguar's existing Neonorm product franchise beyond foals and calves to provide dog owners with access to a plant-based product designed to support normal stool consistency and GI fluid balance in dogs Jaguar expects to make Neonorm Dog available through both Amazon and Chewy soon SAN FRANCISCO, CA / ACCESS Newswire / August 26, 2026 /Jaguar Health, Inc. (NASDAQ:JAGX) ("Jaguar") today announced the initiation of the commercial launch of Neonorm Dog, a new extension of Jaguar's Neonorm franchise for companion and production animals. Neonorm Dog is designed to provide dog owners with access to a plant-based, non-prescription product intended to ..</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="str">
-        <v>Audiense Unveils New Brand and Website</v>
+        <v>Commercial Launch Initiated for Neonorm Dog, Jaguar Health's Non-Prescription Product for Support of Normal Stool Consistency and GI Fluid Balance in Dogs</v>
       </c>
       <c r="B171" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C171" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D171" t="str">
-        <v>AI, Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E171" t="str">
-        <v>https://www.prnewswire.com/news-releases/audiense-unveils-new-brand-and-website-302820702.html</v>
+        <v>https://www.newswire.com/news/commercial-launch-initiated-for-neonorm-dog-jaguar-health-s-non-prescription</v>
       </c>
       <c r="F171" t="str">
-        <v>The blending of Buxton, Elevar and Audiense delivers a more expansive consumer dataset boosted by AI-powered functionality BOCA RATON, Fla., July 8, 2026 /PRNewswire/ -- Audiense, the audience intelligence provider that helps organizations understand and reach consumers, has launched its...</v>
+        <v>Neonorm &amp;reg; Dog extends Jaguar's existing Neonorm product franchise beyond foals and calves to provide dog owners with access to a plant-based product designed to support normal stool consistency and GI fluid balance in dogs Jaguar expects to make Neonorm Dog available through both Amazon and Chewy soon</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="str">
-        <v>Equifax Market Pulse Index Report Highlights Growing Pressure on the U.S. Middle Class</v>
+        <v>Watson Realty Corp. Deploys Bond's AI-Powered Preventative Personal Security to Protect 800 Real Estate Agents</v>
       </c>
       <c r="B172" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C172" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D172" t="str">
-        <v>Finance, Retail</v>
+        <v>Finance, AI, SaaS, Real Estate, Retail, Healthcare</v>
       </c>
       <c r="E172" t="str">
-        <v>https://www.prnewswire.com/news-releases/equifax-market-pulse-index-report-highlights-growing-pressure-on-the-us-middle-class-302819938.html</v>
+        <v>https://www.newmediawire.com/news/watson-realty-corp-deploys-bond-s-ai-powered-preventative-personal-security-to-protect-800-real-estate-agents-7088936</v>
       </c>
       <c r="F172" t="str">
-        <v>Analysis of First Quarter 2026 Data Uncovers Accelerated Migration of Consumers Toward the Extremes of Economic stability and Pressure ATLANTA, July 8, 2026 /PRNewswire/ -- Equifax® (NYSE: EFX) today released its first quarter 2026 Market Pulse Index, a measure of U.S. consumer financial...</v>
+        <v>Major Florida and Georgia Brokerage Gives Agents 24/7 Access to the World’s Only AI-powered Preventative Personal Security Platform JACKSONVILLE, FL and NEW YORK, NY - August 26, 2026 ( NEWMEDIAWIRE ) - Watson Realty Corp. , one of the Southeast’s leading residential real estate brokerages, and Bond (Nasdaq: OBAI), the world’s only AI-powered Preventative Personal Security company, today announced an agreement to provide Bond’s personal security platform to approximately 800 Watson real estate agents across Florida and Georgia. The deployment gives Watson agents access to Bond’s combination of proprietary AI technology and 24/7 live Personal Security Agents, providing professional personal security support as they conduct the everyday work of real estate: meeting prospective clients, showi</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="str">
-        <v>LataMed AI Provides Shareholder Update Regarding Upcoming 5-for-1 Forward Stock Split and Mandatory Share Exchange Process</v>
+        <v>Reklaim Ltd Reports Q2 2026 Results: Revenue Up 103%, Net Income of $723,000</v>
       </c>
       <c r="B173" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C173" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D173" t="str">
-        <v>Finance, AI, Retail, Healthcare</v>
+        <v>Finance, AI, SaaS, Retail</v>
       </c>
       <c r="E173" t="str">
-        <v>https://www.newmediawire.com/news/latamed-ai-provides-shareholder-update-regarding-upcoming-5-for-1-forward-stock-split-and-mandatory-share-exchange-process-7087556</v>
+        <v>https://www.prnewswire.com/news-releases/reklaim-ltd-reports-q2-2026-results-revenue-up-103-net-income-of-723-000--302860087.html</v>
       </c>
       <c r="F173" t="str">
-        <v>CARACAS, VENEZUELA - July 8, 2026 ( NEWMEDIAWIRE ) - LataMed AI Corp. (OTC: LMED) (the “Company”) today provided shareholders with an update regarding the implementation of its previously announced 5-for-1 forward stock split and the related mandatory share exchange process. As of July 7, 2026, the Company has provided FINRA with all requested information and documentation relating to the forward stock split and mandatory share exchange process. Based on the current status of the filing, management presently anticipates that the corporate action may become effective within approximately the next week, subject to FINRA's review and final processing. The Company will provide shareholders with a further update as soon as FINRA establishes the official effective date. The forward stock split w</v>
+        <v>Revenue growth and operating leverage continue to demonstrate the impact of strategic investments in AI, automation and platform development TORONTO, Aug. 26, 2026 /PRNewswire/ -- Reklaim Ltd. (TSXV: MYID) (OTC: MYIDF) ("Reklaim" or the "Company"), a privacy-first, AI-powered consumer...</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="str">
-        <v>“Church Hurt Healed” by Lois White — Amazon's Best-Selling Book Available for Free Download – Ending Soon (07/10/2026)</v>
+        <v>Tate &amp; Lyle adds new purpose target to improve everyday consumer health through fibre fortification</v>
       </c>
       <c r="B174" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C174" t="str">
         <v>WebWire</v>
       </c>
       <c r="D174" t="str">
-        <v>Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E174" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357033</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359508</v>
       </c>
       <c r="F174" t="str">
-        <v>Best Seller Publishing is proud to announce the release of &amp;#8220;Church Hurt Healed: From Pain to God&amp;#39;s Promises&amp;#8221; by faith-based author and healing advocate Lois White &amp;#8212; available for free download on Amazon for two more days&amp;#8212;now through July 10, 2026. - - For countless believers, some of life&amp;#39;s deepest wounds do not come from the outside world, but from inside the very place meant to offer refuge: the church. Spiritual abuse, manipulation, betrayal, toxic leadership, and silence around... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357033</v>
+        <v>Tate &amp;amp; Lyle PLC (&amp;#39;Tate &amp;amp; Lyle&amp;#39;), a global leader in ingredient solutions for healthier food and beverages, has set an ambitious new target to fill consumer&amp;#39;s daily &amp;#39;fibre gap&amp;#39; by delivering an additional 15g of fibre per day to people&amp;#39;s diets, 35 billion times by 2030. This fibre fortification goal has been added to Tate &amp;amp; Lyle&amp;#39;s 2030 purpose targets. - - The recommended global intake of fibre is around 30g each day. However, the average global daily adult intake falls well short of this by... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359508</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="str">
-        <v>“Deal With Your Crap,” Best-Selling Book Offered for Free (Ending Soon) (Until 7/10/26)</v>
+        <v>Perion Acquires PRN, a Leading In-Store Retail Media Company with Exclusive Multi-Year Partnerships Across Some of North America’s Largest Retailers</v>
       </c>
       <c r="B175" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C175" t="str">
-        <v>WebWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D175" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, Retail</v>
       </c>
       <c r="E175" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357036</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/perion-acquires-prn-leading-store-110000106.html</v>
       </c>
       <c r="F175" t="str">
-        <v>Best Seller Publishing announces the release of Tim Ferris&amp;#39; book, &amp;#8220;Deal With Your Crap: How to dismantle the emotional baggage sabotaging your relationships, success and life- and transform the operating system driving it.&amp;#8221; It will be available in the Amazon store for free for two more days. - - &amp;#8220;Deal With Your Crap&amp;#8221; is about confronting the unresolved issues and hidden patterns that shape your thoughts, behaviors, relationships, and leadership. - - The book argues that past experiences... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357036</v>
+        <v>NEW YORK &amp; TEL AVIV, Israel, August 26, 2026--Perion (NASDAQ &amp; TASE: PERI), an advanced technology leader solving for the complexities of digital advertising through AI-native execution infrastructure, today announced it is accelerating its in-store media presence with the acquisition of PRN, a leading In-Store Retail Media company. The transaction amount is up to $12 million and is expected to be accretive from closing.</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="str">
-        <v>“The Art of Undieting” by Monica Woolridge — Amazon's Best-Selling Book Available for Free Download – Ending Soon (07/10/2026)</v>
+        <v>Reynolds Consumer Products to Participate in Barclays 19th Annual Global Consumer Conference</v>
       </c>
       <c r="B176" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C176" t="str">
-        <v>WebWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D176" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E176" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357039</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/reynolds-consumer-products-participate-barclays-110000090.html</v>
       </c>
       <c r="F176" t="str">
-        <v>Best Seller Publishing is proud to announce the release of &amp;#8220;The Art of Undieting: A Soul-led, Science-Backed Guide to Redefining Health on Your Body&amp;#39;s Terms&amp;#8221; by wellness advocate and transformational health coach Monica Woolridge&amp;#8212;available for free download on Amazon for two more days&amp;#8212;now through July 10, 2026. - - For decades, millions have been trapped in exhausting cycles of dieting, calorie counting, restriction, and frustration, chasing weight loss while feeling increasingly discon... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357039</v>
+        <v>LAKE FOREST, Ill., August 26, 2026--Barclays Participation Announcement</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="str">
-        <v>Do Breast Cancer and Irregular Heartbeat Have Common Risk Factors and Rates?</v>
+        <v>How Consumer Interest in Authentic Flavors Is Influencing the Spices Market</v>
       </c>
       <c r="B177" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C177" t="str">
-        <v>NewMediaWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D177" t="str">
-        <v>Retail, Healthcare</v>
+        <v>Retail</v>
       </c>
       <c r="E177" t="str">
-        <v>https://www.newmediawire.com/news/do-breast-cancer-and-irregular-heartbeat-have-common-risk-factors-and-rates-7087554</v>
+        <v>https://express-press-release.net/news/2026/08/26/1769445</v>
       </c>
       <c r="F177" t="str">
-        <v>Research Highlights: A new, global analysis finds atrial fibrillation/flutter and breast cancer rates may follow similar risk factors and patterns across regions, particularly among women ages 55 and older. In about 40% of the 204 countries and regions evaluated, the rates of both breast cancer and atrial fibrillation/flutter were similar in older women, with the highest-risk zones in Western nations. Researchers identified modifiable risk factors, particularly alcohol use and smoking, which could substantially reduce the impact of both conditions. DALLAS - July 8, 2026 ( NEWMEDIAWIRE ) - Alcohol use and smoking were linked to breast cancer and atrial fibrillation/flutter in women ages 55 years and older in multiple regions of the world, according to new, independent research published tod</v>
+        <v>A pinch of turmeric in an Indian curry, cinnamon in a wellness drink, za’atar in Middle Eastern cooking, or chili in a Thai recipe reflects [read full press release...]</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="str">
-        <v>Hisense Makes Home the Best Seat for the FIFA World Cup 2026™</v>
+        <v>Data Center Cooling Market: Why Telecom Leads Today While Retail Could Become the Next Growth Engine</v>
       </c>
       <c r="B178" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C178" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D178" t="str">
         <v>Retail</v>
       </c>
       <c r="E178" t="str">
-        <v>https://www.prnewswire.com/news-releases/hisense-makes-home-the-best-seat-for-the-fifa-world-cup-2026-302820485.html</v>
+        <v>https://express-press-release.net/news/2026/08/26/1769446</v>
       </c>
       <c r="F178" t="str">
-        <v>QINGDAO, China, July 8, 2026 /PRNewswire/ -- Hisense, a leading brand in global consumer electronics and home appliances, is redefining how football fans experience the FIFA World Cup 2026TM at home through its latest laser display innovations. Designed to deliver bigger screens and more...</v>
+        <v>The global data center cooling market is on the steepest growth curve of any sector covered in this series: valued at USD 26.3 billion in 2025, it&amp;#8217;s [read full press release...]</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="str">
-        <v>HERE KIMMONDO Opens Its First South Korean Pop-Up Store Featuring WAKUKU</v>
+        <v>“Declutter Your Home, Declutter Your Life,” Best-Selling Book Offered for Free (Ending Soon) (Until 8/28/26)</v>
       </c>
       <c r="B179" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C179" t="str">
-        <v>PressReleaseNews</v>
+        <v>WebWire</v>
       </c>
       <c r="D179" t="str">
-        <v>Retail</v>
+        <v>Healthcare, Energy, Retail</v>
       </c>
       <c r="E179" t="str">
-        <v>https://pressreleasenews.org/pressroom/here-kimmondo-opens-its-first-south-korean-pop-up-store-featuring-wakuku</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359242</v>
       </c>
       <c r="F179" t="str">
-        <v>HERE KIMMONDO Opens Its First South Korean Pop-Up Store Featuring WAKUKU</v>
+        <v>Best Seller Publishing announces the release of Michele Rase&amp;#39;s new book, &amp;#8220;Declutter Your Home, Declutter Your Life&amp;#8221;. It will be available in the Amazon store for free for two more days. - - &amp;#8220;Declutter Your Home, Declutter Your Life&amp;#8221; is about creating a home that gives you energy instead of quietly draining it. Life and Health Coach Michele Rase explores how clutter can create emotional and mental noise, especially when tied to memories, guilt, unfinished decisions, or past identities.... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359242</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="str">
-        <v>Tivoly Group Launches two B2B Commerce Platforms on Intershop</v>
+        <v>Digital Printing Innovation Is Reshaping the Graphic Film Market</v>
       </c>
       <c r="B180" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C180" t="str">
-        <v>NewMediaWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D180" t="str">
-        <v>SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E180" t="str">
-        <v>https://www.newmediawire.com/news/tivoly-group-launches-two-b2b-commerce-platforms-on-intershop-7087552</v>
+        <v>https://express-press-release.net/news/2026/08/26/1769369</v>
       </c>
       <c r="F180" t="str">
-        <v>tivoly.com and peugeot-outils-pro.com now live on Intershop Commerce Platform AlephFront debuts as dedicated Intershop B2B integration subsidiary of Aleph Archives More efficient B2B customer journeys with enhanced self-service and structured after-sales support JENA, GERMANY - July 7, 2026 ( NEWMEDIAWIRE ) - Intershop today announced the successful launch of two B2B e-commerce platforms for the Tivoly Group, delivered in collaboration with integration partner AlephFront: tivoly.com and peugeot-outils-pro.com . Built on the Intershop Commerce Platform, both sites establish a unified and scalable foundation for the Tivoly Group’s digital B2B operations. The project also marks the official launch of AlephFront, a dedicated subsidiary of Aleph Archives focused exclusively on Intershop B2B int</v>
+        <v>The global graphic film market is entering a sustained growth phase, supported by increasing demand for high-impact visual communication across advertising, transportation, retail, commercial infrastructure, and branding [read full press release...]</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="str">
-        <v>LM PAY S.A. Reports Solid FY 2025 Performance and Positive Q1 2026 Business Momentum - Preliminary Results</v>
+        <v>ASICS Europe Expands Global Partnership with Teamwork Commerce</v>
       </c>
       <c r="B181" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C181" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D181" t="str">
-        <v>Healthcare, Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E181" t="str">
-        <v>https://www.newmediawire.com/news/lm-pay-s-a-reports-solid-fy-2025-performance-and-positive-q1-2026-business-momentum-preliminary-results-7087551</v>
+        <v>https://www.prnewswire.com/news-releases/asics-europe-expands-global-partnership-with-teamwork-commerce-302858543.html</v>
       </c>
       <c r="F181" t="str">
-        <v>WARSAW, POLAND - July 7, 2026 ( NEWMEDIAWIRE ) - LM PAY is a fast-growing fintech provider of embedded finance solutions specifically designed for the healthcare and insurance sectors. With 15 years of operating experience in Poland, the Company has established a trusted network of over 13,000 medical clinics and service providers , as well as insurance brokers, offering instant point-of-sale consumer financing for medical, dental, aesthetic, and insurance services. Sitting at the intersection of service access and financial inclusion, LM PAY is on a mission to make essential treatments more affordable through responsible, transparent, and sustainable financing. 2025 FY Operational Highlights (preliminary results): Outperforming Market Expectations LM PAY’s commercial success was driven by</v>
+        <v>LONDON, Aug. 26, 2026 /PRNewswire/ -- Teamwork Commerce, a global provider of omnichannel retail solutions, today announced that ASICS Europe has joined the growing list of ASICS regions leveraging the Teamwork Commerce platform. This expansion reflects Teamwork Commerce's continued...</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="str">
-        <v>New Investment Guide Focuses on Identifying Stocks That Can Multiply in Value by Ten Times or More</v>
+        <v>Consumer Trust in AI Is on Track to Grow by 15 Percentage Points by 2030</v>
       </c>
       <c r="B182" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C182" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D182" t="str">
-        <v>Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E182" t="str">
-        <v>https://www.prnewswire.com/news-releases/new-investment-guide-focuses-on-identifying-stocks-that-can-multiply-in-value-by-ten-times-or-more-302819785.html</v>
+        <v>https://www.prnewswire.com/news-releases/consumer-trust-in-ai-is-on-track-to-grow-by-15-percentage-points-by-2030-302859907.html</v>
       </c>
       <c r="F182" t="str">
-        <v>Book aims to level the playing field between institutional professionals and everyday people OMAHA, Neb., July 7, 2026 /PRNewswire/ -- A new financial guide for retail and institutional investors proposes a methodology for discovering global equity investments capable of multiplying ten...</v>
-[...2 lines deleted...]
-    <row r="183">
+        <v>New BCG Research Finds That in More Than Half of AI-Assisted Journeys, AI Introduces Consumers to New Brands Nearly a Third of Consumers Now Use AI at Some Point in Their Purchase Journey, Roughly Triple the Rate of 18 Months Ago Value, Not Price Alone, Is Driving Purchase Decisions,...</v>
+      </c>
+    </row>
+    <row r="183" xml:space="preserve">
       <c r="A183" t="str">
-        <v>VERAXA Biotech (VRXA) Shareholders Should Watch Novartis Latest $1.5B ADC Acquisition</v>
+        <v>FWD Group reports record profit amid continued growth</v>
       </c>
       <c r="B183" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C183" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D183" t="str">
-        <v>Finance, SaaS, Healthcare, Retail</v>
+        <v>Finance, AI, Healthcare, Energy, Retail</v>
       </c>
       <c r="E183" t="str">
-        <v>https://www.newmediawire.com/news/veraxa-biotech-vrxa-shareholders-should-watch-novartis-latest-1-5b-adc-acquisition-7087549</v>
-[...2 lines deleted...]
-        <v>LOS ANGELES, CA - July 7, 2026 ( NEWMEDIAWIRE ) - VERAXA Biotech (NASDAQ: VRXA) operates in one of biotechnology’s most active partnering environments , with pharmaceutical companies continuing to commit billions of dollars to differentiated antibody therapeutics. The latest example came this week as Novartis agreed to acquire Myricx Bio for $1.1 billion upfront, plus up to $400 million in milestone payments, to gain access to the company’s novel N-myristoyltransferase inhibitor (“NMTi”) payload platform and two lead ADC programs. The acquisition reflects continued industry demand for innovative antibody technologies capable of addressing limitations of existing cancer therapies. Novartis has agreed to acquire Myricx Bio for $1.1 billion upfront, with up to $400 million in milestone paymen</v>
+        <v>https://www.acnnewswire.com/press-release/english/109421/</v>
+      </c>
+      <c r="F183" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 26, 2026 - (ACN Newswire) -  FWD Group Holdings Limited (“FWD Group” or “FWD”) today announced interim results for the six months ended 30 June 2026[1].
+- New business sales were up seven per cent on the prior corresponding period to US$1.35 billion on an annualised premium equivalent (APE) basis. New business contractual service margin was US$996 million, with year-on-year growth of 25 per cent.
+- Operating profit after tax was up 20 per cent to US$298 million with positive contributions from all four reportable segments: Hong Kong SAR &amp; Macau SAR; Thailand &amp; Cambodia; Japan; and Expansion Markets. Net profit after tax of US$172 million was a three-fold increase on the first half of 2025 and represents another record result.
+- Shareholder value creation indicators continued to trend positively, with comprehensive tangible equity up five per cent to US$8.83 billion and Group embedded value up five per cent to US$6.95 billion compared to 31 December 2025. FWD Group retained a solvency ratio[2] of 203 per cent, after the adoption of economic value-based solvency regulation in Japan.
+- Announced a key hire in May for the high-net-worth (HNW) business, which serves the global HNW insurance market with diversified asset allocation, wealth management, and legacy planning.
+- Received globally recognised certification in July for the development, procurement, deployment, and use of artificial intelligence (AI) systems, reflecting the growing maturity and responsible use of AI at FWD Group with the ISO/IEC 42001 standard achieved from the International Organisation for Standardisation/International Electrotechnical Commission.
+Huynh Thanh Phong, Group Chief Executive Officer and Executive Director of FWD Group, said, “FWD Group had a very strong start to our first full year as a listed company. Once again, we’ve demonstrated our ability to sustain growth, and to convert that growth into rising bottom-line profitability, while expanding margins. This was driven by the diversification built into our geographic footprint and multi-channel distribution model over the past 13 years, as well as a capital structure that positions FWD Group well for the future.”
+In the company’s home market of Hong Kong SAR, momentum continued despite record prior-year growth, supported by resilient domestic demand and the city’s role as one of the world’s largest cross-border wealth hubs.
+Excellent growth in Japan was driven by the company’s expansion into the savings and retirement needs segment in July 2025, complementing its existing protection business as a rapidly ageing society continues to fuel the longevity economy.
+In Thailand, the focus on profitable new business continued in the company’s market-leading exclusive bancassurance partnership with Siam Commercial Bank and agency distribution channels. The transition to a new Chief Executive Officer for Thailand was completed in May when Khun Knattapisit Krutkrongchai (KK) joined the company.
+Strong growth in Expansion Markets – comprised of Indonesia, Malaysia, the Philippines, Singapore, and Vietnam – was achieved despite the macroeconomic uncertainty in some countries in this segment.
+“These results are the latest example of the strong track record we’re building as a listed company serving more than 40 million customers across 10 markets in Asia. At FWD Group, we remain heavily focused on anchoring around the customer – aided by the golden age of transformational technological innovation that we’re living in,” added Huynh Thanh Phong.
+Across the region, 21 new products were introduced in the first half of 2026 in response to emerging customer needs. The FWD Group consumer outlook survey released in February 2026, prior to the outbreak of conflict in the Middle East and the associated global energy economic shocks, showed that most of Asia’s middle-class feel financially anxious and underprepared for retirement.
+About FWD Group
+FWD Group (1828.HK) is a pan-Asian life and health insurance business that serves over 40 million customers across 10 markets, including BRI Life in Indonesia. FWD’s customer-led and tech-enabled approach aims to deliver innovative propositions, easy-to-understand products and a simpler insurance experience. Established in 2013, the company operates in some of the fastest-growing insurance markets in the world with a vision of changing the way people feel about insurance. FWD Group is listed on the Hong Kong Stock Exchange under the stock code 1828. For more information, please visit www.fwd.com
+For media inquiries, please contact: groupcommunications@fwd.com
+Source: FWD Group Holdings Limited
+[1] The results are for the six months ended 30 June 2026 and are compared to the same period in 2025. Growth rates are represented on a constant exchange rate (CER) basis. The results are based on the unaudited interim condensed consolidated financial statements and embedded value supplementary report for the first half of 2026, unless otherwise stated. Operating profit after tax and net profit after tax represent the amounts attributable to equity holders of the company and are presented net of non-controlling interests. New business sales are calculated on an annualised premium equivalent (APE) basis, based on 100 per cent annualised first year premiums and 10 per cent single premiums. Group LCSM cover ratio, group embedded value and comprehensive tangible equity 2025 values are December 2025 balances/ratios and growth rates are shown accordingly.
+[2] Prescribed capital requirement (PCR) basis
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="str">
-        <v>Greenland Mines (GRML) Adds Two Geologists to 2026 Skaergaard Field Campaign</v>
+        <v>AWS, NBA Africa, and Learn Fresh Bring Math Education to Students in South Africa</v>
       </c>
       <c r="B184" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C184" t="str">
-        <v>NewMediaWire</v>
+        <v>WebWire</v>
       </c>
       <c r="D184" t="str">
-        <v>Finance, Retail</v>
+        <v>AI, SaaS, Retail, Gaming, Education</v>
       </c>
       <c r="E184" t="str">
-        <v>https://www.newmediawire.com/news/greenland-mines-grml-adds-two-geologists-to-2026-skaergaard-field-campaign-7087548</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359493</v>
       </c>
       <c r="F184" t="str">
-        <v>LOS ANGELES, CA - July 7, 2026 ( NEWMEDIAWIRE ) - Greenland Mines (NASDAQ: GRML) announced that Professor Wolfgang Maier and Associate Professor Kristoffer Szilas will join the company’s 2026 field campaign at its Skaergaard precious and critical metals project in southeast Greenland. The company said the appointments strengthen its technical team by bringing additional expertise in layered intrusions, magmatic ore deposits and Greenland geology to support ongoing exploration and development activities. Greenland Mines said Maier and Szilas will work alongside its in-country leadership and technical consultants as part of a team of more than 40 specialists supporting the 2026 Skaergaard season. The company believes integrating the researchers’ academic expertise with its commercial explora</v>
+        <v>Amazon Web Services (AWS) today announced a commitment of AWS AI and cloud technology to support the growth of NBA Math Hoops, a community-based basketball program that empowers youth ages 8-14 to develop foundational math and social-emotional skills through the game of basketball in South Africa. As part of the program, AWS will provide nonprofit organization Learn Fresh with AI tools, cloud infrastructure and technical expertise to bring the basketball-based math education program to 1... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359493</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="str">
-        <v>D-Wave Quantum (QBTS) to Receive $1.5M Grant Through NSF Project to Strengthen US Quantum Computing Leadership</v>
+        <v>MFour Data Research Names Nikhil Nair Senior Vice President of Data Science &amp;amp; Governance</v>
       </c>
       <c r="B185" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C185" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D185" t="str">
-        <v>Finance, SaaS, Retail, Education</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E185" t="str">
-        <v>https://www.newmediawire.com/news/d-wave-quantum-qbts-to-receive-1-5m-grant-through-nsf-project-to-strengthen-us-quantum-computing-leadership-7087546</v>
+        <v>https://www.prnewswire.com/news-releases/mfour-data-research-names-nikhil-nair-senior-vice-president-of-data-science--governance-302859872.html</v>
       </c>
       <c r="F185" t="str">
-        <v>LOS ANGELES, CA - July 7, 2026 ( NEWMEDIAWIRE ) - D-Wave Quantum Inc. (NYSE: QBTS) (“D-Wave” or the “Company”), the only dual-platform quantum computing company providing both annealing and gate-model systems, software and services, announced it has been selected to receive a $1,566,250 grant from the U.S. National Science Foundation (NSF) through the agency’s National Quantum Virtual Laboratory (NQVL) program. The funding will support D-Wave’s role as a key industry partner in ERASE (Erasure Qubits and Dynamic Circuits for Quantum Advantage) – a project focused on developing foundational technologies for fault-tolerant quantum computing and strengthening U.S. leadership in quantum innovation. Led by Yale University, the ERASE project brings together researchers from leading academic insti</v>
+        <v>Former Amazon, Uber and Adobe analytics leader joins MFour to advance its connected first-party data and AI strategy IRVINE, Calif., Aug. 25, 2026 /PRNewswire/ -- MFour Data Research today announced that Nikhil Nair has joined the company as Senior Vice President of Data Science &amp;...</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="str">
-        <v>Boston Nursing Home Abuse Attorney Dino M. Colucci Addresses Suing Nursing Homes Under the Massachusetts Consumer Protection Law</v>
+        <v>Gap Inc.'s Encore Membership Program Takes Over New York Fashion Week with Six Days of Member Access and Experiences</v>
       </c>
       <c r="B186" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C186" t="str">
-        <v>GetNews</v>
+        <v>WebWire</v>
       </c>
       <c r="D186" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E186" t="str">
-        <v>https://www.getnews.info/story/2026/07/07/boston-nursing-home-abuse-attorney-dino-m-colucci-addresses-suing-nursing-homes-under-the-massachusetts-consumer-protection-law/?source=barchart</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359484</v>
       </c>
       <c r="F186" t="str">
-        <v/>
+        <v>Gap Inc. (NYSE: GAP) today announced a six-day New York Fashion Week takeover through Encore, its cross-brand membership program spanning Old Navy, Gap, Banana Republic and Athleta. From September 9&amp;#8211;14, Encore will give members new ways to experience fashion, culture and entertainment through runway shows, designer experiences, live music and exclusive events across New York City. - - The activation builds on Encore&amp;#39;s February launch and brings its promise of access beyond retail to one of... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359484</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="str">
-        <v>SS Innovations International (SSII) Wins Outstanding Company at 2026 Surgical Robotics Industry Awards</v>
+        <v>Lakewood-Amedex Biotherapeutics Becomes a B2i Digital Featured Company</v>
       </c>
       <c r="B187" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C187" t="str">
         <v>NewMediaWire</v>
       </c>
       <c r="D187" t="str">
         <v>Finance, Healthcare, Retail</v>
       </c>
       <c r="E187" t="str">
-        <v>https://www.newmediawire.com/news/ss-innovations-international-ssii-wins-outstanding-company-at-2026-surgical-robotics-industry-awards-7087545</v>
+        <v>https://www.newmediawire.com/news/lakewood-amedex-biotherapeutics-becomes-a-b2i-digital-featured-company-7088903</v>
       </c>
       <c r="F187" t="str">
-        <v>LOS ANGELES, CA - July 7, 2026 ( NEWMEDIAWIRE ) - SS Innovations International Inc. (NASDAQ: SSII) , a developer of innovative surgical robotic technologies, has been named the winner of the Outstanding Company category at the 2026 Surgical Robotics Industry Awards (“SRIA”), receiving recognition from the industry organization for its work in developing and commercializing robotic surgery technology ( https://ibn.fm/lDfv9 ). The company was selected over nine other finalists, including several established medical technology companies active in robotic surgery. The award comes as adoption of the SSi Mantra surgical robotic system continues to expand, with more than 11,700 procedures completed globally. SSi Mantra has received regulatory approvals in 14 countries, supporting the company’s in</v>
+        <v>Clinical-Stage Biotechnology Company Is Preparing a Phase 2a Trial of Nu-3, a Topical Bisphosphocin® Gel, in Infected Diabetic Foot Ulcers B2i Digital Campaign to Center on Nu-3, the Upcoming Phase 2a Trial, and the Bisphosphocin® Class Behind It NEW YORK, NY - August 25, 2026 ( NEWMEDIAWIRE ) - B2i Digital, Inc. today welcomed Lakewood-Amedex Biotherapeutics Inc. (NASDAQ: LABT) as its newest Featured Company. The Sarasota, Florida clinical-stage biotechnology company develops the Bisphosphocin® class, a novel group of fast-acting, broad-spectrum antimicrobials for infectious diseases and antibiotic-resistant bacterial strains, and B2i Digital will bring that work, and the clinical program built around it, to its network of retail and institutional market participants. A full company profi</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="str">
-        <v>Compusense brings patented behavioral measurement to sensory and consumer research with BehaviorLens® by InsightsNow</v>
+        <v>GreenCore Solutions Corp. (GSC) Goes Live with AI Orderability (AIO) Agents for Commerce Marketplaces</v>
       </c>
       <c r="B188" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C188" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D188" t="str">
-        <v>Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E188" t="str">
-        <v>https://www.prnewswire.com/news-releases/compusense-brings-patented-behavioral-measurement-to-sensory-and-consumer-research-with-behaviorlens-by-insightsnow-302819728.html</v>
+        <v>https://www.prnewswire.com/news-releases/greencore-solutions-corp-gsc-goes-live-with-ai-orderability-aio-agents-for-commerce-marketplaces-302859852.html</v>
       </c>
       <c r="F188" t="str">
-        <v>New capability gives researchers access to implicit and emotional consumer responses GUELPH, ON, July 7, 2026 /PRNewswire/ - Sensory and consumer research shows how people perceive, evaluate, and respond to products. Researchers can now extend that understanding by capturing implicit and...</v>
+        <v>AI Agents for CPG and Beauty &amp; Personal Care brands on the SM-AMP-CPG standard, human in the loop on every order VANCOUVER, BC and SYDNEY, Aug. 25, 2026 /PRNewswire/ -- GreenCore Solutions Corp. ("GSC" or the "Company"), AI Agents that sell Consumer Packaged Goods (CPG) and Beauty &amp;...</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="str">
-        <v>BizCloud Experts Achieves AWS Premier Tier Status in the Amazon Web Services Partner Network</v>
+        <v>Circus Appoints Former Compass Group Senior Executive to the Supervisory Board</v>
       </c>
       <c r="B189" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C189" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D189" t="str">
-        <v>SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E189" t="str">
-        <v>https://www.prnewswire.com/news-releases/bizcloud-experts-achieves-aws-premier-tier-status-in-the-amazon-web-services-partner-network-302819702.html</v>
+        <v>https://www.newmediawire.com/news/circus-appoints-former-compass-group-senior-executive-to-the-supervisory-board-7088900</v>
       </c>
       <c r="F189" t="str">
-        <v>LEWISVILLE, Texas, July 7, 2026 /PRNewswire/ -- BizCloud Experts, a cloud-native consulting and managed services provider, announced today that it has achieved Premier tier in the AWS Partner Network (APN), AWS's highest partner designation. Achieving AWS Premier Tier Services Partner...</v>
+        <v>MUNICH, GERMANY - August 25, 2026 ( NEWMEDIAWIRE ) - Circus SE (WKN: A2YN35 / ISIN: DE000A2YN355 / XETRA: CA1) welcomes Jurgen Thamm as new Supervisory Board member to the Circus SE. The experienced executive brings two decades of large-scale, multi-market operational leadership to Circus's robotics rollout. Shareholders elected Thamm at last Thursday's Annual General Meeting with 98.35 percent approval. Thamm brings more than 20 years of experience in the global food service sector and previously served as Regional Director Continental Europe and as a member of the Executive Committee at Compass Group, one of the world's largest food services companies, serving over 5.5 billion meals per year across offices, schools, hospitals, and sports venues. He was responsible for operations spanning</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="str">
-        <v>ZestYears Announces Inaugural Golden Grandparent Award Winners, Elevating Grandparents' Role in Product Testing and Family Purchasing</v>
+        <v>WheelMetrics Brings Systematic Stock Selection to Retail Investors Using the Wheel Strategy</v>
       </c>
       <c r="B190" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C190" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D190" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, SaaS, Retail</v>
       </c>
       <c r="E190" t="str">
-        <v>https://www.prnewswire.com/news-releases/zestyears-announces-inaugural-golden-grandparent-award-winners-elevating-grandparents-role-in-product-testing-and-family-purchasing-302818980.html</v>
+        <v>https://www.prnewswire.com/news-releases/wheelmetrics-brings-systematic-stock-selection-to-retail-investors-using-the-wheel-strategy-302859833.html</v>
       </c>
       <c r="F190" t="str">
-        <v>As grandparents spend billions and take on larger caregiving roles, new national awards recognize the products they trust most while providing brands with direct consumer insight. CHARLESTON, S.C., July 7, 2026 /PRNewswire/ -- Grandparents have become one of the country's most influential...</v>
+        <v>Founded by computer scientist and former AI entrepreneur Adrian Rosebrock, WheelMetrics helps traders evaluate the stocks behind their options trades before chasing premiums WASHINGTON, Aug. 25, 2026 /PRNewswire/ -- WheelMetrics, an educational and stock-screening platform for retail...</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="str">
-        <v>Kultura Brands Accelerates National Beverage Expansion with Appointment ...</v>
+        <v>BJ’s Restaurants, Inc. to Participate at the 19th Annual Barclays Global Consumer Staples Conference</v>
       </c>
       <c r="B191" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C191" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D191" t="str">
-        <v>SaaS, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E191" t="str">
-        <v>https://pr-inside.com/kultura-brands-accelerates-national-beverage-expansion-with-appointment-r5198627.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350892/12013/en/bj-s-restaurants-inc-to-participate-at-the-19th-annual-barclays-global-consumer-staples-conference.html</v>
       </c>
       <c r="F191" t="str">
-        <v>(PR-inside.com) Kultura Brands appoints Daniel Robert "Bobby" Bilicki II to lead Kultura Beverage Group as the Company advances ADIOS Premium Tequila Seltzer and expands its long-term beverage platform. DENVER, CO / ACCESS Newswire / July 7, 2026 /Kultura Brands, Inc. (OTCID:LTNC) ("Kultura," the "Company," or "Kultura Brands"), formerly Labor Smart Inc., an emerging consumer products company focused on building and scaling premium consumer brands, today announced the appointment of Daniel Robert "Bobby" Bilicki II as President and Chief Executive Officer of Kultura Beverage Group, the Company's dedicated beverage operating platform. The appointment represents a significant milestone in Kultura's evolution as the Company continues ..</v>
+        <v>HUNTINGTON BEACH, Calif., Aug. 25, 2026 (GLOBE NEWSWIRE) -- BJ’s Restaurants, Inc. (NASDAQ: BJRI) announced today that management will be participating at the 19 th Annual Barclays Global Consumer Staples Conference on Tuesday, September 8, 2026. The Company will participate in a fireside discussion, which will be held at the Intercontinental hotel in Boston, Massachusetts.</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="str">
-        <v>America's #1 Health Talk Radio Show Rebrands as Health Talk America (HTA)</v>
+        <v>Civic Builders Delivers New $12.8 Million Home for New Village Academy ...</v>
       </c>
       <c r="B192" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C192" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D192" t="str">
-        <v>Healthcare, Retail, Media, Education</v>
+        <v>Real Estate, Retail, Education</v>
       </c>
       <c r="E192" t="str">
-        <v>https://www.newmediawire.com/news/america-s-1-health-talk-radio-show-rebrands-as-health-talk-america-hta-7087538</v>
+        <v>https://pr-inside.com/civic-builders-delivers-new-12-8-million-home-for-new-village-academy-r5216084.htm</v>
       </c>
       <c r="F192" t="str">
-        <v>The Dr. Bob Martin Show Enters a New Era While Honoring a 30-Year Legacy. The HTA ReBrand and Host Dr. Adam Brockman are Represented by Agent Alan Morell of Creative Management Partners LLC (CMP) BEVERLY HILLS, CA - July 7, 2026 ( NEWMEDIAWIRE ) - Announcing today, after more than 30 years as a nationally syndicated powerhouse, ‘The Dr. Bob Martin Show’ has officially rebranded as ‘Health Talk America,’ ushering in a new era for the nation’s largest and most trusted health talk radio program while honoring the legacy of its legendary founder, Dr. Bob Martin. Broadcasting on 500+ stations and platforms nationally and worldwide and reaching an audience of 1.5-2 million weekly action-takers, ‘Health Talk America’ continues its mission to challenge the health status quo, uncover root causes of</v>
+        <v>(PR-inside.com) Nonprofit lender and developer Civic Builders transformed 49,200 square feet of vacant retail space into a new public charter high school ANNAPOLIS, MD / ACCESS Newswire / August 25, 2026 / Today, New Village Academy (NVA) welcomed its founding class of 180 students, opening a tuition-free public charter high school inside a former Lord &amp; Taylor at Annapolis Mall, developed by Civic Builders, a nonprofit lender and developer of public charter schools. "New Village Academy had a bold vision for what high school could look like, and our job was to make sure real estate didn't stand in the way," said David ..</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="str">
-        <v>Drips Launches Drips Connect: Two-Way Conversations That Link Moments Across the Consumer Lifecycle and Turn Responses Into Outcomes</v>
+        <v>You can officially buy the Pixel 11 phones and Pixel Watch 5.</v>
       </c>
       <c r="B193" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C193" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-google</v>
       </c>
       <c r="D193" t="str">
         <v>Retail</v>
       </c>
       <c r="E193" t="str">
-        <v>https://www.prnewswire.com/news-releases/drips-launches-drips-connect-two-way-conversations-that-link-moments-across-the-consumer-lifecycle-and-turn-responses-into-outcomes-302819495.html</v>
+        <v>https://blog.google/products-and-platforms/devices/pixel/buy-pixel-11-phones-pixel-5-watch/</v>
       </c>
       <c r="F193" t="str">
-        <v>Announcing Drips Connect; combining proprietary conversation intelligence with expert-managed programs across the consumer lifecycle. Drips Connect identifies what's blocking a consumer, pivots in real time and delivers outcomes organizations need through the experience consumers...</v>
+        <v>Our new Pixel 11 phones and Pixel Watch 5 are now on shelves at the Google Store and through our retail partners.</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="str">
-        <v>tZERO and North Capital Announce First Order Routed Through Agora Network</v>
+        <v>Consumer Watchdog &amp;amp; Wildfire Survivors Call on Lawmakers to Reject Gov's 11th-Hour Legislative Utility Bail Out for Fires They Cause; Urge "No Lines Between Survivors"</v>
       </c>
       <c r="B194" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C194" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D194" t="str">
-        <v>Crypto, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E194" t="str">
-        <v>https://www.newmediawire.com/news/tzero-and-north-capital-announce-first-order-routed-through-agora-network-7087535</v>
+        <v>https://www.prnewswire.com/news-releases/consumer-watchdog--wildfire-survivors-call-on-lawmakers-to-reject-govs-11th-hour-legislative-utility-bail-out-for-fires-they-cause-urge-no-lines-between-survivors-302859753.html</v>
       </c>
       <c r="F194" t="str">
-        <v>Milestone Marks the Transition From Vision to Live Connectivity as the First Cross-network Order is Routed via the Industry’s First Network Connecting Alternative Trading Systems for Tokenized and Private Securities NEW YORK, NY - July 7, 2026 ( NEWMEDIAWIRE ) - tZERO Group, Inc. , a leader in blockchain-based financial infrastructure, and North Capital Investment Techn o logy, Inc. , a financial technology company providing technology solutions to private securities issuers, intermediaries and investors, today announced the successful routing of the first order via the Agora Network . This marks the launch of live operations for the industry's first network designed to connect alternative trading systems (ATSs) for tokenized and private securities. The milestone represents the first reali</v>
+        <v>SACRAMENTO, Calif., Aug. 25, 2026 /PRNewswire/ -- Over fifty wildfire survivors from across California gathered outside the Capitol building today to call on California lawmakers to stand with survivors and reject a plan by the governor in the final days of the legislative session to bail...</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="str">
-        <v>Code Ninjas Appoints Brand Partnerships Veteran Paul Eulette as Vice President of Partnerships</v>
+        <v>Greenland Mines (GRML) Initial Assessment Values Sarfartoq at Up to $2.05B Pre-Tax NPV</v>
       </c>
       <c r="B195" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C195" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D195" t="str">
-        <v>Retail, Gaming, Education</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E195" t="str">
-        <v>https://www.prnewswire.com/news-releases/code-ninjas-appoints-brand-partnerships-veteran-paul-eulette-as-vice-president-of-partnerships-302818891.html</v>
+        <v>https://www.newmediawire.com/news/greenland-mines-grml-initial-assessment-values-sarfartoq-at-up-to-2-05b-pre-tax-npv-7088889</v>
       </c>
       <c r="F195" t="str">
-        <v>Industry Veteran to Lead Strategic Partnership Development Across the World's Largest Kids Coding Franchise Focus Areas Include Technology, Gaming, Entertainment, Sports and Consumer Brand Collaboration New Initiatives Designed to Enhance Student Experiences While Driving Enrollment and...</v>
+        <v>LOS ANGELES, CA - August 25, 2026 ( NEWMEDIAWIRE ) - Greenland Mines (NASDAQ: GRML) , a Western-aligned critical minerals developer, released an independent Initial Assessment (“IA”) for its Sarfartoq Nd-Pr Rare Earth Element Project in southwest Greenland, outlining a high-case pre-tax net present value of up to approximately $2.05 billion at an 8% real discount rate and an internal rate of return of 118.6%, including Indicated and Inferred Mineral Resources. The high case estimates a pre-tax NPV of up to $1.49 billion and an IRR of 92.7% when Inferred Mineral Resources are excluded. The assessment outlines a nine-year mine life processing 12.2 million tons at 1.4 million tons annually and states that, at 2025 consumption levels, planned Sarfartoq NdPr oxide production would represent app</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="str">
-        <v>Bridgeline Extends AI Commerce Momentum with 25th Deployment of HawkSearch ...</v>
+        <v>I'm an Amazon SVP who hadn't coded in 25 years. Then I wrote 100,000 lines of code with AI.</v>
       </c>
       <c r="B196" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C196" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D196" t="str">
-        <v>Finance, AI, SaaS, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E196" t="str">
-        <v>https://pr-inside.com/bridgeline-extends-ai-commerce-momentum-with-25th-deployment-of-hawksearch-r5198572.htm</v>
+        <v>https://www.aboutamazon.com/news/workplace/amazon-svp-ai-tools-employees-careers?utm_source=rss</v>
       </c>
       <c r="F196" t="str">
-        <v>(PR-inside.com) WOBURN, MA / ACCESS Newswire / July 7, 2026 / Bridgeline Digital, Inc. (NASDAQ:BLIN), a leader in AI-powered product discovery and eCommerce solutions, today announced the successful deployment of its HawkSearch platform for a multi-brand appliance retail organization, marking the Company's 25th delivery-team launch this fiscal year. The launch underscores accelerating demand for AI-driven product discovery solutions as retailers modernize legacy infrastructure to improve customer experience, increase conversion rates, and drive online revenue growth. Modernizing Product Discovery for Appliance Retail The multi-brand appliance retail organization serves consumers through a portfolio of premium retail brands. The company offers a broad assortment of home appliances ..</v>
+        <v>Amazon’s HR leader, Beth Galetti, shares how AI tools are empowering employees to build and how the company is investing $2.5 billion to prepare people for the future of work.</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="str">
-        <v>NX3 Commercial Group Closes $27.5 Million Five-Property NNN Portfolio ...</v>
+        <v>Fuchs Gruppe Introduces the "Sweet Creations" Collection of Seasonings</v>
       </c>
       <c r="B197" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C197" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D197" t="str">
-        <v>Real Estate, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E197" t="str">
-        <v>https://pr-inside.com/nx3-commercial-group-closes-27-5-million-five-property-nnn-portfolio-r5198567.htm</v>
+        <v>https://www.prweb.com/releases/fuchs-gruppe-introduces-the-sweet-creations-collection-of-seasonings-302854942.html</v>
       </c>
       <c r="F197" t="str">
-        <v>(PR-inside.com) New York apartment seller trades multifamily for a diversified portfolio of 7-Eleven, Chipotle, Wawa, Starbucks and multi-tenant retail assets - the latest sign of capital migrating from high-tax states into passive triple net lease property. FORT LAUDERDALE, FL / ACCESS Newswire / July 7, 2026 / NX3 Commercial Group, a national net lease investment sales brokerage, announced the closing of a $27.5 million 1031 exchange comprising five single-tenant and multi-tenant NNN properties across Florida. The transaction was led by NX3 Commercial Group principals Luke Thomson and Robert Zahralban, who represented a New York-based buyer exchanging out of an apartment building and ..</v>
+        <v>For a limited time, complimentary samples are being offered to food manufacturing and foodservice firms. HAMPSTEAD, Md., Aug. 25, 2026 /PRNewswire-PRWeb/ -- Fuchs Gruppe, a leading provider of seasonings, flavor solutions, and spices for the food manufacturing, retail, and foodservice...</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="str">
-        <v>NX3 Commercial Group Closes $27.5 Million Five-Property NNN Portfolio in Florida 1031 Exchange</v>
+        <v>Giadzy Brings Its Gluten-Free Pasta to Sprouts Farmers Market Nationwide</v>
       </c>
       <c r="B198" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C198" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D198" t="str">
-        <v>Real Estate, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E198" t="str">
-        <v>https://www.newswire.com/news/nx3-commercial-group-closes-27-5-million-five-property-nnn-portfolio-in-florida</v>
+        <v>https://finance.yahoo.com/small-business/articles/giadzy-brings-gluten-free-pasta-164900101.html</v>
       </c>
       <c r="F198" t="str">
-        <v>New York apartment seller trades multifamily for a diversified portfolio of 7-Eleven, Chipotle, Wawa, Starbucks and multi-tenant retail assets - the latest sign of capital migrating from high-tax states into passive triple net lease property.</v>
+        <v>LOS ANGELES, August 25, 2026--Giadzy is expanding its retail presence with the nationwide launch of its gluten-free pasta at Sprouts Farmers Market. Created by entrepreneur and celebrity chef Giada De Laurentiis, the Italian-made pasta is now available at 480 Sprouts locations nationwide, marking Giadzy’s first partnership with a national retail chain.</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="str">
-        <v>Ucanpack introduces variety pack of kraft paper bubble mailers for ecommerce shippers</v>
+        <v>Logo Brands and Timeless Etchings Announce Strategic Manufacturing ...</v>
       </c>
       <c r="B199" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C199" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D199" t="str">
         <v>Retail</v>
       </c>
       <c r="E199" t="str">
-        <v>https://pressreleasenews.org/pressroom/ucanpack-introduces-variety-pack-of-kraft-paper-bubble-mailers-for-ecommerce-shippers</v>
+        <v>https://pr-inside.com/logo-brands-and-timeless-etchings-announce-strategic-manufacturing-r5215993.htm</v>
       </c>
       <c r="F199" t="str">
-        <v>Ucanpack has launched a multi-size kraft paper bubble mailer assortment pack, giving small ecommerce sellers one bundled shipping supply option instead of ordering separate SKUs.</v>
+        <v>(PR-inside.com) FRANKLIN, TN / ACCESS Newswire / August 25, 2026 / Logo Brands, a leading manufacturer and marketer of licensed sports products, has entered into a new strategic manufacturing partnership with Timeless Etchings, a U.S.-based manufacturer known for its craftsmanship in barn wood products and domestically produced décor. For the past eight months, the two companies have been working together to develop a new collection of products that combines the manufacturing capabilities of Timeless Etchings with Logo Brands' strength in licensed sports, product development, retail relationships, and distribution. Timeless Etchings brings state-of-the-art manufacturing capabilities, equipment, craftsmanship, and an experienced team that excels at ..</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="str">
-        <v>Liquidity Services Announces Third Quarter Fiscal Year 2026 Earnings Conference Call</v>
+        <v>Huboo Raises $270M Series A to Accelerate Global Cross-Border Commerce Infrastructure</v>
       </c>
       <c r="B200" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C200" t="str">
-        <v>GlobeNewswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D200" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E200" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3323007/0/en/Liquidity-Services-Announces-Third-Quarter-Fiscal-Year-2026-Earnings-Conference-Call.html</v>
+        <v>https://pressreleasenews.org/pressroom/huboo-raises-270m-series-a-to-accelerate-global-cross-border-commerce-infrastructure</v>
       </c>
       <c r="F200" t="str">
-        <v>BETHESDA, Md., July 07, 2026 (GLOBE NEWSWIRE) -- Liquidity Services (NASDAQ:LQDT), the leading global provider of e-commerce marketplaces and software solutions powering the circular economy, today announced that it expects to report its third quarter fiscal year 2026 results prior to market open on Thursday, August 6, 2026. Bill Angrick, Chairman and CEO, and Jorge Celaya, EVP and CFO, will then host a conference call to review the results at 10:30 AM Eastern Time.</v>
+        <v/>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="str">
-        <v>Almost 1 in 2 people living with incontinence experience skin irritation, Ontex research shows</v>
+        <v>APRO Introduces New Consumer Best Practices to Strengthen Trust at RTO World 2026</v>
       </c>
       <c r="B201" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C201" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D201" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E201" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3322886/0/en/Almost-1-in-2-people-living-with-incontinence-experience-skin-irritation-Ontex-research-shows.html</v>
+        <v>https://www.prnewswire.com/news-releases/apro-introduces-new-consumer-best-practices-to-strengthen-trust-at-rto-world-2026-302859498.html</v>
       </c>
       <c r="F201" t="str">
-        <v>At the occasion of World Skin Health Day (July 8 ) , Ontex highlights growing clinical and consumer focus on skin protection</v>
+        <v>New Guidelines Reinforce the Rent-to-Own Industry's Commitment to Transparency, Accountability and Responsible Business Practices AUSTIN, Texas, Aug. 25, 2026 /PRNewswire/ -- The Association of Professional Rental Organizations (APRO) unveiled its new Consumer Best Practices Guidelines at...</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="str">
-        <v>Haut.AI Launches New AI-Powered Body Analysis as Consumer Demand for Personalized Bodycare Accelerates</v>
+        <v>AI Is Recommending Products to 900 Million People a Week- 78% of Brands Aren't in the Answer.</v>
       </c>
       <c r="B202" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C202" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D202" t="str">
-        <v>AI, Retail</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E202" t="str">
-        <v>https://www.prnewswire.com/news-releases/hautai-launches-new-ai-powered-body-analysis-as-consumer-demand-for-personalized-bodycare-accelerates-302818899.html</v>
+        <v>https://www.prweb.com/releases/ai-is-recommending-products-to-900-million-people-a-week--78-of-brands-arent-in-the-answer-302859125.html</v>
       </c>
       <c r="F202" t="str">
-        <v>New research reveals rising body skin concerns and growing consumer trust in AI-powered skincare guidance NEW YORK, July 7, 2026 /PRNewswire/ -- Haut.AI, the award-winning leader in AI-powered skin intelligence and generative skincare personalization, today announced the launch of its new...</v>
+        <v>CommerceV3 analysis of 1 million+ AI shopping prompts finds most eCommerce brands are invisible to AI assistants; the company launched Agentic AI Growth Suite to close the gap. NEW YORK, Aug. 25, 2026 /PRNewswire-PRWeb/ -- CommerceV3, an AI-powered commerce growth platform processing more...</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="str">
-        <v>Utah Marketers Supports Shopify Websites as Reports Predict E-commerce Increase</v>
+        <v>Update - ZenaTech Completes Acquisition of ESM Software, Adding Strategy Execution and Compliance Software to its Enterprise SaaS Division, with Revenue from Government, Healthcare and Financial Services Customers</v>
       </c>
       <c r="B203" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C203" t="str">
-        <v>PRUnderground</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D203" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, SaaS, Energy, Retail, Education</v>
       </c>
       <c r="E203" t="str">
-        <v>https://www.prunderground.com/utah-marketers-supports-shopify-websites-as-reports-predict-e-commerce-increase/00388034/</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350625/0/en/update-zenatech-completes-acquisition-of-esm-software-adding-strategy-execution-and-compliance-software-to-its-enterprise-saas-division-with-revenue-from-government-healthcare-and-.html</v>
       </c>
       <c r="F203" t="str">
-        <v>Utah Marketers announced expanded support for Shopify-powered e-commerce websites, positioning clients to thrive amid surging online sales. This announcement comes as Capital One Shopping Research reveals that U.S. retail e-commerce sales for 2026 are predicted to total more than $1.5, a nearly 7% increase from 2025. “In this climate, websites do the heavy lifting. They... Read more » The post Utah Marketers Supports Shopify Websites as Reports Predict E-commerce Increase first appeared on</v>
+        <v>VANCOUVER, British Columbia, Aug. 25, 2026 (GLOBE NEWSWIRE) -- ZenaTech, Inc. (Nasdaq: ZENA) (FSE: 49Q) (BMV: ZENA) (“ZenaTech”), a technology solution provider specializing in AI (Artificial Intelligence) drones, Drone as a Service (DaaS), enterprise SaaS, and Quantum Computing solutions, announces the acquisition of ESM Software , a Boston-based strategy execution and performance management software company. ESM serves government, school systems, healthcare, utilities and energy, financial services and retail customers across the United States and globally in Latin America, Europe, Africa, and Australia. In operation since 1998, the company now supports over 8,000 users and has spent more than 25 years helping organizations turn strategic plans into measurable results. This 13 th additio</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="str">
-        <v>Bamboo Apparel Market to Reach US$ 4.1 Bn by 2033 as Sustainable Fashion Demand Accelerates Worldwide - Persistence Market Research</v>
+        <v>US Consumer Confidence Edged Down Slightly in August</v>
       </c>
       <c r="B204" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C204" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D204" t="str">
         <v>Retail</v>
       </c>
       <c r="E204" t="str">
-        <v>https://www.prnewswire.com/news-releases/bamboo-apparel-market-to-reach-us-4-1-bn-by-2033-as-sustainable-fashion-demand-accelerates-worldwide---persistence-market-research-302819029.html</v>
+        <v>https://www.prnewswire.com/news-releases/us-consumer-confidence-edged-down-slightly-in-august-302859371.html</v>
       </c>
       <c r="F204" t="str">
-        <v>LONDON, July 7, 2026 /PRNewswire/ -- The global bamboo apparel market is growing steadily, expected to be valued at around US$ 2.5 billion in 2026 and projected to reach US$ 4.1 billion by 2033, with a CAGR of 7.5% during the forecast period. This expansion is fueled by rising consumer...</v>
+        <v>Expectations for the future became more pessimistic, offsetting improved assessments of the present situation NEW YORK, Aug. 25, 2026 /PRNewswire/ -- The Conference Board Consumer Confidence Index® decreased by 0.8 points to 89.4 (1985=100) in August, down from 90.2 in July. The Present Situation Index—based on consumers' assessment of current business and labor market conditions—rose by 6.8...</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="str">
-        <v>Rapid Nutrition Showcases HealthTech Strategy on Bloomberg Television</v>
+        <v>Happiness Fits Opens Student Ambassador Roles for Akungba Creators</v>
       </c>
       <c r="B205" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C205" t="str">
-        <v>GlobeNewswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D205" t="str">
-        <v>SaaS, Retail</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E205" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3322829/0/en/Rapid-Nutrition-Showcases-HealthTech-Strategy-on-Bloomberg-Television.html</v>
+        <v>https://pressreleasenews.org/pressroom/happiness-fits-opens-student-ambassador-roles-for-akungba-creators</v>
       </c>
       <c r="F205" t="str">
-        <v>Interview showcases the Company's implementation of intelligent technologies across consumer wellness and investor engagement, reinforcing its evolution into a scalable HealthTech platform Interview showcases the Company's implementation of intelligent technologies across consumer wellness and investor engagement, reinforcing its evolution into a scalable HealthTech platform</v>
+        <v>Happiness Fits opens applications for its Campus Ambassador Network, offering Akungba student creators hands-on experience in brand representation, marketing, and digital operations.</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="str">
-        <v>Liquidity Services Announces Appointment of new Chief Human Resources Officer</v>
+        <v>Happiness Fits Launches with Local Delivery Hub in Akungba-Akoko, Targeting Student Market</v>
       </c>
       <c r="B206" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C206" t="str">
-        <v>GlobeNewswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D206" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E206" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3322810/0/en/Liquidity-Services-Announces-Appointment-of-new-Chief-Human-Resources-Officer.html</v>
+        <v>https://pressreleasenews.org/pressroom/happiness-fits-launches-with-local-delivery-hub-in-akungba-akoko-targeting-student-market</v>
       </c>
       <c r="F206" t="str">
-        <v>BETHESDA, Md., July 06, 2026 (GLOBE NEWSWIRE) -- Liquidity Services (NASDAQ:LQDT; www.liquidityservices.com), the leading global provider of e-commerce marketplaces and software solutions powering the circular economy, today announced the appointment of Karen Fascenda as its new Chief Human Resources Officer (CHRO), effective July 6, 2026. Fascenda succeeds Novelette Murray who will retire from the same role effective July 6, 2026, following a distinguished tenure leading the Company’s global human resources function.</v>
+        <v>Happiness Fits, a new apparel startup, has launched operations in Akungba-Akoko, Ondo State, offering streetwear and local delivery for students and residents, with plans for regional expansion.</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="str">
-        <v>Report offers multi-faceted insight on self-service kiosk industry’s double-digit growth</v>
+        <v>Happiness Fits Launches Nationwide Campaign to Combat Overpriced Apparel for Nigerian Youth</v>
       </c>
       <c r="B207" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C207" t="str">
-        <v>Send2Press</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D207" t="str">
-        <v>Retail</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E207" t="str">
-        <v>https://www.send2press.com/wire/report-offers-multi-faceted-insight-on-self-service-kiosk-industrys-double-digit-growth/</v>
+        <v>https://pressreleasenews.org/pressroom/happiness-fits-launches-nationwide-campaign-to-combat-overpriced-apparel-for-nigerian-youth</v>
       </c>
       <c r="F207" t="str">
-        <v>DENVER, Colo., July 6, 2026 (SENDPRESS NEWSWIRE) -- The self-service kiosk industry continues to expand at a fast pace, driven by evolving automation technology and growing customer acceptance of self-service in nearly all venues. Companies and organizations seeking to understand this technology-intensive sector now have a comprehensive and easy-to-understand resource, the Tiger 2026 Market Report, courtesy of the Kiosk Manufacturer Association.</v>
+        <v>Happiness Fits, a Nigerian startup, launches a nationwide campaign to combat overpriced apparel for Gen-Z and university students, offering high-quality streetwear at fair prices with nationwide logistics.</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="str">
-        <v>Datavault AI (DVLT) Dream Bowl Meme Coin Begins Trading on Biconomy Exchange</v>
+        <v>Youth Startup Happiness Fits Sets New Benchmark for Ondo Retail with Zero-Stress Fashion Model</v>
       </c>
       <c r="B208" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C208" t="str">
-        <v>NewMediaWire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D208" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E208" t="str">
-        <v>https://www.newmediawire.com/news/datavault-ai-dvlt-dream-bowl-meme-coin-begins-trading-on-biconomy-exchange-7087529</v>
+        <v>https://pressreleasenews.org/pressroom/youth-startup-happiness-fits-sets-new-benchmark-for-ondo-retail-with-zero-stress-fashion-model</v>
       </c>
       <c r="F208" t="str">
-        <v xml:space="preserve">LOS ANGELES, CA - July 6, 2026 ( NEWMEDIAWIRE ) - Datavault AI (NASDAQ: DVLT) announced that its Dream Bowl I Meme Coin tokens have commenced trading on the Biconomy Exchange under the DREAM1/USDT trading pair. The company said the tokens are intended to provide qualifying shareholders who received prior distributions with potential benefits including liquidity, membership opportunities and participation in future Dream Bowl promotional events, while supporting Datavault AI’s broader digital engagement and tokenization strategy. The company said eligible shareholders of record as of Nov. 25, 2025, and Jan. 7, 2026, are encouraged to visit DreamBowlCoin.com to learn more about and claim their Dream Bowl tokens. Datavault AI added that the initiative serves as a foundation for expanding its </v>
+        <v>Happiness Fits, a youth-led startup in Ondo State, has quickly established a scalable e-commerce model combining textile manufacturing with direct-to-consumer logistics, setting a new benchmark for regional retail.</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="str">
-        <v>VERAXA Biotech (VRXA) Highlights BiTAC Pipeline Progress, Advances Partnering Strategy</v>
+        <v>AAUA Students Get Zero-Delivery-Fee Fashion Line as Happiness Fits Launches Campus Initiative</v>
       </c>
       <c r="B209" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C209" t="str">
-        <v>NewMediaWire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D209" t="str">
-        <v>Finance, SaaS, Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E209" t="str">
-        <v>https://www.newmediawire.com/news/veraxa-biotech-vrxa-highlights-bitac-pipeline-progress-advances-partnering-strategy-7087527</v>
+        <v>https://pressreleasenews.org/pressroom/aaua-students-get-zero-delivery-fee-fashion-line-as-happiness-fits-launches-campus-initiative</v>
       </c>
       <c r="F209" t="str">
-        <v>LOS ANGELES, CA - July 6, 2026 ( NEWMEDIAWIRE ) - VERAXA Biotech (NASDAQ: VRXA) provided a corporate and pipeline update highlighting progress during the first half of 2026, including continued advancement of its proprietary BiTAC(R) platform and growing interest from potential pharmaceutical partners. The company said its pipeline now includes four BiTAC-based T-cell engager programs targeting solid tumors, two bispecific antibody-drug conjugate (“ADC”) programs and two non-BiTAC assets available for partnering. VERAXA said it plans to prioritize investment in its BiTAC portfolio while seeking to monetize selected non-BiTAC programs to help finance future development, with the goal of advancing lead BiTAC-TCE candidate VXA-102 to IND/CTA readiness by early 2028. Company executives also ci</v>
+        <v>Happiness Fits launches a campus-tailored fashion line for AAUA students, featuring free delivery and budget-friendly apparel. The brand aims to expand to other Nigerian universities within five years.</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="str">
-        <v>AI Drones, Data Centers, and Prediction Markets: Public Companies Present at the July 9 Global Technology Virtual Investor Conference</v>
+        <v>Court House Lawyers Secures Full Mercedes-Benz Buyback After Client's Claim Was Denied</v>
       </c>
       <c r="B210" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C210" t="str">
-        <v>NewMediaWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D210" t="str">
-        <v>AI, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E210" t="str">
-        <v>https://www.newmediawire.com/news/ai-drones-data-centers-and-prediction-markets-public-companies-present-at-the-july-9-global-technology-virtual-investor-conference-7087525</v>
+        <v>https://www.prweb.com/releases/court-house-lawyers-secures-full-mercedes-benz-buyback-after-clients-claim-was-denied-302859114.html</v>
       </c>
       <c r="F210" t="str">
-        <v>A Full Day of Live Executive Presentations Across Software, Data, and Emerging Technologies Investors Ask Questions in Real Time and Request One-on-One Meetings with Management Teams NEW YORK, NY - July 6, 2026 ( NEWMEDIAWIRE ) - B2i Digital, Inc. invites investors to its latest Featured Conference: the Global Technology Virtual Investor Conference, taking place Thursday, July 9, 2026. B2i Digital, as the Official Marketing Partner, brings the July 9 Global Technology Virtual Investor Conference into its ecosystem. A powerful distribution and media engine drives qualified investors to the presentations and the one-on-one meetings that follow. The lineup spans AI drones delivered as a service, quantum computing software, deep-tech materials for product authentication and industrial decarbon</v>
+        <v>Glendale lemon law firm recovers client's full investment and negotiates a complete waiver of the mileage offset, returning an additional $5,250 GLENDALE, Calif., Aug. 25, 2026 /PRNewswire-PRWeb/ -- Court House Lawyers, a Glendale-based consumer protection firm focused on California lemon...</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="str">
-        <v>Greenland Mines (GRML) Advances Critical Minerals Strategy as Global Demand Accelerates</v>
+        <v>Strong demand and brand relevance drive LEGO Group revenue up 21%, operating profit up 22% in H1 2026</v>
       </c>
       <c r="B211" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C211" t="str">
-        <v>NewMediaWire</v>
+        <v>WebWire</v>
       </c>
       <c r="D211" t="str">
-        <v>Finance, SaaS, Energy, Retail</v>
+        <v>Finance, SaaS, Retail</v>
       </c>
       <c r="E211" t="str">
-        <v>https://www.newmediawire.com/news/greenland-mines-grml-advances-critical-minerals-strategy-as-global-demand-accelerates-7087524</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359438</v>
       </c>
       <c r="F211" t="str">
-        <v>LOS ANGELES, CA - July 6, 2026 ( NEWMEDIAWIRE ) - Critical minerals have become one of the defining strategic resources of the modern economy, underpinning everything from electric vehicles and renewable energy systems to advanced semiconductors and national defense technologies. As governments and industries work to strengthen supply chains and reduce dependence on foreign sources of essential raw materials, Greenland Mines (NASDAQ: GRML) is positioning itself to build a diversified critical minerals platform centered on Greenland’s extensive mineral resources. The growing focus on critical minerals reflects their importance across nearly every major industrial sector. Greenland Mines was established with the objective of building a diversified portfolio of critical minerals projects with</v>
+        <v>Highlights vs. H1 2025 - - - &amp;#8226; Revenue increased 21% to a record DKK 41.9 billion. In constant currency, revenue grew 26%. - - &amp;#8226; Consumer sales grew 22%, driven by strong demand across a broad product range and excitement for the LEGO&amp;#174; brand. - - &amp;#8226; The company outpaced a growing global toy market and gained market share. - - &amp;#8226; Operating profit increased 22% to DKK 10.9 billion, supported by strong top-line growth, scale efficiencies and productivity efforts, while maintaining sig... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359438</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="str">
-        <v>Park Ha Biological Technology Co., Ltd. Announces Official Approval of Its North American Amazon Store, Launching a New Era of Brand Globalization</v>
+        <v>Happiness Fits Announces Zero-Stress Campus Delivery Model With Free Shipping and Free Socks in Every Order</v>
       </c>
       <c r="B212" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C212" t="str">
-        <v>GlobeNewswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D212" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E212" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322684/0/en/Park-Ha-Biological-Technology-Co-Ltd-Announces-Official-Approval-of-Its-North-American-Amazon-Store-Launching-a-New-Era-of-Brand-Globalization.html</v>
+        <v>https://pressreleasenews.org/pressroom/happiness-fits-announces-zero-stress-campus-delivery-model-with-free-shipping-and-free-socks-in-every-order</v>
       </c>
       <c r="F212" t="str">
-        <v>Wuxi, China, July 06, 2026 (GLOBE NEWSWIRE) -- Park Ha Biological Technology Co., Ltd. (NASDAQ: BYAH) (“Park Ha Biological” or the “Company”) announced that it has successfully passed the comprehensive and rigorous process to open a store on Amazon North America, and the cross-border store has been officially approved for opening and all registration procedures have been completed. This successful entry represents a critical milestone in the execution of the Company's global expansion strategy, reflecting the Amazon platform’s authoritative recognition of Park Ha Biological’s overall brand strength, core product competitiveness, and standardized operational excellence.</v>
+        <v>Happiness Fits announces a new zero-stress campus delivery model featuring free doorstep delivery, complimentary socks, and personalized thank-you cards, with plans to expand across Nigerian campuses.</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="str">
-        <v>Leader in Pulmonary Vascular Research Named New Editor-in-Chief of Circulation Journal</v>
+        <v>MDCE Highlights StrainScan Pro's Enterprise-Ready Agricultural AI Tech ...</v>
       </c>
       <c r="B213" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C213" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D213" t="str">
-        <v>Healthcare, Retail</v>
+        <v>AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E213" t="str">
-        <v>https://www.newmediawire.com/news/leader-in-pulmonary-vascular-research-named-new-editor-in-chief-of-circulation-journal-7087523</v>
+        <v>https://pr-inside.com/mdce-highlights-strainscan-pro-s-enterprise-ready-agricultural-ai-tech-r5215940.htm</v>
       </c>
       <c r="F213" t="str">
-        <v>DALLAS - July 6, 2026 ( NEWMEDIAWIRE ) - The American Heart Association announced that effective with today’s issue, Bradley A. Maron, M.D., FAHA, is the new editor-in-chief of Circulation , the Association’s flagship peer-reviewed journal and one of the world’s leading scientific publications in cardiovascular medicine. In the role, Maron will help shape the journal’s editorial direction and continue its commitment to publishing rigorous, practice-changing science for clinicians, researchers and healthcare professionals worldwide. Maron is a board-certified clinical cardiologist and distinguished researcher across the basic, translational, clinical and population health spectrum. He is recognized globally for mechanistic and clinical advances in pulmonary hypertension, right heart failure</v>
+        <v>(PR-inside.com) Proprietary AI Vision Platform Designed for Simple, Scalable Deployment Across Multi-Site Retail and Agricultural Operations MESA, AZ / ACCESS Newswire / August 25, 2026 / Medical Care Technologies Inc. (OTC PINK:MDCE) today emphasized the enterprise-ready design of its StrainScan Pro platform, highlighting a proprietary AI vision architecture built for rapid and straightforward deployment across multi-location environments. StrainScan Pro is optimized for installation on iPad Air devices, enabling operators to implement advanced visual analysis without the cost or complexity of fixed industrial systems. This approach supports fast rollout across single sites or large multi-location networks, whether in regulated retail settings or agricultural operations. By ..</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="str">
-        <v>The New Rules of Biotech Now Available in Hardcover and Audiobook</v>
+        <v>MDCE Highlights StrainScan Pro's Enterprise-Ready Agricultural AI Tech Optimized for Rapid Multi-Location Rollout on iPad Air (OTC PINK:MDCE)</v>
       </c>
       <c r="B214" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C214" t="str">
-        <v>NewMediaWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D214" t="str">
-        <v>Healthcare, Retail</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E214" t="str">
-        <v>https://www.newmediawire.com/news/the-new-rules-of-biotech-now-available-in-hardcover-and-audiobook-7087522</v>
+        <v>https://www.newswire.com/news/mdce-highlights-strainscan-pros-enterprise-ready-agricultural-ai-tech-optimized</v>
       </c>
       <c r="F214" t="str">
-        <v>RENO, NEVADA - July 6, 2026 ( NEWMEDIAWIRE ) - The New Rules of Biotech: A Founder’s Guide to Building Great Companies, by biotechnology founder and longtime industry operator David Craig, is now available in a hardcover edition ($29.99) and as an audiobook on Google Play. These join the paperback ($21.99) and Kindle ($11.99) editions already on sale through Amazon. Founders, investors, board members, and operators can now choose the format that fits how they read, work, and listen. The book opens from a clear premise: the biotech playbook written for 2021 no longer works. Capital is more expensive, the Food and Drug Administration (FDA) bar has moved, and the Inflation Reduction Act has rewritten the economics of a drug before it is ever approved. Investors who once funded a slide deck an</v>
+        <v>Proprietary AI Vision Platform Designed for Simple, Scalable Deployment Across Multi-Site Retail and Agricultural Operations</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="str">
-        <v>National Prosecco Week 2026 Reinforces Prosecco DOC's Place at the Heart of America's Sparkling Wine Culture</v>
+        <v>Honeycomb Insurance Expands Its Offering with Launch of Lessor's Risk ...</v>
       </c>
       <c r="B215" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C215" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D215" t="str">
-        <v>Retail</v>
+        <v>Finance, SaaS, Real Estate, Retail</v>
       </c>
       <c r="E215" t="str">
-        <v>https://www.prnewswire.com/news-releases/national-prosecco-week-2026-reinforces-prosecco-docs-place-at-the-heart-of-americas-sparkling-wine-culture-302818515.html</v>
+        <v>https://pr-inside.com/honeycomb-insurance-expands-its-offering-with-launch-of-lessor-s-risk-r5215936.htm</v>
       </c>
       <c r="F215" t="str">
-        <v>Through expanded nationwide digital and retail partnerships, educational programming, and appearances at some of the country's leading culinary festivals, the ninth edition of the campaign demonstrated the continued momentum of Prosecco DOC across the U.S. market. NEW YORK, July 6, 2026...</v>
+        <v>(PR-inside.com) Within months of announcing a $40 million funding round, Honeycomb's largest product expansion to date brings its technology-driven underwriting platform to well-managed office and retail properties, giving agents a faster, more efficient way to insure ‘LRO' properties and marking the company's next step toward becoming a one-stop shop for commercial real estate insurance CHICAGO, IL / ACCESS Newswire / August 25, 2026 / Honeycomb Insurance, a fast-growing digital insurer that has specialized in landlord and condominium associations, announced the launch of its Lessor's Risk Only (LRO) insurance program, expanding into a commercial lessor-only segment for the first time. Following its recent ..</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="str">
-        <v>Apex Compliance Launches Amazon API Scanning for Marketing Compliance ...</v>
+        <v>Honeycomb Insurance Expands Its Offering with Launch of Lessor's Risk Only (LRO) Coverage</v>
       </c>
       <c r="B216" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C216" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D216" t="str">
-        <v>SaaS, Retail, Media</v>
+        <v>Finance, SaaS, Real Estate, Retail</v>
       </c>
       <c r="E216" t="str">
-        <v>https://pr-inside.com/apex-compliance-launches-amazon-api-scanning-for-marketing-compliance-r5198228.htm</v>
+        <v>https://www.newswire.com/news/honeycomb-insurance-expands-its-offering-with-launch-of-lessors-risk-only-lro</v>
       </c>
       <c r="F216" t="str">
-        <v>(PR-inside.com) New capability expands Apex's connected review platform across Amazon, Meta business accounts, websites, documents, images, videos, and pre-published marketing content BOULDER, CO / ACCESS Newswire / July 6, 2026 / Apex Compliance®, a marketing compliance review platform designed to help brands identify and address potential regulatory and platform-related risk, today announced the launch of its new Amazon API scanning capability. The new feature allows users to connect authenticated Amazon seller accounts and review Amazon content, including product pages, ASINs, text, keywords, captions, and image-based content, for potential compliance concerns. Users can evaluate flagged content, understand why certain language or imagery may create ..</v>
+        <v>Within months of announcing a $40 million funding round, Honeycomb's largest product expansion to date brings its technology-driven underwriting platform to well-managed office and retail properties, giving agents a faster, more efficient way to insure &amp;lsquo;LRO' properties and marking the company's next step toward becoming a one-stop shop for commercial real estate insurance</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="str">
-        <v>Apex Compliance Launches Amazon API Scanning for Marketing Compliance Review</v>
+        <v>Adams Warehouse &amp; Delivery Ranks Among the Best Fulfillment Companies ...</v>
       </c>
       <c r="B217" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C217" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D217" t="str">
-        <v>SaaS, Retail, Media</v>
+        <v>Retail</v>
       </c>
       <c r="E217" t="str">
-        <v>https://www.newswire.com/news/apex-compliance-launches-amazon-api-scanning-for-marketing-compliance-22820639</v>
+        <v>https://pr-inside.com/adams-warehouse-delivery-ranks-among-the-best-fulfillment-companies-r5215928.htm</v>
       </c>
       <c r="F217" t="str">
-        <v>New capability expands Apex's connected review platform across Amazon, Meta business accounts, websites, documents, images, videos, and pre-published marketing content</v>
+        <v>(PR-inside.com) Family-operated since 1976, the company delivers pick-pack-ship fulfillment with real-time order tracking, 24/7 operations and a "pay only for what you need" model. HOUSTON, TX / ACCESS Newswire / August 25, 2026 / Adams Warehouse &amp; Delivery, a family-owned logistics provider serving Texas businesses since 1976, is strengthening its position among the region's leading order-fulfillment operations, giving e-commerce sellers, retailers and manufacturers a single partner for storage, order processing and nationwide shipping. From its Houston headquarters and a statewide network of 11 facilities, Adams provides full-service fulfillment that spans inventory storage, order processing, packing and delivery across the United States. Orders are ..</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="str">
-        <v>How to Start a Functional Beverage Brand: Free FMCG Webinar</v>
+        <v>Come Over October Survey Finds an Untapped Opportunity for Wine: Give People More Reasons to Come Together</v>
       </c>
       <c r="B218" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C218" t="str">
-        <v>PR-Inside</v>
+        <v>Send2Press</v>
       </c>
       <c r="D218" t="str">
         <v>Retail</v>
       </c>
       <c r="E218" t="str">
-        <v>https://pr-inside.com/how-to-start-a-functional-beverage-brand-free-fmcg-webinar-r5198203.htm</v>
+        <v>https://www.send2press.com/wire/come-over-october-survey-finds-an-untapped-opportunity-for-wine-give-people-more-reasons-to-come-together/</v>
       </c>
       <c r="F218" t="str">
-        <v>(PR-inside.com) Fast Moving Consumer Goods, Inc. Launches the CPG Brand Builder Series on July 9, 2026, a Free 12-Week Program for Beverage Founders, Investors, and Brand Managers Nationwide SAN DIEGO, CA / ACCESS Newswire / July 6, 2026 / Fast Moving Consumer Goods, Inc. (OTCID:GGII), the nation's first fast moving consumer goods incubator, will launch the CPG Brand Builder Series on Thursday, July 9, 2026 -- a free 12-week webinar program teaching founders, investors, and brand managers how to start a functional beverage brand from initial concept to first sale. Sessions take place every Thursday at 4:00 PM PST, 7:00 pm EST. ..</v>
+        <v>ST. HELENA, Calif., Aug. 25, 2026 (SEND2PRESS NEWSWIRE) -- Sometimes people simply need a reason to extend an invitation. A new national consumer survey conducted by Come Over October&amp;#x2122; in partnership with LocalWineEvents.com found that nearly half (41%) of respondents said having a specific occasion or reason to gather, such as Come Over October, would make them more likely to host a gathering with wine, COME TOGETHER - A Community for Wine announced today.</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="str">
-        <v>Displate appoints global consumer retail expert - Nicholas Holdcraft - as CEO to accelerate U.S. expansion and product innovation</v>
+        <v>NFL Mascots Inspire Kids to PLAY 60 for Better Health</v>
       </c>
       <c r="B219" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C219" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D219" t="str">
-        <v>Retail</v>
+        <v>Healthcare, Retail, Education</v>
       </c>
       <c r="E219" t="str">
-        <v>https://www.prnewswire.com/news-releases/displate-appoints-global-consumer-retail-expert---nicholas-holdcraft---as-ceo-to-accelerate-us-expansion-and-product-innovation-302816901.html</v>
+        <v>https://www.newmediawire.com/news/nfl-mascots-inspire-kids-to-play-60-for-better-health-7088879</v>
       </c>
       <c r="F219" t="str">
-        <v>WARSAW, Poland, July 6, 2026 /PRNewswire/ -- Displate, the leading online marketplace and producer of magnet-mounted metal posters, announced the appointment of Nicholas Holdcraft as its new Chief Executive Officer. A seasoned leader with over 25 years of experience scaling high-growth...</v>
+        <v>DALLAS - August 25, 2026 ( NEWMEDIAWIRE ) - Fifteen NFL (National Football League) club mascots are stepping up to inspire kids to move more to support mental and physical health. These NFL mascots are serving as members of the annual NFL PLAY 60 Ambassador class supporting the NFL and the American Heart Association’s work to help kids achieve a minimum of 60 minutes of moderate-to-vigorous physical activity each day . Rooted in the American Heart Association’s physical activity guidelines, NFL PLAY 60 supports the evidence-based guidance that students who are active learn better, focus more, think more clearly, react to stress more calmy and perform and behave better in the classroom. The NFL PLAY 60 mascot ambassadors will encourage kids to get active throughout the school year with exer</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="str">
-        <v>BK Media: A Swiss Boutique Agency for Building Lasting Digital Presence ...</v>
+        <v>PCMI Welcomes Alexander Mandeville as Vice President of Strategic Partnerships</v>
       </c>
       <c r="B220" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C220" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D220" t="str">
-        <v>Retail, Media</v>
+        <v>SaaS, Retail, Automotive</v>
       </c>
       <c r="E220" t="str">
-        <v>https://pr-inside.com/bk-media-a-swiss-boutique-agency-for-building-lasting-digital-presence-r5198176.htm</v>
+        <v>https://www.prweb.com/releases/pcmi-welcomes-alexander-mandeville-as-vice-president-of-strategic-partnerships-302859118.html</v>
       </c>
       <c r="F220" t="str">
-        <v>(PR-inside.com) BK Media is an independent Swiss boutique agency based in Zurich that helps companies build and strengthen a lasting digital presence. Working across all relevant digital platforms, the agency covers branding, content production, animation, social media, campaigns and e-commerce. Its approach combines strategic groundwork with creative execution, from the initial brand concept through to the online shop, with the aim of presenting each brand clearly and consistently across every point of contact. BK Media works with established companies and younger brands across a range of industries, delivering solutions that are strategically grounded, visually distinctive and built to last. ZURICH, SWITZERLAND / ..</v>
+        <v>Veteran automotive retail technology leader joins PCMI to accelerate partner ecosystem growth and create new opportunities for customers and partners PARK RIDGE, Ill., Aug. 25, 2026 /PRNewswire-PRWeb/ -- PCMI, a leading provider of cloud-based administration software for F&amp;I products and...</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="str">
-        <v>AllyHub Brings Browser-Native AI Automation to Ecommerce, Content Creation, and Repetitive Online Workflows</v>
+        <v>Inside the grocery operation Amazon built to be pickier than you</v>
       </c>
       <c r="B221" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C221" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D221" t="str">
-        <v>AI, Retail, Media</v>
+        <v>Retail</v>
       </c>
       <c r="E221" t="str">
-        <v>https://www.prnewswire.com/news-releases/allyhub-brings-browser-native-ai-automation-to-ecommerce-content-creation-and-repetitive-online-workflows-302818225.html</v>
+        <v>https://www.aboutamazon.com/stories/how-amazon-grocery-delivery-works?utm_source=rss</v>
       </c>
       <c r="F221" t="str">
-        <v>Designed for ecommerce businesses, marketers, and knowledge workers, AllyHub combines browser automation, AI-assisted content production, and reusable workflows to help teams accomplish more with less manual effort. BELLEVUE, Wash., July 6, 2026 /PRNewswire/ -- As businesses increasingly...</v>
+        <v>From cherry taste tests to banana ripening rooms, here’s what happens before your Amazon groceries reach your door.</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="str">
-        <v>Xcel Brands Announces Licensing Agreement with KBL Group for OFF/DUTY by Coco Rocha</v>
+        <v>Longstanding Bridgeline Customer Expands from CMS to HawkSearch AI ...</v>
       </c>
       <c r="B222" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C222" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D222" t="str">
-        <v>Finance, Retail</v>
+        <v>Finance, AI, SaaS, Retail, Media</v>
       </c>
       <c r="E222" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322500/17602/en/Xcel-Brands-Announces-Licensing-Agreement-with-KBL-Group-for-OFF-DUTY-by-Coco-Rocha.html</v>
+        <v>https://pr-inside.com/longstanding-bridgeline-customer-expands-from-cms-to-hawksearch-ai-r5215922.htm</v>
       </c>
       <c r="F222" t="str">
-        <v>NEW YORK, July 06, 2026 (GLOBE NEWSWIRE) -- Xcel Brands, Inc. (NASDAQ: XELB), a leading media and consumer products company specializing in influencer-led brands through social commerce and livestream shopping, today announced a licensing agreement with KBL Group for OFF/DUTY by Coco Rocha, the elevated fashion and accessories brand created in collaboration with internationally recognized supermodel, entrepreneur, educator, and fashion icon Coco Rocha.</v>
+        <v>(PR-inside.com) WOBURN, MA / ACCESS Newswire / August 25, 2026 / Bridgeline Digital, Inc. (NASDAQ:BLIN), a leader in AI-powered product discovery and eCommerce solutions, announced today that a longstanding customer of its Content Management Platform has expanded its relationship with Bridgeline through the adoption of HawkSearch, including Concept and Unified Search, Smart Response, and Shopping Assistant. The multi-year engagement highlights growing demand for AI-powered search and assistant technologies among Bridgeline's existing customer base. The organization has been a Bridgeline customer since 2011 and is expanding from an existing Unbound deployment to a combined Unbound and HawkSearch environment. The investment reflects the customer's ..</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="str">
-        <v>LataMed AI Begins Planned Expansion Into Colombia Through Initial Due Diligence and Strategic Planning</v>
+        <v>Valley National Bancorp Accelerates Growth in Attractive Chicago Market With Acquisition of High-Performing Providence Financial Corporation</v>
       </c>
       <c r="B223" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C223" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D223" t="str">
-        <v>AI, SaaS, Healthcare, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E223" t="str">
-        <v>https://www.newmediawire.com/news/latamed-ai-begins-planned-expansion-into-colombia-through-initial-due-diligence-and-strategic-planning-7087517</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350439/0/en/valley-national-bancorp-accelerates-growth-in-attractive-chicago-market-with-acquisition-of-high-performing-providence-financial-corporation.html</v>
       </c>
       <c r="F223" t="str">
-        <v>CARACAS, VENEZUELA - July 6, 2026 ( NEWMEDIAWIRE ) - LataMed AI Corp. (OTC: LMED) (the “Company”), a development-stage digital health and artificial intelligence technology company focused on telehealth infrastructure, healthcare analytics, and care coordination solutions for emerging markets, today announced that management has commenced the preliminary due diligence and strategic planning process relating to the Company’s planned expansion into Colombia. The Company stated that the initial phase of the expansion initiative includes evaluating the corporate, regulatory, legal, operational, and commercial requirements associated with establishing a Colombian operating subsidiary and supporting the future deployment of the Company’s digital healthcare platform within the Colombian market. M</v>
+        <v>NEW YORK and SOUTH HOLLAND, Ill., Aug. 25, 2026 (GLOBE NEWSWIRE) -- Valley National Bancorp (“Valley”) (NASDAQ: VLY) and Providence Financial Corporation (“Providence”) announced today that they have entered into a definitive merger agreement whereby Valley will acquire Providence, parent company of Providence Bank &amp;amp; Trust. The acquisition is a continuation of Valley’s recent investments to accelerate retail and small business growth, which began with the hiring of Patrick Smith as President of Consumer Banking in September 2025. Consistent with Valley’s strategic focus to enhance its funding profile and expand in attractive target markets, Providence provides an attractive and established physical delivery channel in the Chicagoland area to supplement Valley’s existing commercial pres</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="str">
-        <v>Texas Direct Carpet Delivers Warehouse-Direct Carpet Installation to ...</v>
+        <v>BioCorRx Announces National Drug Codes (NDCs) for LUCEMYRA (lofexidine) Brand and Authorized Generic (AG) SKUs to Ensure Uninterrupted Market Supply</v>
       </c>
       <c r="B224" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C224" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D224" t="str">
-        <v>Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E224" t="str">
-        <v>https://pr-inside.com/texas-direct-carpet-delivers-warehouse-direct-carpet-installation-to-r5198154.htm</v>
+        <v>https://www.newmediawire.com/news/biocorrx-announces-national-drug-codes-ndcs-for-lucemyra-lofexidine-brand-and-authorized-generic-ag-skus-to-ensure-uninterrupted-market-supply-7088875</v>
       </c>
       <c r="F224" t="str">
-        <v>(PR-inside.com) Houston company pairs manufacturer-direct pricing with a mobile showroom to simplify the flooring experience HOUSTON, TX / ACCESS Newswire / July 6, 2026 / Texas Direct Carpet, a home improvement company specializing in carpet installation, is expanding access to warehouse-direct flooring for homeowners across the Houston area, combining manufacturer pricing with professional installation and an at-home shopping model. The company works directly with carpet manufacturers, allowing it to offer quality flooring without the markups typically added at traditional retail stores. That approach, paired with in-home measurements, free quotes and mobile showroom samples, is designed to give Houston homeowners a faster and more ..</v>
+        <v>Updated NDC Records Advance BioCorRx’s Commercial Transition Across all Four Product Configurations While Supporting Continuity of Product Availability ANAHEIM, CA - August 25, 2026 ( NEWMEDIAWIRE ) - BioCorRx Inc (OTC: BICX) (the “Company”) , a developer and provider of innovative treatment support programs for substance abuse and related disorders, today announced that its subsidiary, BioCorRx Pharmaceuticals Inc, has successfully established its new, dedicated National Drug Code (NDC) numbers for both LUCEMYRA® (lofexidine) 0.18 mg tablets and its accompanying Authorized Generic (AG) presentation. LUCEMYRA® is an FDA-approved, non-opioid medication indicated for the mitigation of opioid withdrawal symptoms to facilitate abrupt opioid discontinuation in adults. The establishment of BioCo</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="str">
-        <v>Madison Logic Survey with Harris Poll Reveals Nearly Half of B2B Marketers Admit They Are Guessing What Drives Purchasing Decisions Today</v>
+        <v>NDEV Posts Steady Q2 2026 Revenue Growth; Self-Funded Model Yields 8.8% Debt-to-Equity Ratio</v>
       </c>
       <c r="B225" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C225" t="str">
-        <v>PRWeb</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D225" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail, Healthcare</v>
       </c>
       <c r="E225" t="str">
-        <v>https://www.prweb.com/releases/madison-logic-survey-with-harris-poll-reveals-nearly-half-of-b2b-marketers-admit-they-are-guessing-what-drives-purchasing-decisions-today-302816589.html</v>
+        <v>https://www.newmediawire.com/news/ndev-posts-steady-q2-2026-revenue-growth-self-funded-model-yields-8-8-debt-to-equity-ratio-7088873</v>
       </c>
       <c r="F225" t="str">
-        <v>79% of Respondents Cite Move from Consumer Style Creativity to Performance-Drive Campaigns as Social Media, Display, and Audio Emerge as Top Investments Amidst Growing Industry Pressures NEW YORK, July 6, 2026 /PRNewswire-PRWeb/ -- Madison Logic, a B2B marketing technology company focused...</v>
+        <v>MIAMI, FLORIDA - August 25, 2026 ( NEWMEDIAWIRE ) - Novus Acquisition &amp;amp; Development Corp. (OTC: NDEV), doing business as Novus Cannabis MedPlan, today announced the release of its Q2 2026 Interim Report. The disclosure confirms consistent revenue growth and a defensive capital structure designed to insulate equity from the systemic debt crisis currently affecting plant-touching operators. Financial &amp;amp; Operational Highlights Revenue Growth: In Q2 2026, gross revenue experienced a year-over-year increase of 7.7%, reaching a total of $214,398 for the six-month period when compared to the Q2 2025 report. Solvency &amp;amp; Capital Efficiency: Novus follows a disciplined, self-funded business model, maintaining a conservative 8.8% debt-to-equity ratio. All existing liabilities are held inter</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="str">
-        <v>Tarifica Study Finds Promotional Broadband Pricing Has Become the Global Norm, Creating Multi-Stage Pricing Structures</v>
+        <v>FST Corp.'s KBS Hi-Rev 2.0 Selected as Stock Steel Shaft for TaylorMade Golf's New Hi-Toe 5 Wedge Family</v>
       </c>
       <c r="B226" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C226" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D226" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E226" t="str">
-        <v>https://www.prweb.com/releases/tarifica-study-finds-promotional-broadband-pricing-has-become-the-global-norm-creating-multi-stage-pricing-structures-302817418.html</v>
+        <v>https://www.newsfilecorp.com/release/310780/FST-Corp.s-KBS-HiRev-2.0-Selected-as-Stock-Steel-Shaft-for-TaylorMade-Golfs-New-HiToe-5-Wedge-Family</v>
       </c>
       <c r="F226" t="str">
-        <v>New analysis shows most consumers are buying into a sequence of prices rather than a single monthly rate NEW YORK, July 6, 2026 /PRNewswire-PRWeb/ -- A new study from global telecom data provider Tarifica finds that promotional pricing has become a defining feature of many consumer...</v>
+        <v>Boulder, Colorado--(Newsfile Corp. - August 25, 2026) - FST Corp. (NASDAQ: KBSX) ("FST", or the "Company"), a leading manufacturer and marketer of steel and graphite golf shafts and a provider of other golf-related services, today announced that its KBS Hi-Rev 2.0 wedge shaft has been selected by TaylorMade Golf as the stock steel shaft across the newly launched Hi-Toe 5 wedge family.TaylorMade introduced the Hi-Toe 5 and MyHi-Toe 5 wedges on August 13, 2026, with retail shipping beginning...</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="str">
-        <v>NRSInsights’ June 2026 Retail Same-Store Sales Report</v>
+        <v>Sweetmore Bakeries Announces Acquisition of Premium Sweet Baked Goods Manufacturer Fantasy Baking Co.</v>
       </c>
       <c r="B227" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C227" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D227" t="str">
         <v>Finance, Retail</v>
       </c>
       <c r="E227" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322408/33173/en/NRSInsights-June-2026-Retail-Same-Store-Sales-Report.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/sweetmore-bakeries-announces-acquisition-premium-114600484.html</v>
       </c>
       <c r="F227" t="str">
-        <v>June same-store sales increased 3.4% year-over-year</v>
+        <v>CHICAGO, August 25, 2026--Sweetmore Bakeries, a Chicago-based family of specialty bakeries serving retail in-store bakery and foodservice channels nationwide, has completed an acquisition of Fantasy Baking Co., a leading manufacturer of private label and branded sweet baked products, including cookies, fruit filled bars, and dessert bars. The acquisition marks Sweetmore's sixth facility and its first on the West Coast, extending its manufacturing footprint across the Northeast, Midwest, Southeas</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="str">
-        <v>Small Business Sales Grow on Higher Tickets and Retail Rebound, Fiserv Data Shows</v>
+        <v>Fullspan Health Announces 2027 Marketing Solutions Built to Connect Brands With Consumers and Providers Across the Health Journey</v>
       </c>
       <c r="B228" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C228" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D228" t="str">
-        <v>Finance, Retail</v>
+        <v>AI, SaaS, Healthcare, Retail, Education</v>
       </c>
       <c r="E228" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322410/0/en/Small-Business-Sales-Grow-on-Higher-Tickets-and-Retail-Rebound-Fiserv-Data-Shows.html</v>
+        <v>https://www.prnewswire.com/news-releases/fullspan-health-announces-2027-marketing-solutions-built-to-connect-brands-with-consumers-and-providers-across-the-health-journey-302856805.html</v>
       </c>
       <c r="F228" t="str">
-        <v>The Fiserv Small Business Index for June 2026 indicates steady short-term expansion, with both nominal sales and transaction volume increasing.</v>
+        <v>New offerings bring together trusted consumer education, HCP engagement and AI utility NEW YORK, Aug. 25, 2026 /PRNewswire/ -- Fullspan Health™, a unified B2B healthcare platform from RVO Health®, today announced its 2027 marketing solutions, a suite of offerings for pharma and healthcare...</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="str">
-        <v>Steakholder Foods Accelerates U.S. Market Entry of Perfecta™ Premium Plant-Based Meat</v>
+        <v>Happiness Fits Unveils Free Delivery and Gifts in Akungba to Serve Students</v>
       </c>
       <c r="B229" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C229" t="str">
-        <v>GlobeNewswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D229" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E229" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322402/0/en/Steakholder-Foods-Accelerates-U-S-Market-Entry-of-Perfecta-Premium-Plant-Based-Meat.html</v>
+        <v>https://pressreleasenews.org/pressroom/happiness-fits-unveils-free-delivery-and-gifts-in-akungba-to-serve-students</v>
       </c>
       <c r="F229" t="str">
-        <v>Ness Ziona, Israel, July 06, 2026 (GLOBE NEWSWIRE) -- Steakholder Foods Ltd. (Nasdaq: STKH), a global leader in 3D-printing technology for production of whole cuts of plant-based meat, today announced a key step in bringing its Perfecta™ Premium Plant-Based Meat to more consumers across the United States, with expanded retail distribution through KeHE Distributors, one of the largest natural and specialty food nationwide distributors in the United States.</v>
+        <v>Happiness Fits, a new Nigerian fashion brand, launches with free local delivery and gifts to make stylish clothing accessible to students. Co-founded by Oluwabunmi, it offers affordable streetwear with premium quality and community engagement.</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="str">
-        <v>Genesis Holdings Completes Debt-to-Equity Restructuring, Converting Majority of Convertible Notes Into Series D Preferred Stock and Eliminating Toxic Conversion Terms</v>
+        <v>Ares Strategic Mining Advances Toward NASDAQ Uplist With Sponsored American Depositary Share Program</v>
       </c>
       <c r="B230" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C230" t="str">
         <v>NewMediaWire</v>
       </c>
       <c r="D230" t="str">
         <v>Finance, Retail</v>
       </c>
       <c r="E230" t="str">
-        <v>https://www.newmediawire.com/news/genesis-holdings-completes-debt-to-equity-restructuring-converting-majority-of-convertible-notes-into-series-d-preferred-stock-and-eliminating-toxic-conversion-terms-7087513</v>
+        <v>https://www.newmediawire.com/news/ares-strategic-mining-advances-toward-nasdaq-uplist-with-sponsored-american-depositary-share-program-7088868</v>
       </c>
       <c r="F230" t="str">
-        <v>MIAMI, FL - July 6, 2026 ( NEWMEDIAWIRE ) - Genesis Holdings, Inc. (OTCID: GNIS) (“Genesis” or the “Company”) today announced that it has completed a series of Partial Debt Exchange Agreements with substantially all holders of its outstanding convertible promissory notes, converting two-thirds of each holder’s outstanding balance into shares of newly designated Series D Preferred Stock of the Company. The completed exchange marks the finalization of Phase I of the balance sheet restructuring initiative Genesis first announced in May 2026, and represents a significant step in capitalizing the Company’s legacy debt and repositioning its capital structure ahead of the next phase of its growth strategy. “This restructuring fundamentally cleans up our balance sheet,” said Oscar Brito, CEO of Ge</v>
+        <v>VANCOUVER, B.C. - August 25, 2026 ( NEWMEDIAWIRE ) - Ares Strategic Mining Inc. (CSE: ARS) (OTCQX: ARSMF) (FRA: N8I1) ("Ares" or the "Company") is pleased to announce that it has taken the necessary steps and completed key planning to pursue an uplist of its securities to the Nasdaq Capital Market. The Company is targeting completion of the uplist in 2026. Company Targets NASDAQ Capital Market Listing in 2026, Enhancing Accessibility for U.S. Institutional and Retail Investors and Avoiding Rollbacks for Canadian Shareholders This initiative responds directly to feedback from potential institutional investors whose brokerages currently restrict trading in OTC securities, as well as the practical challenges some existing U.S. shareholders have experienced when seeking to exercise warrants. B</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="str">
-        <v>Calmara Achieves RangeMe Verified Brand Status Nationwide</v>
+        <v>Wireless Audio Devices Market Expansion Driven by E-Commerce</v>
       </c>
       <c r="B231" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C231" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D231" t="str">
-        <v>SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E231" t="str">
-        <v>https://pr-inside.com/calmara-achieves-rangeme-verified-brand-status-nationwide-r5198142.htm</v>
+        <v>https://express-press-release.net/news/2026/08/25/1769258</v>
       </c>
       <c r="F231" t="str">
-        <v>(PR-inside.com) Physician-founded functional wellness beverage brand and Fast Moving Consumer Goods incubated client gains enhanced access to Walmart, Kroger, Whole Foods Market, Sprouts Farmers Market, CVS, Walgreens, Albertsons, and more than 200,000 retail buyers on the platform Key Highlights: Calmara Beverage Company, Inc. achieved Verified Brand status on RangeMe, the leading retail product discovery platform connecting more than 200,000 suppliers with buyers at the world's largest retail chains Verified brands on RangeMe receive up to 7x more views than non-verified brands, providing Calmara with a significant increase in buyer engagement and retail discoverability Calmara joins parent incubator Fast Moving Consumer Goods, Inc. (OTCID:GGII) as a ..</v>
+        <v>The global Wireless Audio Devices Market Was valued at USD 83.1 billion in 2025 and is projected to reach USD 153.5 billion by 2033, expanding at a CAGR of 8.0% from [read full press release...]</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="str">
-        <v>Fast Moving Consumer Goods Continues Weekly Webinar for Emerging Spirit Brands Seeking Nationwide Distribution and Direct-to-Consumer Growth</v>
+        <v>Charlotte's Web and Edibles.com Team up to Protect Consumer Access and Shape Hemp's Future</v>
       </c>
       <c r="B232" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C232" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D232" t="str">
         <v>Retail</v>
       </c>
       <c r="E232" t="str">
-        <v>https://www.newswire.com/news/fast-moving-consumer-goods-continues-weekly-webinar-for-emerging-spirit-brands</v>
+        <v>https://www.newsfilecorp.com/release/310975/Charlottes-Web-and-Edibles.com-Team-up-to-Protect-Consumer-Access-and-Shape-Hemps-Future</v>
       </c>
       <c r="F232" t="str">
-        <v>alcohol, tequila, wine</v>
+        <v>Louisville, Colorado--(Newsfile Corp. - August 25, 2026) - Charlotte's Web Holdings, Inc. (TSX: CWEB) (OTCQX: CWBHF), a market leader in hemp wellness, and Edibles.com, a premier retailer and online marketplace, announced a strategic partnership to expand consumer access to trusted hemp wellness products. The partnership also signals a growing alignment in the hemp industry as a potential hemp ban approaches in November.Beyond the commercial engagement, the companies are jointly urging Congress...</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="str">
-        <v>Curaleaf Resumes Trading Under CURLF as Temporary Transition Period Concludes</v>
+        <v>Optimism Names Case Kenny Its First Chief Optimist</v>
       </c>
       <c r="B233" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C233" t="str">
-        <v>PR Newswire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D233" t="str">
-        <v>Retail</v>
+        <v>SaaS, Healthcare, Retail</v>
       </c>
       <c r="E233" t="str">
-        <v>https://www.prnewswire.com/news-releases/curaleaf-resumes-trading-under-curlf-as-temporary-transition-period-concludes-302817320.html</v>
+        <v>https://www.send2press.com/wire/optimism-names-case-kenny-its-first-chief-optimist/</v>
       </c>
       <c r="F233" t="str">
-        <v>No Shareholder Action Required STAMFORD, Conn., July 6, 2026 /PRNewswire/ -- Curaleaf Holdings, Inc. (TSX: CURA) (OTCQX: CURLF) ("Curaleaf" or the "Company"), a leading international provider of consumer cannabis products, today announced that, effective July 6 2026, its Subordinate...</v>
+        <v>NEWPORT BEACH, Calif., Aug. 25, 2026 (SEND2PRESS NEWSWIRE) -- Optimism, the platform for well-being, today announced that writer, podcaster, and three-time bestselling author Case Kenny has joined the company as its first Chief Optimist. Kenny will help ensure that Optimism's science-backed guidance reaches its audiences in a voice that actively builds optimism, and will lead new consumer programming, beginning with Mantra, launching September 2, 2026.</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="str">
-        <v>AI Has Changed. The Challenge of Creating Business Value Hasn't</v>
+        <v>MITER Brands’ PGT® WinGuard® Impact Windows are Top Rated by Consumer Reports®*</v>
       </c>
       <c r="B234" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C234" t="str">
-        <v>Pressat</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D234" t="str">
-        <v>AI, Retail, Education</v>
+        <v>Retail</v>
       </c>
       <c r="E234" t="str">
-        <v>https://pressat.co.uk/releases/ai-has-changed-the-challenge-of-creating-business-value-hasnt-66bdd2ae5b31cf585c16ba3a87accada/</v>
+        <v>https://finance.yahoo.com/real-estate/articles/miter-brands-pgt-winguard-impact-110000667.html</v>
       </c>
       <c r="F234" t="str">
-        <v>Monday 6 July, 2026 Four years after the publication of his acclaimed book on data-driven transformation, translated into Spanish, Chinese and Turkish, leading Artificial Intelligence (AI) strategist Richard Benjamins returns with The AI-Driven Company, reflecting the dramatic impact generative AI has had on organisations globally. Benjamins is among the 100 most influential people in data-driven business (DataIQ 100) and was previously Chief AI and Data Strategist and Chief Responsible AI Officer at Telefónica. Today AI is being used by employees in virtually every sector, and The AI-Driven Company has been written to address what leaders, and many organisations have been struggling with, which is how to turn unprecedented access to AI into sustainable business value and scale. Drawing on</v>
+        <v>VENICE, Fla., August 25, 2026--PGT® Windows and Doors, America’s authority in high-performance windows and doors and part of the MITER Brands portfolio, is pleased to share that its WinGuard® impact-resistant product lines were recognized by Consumer Reports®, the most trusted independent testing resource in the nation, as the Top-Rated Storm Window for 2026.</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="str">
-        <v>“Church Hurt Healed” by Lois White — Free on Amazon for a Limited Time (Until 07/10/2026)</v>
+        <v>UL Solutions Expands Capabilities in Italy to Create European Retail Center of Excellence Supporting Customers From Product Concept to Market</v>
       </c>
       <c r="B235" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C235" t="str">
-        <v>WebWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D235" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E235" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357032</v>
+        <v>https://finance.yahoo.com/small-business/articles/ul-solutions-expands-capabilities-italy-110000904.html</v>
       </c>
       <c r="F235" t="str">
-        <v>Best Seller Publishing is proud to announce the release of &amp;#8220;Church Hurt Healed: From Pain to God&amp;#39;s Promises&amp;#8221; by faith-based author and healing advocate Lois White &amp;#8212; available for free download on Amazon for a limited time&amp;#8212;now through July 10, 2026. - - For countless believers, some of life&amp;#39;s deepest wounds do not come from the outside world, but from inside the very place meant to offer refuge: the church. Spiritual abuse, manipulation, betrayal, toxic leadership, and silence arou... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357032</v>
+        <v>NORTHBROOK, Ill., August 25, 2026--UL Solutions Inc. (NYSE: ULS), a global leader in applied safety science, today announced it has expanded capabilities at its site in Lombardy, Italy, to create the European Retail Center of Excellence, giving retailers, brands and manufacturers access to a broader portfolio of services designed for a technology-enabled and rapidly innovating consumer retail environment.</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="str">
-        <v>“Deal With Your Crap” is Free to Download for Only Five Days (Until 7/10/26)</v>
+        <v>REUSE Foundation Launches REUSE.IQ, the First Global Database of Reuse Businesses Fighting Plastic Waste</v>
       </c>
       <c r="B236" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C236" t="str">
-        <v>WebWire</v>
+        <v>Pressat</v>
       </c>
       <c r="D236" t="str">
         <v>Retail</v>
       </c>
       <c r="E236" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357035</v>
+        <v>https://pressat.co.uk/releases/reuse-foundation-launches-reuseiq-the-first-global-database-of-reuse-businesses-fighting-plastic-waste-69d64c3cd0a6cafdeff67b17199c82f9/</v>
       </c>
       <c r="F236" t="str">
-        <v>Best Seller Publishing announces the release of Tim Ferris&amp;#39; book, &amp;#8220;Deal With Your Crap: How to dismantle the emotional baggage sabotaging your relationships, success and life- and transform the operating system driving it.&amp;#8221; It will be available in the Amazon store for free for only five days. - - &amp;#8220;Deal With Your Crap&amp;#8221; is about confronting the unresolved issues and hidden patterns that shape your thoughts, behaviors, relationships, and leadership. - - The book argues that past exper... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357035</v>
+        <v>Tuesday 25 August, 2026 Free, research-grade database catalogues more than 800 reuse and circular-economy organisations worldwide, giving researchers, investors, and policymakers a single source to track the businesses working to prevent single-use plastic waste LONDON — 25 August 2026 — REUSE Foundation, a UK-registered charity dedicated to scaling reuse as an alternative to single-use plastic, today announced the launch of REUSE.IQTM, a free, publicly searchable database cataloguing more than 800 reuse and circular-economy businesses operating around the world. Available now at reuse.iq.reusefoundation.org, REUSE.IQ is the most comprehensive open dataset of its kind, tracking reuse operators, consumer goods innovators, and circular business models working to prevent plastic from ever bec</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="str">
-        <v>“The Art of Undieting” by Monica Woolridge — Free on Amazon for a Limited Time (Until 07/10/2026)</v>
+        <v>Full Circle Electronics Acquires Mac of All Trades, Expanding Leadership in Refurbished Apple Technology and Circular IT Solutions</v>
       </c>
       <c r="B237" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C237" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D237" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E237" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357038</v>
+        <v>https://www.prnewswire.com/news-releases/full-circle-electronics-acquires-mac-of-all-trades-expanding-leadership-in-refurbished-apple-technology-and-circular-it-solutions-302858892.html</v>
       </c>
       <c r="F237" t="str">
-        <v>Best Seller Publishing is proud to announce the release of &amp;#8220;The Art of Undieting: A Soul-led, Science-Backed Guide to Redefining Health on Your Body&amp;#39;s Terms&amp;#8221; by wellness advocate and transformational health coach Monica Woolridge&amp;#8212;available for free download on Amazon for a limited time&amp;#8212;now through July 10, 2026. - - For decades, millions have been trapped in exhausting cycles of dieting, calorie counting, restriction, and frustration, chasing weight loss while feeling increasingly dis... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357038</v>
+        <v>Uniting enterprise ITAD with the consumer Apple ecosystem to scale sustainable technology solutions. ELK GROVE VILLAGE, Ill., Aug. 25, 2026 /PRNewswire/ -- Full Circle Electronics (FCE), a leading provider of secure IT asset disposition (ITAD), electronics recycling, and technology...</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="str">
-        <v>Vanta to Participate in the "Health, Wellness &amp; Longevity" Virtual Conference Presented by Maxim Group LLC on Wednesday, July 22, 2026, at 10:00 a.m. ET</v>
+        <v>Attention Emerging Spirit Brands and Investors Seeking Nationwide Distribution ...</v>
       </c>
       <c r="B238" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C238" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D238" t="str">
-        <v>SaaS, Healthcare, Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E238" t="str">
-        <v>https://www.newswire.com/news/vanta-to-participate-in-the-health-wellness-longevity-virtual-conference</v>
+        <v>https://pr-inside.com/attention-emerging-spirit-brands-and-investors-seeking-nationwide-distribution-r5215850.htm</v>
       </c>
       <c r="F238" t="str">
-        <v>News Release Highlights: Vanta has been invited to present at Maxim Group's "Health, Wellness &amp;amp; Longevity" Virtual Conference on July 22, 2026, providing the Company with an opportunity to engage institutional investors and showcase its long-term strategy for building an integrated U.S.-focused consumer health sciences and longevity platform spanning peptide therapies, nutraceuticals and premium functional hydration products. The Company believes participation in the conference supports its broader U.S. corporate growth and capital markets strategy by expanding visibility among institutional investors, family offices, investment advisors and other capital markets participants as it advances the development and commercialization of its integrated consumer health sciences and longevity e</v>
+        <v>(PR-inside.com) Join our Webinar for Emerging Spirit Brands and Investors Seeking Nationwide Distribution and Direct-to-Consumer Growth SAN DIEGO, CA / ACCESS Newswire / August 25, 2026 / Fast Moving Consumer Goods, Inc. (OTCID:GGII) today announced a special edition of its weekly live webinar series focused on helping founders and CEOs of emerging spirit brands navigate the challenges of launching, distributing, marketing, and scaling their products nationwide. The webinar will showcase FMCG's Emerging Spirit Brand Platform, a comprehensive solution combining retail distribution, direct-to-consumer sales, public relations, TikTok marketing, and strategic brand management. As competition within the spirits industry continues to intensify, founders are seeking ..</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="str">
-        <v>Esetrix Powers the Launch of ‘Checkatrade Shop’ at ChannelX, Driving the Evolution of Platform-led Commerce</v>
+        <v>Attention Emerging Spirit Brands and Investors Seeking Nationwide Distribution and Direct-to-Consumer Growth</v>
       </c>
       <c r="B239" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C239" t="str">
-        <v>Express Press Release</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D239" t="str">
-        <v>SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E239" t="str">
-        <v>https://express-press-release.net/news/2026/07/06/1761427</v>
+        <v>https://www.newswire.com/news/attention-emerging-spirit-brands-and-investors-seeking-nationwide-distribution</v>
       </c>
       <c r="F239" t="str">
-        <v>LONDON, UK, 2026-07-06 — /EPR Network/ — Esetrix, the enterprise marketplace infrastructure platform, today announced the successful launch of Checkatrade Shop, a new retail marketplace [read full press release...]</v>
+        <v>Join our Webinar for Emerging Spirit Brands and Investors Seeking Nationwide Distribution and Direct-to-Consumer Growth</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="str">
-        <v>IvyBears Surpasses 2.5 Million Subscribers and 40 Million Views, Expanding Its Global Kids &amp;amp; Family Universe</v>
+        <v>Canadian Consumer Debt Reaches Record $2.64 Trillion as Financial Realities Differ Across Households</v>
       </c>
       <c r="B240" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C240" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D240" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E240" t="str">
-        <v>https://www.prnewswire.com/news-releases/ivybears-surpasses-2-5-million-subscribers-and-40-million-views-expanding-its-global-kids--family-universe-302817795.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350264/0/en/canadian-consumer-debt-reaches-record-2-64-trillion-as-financial-realities-differ-across-households.html</v>
       </c>
       <c r="F240" t="str">
-        <v>Built on a retail brand already present in 60+ countries, IvyBears continues to scale its entertainment universe with monthly episodes, new characters and upcoming edutainment spin-off 'The Dr. Muppy Show' DÜSSELDORF, Germany, July 6, 2026 /PRNewswire/ -- IvyBears, the fast-growing kids...</v>
+        <v>Key findings from TransUnion report:</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="str">
-        <v>Madison Seating adds more size choices to herman miller aeron chair sale lineup</v>
+        <v>Recent Release, "No Refunds A Comedic Look at My Retail Career," from Hawes &amp; Jenkins Author Mark Parisen, Offers an Uproarious Behind-the-Scenes Look at Retail</v>
       </c>
       <c r="B241" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C241" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR.com</v>
       </c>
       <c r="D241" t="str">
         <v>Retail</v>
       </c>
       <c r="E241" t="str">
-        <v>https://pressreleasenews.org/pressroom/madison-seating-adds-more-size-choices-to-herman-miller-aeron-chair-sale-lineup</v>
+        <v>https://www.pr.com/press-release/976745</v>
       </c>
       <c r="F241" t="str">
-        <v>Madison Seating expands its Herman Miller Aeron chair sale with additional frame sizes, giving buyers more fit options for varied body types and desk setups.</v>
+        <v>Mark Parisen has completed a new book examining the unpredictable world of retail work through hilarious personal anecdotes spanning his 35-year career. "No Refunds A Comedic Look at My Retail Career" draws readers into the everyday chaos of customer service, where patience is tested, friendships are forged, and absurdity reigns supreme. The narrative weaves together colorful encounters with both customers and [PR.com]</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="str">
-        <v>Ucanpack expands catalog with large shipping boxes built for bulky orders</v>
+        <v>Award-Winning Designer Christoph Gabriel Donates Creative Expertise to Hope Spring eCards</v>
       </c>
       <c r="B242" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C242" t="str">
-        <v>PressReleaseNews</v>
+        <v>Pressat</v>
       </c>
       <c r="D242" t="str">
-        <v>Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E242" t="str">
-        <v>https://pressreleasenews.org/pressroom/ucanpack-expands-catalog-with-large-shipping-boxes-built-for-bulky-orders</v>
+        <v>https://pressat.co.uk/releases/award-winning-designer-christoph-gabriel-donates-creative-expertise-to-hope-spring-ecards-f450a5b72bf1c1ed4ae60c536c057e14/</v>
       </c>
       <c r="F242" t="str">
-        <v>Ucanpack has added recyclable, high-strength large shipping boxes to its catalog, aimed at ecommerce sellers shipping bulky, multi-item orders while reducing material waste.</v>
+        <v>Tuesday 25 August, 2026 HEREFORD, UK – August 2026 – German designer and master stone sculptor Christoph Gabriel is donating his creative skills to Hope Spring eCards, where he will create six original Christmas eCard designs for the charity's collection. Gabriel, who is based in Witten, Germany, recently won first prize in the Journeymen and Master Craftsmen category at the 2026 European Stone Festival in Freiburg. The international event brings together stone carvers, sculptors and craftspeople from across Europe to demonstrate their creativity and technical skill. The collaboration will involve Gabriel applying his design experience to a medium different from the natural stone, sculpture and memorial design for which he is best known. The idea emerged following a conversation between Ga</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="str">
-        <v>Scientific Interest Grows in Liver Health Herbal Supplements Featuring Milk Thistle, Turmeric and Dandelion Root, Highlights PureHealth Research</v>
+        <v>How to buy a car with Amazon Autos</v>
       </c>
       <c r="B243" t="str">
-        <v>2026-07-05</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C243" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D243" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail, Automotive</v>
       </c>
       <c r="E243" t="str">
-        <v>https://www.prnewswire.com/news-releases/scientific-interest-grows-in-liver-health-herbal-supplements-featuring-milk-thistle-turmeric-and-dandelion-root-highlights-purehealth-research-302817733.html</v>
+        <v>https://www.aboutamazon.com/news/retail/how-to-buy-a-car-with-amazon-autos?utm_source=rss</v>
       </c>
       <c r="F243" t="str">
-        <v>MANASSAS, Va., July 5, 2026 /PRNewswire/ -- PureHealth Research is drawing attention to growing consumer and industry interest in herbal approaches to liver wellness and the role of targeted botanical ingredients in maintaining healthy liver function. Liver health herbal supplements...</v>
+        <v>Amazon Autos lets you browse, compare, finance, and buy new, used, and certified pre-owned vehicles—all online.</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="str">
-        <v>Ucanpack expands packaging catalog with new black cardboard box offerings</v>
+        <v>Kao steps up EMEA skincare growth with Curél launch in the Nordics</v>
       </c>
       <c r="B244" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C244" t="str">
-        <v>PressReleaseNews</v>
+        <v>Pressat</v>
       </c>
       <c r="D244" t="str">
         <v>Retail</v>
       </c>
       <c r="E244" t="str">
-        <v>https://pressreleasenews.org/pressroom/ucanpack-expands-packaging-catalog-with-new-black-cardboard-box-offerings</v>
+        <v>https://pressat.co.uk/releases/kao-steps-up-emea-skincare-growth-with-curl-launch-in-the-nordics-abcaa9c75146c0ec36aa3d5f507feeb0/</v>
       </c>
       <c r="F244" t="str">
-        <v>Ucanpack has added a black cardboard box collection to its packaging catalog, giving ecommerce and retail brands a refined unboxing option without custom tooling.</v>
+        <v>Tuesday 25 August, 2026 Kao continues its strategic expansion of its cosmetics business by launching Curél, Japan’s No. 1*1 skincare brand for sensitive skin, in four Nordic countries: Sweden, Norway, Denmark and Finland.Curél will launch exclusively at KICKS and Matas in the Nordics. This launch marks a step in Curél’s global growth strategy, with Europe positioned as a priority region. Tokyo/Darmstadt, 25 August 2026 – Japanese consumer goods manufacturer Kao, known for brands including John Frieda, Bioré, SENSAI and Molton Brown, today announced that its global skincare brand Curél will launch across the Nordics in September 2026. The launch further strengthens Kao’s skincare portfolio in Europe and reflects the company’s broader cosmetics growth strategy, with Curél, SENSAI, and Molton</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="str">
-        <v>Nation Health MD Explains How Lymph System Supplements Can Support Healthy Lymphatic Drainage and Natural Detox Processes</v>
+        <v>How to Start a Functional Beverage Brand: Free FMCG Webinar Fast Moving ...</v>
       </c>
       <c r="B245" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C245" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D245" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E245" t="str">
-        <v>https://www.prnewswire.com/news-releases/nation-health-md-explains-how-lymph-system-supplements-can-support-healthy-lymphatic-drainage-and-natural-detox-processes-302817717.html</v>
+        <v>https://pr-inside.com/how-to-start-a-functional-beverage-brand-free-fmcg-webinar-fast-moving-r5215846.htm</v>
       </c>
       <c r="F245" t="str">
-        <v>MANASSAS, Va., July 4, 2026 /PRNewswire/ -- Nation Health MD is drawing attention to growing consumer interest in lymphatic wellness and the role of targeted nutritional support in maintaining healthy lymphatic drainage, fluid balance and overall vitality. Lymph system supplements...</v>
+        <v>(PR-inside.com) CPG Brands who attend will receive a FREE Professionally Written Press Release announcing their new product. (value $1,000) SAN DIEGO, CA / ACCESS Newswire / August 25, 2026 / Fast Moving Consumer Goods, Inc. (OTC PINK:GGII), the nation's first fast moving consumer goods incubator, will launch the CPG Brand Builder Series on Thursday, August 27, 2026 -- a free 12-week webinar program teaching founders, investors, and brand managers how to start a functional beverage brand from initial concept to first sale. Sessions take place every Thursday at 4:00 PM PST, 7:00 pm EST. via Zoom. Registration is available at https://go.fmcgstock.com/webinar. Key Highlights Fast ..</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="str">
-        <v>Why Circulation Health Supplements Are Gaining Attention for Supporting Healthy Vascular Function and Everyday Wellness, According to PureHealth Research</v>
+        <v>How to Start a Functional Beverage Brand: Free FMCG Webinar Fast Moving Consumer Goods, Inc. Launches the CPG Brand Builder Series</v>
       </c>
       <c r="B246" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C246" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D246" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E246" t="str">
-        <v>https://www.prnewswire.com/news-releases/why-circulation-health-supplements-are-gaining-attention-for-supporting-healthy-vascular-function-and-everyday-wellness-according-to-purehealth-research-302817734.html</v>
+        <v>https://www.newswire.com/news/how-to-start-a-functional-beverage-brand-free-fmcg-webinar-fast-moving-consumer</v>
       </c>
       <c r="F246" t="str">
-        <v>MANASSAS, Va., July 4, 2026 /PRNewswire/ -- PureHealth Research is highlighting growing consumer interest in circulation wellness and the role of targeted nutritional supplementation in maintaining healthy blood flow, vascular function, and overall cardiovascular wellness. Circulation...</v>
+        <v>CPG Brands who attend will receive a FREE Professionally Written Press Release announcing their new product. (value $1,000)</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="str">
-        <v>New Children's Book "Rosie and the Hunt for a Unicorn" Inspires Young Readers to Seek Out the Magic of the World in Everything</v>
+        <v>U.S. Postal Service Will be Closed in Observance of Labor Day, September 7</v>
       </c>
       <c r="B247" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C247" t="str">
-        <v>PR.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D247" t="str">
         <v>Retail</v>
       </c>
       <c r="E247" t="str">
-        <v>https://www.pr.com/press-release/972784</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359426</v>
       </c>
       <c r="F247" t="str">
-        <v>"Rosie and the Hunt for a Unicorn" is a charming new children’s adventure that follows a determined young girl on a quest to find magic and is filled with wonder, bravery, and heart. Designed to spark imagination and delight early readers, the book is now available on Amazon.com and all major online bookstores. [PR.com]</v>
+        <v>The U.S. Postal Service will observe Labor Day on Monday, September 7. All Post Office locations will be closed. Regular mail delivery and retail services will resume on Tuesday, September 8. - - Customers are reminded that when Post Offices are closed, they can still visit usps.com to order stamps and free USPS boxes, and to access services such as Hold Mail, Change of Address, PO Box rental or renewal, and Click-N-Ship to print pre-paid labels. In addition, self-service kiosks are ava... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359426</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="str">
-        <v>US E-commerce Market to Reach USD 2,279.2 Billion by 2031 Driven by Mobile Shopping, Digital Payments, and Rapid Fulfilment Expansion</v>
+        <v>From Shenzhen to Jakarta: 400+ Exhibitors to Showcase Next-Gen Lifestyle Products at RX Huabo Indonesia Fair 2026</v>
       </c>
       <c r="B248" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C248" t="str">
-        <v>GetNews</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D248" t="str">
         <v>Retail</v>
       </c>
       <c r="E248" t="str">
-        <v>https://www.getnews.info/story/2026/07/03/us-ecommerce-market-to-reach-usd-22792-billion-by-2031-driven-by-mobile-shopping-digital-payments-and-rapid-fulfilment-expansion/?source=barchart</v>
+        <v>https://express-press-release.net/news/2026/08/25/1769185</v>
       </c>
       <c r="F248" t="str">
-        <v/>
+        <v>JAKARTA, Indonesia, 2026-08-25 — /EPR Network/ — As Southeast Asia evolves into a dynamic consumer market, the demand for design-driven products is surging. To bridge [read full press release...]</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="str">
-        <v>Conformal Coatings Market worth $2.19 billion by 2031 - Exclusive Report by MarketsandMarkets™</v>
+        <v>Publishing Market Trends Redefining Content Creation in the Age of AI</v>
       </c>
       <c r="B249" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C249" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D249" t="str">
-        <v>Retail, Automotive</v>
+        <v>AI, Retail, Media</v>
       </c>
       <c r="E249" t="str">
-        <v>https://www.prnewswire.com/news-releases/conformal-coatings-market-worth-2-19-billion-by-2031---exclusive-report-by-marketsandmarkets-302817494.html</v>
+        <v>https://express-press-release.net/news/2026/08/25/1769165</v>
       </c>
       <c r="F249" t="str">
-        <v>DELRAY BEACH, Fla., July 3, 2026 /PRNewswire/ -- According to MarketsandMarkets™, "Conformal Coatings Market by Type (Acrylic, Silicone, Epoxy, Urethane, Parylene, Other types), By End-use Industry (Consumer Electronics, Automotive, Aerospace &amp; Défense, Industrial, Telecommunication,...</v>
+        <v>The global publishing market is undergoing a steady transformation as consumer reading habits shift toward digital, mobile, and on-demand content. The market was valued at USD 298.4 billion [read full press release...]</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="str">
-        <v>Amazon Launches Community Fund, Now Accepting Applications for Projects in Frederick County, Maryland</v>
+        <v>IFF Report Finds GLP-1 Is Reshaping Food Choices and Eating Behaviors Among Indian Consumers</v>
       </c>
       <c r="B250" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C250" t="str">
-        <v>WebWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D250" t="str">
-        <v>Retail</v>
+        <v>Finance, Healthcare, Retail</v>
       </c>
       <c r="E250" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357160</v>
+        <v>https://finance.yahoo.com/healthcare/articles/iff-report-finds-glp-1-053000014.html</v>
       </c>
       <c r="F250" t="str">
-        <v>Individuals and organizations can apply for funds to support projects that positively impact their community. Learn more and apply. - - Amazon opened applications for the Amazon Frederick County Community Fund, a community grant program that supports local initiatives in Frederick County, Maryland. Amazon has committed $150,000 to the fund, which is open to individuals, local community groups, schools, non-profits, and other organizations. This is the first community fund Amazon is... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357160</v>
-[...2 lines deleted...]
-    <row r="251">
+        <v>NEW DELHI, August 25, 2026--IFF (NYSE: IFF) — a global leader in flavors, fragrances and health and biosciences — released new research examining how GLP-1 use is influencing food behaviors among Indian consumers and what those shifts may mean for the future of food and beverage innovation. The study is the latest in IFF’s GLP-1 global consumer insights following the company’s 2025 GLP-1 Consumer Opportunity Outlook.</v>
+      </c>
+    </row>
+    <row r="251" xml:space="preserve">
       <c r="A251" t="str">
-        <v>COLDFIRE Publishes the Complete Material Specification Behind Its Carbon Fiber Wallets</v>
+        <v>Nissin Foods Announces 2026 Interim Results</v>
       </c>
       <c r="B251" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C251" t="str">
-        <v>PR.com</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D251" t="str">
-        <v>Retail</v>
+        <v>Finance, Healthcare, Retail</v>
       </c>
       <c r="E251" t="str">
-        <v>https://www.pr.com/press-release/972630</v>
-[...2 lines deleted...]
-        <v>The brand names every material by manufacturer, alloy grade, and origin country. This level of material traceability is common in precision manufacturing but rare in consumer accessories. [PR.com]</v>
+        <v>https://www.acnnewswire.com/press-release/english/109390/</v>
+      </c>
+      <c r="F251" t="str" xml:space="preserve">
+        <v xml:space="preserve">Financial Highlights
+For the six months Ended 30 June 2026
+(HK$ million)
+2026
+2025
+Change
+Revenue
+2,071.0
+2,014.2
++2.8%
+Gross Profit
+731.0
+677.0
++8.0%
+Gross Profit margin
+35.3%
+33.6%
++1.7pp
+Profit attributable to owners of the Company
+175.2
+157.0
++11.6%
+Net profit margin
+8.5%
+7.8%
++0.7pp
+Adjusted EBITDA
+330.8
+303.2
++9.1%
+Earnings per share (HK cents)
+16.79
+15.05
++11.6%
+HONG KONG, August 25, 2026 - (ACN Newswire) - Nissin Foods Company Limited (“Nissin Foods” or the “Company”, together with its subsidiaries, the “Group”; Stock code: 1475) has announced its interim results for the six months ended 30 June 2026 (“the reporting period”).
+During the reporting period, the Group delivered solid profit growth, primarily driven by the resilient performance of its instant noodle business. Revenue increased by 2.8% year-on-year from HK$2,014.2 million in 2025 to HK$2,071.0 million in 2026, reflecting continued momentum in its core instant noodle business and broader store coverage in the Chinese Mainland. Gross profit increased by 8.0% year-on-year from HK$677.0 million to HK$731.0 million. Gross profit margin improved by 1.7 percentage points from 33.6% year-on-year to 35.3%, driven primarily by the continued expansion of the higher-margin core instant noodle business, the effective execution of raw material procurement strategies which helped mitigate the impact of raw material price volatility, and improved production efficiency.
+Profit attributable to owners of the Company increased by 11.6% from HK$157.0 million in 2025 to HK$175.2 million in 2026, representing a net profit margin of 8.5% for the period. The Group’s basic earnings per share increased from 15.05 HK cents to 16.79 HK cents for the period. Adjusted EBITDA increased by 9.1% from HK$303.2 million to HK$330.8 million, representing the Adjusted EBITDA margin of 16.0% for the period, reflecting improved profitability at the operating level.
+Review and Prospects of Different Business Regions
+During the reporting period, revenue from the Hong Kong and other regions operations remained stable, increasing by 0.2% to HK$793.5 million (2025: HK$792.3 million), mainly attributable to the continued steady performance of the instant noodle business in the Hong Kong market and increased demand in other regions. Revenue from Chinese Mainland operations increased by 4.5% (in local currency: -0.1%) to HK$1,277.5 million (2025: HK$1,221.9 million), mainly attributable to the increased sales volume of instant noodles and the positive impact of foreign currency translation.
+In Hong Kong, the instant noodles business delivered steady growth, driven by the resilient performance of flagship brands including Demae Iccho, Hokkaido Iccho, Cup Noodles and Cup Noodles BIG. To further enrich its instant noodle portfolio, the Group introduced a range of new SKUs, such as Nissin Stir Cup Noodles Seafood Flavour Instant Noodle and Nissin Viet Signature Beef Flavour Pho Noodle, and Demae Iccho Scallop and Salt Soup Flavour Instant Noodle. Continuing its IP promotion strategy, the collaboration with Japanese virtual singer “Hatsune Miku” also enhanced brand awareness and strengthened engagement with younger consumers.
+As for non-noodle business, the Group expanded its premium frozen food portfolio with the launch of the “Doll Dim Sum” series. The Group also introduced a series of limited-edition products to capture seasonal demand and drive sales. Meanwhile, health-focused products, including the Hong Kong-made Nissin Granola and fresh-cut vegetable, continued to gain popularity, reflecting the Company’s commitment to health and wellness. In May 2026, the Group entered into a strategic partnership with Itochu Hong Kong Limited through a joint investment in Nissin Marketing and Sales (H.K.) Limited, which is expected to support the long-term development and competitiveness of the distribution business in Hong Kong and the Chinese Mainland.
+In other regions, the Company continued to strengthen its presence in Vietnam with a focus on the youth segment to support instant noodles brand growth and market penetration. In Korea, Gaemi Food’s business performance was stable during the period, with the strategic focus on the expansion of its e-commerce business, enhancement of consumer engagement through “KEMY Mall”, and continuous product innovation. Gaemi Food continued to expand its presence in overseas markets including Hong Kong, Vietnam, and Taiwan. In Australia, ABC Pastry recorded stable performance supported by the launch of a range of new premium products. Australia Nissin also maintained solid business momentum during the period, driven by increased sales of instant noodles across nationwide supermarket chains and Asian supermarket channels through ongoing market development efforts and product innovation.
+In the Chinese Mainland, the Group continued to advance its premiumisation strategy and strengthen its business foundation, while increasing instant noodle sales volume through broader market coverage and more diversified distribution channels. It upgraded select Cup Noodles products by increasing ingredient sizes to deliver an improved tasting experience for consumers. To further enrich its product line-up, the Company also introduced new products such as Nissin U.F.O. Singapore Chilli Crab Flavour, reinforcing its premium and innovative brand positioning. The Company continued its collaboration with the Japanese virtual singer "Hatsune Miku" to raise brand awareness and strengthen connections with consumers. As for the non-noodle business, the Company continued to strengthen its snacks, beverage and frozen food businesses through product innovation to address evolving consumer demand.
+Mr. Kiyotaka ANDO, Executive Director, Chairman and Chief Executive Officer of Nissin Foods, said, “Despite continuing market volatility and geopolitical uncertainties, the Group delivered solid profit growth in the first half of 2026. This was supported by broader market coverage and the resulting increase in sales volume of our flagship brands. These results reflect the resilience of our business model and the effectiveness of our strategic initiatives. Our premiumisation strategy, diversified product portfolio and disciplined cost management have further strengthened our capability to navigate changing market conditions. As we continue to expand our presence in Hong Kong, the Chinese Mainland and overseas markets, we remain focused on delivering quality products and strengthening our brands. We are committed to achieving sustainable long-term growth and creating value for our shareholders.”
+About Nissin Foods Company Limited
+Nissin Foods Company Limited ("Nissin Foods”, together with its subsidiaries, the “Group”; Stock code: 1475) is a renowned food company in Hong Kong and the Chinese Mainland, with a diversified portfolio of well-known and highly popular brands, primarily focusing on the premium instant noodle segment. The Group officially established its presence in Hong Kong in 1984 and is the largest instant noodle company in Hong Kong. The Group primarily manufactures and sells instant noodles, high-quality frozen food products, including frozen dim sum and frozen noodles, and also sells and distributes other food and beverage products, including retort pouches, snacks, mineral water, sauce and vegetable products under its two core corporate brands, namely “NISSIN” and “DOLL (å…¬ä»”)” together with a diversified portfolio of iconic household premium brands. The Group’s five flagship product brands, namely “Cup Noodles”, “Demae Iccho”, “Doll Instant Noodle”, “Doll Dim Sum” and “Fuku” are also among the most popular choices in their respective food product categories in Hong Kong. In the Chinese market, the Group has introduced technology innovation through the “ECO Cup” concept and primarily focuses its sales efforts in first- and second-tier cities. In addition, Nissin Foods operates business in other regions including Vietnam, Taiwan, Korea and Australia markets.
+Nissin Foods is currently a constituent of five Hang Seng Indexes, namely: Hang Seng Composite Index, Hang Seng Composite SmallCap Index, Hang Seng Composite Industry Index - Consumer Staples, Hang Seng SCHK Consumption Index and Hang Seng SCHK Consumer Staples Index. Nissin Foods is eligible for trading under Shanghai-Hong Kong and Shenzhen-Hong Kong Stock Connect. For more information, please visit www.nissingroup.com.hk.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="str">
-        <v>Islandboy Spices Partners with Cultivate CPG to Propel National Retail Growth</v>
+        <v>Hong Kong Strengthens Position as Asia's Leading Sustainable Fashion Hub</v>
       </c>
       <c r="B252" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C252" t="str">
-        <v>PR.com</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D252" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E252" t="str">
-        <v>https://www.pr.com/press-release/972665</v>
+        <v>https://www.newmediawire.com/news/hong-kong-strengthens-position-as-asia-s-leading-sustainable-fashion-hub-7088864</v>
       </c>
       <c r="F252" t="str">
-        <v>Islandboy Spices, renowned for its authentic Caribbean flavors, is excited to announce a strategic partnership with national broker Cultivate CPG to accelerate its retail expansion and enhance distribution across the United States. This collaboration will leverage Cultivate’s expertise in sales and market development, paving the way for Islandboy Spices to reach a broader audience while remaining committed to its [PR.com]</v>
-[...2 lines deleted...]
-    <row r="253">
+        <v>HKTDC ESG Index 2026 Highlights Rising Confidence HONG KONG - August 25, 2026 ( NEWMEDIAWIRE ) - Hong Kong's position as one of Asia's most prominent sustainable fashion hubs has been further strengthened, with the HKTDC ESG Index 2026 released by the Hong Kong Trade Development Council (HKTDC) for the fashion industry rising to 65.5 in 2026, up 2.3 percentage points from 2025 . The increase reflects growing industry confidence in Hong Kong as a premier platform for sustainable fashion development and ESG-related business opportunities. The latest findings also highlight the increasing commercial value of sustainability. Among exhibitors offering ESG-related products or services, 61% reported achieving additional profit margins of at least 10%, while 47% of buyers sourcing ESG-related prod</v>
+      </c>
+    </row>
+    <row r="253" xml:space="preserve">
       <c r="A253" t="str">
-        <v>YoHo - A Debut Children's Adventure Novel</v>
+        <v>Mech-Mind Launches IPO: Baillie Gifford Leads 9 Top Cornerstone Investors, HK$2.7B for AI R&amp;D &amp; Global Commercialization</v>
       </c>
       <c r="B253" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C253" t="str">
-        <v>Pressat</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D253" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, Energy, Retail, Automotive, Education</v>
       </c>
       <c r="E253" t="str">
-        <v>https://pressat.co.uk/releases/yoho-a-debut-childrens-adventure-novel-8a447851831461b2726fabdb430cce20/</v>
-[...2 lines deleted...]
-        <v>Friday 3 July, 2026 4th July 2026 | Book Launch, Kinson, Bournemouth Available via Amazon and to order online https://www.amazon.co.uk/dp/1918897271 Nine-year-old Sapphire Turner has spent the last five years waiting at a window, singing the only song she knows will bring her father home. Living in a children's home on the Cornish coast, she has never stopped believing in the promise he made before sailing away to find her missing mother. With her tenth birthday just days away, Sapphire decides it is time to stop waiting — and start searching. Armed with nothing but the song her father used to sing, an unshakeable certainty, and the pull of the ocean, Sapphire sets off on a journey that will take her far beyond everything she has ever known. Along the way, she uncovers hidden secrets, face</v>
+        <v>https://www.acnnewswire.com/press-release/english/109383/</v>
+      </c>
+      <c r="F253" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 25, 2026 - (ACN Newswire) - Mech-Mind Robot (stock code: 09615.HK) today officially commenced its initial public offering, with a proposed price range of HK$95.30 to HK$101.70 per share and an offering of approximately 23.14 million shares. Should the over-allotment option be exercised in full, the maximum gross proceeds could reach HK$2.706 billion.
+The offering has attracted a stellar cornerstone investor line-up, led by Baillie Gifford, the century-old Scottish asset management giant renowned for its long-term holdings in technology leaders such as Tesla and Nvidia. Other participating cornerstone investors include Taikang Life, a leading Chinese insurance asset manager; Jane Street, the legendary quantitative trading firm on Wall Street; Golden Link, the industrial capital arm of BYD; as well as Invus, Ghisallo, Ruihua, NGS Super Fund, and E Fund, among other well-known institutions.
+Standardized Robot “Eye-Brain-Hand”: Global Market Share Ranked First for Four Consecutive Years by a Dominant Margin
+Mech-Mind focuses on providing robots with a complete closed-loop execution system comprising “eyes” (3D vision), “brain” (AI decision-making), and “hands” (dexterous manipulation). The Company is committed to leveraging standardized, universal product components to break the long-standing industry challenge of high-cost, hard-to-replicate customized solutions. With highly standardized hardware and software suites, its products offer exceptional versatility and reusability, enabling flexible adaptation to diverse industrial scenarios, including automotive, new energy, consumer electronics, education, and general manufacturing.
+According to CIC Report, in 2025 Mech-Mind ranked first in the global AI + 3D vision-guided non-specialty intelligent robot component market with a market share of approximately 22.1% (revenue of approximately RMB389 million), with its revenue scale nearly 2.6 times that of the second-placed player (8.5%). In terms of shipment volume, the Company captured a 27.5% market share, exceeding the combined total of the next four manufacturers. Mech-Mind ranked first in the China, Japan, and North American markets, and also held a leading position in Southeast Asia, Europe, and South Korea, maintaining the No.1 global market share for four consecutive years.
+As of March 31, 2026, Mech-Mind has served more than 100 Fortune Global 500 companies in total, with over 29.000 units deployed globally, covering more than 50 different application scenarios across dozens of industries, and capable of handling over 100,000 types of goods. Its client portfolio encompasses global manufacturing giants including CATL, BYD, Midea, Foxconn, Toyota, Volkswagen, and suppliers within Tesla’s supply chain. The Company maintains exceptionally high customer retention. Revenue contribution from existing customers accounted for 78% of total revenue in 2025, and further increased to 86% as at March 31, 2026. Its products are deeply integrated into customers’ production processes, resulting in significant switching costs and underpinning long-term growth momentum. Furthermore, leveraging an extensive, efficient network comprising 1,369 system integrators across the globe, the Company serves end customers in close to 50 countries and regions.
+Robust Financial Growth: Gross Margin Surges to 64.6% with a Clear Profitability Path
+Financial data indicates that Mech-Mind is in a critical phase of rapid growth with markedly improved profitability quality. From 2023 to 2025, the Company’s revenue surged from RMB181 million to RMB389 million, representing a compound annual growth rate (CAGR) of 46.6%. In the first quarter of 2026, revenue jumped 73.1% year-on-year to RMB107 million, demonstrating robust resilience amid slowing investment across the global manufacturing sector.
+Driven by the realization of economies of scale, supply chain cost optimization and an increased revenue share from overseas markets with favorable gross margin profile, the Company’s gross margin rose substantially from 39.1% in 2023 to 51.1% in 2024, further climbing to 64.6% in 2025, and hitting 64.8% in the first quarter of 2026. In terms of gross profit, it registered a year-on-year increase of 94.5% in 2024, 82.8% in 2025 and 79.7% in the first quarter of 2026, demonstrating strong growth momentum.
+Excluding non-operating factors such as fair value changes in redemption liabilities, the Company’s adjusted net loss narrowed significantly from RMB334 million in 2023 to RMB214 million in 2024, and further declined to RMB109 million in 2025. The adjusted net loss stood at merely RMB33 million in the first quarter of 2026, representing a 14.6% year-on-year contraction with sustained sequential quarterly improvement, which points to a clear path toward profitability. Meanwhile, operating leverage continued to strengthen. The sales expense ratio dropped substantially from 102.7% in 2023 to 42.4% in the first quarter of 2026; the administrative expense ratio fell from 58.2% to 29.9%; and the R&amp;D expense ratio declined from 65.6% to 36.0%.
+Product sales volume and customer base expanded in tandem. Sales of intelligent robotic guidance products increased from 3,654 units in 2023 to 5,852 units in 2024, reaching 8,268 units in 2025 and 2,412 units in the first quarter of 2026. The number of ordering customers for the respective periods grew from 509 in 2023 to 605 in 2024 and 625 in 2025, and hit 258 in the first quarter of 2026.
+Globalization Gathers Pace: Over Half of Revenue Generated Overseas, Spanning Around 50 Countries and Regions
+Breakthrough progress in overseas markets has become a key pillar for Mech-Mind’s value re_x001e_rating. Between 2023 and 2025, revenue from overseas customers rose from RMB58.6 million to RMB196 million, representing a CAGR of approximately 83%, well above the Company’s overall growth rate. In 2025, overseas markets contributed RMB196 million in revenue, accounting for 50.3% of total revenue — crossing the 50% threshold for the first time. Overseas gross profit also made up more than half of total gross profit, a clear reflection of the Company’s technical premium and pricing power.
+The Company embraced a globalization strategy from its early days. Back in 2019, it established its German subsidiary. To date, subsidiaries have been set up in the United States, Germany, Japan, South Korea and Hong Kong. More than ten business centers operate in Tokyo, Seoul, Chicago, Munich and other locations, with business footprint covering roughly 50 countries and regions and over 900 cumulative overseas customers served. The Company has obtained major international certifications, including FCC, CE, IC, UKCA, VCCI, KC and NRTL. Its overseas organization is structured across three major regions: Asia_x001e_Pacific, Europe and the Americas. It is progressively moving into the phase of penetrating lower_x001e_tier geographic markets and accelerating in_x001e_depth local cultivation.
+Tsinghua-Founded Core Team &amp; World-Class R&amp;D Capabilities
+Mech-Mind was founded in 2016 by Shao Tianlan, an alumnus of Tsinghua University. Its founding team boasts top-tier technical expertise and a global vision. Shao Tianlan, founder and chief executive officer, earned his bachelor’s degree from the School of Software, Tsinghua University, followed by a master’s degree in robotics from the Technical University of Munich (Technische Universitat Munchen) in Germany. Fu Ao, co-founder and vice president of business, holds a bachelor’s degree from the Department of Precision Instrument and a master’s degree from the Department of Mechanical Engineering, Tsinghua University, and previously worked at ABB prior to co-founding the Company. Ding Youshuang, co-founder and vice president of R&amp;D, obtained his doctorate from the Department of Electrical Engineering, Tsinghua University. Zhang Jianwei, Chief Scientist, is an International Member of the Chinese Academy of Engineering and a Member of the German National Academy of Engineering Sciences, a leading authority in intelligent robotics.
+As of March 31, 2026, the Company employed 229 R&amp;D personnel, accounting for 36% of its total headcount. From 2023 to 2025, cumulative R&amp;D expenditure represented 40.6% of total operating revenue over the period. As of the Latest Practicable Date, the Company held 162 invention patents, 152 utility model patents, 33 design patents and 70 software copyrights. Mech-GPT, its large multimodal model, was recognized by the World Economic Forum as World Economic Forum MINDS Programme.
+Blue Ocean Market Surges: Proceeds to Fuel AI R&amp;D and Accelerate Global Commercialization
+From an industry perspective, global AI + 3D vision_x001e_guided non-specialty intelligent robot component market is experiencing explosive growth. According to data from CIC, this market is expected to grow from RMB1.8 billion in 2025 to RMB10.6 billion in 2030, representing a CAGR of 43.2%, and is projected to further expand to RMB102.5 billion by 2035. Over the same period, the global non-specialty intelligent robot market is expected to grow from 590,000 units in 2025 to 2.25 million units in 2030, and reach 12.08 million units by 2035.
+As a specialist technology company applying for listing under Chapter 18C of the Listing Rules, Mech-Mind has crossed the critical watershed from technology validation to scaled commercialization. The Company possesses a stable and rapidly growing revenue base, a high gross margin level, and a clear path to profitability, standing in stark contrast to many technology enterprises that are still in the R&amp;D-intensive stage and remain heavily reliant on external financing to sustain operations.
+Since its establishment, Mech-Mind has secured investments from a number of premier financial investors and industrial capital players. Under the Chapter 18C regime, the Company’s Pathfinder Sophisticated Independent Investor(s)” or “Pathfinder SII(s)” are Sequoia China and Qiming Venture Partners; its Other Sophisticated Independent Investor is Intel. In addition, Mech-Mind’s investor base also includes Meituan, IDG Capital, GIC, Source Code Capital, China Growth Capital, CICC-Porsche Fund, Coatue, among others.
+Through this IPO, the net proceeds will be precisely allocated to the following core strategic areas: approximately 31.8% for the continued enhancement of R&amp;D investment (of which 14.6% for strengthening AI-centric software capabilities, 9.4% for optimizing core hardware competitiveness, and 7.7% for building scalable R&amp;D infrastructure); approximately 29.4% for expanding global presence and accelerating commercialization (23.7% for overseas business development and 6.3% for domestic business expansion); approximately 25.2% or enriching product portfolios and broadening application scenarios (14.5% for the development of the next-generation “eye-brain-hand” solutions, and 10.7% for expanding into more scenarios such as services and households); approximately 5.0% for capacity expansion and operational efficiency improvement; and approximately 8.6% or working capital and general corporate purposes.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="str">
-        <v>DIY Oil Changes Made Easier: FunnelMax Helps Drivers Transfer Fluids Without the Mess</v>
+        <v>Consumer Genomics Market Heads Toward $27.1B as Personalized Health Drives Growth</v>
       </c>
       <c r="B254" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C254" t="str">
-        <v>PRUnderground</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D254" t="str">
-        <v>Energy, Retail, Automotive</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E254" t="str">
-        <v>https://www.prunderground.com/diy-oil-changes-made-easier-funnelmax-helps-drivers-transfer-fluids-without-the-mess/00387530/</v>
+        <v>https://pressreleasenews.org/pressroom/consumer-genomics-market-heads-toward-27-1b-as-personalized-health-drives-growth</v>
       </c>
       <c r="F254" t="str">
-        <v>Innovative hands-free funnel system simplifies oil changes, coolant refills and routine automotive maintenance for mechanics and DIY enthusiasts The post DIY Oil Changes Made Easier: FunnelMax Helps Drivers Transfer Fluids Without the Mess first appeared on</v>
-[...2 lines deleted...]
-    <row r="255">
+        <v/>
+      </c>
+    </row>
+    <row r="255" xml:space="preserve">
       <c r="A255" t="str">
-        <v>Pudu Robotics Brings Physical AI into Everyday Life at Davos Tech Summit's Robot City</v>
+        <v>VCREDIT Announces 2026 Interim Results: Prudent Operations and AI Empowerment Drive Quality-Focused and Sustainable Development</v>
       </c>
       <c r="B255" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C255" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D255" t="str">
-        <v>AI, Retail</v>
+        <v>Finance, AI, SaaS, Retail</v>
       </c>
       <c r="E255" t="str">
-        <v>https://www.prnewswire.com/news-releases/pudu-robotics-brings-physical-ai-into-everyday-life-at-davos-tech-summits-robot-city-302817591.html</v>
-[...2 lines deleted...]
-        <v>Deployed across retail, hospitality and public spaces, Pudu Robotics demonstrates how commercial service robots are already creating value in real-world environments. DAVOS, Switzerland, July 3, 2026 /PRNewswire/ -- Pudu Robotics, a global leader in commercial service robotics, is...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109379/</v>
+      </c>
+      <c r="F255" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 25, 2026 - (ACN Newswire) - August 24, 2026, VCREDIT Holdings Limited ("VCREDIT" or the "Group"; stock code: 2003.HK), a leading technology-driven consumer financial service provider in China, today announced its unaudited interim results for the six months ended June 30, 2026 (the "Period").
+The first half of 2026 saw continued softness in consumer credit demand amid macro headwinds, as the industry adapted to new regulatory requirements on financing cost disclosure, online marketing and consumer protection. Against this backdrop, the Group adopted a prudent approach, proactively controlling volume and improving quality, focusing on compliance and advancing steadily while strengthening risk management and enhancing operational efficiency. Throughout the Period, the Group focused on elevating technical standards and concentrating services on higher-quality borrowers, while deepening consumer rights protection in its business processes to support steady, quality-focused business development. During the Period, the Group's total loan origination volume was RMB6.06 billion, of which the Chinese mainland accounted for RMB5.69 billion and Hong Kong accounted for RMB0.37 billion; the Group recorded a net profit of RMB12.0 million and Non-IFRS adjusted net profit of RMB16.9 million.
+Focus on High-Quality Customers, Business Structure Continuously Optimised
+Facing the challenging environment, the Group strengthened risk control and improved operational efficiency across its operations, gradually shifting its focus toward higher-quality customer segments and more sustainable business models. Leveraging multidimensional risk models, the Group further optimised its customer mix, while enhancing the credit approval and drawdown experience, effectively strengthening the engagement of existing high-quality customers.
+In customer operations, the Group refined its approach across three dimensions: acquisition, existing customer management and product experience. On the acquisition front, the Group maintained a disciplined presence across premium platforms while continuously iterating its customer admission models to improve conversion efficiency. For existing customers, the Group deepened engagement with quality borrowers through tailored product solutions and refined segmentation, unlocking greater value from quality customers. Meanwhile, the Group integrated consumer rights protection throughout the product and service lifecycle, and completed the necessary system upgrades to comply with the new regulatory requirements on disclosure of comprehensive financing costs. These combined efforts contributed to improvements in overall marketing efficiency during the Period, with continuous quality enhancement of the transacting user base.
+AI Deeply Embedded in Core Operations, International Expansion Steadily Progressing
+Technology remains a core strategic pillar underpinning risk management, compliance and operational efficiency. During the Period, the Group continued to deepen the application of AI across its core operating functions. Its AI-powered customer service chatbot, enhanced with large language model capabilities, achieved notable improvements in self-service resolution rate. An intelligent quality inspection mechanism has replaced traditional manual reviews, while AI-driven automation has been introduced into post-loan operations to enhance collection efficiency and customer experience. Furthermore, the Group replicated and localised AI capabilities in its overseas markets, deploying AI customer service, collection and voice solutions locally, initially validating cross-market replicability. In the second half of the year, the Group will further enhance model coordination, data governance and engineering platform capabilities to support scalable, measurable and compliant AI applications.
+On the international expansion front, the Group's Hong Kong business, CreFIT, has served over 90,000 customers since its launch in 2023. In April 2026, CreFIT became the first licensed money lender in Hong Kong to partner with TransUnion to offer free downloadable credit reports to customers via its mobile application, with over 5,000 customers having accessed their credit reports through this service. The Group also launched "Capi Go", an AI-powered assistant that further enhances user experience. At the beginning of the year, the Group officially launched its Indonesia business, with a primary focus on building core operational infrastructure and developing foundational technology systems, laying a solid foundation for future expansion and sustainable growth.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="str">
-        <v>Hisense Brings Smarter, Easier Cooling to European Homes, Driving Strong Market Growth</v>
+        <v>UL Solutions Launches Retail Total Access™ Software to Help Retailers Manage Supply Chain Quality and Risk</v>
       </c>
       <c r="B256" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C256" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D256" t="str">
-        <v>Energy, Retail</v>
+        <v>Finance, SaaS, Retail</v>
       </c>
       <c r="E256" t="str">
-        <v>https://www.prweb.com/releases/hisense-brings-smarter-easier-cooling-to-european-homes-driving-strong-market-growth-302817423.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/ul-solutions-launches-retail-total-211600520.html</v>
       </c>
       <c r="F256" t="str">
-        <v>QINGDAO, China, July 3, 2026 /PRNewswire/ -- Hisense, a leading brand in global consumer electronics and home appliances, continues to expand its air conditioning portfolio with a focus on performance, energy efficiency and everyday usability. As European consumers increasingly seek...</v>
+        <v>NORTHBROOK, Ill., August 24, 2026--UL Solutions Inc. (NYSE: ULS), a global leader in applied safety science, today announced Retail Total Access, a software platform that helps retailers manage product quality and supply chain risk with a clearer, unified view of data.</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="str">
-        <v>Star L. Charleston Named an Honored Member by P.O.W.E.R. (Professional Organization of Women of Excellence Recognized)</v>
+        <v>SOL Reimagines Cannabis Retail With The Launch of SOL of Potomac - The Penthouse</v>
       </c>
       <c r="B257" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C257" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D257" t="str">
-        <v>Retail</v>
+        <v>Retail, Media</v>
       </c>
       <c r="E257" t="str">
-        <v>https://www.pr.com/press-release/972781</v>
+        <v>https://www.prnewswire.com/news-releases/sol-reimagines-cannabis-retail-with-the-launch-of-sol-of-potomac---the-penthouse-302858694.html</v>
       </c>
       <c r="F257" t="str">
-        <v>Star L. Charleston of Philadelphia, Pennsylvania, has been selected as an Honored Member by P.O.W.E.R. (Professional Organization of Women of Excellence Recognized) for her contributions and achievements in the field of nonprofit work and e-commerce. About Star L. Charleston Star L. Charleston works in the nonprofit sector as a community advocate. Her professional efforts include motivational speaking and outreach, with [PR.com]</v>
+        <v>Technology executive and entrepreneur Jack Frost introduces a destination where cannabis, culture, community, content and technology come together. ROCKVILLE, Md., Aug. 24, 2026 /PRNewswire/ -- SOL of Potomac - The Penthouse officially opened its doors today at 350 Fortune Terrace, Suite...</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="str">
-        <v>Edelson Lechtzin LLP Is Investigating Canada Goose Over Tariff-Driven Price Increases That Were Not Refunded to Consumers After the Supreme Court Struck Down the Tariffs</v>
+        <v>Bloom Credit Named a Semifinalist in Filene's 2027 FiLab Testing Menu</v>
       </c>
       <c r="B258" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C258" t="str">
-        <v>PR Newswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D258" t="str">
         <v>Retail</v>
       </c>
       <c r="E258" t="str">
-        <v>https://www.prnewswire.com/news-releases/edelson-lechtzin-llp-is-investigating-canada-goose-over-tariff-driven-price-increases-that-were-not-refunded-to-consumers-after-the-supreme-court-struck-down-the-tariffs-302817393.html</v>
+        <v>https://prunderground.com/bloom-credit-named-a-semifinalist-in-filene-s-2027-filab-testing-menu/cmt7nioa4000a04l7gu6j283m</v>
       </c>
       <c r="F258" t="str">
-        <v>NEWTOWN, Pa., July 2, 2026 /PRNewswire/ -- Edelson Lechtzin LLP, a highly rated national class action law firm, announced today that it is investigating potential class action lawsuits against Canada Goose. The investigation focuses on whether Canada Goose raised the retail prices of its...</v>
+        <v>Bloom+ advances to sponsor evaluation out of a record applicant pool, with a vote to advance to collaborative testing set for January 2027 The post Bloom Credit Named a Semifinalist in Filene&amp;apos;s 2027 FiLab Testing Menu first appeared on</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="str">
-        <v>Redwood AI Added to CSE25 Index as One of the Largest Companies Listed ...</v>
+        <v>Residential Equity Strategy Gains New Context With TYTL's Reg D Filing</v>
       </c>
       <c r="B259" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C259" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D259" t="str">
-        <v>AI, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E259" t="str">
-        <v>https://pr-inside.com/redwood-ai-added-to-cse25-index-as-one-of-the-largest-companies-listed-r5197203.htm</v>
+        <v>https://www.newmediawire.com/news/residential-equity-strategy-gains-new-context-with-tytl-s-reg-d-filing-7088840</v>
       </c>
       <c r="F259" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / July 2, 2026 / Redwood AI Corp. (CSE:AIRX)(OTCQB:RDWCF)(Frankfurt:Y0N, WKN: A422EZ) ("Redwood" or the "Company") is pleased to announce that it has been added to the CSE25 Index following the Canadian Securities Exchange's most recent quarterly rebalancing. The CSE25 Index is composed of the twenty-five largest companies by market capitalization listed on the CSE. Redwood's inclusion places the Company among a select group of CSE-listed issuers and may support increased visibility among institutional and retail investors who follow CSE-listed growth companies and market index benchmarks. "Redwood's addition to the CSE25 Index is an important recognition of ..</v>
+        <v>LOS ANGELES, CA - August 24, 2026 ( NEWMEDIAWIRE ) - Beeline Holdings (NASDAQ: BLNE) is developing a residential equity strategy designed to give qualified homeowners access to liquidity without taking on additional debt, and a recent Regulation D filing by TYTL Corp. provides new details on the potential capital infrastructure that could support that model. TYTL filed a new Form D offering of up to $1 billion in digital securities available for sale to support the unique equity product under Rule 506(c) of Regulation D. The filing identifies the securities as pooled investment fund interests as well as forward purchase commitments and Reg D digital securities issuable in satisfaction of those commitments. Importantly, the $1 billion represents the total contemplated offering. No sales hav</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="str">
-        <v>Bedrock Analytics Launches Bedrock Studio, the First App Store for ...</v>
+        <v>15 Students Selected for National Health Leadership Role</v>
       </c>
       <c r="B260" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C260" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D260" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>Finance, SaaS, Healthcare, Retail, Education</v>
       </c>
       <c r="E260" t="str">
-        <v>https://pr-inside.com/bedrock-analytics-launches-bedrock-studio-the-first-app-store-for-r5197202.htm</v>
+        <v>https://www.newmediawire.com/news/15-students-selected-for-national-health-leadership-role-7088842</v>
       </c>
       <c r="F260" t="str">
-        <v>(PR-inside.com) A new in-platform catalog delivers purpose-built analytics apps, one for every CPG job, powered by a brand's own retail data OAKLAND, CA / ACCESS Newswire / July 2, 2026 / Bedrock Analytics, the AI-powered CPG data analytics platform, today launched Bedrock Studio, the first app store for CPG analytics. Rather than forcing every business question through a single general-purpose dashboard, Bedrock Studio gives CPG teams a growing catalog of purpose-built apps, each one designed around a specific job, from building a buyer deck to catching a product disco before a retailer flags it to optimizing your promotions in your key retailers. Every ..</v>
+        <v>DALLAS - August 24, 2026 ( NEWMEDIAWIRE ) - As youth health challenges continue to grow in the United States [1] , 15 passionate students from across the country are stepping up to help. The American Heart Association, a relentless force changing the future of health for everyone everywhere, has named the 2026-27 class of national Youth Heart Ambassadors for Kids Heart Challenge™ and American Heart Challenge™, the Association’s school-based fundraising programs that teach students heart-healthy habits and lifesaving skills. This year’s class of national Youth Heart Ambassadors was selected from a pool of applicants nationwide. The volunteer role gives students a platform to raise awareness by sharing how they have been impacted by heart disease and stroke, while they inspire healthier habi</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="str">
-        <v>Federal Flags® Launches “American History Unfurled” — A Historical Series on the American Flag’s Role in U.S. History</v>
+        <v>Greenland Mines (GRML) Reports First S-K 1300 Indicated Resource, Hybrid Mining Estimate for Sarfartoq</v>
       </c>
       <c r="B261" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C261" t="str">
-        <v>PRUnderground</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D261" t="str">
-        <v>Retail, Media</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E261" t="str">
-        <v>https://www.prunderground.com/federal-flags-launches-american-history-unfurled-a-historical-series-on-the-american-flags-role-in-u-s-history/00387507/</v>
+        <v>https://www.newmediawire.com/news/greenland-mines-grml-reports-first-s-k-1300-indicated-resource-hybrid-mining-estimate-for-sarfartoq-7088839</v>
       </c>
       <c r="F261" t="str">
-        <v>Federal Flags, LLC has launched "American History Unfurled," a new educational content series that explores the American flag's role in U.S. history. Marking the nation's 250th anniversary, the digital series examines the historical significance of various flags throughout American history. The post Federal FlagsÂ® Launches "American History Unfurled" -- A Historical Series on the American Flag's Role in U.S. History first appeared on</v>
+        <v>LOS ANGELES, CA - August 24, 2026 ( NEWMEDIAWIRE ) - Greenland Mines (NASDAQ: GRML) announced an independently prepared S-K 1300 Technical Report Summary (“TRS”) for its Sarfartoq Nd-Pr Rare Earths Project in southwest Greenland, marking the first time the project has reported a portion of its resource in the Indicated Mineral Resource category under an SEC-recognized reporting standard. The report, prepared by Tetra Tech Canada Inc. and GeoSim Services Inc. with an effective date of July 31, 2026, also provides Sarfartoq’s first combined open pit and underground resource estimate. Under the hybrid scenario, which Greenland Mines considers the most representative view of the project’s development potential, Sarfartoq contains an Indicated Mineral Resource of 6.9 million tonnes grading 1.60</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="str">
-        <v>Robbins LLP Urges HELE Investors to Contact The Firm For Information ...</v>
+        <v>Wrap Technologies (WRAP) Builds Connected Public Safety Strategy as WrapShield™ Targets Broader Markets</v>
       </c>
       <c r="B262" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C262" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D262" t="str">
-        <v>Finance, Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E262" t="str">
-        <v>https://pr-inside.com/robbins-llp-urges-hele-investors-to-contact-the-firm-for-information-r5197189.htm</v>
+        <v>https://www.newmediawire.com/news/wrap-technologies-wrap-builds-connected-public-safety-strategy-as-wrapshield-tm-targets-broader-markets-7088838</v>
       </c>
       <c r="F262" t="str">
-        <v>(PR-inside.com) SAN DIEGO, CA / ACCESS Newswire / July 2, 2026 /Robbins LLP reminds stockholders that a class action was filed on behalf of all investors who purchased or otherwise acquired Helen of Troy Limited (NASDAQ:HELE) common stock between April 24, 2024 and October 8, 2025. Helen of Troy markets a variety of consumer goods across several segments. For more information, submit a form, email attorney Aaron Dumas, Jr., or give us a call at (800) 350-6003. What is the class period? April 24, 2024 - October 8, 2025 What are the allegations? Robbins LLP is Investigating Allegations that Helen of Troy Limited (HELE) ..</v>
+        <v>WRAP is using newly raised $12 million in growth capital to support planned business expansion and accelerate development of its WrapShield(TM) platform. The company is connecting technologies spanning detection, response, training and evidence management as it expands beyond traditional law enforcement into enterprise, federal, defense and international markets. WRAP’s growing technology portfolio and strategic partnerships position WrapShield(TM) as an architecture designed to bring multiple public safety capabilities together under a unified platform. LOS ANGELES, CA - August 24, 2026 ( NEWMEDIAWIRE ) - Public safety agencies are increasingly confronting a technology environment in which detection, response, training and digital evidence must work together rather than operate as isolate</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="str">
-        <v>Aily Labs and AWS Announce Strategic Partnership to Accelerate AI Decision Intelligence Across the Fortune 500</v>
+        <v>VERAXA Biotech (VRXA) Builds Antibody-Based Cancer Pipeline Around Dual-Targeting Precision</v>
       </c>
       <c r="B263" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C263" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D263" t="str">
-        <v>AI, Retail</v>
+        <v>SaaS, Healthcare, Retail</v>
       </c>
       <c r="E263" t="str">
-        <v>https://www.prnewswire.com/news-releases/aily-labs-and-aws-announce-strategic-partnership-to-accelerate-ai-decision-intelligence-across-the-fortune-500-302817247.html</v>
+        <v>https://www.newmediawire.com/news/veraxa-biotech-vrxa-builds-antibody-based-cancer-pipeline-around-dual-targeting-precision-7088837</v>
       </c>
       <c r="F263" t="str">
-        <v>Aily's AI Decision Intelligence agents are now available in AWS Marketplace, with one-click procurement against existing AWS commitments Orchestrated by Aily's Super Agent and powered by multiple foundation models, the agents are also available on Amazon Bedrock Existing customers deploy...</v>
+        <v>VERAXA Biotech is changing how antibody-based therapies recognize and attack cancer cells, developing antibody-based cancer therapies with an emphasis on bispecific antibody-drug conjugates (“ADCs”) and T-cell engagers (“TCEs”). Its proprietary BiTAC platform uses a dual-targeting, “AND-gated” architecture designed to activate therapeutic effects preferentially at tumor sites. The company has advanced its lead BiTAC-TCE toward IND/CTA-enabling activities following cell-line development work and regulatory feedback from Germany’s Paul-Ehrlich-Institute. VERAXA’s VXA-222 bispecific ADC has moved beyond the initial discovery phase following completion of the antibody-discovery step with OmniAb. The company reported more than 50 granted owned or exclusively licensed patents across 26 patent fa</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="str">
-        <v>XFoil Launches a Direct-to-Consumer eFoil Line, Undercutting the $15,000 Industry Pricing by More Than Half</v>
+        <v>Morgan's Repellent Now Available on Amazon and Walmart.com Nationwide</v>
       </c>
       <c r="B264" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C264" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D264" t="str">
         <v>Retail</v>
       </c>
       <c r="E264" t="str">
-        <v>https://www.prweb.com/releases/xfoil-launches-a-direct-to-consumer-efoil-line-undercutting-the-15-000-industry-pricing-by-more-than-half-302816558.html</v>
+        <v>https://www.prnewswire.com/news-releases/morgans-repellent-now-available-on-amazon-and-walmartcom-nationwide-302858557.html</v>
       </c>
       <c r="F264" t="str">
-        <v>XFoil, a Silicon Valley-engineered electric hydrofoil brand founded by PLX Devices CEO Paul Lowchareonkul, today announced the ecommerce launch of its eFoil lineup: The Escape and The Apex, starting at $6,499. The launch introduces a direct-to-consumer pricing model that bypasses dealer...</v>
+        <v>Plant-based rodent repellent formulated with 25% active essential oils reaches consumers through Amazon (five ASINs), Walmart.com (seven listings), and direct. NEW CENTURY, Kan., Aug. 24, 2026 /PRNewswire/ -- Natural Environmental Solutions, Inc. today announced that Morgan's Repellent,...</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="str">
-        <v>VERAXA Biotech (VRXA) Initiates Cell Line Development for Lead BiTAC Cancer Therapy Program</v>
+        <v>Did You Lose Money Investing in The Simply Good Foods Company? Robbins LLP Urges Investors with Significant Losses to Contact the Firm for Information About Their Rights Against SMPL</v>
       </c>
       <c r="B265" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C265" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D265" t="str">
-        <v>Finance, SaaS, Healthcare, Retail</v>
+        <v>Finance, SaaS, Retail</v>
       </c>
       <c r="E265" t="str">
-        <v>https://www.newmediawire.com/news/veraxa-biotech-vrxa-initiates-cell-line-development-for-lead-bitac-cancer-therapy-program-7087478</v>
+        <v>https://www.newsfilecorp.com/release/311119/Did-You-Lose-Money-Investing-in-The-Simply-Good-Foods-Company-Robbins-LLP-Urges-Investors-with-Significant-Losses-to-Contact-the-Firm-for-Information-About-Their-Rights-Against-SMPL</v>
       </c>
       <c r="F265" t="str">
-        <v>LOS ANGELES, CA - July 2, 2026 ( NEWMEDIAWIRE ) - VERAXA Biotech (NASDAQ: VRXA) announced the initiation of cell line development for its lead BiTAC(R) T-cell engager (“BiTAC-TCE”) program through a collaboration with ATUM, which will apply its Leap-In Transposase(R) technology to generate stable clonal cell lines supporting IND/CTA-enabling activities and future clinical development. The collaboration follows encouraging preclinical data presented at the 2026 American Association for Cancer Research (“AACR”) Annual Meeting and is intended to support CMC development, including early process, analytical and formulation development, as well as the production of material for nonclinical studies. VERAXA said its BiTAC-TCE platform is designed to improve tumor selectivity by splitting the T-cel</v>
+        <v>San Diego, California--(Newsfile Corp. - August 24, 2026) - Shareholder rights law firm Robbins LLP reminds investors that a class action was filed on behalf of all purchasers of The Simply Good Foods Company (NASDAQ: SMPL) common stock between October 24, 2024 and April 8, 2026 (the "Class Period"). Good Foods sells consumer packaged foods and snacking products under its various brands.The complaint alleges that Good Foods misled investors regarding the successful integration of OWYN. ...</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="str">
-        <v>Greenland Energy (GLND) Targets Untapped Potential of Jameson Land Basin</v>
+        <v>Professional Credit Launches Redesigned Website and Refreshed Consumer ...</v>
       </c>
       <c r="B266" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C266" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D266" t="str">
-        <v>Finance, Energy, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E266" t="str">
-        <v>https://www.newmediawire.com/news/greenland-energy-glnd-targets-untapped-potential-of-jameson-land-basin-7087477</v>
+        <v>https://pr-inside.com/professional-credit-launches-redesigned-website-and-refreshed-consumer-r5215628.htm</v>
       </c>
       <c r="F266" t="str">
-        <v>LOS ANGELES, CA - July 2, 2026 ( NEWMEDIAWIRE ) - Greenland Energy (NASDAQ: GLND) is advancing a significant opportunity in Greenland’s Jameson Land Basin, one of the world’s largest remaining underexplored onshore hydrocarbon regions spanning more than 8,400 square kilometers. Under an agreement with 80 Mile, Greenland Energy will fully fund a two-well drilling program planned for the second half of 2026, earning a 70% interest in the project while 80 Mile retains 30%. The basin has attracted decades of industry attention and substantial historical investment due to its potential resource scale. GLND has engaged Halliburton to provide consulting services, logistics planning, and operational support, while additional agreements with Stampede Drilling are expected to enhance drilling capabi</v>
+        <v>(PR-inside.com) VANCOUVER, WA / ACCESS Newswire / August 24, 2026 / Professional Credithas launched its redesigned website and refreshed Consumer Portal, providing a more modern and user-friendly digital experience for healthcare organizations, government agencies, businesses, and consumers. The updates make it easier to learn about Professional Credit's services, access the Consumer Portal and make payments, and connect with the company online. The redesigned website offers a streamlined, mobile-friendly experience that makes it easier for organizations to explore Professional Credit's debt collection services, including primary collections, secondary collections, legal collections, and early out services. Visitors can also learn about the company's expertise in ..</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="str">
-        <v>QuickBox Fulfillment and Motivational Fulfillment Announce Strategic Merger</v>
+        <v>New Survey Data Reveals the Moving Scam Warning Signs Consumers Need to Know</v>
       </c>
       <c r="B267" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C267" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D267" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E267" t="str">
-        <v>https://www.prnewswire.com/news-releases/quickbox-fulfillment-and-motivational-fulfillment-announce-strategic-merger-302817140.html</v>
+        <v>https://www.prnewswire.com/news-releases/new-survey-data-reveals-the-moving-scam-warning-signs-consumers-need-to-know-302858492.html</v>
       </c>
       <c r="F267" t="str">
-        <v>DENVER, July 2, 2026 /PRNewswire/ -- QuickBox Fulfillment and Motivational Fulfillment and Logistics Services today announced their merger, bringing together two industry leaders in eCommerce logistics and fulfillment under a unified mission: Deliver superior multichannel fulfillment...</v>
+        <v>CHICAGO, Aug. 24, 2026 /PRNewswire/ -- North American Van Lines, a professional moving company based in the United States that helps individuals with long-distance relocations, has launched a new survey. The 2026 Consumer Moving Scams Survey conducted among 500 recent movers across the...</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="str">
-        <v>American Freight Launches New Website, Delivering a Faster, Easier Shopping Experience</v>
+        <v>Fast Moving Consumer Goods, Inc. Announces Spin Off of Hempacco Subsidiary ...</v>
       </c>
       <c r="B268" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C268" t="str">
-        <v>Send2Press</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D268" t="str">
         <v>Retail</v>
       </c>
       <c r="E268" t="str">
-        <v>https://www.send2press.com/wire/american-freight-launches-new-website-delivering-a-faster-easier-shopping-experience/</v>
+        <v>https://pr-inside.com/fast-moving-consumer-goods-inc-announces-spin-off-of-hempacco-subsidiary-r5215587.htm</v>
       </c>
       <c r="F268" t="str">
-        <v>DUBLIN, Ohio, July 2, 2026 (SEND2PRESS NEWSWIRE) -- American Freight, one of America's leading discount furniture and mattress retailers, today announced the launch of its redesigned website, AmericanFreight.com. The new site gives customers a faster, more intuitive way to shop, purchase, and furnish their homes for less.</v>
+        <v>(PR-inside.com) The Company Outlines Future Direction of Company LAS VEGAS, NV / ACCESS Newswire / August 24, 2026 / Fast Moving Consumer Goods, Inc.(ticker:GGII), formerly Green Globe International, Inc.,("Company" or "FMCG"), today announced that it recently spun off its subsidiary, Hempacco, Inc., which was 49% owned by the Company at the time. Hempacco was engaged in the manufacturing and distribution of hemp‑derived consumer products, including smokable hemp goods and related accessories. As a result, Hempacco's balance sheet and results of operations were deconsolidated from the Company's condensed consolidated financial statements as of June 30, 2026. The 49% of Hempacco was exchanged with ..</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="str">
-        <v>TripleLift Sees Record Breaking Results for Prime Day 2026 as Offsite Commerce Media Reaches Inflection Point</v>
+        <v>Fast Moving Consumer Goods, Inc. Announces Spin Off of Hempacco Subsidiary</v>
       </c>
       <c r="B269" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C269" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D269" t="str">
         <v>Retail</v>
       </c>
       <c r="E269" t="str">
-        <v>https://www.prnewswire.com/news-releases/triplelift-sees-record-breaking-results-for-prime-day-2026-as-offsite-commerce-media-reaches-inflection-point-302817014.html</v>
+        <v>https://www.newswire.com/news/fast-moving-consumer-goods-inc-announces-spin-off-of-hempacco-subsidiary</v>
       </c>
       <c r="F269" t="str">
-        <v>New global data shows advertisers treating Amazon's biggest summer sale like a planned media moment – not just a retail event. Sixty-one percent of spend came from categories outside of the shopping vertical. NEW YORK, July 2, 2026 /PRNewswire/ -- New proprietary data from TripleLift...</v>
+        <v>The Company Outlines Future Direction of Company</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="str">
-        <v>We re in the Game: Bear Bryant Award Returns to EA SPORTS College Football 27</v>
+        <v>Global Anti-Scam Summit America Convenes Government Officials, Silicon Valley Leaders, Financial Services Executives and Law Enforcement in San Francisco for the First Time</v>
       </c>
       <c r="B270" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C270" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D270" t="str">
-        <v>Healthcare, Retail, Gaming, Media</v>
+        <v>Retail</v>
       </c>
       <c r="E270" t="str">
-        <v>https://www.newmediawire.com/news/we-re-in-the-game-bear-bryant-award-returns-to-ea-sports-college-football-27-7087471</v>
+        <v>https://www.prnewswire.com/news-releases/global-anti-scam-summit-america-convenes-government-officials-silicon-valley-leaders-financial-services-executives-and-law-enforcement-in-san-francisco-for-the-first-time-302858380.html</v>
       </c>
       <c r="F270" t="str">
-        <v>HOUSTON - July 2, 2026 ( NEWMEDIAWIRE ) - The name of the legendary Paul “Bear” Bryant is synonymous with excellence in the game of college football, and once again, fans playing EA SPORTS College Football 27’s Dynasty Mode will have the chance to win the American Heart Association’s Paul “Bear” Bryant Award as the game’s National Coach of the Year. Last year’s video game release saw the Bryant Award join the Heisman Trophy, Lou Groza Award, Lombardi Award, Unitas Golden Arm Award and Broyles Award as featured awards in the game. The continued inclusion of the Paul “Bear” Bryant Coach of the Year Award in one of the most celebrated video game franchises in history is another step in the efforts by the American Heart Association, a relentless force changing the future of health for everyone</v>
+        <v>Leaders from Amazon, Google, OpenAI, Meta, AT&amp;T, Verizon, JP Morgan, the U.S. Department of Justice, the U.S. Treasury, the Attorneys General of California and Utah and others will headline a two-day program focused on identifying the most effective solutions to combat scams and how to...</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="str">
-        <v>45Drives Announces First Wave of Featured Speakers for Fourth Annual Creator Summit</v>
+        <v>Major League Baseball All-Star And Businessman Alex Rodriguez Partners With Americor To Raise Awareness About Debt Relief Options</v>
       </c>
       <c r="B271" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C271" t="str">
-        <v>NewMediaWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D271" t="str">
-        <v>AI, Energy, Retail, Education, Healthcare</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E271" t="str">
-        <v>https://www.newmediawire.com/news/45drives-announces-first-wave-of-featured-speakers-for-fourth-annual-creator-summit-7087467</v>
+        <v>https://www.prweb.com/releases/major-league-baseball-all-star-and-businessman-alex-rodriguez-partners-with-americor-to-raise-awareness-about-debt-relief-options-302857990.html</v>
       </c>
       <c r="F271" t="str">
-        <v>Leaders From Unraid, JR Automation, and Some of the Technology Community's Most Influential Creators Revealed as 45Drives Prepares for Its Largest Creator Summit Yet WILMINGTON, NC - July 2, 2026 ( NEWMEDIAWIRE ) - As organizations race to build private AI infrastructure and creators increasingly embrace self-hosting, open-source software, and locally owned technology, the leaders driving those movements will come together this October at the Fourth Annual Creator Summit. Today, 45Drives announced the first wave of featured speakers for the event, taking place October 20-22 at the Skyline Center in Wilmington, North Carolina. Designed to bring together enterprise technology leaders, infrastructure architects, creators, engineers, and the open-source community, Creator Summit has become one</v>
+        <v>Americor helps individuals and families become debt-free and rebuild their financial security. IRVINE, Calif., Aug. 24, 2026 /PRNewswire-PRWeb/ -- Americor, a nationwide provider of consumer financial services with over 13,000 top-rated Google reviews has officially announced its...</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="str">
-        <v>Gartner(R) Ranks HawkSearch #1 for B2B Search Use Case in 2026 Critical ...</v>
+        <v>Akins Ford Chrysler Dodge Jeep Ram Named a 2026 Top Workplace, Earning Six Culture Excellence Awards and Axios Metro Atlanta Recognition</v>
       </c>
       <c r="B272" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C272" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D272" t="str">
-        <v>Finance, AI, SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E272" t="str">
-        <v>https://pr-inside.com/gartner-r-ranks-hawksearch-1-for-b2b-search-use-case-in-2026-critical-r5197030.htm</v>
+        <v>https://www.prnewswire.com/news-releases/akins-ford-chrysler-dodge-jeep-ram-named-a-2026-top-workplace-earning-six-culture-excellence-awards-and-axios-metro-atlanta-recognition-302858405.html</v>
       </c>
       <c r="F272" t="str">
-        <v>(PR-inside.com) WOBURN, MA / ACCESS Newswire / July 2, 2026 /Bridgeline Digital, Inc. (NASDAQ:BLIN), a leader in AI-powered product discovery and eCommerce solutions, today announced that its HawkSearch platform has been ranked #1 in the B2B Search use case in the Critical Capabilities for Search and Product Discovery 2026 report. This marks the second consecutive year HawkSearch has achieved the highest ranking. To us, the Gartner evaluation reflects HawkSearch's performance in supporting complex B2B commerce scenarios, where digital buyers with negotiated entitlements and pricing require accurate, relevant, and efficient access to large product catalogs "We are proud to be recognized as the #1 ..</v>
+        <v>America's Largest retail Volume Ford dealership is recognized for its people-first culture—the same standard of care customers experience across sales and service. WINDER, Ga., Aug. 24, 2026 /PRNewswire/ -- Akins Ford Chrysler Dodge Jeep Ram, one of the largest Ford dealerships in...</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="str">
-        <v>ISC-CX Selected as Customer Experience Partner for Venchi</v>
+        <v>FedEx Expands Customer Access in Kuwait with New Retail Location in Shuwaikh Free Trade Zone</v>
       </c>
       <c r="B273" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C273" t="str">
-        <v>PRWeb</v>
+        <v>WebWire</v>
       </c>
       <c r="D273" t="str">
         <v>Retail</v>
       </c>
       <c r="E273" t="str">
-        <v>https://www.prweb.com/releases/isc-cx-selected-as-customer-experience-partner-for-venchi-302816520.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359378</v>
       </c>
       <c r="F273" t="str">
-        <v>ISC-CX has partnered with Venchi to implement a customer experience measurement program across key European markets, providing actionable insights into service quality and the execution of the brand's premium retail experience. BASEL, Switzerland and MUNICH, Germany, July 2, 2026...</v>
+        <v>Federal Express Corporation (FedEx), the world&amp;#39;s largest express transportation company, has opened a new retail location in Kuwait&amp;#39;s Shuwaikh Free Trade Zone, strengthening customer access to its integrated shipping solutions and a global network from one of the country&amp;#39;s most important trade and logistics hubs. - - The facility offers customers a convenient one-stop location to receive expert shipping guidance, prepare and ship packages, obtain rate information, or drop off and collect sh... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359378</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="str">
-        <v>GARAGE GOES BIG IN NYC: FLATIRON JUST GOT A LOT HOTTER</v>
+        <v>Amazon and Pathful Partner to Build the Skilled Trades Workforce of Tomorrow</v>
       </c>
       <c r="B274" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C274" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D274" t="str">
-        <v>Retail</v>
+        <v>Retail, Media, Education</v>
       </c>
       <c r="E274" t="str">
-        <v>https://www.prnewswire.com/news-releases/garage-goes-big-in-nyc-flatiron-just-got-a-lot-hotter-302816899.html</v>
+        <v>https://www.pr.com/press-release/976914</v>
       </c>
       <c r="F274" t="str">
-        <v>MONTRÉAL, July 2, 2026 /PRNewswire/ - Following its London expansion, GARAGE is opening a new flagship in New York City, one of the world's premier fashion capitals. The Montréal-born brand has officially confirmed it will open its largest, most immersive retail flagship to date in the...</v>
+        <v>New partnership gives students and adult learners across all 50 states an inside look at Amazon careers in robotics, mechatronics, and technical maintenance through Pathful-produced career content, virtual job shadows, and industry-led learning experiences. [PR.com]</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="str">
-        <v>American Rebel Holdings, Inc. (OTCID:AREB) Advances America 250 Brand ...</v>
+        <v>Amazon hourly employees became satellite technicians—then watched their work launch into space</v>
       </c>
       <c r="B275" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C275" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D275" t="str">
-        <v>Retail, Media</v>
+        <v>Retail</v>
       </c>
       <c r="E275" t="str">
-        <v>https://pr-inside.com/american-rebel-holdings-inc-otcid-areb-advances-america-250-brand-r5197005.htm</v>
+        <v>https://www.aboutamazon.com/news/amazon-leo/amazon-career-choice-satellite-technicians-space-launch?utm_source=rss</v>
       </c>
       <c r="F275" t="str">
-        <v>(PR-inside.com) American Rebel Founder and CEO Andy Ross to perform at The Barn Resort as American Rebel Light Beer - America's Patriotic, GOD FEARING, CONSTITUTION LOVING, NATIONAL ANTHEM SINGING, STAND YOUR GROUND BEER - leverages Fourth of July fanfare, live consumer engagement, retailer support, distributor momentum, and digital content to increase continued visibility for America's Patriotic Brand GETTYSBURG, PA AND NASHVILLE, TN / ACCESS Newswire / July 2, 2026 / American Rebel Holdings, Inc. (OTCID:AREB), America's Patriotic Brand and creator of American Rebel Light Beer - America's Patriotic, GOD FEARING, CONSTITUTION LOVING, NATIONAL ANTHEM SINGING, STAND YOUR GROUND BEER™ , today announced ..</v>
+        <v>Career Choice is helping eligible Amazon employees earn certifications and launch new aerospace careers with Amazon Leo.</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="str">
-        <v>American Rebel Holdings, Inc. (OTCID:AREB) Advances America 250 Brand Amplification Strategy for American Rebel Light Beer - America's Patriotic Beer with Independence Day Weekend Activation in Gettysburg, PA</v>
+        <v>Levain Bakery Appoints Lorna Sommerville and Taya Stenson as Co-Chief Executive Officers</v>
       </c>
       <c r="B276" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C276" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D276" t="str">
-        <v>Retail, Media</v>
+        <v>Retail</v>
       </c>
       <c r="E276" t="str">
-        <v>https://www.newswire.com/news/american-rebel-holdings-inc-otcid-areb-advances-america-250-brand-amplification</v>
+        <v>https://www.prnewswire.com/news-releases/levain-bakery-appoints-lorna-sommerville-and-taya-stenson-as-co-chief-executive-officers-302857423.html</v>
       </c>
       <c r="F276" t="str">
-        <v>American Rebel Founder and CEO Andy Ross to perform at The Barn Resort as American Rebel Light Beer - America's Patriotic, GOD FEARING, CONSTITUTION LOVING, NATIONAL ANTHEM SINGING, STAND YOUR GROUND BEER - leverages Fourth of July fanfare, live consumer engagement, retailer support, distributor momentum, and digital content to increase continued visibility for America's Patriotic Brand</v>
+        <v>Consumer and retail veterans bring complementary strengths to shape Levain's next era of growth NEW YORK, Aug. 24, 2026 /PRNewswire/ -- Levain Bakery, the iconic New York bakery that has grown from a single Upper West Side storefront into a national brand, has announced Lorna Sommerville...</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="str">
-        <v>Hanshow Spotlights Smart Cart Ecosystem at CGF Global Summit 2026, Reimagining the In-Store Value Chain</v>
+        <v>MDCE Advances Continuously Learning AI Models Within StrainScan Pro ...</v>
       </c>
       <c r="B277" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C277" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D277" t="str">
-        <v>Retail</v>
+        <v>AI, SaaS, Healthcare, Retail, Education</v>
       </c>
       <c r="E277" t="str">
-        <v>https://www.prnewswire.com/news-releases/hanshow-spotlights-smart-cart-ecosystem-at-cgf-global-summit-2026-reimagining-the-in-store-value-chain-302816833.html</v>
+        <v>https://pr-inside.com/mdce-advances-continuously-learning-ai-models-within-strainscan-pro-r5215561.htm</v>
       </c>
       <c r="F277" t="str">
-        <v>VIENNA, July 2, 2026 /PRNewswire/ -- Hanshow, a global leader in digital store solutions, hosted a CGF Roundtable titled "Smart Cart Revolution in Physical Retail" at the 2026 Consumer Goods Forum Global Summit, bringing together senior leaders across the retail value chain to examine how...</v>
+        <v>(PR-inside.com) Proprietary Platform Designed to Improve Over Time Through Ongoing Model Training and Real-World Visual Data MESA, AZ / ACCESS Newswire / August 24, 2026 / Medical Care Technologies Inc. (OTC PINK:MDCE) today highlighted continued technical progress within its StrainScan Pro platform, focusing on the advancement of continuously learning AI models that support greater visual accuracy across both agricultural and regulated retail environments. StrainScan Pro is built on proprietary computer-vision architecture designed to refine performance as it processes additional visual data. This continuous learning approach allows the platform to strengthen its ability to identify relevant visual patterns over time - whether supporting strain ..</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="str">
-        <v>Hisense Showcases 'Innovating a Brighter Life' Message at FIFA World Cup 2026™</v>
+        <v>MDCE Advances Continuously Learning AI Models Within StrainScan Pro for Greater Visual Accuracy Across Agricultural and Retail Environments (OTC PINK:MDCE)</v>
       </c>
       <c r="B278" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C278" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D278" t="str">
-        <v>Retail</v>
+        <v>AI, SaaS, Retail, Education</v>
       </c>
       <c r="E278" t="str">
-        <v>https://www.prnewswire.com/news-releases/hisense-showcases-innovating-a-brighter-life-message-at-fifa-world-cup-2026-302816815.html</v>
+        <v>https://www.newswire.com/news/mdce-advances-continuously-learning-ai-models-within-strainscan-pro-for-greater</v>
       </c>
       <c r="F278" t="str">
-        <v>DUBAI, UAE, July 2, 2026 /PRNewswire/ -- Hisense, a leading brand in global consumer electronics and home appliances, is bringing its vision of 'Innovating a Brighter Life' to football fans around the world through its pitch-side LED messages at FIFA World Cup 2026™. Displayed throughout...</v>
+        <v>Proprietary Platform Designed to Improve Over Time Through Ongoing Model Training and Real-World Visual Data</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="str">
-        <v>Yiren Digital Announces New $20 Million Share Repurchase Program</v>
+        <v>Natalie's Juices Expands its Southern California Retail Footprint with Gelson's Markets</v>
       </c>
       <c r="B279" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C279" t="str">
-        <v>PR Newswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D279" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E279" t="str">
-        <v>https://www.prnewswire.com/news-releases/yiren-digital-announces-new-20-million-share-repurchase-program-302816794.html</v>
+        <v>https://prunderground.com/natalie-s-juices-expands-its-southern-california-retail-footprint-with-gelson-s-/cmt3f12k6000204l7vmom41j8</v>
       </c>
       <c r="F279" t="str">
-        <v>BEIJING, July 2, 2026 /PRNewswire/ -- Yiren Digital Ltd. (NYSE: YRD) ("Yiren Digital" or the "Company"), a leading fintech company specializing in digital consumer lending, insurance and financial technology innovation across China and global markets, today announced that its board of...</v>
+        <v>Premium, clean-label juices now available at all Gelson's locations across Southern California The post Natalie's Juices Expands its Southern California Retail Footprint with Gelson's Markets first appeared on</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="str">
-        <v>INVEST Fair 2026 Returns Bigger Than Ever, Bringing Investing, Finance and Money Education</v>
+        <v>Bird&amp;amp;Be Named Top Prenatal by Consumer Reports for the Second Time -- One of Only Two Brands Who Passed Testing</v>
       </c>
       <c r="B280" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C280" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D280" t="str">
-        <v>SaaS, Retail, Education</v>
+        <v>Retail</v>
       </c>
       <c r="E280" t="str">
-        <v>https://www.pr-inside.com/invest-fair-2026-returns-bigger-than-ever-bringing-investing-finance-and-money-education-r5196924.htm</v>
+        <v>https://www.prnewswire.com/news-releases/birdbe-named-top-prenatal-by-consumer-reports-for-the-second-time--one-of-only-two-brands-who-passed-testing-302857610.html</v>
       </c>
       <c r="F280" t="str">
-        <v>(PR-inside.com) KUALA LUMPUR, July 1, 2026 - (ACN Newswire) - ShareInvestor Malaysia Sdn Bhd, the country’s leading independent platform for investor relations, market analytics and financial education, is proud to announce the return of INVEST Fair 2026, Malaysia’s largest retail investment event. The event will take place on 18-19 July 2026 at the Mid Valley Exhibition Centre, Kuala Lumpur. This year’s edition is honoured to welcome Dato’ Fad’l Mohamed, CEO of Bursa Malaysia, who returns once again as Guest-of-Honour. In response to growing public interest, INVEST Fair 2026 has expanded to three exhibition halls and is expected to welcome approximately 20,000 ..</v>
+        <v>In new testing of 17 prenatal vitamins, Consumer Reports found that 15 did not match their labeled nutrient levels. Bird&amp;Be's Complete Prenatal Pack was ranked as one of the safest choices, and one of only two that met label claims. TORONTO, Aug. 24, 2026 /PRNewswire/ -- Consumer Reports...</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="str">
-        <v>14th Enterprise Awards Recognises the Visionaries Shaping the Future of UK Tech</v>
+        <v>Regent to Acquire Avon North America, Reuniting Major Avon Businesses After More Than a Decade Apart</v>
       </c>
       <c r="B281" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C281" t="str">
-        <v>Pressat</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D281" t="str">
-        <v>Finance, Healthcare, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E281" t="str">
-        <v>https://pressat.co.uk/releases/14th-enterprise-awards-recognises-the-visionaries-shaping-the-future-of-uk-tech-d0577ab9c4d3212e381abe43f564c4c8/</v>
+        <v>https://www.prnewswire.com/news-releases/regent-to-acquire-avon-north-america-reuniting-major-avon-businesses-after-more-than-a-decade-apart-302857829.html</v>
       </c>
       <c r="F281" t="str">
-        <v>Thursday 2 July, 2026 Entrepreneurs and Founder Friendly Funds recognised for driving the next generation of UK innovation London, 2 July 2026 – Some of the UK's most outstanding entrepreneurs were recognised last night (1 July) at the glittering Enterprise Awards, held at Drapers' Hall in the City of London. Now in its 14th year, the Enterprise Awards celebrates entrepreneurship, innovation and business leadership, recognising founders and business leaders at every stage of growth. Since the awards were launched, nearly 120 entrepreneurs have been recognised, whose businesses now generate over $3.1 billion in annual revenue and employ around 18,000 people worldwide. Welcomed by John O’Connell, founder of the Awards and Executive Chair of ScaleUp Group and led by Tola Sargeant, Chair of th</v>
+        <v>The acquisition brings Avon North America and Avon International back together under common ownership for the first time since 2016, while enabling LG H&amp;H to further focus on its core global K-beauty and retail priorities. SEOUL, NEW YORK, LOS ANGELES &amp; LONDON, Aug. 24, 2026 /PRNewswire/...</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="str">
-        <v>Peakmedia digital signage GmbH rebrands as ZetaDisplay Austria and appoints Marcel Schramm as Country Director</v>
+        <v>WildBrain Acquires Personality AI, a Trusted Partner for Bringing Beloved Characters to Life</v>
       </c>
       <c r="B282" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C282" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D282" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, Retail</v>
       </c>
       <c r="E282" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321120/0/en/Peakmedia-digital-signage-GmbH-rebrands-as-ZetaDisplay-Austria-and-appoints-Marcel-Schramm-as-Country-Director.html</v>
+        <v>https://www.newsfilecorp.com/release/310950/WildBrain-Acquires-Personality-AI-a-Trusted-Partner-for-Bringing-Beloved-Characters-to-Life</v>
       </c>
       <c r="F282" t="str">
-        <v>Peakmedia rebrands as ZetaDisplay Austria. Marcel Schramm is appointed Country Director to accelerate digital signage and retail media growth.</v>
+        <v>Acquisition advances WildBrain's strategy in several key areas: PRIVO COPPA Safe Harbor Program certification: products go through independently assessed certification by an FTC-approved body for compliance with the Federal Children's Online Privacy Protection Act Proven products include Hey Peppa Pig: interactive voice experience developed with Hasbro that lets kids talk with Peppa Pig on Amazon's Fire Kids tabletsStrengthens WildBrain's franchise flywheel: enables ongoing fan interaction...</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="str">
-        <v>GAC International Posts First-Half Results with Outstanding Performance</v>
+        <v>Omdia H1 2026: Hisense Ranks No. 1 Globally in 100-Inch-and-Above TV Shipments</v>
       </c>
       <c r="B283" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C283" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D283" t="str">
         <v>Retail</v>
       </c>
       <c r="E283" t="str">
-        <v>https://www.prnewswire.com/news-releases/gac-international-posts-first-half-results-with-outstanding-performance-302816730.html</v>
+        <v>https://www.prnewswire.com/news-releases/omdia-h1-2026-hisense-ranks-no-1-globally-in-100-inch-and-above-tv-shipments-302858246.html</v>
       </c>
       <c r="F283" t="str">
-        <v>GUANGZHOU, China, July 2, 2026 /PRNewswire/ -- In the first half of 2026, GAC's overseas wholesale and end-user retail volumes doubled year-on-year. Total exports reached 121,483 units, nearly matching the full-year export volume of last year, with a significant 132% year-on-year...</v>
+        <v>QINGDAO, China, Aug. 24, 2026 /PRNewswire/ -- Hisense, a leading brand in global consumer electronics and home appliances, ranked No. 1 globally in shipments of TVs 100 inches and above in H1 2026, according to Omdia, accounting for a 55.1% market share. The result reflects demand for...</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="str">
-        <v>LawnSavers Named the 2026 Consumer Choice Award Winner for the Best Lawn Care Service Company in the Greater Toronto Area 13 Years in a Row</v>
+        <v>Climate-Adaptive Hair Care Brand The Potion Studio Announces Retail Expansion Into Ulta Beauty</v>
       </c>
       <c r="B284" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C284" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D284" t="str">
         <v>Retail</v>
       </c>
       <c r="E284" t="str">
-        <v>https://www.getnews.info/story/2026/07/01/lawnsavers-named-the-2026-consumer-choice-award-winner-for-the-best-lawn-care-service-company-in-the-greater-toronto-area-13-years-in-a-row/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/climate-adaptive-hair-care-brand-the-potion-studio-announces-retail-expansion-into-ulta-beauty-302857618.html</v>
       </c>
       <c r="F284" t="str">
-        <v/>
+        <v>New Retail Partnership Brings Ulta Beauty's First Black- and Middle Eastern-Owned Brand, Expanding Access to Luxury Hair Care for Multi- Ethnic, Clean-Conscious Beauty Enthusiasts LOS ANGELES, Aug. 24, 2026 /PRNewswire/ -- The Potion Studio has entered Ulta Beauty's assortment of...</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="str">
-        <v>Helium 10 Promo Code, Discount &amp; Review July 2026: How Amazon Sellers Are Navigating the 2026 Pricing Changes and Maximising Savings</v>
+        <v>Facial Recognition Market Trends in Border Control and Airports</v>
       </c>
       <c r="B285" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C285" t="str">
-        <v>GetNews</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D285" t="str">
         <v>Retail</v>
       </c>
       <c r="E285" t="str">
-        <v>https://www.getnews.info/story/2026/07/01/helium-10-promo-code-discount-review-july-2026-how-amazon-sellers-are-navigating-the-2026-pricing-changes-and-maximising-savings/?source=barchart</v>
+        <v>https://express-press-release.net/news/2026/08/24/1769020</v>
       </c>
       <c r="F285" t="str">
-        <v/>
-[...2 lines deleted...]
-    <row r="286">
+        <v>The global Facial Recognition Market is entering a strong growth phase as biometric technologies become increasingly integrated into security, access control, surveillance, digital authentication, and consumer applications. [read full press release...]</v>
+      </c>
+    </row>
+    <row r="286" xml:space="preserve">
       <c r="A286" t="str">
-        <v>Physician's Choice Founder Logan Chierotti Named EY Entrepreneur Of The Year® 2026 Mountain West Award Winner</v>
+        <v>AAC Technologies CFO Guo Dan: Full-Year 2026 Revenue is Expected to deliver Double-Digit Growth, AI New Businesses Poised to Exceed RMB8 Billion in 2027</v>
       </c>
       <c r="B286" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C286" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D286" t="str">
-        <v>Finance, Healthcare, Retail</v>
+        <v>Finance, AI, SaaS, Retail, Automotive</v>
       </c>
       <c r="E286" t="str">
-        <v>https://www.prnewswire.com/news-releases/physicians-choice-founder-logan-chierotti-named-ey-entrepreneur-of-the-year-2026-mountain-west-award-winner-302816380.html</v>
-[...2 lines deleted...]
-        <v>The founder behind America's #1 probiotic brand is recognized for building one of the most disruptive forces in consumer health DENVER, July 1, 2026 /PRNewswire/ -- Physician's Choice, the #1 probiotic brand in America with $300M+ in projected annual revenue and a presence in over 80,000...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109356/</v>
+      </c>
+      <c r="F286" t="str" xml:space="preserve">
+        <v xml:space="preserve">SINGAPORE, August 24, 2026 - (ACN Newswire) - 20 August 2026, AAC Technologies Holdings Inc. (stock code: 2018.HK; “AAC Technologies” or the “Group”) today released its interim results for the six months ended 30 June 2026. Revenue for the first half of 2026 (“1H 2026”) reached a record RMB14.51 billion, up 8.9% year-on-year (“YoY”). Net profit attributable to owners of the Company rose 2.9% YoY to RMB901 million. After excluding other gains and losses related to fair value gains and losses, the growth rate of net profit for the first half of the year stood at 37.4%.
+This marks the third consecutive year the Group has achieved a record first-half revenue since pivoting toward AI-related new businesses. At the results briefing, CFO Guo Dan highlighted that AI new businesses have become the core driver of the Group’s top-line growth. As specialized business segments including liquid-cooling coolant distribution units (CDUs), wafer-level glass (WLG) optical communications, AR optical waveguide lenses and robotic motors ramp, the Group’s multi-engine growth model is accelerating, and the contribution from new businesses is set to expand further. Full-year 2026 revenue is expected to deliver double-digit growth, with the scale of AI new businesses potentially exceeding RMB8 billion in 2027.
+( AAC Technologies CFO Guo Dan)
+Full-year revenue is expected to deliver double-digit growth
+Dan stated that despite external market pressures, management remains cautiously optimistic regarding full-year operations, expecting double-digit revenue growth with gross profit margin to improve steadily from the 22.4% recorded in 1H 2026.
+By segment, the acoustics and electromagnetic drives business is expected to deliver single-digit full-year revenue growth, with gross margin likely to improve further from the 28.6% recorded in the first half.
+The precision mechanics and heat dissipation business continues to be a powerful  growth engine, with full-year revenue expected to increase by more than 30%. Gross margin in this segment reached 23.1% in the first half and is expected to rise further in the second half.
+The optics business saw a YoY decline in revenue, reflecting industry conditions and customer mix, but overall gross margin remained resilient. Gross margin of plastic lenses and G+P hybrid lenses improved by more than 5 percentage points YoY, driven by yield and process optimization. The Group is increasing the shipment mix of 6P-and-above high-end lenses and accelerating certification and onboarding with overseas customers.
+The sensor and semiconductor business, benefiting from AI-driven upgrades in end devices, is expected to grow full-year revenue by 15%–20%, with gross margin improving steadily. Automotive acoustics, leveraging vertically integrated solutions spanning speakers, amplifiers and professional tuning, is expected to grow full-year revenue by 15%–20% despite a weaker auto market. Gross margin may decline by around 2 percentage points YoY, reflecting intensified industry competition and changes in product mix.
+Among the global leaders in AI thermal management
+Rapid advances in the AI industry have triggered a surge in thermal-management demand. In 1H 2026, AAC Technologies’ heat dissipation revenue surged approximately 400% YoY to RMB1.10 billion, highlighting its strong growth momentum.
+According to Dan, AAC Technologies now ranks among the global leaders in consumer-electronics thermal management and among China’s top-three AI-server liquid-cooling providers by market size. In consumer electronics, shipments of the Group’s high-performance innovative vapor chambers (VCs) continued to ramp, and mass-production preparations for next-generation products are progressing smoothly.
+In AI computing, the Group is pursuing a dual-market expansion strategy covering both domestic and overseas markets. Yuandi (Guangzhou) Digital Technology Co., Ltd., a subsidiary of the Group, has commenced scaled mass production and global batch deliveries of high-power centralized liquid-cooling CDUs, with monthly delivery capacity exceeding 600 units, firmly placing it among the industry’s leading players.
+Proprietary WLG technology enters optical communications
+Dan noted that co-packaged optics (CPO), a key technology direction for next-generation high-speed optical interconnects, imposes more stringent requirements on optical alignment — opening an important application scenario for WLG technology.
+AAC Technologies’ proprietary, self-developed WLG wafer-level glass molding technology offers advantages in high precision, superior consistency and large-scale mass production. The Group is actively engaging in technical exchanges, factory audits and sample submissions with leading overseas optical communications companies, including top-tier players providing high-speed interconnect chips for AI and cloud infrastructure.
+In AR optics, AAC Technologies has built a one-stop optical system design and simulation solution covering waveguides and light engines. Dan said the Group has become the industry’s first company to achieve volume delivery of full-color light engines serving top-tier customers. In single-layer surface relief grating (SRG) diffractive optical waveguides, it is also the first in the industry to achieve mass production using etching processes.
+First-ever integration of acoustics and electromagnetic drives
+To capture AI industry growth opportunities, AAC Technologies has combined its former acoustics and electromagnetic drives businesses — the first organizational integration of these two core segments since the Company’s listing. The combined segment generated revenue of RMB6.01 billion in the first half, up 14.2% YoY, with a gross profit margin of 28.6%.
+During the reporting period, the segment secured key breakthroughs across several new business lines. Projects related to active cooling fans have successfully passed customer certification and are expected to become standard configurations for high-end models over time, with further expansion into servers, robotics and other markets.
+Robotic motors and modules secured project design wins from several leading global customers, with certain projects already entering mass production. In addition, AAC Technologies is strategically expanding into the robot systems business, with relevant projects expected to enter mass production by the end of 2026.
+“One of the Group’s core strengths is its technology platforms plus cross-scenario reuse,” Dan said. Going forward, the Group will further deepen the integration of the acoustics and electromagnetic drives segment, unlocking synergies across technologies, production capacity and customer resources. While solidifying its core position in consumer electronics, the Group will deliver comprehensive solutions into emerging tracks such as automotive, humanoid robotics and AI terminals, continuously unlocking product value-add and long-term growth potential.
+Robotics business expected to reach RMB400–700 million in 2027
+Regarding the development pace of the robotics industry, Dan noted that the ultimate form of embodied AI remains unsettled. Beyond humanoid robots, task-specific robots for professional scenarios, desktop AI interactive devices and other form factors are being explored in parallel, with product maturity and commercialization timelines varying significantly across use cases.
+Leveraging its long-standing expertise in precision electromagnetic drives, the Group is building capability moats around universal core components for robots — including motors, rotary joints and gimbal modules. It has already established deep partnerships with several leading overseas robotics companies, spanning core-component supply and joint technology development, and can flexibly address the differentiated needs of different robot form factors.
+Based on the current project pipeline, Dan said the Group’s robotics-related business is expected to reach RMB400–700 million in 2027. Looking ahead, as large AI models migrate to the edge and multi-form robot applications penetrate faster with accelerating commercialization, the segment is expected to see even stronger growth in the coming years.
+AI new businesses poised to exceed RMB8 billion next year
+Addressing market concerns over the impact of rising memory chip prices on the smartphone supply chain, Dan said that, despite industry pressure, AAC Technologies’ traditional smartphone businesses maintained a stable-to-improving gross margin, thanks to the Company’s solid core technology foundation and continuous improvements in internal operational efficiency.
+Dan further noted that, based on first-half operating performance and the internal outlook for the second half, AAC Technologies has effectively withstood the pressure from declining smartphone shipments and managed the impact of this round of memory-chip price increases on the handset supply chain.
+Looking at the Company’s medium- to long-term strategic roadmap, Dan revealed that the overall scale of the Company’s AI-related new businesses is expected to reach RMB8–9 billion by 2027, transforming these emerging segments into AAC Technologies' core growth engine.
+By business line, 2027 scale is expected as follows:
+- Vapor chambers (VCs) and active cooling: around RMB5 billion
+- AI devices and gimbal modules: around RMB1.5 billion
+- CDU liquid cooling and cold plates: around RMB1 billion
+- robotic core components: RMB400–700 million
+- new automotive acoustics initiatives: around RMB500 million
+- WLG optical communications: around RMB100 million in initial revenue
+“The RMB8–9 billion scale is only a beginning,” Dan emphasized. AI-driven industry transformation is just getting started. The new businesses the Company is focused on — including edge AI hardware, data center liquid cooling, XR, robotics and intelligent cockpits — are expected to grow far faster than traditional businesses over the next three to five years, continuously unlocking growth momentum.
+Source: Hong Kong Commercial Daily
+Original article: https://www.hkcd.com.hk/content_app/2026-08/21/content_8770919.html
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="str">
-        <v>Why VERAXA Biotech (VRXA) Shareholders Should Pay Serious Attention to Antibody Therapeutics Sector Deals</v>
+        <v>“Declutter Your Home, Declutter Your Life” Is Free to Download for Only Five Days (Until 8/28/26)</v>
       </c>
       <c r="B287" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C287" t="str">
-        <v>NewMediaWire</v>
+        <v>WebWire</v>
       </c>
       <c r="D287" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Healthcare, Energy, Retail</v>
       </c>
       <c r="E287" t="str">
-        <v>https://www.newmediawire.com/news/why-veraxa-biotech-vrxa-shareholders-should-pay-serious-attention-to-antibody-therapeutics-sector-deals-7087461</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359241</v>
       </c>
       <c r="F287" t="str">
-        <v>LOS ANGELES, CA - July 1, 2026 ( NEWMEDIAWIRE ) - Biotechnology investors often focus on clinical milestones, regulatory approvals, and commercial launches. Yet in antibody therapeutics, some of the largest value-creating events occur much earlier. Strategic licensing agreements, research collaborations, and acquisitions, have become important catalysts for companies developing differentiated technology platforms, and have resulted in significant market value shifts. That trend has been particularly evident in antibody-drug conjugates (ADCs) and T-cell engager (TCE) therapeutics. Pharmaceutical companies continue to pursue external innovation as they seek new approaches for treating difficult cancers, creating an environment in which promising technology platforms can attract significant c</v>
+        <v>Best Seller Publishing announces the release of Michele Rase&amp;#39;s new book, &amp;#8220;Declutter Your Home, Declutter Your Life.&amp;#8221; It will be available in the Amazon store for free for only five days. - - &amp;#8220;Declutter Your Home, Declutter Your Life&amp;#8221; is about creating a home that gives you energy instead of quietly draining it. Life and Health Coach Michele Rase explores how clutter can create emotional and mental noise, especially when tied to memories, guilt, unfinished decisions, or past identitie... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359241</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="str">
-        <v>NX3 Commercial Group Closes $19 Million United Supermarkets (Albertsons) ...</v>
+        <v>Non-Mortgage Delinquency Growth Slows in Second Quarter, but Ontario Homeowners Remain Under Pressure</v>
       </c>
       <c r="B288" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C288" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D288" t="str">
-        <v>Real Estate, Retail</v>
+        <v>Finance, Real Estate, Retail</v>
       </c>
       <c r="E288" t="str">
-        <v>https://pr-inside.com/nx3-commercial-group-closes-19-million-united-supermarkets-albertsons-r5196760.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349548/0/en/non-mortgage-delinquency-growth-slows-in-second-quarter-but-ontario-homeowners-remain-under-pressure.html</v>
       </c>
       <c r="F288" t="str">
-        <v>(PR-inside.com) Brokerage team secures half of a $33 million 1031 exchange with a brand-new, corporately guaranteed grocery asset FORT LAUDERDALE, FL / ACCESS Newswire / July 1, 2026 / A brokerage team led by Evan Whelan, Josh Symonette, and Matt Wister has closed the sale of a newly constructed United Supermarkets (Albertsons) for $19,000,000 at a 5.9% cap rate, placing the single-tenant grocery asset into a buyer's larger $33 million 1031 exchange. The deal accounts for roughly half of the buyer's total exchange requirement, anchoring the swap with a recession-resistant, investment-backed retail property. NX3 Commercial Group represented the buyer in the transaction. The ..</v>
+        <v>New Equifax data indicates Canadian consumer debt rose to $2.68 trillion, a 4.18 per cent increase compared to Q2 2025.</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="str">
-        <v>Beeline Holdings (BLNE) Completes MagicBlocks Acquisition</v>
+        <v>Ultimate Wireless Solutions Earns ThreeBestRated® Recognition for Reliable Device Repairs in Irvine</v>
       </c>
       <c r="B289" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C289" t="str">
-        <v>NewMediaWire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D289" t="str">
-        <v>Finance, AI, Real Estate, Retail</v>
+        <v>Energy, Retail</v>
       </c>
       <c r="E289" t="str">
-        <v>https://www.newmediawire.com/news/beeline-holdings-blne-completes-magicblocks-acquisition-7087460</v>
+        <v>https://prunderground.com/ultimate-wireless-solutions-earns-threebestrated-recognition-for-reliable-device/cmsy9agj9000404kzpqxhvub9</v>
       </c>
       <c r="F289" t="str">
-        <v>LOS ANGELES, CA - July 1, 2026 ( NEWMEDIAWIRE ) - Beeline Holdings (NASDAQ: BLNE) announced the completion of its acquisition of artificial intelligence company MagicBlocks, whose technology powers the company’s proprietary AI agent, Bob, and supports automation across its mortgage origination and title operations. The company said full ownership of the technology is expected to accelerate AI-driven automation, reduce production costs and improve the speed and consistency of the borrower experience. Beeline acquired the remaining interest in MagicBlocks by issuing 209,456 shares of common stock at $2.25 per share, representing approximately $471,276 in consideration. The company said the acquisition will support future product development across mortgage origination, title services, home e</v>
+        <v>The post Ultimate Wireless Solutions Earns ThreeBestRated® Recognition for Reliable Device Repairs in Irvine first appeared on</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="str">
-        <v>Vadzo Introduces a Smart Cart Camera with AR0521 5MP Sensor for Overhead and Front-Facing Item Recognition in Autonomous Retail Carts</v>
+        <v>TCL Secures Six EISA Awards, Showcasing Leadership Across Premium TVs and Home Theatre Audio</v>
       </c>
       <c r="B290" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C290" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D290" t="str">
-        <v>AI, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E290" t="str">
-        <v>https://www.newswire.com/news/vadzo-introduces-a-smart-cart-camera-with-ar0521-5mp-sensor-for-22803337</v>
+        <v>https://www.prnewswire.com/news-releases/tcl-secures-six-eisa-awards-showcasing-leadership-across-premium-tvs-and-home-theatre-audio-302858170.html</v>
       </c>
       <c r="F290" t="str">
-        <v>Vadzo's Falcon-521CRS is a 5MP USB 3.0 smart cart camera built on the Onsemi AR0521 HyperLux LP sensor, engineered for overhead item detection and front-facing product recognition in autonomous shopping cart platforms. With low-noise rolling shutter architecture and full UVC compliance, it supports multi-camera USB synchronization across cart-mounted vision nodes for AI-based retail automation pipelines.</v>
+        <v>PARIS, Aug. 24, 2026 /PRNewswire/ -- TCL, a global leader in consumer electronics and the world's number one Mini LED TV brand[1], has earned six EISA awards - one of Europe's leading recognitions for audio-visual innovation. Spanning premium television and home theatre audio, the awards...</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="str">
-        <v>Quantum BioPharma (QNTM) Showcases Unique MS Drug Candidate, Growth Strategy During Executive Podcast</v>
+        <v>Cocoa Butter Market Trends Across Asia Pacific Explained</v>
       </c>
       <c r="B291" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C291" t="str">
-        <v>NewMediaWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D291" t="str">
-        <v>Retail, Media</v>
+        <v>Retail</v>
       </c>
       <c r="E291" t="str">
-        <v>https://www.newmediawire.com/news/quantum-biopharma-qntm-showcases-unique-ms-drug-candidate-growth-strategy-during-executive-podcast-7087459</v>
+        <v>https://express-press-release.net/news/2026/08/24/1768997</v>
       </c>
       <c r="F291" t="str">
-        <v>Quantum BioPharma executive co-chairman and co-founder Anthony Durkacz appeared as a guest on the BioMedWire Podcast. Durkacz outlined the company’s strategy for advancing Lucid-MS, the company’s lead drug candidate for multiple sclerosis. The Quantum BioPharma exec also provided an update on unbuzzd, the company’s innovative, clinically validated alcohol metabolism accelerator designed to help sober people up faster. LOS ANGELES, CA - July 1, 2026 ( NEWMEDIAWIRE ) - Executive thought leadership has become an increasingly important component of corporate communications, particularly in highly specialized industries such as biotechnology. Through podcasts, interviews and other educational forums, company leaders can explain complex technologies, discuss development strategies and provide co</v>
+        <v>Cocoa butter has quietly become one of the most versatile ingredients in the global consumer goods industry &amp;#8212; prized as much by chocolatiers as by [read full press release...]</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="str">
-        <v>CrossCountry Mortgage Military Veteran Originators Earn Recognition from Scotsman Guide</v>
+        <v>Cordoba Legal Group Debunks 5 Consumer Law Myths That Leave People ...</v>
       </c>
       <c r="B292" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C292" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D292" t="str">
-        <v>Real Estate, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E292" t="str">
-        <v>https://www.prnewswire.com/news-releases/crosscountry-mortgage-military-veteran-originators-earn-recognition-from-scotsman-guide-302816213.html</v>
+        <v>https://pr-inside.com/cordoba-legal-group-debunks-5-consumer-law-myths-that-leave-people-r5215440.htm</v>
       </c>
       <c r="F292" t="str">
-        <v>CLEVELAND, July 1, 2026 /PRNewswire/ -- CrossCountry Mortgage (CCM), the nation's number one retail mortgage lender for the third consecutive year, announced that 18 loan officers were named to the 2026 Scotsman Guide Top Veteran Originators list — the most in company history and more...</v>
+        <v>(PR-inside.com) Boca Raton, Florida-based consumer law firm serving 49 states corrects common misconceptions that prevent individuals from exercising their legal rights. BOCA RATON, FL / ACCESS Newswire / August 24, 2026 / Misconceptions about consumer legal protection cost people real opportunities for relief every day. Cordoba Legal Group has identified five myths that frequently prevent individuals from seeking the support they need and deserve. Myth 1: Legal Help Is Only for People Who Can Afford High Retainers Many consumers believe legal representation is out of reach financially. This perception stems from outdated models of hourly billing and large upfront retainers that dominated the industry ..</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="str">
-        <v>Datavault AI (DVLT) Plans Strategic Minerals Platform With Patriot Strategic Metals</v>
+        <v>Notice of the public offering of Hepsor AS bonds</v>
       </c>
       <c r="B293" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C293" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D293" t="str">
-        <v>Finance, Crypto, AI, SaaS, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E293" t="str">
-        <v>https://www.newmediawire.com/news/datavault-ai-dvlt-plans-strategic-minerals-platform-with-patriot-strategic-metals-7087458</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349472/0/en/notice-of-the-public-offering-of-hepsor-as-bonds.html</v>
       </c>
       <c r="F293" t="str">
-        <v>LOS ANGELES, CA - July 1, 2026 ( NEWMEDIAWIRE ) - Datavault AI (NASDAQ: DVLT) announced a proposed strategic partnership with Patriot Strategic Metals LLC to jointly develop the Strategic Materials Acquisition Platform, an institutional digital infrastructure platform designed to support the financing, tokenization, settlement and lifecycle management of strategic mineral assets. The companies said the platform would combine Patriot Strategic Metals’ strategic metals operations with Datavault AI’s real-world asset tokenization technology, AI-enabled digital infrastructure and blockchain-based settlement capabilities. The proposed partnership contemplates an initial Phase I platform development program of up to $700 million, subject to financing, definitive agreements, board approvals and r</v>
+        <v xml:space="preserve">Hepsor AS (registry code 12099216, address Järvevena tee 7b, 10112, Tallinn, Estonia; Hepsor ) announces the public offering of the second series of Bonds ( Offering ) under its EUR 20 million bond programme ( Programme ). Through the Offering, Hepsor will raise up to EUR 3 million with an option to increase the volume to up to EUR 5 million. The Offering will be conducted on the basis of the base prospectus ( Prospectus ) prepared by Hepsor and approved by the Estonian Financial Supervision Authority ( EFSA ) on 10 November 2025, and the prospectus supplement ( Prospectus Supplement ) approved on 21 August 2026, which have been published as of the date of this notice on the websites of Hepsor and EFSA. The Offering is addressed to retail and institutional investors in Estonia, Latvia and </v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="str">
-        <v>Bennett &amp; Pless Welcomes Advanced Structural Technologies, Expanding ...</v>
+        <v>Kirkland Minoxidil vs. Rogaine: Consumer Interest in Hair Regrowth ...</v>
       </c>
       <c r="B294" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C294" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D294" t="str">
-        <v>Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E294" t="str">
-        <v>https://pr-inside.com/bennett-pless-welcomes-advanced-structural-technologies-expanding-r5196741.htm</v>
+        <v>https://pr-inside.com/kirkland-minoxidil-vs-rogaine-consumer-interest-in-hair-regrowth-r5215428.htm</v>
       </c>
       <c r="F294" t="str">
-        <v>(PR-inside.com) AST's expertise in cold storage, industrial, semiconductor manufacturing, and design-build projects enhances key market sectors and expands the firm's presence into the Midwest. ATLANTA, GA AND EDINA, MN / ACCESS Newswire / July 1, 2026 / Bennett &amp; Pless announced today that Advanced Structural Technologies (AST) has merged with the firm, strengthening key technical capabilities and expanding its geographic presence across North America. Founded in 2002 in Edina, Minnesota, AST is recognized for delivering highly coordinated structural solutions through advanced Building Information Modeling (BIM), and steel detailing. The firm has built a strong reputation in cold storage, retail, industrial, manufacturing (semiconductor), and ..</v>
+        <v>(PR-inside.com) BURNABY, BC / ACCESS Newswire / August 24, 2026 / As consumer awareness of hair loss treatments continues to grow, interest in over-the-counter hair regrowth solutions has reached new levels across North America. Online search trends indicate that more consumers are actively researching treatment options, comparing brands, and seeking evidence-based information about hair regrowth products. Hair loss affects millions of men and women worldwide, making it one of the most common appearance-related concerns. With greater access to information and e-commerce platforms, consumers are increasingly evaluating treatment options based on clinical research, convenience, product format, and overall value. Among the most frequently compared ..</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="str">
-        <v>Cardio Diagnostics Holdings (CDIO) Showcases Precision Cardiovascular Solutions for Employers, Health Plans</v>
+        <v>Martial Arts History Museum Unveils Landmark "Warrior Women" Permanent Exhibit</v>
       </c>
       <c r="B295" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C295" t="str">
         <v>NewMediaWire</v>
       </c>
       <c r="D295" t="str">
-        <v>Finance, AI, Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E295" t="str">
-        <v>https://www.newmediawire.com/news/cardio-diagnostics-holdings-cdio-showcases-precision-cardiovascular-solutions-for-employers-health-plans-7087457</v>
+        <v>https://www.newmediawire.com/news/martial-arts-history-museum-unveils-landmark-warrior-women-permanent-exhibit-7088831</v>
       </c>
       <c r="F295" t="str">
-        <v>LOS ANGELES, CA - July 1, 2026 ( NEWMEDIAWIRE ) - Cardio Diagnostics Holdings (NASDAQ: CDIO) is a precision cardiovascular medicine company leveraging epigenetics, genetics and artificial intelligence. The company discussed innovative approaches to cardiovascular disease prevention, risk assessment and cost management at multiple national benefits conferences this month. Cardio’s presentations highlight how advanced cardiovascular risk assessment and detection tools can support both improved health outcomes and more effective healthcare cost management. “The company’s message centers on the idea that earlier identification of cardiovascular risk and disease can potentially enable more targeted interventions and preventive care. Rather than waiting until symptoms develop or major events occ</v>
+        <v>GLENDALE, CA - August 23, 2026 ( NEWMEDIAWIRE ) - History didn't just happen on the battlefield; it was forged by the fearless women who led the charge. To a packed house of eager attendees, the Martial Arts History Museum officially unveiled its newest permanent fixture: the Warrior Women Exhibit , a powerful homage shattering centuries of overlooked legacy to celebrate female combatants across the ages. Sponsored by global martial arts icon Michelle Manu - the first woman to master the sacred Hawaiian martial art of Lua and a 2016 Museum Hall of Fame inductee - the exhibition brings long-buried narratives into the spotlight. Manu, a renowned author, international speaker, and tireless champion for women’s empowerment, also stands at the center of a dedicated featured photo installation s</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="str">
-        <v>HeartBeam (BEAT) Advances Modern Cardiac Care, Expanding Use of ECG Data Outside of the Hospital</v>
+        <v>40 Years in Fulfillment: Why Longevity Matters When Choosing the Most Experienced and Trustworthy 3PL Provider</v>
       </c>
       <c r="B296" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C296" t="str">
-        <v>NewMediaWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D296" t="str">
-        <v>Finance, SaaS, Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E296" t="str">
-        <v>https://www.newmediawire.com/news/heartbeam-beat-advances-modern-cardiac-care-expanding-use-of-ecg-data-outside-of-the-hospital-7087456</v>
+        <v>https://www.prweb.com/releases/40-years-in-fulfillment-why-longevity-matters-when-choosing-the-most-experienced-and-trustworthy-3pl-provider-302857586.html</v>
       </c>
       <c r="F296" t="str">
-        <v>LOS ANGELES, CA - July 1, 2026 ( NEWMEDIAWIRE ) - Cardiac monitoring is evolving beyond the routine detection of abnormal heart rhythms toward a future where patients and physicians receive timely actionable insights that can guide clinical decisions outside of a healthcare facility. As healthcare increasingly emphasizes earlier intervention and more personalized care, HeartBeam (NASDAQ: BEAT) is developing technologies designed to transform where and how cardiac data are captured, analyzed and shared, including its proprietary, FDA-cleared HeartBeam System , the first portable, cable-free ECG system capable of synthesizing a 12-lead ECG for assessment of arrhythmias. Advances in digital health, cloud computing and data analytics are making it possible to move beyond episodic monitoring to</v>
+        <v>Aero Fulfillment Services is marking 40 years in business in 2026. This milestone positions this company among the most experienced and trustworthy omni-channel 3PL providers serving Fortune 1000 companies and established e-commerce brands nationwide. MASON, Ohio, Aug. 23, 2026...</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="str">
-        <v>Fertility Sensor Market to Reach USD 2.80 Billion by 2033, Driven by At-Home Reproductive Monitoring Surge and Connected Health Integration - Verified Market Research®</v>
+        <v>Last-Minute Apparel Delivery (2026): Same-Day Options for Outfits, Shoes, and Event Essentials by Consumer365</v>
       </c>
       <c r="B297" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C297" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D297" t="str">
-        <v>SaaS, Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E297" t="str">
-        <v>https://www.prnewswire.com/news-releases/fertility-sensor-market-to-reach-usd-2-80-billion-by-2033--driven-by-at-home-reproductive-monitoring-surge-and-connected-health-integration---verified-market-research-302815721.html</v>
+        <v>https://www.prnewswire.com/news-releases/last-minute-apparel-delivery-2026-same-day-options-for-outfits-shoes-and-event-essentials-by-consumer365-302857721.html</v>
       </c>
       <c r="F297" t="str">
-        <v>The Global Fertility Sensor Market fueled by rising consumer demand for sensor-enabled ovulation tracking and conception planning tools. Wearable fertility sensors and connected fertility tracking devices are leading adoption as users migrate from single-point testing to continuous,...</v>
+        <v>NEW YORK CITY, NY, Aug. 23, 2026 /PRNewswire/ -- Consumer365 has released a new guide examining how same-day retail services can help with last-minute outfit needs, event essentials, and sports or outdoor apparel. The article looks at DoorDash as one way consumers are using delivery and...</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="str">
-        <v>Extreme Heat is Rising - And so is the Risk to Your Heart</v>
+        <v>What If Your Selfie Became a Game? DREAMOSIS Turns You and Anything You Own Into a Collectible World</v>
       </c>
       <c r="B298" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C298" t="str">
-        <v>NewMediaWire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D298" t="str">
-        <v>Healthcare, Retail</v>
+        <v>AI, Retail, Gaming</v>
       </c>
       <c r="E298" t="str">
-        <v>https://www.newmediawire.com/news/extreme-heat-is-rising-and-so-is-the-risk-to-your-heart-7087455</v>
+        <v>https://prunderground.com/what-if-your-selfie-became-a-game-dreamosis-turns-you-and-anything-you-own-into-/cmt4c8ol0000q04jj7n4o3czi</v>
       </c>
       <c r="F298" t="str">
-        <v xml:space="preserve">DALLAS - July 1, 2026 ( NEWMEDIAWIRE ) - As summer heat intensifies across the U.S., the American Heart Association is warning that soaring temperatures don’t just make people uncomfortable - they can put serious strain on the heart and increase the risk of life-threatening complications. Although tragic deaths from major disasters like hurricanes and tornados may get the most news coverage, extreme heat is actually the leading weather-related cause of death in the United States, according to the National Weather Service. A report in the Journal of the American Medical Association found that more than 2,300 people died from heat exposure in the U.S. in 2023 . Research published in the American Heart Association’s journal Circulation projecting that heat-related cardiovascular deaths could </v>
+        <v>DREAMOSIS is a new kind of mobile game where your selfie, everyday objects and real-world places become the building blocks of your own evolving collectible universe. The post What If Your Selfie Became a Game? DREAMOSIS Turns You and Anything You Own Into a Collectible World first appeared on</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="str">
-        <v>There Is No Place Like ALYZE: Why Health Experts Say Utah's New Integrated ...</v>
+        <v>Understanding Lymph System Support Supplements: PureHealth Research Highlights Natural Ingredients for Everyday Wellness</v>
       </c>
       <c r="B299" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C299" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D299" t="str">
-        <v>Healthcare, Retail, Gaming</v>
+        <v>Retail</v>
       </c>
       <c r="E299" t="str">
-        <v>https://pr-inside.com/there-is-no-place-like-alyze-why-health-experts-say-utah-s-new-integrated-r5196694.htm</v>
+        <v>https://www.prnewswire.com/news-releases/understanding-lymph-system-support-supplements-purehealth-research-highlights-natural-ingredients-for-everyday-wellness-302842673.html</v>
       </c>
       <c r="F299" t="str">
-        <v>(PR-inside.com) Combining a CLIA-certified on-site laboratory, functional medicine, luxury fitness, precision medicine, full recovery services, and aesthetic wellness under one roof, ALYZE opens in Bountiful as something the consumer health market has not seen before BOUNTIFUL, UT / ACCESS Newswire / July 1, 2026 / The wellness industry is full of excellent individual services. Luxury gyms that deliver serious fitness. Functional medicine clinics that go deeper than a standard physical. Recovery studios with world-class equipment. Hormone clinics that specialize in what primary care will not touch. Medspas that handle aesthetics and skin health. Longevity centers focused on the long game. What has never ..</v>
+        <v>MANASSAS, Va., Aug. 22, 2026 /PRNewswire/ -- PureHealth Research is highlighting the growing consumer interest in lymphatic wellness through everyday nutrition. Lymph system support supplements are formulas that commonly feature botanicals such as Burdock Root, Cleavers, and Echinacea,...</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="str">
-        <v>There Is No Place Like ALYZE: Why Health Experts Say Utah's New Integrated Wellness Club Is in a Category of Its Own</v>
+        <v>Kurly Expands Its Chef-Driven Food Collection with Udon Kaden's U.S. Retail Launch</v>
       </c>
       <c r="B300" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C300" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D300" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E300" t="str">
-        <v>https://www.newswire.com/news/there-is-no-place-like-alyze-why-health-experts-say-utahs-new-integrated</v>
+        <v>https://www.prnewswire.com/news-releases/kurly-expands-its-chef-driven-food-collection-with-udon-kadens-us-retail-launch-302857701.html</v>
       </c>
       <c r="F300" t="str">
-        <v>Combining a CLIA-certified on-site laboratory, functional medicine, luxury fitness, precision medicine, full recovery services, and aesthetic wellness under one roof, ALYZE opens in Bountiful as something the consumer health market has not seen before</v>
+        <v>Udon Kaden's two signature dishes — Signature Udon and Chilled Udon — launch in the U.S. Available at H Mart, Jagalchi, Mega Mart and other retail partners, and online at Kurlyglobal.com Chef Jung Ho Young will host in-store tastings at four California stores on August 22–23 LOS ANGELES,...</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="str">
-        <v>TCC Expands Retail Footprint Through Acquisition of More Than 30 Stores</v>
+        <v>Green Thumb Opens Its 24th Florida Location, RISE Dispensary Port St. Lucie, on August 22</v>
       </c>
       <c r="B301" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C301" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D301" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E301" t="str">
-        <v>https://www.prnewswire.com/news-releases/tcc-expands-retail-footprint-through-acquisition-of-more-than-30-stores-302815954.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/22/3349380/0/en/green-thumb-opens-its-24th-florida-location-rise-dispensary-port-st-lucie-on-august-22.html</v>
       </c>
       <c r="F301" t="str">
-        <v>Verizon Authorized Retailer Strengthens Northeast Presence Through Strategic Acquisition Deal Reinforces Company's Long-Term Growth and Commitment to Exceptional Customer Experiences FISHERS, Ind., July 1, 2026 /PRNewswire/ -- TCC, a Verizon authorized retailer and a subsidiary of Round...</v>
+        <v>CHICAGO and VANCOUVER, British Columbia, Aug. 22, 2026 (GLOBE NEWSWIRE) -- RISE Dispensaries , an industry leading cannabis retail chain owned by Green Thumb Industries Inc. (“Green Thumb” or the “Company”) (CSE: GTII) (OTCQX: GTBIF), today announced the opening of RISE Dispensary Port St. Lucie, Florida, on August 22. Located at 2092 NW Courtyard Circle, Port St. Lucie, FL, RISE Dispensary Port St. Lucie is the Company’s 24th retail location in Florida, adding to the Company’s 120+ owned and managed stores across the country. Beginning August 22, RISE Dispensary Port St. Lucie will bring patients across the Treasure Coast best-in-class products and in-store shopping. Open 9 a.m. until 8 p.m. Monday through Saturday and 11 a.m. until 6 p.m. on Sundays, RISE Dispensary Port St. Lucie will o</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="str">
-        <v>Texas Electricity Ratings Names the 2026 Best Texas Electricity Providers ...</v>
+        <v>Electronics Delivery (2026): Same-Day Options for Chargers, Earbuds, Monitors, and Last-Minute Tech Needs by Expert Consumers</v>
       </c>
       <c r="B302" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C302" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D302" t="str">
         <v>Retail</v>
       </c>
       <c r="E302" t="str">
-        <v>https://pr-inside.com/texas-electricity-ratings-names-the-2026-best-texas-electricity-providers-r5196659.htm</v>
+        <v>https://www.prnewswire.com/news-releases/electronics-delivery-2026-same-day-options-for-chargers-earbuds-monitors-and-last-minute-tech-needs-by-expert-consumers-302857632.html</v>
       </c>
       <c r="F302" t="str">
-        <v>(PR-inside.com) Annual rankings spotlight the top five retail electricity providers serving Texas homes and businesses HOUSTON, TX / ACCESS Newswire / July 1, 2026 / As Texans contend with another year of stubborn inflation, electricity has remained one of the few household costs that hasn't climbed the way it has in many other states. To help residents make the most of that stability, Texas Electricity Ratings today announced its "Best Texas Electricity Providers for 2026," naming APG&amp;E the state's top-rated provider. Texas Electricity Ratings helps customers cut through a crowded, noisy market to find plans that genuinely fit their needs, whether they're chasing ..</v>
+        <v>NEW YORK, Aug. 22, 2026 /PRNewswire/ -- Expert Consumers has recognized the growing role of DoorDash in electronics delivery as consumers increasingly turn to same-day retail delivery for chargers, earbuds, computer accessories, monitors, and other technology needs. Electronics Delivery:...</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="str">
-        <v>American Heart Association Announces Volunteer Leaders for 2026-27</v>
+        <v>Extended Warranty Market Trends Redefining Modern Consumer Protection</v>
       </c>
       <c r="B303" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C303" t="str">
-        <v>NewMediaWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D303" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E303" t="str">
-        <v>https://www.newmediawire.com/news/american-heart-association-announces-volunteer-leaders-for-2026-27-7087454</v>
+        <v>https://express-press-release.net/news/2026/08/22/1768840</v>
       </c>
       <c r="F303" t="str">
-        <v>DALLAS - July 1, 2026 ( NEWMEDIAWIRE ) - The American Heart Association, a global force changing the future of health for all, has named its volunteer leadership for fiscal year 2026-27. Beginning July 1, Manesh R. Patel, M.D., FAHA , a North Carolina-based interventional cardiologist, will serve as the Association’s new volunteer president and Lee A. Shapiro, J.D., a Florida-based financial expert in health technology, will continue as volunteer chairperson of the board for the second year of a two-year term. Other volunteer officers include Linda Gooden, M.B.A. , volunteer chairperson-elect, who is a retired executive from the aerospace and defense industry, and Robert H. (Bob) Swan, M.B.A. , volunteer treasurer, who is a venture capital and operations executive, both of whom will contin</v>
+        <v>The global extended warranty market was valued at USD 147.1 billion in 2025 and is expected to reach USD 159.2 billion in 2026. The market is projected to expand to USD [read full press release...]</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="str">
-        <v>Texas Electricity Ratings Names the 2026 Best Texas Electricity Providers</v>
+        <v>Umka Papillon Enters the Pet Retail Market with a Tailored Approach to Life with Tiny Dogs</v>
       </c>
       <c r="B304" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C304" t="str">
-        <v>Newswire.com</v>
+        <v>PR.com</v>
       </c>
       <c r="D304" t="str">
         <v>Retail</v>
       </c>
       <c r="E304" t="str">
-        <v>https://www.newswire.com/news/texas-electricity-ratings-names-the-2026-best-texas-electricity-22814361</v>
+        <v>https://www.pr.com/press-release/977046</v>
       </c>
       <c r="F304" t="str">
-        <v>Annual rankings spotlight the top five retail electricity providers serving Texas homes and businesses</v>
+        <v>New Arizona-based boutique combines thoughtfully selected small-dog products, handmade natural-material pieces, educational children’s books and practical guidance for owners [PR.com]</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="str">
-        <v>Luvu Brands Completes Strategic Commerce Modernization Supporting Operational ...</v>
+        <v>Vanta Announces Closing of First Tranche of Private Placement and Board ...</v>
       </c>
       <c r="B305" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C305" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D305" t="str">
-        <v>SaaS, Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E305" t="str">
-        <v>https://pr-inside.com/luvu-brands-completes-strategic-commerce-modernization-supporting-operational-r5196653.htm</v>
+        <v>https://pr-inside.com/vanta-announces-closing-of-first-tranche-of-private-placement-and-board-r5214981.htm</v>
       </c>
       <c r="F305" t="str">
-        <v>(PR-inside.com) ATLANTA, GA / ACCESS Newswire / July 1, 2026 / Luvu Brands, Inc. (OTCQB:LUVU), a designer, manufacturer, and marketer of specialty lifestyle products through brands Liberator, Jaxx, and Avana, today announced the successful completion of a company-wide e-commerce modernization initiative, transitioning its portfolio of direct-to-consumer websites to Shopify's leading commerce platform. The migration establishes a cohesive infrastructure across Luvu Brands' portfolio, designed to enhance operational efficiency, improve customer experience, and provide a scalable foundation for future growth. As consumer purchasing behaviors continue to evolve toward digital channels, the company believes modernizing its e-commerce ecosystem will strengthen its ability to serve customers, str</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / August 21, 2026 /Vanta Holdings Inc. (CSE:VNTA)(OTC:VNTXF)(FSE:7BC, WKN:A4205J) ("Vanta" or the "Company"), a consumer health sciences and longevity company focused on preventative wellness and healthspan extension, and parent of the Vanta premium longevity brand, announces that, further to itsnews releasedated May 29, 2026, the Company has closed the first tranche (the "First Tranche") of its previously announced non-brokered private placement (the "Private Placement"), through the issuance of 124,579 units of the Company (each, a "Unit") at a price of $1.00 per Unit, for aggregate gross proceeds of $124,579.42. Each Unit consists of one common ..</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="str">
-        <v>Daré Bioscience Announces Flora Sync LF5™ Is Now Available Through Its Direct-to-Consumer Platform</v>
+        <v>Public Healthcare Companies Meet Institutional Investors at the 5th Annual ROTH Healthcare Opportunities Conference</v>
       </c>
       <c r="B306" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C306" t="str">
-        <v>GlobeNewswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D306" t="str">
-        <v>Finance, SaaS, Healthcare, Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E306" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320620/30757/en/Dar%C3%A9-Bioscience-Announces-Flora-Sync-LF5-Is-Now-Available-Through-Its-Direct-to-Consumer-Platform.html</v>
+        <v>https://www.newmediawire.com/news/public-healthcare-companies-meet-institutional-investors-at-the-5th-annual-roth-healthcare-opportunities-conference-7088812</v>
       </c>
       <c r="F306" t="str">
-        <v>Commercial Launch Begins Company's First Consumer Revenue Stream, Bringing Science-Backed Women's Health Solutions Directly to Consumers Commercial Launch Begins Company's First Consumer Revenue Stream, Bringing Science-Backed Women's Health Solutions Directly to Consumers</v>
+        <v>A Full Day of 25-Minute 1-on-1 and Small Group Meetings at The Metropolitan Club in New York City on September 29 Executives From Biotech, Life Science Tools and Diagnostics, and MedTech Companies, Alongside Themed Panels and a Keynote on Drug Value, Pricing and Coverage NEW YORK, NY - August 21, 2026 ( NEWMEDIAWIRE ) - B2i Digital, Inc. serves as Marketing Partner for the 5th Annual ROTH Healthcare Opportunities Conference, hosted by ROTH Capital Partners and held at The Metropolitan Club in New York City on Tuesday, September 29, 2026. B2i Digital supports the conference through digital marketing, its media network, social media, and company profiles. The 5th Annual ROTH Healthcare Opportunities Conference is a B2i Digital Featured Conference. ROTH built the program around time with mana</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="str">
-        <v>Erik Lytzen A/S is part of InstallatørGruppen</v>
+        <v>Great Northern Instore Wins 13 OMA Awards and Demonstrates Excellence in Custom Beverage Display Manufacturing</v>
       </c>
       <c r="B307" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C307" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D307" t="str">
         <v>Retail</v>
       </c>
       <c r="E307" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320617/0/en/Erik-Lytzen-A-S-is-part-of-Installat%C3%B8rGruppen.html</v>
+        <v>https://www.prweb.com/releases/great-northern-instore-wins-13-oma-awards-and-demonstrates-excellence-in-custom-beverage-display-manufacturing-302856165.html</v>
       </c>
       <c r="F307" t="str">
-        <v>Following approval from the Danish Competition and Consumer Authority, Erik Lytzen A/S is now part of InstallatørGruppen. Erik Lytzen A/S is a multidisciplinary installation company headquartered in Hjørring, Denmark.</v>
+        <v>Great Northern Instore earned 13 total honors at the 2026 OMA Awards, capped by a Gold Award for a display program built for a leading sparkling water brand. The wins position the company among the top names buyers consider when asking who manufactures the best beverage retail displays....</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="str">
-        <v>John Cingari of Cingari Family Markets Named a 2026 Store Brands Rising Star</v>
+        <v>Vadzo Imaging Unveils Armor-830CRS-FPD3: 8MP AR0830 HDR FPD-Link III Camera with Super Low Power, eHDR and LI-HDR for Retail Automation</v>
       </c>
       <c r="B308" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C308" t="str">
-        <v>PRUnderground</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D308" t="str">
-        <v>Retail</v>
+        <v>Retail, Media</v>
       </c>
       <c r="E308" t="str">
-        <v>https://www.prunderground.com/john-cingari-of-cingari-family-markets-named-a-2026-store-brands-rising-star/00387214/</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-unveils-armor-830crs-fpd3-8mp-ar0830-hdr-fpd-link-iii-22848883</v>
       </c>
       <c r="F308" t="str">
-        <v>Award recognizes private label leaders driving innovation, value, and shopper-focused growth The post John Cingari of Cingari Family Markets Named a 2026 Store Brands Rising Star first appeared on</v>
+        <v>Built for self-checkout lanes, smart shelves, and multi-store retail deployments that need to run continuously without a matching continuous power bill, this camera pairs the Onsemi HyperLux LP AR0830 sensor with a super-low-power design, eHDR, and LI-HDR processing over FPD-Link III, giving retail technology providers detailed, evenly exposed video across a fleet of stores without the operating cost of a power-hungry camera.</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="str">
-        <v>LataMed AI Executes Strategic Commercial Alliance With Telecom Provider to Expand Digital Healthcare Accessibility Across Venezuela</v>
+        <v>Scott+Scott Attorneys at Law LLP Files Securities Class Action Against AEVEX Corp. (AVEX)</v>
       </c>
       <c r="B309" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C309" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D309" t="str">
-        <v>AI, Healthcare, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E309" t="str">
-        <v>https://www.newmediawire.com/news/latamed-ai-executes-strategic-commercial-alliance-with-telecom-provider-to-expand-digital-healthcare-accessibility-across-venezuela-7087451</v>
+        <v>https://www.newsfilecorp.com/release/310861/ScottScott-Attorneys-at-Law-LLP-Files-Securities-Class-Action-Against-AEVEX-Corp.-AVEX</v>
       </c>
       <c r="F309" t="str">
-        <v>CARACAS, VENEZUELA - July 1, 2026 ( NEWMEDIAWIRE ) - LataMed AI Corp. (OTC: LMED) (the “Company”), a development-stage digital health and artificial intelligence technology company focused on telehealth infrastructure, healthcare analytics, and care coordination solutions for emerging markets, today announced that its Venezuelan operating affiliate, LataMed AI VE, has entered into a strategic commercial alliance with CANTV, a Venezuelan based and state-run telecommunications provider, to support the continued expansion of digital healthcare services throughout the country. Under the agreement, the parties intend to work toward making the LataMed AI mobile application and selected digital healthcare services available through CANTV's products and digital service offerings as part of a broad</v>
+        <v>New York, New York--(Newsfile Corp. - August 21, 2026) - Scott+Scott Attorneys at Law LLP ("Scott+Scott"), an international shareholder and consumer rights litigation firm, has filed a securities class action lawsuit in the United States District Court for the Southern District of California against AEVEX Corp. ("Aevex" or the "Company") (NYSE: AVEX), certain of the Company's directors and officers, and underwriters of the Company's initial public offering ("IPO"), alleging violations of §§11,...</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="str">
-        <v>Peer To Peer Network (OTC:PTOP) Launches 21-Day Free Synaptic Quant ...</v>
+        <v>Bunge to Present at Barclays Annual Global Consumer Conference</v>
       </c>
       <c r="B310" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C310" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D310" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E310" t="str">
-        <v>https://pr-inside.com/peer-to-peer-network-otc-ptop-launches-21-day-free-synaptic-quant-r5196632.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359268</v>
       </c>
       <c r="F310" t="str">
-        <v>(PR-inside.com) Retail Traders Can Now Experience Institutional-Grade AI Market Intelligence Free for 21 Days - No Credit Card Required CAMBRIDGE, MA / ACCESS Newswire / July 1, 2026 / Peer To Peer Network (OTC PINK:PTOP), a technology company focused on developing innovative financial technology and digital networking solutions, today announced the launch of a 21-day free Elite trial for all new users of Synaptic Quant, the Company's AI-powered market intelligence platform. Effective immediately, every new Synaptic Quant account will receive full, unrestricted access to the Elite subscription tier for 21 days-completely free and with no credit card required. Experience the Complete Elite Platform "I have ..</v>
+        <v>Bunge Global SA (NYSE: BG) announced that company management will participate in a fireside chat at the upcoming 2026 Barclays Annual Global Consumer Conference on Tuesday, Sept. 8, at 3:00 p.m. ET. - - To listen to the live event, visit Bunge.com/events-and-presentations and click on the webcast link. A transcript and replay will be available for a limited time following the presentation. - - About Bunge - At Bunge (NYSE: BG), our purpose is to connect farmers to consumers to deliver es... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359268</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="str">
-        <v>Peer To Peer Network (OTC:PTOP) Launches 21-Day Free Synaptic Quant Elite Trial</v>
+        <v>Authentic Expands Its Global Ecommerce Ecosystem Through Strategic Partnership with Luzern eCommerce</v>
       </c>
       <c r="B311" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C311" t="str">
-        <v>Newswire.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D311" t="str">
-        <v>AI, Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E311" t="str">
-        <v>https://www.newswire.com/news/peer-to-peer-network-otc-ptop-launches-21-day-free-synaptic-quant-elite-trial</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359266</v>
       </c>
       <c r="F311" t="str">
-        <v>Retail Traders Can Now Experience Institutional-Grade AI Market Intelligence Free for 21 Days - No Credit Card Required</v>
+        <v>Authentic Brands Group (Authentic), a global brand and entertainment platform, announced an expanded strategic partnership with Luzern eCommerce, a leading eCommerce marketplace and retail media solutions provider, further expanding Authentic&amp;#39;s global ecosystem of digital commerce partners. - - The partnership builds on Luzern eCommerce&amp;#39;s successful work supporting the Reebok operating partners across key European markets over the past year and will provide Authentic&amp;#39;s network of brand oper... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359266</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="str">
-        <v>CAN EVIDENCE REBUILD TRUST IN CHARITABLE GIVING?</v>
+        <v>SAS and AWS bring new insights to AI Enterprise Conference 2026</v>
       </c>
       <c r="B312" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C312" t="str">
-        <v>Pressat</v>
+        <v>WebWire</v>
       </c>
       <c r="D312" t="str">
-        <v>Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E312" t="str">
-        <v>https://pressat.co.uk/releases/can-evidence-rebuild-trust-in-charitable-giving-e5916621e1a8b4d784c4a0017722b254/</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359245</v>
       </c>
       <c r="F312" t="str">
-        <v>Wednesday 1 July, 2026 SendDigital launches UK pilot testing a new model of evidence-based giving. A new national pilot launching this July will test whether an evidence-based approach to charitable giving can encourage more people to donate by providing something many donors feel has been missing from traditional giving: confidence that every donation reaches the people who need it most and makes a measurable difference. As charities become an increasingly essential part of Britain's social and economic fabric, public expectations around transparency, accountability and measurable impact continue to grow. With 6.8 million people living in very deep poverty, SendDigital has been created to test whether a fully digital model of giving can strengthen public trust whilst helping charities pro</v>
+        <v>SAS, a global leader in data and AI, and Amazon Web Services (AWS) will join forces at the AI Enterprise Conference to tackle the topic dominating nearly every AI conversation: trust, how to earn it and how to keep it. At the Sept. 1 event in New York, the pair will participate in an onsite panel to explain how organizations can move beyond discussions of AI governance to implement trusted systems at scale. - - The panel coincides with the newest installment of SAS&amp;#39; Data and AI Impact... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359245</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="str">
-        <v>ProtoArc Launches EM11 Pro, Bringing Premium Productivity Mouse Features to Amazon for $49.99</v>
+        <v>Ceretone and Easter Seals Greater Houston Bring Hearing Technology to Local Seniors Through Community Initiative</v>
       </c>
       <c r="B313" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C313" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D313" t="str">
-        <v>SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E313" t="str">
-        <v>https://www.prweb.com/releases/protoarc-launches-em11-pro-bringing-premium-productivity-mouse-features-to-amazon-for-49-99--302815683.html</v>
+        <v>https://www.prnewswire.com/news-releases/ceretone-and-easter-seals-greater-houston-bring-hearing-technology-to-local-seniors-through-community-initiative-302857215.html</v>
       </c>
       <c r="F313" t="str">
-        <v>The iF Design Award-winning vertical mouse combines horizontal scrolling, browser-based customization, and support for up to three connected devices in a productivity-focused ergonomic design. WOODLANDS, Texas, July 1, 2026 /PRNewswire-PRWeb/ -- Today, ProtoArc—manufacturer of workspace...</v>
+        <v>Organizations came together to help seniors use technology with confidence and shape the future of hearing care HOUSTON, Aug. 21, 2026 /PRNewswire/ -- Ceretone, a direct-to-consumer hearing technology company, partnered with Easter Seals Greater Houston, Catholic Charities, and AmeriCorps...</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="str">
-        <v>Text Becomes AI Operating Layer for the Modern E-commerce Stack with New Shopify App and WhatsApp for Business Integration</v>
+        <v>GENESIS EXPANDS NORTHERN CALIFORNIA PRESENCE WITH GRAND OPENING OF GENESIS OF SAN BRUNO</v>
       </c>
       <c r="B314" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C314" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D314" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>Retail, Automotive</v>
       </c>
       <c r="E314" t="str">
-        <v>https://www.prweb.com/releases/text-becomes-ai-operating-layer-for-the-modern-e-commerce-stack-with-new-shopify-app-and-whatsapp-for-business-integration-302815652.html</v>
+        <v>https://www.prnewswire.com/news-releases/genesis-expands-northern-california-presence-with-grand-opening-of-genesis-of-san-bruno-302856995.html</v>
       </c>
       <c r="F314" t="str">
-        <v>Text's full suite of products and new AI agents now integrate with all of the tools and platforms where e-commerce happens – including Shopify, WhatsApp for Business, Meta Business, WordPress, and WebFlow BOSTON and WROCLAW, Poland, July 1, 2026 /PRNewswire-PRWeb/ -- Text, an AI-powered...</v>
+        <v>Genesis of San Bruno strengthens the brand's retail footprint in the Bay Area through continued investment from Cardinale Automotive Group Genesis continues to grow its standalone retail network, with 85 dedicated facilities nationwide SAN FRANCISCO, Aug. 21, 2026 /PRNewswire/ -- Genesis...</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="str">
-        <v>Advance America Launches App in ChatGPT for Instant, On-Demand Access to Financial Services Information</v>
+        <v>CloudWalk Takes Pierre to the Nasdaq Tower</v>
       </c>
       <c r="B315" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C315" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D315" t="str">
-        <v>AI, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E315" t="str">
-        <v>https://www.prnewswire.com/news-releases/advance-america-launches-app-in-chatgpt-for-instant-on-demand-access-to-financial-services-information-302813283.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/cloudwalk-takes-pierre-nasdaq-tower-144300243.html</v>
       </c>
       <c r="F315" t="str">
-        <v>Advance America Meets Customers Where They Are with App in ChatGPT GREENVILLE, S.C., July 1, 2026 /PRNewswire/ -- Advance America, a nationally recognized consumer lender serving customers since 1997, announced the availability of the Advance America app in ChatGPT. The app brings branch...</v>
+        <v>NEW YORK, August 21, 2026--CloudWalk is a technology company building AGI and ASI. It makes its money in payments and credit. This week, Pierre, its consumer financial agent, is on the Nasdaq Tower in Times Square.</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="str">
-        <v>Can GLP-1 Medications Improve Health in People With Type 2 Diabetes and PAD?</v>
+        <v>OnePay Expands Support for Apple Pay</v>
       </c>
       <c r="B316" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C316" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D316" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E316" t="str">
-        <v>https://www.newmediawire.com/news/can-glp-1-medications-improve-health-in-people-with-type-2-diabetes-and-pad-7087450</v>
+        <v>https://www.prnewswire.com/news-releases/onepay-expands-support-for-apple-pay-302857381.html</v>
       </c>
       <c r="F316" t="str">
-        <v>Research Highlights: GLP-1RA (glucagon-like peptide-1 receptor agonist) medications, which are prescribed to treat Type 2 diabetes and to help with weight loss, were found to reduce the number of deaths, amputations and hospitalizations among people with Type 2 diabetes and narrowed leg arteries associated with PAD (peripheral artery disease). People who had severely blocked arteries in their legs and those with obesity were most likely to benefit from taking a GLP-1RA. In addition, people taking GLP1-RAs needed fewer procedures to restore blood flow to their legs. DALLAS - July 1, 2026 ( NEWMEDIAWIRE ) - GLP-1 receptor agonists (GLP-1 RA) medications were shown to reduce the number of deaths, amputations and hospitalizations among people with Type 2 diabetes who also had narrowed leg arte</v>
+        <v>Apple Pay brings an easier and more secure way for OnePay customers to pay in person and online with any OnePay card NEW YORK, Aug. 21, 2026 /PRNewswire/ -- OnePay, the consumer fintech trusted by millions of Americans to make money better, today announced that it has expanded its support...</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="str">
-        <v>Benetton Group Accelerates Its Digital Transformation: Benetton and Sisley Websites Move to Shopify</v>
+        <v>Sentinel Net Lease Announces Final Closing of Sentinel Opportunity ...</v>
       </c>
       <c r="B317" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C317" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D317" t="str">
-        <v>SaaS, Retail</v>
+        <v>Finance, Real Estate, Retail</v>
       </c>
       <c r="E317" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356974</v>
+        <v>https://pr-inside.com/sentinel-net-lease-announces-final-closing-of-sentinel-opportunity-r5214781.htm</v>
       </c>
       <c r="F317" t="str">
-        <v>Benetton Group has strengthened its digital strategy with the successful migration of the benetton.com and sisley.com e-commerce websites to the Shopify platform. The move marks the transition to a more agile and scalable technology architecture that enables faster responses to changes in the global market. - - The initiative is part of CEO Claudio Sforza &amp;#39;s strategic plan, aimed at enhancing the e-commerce channel and aligning the Group with industry best benchmarks. The project follow... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356974</v>
+        <v>(PR-inside.com) $101 million portfolio closes with 100% occupancy, and a 10.4-year weighted average lease term LAS VEGAS, NV / ACCESS Newswire / August 21, 2026 / Sentinel Net Lease today announced the final closing of Sentinel Opportunity Fund I, the firm's inaugural commingled investment fund, following the acquisition of a diversified portfolio of single-tenant office, industrial, and retail properties across the United States. At closing, the portfolio consisted of 10 stabilized properties representing approximately $101 million in property value and more than 762,000 rentable square feet. The portfolio was 100 percent occupied, with a 10.4-year weighted average remaining lease term and projected 2026 ..</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="str">
-        <v>PharmaResearch Accelerates REJURAN Cosmetics Expansion Across North and South America with Planned Acquisition of CG USA</v>
+        <v>California Pizza Kitchen Partners With T-ROC Global for National Expansion of Automated Retail Kiosks</v>
       </c>
       <c r="B318" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C318" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D318" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E318" t="str">
-        <v>https://www.prnewswire.com/news-releases/pharmaresearch-accelerates-rejuran-cosmetics-expansion-across-north-and-south-america-with-planned-acquisition-of-cg-usa-302815417.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/california-pizza-kitchen-partners-t-133100433.html</v>
       </c>
       <c r="F318" t="str">
-        <v>Acquisition strengthens local manufacturing and logistics capabilities as REJURAN Cosmetics expands across Sephora, Amazon and Canada, with future growth across the Americas in view SEOUL, South Korea, July 1, 2026 /PRNewswire/ -- PharmaResearch, the South Korea-based regenerative...</v>
+        <v>COSTA MESA, Calif. &amp; CORAL GABLES, Fla., August 21, 2026--California Pizza Kitchen (CPK), the iconic restaurant brand that revolutionized pizza with its California-inspired creativity, today announced a partnership with T-ROC Global, a leading provider of technology-enabled retail solutions, to dramatically expand access to CPK through a new generation of automated retail experiences.</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="str">
-        <v>Aelfric Eden Announces First-Ever U.S. Pop-Up Store in New York City</v>
+        <v>MDCE Advances StrainScan Pro as Scalable Enterprise Platform for Multi-Billion-Dollar ...</v>
       </c>
       <c r="B319" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C319" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D319" t="str">
-        <v>Retail</v>
+        <v>AI, SaaS, Healthcare, Retail, Education</v>
       </c>
       <c r="E319" t="str">
-        <v>https://pressreleasenews.org/pressroom/aelfric-eden-announces-first-ever-u-s-pop-up-store-in-new-york-city</v>
+        <v>https://pr-inside.com/mdce-advances-strainscan-pro-as-scalable-enterprise-platform-for-multi-billion-dollar-r5214755.htm</v>
       </c>
       <c r="F319" t="str">
-        <v/>
+        <v>(PR-inside.com) Proprietary AI Vision Software Delivers a Single, Portable Standard for Visual Quality Verification Across Multiple High-Value Industries MESA, AZ / ACCESS Newswire / August 21, 2026 / Medical Care Technologies Inc. (OTCID:MDCE) today reinforced the enterprise positioning of its StrainScan Pro platform, highlighting the proprietary AI vision software as a scalable solution designed to serve multi-location retail and agricultural operators through a single, unified system. Over the course of recent announcements, Medical Care Technologies has outlined how StrainScan Pro supports visual strain and quality verification for licensed retail operators, early detection of pests and crop illness in the field, and freshness tracking ..</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="str">
-        <v>Jose Daniel Duarte Camacho Highlights Business Agility as a Competitive Imperative for Modern Companies</v>
+        <v>MDCE Advances StrainScan Pro as Scalable Enterprise Platform for Multi-Billion-Dollar Retail and Agricultural Operators (OTCID:MDCE)</v>
       </c>
       <c r="B320" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C320" t="str">
-        <v>WebWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D320" t="str">
-        <v>Retail</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E320" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356971</v>
+        <v>https://www.newswire.com/news/mdce-advances-strainscan-pro-as-scalable-enterprise-platform-for-multi-billion</v>
       </c>
       <c r="F320" t="str">
-        <v>As companies navigate economic uncertainty, digital disruption, and rapidly shifting consumer expectations, Jose Daniel Duarte Camacho is emphasizing business agility as a critical factor for sustainable growth, operational resilience, and long-term competitiveness. - - Business agility has moved beyond a management trend and has become a core business requirement. Organizations are under pressure to respond faster to market changes, improve customer experience, reduce operational frictio... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356971</v>
+        <v>Proprietary AI Vision Software Delivers a Single, Portable Standard for Visual Quality Verification Across Multiple High-Value Industries</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="str">
-        <v>Reklaim LTD Announces Annual General Meeting Date</v>
+        <v>Bountiful Farms Launches Blends, New Solventless Line Inspired by Massachusetts Culture</v>
       </c>
       <c r="B321" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C321" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D321" t="str">
         <v>Retail</v>
       </c>
       <c r="E321" t="str">
-        <v>https://www.prnewswire.com/news-releases/reklaim-ltd-announces-annual-general-meeting-date-302815111.html</v>
+        <v>https://www.prnewswire.com/news-releases/bountiful-farms-launches-blends-new-solventless-line-inspired-by-massachusetts-culture-302857303.html</v>
       </c>
       <c r="F321" t="str">
-        <v>TORONTO, June 30, 2026 /PRNewswire/ - Reklaim Ltd. (TSXV: MYID) (OTC: MYIDF) ("Reklaim" or the "Company"), a consumer privacy and data company that enables individuals to view, control, remove and monetize their personal data while providing brands with consent-based audience data,...</v>
+        <v>Award-winning cannabis brand officially launches six-product hash rosin line after early Blends release sells out at retail FRAMINGHAM, Mass., Aug. 21, 2026 /PRNewswire/ -- Bountiful Farms, an independent Massachusetts cannabis cultivator and one of the state's most decorated solventless...</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="str">
-        <v>Malik Consolidated Reveals How It Builds and Manages Amazon FBA Stores</v>
+        <v>Temenos nommé Leader du « Gartner® Magic Quadrant for Retail Core Banking Systems » en Europe</v>
       </c>
       <c r="B322" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C322" t="str">
-        <v>GetNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D322" t="str">
         <v>Retail</v>
       </c>
       <c r="E322" t="str">
-        <v>https://www.getnews.info/story/2026/06/30/malik-consolidated-reveals-how-it-builds-and-manages-amazon-fba-stores/?source=barchart</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/21/3349072/0/fr/temenos-nomm%C3%A9-leader-du-gartner-magic-quadrant-for-retail-core-banking-systems-en-europe.html</v>
       </c>
       <c r="F322" t="str">
-        <v/>
+        <v>Temenos prend la tête du classement pour l’exhaustivité de sa vision Temenos prend la tête du classement pour l’exhaustivité de sa vision</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="str">
-        <v>SS Innovations International (SSII) Wins 2026 Surgical Robotics Industry Outstanding Company Award</v>
+        <v>Dermata Announces Preorders Now Open for Tome Foundational Treatment ...</v>
       </c>
       <c r="B323" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C323" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D323" t="str">
         <v>Finance, Retail</v>
       </c>
       <c r="E323" t="str">
-        <v>https://www.newmediawire.com/news/ss-innovations-international-ssii-wins-2026-surgical-robotics-industry-outstanding-company-award-7087441</v>
+        <v>https://pr-inside.com/dermata-announces-preorders-now-open-for-tome-foundational-treatment-r5214749.htm</v>
       </c>
       <c r="F323" t="str">
-        <v>LOS ANGELES, CA - June 30, 2026 ( NEWMEDIAWIRE ) - SS Innovations International (NASDAQ: SSII) announced it has been named the winner of the Outstanding Company category at the 2026 Surgical Robotics Industry Awards, which recognizes a company demonstrating excellence in innovation, commercial success, industry leadership and positive societal impact. The company said the award reflects growing adoption of its SSi Mantra surgical robotic system, which it believes is gaining traction for its advanced technology, user-friendly design, training capabilities and cost efficiency. As of June 22, 2026, SS Innovations reported that 11,719 multi-specialty procedures had been performed using the SSi Mantra system, including 612 cardiac procedures, 175 telesurgeries and 212 pediatric surgeries. The c</v>
+        <v>(PR-inside.com) - Preorders can be made by visiting www.tomeskincare.com - - Dermata is ready to begin shipping orders on the expected launch date of August 25, 2026 - - Tome Foundational Treatment is a once-weekly topical mask for skin renewal - SAN DIEGO, CA / ACCESS Newswire / August 21, 2026 / Dermata Therapeutics, Inc. (NASDAQ:DRMA) ("Dermata" or the "Company"), a science-driven leader in dermatologic solutions, today announced that Tome Foundational Treatment, the Company's first direct-to-consumer skincare product, is now open to preorders. The Tome Foundational Treatment is expected to start shipping on August 25, 2026. Beginning today, customers can preorder Tome Foundational Treatment at ..</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="str">
-        <v>HeartBeam (BEAT) Completes Enrollment Ahead of Schedule in Heart Attack Detection Pilot Study</v>
+        <v>LightInTheBox to Report Second Quarter 2026 Financial Results on Wednesday, August 26, 2026</v>
       </c>
       <c r="B324" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C324" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D324" t="str">
-        <v>Finance, Healthcare, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E324" t="str">
-        <v>https://www.newmediawire.com/news/heartbeam-beat-completes-enrollment-ahead-of-schedule-in-heart-attack-detection-pilot-study-7087440</v>
+        <v>https://www.prnewswire.com/news-releases/lightinthebox-to-report-second-quarter-2026-financial-results-on-wednesday-august-26-2026-302857231.html</v>
       </c>
       <c r="F324" t="str">
-        <v>LOS ANGELES, CA - June 30, 2026 ( NEWMEDIAWIRE ) - HeartBeam (NASDAQ: BEAT) announced it has completed patient enrollment ahead of schedule in its ALIGN-ACS pilot study evaluating the HeartBeam System for heart attack detection. The study enrolled 120 patients presenting with chest pain at two clinical sites in Belgrade, Serbia, with participants evaluated using both a standard 12-lead ECG and the company’s 3D ECG technology. Data analysis is underway, and HeartBeam plans to present the results at a major cardiology conference later this year. The company said the study results are expected to support discussions with the FDA on the design of a planned U.S. pivotal trial and a future submission to expand the HeartBeam System’s indication beyond arrhythmia assessment to include heart attack</v>
+        <v>SINGAPORE, Aug. 21, 2026 /PRNewswire/ -- LightInTheBox Holding Co., Ltd. (NYSE: LITB) ("LightInTheBox" or the "Company"), a global consumer lifestyle company, today announced that it will release its unaudited financial results for the second quarter ended June 30, 2026 before the open of...</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="str">
-        <v>Cardio Diagnostics Holdings (CDIO) Leverages Epigenetics to Reveal Hidden Heart Disease Risks</v>
+        <v>“Go, Harmony!” Best-Selling Book Free for One More Day (Ending Soon) (Until 8/21/26)</v>
       </c>
       <c r="B325" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C325" t="str">
-        <v>NewMediaWire</v>
+        <v>WebWire</v>
       </c>
       <c r="D325" t="str">
-        <v>Finance, Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E325" t="str">
-        <v>https://www.newmediawire.com/news/cardio-diagnostics-holdings-cdio-leverages-epigenetics-to-reveal-hidden-heart-disease-risks-7087439</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358899</v>
       </c>
       <c r="F325" t="str">
-        <v>LOS ANGELES, CA - June 30, 2026 ( NEWMEDIAWIRE ) - When most people think about their risk for heart disease, they think about family history. Did a parent or grandparent have a heart attack? Is heart disease “in their genes”? It’s an understandable assumption, and genetics does play a role in cardiovascular risk. But a growing body of research suggests that DNA sequence alone tells only part of the story, and increasingly, scientists believe it may be the smaller part. The rest of the story is largely written in epigenetics, a field of biology that examines how genes are switched on or off, turned up or down, without any change to the underlying DNA code itself. Cardio Diagnostics Holdings (NASDAQ: CDIO) , a medical technology company built around epigenetics-based cardiovascular testing,</v>
+        <v>Best Seller Publishing announces the release of Philip Walsh&amp;#39;s new book, &amp;#8220;Go, Harmony!: Her Father&amp;#39;s Murder Leaves Harmony Heir to an Empire That Is Glamorous, Thrilling - and Deadly&amp;#8221; (Harmony&amp;#39;s Legacy Book 3 ). The book is currently free and available for download on Amazon for one more day. - - &amp;#8220;Go, Harmony!: Her Father&amp;#39;s Murder Leaves Harmony Heir to an Empire That Is Glamorous, Thrilling - and Deadly.&amp;#8221; (Harmony&amp;#39;s Legacy Book 3) is about Harmony Nader, an 18-year-old born into a wo... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358899</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="str">
-        <v>Forme® Science Becomes the First E-Commerce Brand to Hedge Risk on Kalshi</v>
+        <v>58% of Consumers Say They Don't Care Whether a Product is a National Brand or Private Label. They Just Buy What They Need</v>
       </c>
       <c r="B326" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C326" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D326" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E326" t="str">
-        <v>https://www.newmediawire.com/news/forme-r-science-becomes-the-first-e-commerce-brand-to-hedge-risk-on-kalshi-7087435</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/58-consumers-dont-care-whether-100000945.html</v>
       </c>
       <c r="F326" t="str">
-        <v>Offering 100% Refund if Team USA Reaches the World Cup Final, the human performance brand worn by Olympians, world-class athletes, and celebrities invites fans to stand with Team USA: shop through June 30 with code TEAMUSA and get a full refund if Team USA reaches the Final. Powered by PlayAbly. LOS ANGELES, CA - June 30, 2026 ( NEWMEDIAWIRE ) - Forme® Science, the smart posture and recovery wearables brand worn by Olympians, pro athletes and celebrities, today launches the world's first e-commerce promotion hedged on a prediction market - celebrating Team USA's run at the 2026 World Cup. From now through June 30, fans who shop on forme.science and use code TEAMUSA at checkout will get a 100% refund on their purchase if Team USA reaches the World Cup Final . For Forme®, the campaign is a w</v>
+        <v>CHICAGO, August 21, 2026--As fast-moving consumer goods (FMCG) prices rose 26% globally between 2021 and 2025, consumers have become more deliberate about where they save and where they spend. NielsenIQ (NYSE: NIQ) has released new findings showing that private label is no longer viewed simply as a lower-cost substitute, but as a credible competitor across value, mainstream, and premium segments.</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="str">
-        <v>Aeroplan and Club Avolta Forge Loyalty Program Partnership in North America</v>
+        <v>Frank Mayer Expands Operations Leadership with Promotion of Michael R. Mayer</v>
       </c>
       <c r="B327" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C327" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D327" t="str">
         <v>Retail</v>
       </c>
       <c r="E327" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3320024/0/en/Aeroplan-and-Club-Avolta-Forge-Loyalty-Program-Partnership-in-North-America.html</v>
+        <v>https://www.pr.com/press-release/976907</v>
       </c>
       <c r="F327" t="str">
-        <v>MONTR&amp;#201;AL, June 30, 2026 (GLOBE NEWSWIRE) -- Aeroplan and Club Avolta are launching a new collaboration giving members more ways to earn points throughout their travel journey. Starting today, Aeroplan Members who link their Aeroplan and Club Avolta accounts through the Club Avolta app will be able to earn Aeroplan points on eligible purchases at more than 900 Avolta airport and travel retail locations.</v>
+        <v>Frank Mayer, a leading provider of custom kiosks and interactive retail displays, is pleased to announce the promotion of Michael R. Mayer to Operations Director. [PR.com]</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="str">
-        <v>Vadzo Validates Merlin-291CRS IMX291 HDR USB Camera with Dual Endpoint H.264 Streaming for Kiosks, Digital Signages and Retail AI</v>
+        <v>RayNeo Expands Consumer AR Lineup: Unveiling RayNeo iO Smart Glasses and Cinematic RayNeo GT Series</v>
       </c>
       <c r="B328" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C328" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D328" t="str">
-        <v>AI, Retail, Media</v>
+        <v>Retail</v>
       </c>
       <c r="E328" t="str">
-        <v>https://www.newswire.com/news/vadzo-validates-merlin-291crs-imx291-hdr-usb-camera-with-dual-endpoint-22811963</v>
+        <v>https://www.prnewswire.com/news-releases/rayneo-expands-consumer-ar-lineup-unveiling-rayneo-io-smart-glasses-and-cinematic-rayneo-gt-series-302856495.html</v>
       </c>
       <c r="F328" t="str">
-        <v>Vadzo's Merlin-291CRS is a 2MP Sony IMX291 STARVIS HDR USB camera with dual endpoint H.264 and MJPEG streaming, enabling simultaneous compressed and uncompressed video output over a single USB 2.0 connection for facial recognition, retail AI analytics, and smart kiosk deployments where bandwidth efficiency and inference-grade image quality are concurrent system requirements</v>
+        <v>LOS ANGELES, Aug. 21, 2026 /PRNewswire/ -- Today, RayNeo™, a global leader in consumer augmented reality (AR) glasses, announced two milestone product lines: the RayNeo iO Smart Glasses and the cinema-grade RayNeo GT Series (comprising RayNeo GT and RayNeo GT Max). The dual launch targets...</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="str">
-        <v>Klarify Launches AI Operating System for Therapists as Mental Health Industry Faces Workforce and Insurance Crisis</v>
+        <v>Inter Pag Selects ACI Worldwide to Advance Intelligent Payments Orchestration in Brazil</v>
       </c>
       <c r="B329" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C329" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D329" t="str">
-        <v>AI, Healthcare, Retail, Education</v>
+        <v>Finance, AI, SaaS, Retail</v>
       </c>
       <c r="E329" t="str">
-        <v>https://www.newmediawire.com/news/klarify-launches-ai-operating-system-for-therapists-as-mental-health-industry-faces-workforce-and-insurance-crisis-7087430</v>
+        <v>https://finance.yahoo.com/technology/articles/inter-pag-selects-aci-worldwide-060000659.html</v>
       </c>
       <c r="F329" t="str">
-        <v>Backed by Y Combinator, Klarify Launches Publicly With 8,300 Therapists Across Five Countries as Therapists Face Rising Burnout, Administrative Overload, and a Growing AI Imbalance Against Insurers SAN FRANCISCO - June 30, 2026 ( NEWMEDIAWIRE ) - Therapists have become one of the most operationally overwhelmed professions in healthcare. Demand for mental health services has surged, reimbursement pressure continues to intensify, and clinicians increasingly spend as much time operating small businesses as treating patients. Klarify today launched publicly, unveiling an AI native operating system built specifically for therapists. At launch, Klarify boasts more than 8,300 therapists across five countries and is part of Y Combinator’s Spring 2026 batch. Klarify’s position is intentionally firm</v>
+        <v>OMAHA, Neb. &amp; SÃO PAULO, August 21, 2026--ACI Worldwide (NASDAQ: ACIW), an original innovator in global payments technology, and Inter Pag, the merchant acquiring business of Banco Inter, today announced a strategic partnership to help power the next phase of Inter Pag's growth in Brazil. Combining cloud-enabled acquiring capabilities with payments intelligence, AI-driven fraud prevention, analytics, advanced ecommerce tools and orchestration, the partnership will support Inter Pag's modernizati</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="str">
-        <v>The Eye Drink Achieves Verified Brand Status on RangeMe, Expanding ...</v>
+        <v>LibAI Lab Launches NewFace.AI, Extending Its Creative AI Expertise to E-Commerce and UGC Production</v>
       </c>
       <c r="B330" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C330" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D330" t="str">
-        <v>SaaS, Healthcare, Retail</v>
+        <v>AI, SaaS, Retail, Media</v>
       </c>
       <c r="E330" t="str">
-        <v>https://pr-inside.com/the-eye-drink-achieves-verified-brand-status-on-rangeme-expanding-r5196242.htm</v>
+        <v>https://www.prnewswire.com/news-releases/libai-lab-launches-newfaceai-extending-its-creative-ai-expertise-to-e-commerce-and-ugc-production-302856980.html</v>
       </c>
       <c r="F330" t="str">
-        <v>(PR-inside.com) As an Incubated Client of Fast Moving Consumer Goods, The Eye Drink Strengthens Its Retail Readiness and Buyer Exposure Through RangeMe's Leading Retail Discovery Platform SAN DIEGO, CA / ACCESS Newswire / June 30, 2026 / The Eye Drink, the innovative functional beverage brand focused on making eye health simple and accessible, announced today that it has achieved Verified Brand status on RangeMe, the leading product discovery platform used by major retailers including Walmart, Albertsons, CVS, Walgreens, Sprouts, Kroger, Whole Foods Market, and thousands of regional retail buyers nationwide. The Eye Drink is an incubated client of Fast Moving Consumer Goods ..</v>
+        <v>Agent-driven Canvas, field-tested Skills and Seedance 2.5 bring flexible production to sellers, creators and teams SAN FRANCISCO, Aug. 20, 2026 /PRNewswire/ -- LibAI Lab today announced the launch of NewFace.AI, an AI image and video creation platform built for e-commerce sellers,...</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="str">
-        <v>The Eye Drink Achieves Verified Brand Status on RangeMe, Expanding Visibility to Retail Buyers Nationwide</v>
+        <v>Asia's Fashion Extravaganza CENTRESTAGE Returns in September</v>
       </c>
       <c r="B331" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C331" t="str">
-        <v>Newswire.com</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D331" t="str">
-        <v>SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E331" t="str">
-        <v>https://www.newswire.com/news/the-eye-drink-achieves-verified-brand-status-on-rangeme-expanding-visibility-to</v>
+        <v>https://www.newmediawire.com/news/asia-s-fashion-extravaganza-centrestage-returns-in-september-7088798</v>
       </c>
       <c r="F331" t="str">
-        <v>As an Incubated Client of Fast Moving Consumer Goods, The Eye Drink Strengthens Its Retail Readiness and Buyer Exposure Through RangeMe's Leading Retail Discovery Platform</v>
+        <v>Record Number of Designer Brands and Fashion Shows, Hype2 Pavilion Debut and KIT WAN STUDIOS in Spotlight HONG KONG - August 20, 2026 ( NEWMEDIAWIRE ) - Asia’s premier annual fashion event CENTRESTAGE, organised by the Hong Kong Trade Development Council (HKTDC) and sponsored by the Cultural and Creative Industries Development Agency (CCIDA) of the Government of the Hong Kong Special Administrative Region (HKSAR), will return to the Hong Kong Convention and Exhibition Centre (HKCEC) from 2 to 5 September. One of the flagship programmes of the third "Hong Kong Fashion Fest", CENTRESTAGE will bring together some 270 brands from 24 countries and regions and will feature more than 40 spectacular events, including over 30 fashion shows. The number of participating designer brands and fashion sh</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="str">
-        <v>Medical Care Technologies Inc. (OTC PINK:MDCE) Rolls Out Visually Stunning ...</v>
+        <v>REPLOID Accelerates Retail Push: Expanded Product Portfolio, Strengthened Market Access</v>
       </c>
       <c r="B332" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C332" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D332" t="str">
-        <v>AI, Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E332" t="str">
-        <v>https://pr-inside.com/medical-care-technologies-inc-otc-pink-mdce-rolls-out-visually-stunning-r5196232.htm</v>
+        <v>https://www.newmediawire.com/news/reploid-accelerates-retail-push-expanded-product-portfolio-strengthened-market-access-7088789</v>
       </c>
       <c r="F332" t="str">
-        <v>(PR-inside.com) Photograph Your Open Refrigerator for Instant Personalized Recipes - Faster, More Beautiful and Built for Scale MESA, AZ / ACCESS Newswire / June 30, 2026 /Medical Care Technologies Inc. (OTC PINK:MDCE) today announced a comprehensive redesign and upgrade to its flagship consumer wellness app, Snapshot Recipes, transforming it into a visually stunning, high-speed AI culinary powerhouse. Learn more about the app at https://snapshotrecipes.app. The complete visual overhaul introduces a bold, artistic, and modern creative design that elevates the user experience with mouth-watering imagery, intuitive navigation, and immersive aesthetics. Paired with significantly faster recipe generation speeds and a massively expanded library spanning all ..</v>
+        <v>REPLOID increases stake in HEROSAN to over 50% HEROSAN delivers significant performance boost since REPLOID's entry Biogena Management Holding GmbH acquires 13.7% stake in HEROSAN Promotion: 15% discount on the entire HEROSAN product range Alimentastic as a bridge to retail Four new Alimentastic brands set to launch in Germany and Austria, based on REPLOID raw materials First REPLOID REGREEN fertilizer product from insect frass set for market entry WELS, AUSTRIA - August 20, 2026 ( NEWMEDIAWIRE ) - REPLOID Group AG ("REPLOID") offers solutions for the industrial utilization of organic residues from the food industry. Its approach is based on the companies so-called ReFarmUnits, in which larvae of the Black Soldier Fly (BSF) process these residues into proteins, fats, and insect frass. Part</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="str">
-        <v>NYSE Content Update: Klaviyo Launches AI Agents to Elevate Consumer Brands</v>
+        <v>Glendale's Martial Arts History Museum Urges Local Schools to Embrace Asian Heritage</v>
       </c>
       <c r="B333" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C333" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D333" t="str">
-        <v>Finance, AI, Retail, Media</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E333" t="str">
-        <v>https://www.prnewswire.com/news-releases/nyse-content-update-klaviyo-launches-ai-agents-to-elevate-consumer-brands-302814530.html</v>
+        <v>https://www.newmediawire.com/news/glendale-s-martial-arts-history-museum-urges-local-schools-to-embrace-asian-heritage-7088785</v>
       </c>
       <c r="F333" t="str">
-        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, June 30, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+        <v>GLENDALE, CA - August 20, 2026 ( NEWMEDIAWIRE ) - History isn’t just bound in textbooks; it lives in the groundbreaking moments, artistic mastery, and cultural movements that shaped Southern California. The Martial Arts History Museum, now celebrating its 27th year as a one-of-a-kind cultural treasure, is issuing a call to action for educators across the Los Angeles, Burbank, and Glendale Unified School Districts to bring learning to life by booking a student field trip. While many associate martial arts strictly with physical discipline, the museum offers a powerful lens into Asian culture, art, and heritage. Visitors discover how martial arts served as a bridge between East and West, forever altering the cultural landscape of America. Southern California has long been the epicenter of th</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="str">
-        <v>LataMed AI Executes Strategic Commercial Alliance With Vrtice Seguros to Expand Digital Healthcare and Insurance Ecosystem</v>
+        <v>Roots Corporation Agrees to Go Private in Transaction Led by Marquee Brands, in Partnership with Canadian Retail Leaders Joseph Mimran and Frank Rocchetti, to Position Roots for Next Chapter of Global Growth</v>
       </c>
       <c r="B334" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C334" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D334" t="str">
-        <v>AI, Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E334" t="str">
-        <v>https://www.newmediawire.com/news/latamed-ai-executes-strategic-commercial-alliance-with-vrtice-seguros-to-expand-digital-healthcare-and-insurance-ecosystem-7087427</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/roots-corporation-agrees-private-transaction-212500772.html</v>
       </c>
       <c r="F334" t="str">
-        <v xml:space="preserve">CARACAS, VENEZUELA - June 30, 2026 ( NEWMEDIAWIRE ) - LataMed AI Corp. (OTC: LMED) (the “Company”), a development-stage digital health and artificial intelligence technology company focused on telehealth infrastructure, healthcare analytics, and care coordination solutions for emerging markets, today announced that its Venezuelan operating affiliate, LataMed AI VE, has entered into a strategic commercial alliance agreement with Vértice Seguros C.A., a Venezuelan insurance company regulated by the Superintendence of Insurance Activity (SUDEASEG). The agreement establishes a collaborative commercial relationship designed to integrate selected insurance-related services into the Company's developing healthcare ecosystem while expanding digital healthcare accessibility for patients throughout </v>
+        <v>TORONTO, August 20, 2026--Canadian heritage outdoor and lifestyle brand Roots Corporation ("Roots" or the "Company") (TSX: ROOT) and Marquee Brands, the premier global brand management company and leading brand accelerator, today announced they have entered into an agreement (the "Agreement") whereby Marquee Brands will acquire Roots, through its strategic operating partner, in a transaction designed to preserve all that makes Roots uniquely Canadian, while bringing the brand to more consumers a</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="str">
-        <v>Understanding IPO Investing For Retail Investors</v>
+        <v>Tyson Foods To Participate in the Barclays 19th Annual Global Consumer Conference</v>
       </c>
       <c r="B335" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C335" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D335" t="str">
         <v>Finance, Retail</v>
       </c>
       <c r="E335" t="str">
-        <v>https://www.newmediawire.com/news/understanding-ipo-investing-for-retail-investors-7087428</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348825/7106/en/tyson-foods-to-participate-in-the-barclays-19th-annual-global-consumer-conference.html</v>
       </c>
       <c r="F335" t="str">
-        <v>By Meg Flippin, Benzinga DETROIT, MICHIGAN - June 30, 2026 ( NEWMEDIAWIRE ) - Initial Public Offerings can be among the most exciting opportunities available to investors, especially in the age of tech startups with red-hot growth, and they also come with increased risk. But what exactly are they, and how can retail investors participate? Private companies that need capital can raise it by selling shares in the company to investors in what is known as an initial public offering or IPO. An IPO is one method companies may use to raise capital and is a direct path to trading on a U.S. stock exchange, where stocks can be traded publicly. In exchange for selling a piece of the company to the public, it can boost its profile and get cash to grow. For investors, IPOs can provide an opportunity to</v>
+        <v>SPRINGDALE, Ark., Aug. 20, 2026 (GLOBE NEWSWIRE) -- Tyson Foods, Inc. (NYSE: TSN) announced today that management will participate in the Barclays 19 th Annual Global Consumer Conference in Boston on September 10 th , 2026. The fireside chat with Jeff Schomburger, Incoming President &amp;amp; CEO and Curt Calaway, CFO will begin at approximately 10:30 a.m. Eastern Time and will be available via a live audio webcast.</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="str">
-        <v>Vanta Announces Exclusive Global Brand Partnership and Worldwide Distribution ...</v>
+        <v>Murphy USA Debuts Automated Retail Technologies Foodservice Platform Featuring White Castle</v>
       </c>
       <c r="B336" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C336" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D336" t="str">
-        <v>SaaS, Retail</v>
+        <v>Finance, SaaS, Retail</v>
       </c>
       <c r="E336" t="str">
-        <v>https://pr-inside.com/vanta-announces-exclusive-global-brand-partnership-and-worldwide-distribution-r5196215.htm</v>
+        <v>https://finance.yahoo.com/small-business/articles/murphy-usa-debuts-automated-retail-203100638.html</v>
       </c>
       <c r="F336" t="str">
-        <v xml:space="preserve">(PR-inside.com) News Release Highlights: Vanta enters into an exclusive Global Brand Partnership and Master Distribution Agreement with Animal Spirits Limited, doing business as PickelBall Pixels (PBX), establishing a global framework for the development, commercialization, manufacture, distribution and sale of PBX-branded premium hydration and longevity-focused beverage and nutraceutical products incorporating Vanta Blackwater's proprietary formulations, manufactured by Vanta and marketed under the "Powered by Vanta Blackwater" designation. The Global Brand Partnership and Master Distribution Agreement combines Vanta's proprietary formulations and vertically integrated manufacturing platform with PBX's consumer brand and distribution capabilities to pursue commercialization opportunities </v>
+        <v>EL DORADO, Ark., August 20, 2026--Murphy USA (NYSE: MUSA) today announced an initial rollout of an emerging autonomous foodservice platform in select larger-format stores, providing customers another convenient way to access hot, branded food during their everyday stop.</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="str">
-        <v>Vanta Announces Exclusive Global Brand Partnership and Worldwide Distribution Agreement for PickelBall Pixels (PBX) Branded Products Powered by Vanta Blackwater Featuring Patented Fulvic Isolation Technology(TM)</v>
+        <v>Abercrombie &amp; Fitch Co. Announces Election of Mary Fox to its Board of Directors</v>
       </c>
       <c r="B337" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C337" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D337" t="str">
-        <v>SaaS, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E337" t="str">
-        <v>https://www.newswire.com/news/vanta-announces-exclusive-global-brand-partnership-and-worldwide-distribution</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348823/0/en/abercrombie-fitch-co-announces-election-of-mary-fox-to-its-board-of-directors.html</v>
       </c>
       <c r="F337" t="str">
-        <v>News Release Highlights: Vanta enters into an exclusive Global Brand Partnership and Master Distribution Agreement with Animal Spirits Limited, doing business as PickelBall Pixels (PBX), establishing a global framework for the development, commercialization, manufacture, distribution and sale of PBX-branded premium hydration and longevity-focused beverage and nutraceutical products incorporating Vanta Blackwater's proprietary formulations, manufactured by Vanta and marketed under the "Powered by Vanta Blackwater" designation. The Global Brand Partnership and Master Distribution Agreement combines Vanta's proprietary formulations and vertically integrated manufacturing platform with PBX's consumer brand and distribution capabilities to pursue commercialization opportunities within the rapid</v>
+        <v>Fox brings more than 25 years of experience across consumer products, retail, and omnichannel businesses Fox brings more than 25 years of experience across consumer products, retail, and omnichannel businesses</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="str">
-        <v>The FDA Publishes Its Supplement Warning Letters, NutraVeri Built the ...</v>
+        <v>Constellation Brands to Present at the 2026 Barclays Global Consumer Conference on September 8, 2026</v>
       </c>
       <c r="B338" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C338" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D338" t="str">
-        <v>SaaS, Healthcare, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E338" t="str">
-        <v>https://pr-inside.com/the-fda-publishes-its-supplement-warning-letters-nutraveri-built-the-r5196214.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348824/0/en/constellation-brands-to-present-at-the-2026-barclays-global-consumer-conference-on-september-8-2026.html</v>
       </c>
       <c r="F338" t="str">
-        <v>(PR-inside.com) A new platform screens supplement formulas and claims against the public FDA and FTC enforcement record, so founders see potential problems before a co-packer, a regulator, or a competitor does. The first readiness score is free. MIAMI, FL / ACCESS Newswire / June 30, 2026 /Nitches Inc. (OTC PINK:NICH) - Every warning letter the FDA issues to a supplement company is public. It is searchable. It does not expire. It names the company, the product, and the exact language that crossed the line, and it stays online for anyone-an investor, a retail buyer, a journalist, or a litigator-to find years later. Most ..</v>
+        <v>ROCHESTER, N.Y., Aug. 20, 2026 (GLOBE NEWSWIRE) -- Constellation Brands, Inc. (NYSE: STZ), a leading U.S.-based total beverage alcohol company, announced today that Nicholas Fink, President and Chief Executive Officer, and Garth Hankinson, Executive Vice President and Chief Financial Officer, will participate in a fireside chat at the 2026 Barclays Global Consumer Conference on Tuesday, September 8, 2026, in Boston, MA. The presentation is scheduled to begin at 11:15 a.m. ET and is expected to cover the company’s financial metrics, operating performance, strategic business initiatives, and outlook for the future.</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="str">
-        <v>Bridgeline Sees Increasing Industry Demand Through Faster Sales Cycles, ...</v>
+        <v>Get Cover Names Nikhil Garg Chief Technology Officer as Company Scales ...</v>
       </c>
       <c r="B339" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C339" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D339" t="str">
-        <v>Finance, AI, SaaS, Retail</v>
+        <v>SaaS, Retail, Education</v>
       </c>
       <c r="E339" t="str">
-        <v>https://pr-inside.com/bridgeline-sees-increasing-industry-demand-through-faster-sales-cycles-r5196209.htm</v>
+        <v>https://pr-inside.com/get-cover-names-nikhil-garg-chief-technology-officer-as-company-scales-r5214541.htm</v>
       </c>
       <c r="F339" t="str">
-        <v>(PR-inside.com) WOBURN, MA / ACCESS Newswire / June 30, 2026 /Bridgeline Digital, Inc. (NASDAQ:BLIN), a leader in AI-powered product discovery and eCommerce solutions, announced today that a U.S.-based wholesale distributor of pet, farm and garden, and home products has selected HawkSearch to power product discovery within its BigCommerce ecommerce platform. The win highlights accelerating adoption of AI-driven search in complex B2B environments and continued momentum in Bridgeline's growing pipeline of distribution-focused ecommerce opportunities. The organization operates a large-scale B2B ecommerce business supporting retailers and dealers with a catalog of approximately 25,500 products and variants, handling more than 450,000 monthly sessions and over ..</v>
+        <v>(PR-inside.com) Veteran technology executive to lead product architecture, engineering and partner integrations across Get Cover's enterprise and consumer businesses BEVERLY HILLS, CA / ACCESS Newswire / August 20, 2026 /Get Cover, a technology-enabled provider of warranty and service contract solutions, today announced the appointment of Mr. Nikhil Garg as Chief Technology Officer. The appointment formalizes Garg's expanded leadership of the technology platform underpinning Get Cover's enterprise, education, reseller and direct-to-consumer businesses as the company adds new partners, products and distribution channels. Garg has worked with Get Cover since 2024, initially as a technology and product consultant responsible for architecting and leading its B2B ..</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="str">
-        <v>BioElectronics Issues Chairman's Update Highlighting Sales Growth, and Strategic Progress</v>
+        <v>AZIO AI Holdings (AZIO) Unveils Atlas One for South Texas Compute Infrastructure Campus</v>
       </c>
       <c r="B340" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C340" t="str">
         <v>NewMediaWire</v>
       </c>
       <c r="D340" t="str">
-        <v>Finance, Healthcare, Retail</v>
+        <v>Finance, AI, Retail</v>
       </c>
       <c r="E340" t="str">
-        <v>https://www.newmediawire.com/news/bioelectronics-issues-chairman-s-update-highlighting-sales-growth-and-strategic-progress-7087424</v>
+        <v>https://www.newmediawire.com/news/azio-ai-holdings-azio-unveils-atlas-one-for-south-texas-compute-infrastructure-campus-7088776</v>
       </c>
       <c r="F340" t="str">
-        <v>JEFFERSON, MD - June 30, 2026 ( NEWMEDIAWIRE ) - BioElectronics Corporation ( https://www.bielcorp.com/ ) (OTC: BIEL), a developer of medical technology products, today released an update from its Chairman, Richard Staelin, PhD. Dear Shareholders, It has been some time since my last Chairman's letter. During this period, BioElectronics has remained focused on identifying opportunities to expand revenues and markets while maintaining disciplined cost control. Our cost control efforts included relocating our offices and reducing staff to better align with current operational needs. As a result, the Company reported a small profit for calendar year 2025. We also initiated several programs intended to increase awareness, adoption, and long-term value of our technology platforms. One revenue-ge</v>
+        <v>LOS ANGELES, CA - August 20, 2026 ( NEWMEDIAWIRE ) - AZIO AI Holdings (NASDAQ: AZIO) announced Atlas One, the first named development phase of Project Atlas, its more than 548-acre South Texas compute infrastructure campus engineered for up to 500 MW of planned behind-the-meter power capacity. Atlas One brings together the land, power, connectivity and modular compute infrastructure announced by the company since May 2026. Approximately 6 MW of compute infrastructure, forming part of approximately 11 MW of secured behind-the-meter power capacity, has been activated and achieved approximately 97.8% uptime. The company said the planned capacity of up to 500 MW would be additional to the 11 MW secured to date. Azio is deploying capital, equipment and engineering resources toward the initial 1</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="str">
-        <v>Greene Concepts Drives Walmart Momentum With Steady Growth: Be Water ...</v>
+        <v>BOXABL (BXBL) Unveils Server Pod Concept for Modular AI, Cloud Computing Infrastructure</v>
       </c>
       <c r="B341" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C341" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D341" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, SaaS, Retail</v>
       </c>
       <c r="E341" t="str">
-        <v>https://pr-inside.com/greene-concepts-drives-walmart-momentum-with-steady-growth-be-water-r5196190.htm</v>
+        <v>https://www.newmediawire.com/news/boxabl-bxbl-unveils-server-pod-concept-for-modular-ai-cloud-computing-infrastructure-7088774</v>
       </c>
       <c r="F341" t="str">
-        <v>(PR-inside.com) Point-of-sale sales increase 34% year-over-year as expanded retail presence drives continued brand growth MARION, NC / ACCESS Newswire / June 30, 2026 / Greene Concepts, Inc. (OTCID:INKW), owner and operator of a 60,000-square-foot bottling facility in Marion, North Carolina, and producer of the premium artesian spring water brand Be Water™, today announced continued retail growth within Walmart stores carrying the Company's premium artesian water products. Recent retail performance data indicates point-of-sale (POS) dollar sales increased 34% compared to the same period last year. Year-to-date POS sales increased 24%. Average retail pricing also continued to strengthen, contributing additional growth beyond volume gains alone. The ..</v>
+        <v xml:space="preserve">LOS ANGELES, CA - August 20, 2026 ( NEWMEDIAWIRE ) - BOXABL (NASDAQ: BXBL) , a factory-built construction company, unveiled its Server Pod concept, a design study for modular, factory-assembled enclosures intended to house AI and cloud computing infrastructure. The company emphasized that the Server Pod is a concept only and is not currently being manufactured, with the initiative intended to demonstrate BOXABL’s factory capabilities and invite data center developers, operators and equipment vendors to pursue custom design and manufacturing partnerships. Concept configurations range from a 10-foot Server Pod envisioned at a 0.5 petaflop tier to the 2,500-square-foot Server Tron envisioned at 16 petaflop operations per second, with actual configurations, engineering, cooling approaches and </v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="str">
-        <v>Greene Concepts Drives Walmart Momentum With Steady Growth: Be Water Distribution Expands Across Virginia, North Carolina, South Carolina, and Georgia</v>
+        <v>Quantum BioPharma (QNTM) Advances Myelin-Protecting MS Therapy as Treatment Paradigm Evolves</v>
       </c>
       <c r="B342" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C342" t="str">
-        <v>Newswire.com</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D342" t="str">
-        <v>Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E342" t="str">
-        <v>https://www.newswire.com/news/greene-concepts-reports-continued-walmart-growth-as-be-water-distribution</v>
+        <v>https://www.newmediawire.com/news/quantum-biopharma-qntm-advances-myelin-protecting-ms-therapy-as-treatment-paradigm-evolves-7088771</v>
       </c>
       <c r="F342" t="str">
-        <v>Point-of-sale sales increase 34% year-over-year as expanded retail presence drives continued brand growth</v>
+        <v>MS drug development is increasingly expanding beyond controlling inflammation toward approaches designed to protect the nervous system and address mechanisms underlying progressive disability. Remyelination and protection of existing myelin remain major unmet needs in MS, as no approved therapy has established the ability to restore previously damaged myelin. Quantum BioPharma’s Lucid-MS is a patented new chemical entity designed to inhibit demyelination and protect myelin without suppressing the immune system. The U.S. FDA has cleared Quantum BioPharma to proceed with its planned phase 2 clinical trial of Lucid-MS in people with multiple sclerosis. LOS ANGELES, CA - August 20, 2026 ( NEWMEDIAWIRE ) - Multiple sclerosis (“MS”) treatment has traditionally focused on controlling the immune a</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="str">
-        <v>Multi-Billion-Dollar Global Sports Brand U.S. Polo Assn. Earns Global ...</v>
+        <v>KBRA Assigns Preliminary Ratings to Upgrade Master Pass-Thru Trust, Series 2026-ST4</v>
       </c>
       <c r="B343" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C343" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D343" t="str">
-        <v>Retail, Media</v>
+        <v>Retail</v>
       </c>
       <c r="E343" t="str">
-        <v>https://pr-inside.com/multi-billion-dollar-global-sports-brand-u-s-polo-assn-earns-global-r5196155.htm</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/kbra-assigns-preliminary-ratings-upgrade-175300012.html</v>
       </c>
       <c r="F343" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / June 30, 2026 /U.S. Polo Assn. ®, the official sports brand of the United States Polo Association (USPA), continues to gain global momentum in 2026, earning a series of high-profile honors and recognitions that reflect the brand's expanding footprint, deepening consumer trust, and growing influence in sports-driven content and storytelling. Among U.S. Polo Assn.'s top recognitions this year, the global, multi-billion-dollar brand was honored at the 11th Annual 2026 Globee Awards for Achievement with Gold for the "Global Expansion" category and Silver for the "Brand Development" category. These awards highlight U.S. Polo Assn.'s ..</v>
+        <v>NEW YORK, August 20, 2026--KBRA assigns preliminary ratings to four classes of notes issued by Upgrade Master Pass-Thru Trust, Series 2026-ST4 ("UMPT 2026-ST4"), a consumer loan ABS transaction. UMPT 2026-ST4 has initial hard credit enhancement levels ranging from 53.95% for the Class A Notes to 22.10% for the Class D Notes. Credit enhancement consists of overcollateralization, subordination of the junior note classes, except for the Class D notes, a cash reserve account, and excess spread.</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="str">
-        <v>ATRenew Releases 2025 ESG Report: Advancing Sustainable Growth by Leading the Circular Economy</v>
+        <v>Clean Energy Metals Companies Present at the August 27 Virtual Investor Conference</v>
       </c>
       <c r="B344" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C344" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D344" t="str">
-        <v>Finance, Retail</v>
+        <v>Finance, Energy, Retail</v>
       </c>
       <c r="E344" t="str">
-        <v>https://www.prnewswire.com/news-releases/atrenew-releases-2025-esg-report-advancing-sustainable-growth-by-leading-the-circular-economy-302814398.html</v>
+        <v>https://www.newmediawire.com/news/clean-energy-metals-companies-present-at-the-august-27-virtual-investor-conference-7088765</v>
       </c>
       <c r="F344" t="str">
-        <v>SHANGHAI, June 30, 2026 /PRNewswire/ -- ATRenew Inc. ("ATRenew" or the "Company") (NYSE: RERE), a pioneer in technology-driven recycling and trade-in solutions for consumer products in China, today released its 2025 Environmental, Social and Governance (ESG) Report. The report outlines...</v>
+        <v>A Full Day of Live Presentations Across Copper, Rare Earths, Phosphate, Manganese, Uranium, Natural Hydrogen, and Battery Technology Meet With Management Teams From Companies Listed on the Nasdaq, the OTC Markets, the Toronto Stock Exchange, the TSX Venture Exchange, and the Canadian Securities Exchange NEW YORK, NY - August 20, 2026 ( NEWMEDIAWIRE ) - B2i Digital, Inc. invites investors to the Clean Energy Metals Virtual Investor Conference, a B2i Digital Featured Conference, taking place on Thursday, August 27, 2026, and hosted by Virtual Investor Conferences. B2i Digital is the Official Marketing Partner, supporting the conference through its media network, digital marketing campaigns, social media outreach, and company profiles. The lineup spans copper exploration and development in Pe</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="str">
-        <v>AI emerges as a strategic priority for luxury as accelerating consumer use challenges industry to reinvent customer discovery and experience--Bain &amp;amp; Company and Comité Colbert</v>
+        <v>Voghion Accelerates Its European Market Strategy with an Upgraded Seller Growth Program</v>
       </c>
       <c r="B345" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C345" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D345" t="str">
-        <v>AI, Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E345" t="str">
-        <v>https://www.prnewswire.com/news-releases/ai-emerges-as-a-strategic-priority-for-luxury-as-accelerating-consumer-use-challenges-industry-to-reinvent-customer-discovery-and-experiencebain--company-and-comite-colbert-302813503.html</v>
+        <v>https://www.newsfilecorp.com/release/310617/Voghion-Accelerates-Its-European-Market-Strategy-with-an-Upgraded-Seller-Growth-Program</v>
       </c>
       <c r="F345" t="str">
-        <v>Strategic role of AI in luxury confirmed as 22% of luxury houses now rank it among their top three corporate priorities, up from just 5% in 2024 Luxury houses accelerate AI deployment with adoption up five-fold in support functions and nearly doubled in operational functions; adoption in...</v>
+        <v>London, United Kingdom--(Newsfile Corp. - August 20, 2026) - London-based online marketplace Voghion is stepping up its European market strategy with an upgraded full-cycle seller growth program, strengthening support for merchants at every stage of their journey. The expanded program brings together market guidance, clearer platform policies, operational resources, category opportunities, promotional support, and ongoing market feedback to help sellers navigate Europe's evolving e-commerce...</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="str">
-        <v>How Dynamic Shelf UK Is Helping Retail Businesses Improve Store Layout and Sales</v>
+        <v>NOTICE TO DISREGARD -- Fold, Inc.</v>
       </c>
       <c r="B346" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C346" t="str">
-        <v>Express Press Release</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D346" t="str">
-        <v>Retail</v>
+        <v>Finance, Crypto, Retail</v>
       </c>
       <c r="E346" t="str">
-        <v>https://express-press-release.net/news/2026/06/30/1761046</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348714/0/en/notice-to-disregard-fold-inc.html</v>
       </c>
       <c r="F346" t="str">
-        <v>London, United Kingdom, 2026-06-30 — /EPR Network/ — Retail businesses across the UK are increasingly focusing on smarter store design to boost customer experience and improve [read full press release...]</v>
+        <v>PHOENIX, Aug. 20, 2026 (GLOBE NEWSWIRE) -- We are advised by Fold, Inc. that journalists and other readers should disregard the news release, “Kroger, One of the Largest American Retail and Supermarket Chains, Rolls Out Fold Bitcoin Gift Card™ Program Nationwide,” issued Aug. 19 over GlobeNewswire.</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="str">
-        <v>Mega Real Estate Mergers Are Squeezing Agents Out -- 'That Probate Guy' Reveals the Industry's Overlooked Opportunity</v>
+        <v>Claudio Bono's The Homelessness Fix Book Returns to #1 on Amazon Kindle in Social Policy, Philanthropy &amp; Charity, and Social Work, Highlighting a Three-Year Blueprint to End Street Homelessness</v>
       </c>
       <c r="B347" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C347" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D347" t="str">
-        <v>AI, Real Estate, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E347" t="str">
-        <v>https://www.prweb.com/releases/mega-real-estate-mergers-are-squeezing-agents-out--that-probate-guy-reveals-the-industrys-overlooked-opportunity-302813908.html</v>
+        <v>https://www.newsfilecorp.com/release/310613/Claudio-Bonos-The-Homelessness-Fix-Book-Returns-to-1-on-Amazon-Kindle-in-Social-Policy-Philanthropy-Charity-and-Social-Work-Highlighting-a-ThreeYear-Blueprint-to-End-Street-Homelessness</v>
       </c>
       <c r="F347" t="str">
-        <v>Large real estate brokerages are consolidating influence, direct-to-consumer platforms are bypassing agents, and AI tools are changing how buyers and sellers connect. The traditional listing playbook is dying. For many real estate professionals, the pressure is immediate. COLUMBIA, Md.,...</v>
+        <v>Cupertino, California--(Newsfile Corp. - August 20, 2026) - Claudio Bono, a 36-year hospitality veteran, founder and CEO of GiveaRoof.org, and author of The Homelessness Fix: How to Save the World While Everyone Else Argues About It, today announced that his book has returned to the top of the Amazon Kindle charts.Figure 1- GiveARoof LogoTo view an enhanced version of this graphic, please visit:https://images.newsfilecorp.com/files/11143/310613_277b9292b482a842_001full.jpgAfter first reaching #1...</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="str">
-        <v>Globavend Releases First Fully AI-Produced Original Micro Drama, Entering a US$11 Billion Global Market</v>
+        <v>NextSmartShip's Shirley Liu Named a 2026 Women in Supply Chain Rising Star</v>
       </c>
       <c r="B348" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C348" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D348" t="str">
-        <v>Finance, AI, SaaS, Retail, Media</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E348" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319445/0/en/Globavend-Releases-First-Fully-AI-Produced-Original-Micro-Drama-Entering-a-US-11-Billion-Global-Market.html</v>
+        <v>https://www.prweb.com/releases/nextsmartships-shirley-liu-named-a-2026-women-in-supply-chain-rising-star-302856125.html</v>
       </c>
       <c r="F348" t="str">
-        <v>PERTH, Australia, June 30, 2026 (GLOBE NEWSWIRE) -- via IBN – Globavend Holdings Limited (NASDAQ: GVH) ("Globavend" or the "Company"), an emerging e-commerce logistics provider and AI-powered digital entertainment company, today announced the release of its first fully AI-produced original micro drama, "Buried Innocent," marking the Company's entry into the rapidly expanding global micro-drama industry. Produced using the Company's proprietary AI-powered cinematic production platform, Imaginary, the release demonstrates the commercial application of Globavend's end-to-end AI content production capabilities. The Company also released "Kopi-Kopi," an original live-action micro drama, demonstrating the scalability of its hybrid AI-assisted production strategy.</v>
+        <v>Chief Revenue Officer recognized for driving NextSmartShip's growth and its hybrid fulfillment model for DTC brands LOS ANGELES, Aug. 20, 2026 /PRNewswire-PRWeb/ -- NextSmartShip (NSS), a global hybrid fulfillment partner for growing direct-to-consumer (DTC) brands, today announced that...</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="str">
-        <v>GXO and Co-op Extend Transport Partnership with New Five year Agreement</v>
+        <v>NAVR Backs Legal Challenge to California Law Restricting Veterans’ Right to Choose</v>
       </c>
       <c r="B349" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C349" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D349" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E349" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319374/0/en/GXO-and-Co-op-Extend-Transport-Partnership-with-New-Five-year-Agreement.html</v>
+        <v>https://finance.yahoo.com/economy/policy/articles/navr-backs-legal-challenge-california-143500892.html</v>
       </c>
       <c r="F349" t="str">
-        <v>LONDON, June 30, 2026 (GLOBE NEWSWIRE) -- GXO Logistics, Inc. (NYSE: GXO), the world’s largest pure-play contract logistics provider, has announced a five-year transport contract expansion with Co‑op, one of the world’s largest consumer co-operatives, advancing the supply chain partnership into its second decade.</v>
+        <v>WASHINGTON, August 20, 2026--The National Association for Veterans Rights (NAVR) today welcomed a federal challenge to California Senate Bill 694 (SB 694), saying the case underscores a principle NAVR has consistently championed: Veterans deserve strong consumer protections without sacrificing their freedom to choose how they pursue the benefits they earned.</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="str">
-        <v>U.S. News &amp;amp; World Report Unveils the 2026-2027 Best Companies to Work For Ratings</v>
+        <v>Metavesco Launches OTC Squawk v1.0, an Intelligence and Discussion Platform Built for the OTC Market</v>
       </c>
       <c r="B350" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C350" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D350" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E350" t="str">
-        <v>https://www.prnewswire.com/news-releases/us-news--world-report-unveils-the-2026-2027-best-companies-to-work-for-ratings-302813941.html</v>
+        <v>https://www.newmediawire.com/news/metavesco-launches-otc-squawk-v1-0-an-intelligence-and-discussion-platform-built-for-the-otc-market-7088743</v>
       </c>
       <c r="F350" t="str">
-        <v>The 2026-2027 ratings recognize public and private companies that support employee and intern needs best across 14 industries. WASHINGTON, June 30, 2026 /PRNewswire/ -- U.S. News &amp; World Report, the global authority in rankings and consumer advice, today announced the 2026-2027 U.S. News...</v>
+        <v>CUMMING, GA - August 20, 2026 ( NEWMEDIAWIRE ) - Metavesco, Inc. (OTCID: MVCO), a diversified holding company, today announced the public release of OTC Squawk v1.0, its market-intelligence and discussion platform built specifically for the over-the-counter equity market. The release adds regulatory disclosure data, dilution and share-structure indicators, a market specific heat map, and an expanded pre-market digest. OTC investors currently have to move between multiple sources to monitor disclosure filings, share-structure changes, regulatory activity, and market discussion. OTC Squawk brings those signals together in one OTC-specific platform. The public release was announced alongside a company livestream that can be viewed here: https://x.com/i/broadcasts/1pKdRDaMQjrJW?s=20 The follow</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="str">
-        <v>Wisdom Bridge Authors Opens the Door for Transformational Books to Reach 500 Million Spanish-Speaking Readers</v>
+        <v>iVendNext Announces Version 2.0 With AI, Marketplace Apps and New Retail Capabilities</v>
       </c>
       <c r="B351" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C351" t="str">
-        <v>NewMediaWire</v>
+        <v>PR.com</v>
       </c>
       <c r="D351" t="str">
-        <v>Retail, Education</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E351" t="str">
-        <v>https://www.newmediawire.com/news/wisdom-bridge-authors-opens-the-door-for-transformational-books-to-reach-500-million-spanish-speaking-readers-7087421</v>
+        <v>https://www.pr.com/press-release/972938</v>
       </c>
       <c r="F351" t="str">
-        <v>MIAMI, FL - June 29, 2026 ( NEWMEDIAWIRE ) - Across more than twenty countries, 500 million people speak Spanish as the language of their dreams and their prayers. Yet most of the books that reshape how people lead, heal, and grow exist only in English. Wisdom Bridge Authors, LLC, a Miami-based company, was created to close that gap carrying the world’s most needed books across the language barrier and into the hands of the readers who have waited for them. The company translates and launches transformational English-language books as complete Spanish-language experiences print, digital, and a companion practical course typically within six months. Native Spanish-speaking translators carry each author’s meaning, metaphor, and mission intact, so the wisdom lands as deeply in Spanish as in t</v>
+        <v>The latest release adds AI &amp; Automation, Marketplace Apps, new modules, Retail upgrades and country-specific capabilities for modern retailers. [PR.com]</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="str">
-        <v>DG Display Showcase Featured in Government Special Report, Highlighting 27 Years of Global Luxury Retail Innovation</v>
+        <v>StrainScan Pro Enables Farm-to-Plate Freshness and Quality Tracking ...</v>
       </c>
       <c r="B352" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C352" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D352" t="str">
-        <v>Retail</v>
+        <v>AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E352" t="str">
-        <v>https://www.getnews.info/story/2026/06/29/dg-display-showcase-featured-in-government-special-report-highlighting-27-years-of-global-luxury-retail-innovation/?source=barchart</v>
+        <v>https://pr-inside.com/strainscan-pro-enables-farm-to-plate-freshness-and-quality-tracking-r5214376.htm</v>
       </c>
       <c r="F352" t="str">
-        <v/>
+        <v>(PR-inside.com) Proprietary AI Vision Platform Supports Visual Consistency from Harvest Through Distribution and Retail MESA, AZ / ACCESS Newswire / August 20, 2026 / Medical Care Technologies Inc. (OTCID:MDCE) today highlighted the farm-to-plate capabilities of its StrainScan Pro platform, positioning the proprietary AI vision software as a tool for visual freshness and quality tracking across the food supply chain. Maintaining consistency from the field to the final destination remains one of the most persistent challenges in agriculture and food distribution. StrainScan Pro is designed to support that process through rapid, on-device visual analysis that can help operators assess quality indicators at multiple points ..</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="str">
-        <v>Sustain360° and K2 Consulting Partners Announce Strategic Partnership to Accelerate Supply Chain Intelligence and Climate Resilience for Global Organisations</v>
+        <v>StrainScan Pro Enables Farm-to-Plate Freshness and Quality Tracking Across the Food Supply Chain (OTCID:MDCE)</v>
       </c>
       <c r="B353" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C353" t="str">
-        <v>Pressat</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D353" t="str">
-        <v>SaaS, Real Estate, Energy, Retail</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E353" t="str">
-        <v>https://pressat.co.uk/releases/sustain360-and-k2-consulting-partners-announce-strategic-partnership-to-accelerate-supply-chain-intelligence-and-climate-resilience-for-global-organisations-3e955815597e5b9e7b0f9ad078992dc4/</v>
+        <v>https://www.newswire.com/news/strainscan-pro-enables-farm-to-plate-freshness-and-quality-tracking-across-the</v>
       </c>
       <c r="F353" t="str">
-        <v>Monday 29 June, 2026 Sustain360° and K2 Consulting Partners have signed a Memorandum of Understanding (MOU), formalising a strategic partnership to deliver integrated supply chain intelligence, climate resilience, and transformation solutions for clients across multiple sectors and geographies. The partnership combines Sustain360°’s advanced data and platform capabilities with K2 Consulting Partners’ proven expertise in complex operational and organisational transformation. Together, the organisations will help clients anticipate disruption, strengthen compliance, reduce risk, and build resilient, sustainable operating models that can withstand increasing regulatory, environmental, and geopolitical pressures. “This partnership enables organisations to move beyond reporting and into real op</v>
+        <v>Proprietary AI Vision Platform Supports Visual Consistency from Harvest Through Distribution and Retail</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="str">
-        <v>Creative Global Technology Holdings Limited Receives Nasdaq Notification Letter Regarding Minimum Bid Price Deficiency</v>
+        <v>London entrepreneur opens search for UK acquisitions after first ecommerce purchase</v>
       </c>
       <c r="B354" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C354" t="str">
-        <v>GlobeNewswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D354" t="str">
-        <v>Finance, Retail</v>
+        <v>Real Estate, Retail</v>
       </c>
       <c r="E354" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/29/3319255/0/en/Creative-Global-Technology-Holdings-Limited-Receives-Nasdaq-Notification-Letter-Regarding-Minimum-Bid-Price-Deficiency.html</v>
+        <v>https://pressat.co.uk/releases/london-entrepreneur-opens-search-for-uk-acquisitions-after-first-ecommerce-purchase-7e05bc4eee7f0ecdc84f766184c4a977/</v>
       </c>
       <c r="F354" t="str">
-        <v>HONG KONG, June 29, 2026 (GLOBE NEWSWIRE) -- Creative Global Technology Holdings Limited (“CGTL”, the “Company”, or “we”) (NASDAQ: CGTL), a Hong Kong-based company sourcing and reselling recycled consumer electronic devices, today announced that, onJune 26, 2026, the Company received a notification letter (the “Notification Letter”) from the Listing Qualifications Department of the Nasdaq Stock Market LLC (“Nasdaq”), notifying the Company that it is currently not in compliance with the minimum bid price requirement set forth under Nasdaq Listing Rule 5550(a)(2). The Notification Letter is based upon the fact that the closing bid price of the Company’s ordinary shares (“Ordinary Shares”) was below $1.00 per share for a period of 30 consecutive business days from May 13, 2026 to June 25, 202</v>
+        <v>Thursday 20 August, 2026 LONDON, 20 August 2026. Charles Reay-Smith, the London-based entrepreneur behind Reay Smith Property, has opened a search for further UK business acquisitions, a year on from his purchase of the ecommerce brand AlloyArmor. Reay-Smith acquired AlloyArmor in July 2025. The brand sells designer protective cases for iPhone and AirPods through alloyarmor.store, shipping worldwide, with a range that includes the Invisa Case, the Hercules Case and The Serpent. Terms of that transaction were not disclosed. He is now reviewing opportunities across ecommerce, services and light industrial businesses in the United Kingdom, with a focus on profitable, owner-operated companies where the founder is looking to step back. "AlloyArmor taught me what the first year of ownership actu</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="str">
-        <v>Quantum BioPharma (QNTM) Reaches Key Midpoint Milestone in Multiple Sclerosis Imaging Study</v>
+        <v>Helport AI Expands AI Labor Deployment Across Global Consumer Hardware Operations</v>
       </c>
       <c r="B355" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C355" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D355" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Finance, AI, Retail</v>
       </c>
       <c r="E355" t="str">
-        <v>https://www.newmediawire.com/news/quantum-biopharma-qntm-reaches-key-midpoint-milestone-in-multiple-sclerosis-imaging-study-7087413</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348363/0/en/helport-ai-expands-ai-labor-deployment-across-global-consumer-hardware-operations.html</v>
       </c>
       <c r="F355" t="str">
-        <v>Before any new drug or diagnostic technology can be used widely, it must pass through a series of structured studies designed to answer specific questions. The milestone highlighted in Quantum BioPharma’s announcement is that patient enrollment in a key pilot study has reached its halfway mark. Preliminary analyses show a robust signal in acute MS lesions, along with potential sensitivity to gray matter lesions. LOS ANGELES, CA - June 29, 2026 ( NEWMEDIAWIRE ) - Clinical studies are among the most demanding and consequential undertakings in medicine. They require years of planning, careful patient selection, rigorous data collection and ongoing regulatory oversight, all in pursuit of a single goal - generating reliable evidence that a new drug, device or diagnostic tool is both safe and ef</v>
+        <v>Helport AI expands AI Labor into cross-border e-commerce, supporting live customer operations for global consumer hardware brands.</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="str">
-        <v>Cardio Diagnostics Holdings (CDIO) Brings Molecular Precision to a Blind Spot in Coronary Heart Disease Detection</v>
+        <v>Leading eCommerce Retailer Expands Adoption of HawkSearch With Hybrid ...</v>
       </c>
       <c r="B356" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C356" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D356" t="str">
-        <v>Finance, Retail</v>
+        <v>Finance, AI, Retail</v>
       </c>
       <c r="E356" t="str">
-        <v>https://www.newmediawire.com/news/cardio-diagnostics-holdings-cdio-brings-molecular-precision-to-a-blind-spot-in-coronary-heart-disease-detection-7087411</v>
+        <v>https://pr-inside.com/leading-ecommerce-retailer-expands-adoption-of-hawksearch-with-hybrid-r5214359.htm</v>
       </c>
       <c r="F356" t="str">
-        <v>LOS ANGELES, CA - June 29, 2026 ( NEWMEDIAWIRE ) - Coronary heart disease (“CHD”) remains the leading cause of death in the United States, but the tools doctors have long relied on to detect it early are proving less reliable than many patients assume. Cardio Diagnostics Holdings (NASDAQ: CDIO) reports that approximately 50% of individuals with coronary heart disease do not present with traditional risk factors and conventional risk calculators have an average sensitivity of 39%. In practical terms, that means that many who “look healthy” go on to have CHD and preventable cardiac events such as a heart attack. For decades, cardiovascular risk assessment has centered on a checklist of factors never designed to capture the full biological picture of how heart disease develops. What makes CHD</v>
+        <v>(PR-inside.com) WOBURN, MA / ACCESS Newswire / August 20, 2026 / Bridgeline Digital, Inc. (NASDAQ:BLIN), a leader in AI-powered product discovery and eCommerce solutions, announced today that a long-standing eCommerce retailer has expanded its HawkSearch deployment with the addition of Hybrid Search and Search Assistant, furthering its adoption of Bridgeline's AI-powered product discovery technologies and extending its relationship with the company Expanding Investment in AI Commerce The retailer has been a HawkSearch customer since 2023 and recently expanded its deployment with the addition of Search Assistant and Hybrid Search while extending its relationship with Bridgeline. The expansion reflects the customer's continued investment in ..</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="str">
-        <v>Cata-Kor Releases Independent Lab Results Verifying Glutathione Potency in Top-Selling Amazon Supplements</v>
+        <v>Leading eCommerce Retailer Expands Adoption of HawkSearch With Hybrid Search and AI Shopping Assistant</v>
       </c>
       <c r="B357" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C357" t="str">
-        <v>PRWeb</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D357" t="str">
-        <v>Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E357" t="str">
-        <v>https://www.prweb.com/releases/cata-kor-releases-independent-lab-results-verifying-glutathione-potency-in-top-selling-amazon-supplements-302813488.html</v>
+        <v>https://www.newswire.com/news/leading-ecommerce-retailer-expands-adoption-of-hawksearch-with-hybrid-search</v>
       </c>
       <c r="F357" t="str">
-        <v>Testing was conducted by Swift Laboratory, an ISO 17025:2017-accredited third-party testing facility MIAMI, June 29, 2026 /PRNewswire-PRWeb/ -- Cata-Kor, a U.S.-based nutraceutical company focused on science-informed longevity formulations, released results from independent laboratory...</v>
+        <v/>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="str">
-        <v>Growing Scientific Evidence Links E-Cigarette Chemicals to Heart Health Risks</v>
+        <v>Study: ChatGPT, Perplexity &amp; Gemini cited 104 sources in 30 answers — and can't agree on any of them</v>
       </c>
       <c r="B358" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C358" t="str">
-        <v>NewMediaWire</v>
+        <v>Pressat</v>
       </c>
       <c r="D358" t="str">
-        <v>Healthcare, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E358" t="str">
-        <v>https://www.newmediawire.com/news/growing-scientific-evidence-links-e-cigarette-chemicals-to-heart-health-risks-7087408</v>
+        <v>https://pressat.co.uk/releases/study-chatgpt-perplexity-gemini-cited-104-sources-in-30-answers-and-cant-agree-on-any-of-them-1e3f27038c139ff0cacef81fa3511f93/</v>
       </c>
       <c r="F358" t="str">
-        <v xml:space="preserve">DALLAS - June 29, 2026 ( NEWMEDIAWIRE ) - Is vaping bad for my health? As people who use e-cigarettes and their loved ones pose questions like this, growing scientific evidence shows that the answer is yes. Research studies show that several chemicals found in e-cigarettes and produced when used as intended may harm heart health. As policymakers evaluate the rapidly evolving market of tobacco and nicotine products, the American Heart Association, a global force changing the future of health for all, says everyone should be aware of the scientific evidence pointing to potential cardiovascular harms. Often misrepresented and misunderstood as harmless water vapor, e-cigarette aerosol often contains a mix of chemicals, additives, sweeteners and flavoring agents, according to the U.S. Food and </v>
+        <v>Thursday 20 August, 2026 FOR IMMEDIATE RELEASE New Study: AI Assistants Can't Agree Which UK Businesses to Recommend — ChatGPT, Perplexity and Gemini Cited 104 Different Sources Across Just 30 Answers Logged study finds each AI assistant picks recommendations a different way — meaning UK businesses can be highly visible on one assistant and invisible on another MANCHESTER, UNITED KINGDOM — 21 August 2026 — When UK buyers ask AI assistants who to hire, the assistants can't agree on the answer. A newly published study that logged first answers from ChatGPT, Perplexity and Gemini to ten fixed buyer questions found the three assistants cited 104 different web sources across just 30 answers — with only eleven sources cited more than once, and only three businesses recommended by all three assis</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="str">
-        <v>New York and Oregon Researchers to Lead Pioneering Cardiac Arrest Studies</v>
+        <v>The Original Standard: Spigen Unveils the Google Pixel 11 Collection</v>
       </c>
       <c r="B359" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C359" t="str">
-        <v>NewMediaWire</v>
+        <v>Pressat</v>
       </c>
       <c r="D359" t="str">
-        <v>Healthcare, Retail, Education</v>
+        <v>Retail</v>
       </c>
       <c r="E359" t="str">
-        <v>https://www.newmediawire.com/news/new-york-and-oregon-researchers-to-lead-pioneering-cardiac-arrest-studies-7087406</v>
+        <v>https://pressat.co.uk/releases/the-original-standard-spigen-unveils-the-google-pixel-11-collection-c777361edd0a7f837a550af95bd3e927/</v>
       </c>
       <c r="F359" t="str">
-        <v>DALLAS - June 29, 2026 ( NEWMEDIAWIRE ) - More than 600,000 cardiac arrests occur in the U.S. each year, and survival rates are low both in and out of the hospital setting, according to the American Heart Association, a global force changing the future of health for all. To address this issue, the Association is providing $3.4 million in grants for two teams of scientists to lead a new research initiative focused on scientific advances related to cardiac arrest. These multidisciplinary teams will undertake research studies to better understand how to predict and detect cardiac arrests, with a goal of ultimately improving treatment and survival rates and enhancing the recovery and quality of life for survivors and their families. This new initiative establishes the Cardiac Arrest Research T</v>
+        <v>Thursday 20 August, 2026 Spigen has revealed its complete ecosystem of protection design for the newly launched Pixel 11 devices. Built on years of expertise, Spigen’s engineering labs have mapped every curve and contour of Google’s new flagships to guarantee zero interference while delivering military-grade defence.From signature rugged protection to MagFit-integrated versatility, Spigen doesn't just protect but empowers the user's everyday Pixel experience. Where trusted heritage meets the absolute peak of modern innovation Spigen once again proves they are the Original standard for protection for Google’s mobile ecosystem. Sleek Innovation, Uncompromised Protection Combining high-performance utility with modern tech aesthetics for both the Pixel 11 series and Pixel Watch 5. Spigen’s Sli</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="str">
-        <v>Great Northern Fiber Interior Packaging Addresses E-Commerce Industry's Search for Eco-Friendly Packaging Amid Call for Sustainable Innovation</v>
+        <v>Mattel Brick Shop™ Celebrates 25 Years of Microsoft's Iconic XBOX Game Console with New Premium Building Set</v>
       </c>
       <c r="B360" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C360" t="str">
-        <v>PRWeb</v>
+        <v>WebWire</v>
       </c>
       <c r="D360" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail, Gaming</v>
       </c>
       <c r="E360" t="str">
-        <v>https://www.prweb.com/releases/great-northern-fiber-interior-packaging-addresses-e-commerce-industrys-search-for-eco-friendly-packaging-amid-call-for-sustainable-innovation-302810402.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359172</v>
       </c>
       <c r="F360" t="str">
-        <v>E-commerce brands seeking eco-friendly packaging for their businesses now have a proven, tested option. A new industry report makes clear why acting on that search has become a business priority, not just an environmental one. APPLETON, Wis., June 29, 2026 /PRNewswire-PRWeb/ -- Online...</v>
+        <v>Mattel, Inc. (NASDAQ: MAT), a leading global play and family entertainment company and owner of one of the world&amp;#39;s most iconic brand portfolios, announced a new release from its premium building brand Mattel Brick Shop&amp;#8482;, a highly detailed, 1:1-scale buildable display model of the original Microsoft XBOX console. Created in celebration of the console&amp;#39;s 25th anniversary, the collector display piece is available for presale now at select retailers globally, including Amazon, Best Buy and Matt... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359172</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="str">
-        <v>Park Ha Biological Technology Co., Ltd. Announces Cooperation with Amazon to Support Its Entry into the North American Personal Care Sector and Accelerate the Implementation of Its Global Strategy</v>
+        <v>POP MART Reports First Half 2026 Financial Results, Announces Future Stock Buyback Plan</v>
       </c>
       <c r="B361" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C361" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D361" t="str">
         <v>Finance, Retail</v>
       </c>
       <c r="E361" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/29/3319075/0/en/Park-Ha-Biological-Technology-Co-Ltd-Announces-Cooperation-with-Amazon-to-Support-Its-Entry-into-the-North-American-Personal-Care-Sector-and-Accelerate-the-Implementation-of-Its-Gl.html</v>
+        <v>https://www.prnewswire.com/news-releases/pop-mart-reports-first-half-2026-financial-results-announces-future-stock-buyback-plan-302856357.html</v>
       </c>
       <c r="F361" t="str">
-        <v>Wuxi, China, June 29, 2026 (GLOBE NEWSWIRE) -- Park Ha Biological Technology Co., Ltd. (NASDAQ: BYAH) (“Park Ha Biological” or the “Company”) announced significant progress in its global expansion by initiating cooperation with Amazon (“Amazon”) North America and commencing full-scale preparations for entry into the North American personal care market, marking a key step toward the implementation of its overseas online business. Currently, four key tasks are advancing concurrently: store qualification registration, Amazon brand registry enrollment, establishment of a compliance framework for the North American market, and planning of localized product operation strategies. All preparatory efforts are being executed efficiently and systematically, with overall progress advancing ahead of sc</v>
+        <v>HONG KONG and BEIJING, Aug. 20, 2026 /PRNewswire/ -- POP MART today released its financial highlights for the first half of 2026, reporting sustained business momentum, driven by IP performance, diversified business portfolio and deepening consumer engagement. Total revenue is 17.17...</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="str">
-        <v>AI Surge Sees HKTDC Raise Export Forecast, Boost for Hong Kong Exporters Amid Global Uncertainties</v>
+        <v>UNLOCKD Completes Initial Production Run of Morning Magic Functional Mushroom K-Cups, Targets E-Commerce and Retail Expansion</v>
       </c>
       <c r="B362" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C362" t="str">
         <v>NewMediaWire</v>
       </c>
       <c r="D362" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>Retail, Healthcare</v>
       </c>
       <c r="E362" t="str">
-        <v>https://www.newmediawire.com/news/ai-surge-sees-hktdc-raise-export-forecast-boost-for-hong-kong-exporters-amid-global-uncertainties-7087402</v>
+        <v>https://www.newmediawire.com/news/unlockd-completes-initial-production-run-of-morning-magic-functional-mushroom-k-cups-targets-e-commerce-and-retail-expansion-7088730</v>
       </c>
       <c r="F362" t="str">
-        <v xml:space="preserve">HONG KONG - June 29, 2026 ( NEWMEDIAWIRE ) - The Hong Kong Trade Development Council (HKTDC) has upwardly revised its 2026 export forecast to year-on-year growth of above 20% . This follows a stronger-than-expected performance since the start of the year as well as sustained momentum in the global demand for technology products. Meanwhile, the HKTDC Export Confidence Index (2Q26) , released today, shows an improvement in both of its key indicators - the Current Performance Index (51.0) and the Expectation Index (52.4). Both indicators rebounding above the 50 threshold reflects improved exporter sentiment stemming from evolving US trade policies and ongoing geopolitical developments. AI-driven electronics boom supporting export growth Commenting on the export performance, HKTDC Director of </v>
+        <v>Ancient Extracts USA Enters the Multibillion-dollar Single-serve Coffee Market as UNLOCKD Expands Its Consumer Portfolio to 72 SKUs LANCASTER, PA - August 20, 2026 ( NEWMEDIAWIRE ) - BitFrontier Capital Holdings, Inc. (OTCID: BFCH), doing business as UNLOCKD Inc. (“UNLOCKD” or the “Company”), today announced that Ancient Extracts USA has completed the initial production run of Morning Magic functional mushroom coffee in a K-Cup-compatible single-serve format. The Company is now preparing Morning Magic K-Cups for launch on Amazon and its direct-to-consumer website, AncientExtracts.com , while sending samples to prospective retail category buyers as it pursues broader brick-and-mortar distribution opportunities. For UNLOCKD, the significance extends well beyond another product launch. Mornin</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="str">
-        <v>Fast Moving Consumer Goods Launches Weekly Webinar for Emerging Spirit ...</v>
+        <v>Temenos Named a Leader in Gartner® Magic Quadrant for Retail Core Banking Systems, Europe</v>
       </c>
       <c r="B363" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C363" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D363" t="str">
-        <v>SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E363" t="str">
-        <v>https://pr-inside.com/fast-moving-consumer-goods-launches-weekly-webinar-for-emerging-spirit-r5195808.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348179/0/en/temenos-named-a-leader-in-gartner-magic-quadrant-for-retail-core-banking-systems-europe.html</v>
       </c>
       <c r="F363" t="str">
-        <v>(PR-inside.com) Fast Moving Consumer Goods, Inc. (GGII) today announced a special edition of its weekly live webinar series focused on helping founders and CEOs of emerging spirit brands navigate the challenges of launching, distributing, marketing, and scaling their products nationwide. SAN DIEGO, CA / ACCESS Newswire / June 29, 2026 / Fast Moving Consumer Goods, Inc. (GGII) today announced a special edition of its weekly live webinar series focused on helping founders and CEOs of emerging spirit brands navigate the challenges of launching, distributing, marketing, and scaling their products nationwide. The webinar will showcase FMCG's Emerging Spirit Brand Platform, a comprehensive solution ..</v>
-[...2 lines deleted...]
-    <row r="364">
+        <v>Temenos achieved the strongest overall position for its completeness of vision Temenos achieved the strongest overall position for its completeness of vision</v>
+      </c>
+    </row>
+    <row r="364" xml:space="preserve">
       <c r="A364" t="str">
-        <v>AMASS Brands Group to Acquire Majority Stake in HpO Sparkling Protein Water, Expanding into Functional Hydration</v>
+        <v>Emperor Watch &amp; Jewellery Limited Announces 2026 Interim Results</v>
       </c>
       <c r="B364" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C364" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D364" t="str">
-        <v>Finance, Retail</v>
+        <v>Finance, Real Estate, Retail</v>
       </c>
       <c r="E364" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/29/3319060/0/en/AMASS-Brands-Group-to-Acquire-Majority-Stake-in-HpO-Sparkling-Protein-Water-Expanding-into-Functional-Hydration.html</v>
-[...2 lines deleted...]
-        <v>Proposed Transaction Expands AMASS Into One of the Fastest-Growing Segments in Functional Beverages as GLP-1 Adoption Accelerates Consumer Demand Proposed Transaction Expands AMASS Into One of the Fastest-Growing Segments in Functional Beverages as GLP-1 Adoption Accelerates Consumer Demand</v>
+        <v>https://www.acnnewswire.com/press-release/english/109275/</v>
+      </c>
+      <c r="F364" t="str" xml:space="preserve">
+        <v xml:space="preserve">Financial Highlights
+For the six months ended 30 June
+Changes
+2025
+HK$ million
+2026
+HK$ million
+Total revenue
+2,794
+2,934
++ 5.0%
+Gross profit
+840
+969
++ 15.4%
+Gross profit margin
+30.1%
+33.0%
++ 2.9pp
+Adjusted EBITD 1
+297
+448
++ 50.8%
+Net profit
+194
+318
++ 63.9%
+Basic earnings per share
+HK2.73 cents
+HK4.28 cents
++ 56.8%
+Interim dividend per share
+HK0.55 cents
+HK0.90 cents
++ 63.6%
+1 Adjusted EBITD represents earnings before interest, tax and depreciation charge on the self-owned flagship store, which reflects the Group’s core operating performance
+HONG KONG, August 20, 2026 - (ACN Newswire) - Emperor Watch &amp; Jewellery Limited (“Group” or “Emperor W&amp;J”) (Stock code: 887), a leading retailer of European-made watches and jewellery products, announced its interim results for the six months ended 30 June 2026 (“Period”).
+During the Period, the Group’s total revenue increased by 5.0% to HK$2,934 million (2025: HK$2,794 million). Revenue from Hong Kong increased by 11.1% to HK$1,771 million (2025: HK$1,594 million), accounting for 60.4% (2025: 57.1%) of total revenue, and revenue from the Chinese Mainland increased by 20.7% to HK$873 million (2025: HK$723 million), accounting for 29.8% (2025: 25.9%) of total revenue. Revenue from the watch segment increased by 9.8% to HK$1,866 million (2025: HK$1,700 million), accounting for 63.6% (2025: 60.8%) of the total revenue.
+The Group’s gross profit increased by 15.4% to HK$969 million (2025: HK$840 million) with an improved gross profit margin of 33.0% (2025: 30.1%). As a result, the Group’s net profit increased significantly by 63.9% to HK$318 million (2025: HK$194 million) during the Period. Basic earnings per share was HK4.28 cents (2025: HK2.73 cents). The Board declared an interim dividend of HK0.90 cents (2025: HK0.55 cents) per share.
+As at 30 June 2026, bank balances and cash on hand of the Group amounted to HK$1,573 million (31 December 2025: HK$1,610 million). Since the Group was in a net cash position, hence its net gearing ratio was zero (31 December 2025: zero).
+During the Period, the Group opened eight jewellery stores in the Chinese Mainland, which mainly in established first-tier or new first-tier cities. Apart from the jewellery stores, a multi-brand watch store was opened on Canton Road in Tsim Sha Tsui, Hong Kong. Subsequent to the Period, a multi-storey Rolex boutique was opened on Canton Road in Tsim Sha Tsui, further strengthening the Group’s leadership position in the market. As at 30 June 2026, the Group had a total of 69 stores in Hong Kong, Chinese Mainland, Macau, Singapore and Malaysia.
+Ms. Cindy Yeung, Chairperson of Emperor W&amp;J, said, “Considering several favourable factors such as a continued rebound in the stock market and higher tourist spending in Hong Kong, it is expected that the Hong Kong economy will remain resilient in the second half of 2026. In recent years, consumer behaviours have become more sophisticated, especially in the luxury market. Personalised and premium customer services as well as luxurious shopping environments are expected. In this regard, the Group has opened multi-storey Rolex boutiques in Beijing in the Chinese Mainland and Tsim Sha Tsui in Hong Kong, aiming to enhance its customers’ shopping experience and strengthen its foothold in the luxury watch market. In respect of the jewellery business, the Group has been actively exploring intellectual property (IP) collaboration opportunities in order to tap into the younger consumer market; in the meantime, gold jewellery has gained immense popularity among consumers and is gradually transforming into daily wearable accessories. The Group will therefore continue expanding its jewellery business segment, to seize market opportunities and elevate the brand presence.”
+About Emperor Watch &amp; Jewellery Limited
+With long establishment history of over 80 years in Hong Kong since 1942, Emperor W&amp;J (887.HK) is a leading retailer principally engages in the sale of European-made internationally renowned watches, and jewellery products under its own brand, “Emperor Jewellery”. Through its comprehensive watch dealership, unique marketing campaigns and extensive retail network at prime locations in Hong Kong, Chinese Mainland, Macau, Singapore and Malaysia, Emperor W&amp;J established a strong brand image amongst its target customers ranging from middle to high income groups worldwide. In recognition of its efforts in investor relations communications, Emperor W&amp;J was granted with “Best IR Company” (Small Cap), “Best IR Team” (Small Cap) and “Best Investor Presentation Material” (Small cap) in HKIRA Investor Relations Awards 2026 by the Hong Kong Investor Relations Association. For more information, please visit its website: www.EmperorWatchJewellery.com.
+Investor/Media Enquiries
+Anna Luk
+Group Investor Relations Director
+Tel: +852 2835 6783
+Email: annaluk@emperorgroup.com
+Janice Au
+Group Investor Relations Manager
+Tel: +852 2835 6799
+Email: janiceau@emperorgroup.com
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="str">
-        <v>Fast Moving Consumer Goods Launches Weekly Webinar for Emerging Spirit Brands Seeking Nationwide Distribution and Direct-to-Consumer Growth</v>
+        <v>Dr. Roger Wu, CEO of 20Slash20 Inc, to Present The Eye Drink Company ...</v>
       </c>
       <c r="B365" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C365" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D365" t="str">
-        <v>Retail</v>
+        <v>Healthcare, Retail, Education</v>
       </c>
       <c r="E365" t="str">
-        <v>https://www.newswire.com/news/fast-moving-consumer-goods-launches-weekly-webinar-for-emerging-spirit-brands</v>
+        <v>https://pr-inside.com/dr-roger-wu-ceo-of-20slash20-inc-to-present-the-eye-drink-company-r5214293.htm</v>
       </c>
       <c r="F365" t="str">
-        <v>Fast Moving Consumer Goods, Inc. (GGII) today announced a special edition of its weekly live webinar series focused on helping founders and CEOs of emerging spirit brands navigate the challenges of launching, distributing, marketing, and scaling their products nationwide.</v>
+        <v>(PR-inside.com) Presentation Scheduled for September 9, 2026, at 9:35 AM in Room 2 SAN DIEGO, CA / ACCESS Newswire / August 20, 2026 /As an incubated client of Fast Moving Consumer Goods (GGII), 20Slash20, Inc., a health and wellness company focused on advancing eye health awareness through innovative consumer products and education, announced today that Dr. Roger Wu, Founder and CEO of 20Slash20, will present the company's vision, growth strategy, and market opportunities at the Moody's Capital 2026 Disruptive Growth and Life Sciences Conference September 9-10. Dr. Wu's presentation is scheduled to begin at 9:35 AM in Room 2 on September 9, 2026, ..</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="str">
-        <v>Beyond Meat® Launches Beyond Steak® Filet at Wegmans and H-E-B</v>
+        <v>Dingdong (Cayman) Limited Announces Second Quarter 2026 Financial Results</v>
       </c>
       <c r="B366" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C366" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D366" t="str">
         <v>Finance, Retail</v>
       </c>
       <c r="E366" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/29/3318984/0/en/Beyond-Meat-Launches-Beyond-Steak-Filet-at-Wegmans-and-H-E-B.html</v>
+        <v>https://www.prnewswire.com/news-releases/dingdong-cayman-limited-announces-second-quarter-2026-financial-results-302856261.html</v>
       </c>
       <c r="F366" t="str">
-        <v>Following a successful launch on the brand's direct-to-consumer site, where it became the #1 selling product 1 , Beyond Steak Filet makes its retail debut</v>
+        <v>SHANGHAI, Aug. 20, 2026 /PRNewswire/ -- Dingdong (Cayman) Limited ("Dingdong" or the "Company") (NYSE: DDL), a leading fresh grocery e-commerce company in China, with advanced supply chain capabilities, today announced its unaudited financial results for the quarter ended June 30, 2026....</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="str">
-        <v>STAR Announces AI-Powered Developer Platform to Accelerate Automotive Retail API Adoption</v>
+        <v>Study Found Artery Damage in Adults in Their 20s, Highlighting Need for Early Cardiovascular Risk Assessment</v>
       </c>
       <c r="B367" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C367" t="str">
-        <v>PRWeb</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D367" t="str">
-        <v>AI, SaaS, Retail, Automotive</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E367" t="str">
-        <v>https://www.prweb.com/releases/star-announces-ai-powered-developer-platform-to-accelerate-automotive-retail-api-adoption-302810419.html</v>
+        <v>https://www.newmediawire.com/news/study-found-artery-damage-in-adults-in-their-20s-highlighting-need-for-early-cardiovascular-risk-assessment-7088729</v>
       </c>
       <c r="F367" t="str">
-        <v>Suite of tools helps retail automotive accelerate standards adoption, improve interoperability, and reduce integration costs MCLEAN, Va., June 29, 2026 /PRNewswire-PRWeb/ -- The Standards for Technology in Automotive Retail (STAR), today announced the launch of the STAR Member Toolset, a...</v>
-[...2 lines deleted...]
-    <row r="368">
+        <v>Research Highlights : A new study found that nearly 8 out of 10 young adult participants, average age 23 years, had cardiovascular-kidney-metabolic syndrome (CKM syndrome) stages 1 – 3. Participants in higher CKM syndrome stages had early signs of arterial injury. Young adults with more advanced CKM syndrome stages also had lower cardiovascular health scores, as measured by the American Heart Association's Life's Essential 8™ metrics. DALLAS - August 20, 2026 ( NEWMEDIAWIRE ) - A new scientific study found that nearly 8 out of 10 young adult participants, average age 23 years, had cardiovascular-kidney-metabolic syndrome (CKM syndrome), according to new independent research published today in Circulation: Population Health and Outcomes, a peer-reviewed scientific journal of the American He</v>
+      </c>
+    </row>
+    <row r="368" xml:space="preserve">
       <c r="A368" t="str">
-        <v>As America's Second-Largest Shopping Season Approaches, Consumer Goods Expert Unveils the Best Back-To-School Products of 2026</v>
+        <v>Guoquan Reports 22% Revenue Growth in 1H2026, Existing Franchised Stores Sales up 7.4%, Farm GMV Soars Over Sixfold</v>
       </c>
       <c r="B368" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C368" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D368" t="str">
-        <v>Retail, Education</v>
+        <v>Finance, SaaS, Retail, Automotive, Media</v>
       </c>
       <c r="E368" t="str">
-        <v>https://www.prnewswire.com/news-releases/as-americas-second-largest-shopping-season-approaches-consumer-goods-expert-unveils-the-best-back-to-school-products-of-2026-302812375.html</v>
-[...2 lines deleted...]
-        <v>As back-to-school spending approaches $40 billion and $900 per student, these standout products make the grade MALIBU, Calif., June 29, 2026 /PRNewswire/ -- As America's second-largest retail shopping season—behind only the winter holidays—approaches, Consumer Product Events (CPE)...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109271/</v>
+      </c>
+      <c r="F368" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 20, 2026 - (ACN Newswire) - Recently, Guoquan Food (02517) announced its interim results for the six months ended 30 June 2026. The Group recorded revenue of RMB3,947 million, representing an increase of 21.8% year-on-year. Gross profit was RMB849 million, up 18.3% year-on-year, and net profit was RMB213 million, up 12.1% year-on-year. Core operating profit (non-IFRS measure) amounted to RMB225 million, up 18.3% year-on-year, representing a core operating profit margin of 5.7%.
+Existing Franchised Stores Sales up 7.4%; Large-Store Remodelling Reshapes Per-Store Value
+When assessing the operational quality of a chain retail enterprise, sales of products to existing franchised stores are a more meaningful metric than new store opening numbers. As of 30 June, the Group had a total of 12,198 stores, representing a net increase of 1,798 stores. During the period, 365 stores were closed, with a store closure rate of below 3%. Revenue from existing franchised stores amounted to RMB2,581 million, representing a year-on-year increase of 7.4%. Excluding the impact of new store ramp-up, this indicates that the existing franchised store network still possesses organic growth momentum.
+Behind the growth of existing franchised stores, large-store remodelling served as the primary driver. In the first half of the year, 684 stores completed the upgrade to the large-store model. This upgrade is not simply about expanding floor space, but rather about using larger physical space to accommodate a wider range of categories and extended operating hours – expanding consumption scenarios from hotpot and barbecue to cover all daily meal occasions, and upgrading stores from mere ingredient sales points into comprehensive community family dining entry points.
+Penetration into lower-tier markets progressed simultaneously. The number of stores in township markets reached 3,377. By precisely targeting these markets with high-cost-performance bulk-sale items and large-pack family packs, the “one store per town” strategy taps into the vast hinterland of approximately 38,000 townships nationwide, with penetration potential far from being exhausted.
+Farm Business Grows Over Sixfold, New Growth Engine Takes Shape
+Online and membership data also recorded rapid growth. Registered members reached approximately 82 million, representing a year-on-year increase of 63.0%. Member consumption accounted for 73.2% of total sales, up 12 percentage points year-on-year, indicating that the revenue structure is increasingly concentrated among highly loyal customer groups. The Douyin channel saw significant growth: platform exposure exceeded 6.97 billion views, up 117.8% year-on-year; store GMV on Douyin reached RMB910 million, up 97.2%, initially forming a closed loop between online traffic and offline conversion.
+Guoquan Farm was the fastest-growing business segment during the period. Its omni-channel paid GMV reached RMB240 million, up over 600% year-on-year, and it brought in over 1.92 million new members for the stores. This model does not set up an independent e-commerce platform; instead, it leverages the existing store network as front-end warehouses and pickup points, while online content seeding and traceability livestreams drive traffic, forming a closed loop of “direct sourcing – content seeding – online ordering – in-store pickup”, which theoretically reduces marginal costs. Among best-selling products, the Golden Pillow Durian Pulp attracted a total of 1.559 million buyers, with a repurchase rate of 22.06%, and also boosted sales of related categories such as durian mille-crêpe cakes, Beihai cooked salted duck eggs, and crispy ice cream. In August, the “Grassland Sheep Traceability” livestream achieved over 8.09 million total exposures within three hours, with a peak concurrent viewership of 173,000.
+The Farm model completely removes the physical constraints of store floor space and freezer capacity from Guoquan’s category boundaries – the “infinite shelf” combined with a 10,000-store fulfilment network represents a critical leap forward in its transformation from a hotpot ingredient retailer to a full-category platform for home dining.
+Institutionalised Return Mechanisms; Hong Kong Flagship Store Launched
+The Board proposed the payment of an interim dividend of RMB0.0503 per ordinary share (tax inclusive), totalling approximately RMB128 million. During the period, the Group repurchased a total of 82,201,200 H shares on the Stock Exchange at an aggregate consideration of approximately HK$192 million. The dividend together with the share buybacks amounted to approximately RMB296 million, equivalent to 139.9% of the profit attributable to owners of the parent for the period (RMB211 million). The shareholder return ratio increased from 5.6% in 2024 and 2025 to 7.1%.
+In addition to the amount, the Board also approved the 2026 H-Share Equity Incentive Plan, which adopts core operating profit as the performance indicator. The reference target values for the years 2026 to 2030 are set to gradually increase from no less than RMB600 million to no less than RMB1.2 billion. By anchoring the assessment to profit rather than revenue or store count, the plan helps guide management to focus on profitability, better aligning management’s interests with those of shareholders. The high dividend payout provides immediate returns, while the equity incentive focuses on long-term growth.
+The Hong Kong flagship store opened on 18 August, serving as the first stop for the brand’s overseas expansion. Its positioning is not rapid replication, but rather validating the large-store model in high-tier cities and localised supply chain capabilities. According to publicly available data, the Greater Bay Area, with a population of 87 million and an economic aggregate of RMB15 trillion, coupled with the logistics efficiency of the “one-hour living circle”, provides ample room for subsequent regional deepening.
+Integrated Manufacturing-Retail Closed Loop; Synergies Gradually Unfolding
+Linking these strategies together is the “manufacturing-retail integration” capability that Guoquan has built over the years. On the front-end “retail” ecosystem – community stores, township stores, large stores, camping stores, stir-fry stores, flash delivery, and Farm – it reaches consumers, understands scenarios, and accumulates member data. On the back-end “manufacturing” ecosystem – seven ingredient production facilities covering core categories such as seasonings, beef, surimi, and aquatic products, with a “single product, single factory” strategy complemented by digitalised central warehouses – it converts front-end demand into scaled product supply. During the period, external sales from the industrial end increased by 20.7% year-on-year, reflecting the potential for the supply chain capability to be externally deployed. The Danzhou Industrial Park in Hainan was topped out, Heyi Meat’s Phase II commenced production, and the Daixiaji Zhangzhou factory was contracted, indicating that the production capacity landscape continues to expand.
+Looking ahead to the second half of 2026, with the continued replication of the large-store model, the regular operation of the Farm traceability IP, and the gradual accumulation of operating data from the Hong Kong flagship store, Guoquan is expected to gain clearer market recognition of its positioning as a “home dining infrastructure platform”. From a 10,000-store scale to an ecosystem platform, Guoquan’s strategic transformation is entering a substantive realisation phase.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="str">
-        <v>U.S. Postal Service Will be Closed in Observance of Independence Day, July 4</v>
+        <v>E-commerce Software Market Trends Redefining Digital Retail in 2026</v>
       </c>
       <c r="B369" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C369" t="str">
-        <v>WebWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D369" t="str">
         <v>Retail</v>
       </c>
       <c r="E369" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356876</v>
+        <v>https://express-press-release.net/news/2026/08/20/1768514</v>
       </c>
       <c r="F369" t="str">
-        <v>The U.S. Postal Service will observe Independence Day on Saturday, July 4. All Post Office locations will be closed. Regular mail delivery and retail services will resume on Monday, July 6. Post Offices will be open, and deliveries will occur as normal on Friday, July 3. - - Customers are reminded that when Post Offices are closed, they can still visit usps.com to order stamps and free USPS boxes, and to access services such as Hold Mail, Change of Address, PO Box rental or renewal, and... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356876</v>
+        <v>The global e-commerce software market was valued at USD 9.4 billion in 2025 and is expected to reach USD 10.4 billion in 2026. The market is projected to expand significantly [read full press release...]</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="str">
-        <v>Onward Acquires Inveterate, Expanding Its Ecommerce Platform Into Loyalty and Membership</v>
+        <v>ATRenew Inc. Reports Unaudited Second Quarter 2026 Financial Results</v>
       </c>
       <c r="B370" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C370" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D370" t="str">
-        <v>SaaS, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E370" t="str">
-        <v>https://www.prweb.com/releases/onward-acquires-inveterate-expanding-its-ecommerce-platform-into-loyalty-and-membership-302812502.html</v>
+        <v>https://www.prnewswire.com/news-releases/atrenew-inc-reports-unaudited-second-quarter-2026-financial-results-302856220.html</v>
       </c>
       <c r="F370" t="str">
-        <v>Onward has acquired Inveterate, a loyalty and membership platform, extending its post-purchase suite into paid memberships, spend-based tiers, and VIP loyalty programs. The combined platform gives premium ecommerce brands one system for growing customer lifetime value, with the loyalty...</v>
+        <v>SHANGHAI, Aug. 20, 2026 /PRNewswire/ -- ATRenew Inc. ("ATRenew" or the "Company") (NYSE: RERE), a pioneer in technology-driven recycling and trade-in solutions for consumer products in China, today announced its unaudited financial results for the three months ended June 30, 2026. Second...</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="str">
-        <v>Bubble Wrap Packaging Market to Reach USD 10.4 Billion by 2036 as E-commerce Expansion and Protective Packaging Innovation Drive Global Demand</v>
+        <v>Lucid Announces Munsterhuis Autobedrijven as First Retail Partner in the Netherlands</v>
       </c>
       <c r="B371" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C371" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D371" t="str">
-        <v>Retail</v>
+        <v>Retail, Automotive</v>
       </c>
       <c r="E371" t="str">
-        <v>https://www.prnewswire.com/news-releases/bubble-wrap-packaging-market-to-reach-usd-10-4-billion-by-2036-as-e-commerce-expansion-and-protective-packaging-innovation-drive-global-demand-302813078.html</v>
+        <v>https://www.prnewswire.com/news-releases/lucid-announces-munsterhuis-autobedrijven-as-first-retail-partner-in-the-netherlands-302853229.html</v>
       </c>
       <c r="F371" t="str">
-        <v>NEWARK, Del., June 29, 2026 /PRNewswire/ -- The global bubble wrap packaging market is witnessing strong and sustained growth as e-commerce, logistics, manufacturing, and healthcare industries increasingly prioritize reliable protective packaging solutions to minimize transit damage and...</v>
+        <v>The partnership expands Lucid's footprint, complementing the existing Lucid Studio and Service Center in Hilversum and broadening customer access across the country. Munsterhuis is one of the Netherlands' most established automotive groups, serving customers for more than six decades...</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="str">
-        <v>iHeartMedia Expands Advertising Relationship with Amazon Ads Across Audio and Video Inventory</v>
+        <v>Focus Universal Announces Certification of Universal Smart IoT Devices</v>
       </c>
       <c r="B372" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C372" t="str">
-        <v>WebWire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D372" t="str">
-        <v>Retail, Media</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E372" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356861</v>
+        <v>https://www.newmediawire.com/news/focus-universal-announces-certification-of-universal-smart-iot-devices-7088728</v>
       </c>
       <c r="F372" t="str">
-        <v>iHeartMedia announced an expanded advertising relationship with Amazon Ads, serving as a local reseller of its audio and video inventory, including Prime Video, Twitch, Amazon Music, Fire TV and Alexa. Additionally, iHeartMedia customers can now leverage Amazon DSP including Amazon&amp;#39;s authenticated first-party shopping, browsing and streaming signals across iHeart&amp;#39;s owned-and-operated digital inventory both locally and nationally, including digital, audio, podcasts and creator-led content,... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356861</v>
+        <v>MONTEREY PARK, CA - August 20, 2026 ( NEWMEDIAWIRE ) - Focus Universal Inc. (Nasdaq: FCUV) ("Focus" or the "Company") is pleased to announce that the certification process of Universal Smart Device and associated sensors was completed by accredited laboratories GRG Metrology &amp;amp; Test Group Co., Ltd. and Centre Testing International Group Co., Ltd. Focus Universal’s universal smart device, pH sensor, total dissolved solids (TDS) sensor, oxidation-reduction potential (ORP) sensor, total dissolved oxygen sensor, and turbidity sensors have passed and certified by these accredited laboratories in Asia. The certificates and reports issued by the accredited laboratories have international credibility and can help Focus steadily develop both the local and global markets. IoT has long been recogn</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="str">
-        <v>Global CDN Providers to Evaluate in 2026: A Buyer’s List for Performance, Security, Streaming, and Edge Infrastructure</v>
+        <v>Mitrade Names Timur Konsky EU CEO to Lead European Retail Expansion as Group's Global Trading Volume Surges 148%</v>
       </c>
       <c r="B373" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C373" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D373" t="str">
-        <v>SaaS, Retail, Media</v>
+        <v>Retail</v>
       </c>
       <c r="E373" t="str">
-        <v>https://pressreleasenews.org/pressroom/global-cdn-providers-to-evaluate-in-2026-a-buyers-list-for-performance-security-streaming-and-edge-infrastructure</v>
+        <v>https://www.prnewswire.com/news-releases/mitrade-names-timur-konsky-eu-ceo-to-lead-european-retail-expansion-as-groups-global-trading-volume-surges-148-302853976.html</v>
       </c>
       <c r="F373" t="str">
-        <v>Enterprises evaluating global CDN providers in 2026 often compare platforms across performance, security, media delivery, cloud ecosystem fit, and edge infrastructure. Providers commonly reviewed include EdgeNext, Cloudflare, Akamai, Amazon CloudFront, Fastly, Google Cloud CDN, Azure Front Door, CDN77, Gcore, and bunny.net.</v>
+        <v>LIMASSOL, Cyprus, Aug. 20, 2026 /PRNewswire/ -- Mitrade EU Ltd has appointed Timur Konsky CEO to lead its next growth phase in European retail trading, building on momentum across the Mitrade Group. In the first seven months of 2026, the Group's active trading clients grew by more than...</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="str">
-        <v>Zelluna ASA: New share capital registered</v>
+        <v>Dairy Products Market Trends Shaping Consumer Choices in 2026</v>
       </c>
       <c r="B374" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C374" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D374" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E374" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/29/3318702/0/en/Zelluna-ASA-New-share-capital-registered.html</v>
+        <v>https://express-press-release.net/news/2026/08/20/1768501</v>
       </c>
       <c r="F374" t="str">
-        <v>Oslo, Norway, 29 June 2026: Reference is made to the stock exchange announcement published by Zelluna ASA (the “ Company ”) on 18 June 2026 regarding a successfully placed private placement (the “ Private Placement ”) and a retail offering (the “ Retail Offering ”) as described therein. Reference is also made to the resolution of the Board of Directors of the Company to issue 2,972,973 new shares in the Company in the Private Placement and 170,985 new shares in the Company in the Retail Offering at a subscription price of NOK 18.50 per share, raising gross proceeds of approximately NOK 58.2 million, pursuant to an authorisation granted by the Company’s general meeting on 23 April 2026.</v>
+        <v>The global dairy products market was valued at USD 551.3 billion in 2025 and is forecast to expand from USD 567.9 billion in 2026 to USD 737.3 billion by 2033, [read full press release...]</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="str">
-        <v>IP Go-Global Business Matching Session Held in Guangzhou</v>
+        <v>Dyna.Ai, DOLBIX Consulting, and Nikkoku Soft Launch AI-Powered Insurance Sales Support Pilot</v>
       </c>
       <c r="B375" t="str">
-        <v>2026-06-28</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C375" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D375" t="str">
-        <v>Real Estate, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E375" t="str">
-        <v>https://www.newmediawire.com/news/ip-go-global-business-matching-session-held-in-guangzhou-7087391</v>
+        <v>https://www.prnewswire.com/news-releases/dynaai-dolbix-consulting-and-nikkoku-soft-launch-ai-powered-insurance-sales-support-pilot-302855992.html</v>
       </c>
       <c r="F375" t="str">
-        <v xml:space="preserve">Some 50 Business Matching Sessions Support Chinese Mainland Enterprises to Expand Into International Markets HONG KONG - June 28, 2026 ( NEWMEDIAWIRE ) - The IP Go-Global Business Matching Session , jointly organised by the Intellectual Property Department of the Hong Kong Special Administrative Region (HKSAR) and the Guangdong Administration for Market Regulation (Guangdong Intellectual Property Administration), co-organised by the Hong Kong Trade Development Council (HKTDC) and the Intellectual Property Office of Guangzhou Development District, and supported by the Hong Kong Economic and Trade Office in Guangdong, was held today at Science City in Guangzhou. The event arranged some 50 one-to-one business matching meetings between Guangdong enterprises and Hong Kong IP service providers. </v>
+        <v>Joint pilot tackles Japan's auto retail labor shortage and heightened Insurance Business Act mandates by deploying frontline enterprise AI across Toyota Corolla Kagawa dealerships TOKYO, Aug. 20, 2026 /PRNewswire/ -- Dyna.Ai Japan today announced the launch of a joint proof of concept...</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="str">
-        <v>Contrast Legal Launches to Help Consumers Find the Right Attorney, Not Just the Most Advertised One</v>
+        <v>Treon Flow ofrece una continuidad perfecta para Amazon Monitron</v>
       </c>
       <c r="B376" t="str">
-        <v>2026-06-28</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C376" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D376" t="str">
-        <v>SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E376" t="str">
-        <v>https://www.prweb.com/releases/contrast-legal-launches-to-help-consumers-find-the-right-attorney-not-just-the-most-advertised-one-302812425.html</v>
+        <v>https://www.prnewswire.com/news-releases/treon-flow-ofrece-una-continuidad-perfecta-para-amazon-monitron-302855456.html</v>
       </c>
       <c r="F376" t="str">
-        <v>New consumer focused platform helps individuals find the right attorney for their legal matter, not just the most advertised one. HOUSTON, June 28, 2026 /PRNewswire-PRWeb/ -- Today, Contrast Legal announced the launch of its consumer-focused platform designed to help individuals make more...</v>
+        <v>-Treon Flow ofrece una continuidad perfecta para Amazon Monitron al tiempo que optimiza el mantenimiento predictivo para grandes flotas de activos DALLAS, 20 de agosto de 2026 /PRNewswire/ -- Treon Inc, líder en soluciones para la industria inteligente basadas en IA, anunció hoy una ruta...</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="str">
-        <v>Martial Arts History Museum Founder Michael Matsuda to Host Special Book Signing Event in Glendale</v>
+        <v>Treon Flow bietet eine nahtlose Fortführung für Amazon Monitron und optimiert gleichzeitig die vorausschauende Wartung für große Anlagenflotten</v>
       </c>
       <c r="B377" t="str">
-        <v>2026-06-28</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C377" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D377" t="str">
         <v>Retail</v>
       </c>
       <c r="E377" t="str">
-        <v>https://www.newmediawire.com/news/martial-arts-history-museum-founder-michael-matsuda-to-host-special-book-signing-event-in-glendale-7087392</v>
+        <v>https://www.prnewswire.com/news-releases/treon-flow-bietet-eine-nahtlose-fortfuhrung-fur-amazon-monitron-und-optimiert-gleichzeitig-die-vorausschauende-wartung-fur-groWe-anlagenflotten-302855454.html</v>
       </c>
       <c r="F377" t="str">
-        <v>GLENDALE, CA - June 28, 2026 ( NEWMEDIAWIRE ) - How do you build a museum? One step, one story, and one sacrifice at a time. The Martial Arts History Museum is proud to announce a special book signing event featuring the museum’s esteemed author, founder, and president, Michael Matsuda. The event will take place on July 11, 2026 at 4 pm at the museum. For the very first time, Michael Matsuda shares the deeply personal roadmap of his life within the pages of this highly anticipated 315-page autobiography. This work stands as far more than just a historical record of martial arts; it offers a compelling, first-hand account of the childhood dreams, pivotal life events, and relentless drive that ultimately transformed a visionary concept into a tangible reality. "Warm, insightful, and fiercely</v>
+        <v>DALLAS, 20. August 2026 /PRNewswire/ -- Treon Inc., ein führender Anbieter KI-nativer Lösungen für die intelligente Industrie, hat heute einen nahtlosen Migrationspfad für Nutzer von Amazon Monitron angekündigt. Dieser ermöglicht es Unternehmen, ihre bestehenden Investitionen in die...</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="str">
-        <v>Sunaofe Announces Pre-Order for the Atlas Ergonomic Office Chair: Redefining Premium Workspace Support</v>
+        <v>Treon Flow Offers Seamless Continuation for Amazon Monitron while Optimizing Predictive Maintenance for Large Asset Fleets</v>
       </c>
       <c r="B378" t="str">
-        <v>2026-06-28</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C378" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D378" t="str">
-        <v>Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E378" t="str">
-        <v>https://www.prnewswire.com/news-releases/sunaofe-announces-pre-order-for-the-atlas-ergonomic-office-chair-redefining-premium-workspace-support-302810628.html</v>
+        <v>https://www.prnewswire.com/news-releases/treon-flow-offers-seamless-continuation-for-amazon-monitron-while-optimizing-predictive-maintenance-for-large-asset-fleets-302855342.html</v>
       </c>
       <c r="F378" t="str">
-        <v>The direct-to-consumer brand introduces its highly anticipated flagship chair with auto-tracking lumbar technology, now available for exclusive early reservation. LOS ANGELES, June 28, 2026 /PRNewswire/ -- Sunaofe, backed by global workspace leader SUNON and a rapidly growing...</v>
+        <v>DALLAS, Aug. 20, 2026 /PRNewswire/ -- Treon Inc, a leader in AI-native Smart Industry solutions, today announced a seamless continuation path for Amazon Monitron users, helping organizations protect their existing condition monitoring investments while advancing to the next generation of...</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="str">
-        <v>Three-Time Best-Selling Author Don Galade Pens His Best Work so Far - Get It for FREE</v>
+        <v>Treon Flow propose aux utilisateurs d'Amazon Monitron une transition en douceur qui optimise la maintenance prédictive des grands parcs d'équipements</v>
       </c>
       <c r="B379" t="str">
-        <v>2026-06-27</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C379" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D379" t="str">
         <v>Retail</v>
       </c>
       <c r="E379" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356551</v>
+        <v>https://www.prnewswire.com/news-releases/treon-flow-propose-aux-utilisateurs-damazon-monitron-une-transition-en-douceur-qui-optimise-la-maintenance-predictive-des-grands-parcs-dequipements-302855451.html</v>
       </c>
       <c r="F379" t="str">
-        <v>The book will be available FREE only on Amazon Kindle download for 4 days total. Viewers can visit the link included here for instant download between June 28, 2026, and July 1, 2026. - - &amp;#8220;Data and the Beast&amp;#8221; examines the rapid worldwide expansion of data centers&amp;#8212;the steel, copper, lithium, and electricity-hungry facilities now rising across the globe&amp;#8212;and asks the question many are afraid to ask: &amp;#8220;Is this the infrastructure the boo Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356551</v>
-[...2 lines deleted...]
-    <row r="380">
+        <v>DALLAS, 20 août 2026 /PRNewswire/ -- Treon Inc., leader dans le domaine des solutions industrielles intelligentes intégrant nativement l'IA, a annoncé aujourd'hui une transition fluide pour les utilisateurs d'Amazon Monitron, qui permet aux entreprises de protéger leurs investissements...</v>
+      </c>
+    </row>
+    <row r="380" xml:space="preserve">
       <c r="A380" t="str">
-        <v>Senheng Successfully Concludes 5th AGM with Shareholders' Support for ...</v>
+        <v>Addressing Cross-Border Transit Demand at New Huanggang Port: Weixin Pay, Wonder and Koon Wing Motors Join Forces to Introduce 'Wonder Transit X' Smart Mobility Platform</v>
       </c>
       <c r="B380" t="str">
-        <v>2026-06-27</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C380" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D380" t="str">
-        <v>Retail</v>
+        <v>Finance, SaaS, Retail, Automotive, Education</v>
       </c>
       <c r="E380" t="str">
-        <v>https://pr-inside.com/senheng-successfully-concludes-5th-agm-with-shareholders-support-for-r5195181.htm</v>
-[...5 lines deleted...]
-    <row r="381">
+        <v>https://www.acnnewswire.com/press-release/english/109266/</v>
+      </c>
+      <c r="F380" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 20, 2026 - (ACN Newswire) - With the imminent inauguration of the new Huanggang Port, cross-border transport demand between Shenzhen and Hong Kong is set to rise further. To drive the digital transformation of Hong Kong’s green minibuses and facilitate cross-border travel between Hong Kong and the Chinese Mainland, Wonder, a leading FinTech and payments platform for merchants in Hong Kong and Asia-Pacific, Weixin Pay (WeChat Pay), and Koon Wing Motors signed a cooperation intention at the “Hong Kong Minibus Smart Transit Cooperation Signing Ceremony” held on 18 August 2026. This cooperation marks a pivotal milestone in the integration of public transportation between Hong Kong and the Chinese Mainland. By deploying the Wonder Transit X smart mobility platform across Hong Kong’s green minibus network, the initiative will comprehensively drive innovation in smart payments, smart ticketing, and digital operations, delivering a seamless, frictionless commuting experience for local residents and cross-border passengers, further deepening the integration of FinTech with Hong Kong’s public transit sector.  
+Under the cooperation agreement, Wonder Transit X will be integrated into the green minibus fleet operated by Koon Wing Motors, seamlessly bridging Weixin Pay, Wonder’s smart mobility solutions, and the local green minibus network. In particular, routes servicing the new Huanggang Port will introduce Wonder Transit X to support a versatile array of electronic payment methods, including Weixin Pay, thereby streamlining cross-border commutes for both tourists and local residents. This cooperation will introduce various digital payment options and digital operational capabilities to these critical routes, elevating the passenger journey while empowering operators to optimize ticketing, transaction processing, and daily administrative efficiency. This deployment signifies the official expansion of Wonder Transit X into Hong Kong’s green minibus sector, laying a solid foundation for the digital transformation of local public transport.
+Wayne Chen, Regional Head of Hong Kong, Macau and Taiwan, Weixin Pay, said, “Minibuses are a cornerstone of Hong Kong's transit infrastructure, essential for both the immersive travel experiences of tourists and the everyday needs of Greater Bay Area residents. We believe this cooperation with Koon Wing Motors will significantly optimize transit efficiency, eliminate the friction of cash handling, and digitally transform the 'last mile' of cross-border connectivity.”
+Ma Kiu Sang, Director of Yan Yan Motors Ltd., a subsidiary of Koon Wing Motors, said, “To enhance the commuting experience for passengers utilizing our green minibuses post-clearance at the Heung Yuen Wai and new Huanggang ports, we have upgraded our fleet with a state-of-the-art digital payment system. In addition to Octopus, cross-border passengers can now pay fares using Weixin Pay, credit cards and a wide array of digital payment methods, making every journey smoother and more convenient.”
+Jason Ngan, Founder and CEO of Wonder, said, “This cooperation underscores Wonder’s unwavering commitment to advancing smart city infrastructure through FinTech. By integrating Wonder Transit X into an expanding network of green minibuses, we are delivering more accessible, diversified, and globally recognized payment options to passengers, while injecting fresh impetus into the digital transformation of Hong Kong’s public transit system. Whether serving local residents, mainland visitors, or international tourists, our platform ensures everyone can utilize their preferred payment methods for a frictionless and inclusive travel experience. Given the intensifying cross-border connectivity, incorporating commonly used payment tools in the Chinese Mainland like Weixin Pay into minibus routes connecting port-adjacent communities directly addresses the pragmatic needs of cross-border passengers. We look forward to working with Weixin Pay and Koon Wing Motors to seamlessly integrate smart payment capabilities into the daily commutes of Hong Kong citizens and facilitating cross-border travel, further cementing Hong Kong's leading position as an international smart city.”
+ Wayne Chen, Weixin Pay (WeChat Pay), Regional Head of Hong Kong, Macau and Taiwan; Ma Kiu Sang, Director of Yan Yan Motors, a subsidiary of Koon Wing Motors; and Jason Ngan, Founder and CEO of Wonder, at the Hong Kong Minibus Smart Transit Cooperation Signing Ceremony.
+Digitalizing Public Transit: Elevating the Passenger Experience and Operational Efficiency
+Public transportation is an integral component of daily life in Hong Kong. In tandem with ongoing smart city initiatives, the digital transformation of public transit has become paramount. This cooperation will offer convenience to passengers on the relevant green minibus routes. Local residents, Mainland visitors and international travelers can seamlessly settle fares using a comprehensive suite of digital payment solutions tailored to their preferences, including Weixin Pay, PayMe, UnionPay, UnionPay app, JCB, Visa, Mastercard, Discover, Diners, and BOC Pay. This effectively eliminates the reliance on cash and exact change — a critical advantage during peak transit hours and short-haul journeys. Furthermore, digital payments ensure transparent transaction records and instant confirmation, granting passengers peace of mind and real-time visibility into their fare expenditures. Over the long term, this cooperation will drive the modernization of minibus services, aligning them more closely with the contemporary needs of the public.  
+Beyond serving local communities, this cooperation significantly refines the cross-border travel experience between Hong Kong and Chinese Mainland. Specific routes act as vital arteries connecting border communities, offering essential transit links for frequent cross-border travelers. Notably, as a flagship infrastructure project between Shenzhen and Hong Kong, the new Huanggang Port's connecting minibus routes will feature this diversified digital payment system. Mainland visitors can utilize familiar platforms such as Weixin Pay, mitigating the friction of acquiring Hong Kong currency upon arrival and ensuring a fluid transit experience. As minibus services increasingly integrate with border checkpoints, community transit hubs, and broader railway networks, this streamlined payment infrastructure will be instrumental in enhancing cross-border travel convenience.
+For operators, the Wonder Transit X platform centralizes fare configuration, transaction logging, and operational data analytics, substantially reducing administrative overhead. The system dynamically accommodates complex fare structures across varying routes, section fares, and passenger categories, supporting fare collection and management for various ticket types including adults, children and seniors. Leveraging robust digital transaction ledgers and backend administrative tools, operational teams can gain better insights into transaction and operational conditions across various routes, laying the groundwork for digital fleet management and service optimisation, ultimately elevating the experience for both frontline drivers and passengers.
+ Green minibuses under Koon Wing Motors now feature a new electronic payment system offering a wide range of payment methods including Weixin Pay, PayMe, UnionPay, UnionPay app, JCB, Visa, Mastercard, Discover, Diners and BOC Pay.
+Wonder Transit X: “Any Payments. Any Transportation.”
+Wonder Transit X is a comprehensive, all-in-one smart payment platform engineered specifically for the transit sector. Anchored by the product philosophy of “Any Payments. Any Transportation.”, it integrates passenger payment processing, fare routing rules, transaction confirmation, and fleet management into a single platform. The platform is designed to deliver a streamlined, intuitive, and secure payment experience for commuters, while empowering operators with robust tools for complex fare structures, transaction records, and day-to-day fleet operations. Beyond green minibuses, Wonder Transit X supports various modes of transport and integrates with existing transport systems, making it highly adaptable for taxis, ferries, and broader public transit applications.  
+Smart Upgrades for Green Minibuses: A Benchmark for Public Transit Digitalization
+This cooperation illustrates the seamless expansion of smart transit platforms from fundamental payment gateways into comprehensive ticketing and operational management solutions. By unifying payment processing, fare structuring, and operational analytics, the platform fosters a more efficient, intelligent, and sustainable public transit model. This implementation will serve as a benchmark and operational blueprint for other public transport operators considering smart mobility solutions in the future.  
+Through this cooperation, Weixin Pay is extending its frictionless payment ecosystem deeper into daily commuting scenarios. Passengers utilizing Weixin Pay will benefit from the enhanced convenience of using their preferred payment option on designated green minibuses. Ultimately, this cooperation not only accelerates the digital transformation of Hong Kong’s green minibuses but also enhances cross-border mobility by optimizing the transit payment experience at border checkpoints. It simultaneously promotes the growth of Hong Kong's local payment ecosystem, cross-border payment convenience, and smart mobility services, injecting new momentum into Hong Kong's smart city development.
+Green minibus routes operated by Koon Wing Motors serve vital port-adjacent communities, delivering a smart travel experience for cross-border passengers between Hong Kong and the Chinese Mainland.
+Wonder: Committed to “Making Payments Simple” Through Technology
+As a leading FinTech platform serving businesses in Hong Kong and the Asia-Pacific region, Wonder's mission is to "make payments simple", leveraging technology to simplify payment processing, collections, and capital management. The platform integrates online and offline collections, corporate accounts, digital payments, business expense management, transaction management, and digital financial services. Furthermore, it supports digital onboarding, e-KYC, instant settlement, and SME financing. Through these solutions, Wonder empowers businesses to maximize operational efficiency and expand their payment capabilities across diverse sectors, spanning business operations, public services, and daily mobility. 
+Backed by robust technological capabilities and a culture of innovation, Wonder has achieved notable milestones in recent years, including: secured a USD6 million Series A funding round led by Hong Kong Telecom (HKT) / PCCW in 2019; introduced the T+0 instant settlement for digital taxi payments in Hong Kong in 2023, accelerating daily fare reconciliation for drivers; recognized as the first FinTech firm authorized by the Hong Kong Transport Department to deploy digital payment acceptance infrastructure within taxis in 2024; appointed as Octopus's inaugural omnichannel payment service provider in Hong Kong, enabling merchants to accept Octopus and over 30 alternative payment methods seamlessly via a unified platform; and successfully raised a USD12 million venture debt from HSBC Innovation Banking in February 2026 to support business growth across the Asia-Pacific region and product development.
+Please click here to download the high-resolution images.
+About Wonder
+Wonder is a leading payments and FinTech platform for merchants in Hong Kong and the Asia-Pacific region, dedicated to leveraging technology to simplify payment processing, collections, and capital management for businesses across all industries. The platform provides one-stop payment, capital management and digital financial solutions for merchants and enterprises of varying scales, encompassing online and offline collections, corporate accounts, digital payments, business expense management, transaction management, and instant settlement.  
+Wonder is Hong Kong’s first full-stack omnichannel payments platform, allowing merchants to complete KYC onboarding digitally in minutes, open an account, accept payments, pay digitally, and manage transactions, all from a single platform. Key products include Wonder App, Wonder Terminal, Wonder Dashboard, Wonder Card, Wonder Taxi, and Wonder Transit X.
+Headquartered in Hong Kong, Wonder completed a USD 6 million Series A funding round led by Hong Kong Telecom (HKT) / PCCW and raised a USD 12 million venture debt from HSBC Innovation Banking. The Company has offices in Hong Kong, Japan, Taiwan, Singapore, Malaysia and the Chinese Mainland, continuously driving the advancement of payments, FinTech, and digital operational services across Asia. For more information, please visit https://wonder.app.
+About Weixin Pay (WeChat Pay)
+Weixin Pay is the mobile payment solution integrated within the Weixin/WeChat application and is one of China's leading mobile payment services. Its mission is to provide users and businesses with secure, convenient, and professional payment experiences. In China, Weixin Pay covers nearly every aspect of daily life, both online and offline. The cross-border Weixin Pay service is available in 78 countries and regions, supports 36 currencies, and covers a wide range of scenarios including restaurants, retail, transportation, tourist attractions, and education payments, helping international merchants effectively serve Chinese consumers. Visit https://pay.weixin.qq.com/ 
+About Koon Wing Motors
+Koon Wing Motors manages a comprehensive network of green minibuses across Hong Kong, serving as a long-standing transit provider for residents. Capitalizing on extensive expertise in green minibus fleet management and operations, Koon Wing Motors remains steadfastly committed to enhancing the accessibility and reliability of public transportation, delivering a seamless, frictionless commuting experience for local residents and cross-border passengers.
+For media enquiries, please contact:
+Frement Financial PR Team
+Tel: (852) 9461 9199
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="381" xml:space="preserve">
       <c r="A381" t="str">
-        <v>The Boxery introduces bulk bubble shipping mailers for supply planning</v>
+        <v>Addressing Cross-Border Transit Demand at the New Huanggang Port: Weixin Pay, Wonder and Koon Wing Motors Join Forces to Introduce 'Wonder Transit X' Smart Mobility Platform, Driving Digital Transformation of Green Minibuses and Fostering Public Transit Integration Between HK and the Chinese Mainland</v>
       </c>
       <c r="B381" t="str">
-        <v>2026-06-27</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C381" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D381" t="str">
-        <v>Retail</v>
+        <v>Finance, SaaS, Retail, Automotive, Education</v>
       </c>
       <c r="E381" t="str">
-        <v>https://pressreleasenews.org/pressroom/the-boxery-introduces-bulk-bubble-shipping-mailers-for-supply-planning</v>
-[...2 lines deleted...]
-        <v>The Boxery announced new bulk purchasing options for bubble shipping mailers to help high-volume shippers simplify supply planning during launches, promotions, and holiday demand shifts.</v>
+        <v>https://www.acnnewswire.com/press-release/english/109266/</v>
+      </c>
+      <c r="F381" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 20, 2026 - (ACN Newswire) - With the imminent inauguration of the new Huanggang Port, cross-border transport demand between Shenzhen and Hong Kong is set to rise further. To drive the digital transformation of Hong Kong’s green minibuses and facilitate cross-border travel between Hong Kong and the Chinese Mainland, Wonder (the “Company”), a leading FinTech and payments platform for merchants in Hong Kong and Asia-Pacific region, Weixin Pay, and Koon Wing Motors reached a cooperation intention at the “Hong Kong Minibus Smart Transit Cooperation Signing Ceremony” held on 18 August 2026. This cooperation marks a pivotal milestone in the integration of public transportation between Hong Kong and the Chinese Mainland. By deploying the Wonder Transit X smart mobility platform across Hong Kong’s green minibus network, the initiative will comprehensively drive innovation in smart payments, smart ticketing, and digital operations, delivering a seamless, frictionless commuting experience for local residents and cross-border passengers, further deepening the integration of FinTech with Hong Kong’s public transit sector.  
+Under the cooperation agreement, Wonder Transit X will be integrated into the green minibus fleet operated by Koon Wing Motors, seamlessly bridging Weixin Pay, Wonder’s smart mobility solutions, and the local green minibus network. In particular, routes servicing the new Huanggang Port will introduce Wonder Transit X to support a versatile array of electronic payment methods, including Weixin Pay, thereby streamlining cross-border commutes for both tourists and local residents. This cooperation will introduce various digital payment options and digital operational capabilities to these critical routes, elevating the passenger journey while empowering operators to optimize ticketing, transaction processing, and daily administrative efficiency. This deployment signifies the official expansion of Wonder Transit X into Hong Kong’s green minibus sector, laying a solid foundation for the digital transformation of local public transport.
+Wayne Chen, Regional Head of Hong Kong, Macau and Taiwan, Weixin Pay, said, “Minibuses are a cornerstone of Hong Kong's transit infrastructure, essential for both the immersive travel experiences of tourists and the everyday needs of Greater Bay Area residents. We believe this cooperation with Koon Wing Motors will significantly optimize transit efficiency, eliminate the friction of cash handling, and digitally transform the 'last mile' of cross-border connectivity.”
+Ma Kiu Sang, Director of Yan Yan Motors Ltd., a subsidiary of Koon Wing Motors, said, “To enhance the commuting experience for passengers utilizing our green minibuses post-clearance at the Heung Yuen Wai and new Huanggang ports, we have upgraded our fleet with a state-of-the-art digital payment system. In addition to Octopus, cross-border passengers can now pay fares using Weixin Pay, credit cards and a wide array of digital payment methods, making every journey smoother and more convenient.”
+Jason Ngan, Founder and CEO of Wonder, said, “This cooperation underscores Wonder’s unwavering commitment to advancing smart city infrastructure through FinTech. By integrating Wonder Transit X into an expanding network of green minibuses, we are delivering more accessible, diversified, and globally recognized payment options to passengers, while injecting fresh impetus into the digital transformation of Hong Kong’s public transit system. Whether serving local residents, mainland visitors, or international tourists, our platform ensures everyone can utilize their preferred payment methods for a frictionless and inclusive travel experience. Given the intensifying cross-border connectivity, incorporating commonly used payment tools in the Chinese Mainland like Weixin Pay into minibus routes connecting port-adjacent communities directly addresses the pragmatic needs of cross-border passengers. We look forward to working with Weixin Pay and Koon Wing Motors to seamlessly integrate smart payment capabilities into the daily commutes of Hong Kong citizens and facilitating cross-border travel, further cementing Hong Kong's leading position as an international smart city.”
+ Wayne Chen (left), Regional Head of Hong Kong, Macau and Taiwan, Weixin Pay; Ma Kiu Sang (center), Director of Yan Yan Motors Ltd., a subsidiary of Koon Wing Motors; and Jason Ngan (right), Founder and CEO of Wonder, are pictured at the Hong Kong Minibus Smart Transit Cooperation Signing Ceremony.
+Digitalizing Public Transit: Elevating the Passenger Experience and Operational Efficiency
+Public transportation is an integral component of daily life in Hong Kong. In tandem with ongoing smart city initiatives, the digital transformation of public transit has become paramount. This cooperation will bring significant convenience to passengers on the relevant green minibus routes. Local residents, Mainland visitors and international travelers can seamlessly settle fares using a comprehensive suite of digital payment solutions tailored to their preferences, including Weixin Pay, PayMe, UnionPay, UnionPay app, JCB, Visa, Mastercard, Discover and Diners, and BOC Pay. This effectively eliminates the reliance on cash and exact change—a critical advantage during peak transit hours and short-haul journeys. Furthermore, digital payments ensure transparent transaction records and instant confirmation, granting passengers peace of mind and real-time visibility into their fare expenditures. Over the long term, this cooperation will drive the modernization of minibus services, aligning them more closely with the contemporary needs of the public.  
+Beyond serving local communities, this cooperation significantly refines the cross-border travel experience between Hong Kong and Chinese Mainland. Specific routes act as vital arteries connecting border communities, offering essential transit links for frequent cross-border travelers. Notably, as a flagship infrastructure project between Shenzhen and Hong Kong, the new Huanggang Port's connecting minibus routes will feature this diversified digital payment system. Mainland visitors can utilize familiar platforms such as Weixin Pay, mitigating the friction of acquiring Hong Kong currency upon arrival and ensuring a fluid transit experience. As minibus services increasingly integrate with border checkpoints, community transit hubs, and broader railway networks, this streamlined payment infrastructure will be instrumental in enhancing cross-border travel convenience.
+For operators, the Wonder Transit X platform centralizes fare configuration, transaction logging, and operational data analytics, substantially reducing administrative overhead. The system dynamically accommodates complex fare structures across varying routes, section fares, and passenger categories, supporting fare collection and management for various ticket types including adults, children and seniors. Leveraging robust digital transaction ledgers and backend administrative tools, operational teams can gain better insights into transaction and operational conditions across various routes, laying the groundwork for digital fleet management and service optimisation, ultimately elevating the experience for both frontline drivers and passengers.
+ Green minibuses under Koon Wing Motors now feature a new electronic payment system supporting a wide range of payment methods including Weixin Pay, PayMe, UnionPay, UnionPay app, JCB, Visa, Mastercard, Discover and Diners, and BOC Pay.
+Wonder Transit X: “Any Payments. Any Transportation.”
+Wonder Transit X is a comprehensive, all-in-one smart payment platform engineered specifically for the transit sector. Anchored by the product philosophy of “Any Payments. Any Transportation.”, it integrates passenger payment processing, fare routing rules, transaction confirmation, and fleet management into a single platform. The platform is designed to deliver a streamlined, intuitive, and secure payment experience for commuters, while simultaneously empowering operators with robust tools for managing complex fare structures, transaction records, and day-to-day fleet operations. Beyond green minibuses, Wonder Transit X is also capable of supporting various modes of transport and integrating with existing transport systems, making it highly adaptable for taxis, ferries, and broader public transit applications.  
+Smart Upgrades for Green Minibuses: A Benchmark for Public Transit Digitalization
+This cooperation illustrates the seamless expansion of smart transit platforms from fundamental payment gateways into comprehensive ticketing and operational management solutions. By unifying payment processing, fare structuring, and operational analytics, the platform fosters a more efficient, intelligent, and sustainable public transit model. This implementation will serve as a benchmark and operational blueprint for other public transport operators considering smart mobility solutions in the future.  
+Through this cooperation, Weixin Pay is extending its frictionless payment ecosystem deeper into daily commuting scenarios. Passengers utilizing Weixin Pay will benefit from the enhanced convenience of using their preferred payment option on designated green minibuses. Ultimately, this cooperation not only accelerates the digital transformation of Hong Kong’s green minibuses but also enhances cross-border mobility by optimizing the transit payment experience at border checkpoints. It simultaneously promotes the growth of Hong Kong's local payment ecosystem, cross-border payment convenience, and smart mobility services, injecting new momentum into Hong Kong's smart city development.
+Green minibus routes operated by Koon Wing Motors serve vital port-adjacent communities, delivering a smart travel experience for cross-border passengers traveling between Hong Kong and the Chinese Mainland.
+Wonder: Committed to “Making Payments Simple” Through Technology
+As a leading FinTech platform serving businesses in Hong Kong and the Asia-Pacific region, Wonder's mission is to "make payments simple", leveraging technology to simplify payment processing, collections, and capital management. The platform integrates online and offline collections, corporate accounts, digital payments, business expense management, transaction management, and digital financial services. Furthermore, it supports digital onboarding, e-KYC, instant settlement, and SME financing. Through these solutions, Wonder empowers businesses to maximize operational efficiency and expand their payment capabilities across diverse sectors, spanning business operations, public services, and daily mobility. 
+Backed by robust technological capabilities and a culture of innovation, Wonder has achieved notable milestones in recent years, including: secured a USD6 million Series A funding round led by Hong Kong Telecom (HKT) / PCCW in 2019; introduced the T+0 instant settlement for digital taxi payments in Hong Kong in 2023, accelerating daily fare reconciliation for drivers; recognized as the first FinTech firm authorized by the Hong Kong Transport Department to deploy digital payment acceptance infrastructure within taxis in 2024; appointed as Octopus's inaugural omnichannel payment service provider in Hong Kong, enabling merchants to seamlessly accept Octopus and over 30 alternative payment methods via a unified platform; and successfully raised a USD12 million venture debt from HSBC Innovation Banking in February 2026 to support business growth across the Asia-Pacific region and product development.
+Please click here to download the high-resolution images.
+About Wonder
+Wonder is a leading payments and FinTech platform for merchants in Hong Kong and the Asia-Pacific region, dedicated to leveraging technology to simplify payment processing, collections, and capital management for businesses across all industries. The platform provides one-stop payment, capital management and digital financial solutions for merchants and enterprises of varying scales, encompassing online and offline collections, corporate accounts, digital payments, business expense management, transaction management, and instant settlement.  
+Wonder is Hong Kong’s first full-stack omnichannel payments platform, allowing merchants to complete KYC onboarding digitally in minutes, open an account, accept payments, pay digitally, and manage transactions, all from a single platform. Key products include Wonder App, Wonder Terminal, Wonder Dashboard, Wonder Card, Wonder Taxi, and Wonder Transit X.
+Headquartered in Hong Kong, Wonder completed a USD6 million Series A funding round led by Hong Kong Telecom (HKT) / PCCW and raised a USD12 million venture debt from HSBC Innovation Banking. The Company has offices in Hong Kong, Japan, Taiwan, Singapore, Malaysia and the Chinese Mainland, continuously driving the advancement of payments, FinTech, and digital operational services across Asia.  
+For more information, please visit https://wonder.app.
+About Weixin Pay
+Weixin Pay is the mobile payment solution integrated within the Weixin/WeChat application and is one of China's leading mobile payment services. Its mission is to provide users and businesses with secure, convenient, and professional payment experiences. In China, Weixin Pay covers nearly every aspect of daily life, both online and offline. The cross-border Weixin Pay service is available in 78 countries and regions, supports 36 currencies, and covers a wide range of scenarios including restaurants, retail, transportation, tourism attractions, and education payments - helping international merchants effectively serve Chinese consumers.
+About Koon Wing Motors
+Koon Wing Motors manages a comprehensive network of green minibuses across Hong Kong, serving as a long-standing transit provider for local residents. Capitalizing on extensive expertise in green minibus fleet management and operations, Koon Wing Motors remains steadfastly committed to enhancing the accessibility and reliability of public transportation, delivering a seamless, frictionless commuting experience for local residents and cross-border passengers.
+For media enquiries, please contact:
+Frement Financial PR Team
+Tel: (852) 9461 9199
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="str">
-        <v>Museum to Celebrate Grand Opening of Permanent Armenian Exhibit in Glendale</v>
+        <v>Ant International’s FalconTST Model 2.0 Achieves SOTA, Elevating Predictive AI Application in Finance to New Levels</v>
       </c>
       <c r="B382" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C382" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D382" t="str">
-        <v>Retail, Education</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E382" t="str">
-        <v>https://www.newmediawire.com/news/museum-to-celebrate-grand-opening-of-permanent-armenian-exhibit-in-glendale-7087381</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/ant-international-falcontst-model-2-015500993.html</v>
       </c>
       <c r="F382" t="str">
-        <v>GLENDALE, CA - June 26, 2026 ( NEWMEDIAWIRE ) - The Martial Arts History Museum is proud to announce the grand opening and ribbon-cutting ceremony for its new permanent Armenian Exhibit. The highly anticipated event will take place this Saturday, June 27, at 4:00 PM at the museum’s Glendale location. Sponsored in part by US Armenia, the celebration highlights the museum’s expanding commitment to cultural diversity and community outreach. The grand opening celebration will feature an exciting live Armenian martial arts demonstration alongside speeches from special dignitaries representing the City of Glendale. Attendees will also enjoy light food and refreshments throughout the afternoon. Founded in 1999, the Martial Arts History Museum relocated to Glendale two years ago. Since the move, t</v>
+        <v>SHANGHAI &amp; SINGAPORE, August 20, 2026--Ant International has introduced Falcon Time-Series Transformer (TST) AI Model 2.0, its most advanced TST model so far designed to deliver more accurate forecasting in real-world FX risk management of cross-border payments, with more industry applications to come, such as demand forecasting for supply chain management for e-commerce platforms, and predictive operations management for aviation industry.</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="str">
-        <v>Bauducco® Opens Largest U.S. Manufacturing Facility in Zephyrhills, Florida, Bringing 75 Years of Brazilian Baking Craftsmanship to American Tables</v>
+        <v>IC Group Announces Q2 2026 Earnings Release Date and Investor Webinar</v>
       </c>
       <c r="B383" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C383" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D383" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E383" t="str">
-        <v>https://www.prnewswire.com/news-releases/bauducco-opens-largest-us-manufacturing-facility-in-zephyrhills-florida-bringing-75-years-of-brazilian-baking-craftsmanship-to-american-tables-302812316.html</v>
+        <v>https://www.newsfilecorp.com/release/310552/IC-Group-Announces-Q2-2026-Earnings-Release-Date-and-Investor-Webinar</v>
       </c>
       <c r="F383" t="str">
-        <v>The iconic Brazilian brand -- beloved for its cookies, wafers, and specialty baked goods -- makes a landmark U.S. investment, deepening its commitment to American consumers and strengthening a retail partnership built on a larger domestic production. ZEPHYRHILLS, Fla., June 26, 2026...</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 19, 2026) - IC Group Holdings Inc. (TSXV: ICGH) ("IC Group" or the "Company"), a technology-enabled consumer engagement company driving commerce and data for global brands and professional sports teams, will announce its financial results for the second quarter ended June 30, 2026, on Wednesday, August 26, 2026, after market close.The Company will host an investor webinar at 10:00 AM ET (7:00 AM PT) on Thursday, August 27, 2026, to discuss its financial...</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="str">
-        <v>Zacks Initiates Coverage of Versus Systems (VS) as Company Advances Gamification, Audience Engagement Strategy</v>
+        <v>Clorox to Present at Barclays Global Consumer Staples Conference</v>
       </c>
       <c r="B384" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C384" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D384" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E384" t="str">
-        <v>https://www.newmediawire.com/news/zacks-initiates-coverage-of-versus-systems-vs-as-company-advances-gamification-audience-engagement-strategy-7087379</v>
+        <v>https://www.prnewswire.com/news-releases/clorox-to-present-at-barclays-global-consumer-staples-conference-302855476.html</v>
       </c>
       <c r="F384" t="str">
-        <v>LOS ANGELES, CA - June 26, 2026 ( NEWMEDIAWIRE ) - Versus Systems (NASDAQ: VS) , a leading provider of gamification and audience engagement technology, has received new attention from the investment community following the initiation of research coverage by Zacks Investment Research, which highlighted the company’s recent operational progress and future growth opportunities ( https://nnw.fm/VDBzc ). Zacks Investment Research noted progress in the company’s gamification business and potential growth catalysts despite broader industry challenges. A key factor was the company’s unique technology, plus improved first-quarter 2026 financial results, including significantly reduced operating losses and positive operating cash flow. Versus Systems offers a unique technology platform combining int</v>
+        <v>OAKLAND, Calif., Aug. 19, 2026 /PRNewswire/ -- The Clorox Company (NYSE: CLX) today announced that Chair and Chief Executive Officer Linda Rendle and Chief Financial Officer Luc Bellet will participate in a fireside chat at the Barclays Global Consumer Staples Conference on Wednesday,...</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="str">
-        <v>Datavault AI (DVLT) Partners to Digitally Preserve Roberto Clemente Legacy</v>
+        <v>Wrap Technologies (WRAP) Closes $12M Registered Direct Offering</v>
       </c>
       <c r="B385" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C385" t="str">
         <v>NewMediaWire</v>
       </c>
       <c r="D385" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E385" t="str">
-        <v>https://www.newmediawire.com/news/datavault-ai-dvlt-partners-to-digitally-preserve-roberto-clemente-legacy-7087377</v>
+        <v>https://www.newmediawire.com/news/wrap-technologies-wrap-closes-12m-registered-direct-offering-7088704</v>
       </c>
       <c r="F385" t="str">
-        <v>LOS ANGELES, CA - June 26, 2026 ( NEWMEDIAWIRE ) - Datavault AI (NASDAQ: DVLT) announced a partnership with 21 In Right Inc., the Clemente family entity that manages the name, image and likeness of Baseball Hall of Famer Roberto Clemente, to apply its data valuation, monetization and digital Twin technologies to preserve and expand Clemente’s legacy. Under the agreement, 21 In Right will use Datavault AI’s platforms to manage and protect Clemente’s NIL rights, create digital Twins and archives, and develop new fan engagement initiatives in collaboration with the Roberto Clemente Foundation and other aligned organizations. The companies also plan to launch a fan activation in Philadelphia beginning in July featuring demonstrations of Datavault AI’s artificial intelligence tools, Clemente-th</v>
+        <v>LOS ANGELES, CA - August 19, 2026 ( NEWMEDIAWIRE ) - Wrap Technologies (NASDAQ: WRAP) , a global public safety technology company delivering intelligent detection, orchestration and response solutions designed for the next generation of autonomous public safety, announced the closing of its previously announced registered direct offering with a fundamental institutional investor and an existing investor consisting of 8,571,609 shares of common stock, or pre-funded warrants in lieu thereof, at $1.40 per share. Gross proceeds were approximately $12 million before placement agent fees and other offering expenses. Wrap intends to use the proceeds for general corporate purposes and working capital, including future planned business expansion. Maxim Group LLC acted as sole placement agent for th</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="str">
-        <v>Curaleaf to Report Second Quarter 2026 Financial and Operational Results</v>
+        <v>Botanic Hearth's Clinically Backed Botanicals Drive Multiple Amazon Bestsellers Across Hair and Body Care</v>
       </c>
       <c r="B386" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C386" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D386" t="str">
         <v>Retail</v>
       </c>
       <c r="E386" t="str">
-        <v>https://www.prnewswire.com/news-releases/curaleaf-to-report-second-quarter-2026-financial-and-operational-results-302812193.html</v>
+        <v>https://www.prweb.com/releases/botanic-hearths-clinically-backed-botanicals-drive-multiple-amazon-bestsellers-across-hair-and-body-care-302854909.html</v>
       </c>
       <c r="F386" t="str">
-        <v>STAMFORD, Conn., June 26, 2026 /PRNewswire/ -- Curaleaf Holdings, Inc. (TSX: CURA / OTCQX: CURLF) ("Curaleaf" or the "Company"), a leading international provider of consumer products in cannabis, today announced that it will report its financial and operating results for the second...</v>
+        <v>Since 2018, the brand has grown its rosemary, tea tree, batana, jasmine, and argan formulas, naming every botanical and active on the label, at an everyday price, not a salon price tag LOS ANGELES, Aug. 19, 2026 /PRNewswire-PRWeb/ -- Botanic Hearth, a hair and body care brand built on the...</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="str">
-        <v>Investment Company AB Tewox acquires a retail park in Poland</v>
+        <v>Greenland Mines (GRML) Featured in American News Group Commentary on Western Critical Minerals Supply Chain</v>
       </c>
       <c r="B387" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C387" t="str">
-        <v>GlobeNewswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D387" t="str">
-        <v>Finance, Real Estate, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E387" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/26/3318424/0/en/Investment-Company-AB-Tewox-acquires-a-retail-park-in-Poland.html</v>
+        <v>https://www.newmediawire.com/news/greenland-mines-grml-featured-in-american-news-group-commentary-on-western-critical-minerals-supply-chain-7088703</v>
       </c>
       <c r="F387" t="str">
-        <v>Vilnius, Lithuania, June 26, 2026 (GLOBE NEWSWIRE) -- AB Tewox, managed by Lords LB Asset Management, continues to expand its retail real estate portfolio in Poland with the acquisition of a retail park in Nysa that was opened in November 2025.</v>
+        <v>LOS ANGELES, CA - August 19, 2026 ( NEWMEDIAWIRE ) - Greenland Mines (NASDAQ: GRML) was featured in an American News Group commentary examining the need for Western-aligned critical minerals supply chains spanning mining, processing, logistics and downstream markets. The article highlights Greenland Mines’ development-stage North Atlantic Critical Metals Corridor strategy, which seeks to connect Greenland resource assets with processing, logistics, offtake and end markets in Europe and North America. It also discusses the company’s Skaergaard palladium-gold-platinum project and its planned acquisition of the Sarfartoq neodymium-praseodymium rare-earths project, which remains subject to closing and government approval. The commentary notes that Greenland Mines recently completed its 2026 Sk</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="str">
-        <v>Forever Funding Offers Nonprofits Recurring Revenue as Donor Fatigue Reshapes Giving</v>
+        <v>SS Innovations International (SSII) Record Q2 Revenue Signals Continued Momentum for SSi Mantra Robotic Surgery Platform</v>
       </c>
       <c r="B388" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C388" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D388" t="str">
-        <v>Finance, Retail</v>
+        <v>Finance, SaaS, Healthcare, Retail, Automotive</v>
       </c>
       <c r="E388" t="str">
-        <v>https://www.prnewswire.com/news-releases/forever-funding-offers-nonprofits-recurring-revenue-as-donor-fatigue-reshapes-giving-302812178.html</v>
+        <v>https://www.newmediawire.com/news/ss-innovations-international-ssii-record-q2-revenue-signals-continued-momentum-for-ssi-mantra-robotic-surgery-platform-7088701</v>
       </c>
       <c r="F388" t="str">
-        <v>New model ties charitable giving to merchant card processing, creating ongoing funding without additional consumer asks SAVANNAH, Ga., June 26, 2026 /PRNewswire/ -- Forever Funding, a company that helps nonprofits build recurring revenue through merchant processing relationships, is...</v>
+        <v xml:space="preserve">SS Innovations, developer of innovative surgical robotic technologies, reported record second-quarter revenue of $13.9 million, up 39.4% year over year. First-half revenue reached $25.0 million, a 65.6% increase from the same period in 2025. The company’s SSi Mantra installations rose 30.4% to 30 systems during the quarter. The installed base reached 224 SSi Mantra systems across 12 countries, with 12,272 cumulative surgeries performed. U.S. and European regulatory milestones could become important catalysts, with the company targeting FDA clearance by the first quarter of 2027 and EU CE marking by the end of 2026. The company’s telesurgery achievements are extending the clinical profile of SSi Mantra, while system installations remain the primary commercial growth driver. LOS ANGELES, CA </v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="str">
-        <v>Diamond Event &amp;amp; Tent Commits to Price Transparency with New E-commerce Tent Rental Landing Pages</v>
+        <v>Eightpoint CEO, Deniz Gezgin Accepted into Forbes Technology Council</v>
       </c>
       <c r="B389" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C389" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D389" t="str">
         <v>Retail</v>
       </c>
       <c r="E389" t="str">
-        <v>https://www.prweb.com/releases/diamond-event--tent-commits-to-price-transparency-with-new-e-commerce-tent-rental-landing-pages-302810352.html</v>
+        <v>https://www.prnewswire.com/news-releases/eightpoint-ceo-deniz-gezgin-accepted-into-forbes-technology-council-302855561.html</v>
       </c>
       <c r="F389" t="str">
-        <v>Diamond Event &amp; Tent, Utah's established party and event rental company, has launched ecommerce-style tent rental landing pages that make it easy to find and rent a tent for a wedding in Salt Lake City, with up-front pricing available for every tent type. SALT LAKE CITY, June 26, 2026...</v>
+        <v>Forbes Technology Council is an invitation-only community for world-class CIOs, CTOs, and technology executives. FORT MYERS, Fla., Aug. 19, 2026 /PRNewswire/ -- Deniz Gezgin, Chief Executive Officer of Eightpoint, a global technology company that builds and scales consumer digital...</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="str">
-        <v>Canacol Energy Secures Key Restructuring Decision from Alberta Court; Colombian Consumer Protections Preserved</v>
+        <v>Samyak Online Helps Businesses Grow With SEO, eCommerce, WooCommerce, and Shopify Services</v>
       </c>
       <c r="B390" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C390" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D390" t="str">
-        <v>Energy, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E390" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/26/3318381/0/en/Canacol-Energy-Secures-Key-Restructuring-Decision-from-Alberta-Court-Colombian-Consumer-Protections-Preserved.html</v>
+        <v>https://express-press-release.net/news/2026/08/19/1767318</v>
       </c>
       <c r="F390" t="str">
-        <v>CALGARY, Alberta and BOGOT&amp;#193;, Colombia, June 26, 2026 (GLOBE NEWSWIRE) -- Canacol Energy Ltd. (" Canacol " or the " Company ") (TSX: CNE), a leading natural gas exploration and production company operating in Colombia, today announced that the Court of King's Bench of Alberta issued a decision on June 24, 2026, granting Canacol permission to disclaim natural gas supply and transportation contracts as part of its ongoing restructuring under the Companies' Creditors Arrangement Act (CCAA).</v>
+        <v>New Delhi, India, 2026-08-19 — /EPR Network/ — Samyak Online, a digital marketing and web development company with more than 20 years of experience, continues to [read full press release...]</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="str">
-        <v>Autonomous Delivery Firm Neolix Expands European Presence as Retailers Fight Urban Logistics Costs</v>
+        <v>Zep® Returns as Primary Sponsor on Chase Briscoe's No. 19 Joe Gibbs Racing Toyota for the Dollar Tree 301 at New Hampshire Motor Speedway</v>
       </c>
       <c r="B391" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C391" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D391" t="str">
         <v>Retail</v>
       </c>
       <c r="E391" t="str">
-        <v>https://www.prnewswire.com/news-releases/autonomous-delivery-firm-neolix-expands-european-presence-as-retailers-fight-urban-logistics-costs-302812024.html</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/zep-returns-primary-sponsor-chase-160000648.html</v>
       </c>
       <c r="F391" t="str">
-        <v>As FMCG and retail executives seek practical answers to last-mile economics, Neolix arrives with a commercial track record VIENNA and FRANKFURT, Germany, June 26, 2026 /PRNewswire/ -- Last-mile delivery costs continue to rise across Europe, placing growing pressure on retailers and...</v>
+        <v>ATLANTA, August 19, 2026--Zep, Inc., a leading innovator, producer, and distributor of professional and consumer cleaning solutions, will serve as primary sponsor on Chase Briscoe's No. 19 Joe Gibbs Racing Toyota Camry XSE Sunday, August 23, in the Dollar Tree 301 at New Hampshire Motor Speedway.</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="str">
-        <v>How PTOP's Synaptic Quant(TM) Works: AI Filters Market Noise, Identifies ...</v>
+        <v>Vape For Less Helps Adult Consumers Choose the Best Vape in UAE Through Authentic Products and Expert Guidance</v>
       </c>
       <c r="B392" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C392" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D392" t="str">
-        <v>Finance, AI, SaaS, Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E392" t="str">
-        <v>https://pr-inside.com/how-ptop-s-synaptic-quant-tm-works-ai-filters-market-noise-identifies-r5194969.htm</v>
+        <v>https://express-press-release.net/news/2026/08/19/1767220</v>
       </c>
       <c r="F392" t="str">
-        <v>(PR-inside.com) AI-powered platform continuously analyzes breaking news, SEC filings, FDA announcements, earnings, options flow, dark pool activity, and thousands of additional market signals before generating AI conviction scores and complete trade plans through its Elite subscription. CAMBRIDGE, MA / ACCESS Newswire / June 26, 2026 / Peer To Peer Network (OTC PINK:PTOP), a technology solutions company focused on developing, marketing, and commercializing innovative software platforms, announced the official launch of Synaptic Quant™ , an artificial intelligence-powered market intelligence application that delivers institutional-quality trading intelligence directly to retail investors. Check it out: www.synapticquant.com Developed through a strategic revenue-sharing partnership, Synaptic</v>
+        <v>As adult consumers become more selective about vaping products, Vape For Less continues to support informed purchasing decisions by offering authentic devices, trusted brands, and [read full press release...]</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="str">
-        <v>How PTOP's Synaptic Quant(TM) Works: AI Filters Market Noise, Identifies Catalysts, and Builds Complete Trade Plans for Retail Investors</v>
+        <v>Vape For Less Highlights Rising Demand for Zero Nicotine Vape Options in Abu Dhabi</v>
       </c>
       <c r="B393" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C393" t="str">
-        <v>Newswire.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D393" t="str">
-        <v>Finance, AI, SaaS, Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E393" t="str">
-        <v>https://www.newswire.com/news/how-ptops-synaptic-quant-tm-works-ai-filters-market-noise-identifies-catalysts</v>
+        <v>https://express-press-release.net/news/2026/08/19/1767216</v>
       </c>
       <c r="F393" t="str">
-        <v>AI-powered platform continuously analyzes breaking news, SEC filings, FDA announcements, earnings, options flow, dark pool activity, and thousands of additional market signals before generating AI conviction scores and complete trade plans through its Elite subscription.</v>
+        <v>Vape For Less is drawing attention to the growing interest in zero nicotine vape products as more adult consumers look for flavour-focused alternatives. The company [read full press release...]</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="str">
-        <v>Aseon Labs Raises $10 Million Seed Round to Build the Robotic Pit Stop Network Powering Autonomous Transportation</v>
+        <v>WunderKIND Ads Integrates with Amazon Publisher Services, Expanding Access to Premium Inventory</v>
       </c>
       <c r="B394" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C394" t="str">
-        <v>NewMediaWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D394" t="str">
-        <v>Finance, Energy, Retail, Automotive</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E394" t="str">
-        <v>https://www.newmediawire.com/news/aseon-labs-raises-10-million-seed-round-to-build-the-robotic-pit-stop-network-powering-autonomous-transportation-7087369</v>
+        <v>https://www.prweb.com/releases/wunderkind-ads-integrates-with-amazon-publisher-services-expanding-access-to-premium-inventory-302854859.html</v>
       </c>
       <c r="F394" t="str">
-        <v>Funding Will Accelerate Deployment of a Decentralized Network of Robotic Micro-Depots Designed to Reduce Fleet Downtime and Improve Autonomous Vehicle Economics at Scale SAN FRANCISCO - June 26, 2026 ( NEWMEDIAWIRE ) - Aseon Labs , the company building a distributed network of robotic pit stops for autonomous vehicle fleets , today announced it has raised $10 million in seed funding led by Crane Venture Partners , with participation from Y Combinator , Expa , the venture firm founded by Uber co-founder Garrett Camp, Robin Hood Ventures , and Founders Capital (Jeremy Hindle). The round also included investments from Adrian Aoun, serial entrepreneur, former Google executive, and technology advisor to The White House; Immad Akhund, founder and CEO of Mercury; Rajat Suri, co-founder of Lyft; a</v>
+        <v>Publishers unlock new demand while advertisers gain seamless access to high-impact, performance-driven formats NEW YORK, Aug. 19, 2026 /PRNewswire-PRWeb/ -- WunderKIND Ads, the leader in user-first, performance-driven digital advertising, announced today an integration with Amazon...</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="str">
-        <v>“Next-Level Mindset: 7 Keys to a Life Less Ordinary” by Bradley Danielson — $0.99 eBook Promotion Ends Today</v>
+        <v>Deutsche Telekom to acquire Fiberhost and Inea from Macquarie Asset Management for c.1 billion EUR, thereby strengthening T-Mobile Polska's position in fixed broadband</v>
       </c>
       <c r="B395" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C395" t="str">
         <v>WebWire</v>
       </c>
       <c r="D395" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E395" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356765</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359116</v>
       </c>
       <c r="F395" t="str">
-        <v>Today is the last chance to grab Bradley Danielson&amp;#39;s &amp;#8220;Next-Level Mindset: 7 Keys to a Life Less Ordinary&amp;#8221; at the special promotional price of $0.99 exclusively on Amazon. The five-day promotion wraps up tonight, June 26, 2026. - - In this inspiring and refreshingly honest guide, Danielson takes a down-to-earth approach to personal development and mindset mastery. With humor, humility, and a candor rarely found in the self-help genre, he helps readers shake off self-doubt, complacency,... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356765</v>
+        <v>Deutsche Telekom has agreed to acquire 100% of Fiberhost, a Polish open-access fixed network operator, together with Inea, a retail broadband and TV provider, for an enterprise valuation of c.1 billion EUR from current shareholders: Macquarie European Infrastructure Fund 5, a fund managed by Macquarie Asset Management and minority shareholders. The acquisition will accelerate T-Mobile Polska&amp;#39;s growth by adding Inea&amp;#39;s over 300,000 customers and Fiberhost&amp;#39;s fiber network passing over 1.4 mil... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359116</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="str">
-        <v>RedCloud Begins India Deployment, Activating RAID Intelligence Engine Across Apparel and Footwear dataset</v>
+        <v>CirTran Corporation Delivers Record Second Quarter: Q2 Revenue Increases 596%, Operating Profitability Accelerates</v>
       </c>
       <c r="B396" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C396" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D396" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E396" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/26/3318260/0/en/RedCloud-Begins-India-Deployment-Activating-RAID-Intelligence-Engine-Across-Apparel-and-Footwear-dataset.html</v>
+        <v>https://www.prnewswire.com/news-releases/cirtran-corporation-delivers-record-second-quarter-q2-revenue-increases-596-operating-profitability-accelerates-302854793.html</v>
       </c>
       <c r="F396" t="str">
-        <v>Data access framework covering 300,000 historical transactions enables RAID-powered AI agents to generate market-level consumer goods intelligence from day one of India deployment Data access framework covering 300,000 historical transactions enables RAID-powered AI agents to generate market-level consumer goods intelligence from day one of India deployment</v>
+        <v>Company reports second consecutive quarter of operating profitability; first-half revenue surges 271% as its product demand continues to accelerate LAS VEGAS, Aug. 19, 2026 /PRNewswire/ -- CirTran Corporation (OTC: CIRX), a diversified consumer products company specializing in the...</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="str">
-        <v>JCB and PNB Launch New Platinum Credit Card, Empowering Consumers With Greater Value and Lifestyle Benefits</v>
+        <v>Introducing the MS NOW Membership – a New Way to Watch, Connect and Engage – Launching Wednesday, Sept. 9</v>
       </c>
       <c r="B397" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C397" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D397" t="str">
         <v>Retail</v>
       </c>
       <c r="E397" t="str">
-        <v>https://www.newmediawire.com/news/jcb-and-pnb-launch-new-platinum-credit-card-empowering-consumers-with-greater-value-and-lifestyle-benefits-7087366</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/introducing-ms-now-membership-way-142200990.html</v>
       </c>
       <c r="F397" t="str">
-        <v>TOKYO, JAPAN and MANILA, PHILIPPINES - June 26, 2026 ( NEWMEDIAWIRE ) - JCB International Co., Ltd (JCBI), the international operations subsidiary of JCB, Japan’s only international payment brand, has strengthened its presence in the Philippines through a strategic partnership with Philippine National Bank (PNB) with the launch of the new PNB JCB Platinum Credit Card. Developed to address the evolving spending habits of Filipino consumers, the card is designed for individuals who increasingly manage a mix of digital, in-person, and international spending. It supports everyday transactions while offering added convenience for travel and larger purchases, combining rewarding earn rates, flexible payment features, and access to JCB’s extensive network, particularly in Japan and other key dest</v>
+        <v>NEW YORK, August 19, 2026--MS NOW will launch its inaugural Membership on Wednesday, Sept. 9, the organization’s first direct-to-consumer product. The first-of-its-kind Membership will serve as an additive experience to MS NOW's television and digital offerings, building on the audience's connection with its anchors and reporters.</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="str">
-        <v>“Pray Plan Proceed,” Best-Selling Book Free for One More Day (Ending Soon) (Until 6/26/26)</v>
+        <v>AAEON Release PICO-ADN2, a Robust 2.5” Single-Board for Space-Constrained Rugged Deployments</v>
       </c>
       <c r="B398" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C398" t="str">
-        <v>WebWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D398" t="str">
-        <v>Retail</v>
+        <v>Healthcare, Real Estate, Energy, Retail, Automotive, Education</v>
       </c>
       <c r="E398" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356501</v>
+        <v>https://express-press-release.net/news/2026/08/19/1766955</v>
       </c>
       <c r="F398" t="str">
-        <v>Best Seller Publishing announces the release of Samina Muqarab&amp;#39;s book, &amp;#8220;Pray Plan Proceed: How Faith, Focus and Grit Can Carry You From Limitations to Leadership.&amp;#8221; The book is currently free and available for download on Amazon for one more day. - - &amp;#8220;Pray Plan Proceed&amp;#8221; is about how faith, preparation, and action can work together to help people overcome challenges and create meaningful success. In this inspiring memoir, Samina Muqarab shares her journey from a small village beneath th... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356501</v>
+        <v>Targeting transportation, automation, and outdoor kiosk deployment, the PICO-ADN2 is designed for stable operation in unpredictable environments. Taipei, Taiwan, 2026-08-19 — /EPR Network/ — AAEON, [read full press release...]</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="str">
-        <v>Join the Beautiful Game: Discover Immersive Fan Experiences with Hisense at FIFA World Cup 2026™</v>
+        <v>New AI Safety Council Brings Technology and Domestic Violence Experts Together to Advance Responsible AI Innovation</v>
       </c>
       <c r="B399" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C399" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D399" t="str">
-        <v>Retail, Gaming</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E399" t="str">
-        <v>https://www.prnewswire.com/news-releases/join-the-beautiful-game-discover-immersive-fan-experiences-with-hisense-at-fifa-world-cup-2026-302811589.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/ai-safety-council-brings-technology-140700767.html</v>
       </c>
       <c r="F399" t="str">
-        <v>QINGDAO, China, June 26, 2026 /PRNewswire/ -- Hisense, a leading brand in global consumer electronics and home appliances, is bringing football fans closer to the action throughout FIFA World Cup 2026TM with a series of immersive experiences at Stadium Fan Experience (SFE) areas and FIFA...</v>
+        <v>AUSTIN, Texas, August 19, 2026--Amazon, EndTAB and the Texas Council on Family Violence have teamed up to launch the national AI Safety Council, dedicated to building responsible AI.</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="str">
-        <v>Indotek Group acquires remaining 53% stake in Auchan Hungary, assumes full ownership</v>
+        <v>Vapeaah Launches UK Vape Clearance Deals from 49p with Free Shipping</v>
       </c>
       <c r="B400" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C400" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D400" t="str">
         <v>Retail</v>
       </c>
       <c r="E400" t="str">
-        <v>https://www.prnewswire.com/news-releases/indotek-group-acquires-remaining-53-stake-in-auchan-hungary-assumes-full-ownership-302811213.html</v>
+        <v>https://express-press-release.net/news/2026/08/19/1766911</v>
       </c>
       <c r="F400" t="str">
-        <v>Building on 18 months of operational responsibility for Auchan Hungary, Indotek expands its stake to 100%. The decision to acquire the remaining 53% stake marks the next step in the long-term strategic partnership between Indotek Group and Auchan Retail International. Auchan Hungary moves...</v>
+        <v>London, UK, 2026-08-19 — /EPR Network/ — Vapeaah, a UK online vape retailer, has announced its latest vape clearance sale, giving adult customers the opportunity to [read full press release...]</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="str">
-        <v>Indotek Group erwirbt verbleibenden 53 %-Anteil an Auchan Ungarn und übernimmt die vollständige Eigentümerschaft</v>
+        <v>Roster Names SaaS Veteran Raj Nijjer CEO &amp;amp; Launches MCP Server for its Brand Ambassador Platform</v>
       </c>
       <c r="B401" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C401" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D401" t="str">
-        <v>Retail</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E401" t="str">
-        <v>https://www.prnewswire.com/news-releases/indotek-group-erwirbt-verbleibenden-53--anteil-an-auchan-ungarn-und-ubernimmt-die-vollstandige-eigentumerschaft-302811194.html</v>
+        <v>https://www.prweb.com/releases/roster-names-saas-veteran-raj-nijjer-ceo--launches-mcp-server-for-its-brand-ambassador-platform-302854857.html</v>
       </c>
       <c r="F401" t="str">
-        <v>Nach 18 Monaten operativer Verantwortung für Auchan Ungarn erhöht Indotek Group ihren Anteil auf 100 %. Die Entscheidung zum Erwerb des verbleibenden 53 %-Anteils ist der nächste Schritt in der langfristigen strategischen Partnerschaft zwischen der Indotek Group und Auchan Retail...</v>
+        <v>AI makes ambassador marketing a channel ecommerce teams can scale like paid media. Ecommerce brands using Shopify, BigCommerce, or WooCommerce can now optimize their program by asking a single question in Claude or ChatGPT. LEHI, Utah, Aug. 19, 2026 /PRNewswire-PRWeb/ -- Roster, the brand...</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="str">
-        <v>Le Indotek Group acquiert les 53 % restants du capital d'Auchan Hongrie et en devient l'unique propriétaire</v>
+        <v>BoxyPack Introduces Flexible Packaging Options for E-Commerce and Retail Brands</v>
       </c>
       <c r="B402" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C402" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D402" t="str">
         <v>Retail</v>
       </c>
       <c r="E402" t="str">
-        <v>https://www.prnewswire.com/news-releases/le-indotek-group-acquiert-les-53--restants-du-capital-dauchan-hongrie-et-en-devient-lunique-proprietaire-302811657.html</v>
+        <v>https://express-press-release.net/news/2026/08/19/1766733</v>
       </c>
       <c r="F402" t="str">
-        <v>Après avoir assumé pendant 18 mois la responsabilité opérationnelle d' Auchan Hongrie, Indotek porte sa participation à 100 %. La décision d'acquérir les 53 % restants du capital marque une nouvelle étape dans le partenariat stratégique à long terme entre le Indotek Group et Auchan Retail...</v>
+        <v>USA, 2026-08-19 — /EPR Network/ — BoxyPack is expanding its range of custom packaging solutions to support e-commerce and retail businesses looking for practical, attractive, and [read full press release...]</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="str">
-        <v>Emdoor Information Launches Lightweight Rugged Windows Tablet EM-IS19J for Retail and Hospitality Operations</v>
+        <v>Modern-Design Greenhouses Gain Ground in the U.S. Residential Market as Mulberry Greenhouses Introduces the Hoklartherm Linea II</v>
       </c>
       <c r="B403" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C403" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D403" t="str">
         <v>Retail</v>
       </c>
       <c r="E403" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/26/3318070/0/en/Emdoor-Information-Launches-Lightweight-Rugged-Windows-Tablet-EM-IS19J-for-Retail-and-Hospitality-Operations.html</v>
+        <v>https://express-press-release.net/news/2026/08/19/1766805</v>
       </c>
       <c r="F403" t="str">
-        <v>Emdoor Info launches the EM-IS19J, a lightweight rugged Windows tablet that streamlines retail and hospitality operations.</v>
+        <v>The US-based retailer makes the German-engineered Linea II individually available to U.S. buyers, reflecting rising demand for compact, contemporary garden structures. Georgia, USA, 2026-08-19 — [read full press release...]</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="str">
-        <v>Central Park Bangkok gana el premio Top Retail Asia</v>
+        <v>LataMed AI Nears Completion of Mobile Healthcare App to Support On-the-Go Access to Digital Healthcare Services</v>
       </c>
       <c r="B404" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C404" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D404" t="str">
-        <v>Retail</v>
+        <v>AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E404" t="str">
-        <v>https://www.prnewswire.com/news-releases/central-park-bangkok-gana-el-premio-top-retail-asia-302811644.html</v>
+        <v>https://www.newmediawire.com/news/latamed-ai-nears-completion-of-mobile-healthcare-app-to-support-on-the-go-access-to-digital-healthcare-services-7088695</v>
       </c>
       <c r="F404" t="str">
-        <v>- Central Park Bangkok gana el premio Top Retail Asia, reforzando su posición como el nuevo referente mundial de Bangkok BANGKOK, 26 de junio de 2026 /PRNewswire/ -- Elevándose sobre el horizonte de Bangkok y redefiniendo la vida urbana en el corazón de la capital tailandesa, Central Park...</v>
+        <v>CARACAS, VENEZUELA - August 19, 2026 ( NEWMEDIAWIRE ) - LataMed AI Corp. (OTC: LMED) (formerly OTC: LMEDD) (“LataMed AI” or the “Company”), a healthcare technology company developing digital health infrastructure and artificial intelligence-supported medical solutions for Latin America, today announced that development of its mobile healthcare application has entered its final stage, with the Company currently completing final testing, optimization and deployment preparation ahead of planned availability through the Apple App Store and Google Play. Management expects the application to be submitted for distribution and, subject to applicable platform review and technical requirements, become available through the Apple App Store and Google Play in the coming weeks. The Company believes thi</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="str">
-        <v>Central Park Bangkok remporte le prix « Top Retail Asia », réaffirmant ainsi sa position de nouveau lieu emblématique de classe mondiale à Bangkok</v>
+        <v>Kroger, One of the Largest American Retail and Supermarket Chains, Rolls Out Fold Bitcoin Gift Card™ Program Nationwide</v>
       </c>
       <c r="B405" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C405" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D405" t="str">
-        <v>Retail</v>
+        <v>Finance, Crypto, Retail</v>
       </c>
       <c r="E405" t="str">
-        <v>https://www.prnewswire.com/news-releases/central-park-bangkok-remporte-le-prix--top-retail-asia--reaffirmant-ainsi-sa-position-de-nouveau-lieu-emblematique-de-classe-mondiale-a-bangkok-302811643.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/19/3347707/0/en/kroger-one-of-the-largest-american-retail-and-supermarket-chains-rolls-out-fold-bitcoin-gift-card-program-nationwide.html</v>
       </c>
       <c r="F405" t="str">
-        <v>BANGKOK, 26 juin 2026 /PRNewswire/ -- Dominant la ligne d'horizon de Bangkok et redéfinissant la vie urbaine au cœur de la capitale thaïlandaise, Central Park s'est rapidement imposé comme l'une des nouvelles destinations phares de la ville, réunissant dans un seul et même complexe...</v>
+        <v>Initial Seasonal Pilot Demonstrated Strong Interest Among Kroger Customers for the Fold Bitcoin Gift Card Reinforcing Fold’s Momentum with a Major Retail Distributor Initial Seasonal Pilot Demonstrated Strong Interest Among Kroger Customers for the Fold Bitcoin Gift Card Reinforcing Fold’s Momentum with a Major Retail Distributor</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="str">
-        <v>UGREEN Unveils High-Speed NASync DXP GT Lineup with AMD-Powered Performance and Dual 10GbE</v>
+        <v>Carolindica Expands Wellness Portfolio With Launch of High-potency CBD and Minor Cannabinoid Gummies and Capsules</v>
       </c>
       <c r="B406" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C406" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D406" t="str">
-        <v>Retail</v>
+        <v>Retail, Healthcare</v>
       </c>
       <c r="E406" t="str">
-        <v>https://www.prnewswire.com/news-releases/ugreen-unveils-high-speed-nasync-dxp-gt-lineup-with-amd-powered-performance-and-dual-10gbe-302811571.html</v>
+        <v>https://www.newmediawire.com/news/carolindica-expands-wellness-portfolio-with-launch-of-high-potency-cbd-and-minor-cannabinoid-gummies-and-capsules-7088692</v>
       </c>
       <c r="F406" t="str">
-        <v>WILMINGTON, Del., June 23, 2026 /PRNewswire/ -- UGREEN, a leading global consumer technology company, today announced the launch of NASync DXP GT, a new high-speed, high-performance lineup within the NASync DXP family. Designed around speed, sustained performance, and always-on...</v>
+        <v>New Collection Features Targeted Daytime, Nighttime and Broad-spectrum Wellness Formulations Designed to Meet a Variety of Consumer Needs RALEIGH, NORTH CAROLINA - August 19, 2026 ( NEWMEDIAWIRE ) - Carolindica , a leading North Carolina hemp manufacturer and retailer, today announced the launch of its newest collection wellness products, introducing multiple high-potency CBD, CBG and minor cannabinoid formulations in both gummy and capsule formats. The expanded lineup is designed to provide consumers with targeted wellness options for everyday support, focus and relaxation while continuing Carolindica's commitment to quality ingredients, transparent manufacturing and hemp products made to the highest standards. The new collection includes: 250mg Broad Spectrum CBD Gummies: available in 10</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="str">
-        <v>10 Winners Selected at 9th Edition of Start-up Express</v>
+        <v>A2Z Cust2Mate Secures Follow-On Order for 1,050 Additional Smart Carts from HaStock</v>
       </c>
       <c r="B407" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C407" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D407" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E407" t="str">
-        <v>https://www.newmediawire.com/news/10-winners-selected-at-9th-edition-of-start-up-express-7087360</v>
+        <v>https://www.prnewswire.com/news-releases/a2z-cust2mate-secures-follow-on-order-for-1-050-additional-smart-carts-from-hastock-302855106.html</v>
       </c>
       <c r="F407" t="str">
-        <v>Key Highlights: Smart City Solutions and Green Tech Boost Innovation Within Hong Kong's Start-up Ecosystem HONG KONG - June 25, 2026 ( NEWMEDIAWIRE ) - The ninth edition of Start-up Express , organised by the Hong Kong Trade Development Council (HKTDC), successfully concluded its Final Pitching Day today, with 10 winning start-ups emerging from the competition. The winning start-ups span sectors including smart city solutions, green tech and health tech, reflecting growing momentum among Hong Kong start-ups in translating innovative technologies into practical applications. The ESG Award was presented to BioZein Technology Corporation Limited in recognition of its outstanding commitment to sustainability and social impact, while Homing Therapeutics Limited received the My Favourite Start-u</v>
+        <v>Follow-on order expands HaStock's commitment to 3,050 smart carts, on the same terms as the original five-year agreement TORONTO, Aug. 19, 2026 /PRNewswire/ -- A2Z Cust2Mate Solutions Corp. (NASDAQ: AZ), a global leader in smart retail technology, today announced a follow-on purchase...</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="str">
-        <v>Two Decades of Precision: Lingyi iTech Marks 20th Anniversary with Landmark Hong Kong Listing (1688.HK) to Anchor Its Global AI Leadership</v>
+        <v>Walgreens, US Foods, Petco and More Recognized in the Inaugural Class of Top Supply Chain Leaders by SPS Commerce</v>
       </c>
       <c r="B408" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C408" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D408" t="str">
-        <v>AI, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E408" t="str">
-        <v>https://www.prnewswire.com/news-releases/two-decades-of-precision-lingyi-itech-marks-20th-anniversary-with-landmark-hong-kong-listing-1688hk-to-anchor-its-global-ai-leadership-302811110.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/walgreens-us-foods-petco-more-110900224.html</v>
       </c>
       <c r="F408" t="str">
-        <v>SHENZHEN, China, June 25, 2026 /PRNewswire/ -- The global technology landscape is undergoing a monumental structural shift. As the consumer electronics market matures, the epicenter of high-tech manufacturing is rapidly pivoting toward artificial intelligence infrastructure, advanced...</v>
-[...2 lines deleted...]
-    <row r="409">
+        <v>MINNEAPOLIS, August 19, 2026--SPS Commerce (NASDAQ: SPSC), the leading intelligent supply chain network, today announced the inaugural class of its Top Supply Chain Leaders, recognizing an initial 50 operational leaders and their teams from organizations across the U.S. and Canada, including Walgreens, US Foods, Petco, Fastenal, Ace Hardware, Gordon Food Service, and Canadian Tire. The recognition celebrates leadership in driving innovation, resilience, and operational excellence across retail,</v>
+      </c>
+    </row>
+    <row r="409" xml:space="preserve">
       <c r="A409" t="str">
-        <v>VivaTech 2026 Hong Kong Tech Pavilion Connects Local Start-ups With European Opportunities</v>
+        <v>Launching ‘Meta Startup School’ to Accelerate Growth For Early-Stage Startups</v>
       </c>
       <c r="B409" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C409" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-meta</v>
       </c>
       <c r="D409" t="str">
-        <v>SaaS, Retail, Education</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E409" t="str">
-        <v>https://www.newmediawire.com/news/vivatech-2026-hong-kong-tech-pavilion-connects-local-start-ups-with-european-opportunities-7087358</v>
-[...2 lines deleted...]
-        <v>Exhibiting Start-ups Attract Recognition, Demonstrating Hong Kong's Innovation and Technology Strength HONG KONG - June 25, 2026 ( NEWMEDIAWIRE ) - Viva Technology (VivaTech) 2026 , the annual technology and start-up extravaganza , successfully concluded in Paris, France last week. The Hong Kong Trade Development Council (HKTDC), together with strategic partner the Hong Kong Economic and Trade Office in Brussels (Brussels ETO), and supporting organisations including Hong Kong Science and Technology Parks Corporation (HKSTP), The Hong Kong Polytechnic University, Hong Kong Productivity Council (HKPC), The Hong Kong University of Science and Technology, and Cyberport, hosted the Hong Kong Tech Pavilion to showcase innovative solutions from 24 local innovation and technology (I&amp;amp;T) enterpr</v>
+        <v>https://about.fb.com/news/2026/08/launching-meta-startup-school-to-accelerate-growth-for-early-stage-startups/</v>
+      </c>
+      <c r="F409" t="str" xml:space="preserve">
+        <v xml:space="preserve">We are launching Meta Startup School, a three-month programme designed to help early-stage consumer brands accelerate growth. The first cohort will see 200 startups get exclusive access to support and training from venture capital firms and industry experts. 
+The post Launching ‘Meta Startup School’ to Accelerate Growth For Early-Stage Startups appeared first on Meta Newsroom.</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="str">
-        <v>CV Sciences Expands +PlusHLTH(TM) Portfolio with Personalized Wellness ...</v>
+        <v>USA TODAY Names OmegaXL a Most Trusted Health Brand for 2026</v>
       </c>
       <c r="B410" t="str">
-        <v>2026-06-26</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C410" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D410" t="str">
         <v>Healthcare, Retail</v>
       </c>
       <c r="E410" t="str">
-        <v>https://pr-inside.com/cv-sciences-expands-plushlth-tm-portfolio-with-personalized-wellness-r5194777.htm</v>
+        <v>https://www.prweb.com/releases/usa-today-names-omegaxl-a-most-trusted-health-brand-for-2026-302854843.html</v>
       </c>
       <c r="F410" t="str">
-        <v>(PR-inside.com) Built on the Company's Health Intelligence™ Approach, the New Products Help Consumers Create Personalized Wellness Routines That Support Overall Health and Long-Term Vitality SAN DIEGO, CA / ACCESS Newswire / June 25, 2026 / CV Sciences, Inc. (OTCQB:CVSI) (the "Company", "CV Sciences", "our", "us" or "we"), a consumer wellness company specializing in science-backed natural ingredients and products, today announced the expansion of its +PlusHLTH™ supplement portfolio with additional formulations supporting cellular integrity, metabolism, cognitive health, cardiovascular wellness, and movement. Health Intelligence is CV Sciences' approach to personalized wellness, combining thoughtful formulations that support key areas of health targeting multiple pathways to support ..</v>
+        <v>According to USA Today, OmegaXL stood out across nearly 100 health and wellness brands evaluated. Researchers point to its strong consumer appeal, ranking 9th in purchase intent and 10th in brand trust. The research highlights confidence in the brand and respondents' willingness to...</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="str">
-        <v>Single Use Packaging Market to Reach $64.01 B by 2031 Driven by E-commerce Expansion &amp; Lightweight Packaging Demand</v>
+        <v>SpaceBiz Launches in the UK, Introducing an AI-Powered Venue Matching Concierge Service</v>
       </c>
       <c r="B411" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C411" t="str">
-        <v>GetNews</v>
+        <v>Pressat</v>
       </c>
       <c r="D411" t="str">
-        <v>Retail</v>
+        <v>AI, SaaS, Real Estate, Retail</v>
       </c>
       <c r="E411" t="str">
-        <v>https://www.getnews.info/story/2026/06/25/single-use-packaging-market-to-reach-6401-b-by-2031-driven-by-ecommerce-expansion-lightweight-packaging-demand/?source=barchart</v>
+        <v>https://pressat.co.uk/releases/spacebiz-launches-in-the-uk-introducing-an-ai-powered-venue-matching-concierge-service-44f7536a39df9472f30bf1c94344a3d5/</v>
       </c>
       <c r="F411" t="str">
-        <v/>
+        <v>Wednesday 19 August, 2026 Powered by SpaceCloud’s database, the service offers AI-driven venue matching for corporate and private events. Curated network of premium London venues with tailored corporate concierge support.AI-powered venue recommendations based on budget and headcount, with additional searches beyond the database.One-stop support from quotes to payment, reducing time and effort for corporate event organisers. Finding corporate event venues across the UK and Ireland is set to become much easier. SpaceCloud UK has officially launched SpaceBiz, an AI-powered venue matching platform. SpaceBiz offers venue matching services for a wide range of events, including corporate meetings, conference halls, workshops, and private events such as weddings and celebrations. The venue sourcin</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="str">
-        <v>Pendulum Therapeutics Appoints Madison Reed Founder and CEO Amy Errett to Board of Directors</v>
+        <v>“Dancing With The Universe” by Dot Campbell — Amazon's Best-Selling Book Available for Free Download – Ending Soon (8/21/2026)</v>
       </c>
       <c r="B412" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C412" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D412" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E412" t="str">
-        <v>https://www.prnewswire.com/news-releases/pendulum-therapeutics-appoints-madison-reed-founder-and-ceo-amy-errett-to-board-of-directors-302811311.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358894</v>
       </c>
       <c r="F412" t="str">
-        <v>Appointment Strengthens Pendulum's Leadership As It Expands the Reach of Microbiome Science Into Mainstream Consumer Health SAN FRANCISCO, June 25, 2026 /PRNewswire/ -- Pendulum Therapeutics, the leading biotechnology company pioneering microbiome science to transform human health, today...</v>
+        <v>Best Seller Publishing is proud to announce the release of &amp;#8220;Dancing With The Universe: A Journey Through Past Lives and a Love That Endures Them All&amp;#8221; by spiritual mentor and metaphysical teacher Dot Campbell&amp;#8212;an extraordinary memoir exploring past lives, reincarnation, spiritual awakening, and the possibility that some connections are destined to transcend time&amp;#8212;available for free download on Amazon for two more days&amp;#8212;now through August 21, 2026. - - What if the answers you&amp;#39;ve been searchin... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358894</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="str">
-        <v>NeuroOne® Reports Inducement Grant Under Nasdaq Listing Rule 5635(c)(4)</v>
+        <v>“Go, Harmony!” Best-Selling Book Offered for Free (Ending Soon) (Until 8/21/26)</v>
       </c>
       <c r="B413" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C413" t="str">
-        <v>NewMediaWire</v>
+        <v>WebWire</v>
       </c>
       <c r="D413" t="str">
-        <v>Finance, Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E413" t="str">
-        <v>https://www.newmediawire.com/news/neuroone-r-reports-inducement-grant-under-nasdaq-listing-rule-5635-c-4-7087357</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358898</v>
       </c>
       <c r="F413" t="str">
-        <v>EDEN PRAIRIE, MINN. - June 25, 2026 ( NEWMEDIAWIRE ) - NeuroOne Medical Technologies Corporation (Nasdaq: NMTC) ("NeuroOne" or the "Company"), a medical technology company dedicated to transforming the surgical diagnosis and treatment of neurological disorders, today announced that, effective June 24, 2026, its independent directors approved an equity award under NeuroOne’s 2021 Inducement Plan (the “Inducement Plan”), as a material inducement to an individual entering into employment with the Company. The equity award was approved in accordance with Nasdaq Listing Rule 5635(c)(4), which requires a public announcement of equity awards that are not made under a stockholder approved equity plan. In connection with entering into employment with NeuroOne, the individual, who was not a previous</v>
+        <v>Best Seller Publishing announces the release of Philip Walsh&amp;#39;s new book, &amp;#8220;Go, Harmony!: Her Father&amp;#39;s Murder Leaves Harmony Heir to an Empire That Is Glamorous, Thrilling - and Deadly&amp;#8221; (Harmony&amp;#39;s Legacy Book 3 ). It will be available in the Amazon store for free for two more days. - - &amp;#8220;Go, Harmony!: Her Father&amp;#39;s Murder Leaves Harmony Heir to an Empire That Is Glamorous, Thrilling - and Deadly.&amp;#8221; (Harmony&amp;#39;s Legacy Book 3) is about Harmony Nader, an 18-year-old born into a world of wealth... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358898</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="str">
-        <v>HeartBeam (BEAT) Reorganizes to Accelerate Global Commercialization Strategy</v>
+        <v>Amazon Prime Air drone delivery is expanding to nearly 500 cities and towns this year</v>
       </c>
       <c r="B414" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C414" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D414" t="str">
-        <v>Finance, SaaS, Retail, Healthcare</v>
+        <v>Retail</v>
       </c>
       <c r="E414" t="str">
-        <v>https://www.newmediawire.com/news/heartbeam-beat-reorganizes-to-accelerate-global-commercialization-strategy-7087352</v>
+        <v>https://www.aboutamazon.com/news/transportation/amazon-prime-air-drone-delivery-expansion?utm_source=rss</v>
       </c>
       <c r="F414" t="str">
-        <v>LOS ANGELES, CA - June 25, 2026 ( NEWMEDIAWIRE ) - HeartBeam (NASDAQ: BEAT) announced a strategic reorganization aimed at accelerating execution, expanding global market reach and improving capital efficiency as it advances commercialization of its cardiac monitoring technology. Under the new structure, Founder and President Branislav Vajdic, Ph.D., and Executive Chairman Rich Ferrari will lead focused implementation teams designed to streamline decision-making, improve accountability and reduce costs. As part of the transition, former CEO Robert Eno will move into a consulting role. The company said its strategy centers on leveraging its patented 3D ECG platform across multiple healthcare channels while advancing development beyond arrhythmia assessment toward heart attack detection. Hear</v>
+        <v>Prime Air delivers millions of items in as fast as 30 minutes and will reach communities with tens of millions of customers by year-end.</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="str">
-        <v>Linux Foundation and Industry Leaders Launch Akrites to Defend Critical Open Source Software Against AI-Enabled Cyber Threats</v>
+        <v>Amazon Prime Air drone delivery is expanding to nearly 500 US cities and towns this year</v>
       </c>
       <c r="B415" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C415" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D415" t="str">
-        <v>AI, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E415" t="str">
-        <v>https://www.prnewswire.com/news-releases/linux-foundation-and-industry-leaders-launch-akrites-to-defend-critical-open-source-software-against-ai-enabled-cyber-threats-302811165.html</v>
+        <v>https://www.aboutamazon.com/news/transportation/amazon-prime-air-drone-delivery-expansion?utm_source=rss</v>
       </c>
       <c r="F415" t="str">
-        <v>Amazon Web Services, Anthropic, Chainguard, Cisco, Citi, Endor Labs, Ericsson, Google, IBM, JPMorganChase, Microsoft and GitHub, NVIDIA, OpenAI, RapidFort, Red Hat, Rust Foundation, Sonatype, Vodafone and Zscaler join coordinated effort to find, fix and responsibly disclose...</v>
-[...2 lines deleted...]
-    <row r="416">
+        <v>Prime Air delivers millions of items in as fast as 30 minutes and will reach communities with tens of millions of customers by year-end.</v>
+      </c>
+    </row>
+    <row r="416" xml:space="preserve">
       <c r="A416" t="str">
-        <v>Greenland Mines (GRML) Completes Skaergaard Development Planning Workshop</v>
+        <v>Champion REIT Announces 2026 Interim Results</v>
       </c>
       <c r="B416" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C416" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D416" t="str">
-        <v>Finance, Retail</v>
+        <v>Finance, Real Estate, Retail</v>
       </c>
       <c r="E416" t="str">
-        <v>https://www.newmediawire.com/news/greenland-mines-grml-completes-skaergaard-development-planning-workshop-7087351</v>
-[...2 lines deleted...]
-        <v>LOS ANGELES, CA - June 25, 2026 ( NEWMEDIAWIRE ) - Greenland Mines (NASDAQ: GRML) announced it has completed a three-day, multidisciplinary planning workshop for its Skaergaard Precious and Critical Metals Project in southeast Greenland, bringing together more than 15 international experts from GTK Mintec, the Geological Survey of Finland, SLR Consulting, WSP Denmark and other technical specialists. The June 22-24 sessions focused on advancing understanding of the orebody and processing pathways, planning 2026 drilling, sampling and environmental programs and establishing a roadmap toward an Initial Assessment (“IA”) or Preliminary Economic Assessment (“PEA”) and future development. The company said the workshop produced an integrated plan for the 2026 field campaign, a refined metallurgic</v>
+        <v>https://www.acnnewswire.com/press-release/english/109240/</v>
+      </c>
+      <c r="F416" t="str" xml:space="preserve">
+        <v xml:space="preserve">- Resilient occupancy across property portfolio reflecting proactive leasing efforts
+- Three Garden Road recorded positive rental reversion in selective renewal cases
+- Proactive retail tenant mix refinement driving positive impact on tenants’ sales
+- Successfully secured credit facilities for refinancing all debt due in 2026
+HONG KONG, August 19, 2026 - (ACN Newswire) - Champion Real Estate Investment Trust (Stock Code: 2778), which owns Three Garden Road and Langham Place properties, announced its interim results for the six months ended 30 June 2026.
+Summary of financial results
+1H 2026
+1H 2025
+Change
+Total Rental Income (HK$ million)
+949
+1,029
+- 7.8%
+Net Property Income (HK$ million)
+780
+859
+- 9.3%
+Distributable Income (HK$ million)
+432
+476
+- 9.1%
+Distribution per Unit (HK$)
+0.0633
+0.0701
+- 9.7%
+30 Jun 2026
+31 Dec 2025
+Change
+Gross Value of Portfolio (HK$ million)
+56,432
+56,179
++ 0.5%
+Net Asset Value per Unit (HK$)
+6.48
+6.45
++ 0.5%
+Gearing Ratio
+25.4%
+25.4%
+no change
+OPERATING REVIEW
+Market Overview
+In the first half of 2026, global macroeconomic environment was marked by geopolitical uncertainties. Sentiment in Hong Kong’s commercial real estate market showed signs of stabilisation and a selective recovery. Central office leasing sentiment improved notably, while the Hong Kong retail sales recorded solid growth, supported by sustained inbound tourism and a steady pipeline of mega events. Occupancy across the Trust’s property portfolio demonstrated resilience, reflecting proactive leasing efforts. However, negative rental reversion continued to impact the Trust. Distributable income of the Trust decreased by 9.1% to HK$432 million and distribution per unit decreased by 9.7% to HK$0.0633. On financial management, we successfully secured credit facilities for the refinancing of all debt due in 2026 and also expanded our lender pool.
+Three Garden Road
+Proactive leasing efforts resulted in high retention rate with over 90% of leases expiring in 2026 confirmed to renew, among them were the major tenants. Occupancy of the property maintained at a stable level of 82.2% as at 30 June 2026 (31 December 2025: 81.6%). Site inspections momentum remained solid in the first half with double digit year-on-year growth. We observed stabilisation of market rents for the property as Central office leasing momentum improved. Positive rental reversions were achieved in some renewal cases.
+Langham Place Office Tower
+Rental income of the property showed signs of stabilisation. Occupancy remained resilient at 86.2% as at 30 June 2026 (31 December 2025: 86.9%) amid intense competition of the broader Kowloon office market. Wellness and lifestyle operators remained a key component of Langham Place Office Tower’s tenant profile, accounting for 67% of the tenant mix as at 30 June 2026. To enhance tenant diversification, we acquired an international direct sales company and distributors in its value-chain as new occupiers.
+Langham Place Mall
+Tenants’ sales at Langham Place Mall benefitted from the better retail market sentiment. The proactive tenant mix management continued to generate positive impact. The introduction of fashion labels tailored to the mall’s customer demographics resulted in double-digit sales growth in this segment, while lifestyle segment continued to outperform. The mall continued to launch creative campaigns to reinforce its retail trend-setting position. Occupancy maintained at high level of 99.5% as at 30 June 2026 (31 December 2025: 99.3%).
+Distribution
+Distributable income of the Trust decreased by 9.1% to HK$432 million (2025: HK$476 million) and distribution per unit ("DPU") dropped by 9.7% to HK$0.0633 (2025: HK$0.0701).
+Asset Value
+The appraised value of the Trust's properties was HK$56.4 billion as at 30 June 2026, compared with HK$56.2 billion as at 31 December 2025, mainly reflecting mild increase in rental rate assumptions for Three Garden Road.
+Sustainability
+Sustainability remains integral to the Trust's long-term value creation strategy. In the first half of 2026, we made steady progress across strategic priorities. On sustainable finance, we secured a HK$3.0 billion sustainability-linked loan with the support of eight banks. Moreover, Three Garden Road achieved WiredScore Platinum recertification, reaffirming its best-in-class digital connectivity standards. Through our flagship EcoChampion Pledge tenant engagement programme, we organised capacity-building and knowledge-sharing workshops to promote more sustainable workplaces.
+Outlook
+The global macroeconomic outlook is expected to remain uncertain. Policy measures to fortify Hong Kong as an international financial centre should continue to drive demand for office in the Central business district, while the recovery in inbound tourists should benefit the retail sector. Three Garden Road remains well positioned to capture future leasing opportunities with its convenient access to both Central and Admiralty business districts. We are also advancing plans for a major asset enhancement initiative to further strengthen the property’s competitiveness. Looking ahead, we will continue to adopt a prudent capital management strategy while remaining agile in the uncertain macroeconomic environment.
+About Champion REIT (stock code: 2778)
+Champion Real Estate Investment Trust is a trust formed to own and invest in income producing office and retail properties. The Trust focuses on Grade A commercial properties in prime locations. It currently offers investors direct exposure to nearly 3 million sq. ft. of prime office and retail floor area. These include two Hong Kong landmark properties, Three Garden Road and Langham Place, as well as a joint venture stake in 66 Shoe Lane in Central London. The Trust has been awarded the top five-star rating by GRESB for three consecutive years since 2023. Champion REIT is managed by Eagle Asset Management (CP) Limited, a member of the Great Eagle Group.
+Website: www.championreit.com
+For press enquiries:
+Jervois Finance
+Kenneth Tang
+Tel: +852 9827 2880
+Email: kenneth.tang@jervoisfinance.com
+Ada Lau
+Tel: +852 9506 6017
+Email: ada.lau@jervoisfinance.com
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="str">
-        <v>Siffron Promotes Brent Ewing to Chief Product Officer</v>
+        <v>Online Trading Platform Market Report: Key Trends to Watch in 2026</v>
       </c>
       <c r="B417" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C417" t="str">
-        <v>PR.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D417" t="str">
-        <v>Retail</v>
+        <v>Finance, SaaS, Retail</v>
       </c>
       <c r="E417" t="str">
-        <v>https://www.pr.com/press-release/972050</v>
+        <v>https://express-press-release.net/news/2026/08/19/1768198</v>
       </c>
       <c r="F417" t="str">
-        <v>Siffron, a leading provider of retail merchandising and display solutions, is pleased to announce the promotion of Brent Ewing to the role of Chief Product Officer (CPO). In this position, Ewing will lead the company's product vision, oversee several of Siffron's business units, drive alignment across the organization, and support strategic growth initiatives, including expansion efforts in Europe. Ewing brings more than [PR.com]</v>
+        <v>Retail investors no longer need a broker on the phone to buy a stock, and institutions no longer need a trading floor to execute a [read full press release...]</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="str">
-        <v>VERAXA Biotech (VRXA) Advances BiTAC-ADC Platform as It Expands Next-Generation Cancer Therapy Pipeline</v>
+        <v>UnionPay and Standard Bank Unlock Cross-Border E-Commerce Opportunities for Merchants Across Nine African Markets</v>
       </c>
       <c r="B418" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C418" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D418" t="str">
-        <v>Finance, SaaS, Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E418" t="str">
-        <v>https://www.newmediawire.com/news/veraxa-biotech-vrxa-advances-bitac-adc-platform-as-it-expands-next-generation-cancer-therapy-pipeline-7087350</v>
+        <v>https://www.prnewswire.com/news-releases/unionpay-and-standard-bank-unlock-cross-border-e-commerce-opportunities-for-merchants-across-nine-african-markets-302855089.html</v>
       </c>
       <c r="F418" t="str">
-        <v>LOS ANGELES, CA - June 25, 2026 ( NEWMEDIAWIRE ) - VERAXA Biotech (NASDAQ: VRXA) , an emerging leader in designing novel cancer therapies, has announced new in vitro proof-of-concept data supporting its BiTAC-ADC platform, a technology designed to improve the selectivity of antibody-drug conjugates in cancer treatment. The announcement comes as the company prepares to engage with potential pharmaceutical and biotechnology partners during the BIO International Convention 2026 in San Diego ( https://nnw.fm/APy2D ). VERAXA Biotech has reported new in vitro proof-of-concept data supporting its BiTAC-ADC technology, demonstrating selective activity against cancer cells while sparing healthy cells in early testing. The company is presenting its BiTAC-ADC and BiTAC-TCE platforms for potential str</v>
+        <v>JOHANNESBURG, Aug. 19, 2026 /PRNewswire/ -- UnionPay International (UPI) and Standard Bank Group have expanded UnionPay e-commerce acceptance across nine African markets, enabling participating merchants to accept secure online payments from UnionPay cardholders and giving businesses...</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="str">
-        <v>U.S. News &amp;amp; World Report and ScoreSmart Announce Partnership to Help Students Navigate College Admissions with Greater Confidence</v>
+        <v>New Tartu (Estonia) Business District Protected from High Groundwater with PENETRON ADMIX</v>
       </c>
       <c r="B419" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C419" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D419" t="str">
-        <v>SaaS, Retail, Education</v>
+        <v>Retail</v>
       </c>
       <c r="E419" t="str">
-        <v>https://www.prnewswire.com/news-releases/us-news--world-report-and-scoresmart-announce-partnership-to-help-students-navigate-college-admissions-with-greater-confidence-302811134.html</v>
+        <v>https://www.prnewswire.com/news-releases/new-tartu-estonia-business-district-protected-from-high-groundwater-with-penetron-admix-302854333.html</v>
       </c>
       <c r="F419" t="str">
-        <v>WASHINGTON, June 25, 2026 /PRNewswire/ -- U.S. News &amp; World Report, the global authority in education rankings and consumer advice, today announced a new partnership with ScoreSmart, a leading digital platform for high-quality SAT and ACT practice tests. While the two companies serve the...</v>
+        <v>The first stage of construction of the Port Athena multi-use development in Tartu, Estonia was completed in August 2026. Once the entire complex is finished in 2027, the project will comprise a cluster of 5 modern office buildings with retail space on the ground floors for shops,...</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="str">
-        <v>BioAdaptives Completes MyndSystem™ Platform with TruShield Certification of MyndRenew™, Securing Full WADA Compliance for Professional Athletes and Expanding Market Opportunity</v>
+        <v>HAVIT Showcases Its Decades of Audio Expertise at Gamescom 2026</v>
       </c>
       <c r="B420" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C420" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D420" t="str">
-        <v>SaaS, Retail</v>
+        <v>Retail, Gaming</v>
       </c>
       <c r="E420" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/25/3317887/0/en/BioAdaptives-Completes-MyndSystem-Platform-with-TruShield-Certification-of-MyndRenew-Securing-Full-WADA-Compliance-for-Professional-Athletes-and-Expanding-Market-Opportunity.html</v>
+        <v>https://www.prnewswire.com/news-releases/havit-showcases-its-decades-of-audio-expertise-at-gamescom-2026-302837973.html</v>
       </c>
       <c r="F420" t="str">
-        <v>Certification validates the complete day-and-night neuro-performance and repair system, positioning the company for broader adoption across elite sports and high-value consumer segments Certification validates the complete day-and-night neuro-performance and repair system, positioning the company for broader adoption across elite sports and high-value consumer segments</v>
-[...2 lines deleted...]
-    <row r="421">
+        <v>COLOGNE, Germany, Aug. 19, 2026 /PRNewswire/ -- HAVIT, a global consumer tech brand, will bring its latest gaming gear to Gamescom 2026 in Cologne, presenting how the brand combines acoustic innovation and gaming technology to deliver immersive and competitive experiences for players...</v>
+      </c>
+    </row>
+    <row r="421" xml:space="preserve">
       <c r="A421" t="str">
-        <v>Citrus America's Brian Framson Moderates NGA Fresh Summit Panel Discussion ...</v>
+        <v>Guoquan (2517.HK) 2026 Interim Results: Dual Growth in Scale and Efficiency, Powered by the Dual Drivers of Membership Stickiness and Product Matrix</v>
       </c>
       <c r="B421" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C421" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D421" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, SaaS, Retail</v>
       </c>
       <c r="E421" t="str">
-        <v>https://pr-inside.com/citrus-america-s-brian-framson-moderates-nga-fresh-summit-panel-discussion-r5194700.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) Industry leaders explore how fresh offerings, changing consumer behavior, and innovation are reshaping the grocery store experience ST. LOUIS, MO / ACCESS Newswire / June 25, 2026 / As Citrus America marks 15 years of helping grocery retailers build successful commercial fresh juicing programs, founder Brian Framson recently moderated a featured leadership panel at the National Grocers Association (NGA) Fresh Summit in St. Louis. The session, "The Fresh Future: Reimagining the Independent Store Experience," brought together senior grocery executives from Leever's Supermarkets, Niemann Foods, and Wakefern Food Corp., to examine how independent grocers can continue to compete and thrive in an increasingly ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109235/</v>
+      </c>
+      <c r="F421" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 19, 2026 - (ACN Newswire) - Guoquan Food (Shanghai) Co., Ltd. ("Guoquan" or the "Company"; stock code: 2517.HK), a leading one-stop home meal products brand in China, announced its interim results for the six months ended 30 June 2026, which have been reviewed by the Audit and Risk Management Committee of the Board.
+For the six months ended 30 June 2026, Guoquan recorded a revenue of RMB3,946.9 million, representing a year-on-year increase of 21.8%; gross profit was RMB848.6 million, representing a year-on-year increase of 18.3%, with gross profit margin of 21.5%, compared to 22.1% for the first half of 2025. Net profit for the period was RMB213.2 million, representing a year-on-year increase of 12.1%; core operating profit (non-IFRS measure) was RMB225.0 million, representing a year-on-year increase of 18.3%; and basic and diluted earnings per share were RMB0.0807, representing a year-on-year increase of 18.0%.
+Against the backdrop of a generally prudent macro consumption environment, the resilience of Guoquan's business model was further demonstrated, underpinned by its rigid-demand attributes and value-for-money positioning. Firmly advancing the "community central kitchen" strategy, the Company achieved double-digit growth in both revenue and core operating profit through the continuous expansion and refined operation of its omni-channel instant retail network, with the number of registered members reaching approximately 82.0 million, further consolidating its leading position in the home-dining retail market.
+Omni-channel Network Expansion Accelerated, with Scale and Store Efficiency Improving in Tandem
+As at 30 June 2026, Guoquan's total store count increased to 12,198, representing a net addition of 1,798 stores compared to the same period last year, covering 31 provinces, autonomous regions and municipalities in the Chinese Mainland, as well as the Hong Kong Special Administrative Region of the PRC. During the Reporting Period, the Company added 997 operating stores and reduced 365 operating stores, representing a net addition of 632 stores. Among them, township-level stores recorded a net increase of 367 to 3,377, further enhancing penetration in lower-tier markets.
+Store efficiency improvement and store format innovation advanced in tandem. During the Reporting Period, in addition to 24-hour unmanned retail stores, the Company completed large-store format upgrades for 684 stores which, leveraging the presentation of an enriched product portfolio and the creation of all-day consumption scenarios, effectively drove the growth of store sales; 96 Guoquan camping stores commenced operation, covering emerging consumption scenarios such as outdoor gatherings and countryside leisure. Revenue from sales of products to existing franchised stores was RMB2,581.5 million in the first half of 2026, representing a year-on-year increase of 7.4%.
+For online-offline synergy, Guoquan relied on its Guoquan APP, WeChat mini-program, third-party food delivery platforms and social commerce platforms such as Douyin to drive deep integration between offline stores and online channels. The Company achieved over 6.97 billion impressions on platforms through its multi-level Douyin accounts matrix, representing a year-on-year increase of 117.8%; stores generated GMV of RMB910 million via the Douyin channel, representing a year-on-year increase of 97.2%. Through a multi-channel, multi-scenario layout and the deep integration of online and offline operating models, Guoquan successfully established a holistic instant retail store network, providing consumers with the "Guoquan Instant Commerce" shopping experience.
+Dual Drivers of Membership Ecosystem and Product Matrix Significantly Strengthened Consumer Stickiness
+As at 30 June 2026, the number of Guoquan's registered members reached approximately 82.0 million, representing a year-on-year increase of 63.0%. More importantly, during the Reporting Period, the consumption amount of members accounted for 73.2% of the Company's total sales, representing a substantial year-on-year increase of 12 percentage points, demonstrating the effectiveness of the Company's membership program in building close online and offline connections and engagement with consumers and fostering consumer loyalty. The simultaneous growth in membership scale and consumption share provides a high-quality existing customer base for the Company's revenue growth.
+On the product front, during the Reporting Period, the Company introduced a total of 139 new SKUs of hotpot and barbecue products, and successively launched or upgraded a number of scenario-based set meal products such as "Barbecue Camping Container Set", "Chongqing Wanzhou Grilled Fish Pot" and "Crayfish Freedom Bucket"; around the drinks and beverage scenario, it launched a variety of NFC fruit juices, craft beer and flavored tea beverages, further enriching its one-stop meal offerings. Guoquan Farm delivered an outstanding performance, achieving an omnichannel paid GMV of RMB240.0 million during the Reporting Period through online channels such as Douyin livestreaming, representing a year-on-year increase of more than 600%, and newly launched a variety of new SKUs such as Monthong durian pulp, tiger skin durian mille-feuille cake, Beihai Cooked Salted Sea Duck Eggs and crispy mini ice cream, further improving the all-scenario product layout.
+Deepened Supply Chain and Industrial Layout Supports Scaled Development
+On the industrial front, Guoquan continued to promote the integrated closed-loop construction of "production, supply and marketing". As at 30 June 2026, the Company had a total of seven food ingredient production plants, covering core categories such as condiments, meatballs, paste and aquatic products, and beef products, forming a comprehensive and well-defined production capacity matrix; the food production base in Danzhou, Hainan Province is commencing construction, which upon completion will further expand its geographical coverage and optimise the supply chain's radiation radius. The Company's bargaining power in upstream procurement has been continuously enhanced, while economies of scale on the production side continued to be unlocked, providing support for cost optimisation.
+Digital supply chain management was deepened in parallel. Cooperating with warehousing and logistics suppliers and leveraging 21 digitalized central warehouses across China, Guoquan achieved swift circulation of products through digital stock and barcode management, with most orders delivered the next day from central warehouses to retail stores. Supply chain digitalisation covers all core segments including production, procurement, warehousing and logistics, enabling the Company to monitor supply and demand dynamics from the procurement end to the store end, closely monitor inventory levels, and ensure the timely availability of products for stores nationwide.
+Coordinated Development of Four Major Store Formats; Deepening Community Central Kitchen Strategy and Membership Operations
+Building a comprehensive channel ecosystem and fully expanding the sales network. Guoquan will firmly advance the coordinated development of four major store formats, namely large stores in townships, large community stores, Guoquan camping stores and Guoquan stir-fry stores; new stores in the second half of the year will predominantly adopt the large-store format, while existing community stores will be strategically upgraded into large-store models. The Company will continue to deepen its presence in county and rural markets, steadily replicate the camping store format and iterate the stir-fry store format, forming a highly efficient comprehensive channel traffic closed loop of "online traffic generation and accumulation, offline conversion and repurchase".
+Deepening the community central kitchen strategy to expand community consumption scenarios. The Company will continue to deepen the core strategy of "community central kitchen", closely aligning with the all-scenario dining concept of "One Home, Three Tables, Five Meals", build on the enrichment of the core scenarios of hotpot and barbecue, and simultaneously expand into diverse categories such as Chinese and western cuisine, breakfast pastries, bakery and fried foods, drinks and beverages, desserts and ice products and agricultural products, so as to optimise its full-matrix product offerings.
+Deepening digital and intelligent membership operations to convey the IP value proposition. The Company will empower tiered membership operations with AI intelligent tools to achieve highly personalized and precise reach; improve its membership rights system and membership points mall; and continue to operate the "Guobao" brand IP, leveraging the value of the IP to foster emotional connection with members and enhance their loyalty.
+Promoting industrial ecosystem synergy and empowering supply chain management with AI. Upholding the "one-product-one-factory" strategy, the Company will activate the synergy advantages of its seven self-owned food ingredient production plants and advance the construction of the food production base in Danzhou, Hainan Province; through digital and intelligent tools such as AI smart production scheduling, big data inventory monitoring, digitalized quality control management, and AI smart routing and order scheduling, it will achieve the precise matching of production with market demand, the efficient allocation of inventory resources, and a rapid response in terminal fulfillment.
+Deepening the construction of organizational capabilities and empowering franchisee management. Guoquan will further standardize franchisee management, deepen the development of the two major organizations, namely the Franchisee Committee and Store Manager Hubs, and build a standardized and replicable store operation system; it will optimise its training system, cultivate more career-oriented franchisees, and promote synergistic development and mutual benefit between franchisees and the Group.
+Developing overseas markets in phases to deliver the good taste of China. Guoquan will focus on launching pilot store operations in Hong Kong Special Administrative Region, China, accumulate overseas operational experience through refining localized operations, steadily explore overseas regional markets in a phased manner, and gradually achieve the implementation of its overseas product business.
+For the full-year 2026 results outlook, Guoquan expects its total store count to exceed 13,100, representing a net addition of over 1,534 stores; new stores in the second half of 2026 will predominantly adopt the large-store format, with an expected closure rate of below 4%; store efficiency is expected to achieve high single-digit growth; and the number of registered members is expected to exceed 95 million. Guoquan forecasts that core operating profit for the year will achieve stable growth.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="str">
-        <v>Citrus America's Brian Framson Moderates NGA Fresh Summit Panel Discussion on the Future of Independent Grocery Retail</v>
+        <v>Beyond Back-to-School, Canton Fair Helps Global Buyers Stay Ahead of Key Retail Seasons</v>
       </c>
       <c r="B422" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C422" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D422" t="str">
-        <v>Retail</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E422" t="str">
-        <v>https://www.newswire.com/news/citrus-americas-brian-framson-moderates-nga-fresh-summit-panel-discussion-on</v>
+        <v>https://www.prnewswire.com/news-releases/beyond-back-to-school-canton-fair-helps-global-buyers-stay-ahead-of-key-retail-seasons-302854930.html</v>
       </c>
       <c r="F422" t="str">
-        <v>Industry leaders explore how fresh offerings, changing consumer behavior, and innovation are reshaping the grocery store experience</v>
+        <v>GUANGZHOU, China, Aug. 19, 2026 /PRNewswire/ -- As the back-to-school shopping season gains momentum, demand for stationery, learning tools, and educational technology products is on the rise. As one of the most essential items in students' daily learning routines, writing instruments...</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="str">
-        <v>MANGO strengthens its reputation and climbs four positions in the 2026 Merco ranking</v>
+        <v>Infinx Builds and Scales Workflow-Integrated AI and Agentic Automation ...</v>
       </c>
       <c r="B423" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C423" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D423" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, SaaS, Retail</v>
       </c>
       <c r="E423" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356779</v>
+        <v>https://pr-inside.com/infinx-builds-and-scales-workflow-integrated-ai-and-agentic-automation-r5213833.htm</v>
       </c>
       <c r="F423" t="str">
-        <v>- - &amp;#8226; MANGO strengthens its leadership by maintaining its position as the second most highly ranked company in the fashion retail industry. - - &amp;#8226; Toni Ruiz, President and CEO, maintains his position in the ranking of the most reputable business leaders, holding 35 th place. - - - - - - MANGO, one of the leading international companies in the fashion industry, has once again improved its standing in the prestigious 2026 Merco Companies and Leaders reputation ranking, which recognises th... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356779</v>
+        <v>(PR-inside.com) CUPERTINO, CA / ACCESS Newswire / August 18, 2026 / Infinx, a provider of healthcare revenue cycle technology and services, today announced expanded use of Amazon Web Services (AWS) as the cloud foundation for its Revenue Cycle Agent Platform, supporting workflow-integrated AI and agentic automation designed for real-world healthcare operations. Infinx is building a Healthcare Revenue Operating System that unifies workflow execution, human-in-the-loop oversight, agent orchestration, monitoring, auditability, and security controls. The intent is to make AI and automation workflow-native, embedded in operational execution rather than deployed as standalone tools. "Healthcare revenue cycle is high volume, exception heavy, and audit sensitive," said ..</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="str">
-        <v>Polestar strengthens its focus on Europe following decision under the U.S. Connected Vehicle Rule</v>
+        <v>TEAMSTERS, ALLIES RELEASE REPORT ON AMAZON VIOLATIONS OF NEW YORK WARN ACT</v>
       </c>
       <c r="B424" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C424" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D424" t="str">
-        <v>Finance, Retail, Automotive</v>
+        <v>Retail</v>
       </c>
       <c r="E424" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356770</v>
+        <v>https://www.prnewswire.com/news-releases/teamsters-allies-release-report-on-amazon-violations-of-new-york-warn-act-302854592.html</v>
       </c>
       <c r="F424" t="str">
-        <v>Polestar (Nasdaq: PSNY) is increasing its strategic focus on Europe, which currently represents close to 80% of the Company&amp;#39;s retail sales volumes, by continuing to expand its sales network and preparing to localise the manufacturing of future models. - - This follows a decision from the U.S. Department of Commerce&amp;#39;s Bureau of Industry and Security to not grant Polestar an authorisation under the current Connected Vehicle Rule to sell vehicles in the U.S. from model year 2027 onwards. - - T... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356770</v>
+        <v>Amazon Leads State in Killing Logistics Jobs, Teamsters File Complaint with New York Department of Labor NEW YORK, Aug. 18, 2026 /PRNewswire/ -- Today, Teamsters were joined by the National Employment Law Project (NELP), the Action Lab, and the Alliance for a Greater New York (ALIGN) in...</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="str">
-        <v>Constructor Named a Leader in Gartner® Magic Quadrant™ for Search and Product Discovery -- Placing Furthest in Vision and Highest in Execution</v>
+        <v>David's Bridal Scales Its 'Outlet Shop by David's Bridal' to Additional ...</v>
       </c>
       <c r="B425" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C425" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D425" t="str">
-        <v>Finance, AI, SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E425" t="str">
-        <v>https://www.prnewswire.com/news-releases/constructor-named-a-leader-in-gartner-magic-quadrant-for-search-and-product-discovery--placing-furthest-in-vision-and-highest-in-execution-302810989.html</v>
+        <v>https://pr-inside.com/david-s-bridal-scales-its-outlet-shop-by-david-s-bridal-to-additional-r5213770.htm</v>
       </c>
       <c r="F425" t="str">
-        <v>With Constructor, ecommerce companies help shoppers discover the products they're most likely to buy, while growing engagement, conversions and revenue SAN FRANCISCO, June 25, 2026 /PRNewswire/ -- Constructor, the leading AI-powered search and product discovery platform for ecommerce...</v>
+        <v>(PR-inside.com) Innovative Outlet Retail Concept Takes Over 47 Additional Locations, Bringing Outlet-Exclusive Pricing and David's Signature Bridal Experience to Every Major Market KING OF PRUSSIA, PA / ACCESS Newswire / August 18, 2026 /David's Bridal, Inc. ("David's"), the nation's leading bridal and special occasion authority, today announced the nationwide expansion of The Outlet Shop by David's Bridal. The rollout brings The Outlet Shop by David's Bridal to at least one store in every David's Bridal market across the United States, making the new concept accessible to millions more brides and special occasion shoppers while allowing the company to quickly respond to growing ..</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="str">
-        <v>SABRINI Launches the Most Comprehensive Wedding Band Customization Experience in Romanian Fine Jewelry</v>
+        <v>David's Bridal Scales Its 'Outlet Shop by David's Bridal' to Additional Locations Nationwide After Customer Demand Drives Rapid Success</v>
       </c>
       <c r="B426" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C426" t="str">
-        <v>Express Press Release</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D426" t="str">
         <v>Retail</v>
       </c>
       <c r="E426" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1760490</v>
+        <v>https://www.newswire.com/news/davids-bridal-scales-its-outlet-shop-by-davids-bridal-to-additional-locations</v>
       </c>
       <c r="F426" t="str">
-        <v>TIMISOARA, Romania, 2026-06-25 — /EPR Network/ — Sabrini Exclusive Diamonds, the Romanian fine jewelry brand with a nationwide network of over 30 physical stores, announces [read full press release...]</v>
+        <v>Innovative Outlet Retail Concept Takes Over 47 Additional Locations, Bringing Outlet-Exclusive Pricing and David's Signature Bridal Experience to Every Major Market</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="str">
-        <v>Lanier Islands Resort Poised to Host Award-Winning Bridal &amp; Wedding Expo July 19</v>
+        <v>IC Group Holdings Inc. Announces Change of Auditor</v>
       </c>
       <c r="B427" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C427" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D427" t="str">
         <v>Retail</v>
       </c>
       <c r="E427" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1760412</v>
+        <v>https://www.newsfilecorp.com/release/310361/IC-Group-Holdings-Inc.-Announces-Change-of-Auditor</v>
       </c>
       <c r="F427" t="str">
-        <v>BUFORD, GA, United States, 2026-06-25 — /EPR Network/ — Having won its own slew of awards from The Knot and WeddingWire over the years, Lanier Islands [read full press release...]</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 18, 2026) - IC Group Holdings Inc. (TSXV: ICGH) ("IC Group" or the "Company"), a technology-enabled consumer engagement company driving commerce and data for global brands and professional sports teams announces that it has changed its auditor.Effective August 10th, 2026, MNP LLP resigned as auditor of the Company at the request of the Company, and the Board of Directors has appointed PwC LLP, Chartered Professional Accountants, as the Company's new...</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="str">
-        <v>New Book, The Z-Curve Offers A Powerful Framework to Help Businesses Navigate Rapid Technological Change</v>
+        <v>2026 Back-to-School Shopping Trends and Money-Saving Tips with Consumer Expert Claudia Lombana on TipsOnTv</v>
       </c>
       <c r="B428" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C428" t="str">
-        <v>Pressat</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D428" t="str">
-        <v>AI, Retail</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E428" t="str">
-        <v>https://pressat.co.uk/releases/new-book-the-z-curve-offers-a-powerful-framework-to-help-businesses-navigate-rapid-technological-change-70419ee46a9ada2702f68f72d52768a9/</v>
+        <v>https://www.newswire.com/news/2026-back-to-school-shopping-trends-and-money-saving-tips-with-22846685</v>
       </c>
       <c r="F428" t="str">
-        <v>Thursday 25 June, 2026 As fast advances in technology continue to reshape industries, many organisations are struggling to keep pace. From artificial intelligence to quantum computing, the scale and speed of change is forcing business leaders to rethink how they operate, compete and survive. These challenges are also unfolding alongside major geopolitical shifts, as nations compete for control of critical technologies, supply chains and data, redefining the global business landscape. Against this backdrop, new book, The Z-Curve by Alberto Torres, introduces the “Z-Curve” framework to explain how these shifts unfold, why it is so difficult for organisations to recognise, and what leaders can do to respond effectively. Over recent decades, industry transformation has reshaped the corporate l</v>
+        <v>Smart Savings for Busy Families</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="str">
-        <v>WildBeest Media Launches 2026 Tourism Marketing Campaign Service for Travel Brands</v>
+        <v>Hong Kong Emerges as Top Professional Services Platform for Mainland Enterprises Going Global</v>
       </c>
       <c r="B429" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C429" t="str">
-        <v>Express Press Release</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D429" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E429" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1760269</v>
+        <v>https://www.newmediawire.com/news/hong-kong-emerges-as-top-professional-services-platform-for-mainland-enterprises-going-global-7088661</v>
       </c>
       <c r="F429" t="str">
-        <v>Cape Town, South Africa, 2026-06-25 — /EPR Network/ — WildBeest Media has announced an updated 2026 campaign service for travel and tourism businesses, bringing together [read full press release...]</v>
+        <v>HKTDC Research Unveils Latest Mainland Enterprise Global Expansion Trends Next Month's Belt and Road Summit set to Highlight International Opportunities HONG KONG - August 18, 2026 ( NEWMEDIAWIRE ) - Mainland enterprises are now adopting increasingly comprehensive global business strategies when it comes to their international expansion plans. This has seen them targeting trade with the world’s most advanced economies, as well as with many of the Belt and Road Initiative (BRI) aligned territories and the key emerging economies. The dynamic evolution of their approach is highlighted by new research from the Hong Kong Trade Development Council (HKTDC), which also details the pivotal role Hong Kong plays in helping such businesses overcome a variety of related challenges, including shifting g</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="str">
-        <v>Greenland Energy (GLND) Advances Jameson Land Basin Toward Exploration Drilling</v>
+        <v>IFF to Webcast Fireside Chat at Barclays Global Consumer Conference on Sept. 10</v>
       </c>
       <c r="B430" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C430" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D430" t="str">
-        <v>Finance, Energy, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E430" t="str">
-        <v>https://www.newmediawire.com/news/greenland-energy-glnd-advances-jameson-land-basin-toward-exploration-drilling-7087345</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/iff-webcast-fireside-chat-barclays-201500869.html</v>
       </c>
       <c r="F430" t="str">
-        <v>Energy, Oil &amp;amp; Gas Magazine Profiles CEO Robert Price as Company Prepares for October 2026 Exploration Campaign in East Greenland LOS ANGELES, CA - June 25, 2026 ( NEWMEDIAWIRE ) - Greenland Energy (NASDAQ: GLND) is advancing development of the Jameson Land Basin in East Greenland, an onshore petroleum basin that CEO Robert Price described as one of the world’s last largely undrilled frontier oil regions. In an interview with Energy, Oil &amp;amp; Gas Magazine , Price said the company holds rights to up to a 70% interest in the basin and is leveraging extensive seismic data originally collected by Atlantic Richfield Company (“ARCO”) during the 1970s and 1980s. Modern reprocessing of the historical data has helped refine potential drilling targets within a geological system the company belie</v>
+        <v>NEW YORK, August 18, 2026--IFF (NYSE: IFF) today announced that Chief Executive Officer Erik Fyrwald will participate in a fireside chat at the Barclays Global Consumer Conference on Thursday, Sept. 10, 2026 at 945 a.m. ET.</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="str">
-        <v>Cardio Diagnostics Holdings (CDIO) Expands Coverage of Precision Cardiovascular Tests Through Atlas Healthcare Physicians</v>
+        <v>La-Z-Boy Incorporated Reports First Quarter Results; Retail Momentum With Positive Written Same-Store Sales</v>
       </c>
       <c r="B431" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C431" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D431" t="str">
-        <v>Finance, AI, Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E431" t="str">
-        <v>https://www.newmediawire.com/news/cardio-diagnostics-holdings-cdio-expands-coverage-of-precision-cardiovascular-tests-through-atlas-healthcare-physicians-7087344</v>
+        <v>https://www.prnewswire.com/news-releases/la-z-boy-incorporated-reports-first-quarter-results-retail-momentum-with-positive-written-same-store-sales-302854479.html</v>
       </c>
       <c r="F431" t="str">
-        <v>LOS ANGELES, CA - June 25, 2026 ( NEWMEDIAWIRE ) - Cardio Diagnostics Holdings (NASDAQ: CDIO) , an AI-powered precision cardiovascular medicine company, announced that Atlas Healthcare Physicians, an independent physician association serving managed care populations across Los Angeles and Orange counties, will provide coverage for the company’s Epi+Gen CHD(TM) and PrecisionCHD(TM) tests for eligible members with prior authorization. The coverage expands access to physician-ordered blood tests designed to assess coronary heart disease risk and support diagnosis and personalized treatment planning. Cardio Diagnostics said Epi+Gen CHD(TM) evaluates a patient’s three-year risk of a coronary heart disease event, while PrecisionCHD(TM) helps diagnose coronary heart disease and identify its under</v>
+        <v>Fiscal 2027 First Quarter Highlights : Retail segment written sales increased 16% Written same-store sales grew 3% with increases in design sales, conversion rates, and average ticket Retail delivered sales increased 10%; Retail GAAP and adjusted(1) operating margin improved versus prior...</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="str">
-        <v>CPSC Posts Product Recalls and Product Safety Warnings to its Web Site</v>
+        <v>AS Watson Expands Partnership with NCR Voyix Through Global Voyix Commerce Platform Agreement</v>
       </c>
       <c r="B432" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C432" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D432" t="str">
-        <v>Retail</v>
+        <v>Finance, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E432" t="str">
-        <v>https://www.prnewswire.com/news-releases/cpsc-posts-product-recalls-and-product-safety-warnings-to-its-web-site-302810846.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359049</v>
       </c>
       <c r="F432" t="str">
-        <v>WASHINGTON, June 25, 2026 /PRNewswire/ -- The U.S. Consumer Product Safety Commission (CPSC) announces today the posting of the product recalls and safety warnings listed below on www.cpsc.gov. Southern Telecom Expands Recall of Lomi Waxing Kits Due to Risk of Serious Injury or Death from...</v>
+        <v>NCR Voyix (NYSE: VYX), a platform-powered leader in unified commerce for shopping and dining, announced a new multi-year enterprise agreement with AS Watson, the world&amp;#39;s largest international health and beauty retailer, to expand their technology partnership. - - Under the agreement, AS Watson will adopt the Voyix Commerce Platform, deploying Voyix POS, self-checkout, loyalty and managed services across select retail brands and markets in Europe and Asia, including Watsons in Hong Kong, Mal... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359049</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="str">
-        <v>Vapeaah Expands Its Collection of SMOK Vape Kits with the Popular SMOK Vape Pen V2 Starter Kit</v>
+        <v>Boston Retail Solutions Expands into Live Events &amp; Entertainment Segment ...</v>
       </c>
       <c r="B433" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C433" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D433" t="str">
         <v>Retail</v>
       </c>
       <c r="E433" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1760014</v>
+        <v>https://pr-inside.com/boston-retail-solutions-expands-into-live-events-entertainment-segment-r5213726.htm</v>
       </c>
       <c r="F433" t="str">
-        <v>London, United Kingdom, 2026-06-25 — /EPR Network/ — Vapeaah.co.uk, a UK-based online vape retailer, is pleased to highlight the availability of the SMOK Vape Pen V2 [read full press release...]</v>
+        <v>(PR-inside.com) Boston Retail Solutions utilizes its 15 national service centers and modular wall systems to launch specialized activation, hospitality, and flexible event spaces for sports franchises and entertainment venues. VERO BEACH, FL / ACCESS Newswire / August 18, 2026 / Boston Retail Solutions, the nationwide leader in barricades and graphics, announces its expansion into live events and entertainment. Built on a philosophy that temporary doesn't have to feel temporary, the company pairs 30 years of retail DNA and local presence with national reach to bring fresh eyes and established infrastructure to dynamic venue environments and live experiences. The new division delivers high-impact, modular ..</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="str">
-        <v>Retail and Ecommerce Companies Face More Than $5 in Costs for Every $1 Lost to Fraud Amid Rising Complexity and Customer Experience Pressures</v>
+        <v>Boston Retail Solutions Expands into Live Events &amp; Entertainment Segment</v>
       </c>
       <c r="B434" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C434" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D434" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E434" t="str">
-        <v>https://www.prnewswire.com/news-releases/retail-and-ecommerce-companies-face-more-than-5-in-costs-for-every-1-lost-to-fraud-amid-rising-complexity-and-customer-experience-pressures-302810786.html</v>
+        <v>https://www.newswire.com/news/boston-retail-solutions-expands-into-live-events-entertainment-segment-22847971</v>
       </c>
       <c r="F434" t="str">
-        <v>More than a third of retail and ecommerce organizations report significant revenue loss tied to fraud over the past year More than half of US merchants report increased customer churn linked to anti-fraud measures Consumers engaging AI agents for transactions is a growing concern ATLANTA,...</v>
+        <v>Boston Retail Solutions utilizes its 15 national service centers and modular wall systems to launch specialized activation, hospitality, and flexible event spaces for sports franchises and entertainment venues.</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="str">
-        <v>Sleek Bill Launches Sri Lanka Standard Invoice Template for VAT-Compliant Billing</v>
+        <v>Columbia Bank Continues Utah Expansion with New Draper Commercial Office and Retail Branch</v>
       </c>
       <c r="B435" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C435" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D435" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E435" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1759884</v>
+        <v>https://www.prnewswire.com/news-releases/columbia-bank-continues-utah-expansion-with-new-draper-commercial-office-and-retail-branch-302852570.html</v>
       </c>
       <c r="F435" t="str">
-        <v>Pune, India, 2026-06-25 — /EPR Network/ — Sleek Bill just rolled out its Sri Lanka Standard Invoice Template, giving businesses an easy way to generate [read full press release...]</v>
+        <v>TACOMA, Wash.,, Aug. 18, 2026 /PRNewswire/ -- Columbia Bank (Columbia), a subsidiary of Columbia Banking System, Inc. (Nasdaq: COLB), today announced the opening of a new commercial office and retail branch in Draper, Utah. Situated 20 miles outside of Salt Lake City, the Draper location...</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="str">
-        <v>Stosa Cucine NYC Elevates Workspaces with Bespoke Office Furniture</v>
+        <v>Kuehne+Nagel invests in new Container Freight Station in Cambodia</v>
       </c>
       <c r="B436" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C436" t="str">
-        <v>Express Press Release</v>
+        <v>WebWire</v>
       </c>
       <c r="D436" t="str">
         <v>Retail</v>
       </c>
       <c r="E436" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1759850</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359045</v>
       </c>
       <c r="F436" t="str">
-        <v>With the rise of hybrid work culture and evolving workplace ergonomics, creating a productive and inspiring workspace has become more important than ever, and Stosa [read full press release...]</v>
+        <v>- - &amp;#8226; New 20,000 sqm facility will more than triple Kuehne+Nagel&amp;#39;s Container Freight Station capacity in Cambodia - &amp;#8226; Strategic location strengthens cross-border connectivity between Cambodia, Thailand and Vietnam - &amp;#8226; Expanded facility supports customers in the consumer goods industry - - - Kuehne+Nagel has invested in a new Container Freight Station (CFS) in Phnom Penh, Cambodia. Scheduled for completion in June 2027, the facility will provide more than 20,000 sqm of warehouse space,... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359045</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="str">
-        <v>Lexaria's Human Study GLP-1-H26-7 has Begun Dosing on Schedule</v>
+        <v>CPS Announces $80.0 Million Securitization of Residual Interests</v>
       </c>
       <c r="B437" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C437" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D437" t="str">
-        <v>Finance, Retail, Healthcare</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E437" t="str">
-        <v>https://www.newmediawire.com/news/lexaria-s-human-study-glp-1-h26-7-has-begun-dosing-on-schedule-7087336</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/18/3347175/13171/en/cps-announces-80-0-million-securitization-of-residual-interests.html</v>
       </c>
       <c r="F437" t="str">
-        <v>KELOWNA, BRITISH COLUMBIA - June 25, 2026 ( NEWMEDIAWIRE ) - Lexaria Bioscience Corp. (Nasdaq: LEXX) (the “ Company ” or “ Lexaria ”), a global innovator in drug delivery platforms, announces that dosing began on schedule on June 14th with Human Pilot Study #7 (GLP-1-H26-7) that is evaluating two oral DehydraTECH-semaglutide (“DHT-sema”) compositions against Novo Nordisk’s® (“Novo”) commercially available Wegovy® tablets, over a 5-week duration (the “Study”). Lexaria is seeking to preserve the superior safety and tolerability profiles evidenced in its previous glucagon-like peptide-1 (“GLP-1”) studies such as Human Study #4 (GLP-1-H24-4 ), combined with pharmacokinetic (“PK”) performance that matches or exceeds the Wegovy® tablet control. Previous Lexaria salcaprozate sodium (“SNAC”)-inclu</v>
+        <v>LAS VEGAS, Nevada, Aug. 18, 2026 (GLOBE NEWSWIRE) -- Consumer Portfolio Services, Inc. (Nasdaq: CPSS) (“CPS” or the “Company”) today announced the closing of a $80.0 million securitization of residual interests from previously issued securitizations.</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="str">
-        <v>The Growing Market for Compostable Retail Bags in Australia</v>
+        <v>Cape Town Live Auctions Revolutionises Digital Retail with High-Energy Weekly Events</v>
       </c>
       <c r="B438" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C438" t="str">
         <v>Express Press Release</v>
       </c>
       <c r="D438" t="str">
-        <v>Retail</v>
+        <v>Energy, Retail</v>
       </c>
       <c r="E438" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1759818</v>
+        <v>https://express-press-release.net/news/2026/08/18/1766700</v>
       </c>
       <c r="F438" t="str">
-        <v>Sydney, Australia, 2026-06-25 — /EPR Network/ — Australia&amp;#8217;s demand for compostable packaging continues to rise as businesses and consumers actively seek environmentally responsible alternatives to [read full press release...]</v>
+        <v>Cape Town, South Africa, 2026-08-18 — /EPR Network/ — Cape Town Live Auctions is rapidly changing the landscape of local commerce by offering consumers an [read full press release...]</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="str">
-        <v>CeraVe Launches Hydrating HA Water Gel Face Moisturizer with New Patent-Pending Ceramide Booster Technology, Exclusively on Amazon</v>
+        <v>Diageo announces the appointment of R. Alexandra Keith to its Board of Directors</v>
       </c>
       <c r="B439" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C439" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D439" t="str">
         <v>Retail</v>
       </c>
       <c r="E439" t="str">
-        <v>https://www.prnewswire.com/news-releases/cerave-launches-hydrating-ha-water-gel-face-moisturizer-with-new-patent-pending-ceramide-booster-technology-exclusively-on-amazon-302810229.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359042</v>
       </c>
       <c r="F439" t="str">
-        <v>CeraVe, the #1 dermatologist-recommended skincare brand in the U.S.1, introduces a lightweight facial moisturizer with hyaluronic acid and new Ceramide Booster Technology CeraVe introduces Hydrating HA Water Gel, a weightless moisturizer delivering three days of plumping hydration and...</v>
+        <v>Diageo announces the appointment of R. Alexandra (&amp;#8220;Alex&amp;#8221;) Keith as a Non-Executive Director, effective 5 November 2026 subject to shareholder approval. - - Alex Keith is an accomplished global business leader with more than 35 years of international consumer goods experience. Most recently, she served as Chief Executive Officer of Procter &amp;amp; Gamble&amp;#39;s Beauty business, where she led one of the world&amp;#39;s leading beauty portfolios. During her tenure, she drove meaningful growth through innovation,... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359042</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="str">
-        <v>Awani Capital Management Announces the Recapitalization of Two Residential Roofing Companies to Form a Leading Retail-Focused Platform</v>
+        <v>MapZot.AI Launches in India: AI-Powered Site Selection Software Now Live for Retail, QSR, Banking &amp; Franchise Brands</v>
       </c>
       <c r="B440" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C440" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D440" t="str">
-        <v>SaaS, Retail</v>
+        <v>AI, Real Estate, Retail</v>
       </c>
       <c r="E440" t="str">
-        <v>https://www.prnewswire.com/news-releases/awani-capital-management-announces-the-recapitalization-of-two-residential-roofing-companies-to-form-a-leading-retail-focused-platform-302810664.html</v>
+        <v>https://express-press-release.net/news/2026/08/18/1766646</v>
       </c>
       <c r="F440" t="str">
-        <v>WASHINGTON, DC, June 25, 2026 /PRNewswire/ -- Awani Capital Management, LP ("Awani"), a middle-market private equity firm focused on essential business and industrial services, announced today the recapitalization of NewHaus Construction, Inc. ("NewHaus") and Universal Roofing &amp;...</v>
+        <v>MapZot.AI brings artificial intelligence to India&amp;#8217;s location decisions, helping expansion-driven businesses identify high-performing sites in minutes, not months — request a live demo today. NEW [read full press release...]</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="str">
-        <v>Women-Owned Cookie Mix My Better Batch Lands Kroger, Albertsons, H-E-B, and Hy-Vee as Brand Posts 400%+ Year-Over-Year Growth</v>
+        <v>GiftstoIndia24x7 Reveals India’s Biggest Rakhi Gifting Trends for 2026</v>
       </c>
       <c r="B441" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C441" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D441" t="str">
         <v>Retail</v>
       </c>
       <c r="E441" t="str">
-        <v>https://www.prnewswire.com/news-releases/women-owned-cookie-mix-my-better-batch-lands-kroger-albertsons-h-e-b-and-hy-vee-as-brand-posts-400-year-over-year-growth-302810484.html</v>
+        <v>https://express-press-release.net/news/2026/08/18/1766542</v>
       </c>
       <c r="F441" t="str">
-        <v>Bootstrapped Founder Lindsay Hancock Named to Inc. Magazine's 2026 Female Founders 500 as My Better Batch Expands Retail Footprint Nationwide KERNERSVILLE, N.C., June 25, 2026 /PRNewswire/ -- My Better Batch, a fast-growing, premium cookie mix that tastes homemade, is reporting 400%+...</v>
+        <v>Delhi, India, 2026-08-18 — /EPR Network/ — GiftstoIndia24x7 is offering an in-depth look at how Raksha Bandhan gifting preferences are evolving among Indians and Non-Resident [read full press release...]</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="str">
-        <v>NutraVeri Will Pay You to Send Supplement Founders a Free Tool, and ...</v>
+        <v>Cornerstone Research Announces New Senior Vice President Promotions</v>
       </c>
       <c r="B442" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C442" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D442" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E442" t="str">
-        <v>https://pr-inside.com/nutraveri-will-pay-you-to-send-supplement-founders-a-free-tool-and-r5194584.htm</v>
+        <v>https://www.prnewswire.com/news-releases/cornerstone-research-announces-new-senior-vice-president-promotions-302854249.html</v>
       </c>
       <c r="F442" t="str">
-        <v>(PR-inside.com) A new partner program pays manufacturers, agencies, creators, and advisors to put one free diagnostic in front of supplement founders before they spend on formula, label, or inventory, and to earn every time those founders move forward. MIAMI, FL / ACCESS Newswire / June 25, 2026 /Nitches Inc. (OTC PINK:NICH) - NutraVeri today announced the expansion of its Readiness Partner Program, a referral network that pays the people who already work with supplement founders, manufacturers, agencies, Shopify builders, creators, coaches, consultants, and newsletters, to recommend a free tool that makes them look sharper and pays them when a founder moves forward. The ..</v>
+        <v>The firm advanced its chief information officer, as well as multiple senior professionals with decades of experience in antitrust, finance, healthcare, consumer, and valuation matters. SAN FRANCISCO, Aug. 18, 2026 /PRNewswire/ -- Cornerstone Research, a leading provider of economic and...</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="str">
-        <v>Evercore Holdings, INC. (OTC:EVHO) Partners With The Bondi Distillery ...</v>
+        <v>Samyak Online Helps Businesses Build High-Performance eCommerce Websites with Practical Design and Development Expertise</v>
       </c>
       <c r="B443" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C443" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D443" t="str">
-        <v>SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E443" t="str">
-        <v>https://pr-inside.com/evercore-holdings-inc-otc-evho-partners-with-the-bondi-distillery-r5194582.htm</v>
+        <v>https://express-press-release.net/news/2026/08/18/1766507</v>
       </c>
       <c r="F443" t="str">
-        <v>(PR-inside.com) Creator of CoCo Vodka™ and CoCo Rum™ The Original Hard Coconut Water® with More Than 12 Million Cans Sold Announces Strategic Partnership to Accelerate North American Growth MELBOURNE, FL / ACCESS Newswire / June 25, 2026 / Evercore Holdings, Inc. (OTC Pink:EVHO) today announced a strategic partnership with The Bondi Distillery Inc., creator of CoCo Vodka™ The Original Hard Coconut Water®, CoCo Rum™, CoCo CLEAR, and the soon-to-launch CoCo CaNNa beverage platform. The collaboration brings together The Bondi Distillery's innovative beverage portfolio, proven growth trajectory, and expanding consumer following with Evercore's public company platform to accelerate growth throughout the United States. Founded by ..</v>
+        <v>New Delhi, India, 2026-08-18 — /EPR Network/ — A good eCommerce website needs to do more than look polished. It needs to load properly, handle products [read full press release...]</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="str">
-        <v>Bridgeline Closes Rapid B2B eCommerce Deal in Industrial Sector as ...</v>
+        <v>Renfro Brands and Free Country Announce Exclusive Licensing Partnership ...</v>
       </c>
       <c r="B444" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C444" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D444" t="str">
-        <v>Finance, AI, SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E444" t="str">
-        <v>https://pr-inside.com/bridgeline-closes-rapid-b2b-ecommerce-deal-in-industrial-sector-as-r5194578.htm</v>
+        <v>https://pr-inside.com/renfro-brands-and-free-country-announce-exclusive-licensing-partnership-r5213647.htm</v>
       </c>
       <c r="F444" t="str">
-        <v>(PR-inside.com) WOBURN, MA / ACCESS Newswire / June 25, 2026 /Bridgeline Digital, Inc. (NASDAQ:BLIN), a leader in AI-powered product discovery and eCommerce solutions, announced today that a U.S.-based industrial bearing distributor has selected HawkSearch to power product discovery within its BigCommerce eCommerce platform. The win underscores accelerating adoption of AI-driven search in complex B2B environments. The industrial distributor operates an eCommerce business focused on industrial bearings and motion-control components, supporting highly technical, specification-driven product searches across B2B and B2C buyers. The opportunity progressed from lead to signed agreement in record time (21 days) and was secured following a competitive evaluation versus multiple other ..</v>
+        <v>(PR-inside.com) Renfro Brands Named Exclusive Licensee for Free Country Socks Beginning Fall 2027 WINSTON-SALEM, NC / ACCESS Newswire / August 18, 2026 / Renfro Brands, a global leader in legwear, athletic apparel and base layers, and Free Country, the outdoor lifestyle brand known for making performance apparel accessible to everyone, today announced a new long-term licensing partnership naming Renfro Brands as the exclusive licensee for Free Country socks in North America. The first collection will launch at retail beginning Fall 2027. The partnership brings together Renfro's category-leading expertise in performance product development with Free Country's trusted outdoor heritage to create an innovative sock ..</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="str">
-        <v>Bridgeline Closes Rapid B2B eCommerce Deal in Industrial Sector as AI Search Assistant Adoption Accelerates</v>
+        <v>5 ways Amazon is investing in Arizona</v>
       </c>
       <c r="B445" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C445" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D445" t="str">
-        <v>AI, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E445" t="str">
-        <v>https://www.newswire.com/news/bridgeline-closes-rapid-b2b-ecommerce-deal-in-industrial-sector-as-ai-search</v>
+        <v>https://www.aboutamazon.com/news/community/amazon-investment-arizona-jobs-infrastructure-small-business?utm_source=rss</v>
       </c>
       <c r="F445" t="str">
-        <v/>
+        <v>Amazon's investments are boosting the Grand Canyon State's economy while creating opportunities for those who call Arizona home.</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="str">
-        <v>OZOP Energy Solutions, Inc. Highlights Expansion of Ballislife Drink in Central Florida</v>
+        <v>Koozee Launches All-in-One AI Visual Production Platform for Apparel E-Commerce</v>
       </c>
       <c r="B446" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C446" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D446" t="str">
-        <v>Energy, Retail</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E446" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/25/3317533/0/en/OZOP-Energy-Solutions-Inc-Highlights-Expansion-of-Ballislife-Drink-in-Central-Florida.html</v>
+        <v>https://www.prnewswire.com/news-releases/koozee-launches-all-in-one-ai-visual-production-platform-for-apparel-e-commerce-302854295.html</v>
       </c>
       <c r="F446" t="str">
-        <v>WARWICK, NY, June 25, 2026 (GLOBE NEWSWIRE) -- Ozop Energy Solutions, Inc. (OTC: OZSC, the “Company”) today highlighted the continued commercial expansion of Ballislife Drink Inc., Varon USA’s joint venture with Ballislife, Inc., as the brand advances its retail footprint across Central Florida. Varon USA is a wholly owned subsidiary of Varon Corp. Ozop and Varon Corp are currently completing customary pre-closing conditions in connection with the previously announced transaction with OZOP.</v>
+        <v>From virtual try-on and product imagery to apparel videos, Koozee streamlines visual production for clothing businesses. SYDNEY, Aug. 18, 2026 /PRNewswire/ -- STARII TECHNOLOGY PTY LTD today announced the launch of Koozee, an AI visual production platform for apparel e-commerce. It helps...</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="str">
-        <v>All Colorado Surfaces Raises the Bar for Gym Floor Resurfacing and Hardwood Flooring in Denver</v>
+        <v>Koozee Launches an All-in-One AI Visual Production Platform for Apparel E-Commerce</v>
       </c>
       <c r="B447" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C447" t="str">
-        <v>Express Press Release</v>
+        <v>Send2Press</v>
       </c>
       <c r="D447" t="str">
-        <v>Retail</v>
+        <v>AI, SaaS, Retail, Media</v>
       </c>
       <c r="E447" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1759798</v>
+        <v>https://www.send2press.com/wire/koozee-launches-an-all-in-one-ai-visual-production-platform-for-apparel-e-commerce/</v>
       </c>
       <c r="F447" t="str">
-        <v>DENVER, CO, 2026-06-25 — /EPR Network/ — All Colorado Surfaces LLC, a local and BBB accredited flooring contractor with more than 25 years of experience [read full press release...]</v>
+        <v>SYDNEY, Australia, Aug. 18, 2026 (SEND2PRESS NEWSWIRE) -- STARII TECHNOLOGY PTY LTD today announced the launch of Koozee, an AI visual production platform for apparel e-commerce. It helps apparel businesses create AI-generated model images, product visuals and apparel videos. Koozee generates main product images, flat lays, detail shots, ghost mannequin images and listing-page assets.</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="str">
-        <v>Samyak Online Streamlines BigCommerce Automation for Tropicana Wholesale with Backorder and Inventory Management Solutions</v>
+        <v>The Coca‑Cola Company Announces Participation in Barclays Global Consumer Conference</v>
       </c>
       <c r="B448" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C448" t="str">
-        <v>Express Press Release</v>
+        <v>WebWire</v>
       </c>
       <c r="D448" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E448" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1759777</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359030</v>
       </c>
       <c r="F448" t="str">
-        <v>New Delhi, India, 2026-06-25 — /EPR Network/ — Samyak Online is helping Tropicana Wholesale enhance its eCommerce operations using BigCommerce automation dropshipping tools designed to simplify order processing [read full press release...]</v>
+        <v>The Coca&amp;amp;#8209;Cola Company announced today that CEO Henrique Braun will present at the Barclays Global Consumer Conference Sept. 9 at 11:15 a.m. ET. - - The company invites investors to join a webcast for this event at coca-colacompany.com/investors. Downloadable files, as well as a transcript, will be available within 24 hours after the event on the company&amp;#39;s website.&amp;amp;#8239;&amp;amp;#8239; - - About The Coca&amp;amp;#8209;Cola Company - - The Coca&amp;amp;#8209;Cola Company (NYSE: KO) is a total beverage com... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359030</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="str">
-        <v>Shopify Development Agency: The Complete Guide to Building a High-Converting eCommerce Store</v>
+        <v>Inspired Perfumes for Men &amp; Women – Premium Fragrances at Affordable Prices</v>
       </c>
       <c r="B449" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C449" t="str">
         <v>Express Press Release</v>
       </c>
       <c r="D449" t="str">
         <v>Retail</v>
       </c>
       <c r="E449" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1759757</v>
+        <v>https://express-press-release.net/news/2026/08/18/1766373</v>
       </c>
       <c r="F449" t="str">
-        <v>Bangalore, India, 2026-06-25 — /EPR Network/ — The success of an eCommerce business depends on more than great products. Today&amp;#8217;s online shoppers expect fast-loading websites, [read full press release...]</v>
+        <v>Ahmedabad, Gujarat, India, 2026-08-18 — /EPR Network/ — Experience the elegance of premium inspired perfumes with Affoscent. Our collection is thoughtfully crafted for men, women, [read full press release...]</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="str">
-        <v>Beyond the Scoop: How Changing Consumer Preferences Are Reshaping the UK Ice Cream Industry</v>
+        <v>Global Health Tech Competition Aims to Accelerate Innovation Improving Cardiovascular and Brain Health</v>
       </c>
       <c r="B450" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C450" t="str">
-        <v>Express Press Release</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D450" t="str">
-        <v>Healthcare, Retail</v>
+        <v>AI, Healthcare, Retail</v>
       </c>
       <c r="E450" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1759744</v>
+        <v>https://www.newmediawire.com/news/global-health-tech-competition-aims-to-accelerate-innovation-improving-cardiovascular-and-brain-health-7088631</v>
       </c>
       <c r="F450" t="str">
-        <v>Noida, India, 2026-06-25 — /EPR Network/ — The UK ice cream industry continues to demonstrate resilience despite evolving consumer habits, growing health awareness, and changing [read full press release...]</v>
+        <v>DALLAS - August 18, 2026 ( NEWMEDIAWIRE ) - Despite rapid advances in digital health, artificial intelligence and remote patient monitoring, many promising health technologies still fail to reach patients who need them most. To help close that gap, the American Heart Association, a relentless force changing the future of health for everyone, everywhere, is now accepting applications for its 2026 Health Tech Competition , connecting market-ready solutions with opportunities to scale into real-world cardiovascular and brain health care. Hosted by the American Heart Association Center for Technology &amp;amp; Innovation , the global competition identifies and accelerates technologies that can transform how cardiovascular and brain health conditions, including high blood pressure, stroke and heart</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="str">
-        <v>Florida Attorney General Uthmeier Becomes First in Nation to Subpoena CVS’s Secret Contracts with Drug Manufacturers, Distributors, and Pharmacies</v>
+        <v>Voghion Enhances Delivery, Tracking and Returns Experience to Make Online Shopping More Predictable</v>
       </c>
       <c r="B451" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C451" t="str">
-        <v>Send2Press</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D451" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E451" t="str">
-        <v>https://www.send2press.com/wire/florida-attorney-general-uthmeier-becomes-first-in-nation-to-subpoena-cvss-secret-contracts-with-drug-manufacturers-distributors-and-pharmacies/</v>
+        <v>https://www.newsfilecorp.com/release/309942/Voghion-Enhances-Delivery-Tracking-and-Returns-Experience-to-Make-Online-Shopping-More-Predictable</v>
       </c>
       <c r="F451" t="str">
-        <v>TALLAHASSEE, Fla., June 25, 2026 (SEND2PRESS NEWSWIRE) -- Small Business Pharmacies Aligned for Reform (SPAR) today praised Florida Attorney General James Uthmeier for becoming the first attorney general in the United States to subpoena CVS's confidential contracts with drug manufacturers, wholesale distributors, and both chain and independent retail pharmacies.</v>
+        <v>London, United Kingdom--(Newsfile Corp. - August 18, 2026) - For online shoppers, the experience does not end when an order is placed. Clear delivery expectations, reliable tracking updates and straightforward return options are increasingly important factors in building confidence in cross-border ecommerce. Recognizing this shift, Voghion is enhancing key parts of the customer journey, from delivery visibility and shipment tracking to product information and post-purchase support.Voghion...</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="str">
-        <v>Central Park Bangkok Wins Top Retail Asia Award, Reinforcing Its Position as Bangkok's New World-Class Landmark</v>
+        <v>My Car Reg Check Director Mr. Adam Champions Consumer Transparency Amid Rising Costs in the UK Used Car Market</v>
       </c>
       <c r="B452" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C452" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D452" t="str">
-        <v>Retail</v>
+        <v>Retail, Automotive</v>
       </c>
       <c r="E452" t="str">
-        <v>https://www.prnewswire.com/news-releases/central-park-bangkok-wins-top-retail-asia-award-reinforcing-its-position-as-bangkoks-new-world-class-landmark-302810570.html</v>
+        <v>https://express-press-release.net/news/2026/08/18/1766325</v>
       </c>
       <c r="F452" t="str">
-        <v>BANGKOK, June 25, 2026 /PRNewswire/ -- Rising above the Bangkok skyline and redefining urban living in the heart of the Thai capital, Central Park has rapidly emerged as one of the city's most significant new destinations, bringing together world-class dining, curated brands, green public...</v>
+        <v>PRESTON, UK, 2026-08-18 — /EPR Network/ — As economic pressures continue to reshape the UK automotive landscape, the demand for used vehicles has hit an all-time [read full press release...]</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="str">
-        <v>Samyak Online Optimizes Tropicana Wholesale Operations with BigCommerce Automation for Dropshipping and Inventory Management</v>
+        <v>Vishay Intertechnology Short Distance Proximity Sensor Offers Idle Current Down to 5 μA and 14-Bit Resolution in Compact Package</v>
       </c>
       <c r="B453" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C453" t="str">
-        <v>Express Press Release</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D453" t="str">
-        <v>Retail</v>
+        <v>Finance, Energy, Retail</v>
       </c>
       <c r="E453" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1759089</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/18/3347092/0/en/vishay-intertechnology-short-distance-proximity-sensor-offers-idle-current-down-to-5-%CE%BCa-and-14-bit-resolution-in-compact-package.html</v>
       </c>
       <c r="F453" t="str">
-        <v>New Delhi, India, 2026-06-25 — /EPR Network/ — Samyak Online is helping Tropicana Wholesale enhance its eCommerce operations through BigCommerce automation dropshipping and inventory solutions. As wholesale businesses scale, managing [read full press release...]</v>
+        <v>Featuring a VCSEL and Smart Dual I²C Slave Address, Space-Saving Device Is Ideal for Battery-Powered Consumer Applications, Including TWS Earphones and VR / AR Headsets Featuring a VCSEL and Smart Dual I²C Slave Address, Space-Saving Device Is Ideal for Battery-Powered Consumer Applications, Including TWS Earphones and VR / AR Headsets</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="str">
-        <v>Vape For Less Continues Delivering Quality Vaping Products and Trusted Customer Service Across the UAE</v>
+        <v>XINI8 Marks the Expansion of Its Ecosystem with the Launch of XINI8 Experience</v>
       </c>
       <c r="B454" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C454" t="str">
         <v>Express Press Release</v>
       </c>
       <c r="D454" t="str">
-        <v>Retail</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E454" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1758965</v>
+        <v>https://express-press-release.net/news/2026/08/18/1766279</v>
       </c>
       <c r="F454" t="str">
-        <v>Dubai, UAE, 2026-06-25 — /EPR Network/ — Vape For Less reinforces its position as a preferred destination for vaping enthusiasts throughout the UAE by offering [read full press release...]</v>
+        <v>Valletta, Malta, 2026-08-18 — /EPR Network/ — XINI8 announced the launch of XINI8 Experience, the latest addition to its expanding ecosystem of products and services. [read full press release...]</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="str">
-        <v>Vape For Less Strengthens Access to Quality Nicotine Alternatives Across the UAE</v>
+        <v>Fitness Legend Monica Brant Proudly Joins N1o1 Nitric Oxide as Product Ambassador</v>
       </c>
       <c r="B455" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C455" t="str">
-        <v>Express Press Release</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D455" t="str">
-        <v>Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E455" t="str">
-        <v>https://express-press-release.net/news/2026/06/25/1758962</v>
+        <v>https://www.newmediawire.com/news/fitness-legend-monica-brant-proudly-joins-n1o1-nitric-oxide-as-product-ambassador-7088626</v>
       </c>
       <c r="F455" t="str">
-        <v>Dubai, UAE, 2026-06-25 — /EPR Network/ — Vape For Less continues to support adult consumers throughout the UAE by offering a broad selection of vaping [read full press release...]</v>
+        <v>BEVERLY HILLS, CA - August 18, 2026 ( NEWMEDIAWIRE ) - Announced today, Dr. Nathan S. Bryan, CEO of Bryan Therapeutics Inc, is proud to announce that Monica Brant is joining the consumer branding efforts as a brand ambassador. ABOUT NITRIC OXIDE CONSUMER PRODUCTS: Nitric oxide based consumer products for cardiovascular health and athletic performance are gaining popularity. Dr. Nathan S. Bryan, author of "The Secret Of Nitric Oxide - www.n1o1.com , founder of N1o1, is the recognized authority of Nitric Oxide. Consumer brands of N1o1 developed by Dr Nathan S. Bryan are based on 25 years of research science and clinical validation. Dr. Bryan is represented by Alan Morell and Creative Management Partners (CMP), Beverly Hills, CA. Said Dr. Nathan S. Bryan, CEO of BRYAN THERAPEUTICS INC : "In a</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="str">
-        <v>FlipHTML5's Free Online Catalog Builder Helps Create Interactive Digital Catalogs</v>
+        <v>Btab Partners with Global Manufacturers to Expand Access to the U.S. Market</v>
       </c>
       <c r="B456" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C456" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D456" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, Retail</v>
       </c>
       <c r="E456" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356730</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/18/3347078/0/en/btab-partners-with-global-manufacturers-to-expand-access-to-the-u-s-market.html</v>
       </c>
       <c r="F456" t="str">
-        <v>FlipHTML5 introduces its free online catalog builder, a versatile tool designed for retailers, marketing teams, and e-commerce businesses seeking to create interactive digital catalogs that drive customer engagement and sales. The online catalog maker converts static documents into web-ready catalogs with realistic page-turning effects, making it easy for businesses to bring their existing print materials online. - - The free online catalog builder supports a wide range of file formats,... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356730</v>
+        <v>SYDNEY, AUSTRALIA and NEW YORK, NY, Aug. 18, 2026 (GLOBE NEWSWIRE) -- Btab Ecommerce Group, Inc. (OTC: BBTT) (“Btab” or the “Company”), a global ecommerce and technology company, today announced the expansion of its work with international manufacturers seeking greater access to the U.S. market through Btab’s business network, commerce platforms and AI capabilities.</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="str">
-        <v>Cold Chain Packaging Market Size to Reach USD 93.1 Billion by 2033, Driven by Biopharmaceutical Expansion, E-commerce Growth, and Rising Demand for Temperature-Sensitive Logistics</v>
+        <v>Scan and Groove Goes Live, Turning Local Retail into Music Discovery</v>
       </c>
       <c r="B457" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C457" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D457" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E457" t="str">
-        <v>https://www.prnewswire.com/news-releases/cold-chain-packaging-market-size-to-reach-usd-93-1-billion-by-2033--driven-by-biopharmaceutical-expansion-e-commerce-growth-and-rising-demand-for-temperature-sensitive-logistics-302807886.html</v>
+        <v>https://pr-inside.com/scan-and-groove-goes-live-turning-local-retail-into-music-discovery-r5213606.htm</v>
       </c>
       <c r="F457" t="str">
-        <v>Global market projected to grow at a CAGR of 13.5% from 2026 to 2033 as pharmaceutical, food, and healthcare industries increasingly rely on advanced cold chain packaging solutions SAN FRANCISCO, June 24, 2026 /PRNewswire/ -- The global cold chain packaging market is poised for...</v>
+        <v>(PR-inside.com) Powered by FriendsGroove's discovery platform and technology from Cerfinity, Inc. NEWTON, NJ / ACCESS Newswire / August 18, 2026 /Scan and Groove, the retail product that lets shops and stalls offer customers free music through a simple scan, is now live at ScanandGroove.com. It brings together FriendsGroove, the music-discovery platform built on mutual friendships between fans and artists, and technology from Cerfinity, Inc. Here's how it works: a customer scans a code - on a coffee sleeve, a product label, or an in-store sign - and lands on a page where a tap of the play button starts a song from an ..</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="str">
-        <v>Jose Daniel Duarte Camacho Shares Strategic Insights on E-commerce Growth as Digital Retail Accelerates</v>
+        <v>AI1000 Rankings Reshuffle in Q2, but Retail Challengers Hold the Lead</v>
       </c>
       <c r="B458" t="str">
-        <v>2026-06-25</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C458" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D458" t="str">
-        <v>Retail, Automotive</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E458" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356724</v>
+        <v>https://pr-inside.com/ai1000-rankings-reshuffle-in-q2-but-retail-challengers-hold-the-lead-r5213600.htm</v>
       </c>
       <c r="F458" t="str">
-        <v>As digital commerce becomes a central driver of business growth, Jose Daniel Duarte Camacho is highlighting the strategic priorities companies must address to compete in an increasingly data-driven, mobile-first, and customer-centered e-commerce environment. - - E-commerce Continues Expanding, but Competition Is Becoming More Demanding - - Jose Daniel Duarte Camacho, a seasoned entrepreneur with extensive expertise in e-commerce, business agility, and FinTech, says the next stage of onli... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356724</v>
+        <v>(PR-inside.com) ReFiBuy's AI shopping benchmark, co-developed with Digital Commerce 360, finds 972 of 1,000 retailers changed rank; Nixon, No. 722 by online sales, took No. 1; and ChatGPT was the leading AI referral source for fewer retailers. RALEIGH, NC / ACCESS Newswire / August 18, 2026 / ReFiBuy, the company that coined Agentic Commerce Optimization (ACO), today published the Q2 2026 edition of the AI1000, the first quarterly update to the category-defining benchmark it co-developed with Digital Commerce 360. The index uses catalog, traffic and momentum signals to score the Top 1000 retailers by online sales for agentic commerce readiness, showing whether ..</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="str">
-        <v>GIGABYTE's Ultimate Summer Upgrade Guide: Unleash Your Dream Build During Our Massive Mid-Summer Sales Event</v>
+        <v>viemaa Launches at Sprouts Farmers Market Nationwide, Advancing a Next-Generation ...</v>
       </c>
       <c r="B459" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C459" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D459" t="str">
         <v>Retail</v>
       </c>
       <c r="E459" t="str">
-        <v>https://www.prnewswire.com/news-releases/gigabytes-ultimate-summer-upgrade-guide-unleash-your-dream-build-during-our-massive-mid-summer-sales-event-302809998.html</v>
+        <v>https://pr-inside.com/viemaa-launches-at-sprouts-farmers-market-nationwide-advancing-a-next-generation-r5213599.htm</v>
       </c>
       <c r="F459" t="str">
-        <v>CITY OF INDUSTRY, Calif., June 24, 2026 /PRNewswire/ -- Summer is the perfect time to level up, and GIGABYTE is thrilled to invite you to one of our biggest hardware celebrations of the year. As Amazon Prime Day, Newegg Fantastech, and Micro Center Tech Days kick off, we are rolling out...</v>
+        <v>(PR-inside.com) CHICAGO, IL / ACCESS Newswire / August 18, 2026 / viemaatoday announced its national retail launch atSprouts Farmers Market,expanding access to its Bond Repair System across the United States. The launch reflects continued consumer demand for high-performance haircare formulated at the molecular level, with an emphasis on structural repair rather than surface conditioning. In a category historically dominated by cosmetic smoothing agents, viemaa is engineered around a different principle:targeted reinforcement of weakened hair fiber architecture.The Bond Repair System is developed to address structural degradation associated with thermal styling, oxidative processing, chemical services, and environmental stressors; factors that progressively compromise fiber integrity ..</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="str">
-        <v>Legislation to Help Californians Keep Home Insurance Advances from Assembly Insurance Committee Today, Says Consumer Watchdog</v>
+        <v>The Coca-Cola Company Announces Participation in Barclays Global Consumer Conference</v>
       </c>
       <c r="B460" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C460" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D460" t="str">
         <v>Retail</v>
       </c>
       <c r="E460" t="str">
-        <v>https://www.prnewswire.com/news-releases/legislation-to-help-californians-keep-home-insurance-advances-from-assembly-insurance-committee-today-says-consumer-watchdog-302809936.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/coca-cola-company-announces-participation-140000388.html</v>
       </c>
       <c r="F460" t="str">
-        <v>SACRAMENTO, Calif., June 24, 2026 /PRNewswire/ -- A bill to help homeowners keep their insurance by requiring greater disclosure of reasons for nonrenewal and instructions for how to keep coverage when possible passed the Assembly Insurance Committee today. The bill, SB 1301 by Senator...</v>
+        <v>ATLANTA, August 18, 2026--The Coca-Cola Company announced today that CEO Henrique Braun will present at the Barclays Global Consumer Conference Sept. 9 at 11:15 a.m. ET.</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="str">
-        <v>PRIVACY ALERT: One Medical Under Investigation for Data Breach Affecting Iora Health/One Medical Seniors Patients</v>
+        <v>Transient.AI Appoints Michael Ponniah as Chief Technology Officer</v>
       </c>
       <c r="B461" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C461" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D461" t="str">
-        <v>Healthcare, Retail</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E461" t="str">
-        <v>https://www.prnewswire.com/news-releases/privacy-alert-one-medical-under-investigation-for-data-breach-affecting-iora-healthone-medical-seniors-patients-302809795.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/transient-ai-appoints-michael-ponniah-140000759.html</v>
       </c>
       <c r="F461" t="str">
-        <v>SAN FRANCISCO, June 24, 2026 /PRNewswire/ -- Schubert Jonckheer &amp; Kolbe LLP is investigating a data breach involving the unauthorized access of a third-party file storage system containing archived patient data belonging to One Medical, the Amazon-owned primary care provider formerly...</v>
+        <v>NEW YORK, August 18, 2026--Transient.AI, the AI operating system for regulated financial markets, today announced the appointment of Michael Ponniah as Chief Technology Officer (CTO). Michael brings over two decades of experience across high-frequency trading technology on Wall Street and large-scale cloud services, AI, and logistics infrastructure at Amazon. In his role as CTO, Michael will lead Transient’s global engineering, technical strategy, and platform architecture as the firm accelerate</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="str">
-        <v>OSM Worldwide Named One of Chicago's Best Workplaces on Fortune's 2026 List</v>
+        <v>Women Are Invited to Learn What No One Ever Taught Them</v>
       </c>
       <c r="B462" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C462" t="str">
-        <v>PRWeb</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D462" t="str">
-        <v>Retail</v>
+        <v>Retail, Education, Healthcare</v>
       </c>
       <c r="E462" t="str">
-        <v>https://www.prweb.com/releases/osm-worldwide-named-one-of-chicagos-best-workplaces-on-fortunes-2026-list-302808878.html</v>
+        <v>https://express-press-release.net/news/2026/08/18/1766146</v>
       </c>
       <c r="F462" t="str">
-        <v>Recognition Reflects a Culture Built on Trust, Growth and Employee Success CHICAGO, June 24, 2026 /PRNewswire-PRWeb/ -- OSM Worldwide, a nationwide eCommerce and direct-to-consumer (DTC) parcel expeditor, today announced it has been ranked No. 7 among small- and medium-sized companies on...</v>
+        <v>CAPE TOWN, South Africa, 2026-08-18 — /EPR Network/ — Consensuality has expanded access to its relationship and intimacy education services through The Erotic Reboot online [read full press release...]</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="str">
-        <v>Consolidated Water Receives 25-Year Exclusive Retail Water License for Grand Cayman Operations as Tourism Momentum Continues</v>
+        <v>Caldwell Strengthens Consumer Practice with Addition of Nicole Woolley ...</v>
       </c>
       <c r="B463" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C463" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D463" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E463" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/24/3317191/0/en/Consolidated-Water-Receives-25-Year-Exclusive-Retail-Water-License-for-Grand-Cayman-Operations-as-Tourism-Momentum-Continues.html</v>
+        <v>https://pr-inside.com/caldwell-strengthens-consumer-practice-with-addition-of-nicole-woolley-r5213590.htm</v>
       </c>
       <c r="F463" t="str">
-        <v>GEORGE TOWN, Cayman Islands, June 24, 2026 (GLOBE NEWSWIRE) -- Consolidated Water Co. Ltd. (NASDAQ Global Select Market: CWCO), a leading designer, builder and operator of advanced water treatment plants, today announced that its Cayman Islands retail water utility, Cayman Water Company Limited, has received a new license from the Utility Regulation and Competition Office of the Cayman Islands (“OfReg”) to provide potable water service to customers in its licensed service areas on Grand Cayman.</v>
+        <v>(PR-inside.com) TORONTO, ON AND NEW YORK, NY / ACCESS Newswire / August 18, 2026 / Retained executive search firm Caldwell (TSX:CWL)(OTCQX:CWLPF) today announced the addition of Nicole Woolley as a Partner in the firm's Consumer Practice. Based in New York, Woolley advises public companies, private equity-backed businesses, and founder-led organizations on building leadership teams across the consumer, retail, fashion, luxury, beauty, and food and beverage sectors. Nicole Woolley, Partner in Caldwell's Consumer Practice, based in New York. Woolley advises clients on building leadership teams across the consumer, retail, fashion, luxury, beauty, and food and beverage sectors. With more than a decade of ..</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="str">
-        <v>Mecklenburg County Health Department in North Carolina Awarded 2026 Samuel J. Crumbine Consumer Protection Award for Exemplary Strides in Food Safety at the Local Level</v>
+        <v>MDCE Introduces a Higher Standard for Strain Integrity, Potency Verification ...</v>
       </c>
       <c r="B464" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C464" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D464" t="str">
-        <v>Healthcare, Retail</v>
+        <v>AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E464" t="str">
-        <v>https://www.prnewswire.com/news-releases/mecklenburg-county-health-department-in-north-carolina-awarded-2026-samuel-j-crumbine-consumer-protection-award-for-exemplary-strides-in-food-safety-at-the-local-level-302809875.html</v>
+        <v>https://pr-inside.com/mdce-introduces-a-higher-standard-for-strain-integrity-potency-verification-r5213587.htm</v>
       </c>
       <c r="F464" t="str">
-        <v>WASHINGTON, June 24, 2026 /PRNewswire/ -- The National Association of County and City Health Officials (NACCHO), the voice of the over 3,300 local health departments across the country, is pleased to announce that Mecklenburg County Health Department is the recipient of the 2026 Samuel J....</v>
+        <v>(PR-inside.com) Proprietary AI Vision Platform Supports Product Authenticity in Cannabis Retail While Enabling Early Pest Detection, Crop Health Monitoring and Farm-to-Plate Freshness Tracking MESA, AZ / ACCESS Newswire / August 18, 2026 / Medical Care Technologies Inc. (OTCID:MDCE) today highlighted the strategic potential of its StrainScan Pro platform as a proprietary AI vision solution designed to introduce a higher standard for visual quality verification across regulated retail and large-scale agriculture. StrainScan Pro is designed to deliver rapid, on-device visual analysis that supports strain consistency, potency-related visual indicators, and quality verification for licensed operators. At the same time, the same core computer-vision architecture is ..</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="str">
-        <v>Simple Leaf reaches milestone of more than 150 retail locations nationwide</v>
+        <v>ADM Endeavors (OTCQB: ADMQ) Returns to Profitability in Second Quarter 2026 as Revenue Grows 11% and New Facility Begins to Deliver</v>
       </c>
       <c r="B465" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C465" t="str">
-        <v>GetNews</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D465" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E465" t="str">
-        <v>https://www.getnews.info/story/2026/06/24/simple-leaf-reaches-milestone-of-more-than-150-retail-locations-nationwide/?source=barchart</v>
+        <v>https://www.newmediawire.com/news/adm-endeavors-otcqb-admq-returns-to-profitability-in-second-quarter-2026-as-revenue-grows-11-and-new-facility-begins-to-deliver-7088623</v>
       </c>
       <c r="F465" t="str">
-        <v/>
+        <v>Promotional Products Revenue Up Nearly 20%; Administrative Costs Decline 6.7% Following Consolidation Into New 100,000-Square-Foot Fort Worth Facility FORT WORTH, TX - August 18, 2026 ( NEWMEDIAWIRE ) - ADM Endeavors, Inc. ("ADM" or the "Company") (OTCQB: ADMQ), a vertically integrated provider of custom apparel, uniforms, promotional products, screen printing, embroidery, digital printing, and fulfillment services, today reported financial results for the second quarter and six months ended June 30, 2026 - the first quarter in which the Company's operations were substantially consolidated into its new 100,000-square-foot production and retail facility in Fort Worth, Texas. Second Quarter 2026 Financial Highlights Revenue increased 11.4% to $1,307,924 , compared to $1,173,827 in the second</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="str">
-        <v>Beeline Holdings (BLNE) Joins Russell Microcap Index as Digital Mortgage Platform Expands AI and Equity Strategy</v>
+        <v>MDCE Introduces a Higher Standard for Strain Integrity, Potency Verification and Agricultural Quality Control with StrainScan Pro (OTCID:MDCE)</v>
       </c>
       <c r="B466" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C466" t="str">
-        <v>NewMediaWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D466" t="str">
-        <v>Finance, AI, SaaS, Real Estate, Retail</v>
+        <v>AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E466" t="str">
-        <v>https://www.newmediawire.com/news/beeline-holdings-blne-joins-russell-microcap-index-as-digital-mortgage-platform-expands-ai-and-equity-strategy-7087326</v>
+        <v>https://www.newswire.com/news/mdce-introduces-a-higher-standard-for-strain-integrity-potency-verification-and</v>
       </c>
       <c r="F466" t="str">
-        <v>LOS ANGELES, CA - June 24, 2026 ( NEWMEDIAWIRE ) - Beeline Holdings (NASDAQ: BLNE) , a fast-growing digital mortgage platform offering a quicker and easier path to home ownership, was added as a member of the Russell Microcap Index, marking a notable milestone for the digital mortgage company as it attempts to scale its technology-driven lending platform during one of the most challenging housing finance environments in years. Beeline’s AI-enabled underwriting and customer acquisition tools are designed to reduce friction in mortgage approvals, particularly for gig-economy borrowers. Shares of Beeline Holdings, Inc. are set to join the Russell Microcap Index effective June 29, increasing visibility among institutional investors. The company’s first-quarter 2026 revenue more than doubled ye</v>
+        <v>Proprietary AI Vision Platform Supports Product Authenticity in Cannabis Retail While Enabling Early Pest Detection, Crop Health Monitoring and Farm-to-Plate Freshness Tracking</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="str">
-        <v>Greenland Mines (GRML) Is 'One to Watch'</v>
+        <v>An Unforgettable Evening of Fine Spirits, Premium Cigars and Culinary ...</v>
       </c>
       <c r="B467" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C467" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D467" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E467" t="str">
-        <v>https://www.newmediawire.com/news/greenland-mines-grml-is-one-to-watch-7087325</v>
+        <v>https://pr-inside.com/an-unforgettable-evening-of-fine-spirits-premium-cigars-and-culinary-r5213581.htm</v>
       </c>
       <c r="F467" t="str">
-        <v>LOS ANGELES, CA - June 24, 2026 ( NEWMEDIAWIRE ) - Greenland Mines (NASDAQ: GRML) is focused on the exploration and development of mineral assets in Greenland. Through its mining division, the company is advancing the Skaergaard Project in southeast Greenland while also pursuing the acquisition of the Sarfartoq rare earth project in southwest Greenland. Together, these assets provide exposure to precious metals, critical metals and rare earth elements within a jurisdiction that has attracted growing interest as governments and industries seek to diversify strategic mineral supply chains. Greenland Mines’ flagship Skaergaard Project hosts an NI 43-101 Mineral Resource estimate containing 11.4 million ounces PdEq in the Indicated category and 14.1 million ounces PdEq in the Inferred category</v>
+        <v>(PR-inside.com) Fast Moving Consumer Goods, Inc. Brings Exclusive "Sip • Smoke • Savor" Experience to San Diego SAN DIEGO, CA / ACCESS Newswire / August 18, 2026 / Fast Moving Consumer Goods, Inc. (FMCG) along with Keg N Bottle are proud to announce the latest installment of its experiential tasting series, Sip • Smoke • Savor, taking place on Thursday, August 20, 2026, from 6:00 p.m. to 8:00 p.m. at KnB Bistro in San Diego, California. The event will bring together discerning consumers, spirits enthusiasts and cigar aficionados for an elevated evening of premium indulgence and brand discovery. The event will showcase selections ..</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="str">
-        <v>Starbucks Commences Construction at Russell Centre in Russell, Kentucky</v>
+        <v>Kartoon Studios to Participate in the Lytham Partners 2026 Consumer ...</v>
       </c>
       <c r="B468" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C468" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D468" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail, Media</v>
       </c>
       <c r="E468" t="str">
-        <v>https://www.prnewswire.com/news-releases/starbucks-commences-construction-at-russell-centre-in-russell-kentucky-302809751.html</v>
+        <v>https://pr-inside.com/kartoon-studios-to-participate-in-the-lytham-partners-2026-consumer-r5213580.htm</v>
       </c>
       <c r="F468" t="str">
-        <v>New Location Builds on Strong Momentum at Region's Premier Retail Destination RUSSELL, Ky., June 24, 2026 /PRNewswire/ -- Russell Centre, one of the region's leading retail and commercial developments, is pleased to announce that Starbucks has officially commenced construction on a new...</v>
+        <v>(PR-inside.com) BEVERLY HILLS, CA / ACCESS Newswire / August 18, 2026 /Kartoon Studios, Inc. (NYSE American:TOON) ("Kartoon Studios" or the "Company"), a global entertainment company creating, producing, distributing and licensing children's and family content, today announced that it will participate in a webcast presentation at the Lytham Partners 2026 Consumer &amp; Technology Investor Summit, taking place virtually on Tuesday, August 18, 2026. The webcast will take place at 12:30 p.m. ET on Tuesday, August 18, 2026. The webcast can be accessed by visiting the summit home page at https://lythampartners.com/cts2026/ or directly at https://lythampartners.com/cts2026/toon. A replay will also be available through the same ..</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="str">
-        <v>VERAXA Biotech (VRXA) Expands Heidelberg R&amp;D Facilities To Support Drug Development Pipeline</v>
+        <v>An Unforgettable Evening of Fine Spirits, Premium Cigars and Culinary Excellence Featuring Woody Creek Distillers and William H Macy</v>
       </c>
       <c r="B469" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C469" t="str">
-        <v>NewMediaWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D469" t="str">
-        <v>Finance, SaaS, Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E469" t="str">
-        <v>https://www.newmediawire.com/news/veraxa-biotech-vrxa-expands-heidelberg-r-d-facilities-to-support-drug-development-pipeline-7087323</v>
+        <v>https://www.newswire.com/news/an-unforgettable-evening-of-fine-spirits-premium-cigars-and-culinary-excellence</v>
       </c>
       <c r="F469" t="str">
-        <v>LOS ANGELES, CA - June 24, 2026 ( NEWMEDIAWIRE ) - VERAXA Biotech (NASDAQ: VRXA) , an emerging developer of novel cancer therapies, announced it has expanded its laboratory footprint at its existing research and development site in Heidelberg, Germany, under a previously executed long-term lease agreement. The additional space will support planned growth of the company’s R&amp;amp;D team, installation of new laboratory equipment and completion of infrastructure needed to advance future development activities. VERAXA said the expansion aligns with efforts to advance its growing portfolio of proprietary and partnered oncology programs from discovery-stage research toward early clinical development. The company’s pipeline is centered on its BiTAC platform, including BiTAC-TCE and BiTAC-ADC candid</v>
+        <v>Fast Moving Consumer Goods, Inc. Brings Exclusive "Sip &amp;bull; Smoke &amp;bull; Savor" Experience to San Diego</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="str">
-        <v>9 Simmons Hanly Conroy Attorneys Named 2026 Lawdragon 500 Leading Plaintiff ...</v>
+        <v>Kartoon Studios to Participate in the Lytham Partners 2026 Consumer &amp; Technology Investor Summit on August 18, 2026</v>
       </c>
       <c r="B470" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C470" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D470" t="str">
         <v>Retail</v>
       </c>
       <c r="E470" t="str">
-        <v>https://pr-inside.com/simmons-hanly-conroy-attorneys-named-2026-lawdragon-500-leading-plaintiff-r5194283.htm</v>
+        <v>https://www.newswire.com/news/kartoon-studios-to-participate-in-the-lytham-partners-2026-consumer-technology</v>
       </c>
       <c r="F470" t="str">
-        <v>(PR-inside.com) National recognition highlights the firm's enduring commitment to fighting for those harmed by asbestos, mesothelioma, and corporate negligence. ALTON, IL / ACCESS Newswire / June 24, 2026 / Simmons Hanly Conroy, one of the nation's leading plaintiff litigation and mesothelioma law firms, is proud to announce that 9 of the firm's attorneys have been named to the 2026 Lawdragon 500 Leading Plaintiff Consumer Lawyers. Now in its eighth edition, the Lawdragon 500 Leading Plaintiff Consumer Lawyers guide recognizes attorneys who fight for clients in their toughest times and securecompensationthat helps families recover from tragedy. Selection is made through Lawdragon's independent research process, ..</v>
+        <v/>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="str">
-        <v>OurJrney Expands Beyond Online Sales and Seeks Retail Distribution Partners Across the United States</v>
+        <v>INNELS Launches Free EU Compliance Checker for Amazon Sellers in Europe ...</v>
       </c>
       <c r="B471" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C471" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D471" t="str">
         <v>Retail</v>
       </c>
       <c r="E471" t="str">
-        <v>https://www.pr.com/press-release/971156</v>
+        <v>https://pr-inside.com/innels-launches-free-eu-compliance-checker-for-amazon-sellers-in-europe-r5213560.htm</v>
       </c>
       <c r="F471" t="str">
-        <v>Following strong consumer response and growing brand momentum, OurJrney is expanding beyond e-commerce and opening opportunities for retail distributors and influencer partnerships worldwide. [PR.com]</v>
+        <v>(PR-inside.com) Copenhagen-based marketplace agency INNELS has launched the EU Compliance Checker, a free tool that gives Amazon sellers a country-by-country compliance scorecard in under two minutes, covering GPSR requirements, EPR registration, CE marking, and country-specific rules. KONGENS LYNGBY AND COPENHAGEN, DENMARK / ACCESS Newswire / August 18, 2026 / INNELS, a Copenhagen-based full-service Amazon agency, today announced the launch of the EU Compliance Checker, a free online tool that shows Amazon sellers which European regulations their products meet and which could get their listings blocked. The tool requires no account and no credit card, and returns a full country-by-country compliance scorecard in ..</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="str">
-        <v>Truth Initiative Recognizes Shopify's Removal of Online Vaping Stores as an Important Model to Prevent Illegal Online Nicotine Sales and Curb Youth Access</v>
+        <v>Major Automotive eCommerce Network Deploys HawkSearch AI Across 2.4 ...</v>
       </c>
       <c r="B472" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C472" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D472" t="str">
-        <v>SaaS, Retail</v>
+        <v>Finance, AI, SaaS, Retail, Automotive</v>
       </c>
       <c r="E472" t="str">
-        <v>https://www.prnewswire.com/news-releases/truth-initiative-recognizes-shopifys-removal-of-online-vaping-stores-as-an-important-model-to-prevent-illegal-online-nicotine-sales-and-curb-youth-access-302809449.html</v>
+        <v>https://pr-inside.com/major-automotive-ecommerce-network-deploys-hawksearch-ai-across-r5213554.htm</v>
       </c>
       <c r="F472" t="str">
-        <v>WASHINGTON, June 24, 2026 /PRNewswire/ -- Truth Initiative recognizes Shopify's removal of online vaping stores from its platform as a meaningful step in closing channels that have helped make illegal e-cigarettes widely available and too easy for young people to obtain. We commend the...</v>
+        <v>(PR-inside.com) WOBURN, MA / ACCESS Newswire / August 18, 2026 / Bridgeline Digital, Inc. (NASDAQ:BLIN), a leader in AI-powered product discovery and eCommerce solutions, announced today the successful deployment of its HawkSearch AI platform for a major North American automotive eCommerce network. The implementation supports approximately 2.4 million product records and represents one of HawkSearch's largest OpenSearch deployments to date. The customer selected HawkSearch's OpenSearch-based platform to modernize eCommerce search, improve indexing performance, enable real-time product updates, and establish the foundation for advanced AI-powered shopping experiences. The deployment includes Smart Search capabilities, Visual Search, Concept Search, AI-assisted merchandising tools, and perso</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="str">
-        <v>ReFiBuy Launches RetailPlaybook Featuring Retailer Shopping Agent Optimization ...</v>
+        <v>Major Automotive eCommerce Network Deploys HawkSearch AI Across 2.4 Million Product Records</v>
       </c>
       <c r="B473" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C473" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D473" t="str">
-        <v>SaaS, Retail, Media</v>
+        <v>AI, Retail, Automotive</v>
       </c>
       <c r="E473" t="str">
-        <v>https://pr-inside.com/refibuy-launches-retailplaybook-featuring-retailer-shopping-agent-optimization-r5194251.htm</v>
+        <v>https://www.newswire.com/news/major-automotive-ecommerce-network-deploys-hawksearch-ai-across-2-4-million</v>
       </c>
       <c r="F473" t="str">
-        <v>(PR-inside.com) New podcast and newsletter will equip brands with original research and actionable playbooks for agentic commerce on Amazon, Walmart, and beyond RALEIGH, NC / ACCESS Newswire / June 24, 2026 /ReFiBuy, the company that coined Agentic Commerce Optimization and built the platform to operationalize it, today announced the launch of RetailPlaybook, a new media channel designed to equip brands for agentic commerce on Amazon, Walmart, and beyond. Hosted by Andrew Bell, who joins ReFiBuy as VP of Research, RetailPlaybook will deliver original research, practical guidance, and actionable playbooks for brand, ecommerce, retail media, marketplace, and digital shelf teams adapting to retailer shopping ..</v>
+        <v/>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="str">
-        <v>ReFiBuy Launches RetailPlaybook Featuring Retailer Shopping Agent Optimization Expert Andrew Bell</v>
+        <v>Groupon Announces Series of Direct Retail Investor Engagements</v>
       </c>
       <c r="B474" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C474" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D474" t="str">
-        <v>Retail, Media</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E474" t="str">
-        <v>https://www.newswire.com/news/refibuy-launches-retailplaybook-featuring-retailer-shopping-agent-optimization</v>
+        <v>https://www.newsfilecorp.com/release/310114/Groupon-Announces-Series-of-Direct-Retail-Investor-Engagements</v>
       </c>
       <c r="F474" t="str">
-        <v>New podcast and newsletter will equip brands with original research and actionable playbooks for agentic commerce on Amazon, Walmart, and beyond</v>
+        <v>Company launches @GrouponIR investor relations account on XCEO Dusan Senkypl to appear live on Yahoo Finance on August 19Senkypl and CFO Rana Kashyap to host live X Spaces on August 25Investor Q&amp;A to be livestreamed from Groupon's investor relations site on September 10Chicago, Illinois--(Newsfile Corp. - August 18, 2026) - Groupon, Inc. (NASDAQ: GRPN) today announced a series of engagements over the coming weeks designed to give retail shareholders direct access to company management, along...</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="str">
-        <v>World Brand Lab Releases China's 500 Most Valuable Brands 2026</v>
+        <v>Kaestria Launches RankingRider, an AI-Powered SEO Tool for E-Commerce on Shopify, Wix, and Web</v>
       </c>
       <c r="B475" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C475" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D475" t="str">
-        <v>Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E475" t="str">
-        <v>https://pr-inside.com/world-brand-lab-releases-china-s-500-most-valuable-brands-r5194232.htm</v>
+        <v>https://express-press-release.net/news/2026/08/18/1765881</v>
       </c>
       <c r="F475" t="str">
-        <v>(PR-inside.com) Tencent, Huawei and Haier ranked the top three, with 146 Chinese brands valued at more than 100 billion RMB NEW YORK CITY, NY / ACCESS Newswire / June 24, 2026 / The 23rd World Brand Summit was held on June 24th in Beijing. The organizer, World Brand Lab, released the report of "2026 China's 500 Most Valuable Brands" list. In this annual report based on financial data, brand strength, and consumer behavior analysis, Tencent topped the list with a brand value of 639.24 billion RMB. Also among the top five are Huawei (617.58 billion RMB), Haier (616.30 billion RMB), ICBC (613.57 ..</v>
+        <v>Sainte-Suzanne, Reunion Island, France, 2026-08-18 — /EPR Network/ — E-commerce store owners know the challenge all too well: product pages that are poorly optimized for search [read full press release...]</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="str">
-        <v>RedCloud Signs Up to $120M India Joint Venture, to Deploy Its RAID Engine Into FMCG, Apparel and Footwear Categories</v>
+        <v>Sleek Bill Launches Android POS App on Google Play Store, Bringing Complete Retail Billing to Every Smartphone</v>
       </c>
       <c r="B476" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C476" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D476" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail, Education, Healthcare</v>
       </c>
       <c r="E476" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/24/3316923/0/en/RedCloud-Signs-Up-to-120M-India-Joint-Venture-to-Deploy-Its-RAID-Engine-Into-FMCG-Apparel-and-Footwear-Categories.html</v>
+        <v>https://express-press-release.net/news/2026/08/18/1765868</v>
       </c>
       <c r="F476" t="str">
-        <v>Twenty-year license agreement marks RedCloud's first planned deployment in Asia and first expansion beyond Fast Moving Consumer Goods (‘FMCG’) into adjacent consumer goods categories, extending intelligence infrastructure into footwear, apparel and broader supply chain coverage Twenty-year license agreement marks RedCloud's first planned deployment in Asia and first expansion beyond Fast Moving Consumer Goods (‘FMCG’) into adjacent consumer goods categories, extending intelligence infrastructure into footwear, apparel and broader supply chain coverage</v>
+        <v>Pune, India, 2026-08-18 — /EPR Network/ — Sleek Bill, one of India&amp;#8217;s leading GST billing software providers trusted by businesses across 170+ countries, today announced [read full press release...]</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="str">
-        <v>Jackson's Expands into Publix, Marking Major Milestone in National Retail Growth</v>
+        <v>Cove Capital Investments Adds Another Asset to Its Growing Portfolio of Debt-Free Delaware Statutory Trust Offerings After Acquiring 29,000-Square-Foot Retail Property to Form Its Shreveport Opportunity 120 DST</v>
       </c>
       <c r="B477" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C477" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D477" t="str">
-        <v>Energy, Retail</v>
+        <v>Finance, Real Estate, Retail</v>
       </c>
       <c r="E477" t="str">
-        <v>https://www.prnewswire.com/news-releases/jacksons-expands-into-publix-marking-major-milestone-in-national-retail-growth-302808994.html</v>
+        <v>https://www.prnewswire.com/news-releases/cove-capital-investments-adds-another-asset-to-its-growing-portfolio-of-debt-free-delaware-statutory-trust-offerings-after-acquiring-29-000-square-foot-retail-property-to-form-its-shreveport-opportunity-120-dst-302853553.html</v>
       </c>
       <c r="F477" t="str">
-        <v>The feel good snack brand enters more than 1,400 stores across the Southeast with loyal, high-demand customer base MUSKEGO, Wis., June 24, 2026 /PRNewswire/ -- Jackson's, the Snack Super™ brand known for bold, craveable snacks exclusively cooked in avocado oil, is officially launching in...</v>
+        <v>Located in the highly sought-after Bayou Walk Shopping Center, this Shreveport, LA acquisition benefits from a roster of national tenants backed by corporate-guaranteed leases. In addition, the property was acquired debt-free, at a price well below replacement costs, and with under market...</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="str">
-        <v>LataMed AI Advances Wellness Market Expansion Strategy Through Strategic Agreement With Focus Fitness</v>
+        <v>AI Is Earning Its Place at the Table, New PAR Technology Survey Finds</v>
       </c>
       <c r="B478" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C478" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D478" t="str">
-        <v>AI, Healthcare, Retail</v>
+        <v>Finance, AI, Retail</v>
       </c>
       <c r="E478" t="str">
-        <v>https://www.newmediawire.com/news/latamed-ai-advances-wellness-market-expansion-strategy-through-strategic-agreement-with-focus-fitness-7087316</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/ai-earning-place-table-par-113000028.html</v>
       </c>
       <c r="F478" t="str">
-        <v>CARACAS, VENEZUELA - June 24, 2026 ( NEWMEDIAWIRE ) - LataMed AI Corp. (OTC: LMED) (the “Company”), a development-stage digital health and artificial intelligence technology company focused on telehealth infrastructure, healthcare analytics, and care coordination solutions for emerging markets, today announced the execution of a strategic commercial and services agreement between its Venezuelan operating affiliate, LataMed AI VE, and Focus Fitness C.A., a fitness and wellness operator serving members in Caracas, Venezuela. The agreement represents an initial operational milestone in connection with the Company’s previously announced initiative to expand certain healthcare technologies and digital health services into fitness, wellness, and athletic performance environments. Management beli</v>
+        <v>NEW HARTFORD, N.Y., August 18, 2026--PAR Technology Corporation (NYSE: PAR), a leading technology provider powering multi‑unit operations across restaurant, retail, and large-scale commerce, today released its 2026 Industry Report: AI on the Diner’s Terms. The report analyzes findings from 1,000 surveyed consumers on AI's expanding role in the restaurant experience, revealing a meaningful shift from 2025.</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="str">
-        <v>Aspire Biopharma's BUZZ BOMB(TM) Launches on Amazon, Introducing Next-Generation ...</v>
+        <v>AAEON’s 2026 Customer Satisfaction Survey Prize Winner Announced!</v>
       </c>
       <c r="B479" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C479" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D479" t="str">
-        <v>Finance, Energy, Retail</v>
+        <v>Healthcare, Real Estate, Energy, Retail, Automotive, Education, Media</v>
       </c>
       <c r="E479" t="str">
-        <v>https://pr-inside.com/aspire-biopharma-s-buzz-bomb-tm-launches-on-amazon-introducing-next-generation-r5194197.htm</v>
+        <v>https://express-press-release.net/news/2026/08/18/1765824</v>
       </c>
       <c r="F479" t="str">
-        <v>(PR-inside.com) The brand expands nationwide distribution on Amazon, delivering a waterless, rapid-dissolve 50 mg caffeine powder built for active, on-the-go lifestyles. ESTERO, FL / ACCESS Newswire / June 24, 2026 / Aspire Biopharma Holdings, Inc.'s (Nasdaq:ASBP) ("Aspire" or the "Company") wholly owned subsidiary Buzz Bomb Caffeine Company LC today announced the nationwide Amazon launch of its innovative BUZZ BOMB™ 50mg caffeine stick packs. This e-commerce expansion represents a significant milestone in BUZZ BOMB™'s mission to provide clean, accessible energy to athletes, professionals, fitness enthusiasts, and busy individuals. By launching on the U.S. Amazon store, the brand scales its retail footprint to meet the ..</v>
+        <v>Following another year of excellent feedback, one lucky AAEON customer will receive the survey’s grand prize as part of their order. Taipei, Taiwan, 2026-08-18 — [read full press release...]</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="str">
-        <v>Aspire Biopharma's BUZZ BOMB(TM) Launches on Amazon, Introducing Next-Generation Caffeine Stick Packs</v>
+        <v>Aziro Elevates to AWS Advanced Tier, Strengthening Its Cloud and AI Engineering Capabilities, Deepening Its AWS Alliance</v>
       </c>
       <c r="B480" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C480" t="str">
-        <v>Newswire.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D480" t="str">
-        <v>Retail</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E480" t="str">
-        <v>https://www.newswire.com/news/aspire-biopharmas-buzz-bomb-tm-launches-on-amazon-introducing-next-generation</v>
+        <v>https://express-press-release.net/news/2026/08/18/1765794</v>
       </c>
       <c r="F480" t="str">
-        <v>The brand expands nationwide distribution on Amazon, delivering a waterless, rapid-dissolve 50 mg caffeine powder built for active, on-the-go lifestyles.</v>
+        <v>Alpharetta, Georgia, USA, 2026-08-18 — /EPR Network/ — Aziro today has announced its progression to an Advanced Tier Partner status within the Amazon Web Services [read full press release...]</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="str">
-        <v>Comscore Announces Partnership with Amazon DSP to Expand Content Addressability to Drive Campaign Performance</v>
+        <v>Hope Spring eCard Introduces Corporate Christmas eCards to Its Growing Collection</v>
       </c>
       <c r="B481" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C481" t="str">
-        <v>GlobeNewswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D481" t="str">
-        <v>Finance, SaaS, Retail, Media</v>
+        <v>SaaS, Healthcare, Retail, Media</v>
       </c>
       <c r="E481" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/24/3316821/0/en/Comscore-Announces-Partnership-with-Amazon-DSP-to-Expand-Content-Addressability-to-Drive-Campaign-Performance.html</v>
+        <v>https://pressat.co.uk/releases/hope-spring-ecard-introduces-corporate-christmas-ecards-to-its-growing-collection-4dd31b36cf204e2a9169c744c881e0e4/</v>
       </c>
       <c r="F481" t="str">
-        <v>NEW YORK, June 24, 2026 (GLOBE NEWSWIRE) -- Comscore (NASDAQ: SCOR), a global leader in measuring and analyzing consumer behaviors, today announced a strategic integration making Proximic by Comscore contextual and ID-free Predictive Audience segments available natively in Amazon DSP. Advertisers can now activate privacy-forward, high-performance targeting across CTV and web and mobile inventory, driving incremental, non-endemic reach and measurable outcomes through seamless execution.</v>
+        <v>Tuesday 18 August, 2026 HEREFORD, UK – August, 2026 – Hope Spring eCard is expanding its festive offering with a dedicated range of corporate charity christmas ecards, giving businesses, charities and other organisations a new way to send Christmas greetings to clients, employees, suppliers and business partners while supporting a charitable cause. The new business-focused service builds on Hope Spring eCards’ existing digital greeting ecard platform, which enables users to send personalised greetings online. The corporate collection will include static, animated and video Christmas designs, with businesses able to add their own messages and company details. The expansion comes as organisations increasingly look for convenient, paper-free ways to maintain relationships with customers and c</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="str">
-        <v>PickleJar Entertainment Group to Provide Ticketing Services for Bogalusa Blues &amp; Heritage Festival</v>
+        <v>JUNI Named No. 187 on the 2026 Inc. 5000 and No. 18 in Consumer Products</v>
       </c>
       <c r="B482" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C482" t="str">
-        <v>NewMediaWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D482" t="str">
-        <v>SaaS, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E482" t="str">
-        <v>https://www.newmediawire.com/news/picklejar-entertainment-group-to-provide-ticketing-services-for-bogalusa-blues-heritage-festival-7087315</v>
+        <v>https://www.prweb.com/releases/juni-named-no-187-on-the-2026-inc-5000-and-no-18-in-consumer-products-302851542.html</v>
       </c>
       <c r="F482" t="str">
-        <v>Venue Managed Services (VMS) Deployment Extends the Company’s Live Event Technology Footprint Across Gulf Coast Markets Two-Day Festival Confirmed for September 25-26, 2026 HOUSTON, TX and BOGALUSA, LA - June 24, 2026 ( NEWMEDIAWIRE ) - PickleJar Entertainment Group, Inc. (OTC Pink: PKLE) (“PickleJar” or the “Company”), a music and entertainment technology company, today announced that it has been selected to provide ticketing services for the Bogalusa Blues &amp;amp; Heritage Festival , a leading blues festival in the Gulf Coast region. The engagement is a new commercial deployment of the Company’s Venue Managed Services (VMS) platform and adds to PickleJar’s growing presence in live event technology. Held annually in Bogalusa, Louisiana, the Bogalusa Blues &amp;amp; Heritage Festival has built a</v>
+        <v>Functional Beverage Brand Lands in the Top 5% of America's Fastest-Growing Private Companies with 1,815% Three-Year Revenue Growth LOS ANGELES, Aug. 18, 2026 /PRNewswire-PRWeb/ -- JUNI, the fast-growing functional beverage brand co-founded by Jay Shetty, Radhi Devlukia and Kim Perell,...</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="str">
-        <v>Fast Moving Consumer Goods Launches Exclusive FMCG Mastermind for Founders ...</v>
+        <v>Pop. Sip. Repeat. Bubl Cocktail Shots Introduces the Future of Molecular Mixology Nationwide</v>
       </c>
       <c r="B483" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C483" t="str">
-        <v>PR-Inside</v>
+        <v>Send2Press</v>
       </c>
       <c r="D483" t="str">
         <v>Retail</v>
       </c>
       <c r="E483" t="str">
-        <v>https://pr-inside.com/fast-moving-consumer-goods-launches-exclusive-fmcg-mastermind-for-founders-r5194183.htm</v>
+        <v>https://www.send2press.com/wire/pop-sip-repeat-bubl-cocktail-shots-introduces-the-future-of-molecular-mixology-nationwide/</v>
       </c>
       <c r="F483" t="str">
-        <v>(PR-inside.com) Private advisory-style mastermind brings together consumer product good's founders and executives to solve challenges, share insights, and accelerate growth in today's complex CPG landscape. SAN DIEGO, CA / ACCESS Newswire / June 24, 2026 / Sandro Piancone, CPG entrepreneur, advisor, and founder of Fast Moving Consumer Goods (GGII), today announced the expansion of the FMCG Mastermind, an exclusive peer group designed for founders, CEOs, and senior operators building and scaling consumer packaged goods brands. The mastermind provides a confidential environment where business leaders collaborate on strategic challenges, gain fresh perspectives, and benefit from the collective intelligence of experienced operators. Meetings take place ..</v>
+        <v>FRANKLIN, N.J., Aug. 18, 2026 (SEND2PRESS NEWSWIRE) -- Imagine a shot you can hold in your hand, drop into a martini or pop straight into your mouth, no glass required. That's Bubl&amp;#x2122; Cocktail Shots, its flagship product. These vodka-based, liquid-filled spheres are wrapped in an ultra-thin, entirely edible shell. Following a successful launch in New Jersey, it's now expanding into retail and digital markets nationwide, Parker Development Inc., who developed the manufacturing methods for Bubl, announced today.</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="str">
-        <v>As Consumers Get Smarter About Supplements, Nutriessential Sets the ...</v>
+        <v>Comprehensive Guide to Humidity Control Systems for Various Sectors in Pakistan</v>
       </c>
       <c r="B484" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C484" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D484" t="str">
-        <v>Finance, Retail</v>
+        <v>Energy, Retail</v>
       </c>
       <c r="E484" t="str">
-        <v>https://pr-inside.com/as-consumers-get-smarter-about-supplements-nutriessential-sets-the-r5194177.htm</v>
+        <v>https://express-press-release.net/news/2026/08/18/1765598</v>
       </c>
       <c r="F484" t="str">
-        <v>(PR-inside.com) Nutriessential delivers fresh-batch, GMP-certified supplements directly from manufacturers to ensure high potency and raise the standard in supplement retail MIAMI BEACH, FL / ACCESS Newswire / June 24, 2026 / Nutriessential , a US-based dietary supplement provider, has spent nearly two decades refining its business model that prioritises providing evidence-based dietary supplements to global customers for scientific accountability and implementing a drop-shipping model to ensure biochemical integrity and potency preservation. The company is bypassing recent business trends where speed, pricing, and volume often dictate business decisions. Quality and Biochemical Reality Potency is a biochemical outcome. If you care about whether a supplement actually ..</v>
+        <v>Lahore, Pakistan, 2026-08-18 — /EPR Network/ — Indoor air quality is not only about temperature. Humidity also plays a major role in comfort, product safety, equipment [read full press release...]</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="str">
-        <v>As Consumers Get Smarter About Supplements, Nutriessential Sets the Benchmark</v>
+        <v>Washroom Cubicles Direct Ltd Sets New Standards for Washroom Cubicles UK</v>
       </c>
       <c r="B485" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C485" t="str">
-        <v>Newswire.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D485" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E485" t="str">
-        <v>https://www.newswire.com/news/as-consumers-get-smarter-about-supplements-nutriessential-sets-the-22804131</v>
+        <v>https://express-press-release.net/news/2026/08/18/1765560</v>
       </c>
       <c r="F485" t="str">
-        <v>Nutriessential delivers fresh-batch, GMP-certified supplements directly from manufacturers to ensure high potency and raise the standard in supplement retail</v>
+        <v>LEEDS, UK, 2026-08-18 — /EPR Network/ — The demand for high-quality washroom facilities continues to grow across the commercial, education, healthcare, retail, and public sectors. [read full press release...]</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="str">
-        <v>Fast Moving Consumer Goods Launches Exclusive FMCG Mastermind for Founders and CEOs Seeking Faster Growth, Better Decisions, and Peer-Powered Accountability</v>
+        <v>"VERZUS ALL" Company-Owned Brand Launching at Major Club Retailer Across ...</v>
       </c>
       <c r="B486" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C486" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D486" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E486" t="str">
-        <v>https://www.newswire.com/news/fast-moving-consumer-goods-launches-exclusive-fmcg-mastermind-for-founders-and</v>
+        <v>https://pr-inside.com/verzus-all-company-owned-brand-launching-at-major-club-retailer-across-r5213493.htm</v>
       </c>
       <c r="F486" t="str">
-        <v>Private advisory-style mastermind brings together consumer product good's founders and executives to solve challenges, share insights, and accelerate growth in today's complex CPG landscape.</v>
+        <v>(PR-inside.com) Rollout in the UK, France, Spain, Sweden and Iceland Builds Growing International Retail Presence for IFTNA Technology-Enhanced Apparel MARKHAM, ON / ACCESS Newswire / August 18, 2026 / iFabric Corp. ("iFabric" or the "Company") (TSX:IFA)(OTCQX:IFABF) announces that its wholly-owned subsidiary, Intelligent Fabric Technologies (North America) Inc. ("IFTNA"), is launching swimwear under its Company-owned "VERZUS ALL" Apparel brand at a major international club retailer, for distribution across the United Kingdom, France, Spain, Sweden, and Iceland. The launch represents a significant milestone in the international expansion of both the VERZUS ALL brand and IFTNA's broader technology-enhanced apparel platform. By introducing an iFabric-owned brand through ..</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="str">
-        <v>Joyfull Bakery's Five Seed Parmesan Thin Crisps Head to Costco Across Multiple U.S. Regions</v>
+        <v>Upgrade to Ship2Anywhere Freight Company in Australia Now</v>
       </c>
       <c r="B487" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C487" t="str">
-        <v>PR.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D487" t="str">
         <v>Retail</v>
       </c>
       <c r="E487" t="str">
-        <v>https://www.pr.com/press-release/971965</v>
+        <v>https://express-press-release.net/news/2026/08/18/1765386</v>
       </c>
       <c r="F487" t="str">
-        <v>Joyfull Bakery®, the California-based maker of artisanal baked Parmesan snacks, is thrilled to announce a major retail milestone: a multi-region expansion into Costco warehouses across the United States in the second half of 2026. The featured product, the Five Seed Parmesan Thin Crisps, will be offered in a value-size 11.25 oz bag - nearly 13 servings - designed to deliver big on flavor and outstanding value for Costco [PR.com]</v>
+        <v>Sydney, Australia, 2026-08-18 — /EPR Network/ — Businesses across Australia are looking for faster, more reliable, and cost-effective logistics solutions to stay competitive in today&amp;#8217;s [read full press release...]</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="str">
-        <v>CPSC Shares Fireworks Safety Tips as America Turns 250</v>
+        <v>How to Start a Functional Beverage Brand: Free FMCG Webinar</v>
       </c>
       <c r="B488" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C488" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D488" t="str">
         <v>Retail</v>
       </c>
       <c r="E488" t="str">
-        <v>https://www.prnewswire.com/news-releases/cpsc-shares-fireworks-safety-tips-as-america-turns-250-302809213.html</v>
+        <v>https://pr-inside.com/how-to-start-a-functional-beverage-brand-free-fmcg-webinar-r5213492.htm</v>
       </c>
       <c r="F488" t="str">
-        <v>WASHINGTON, June 24, 2026 /PRNewswire/ -- As America celebrates its historic 250th Independence Day, millions of families will gather to enjoy one of the nation's most enduring traditions—fireworks. The U.S. Consumer Product Safety Commission (CPSC) is encouraging consumers to celebrate...</v>
+        <v>(PR-inside.com) CPG Brands who attend will receive a FREE Professionally Written Press Release announcing their new product. (value $1,000) SAN DIEGO, CA / ACCESS Newswire / August 18, 2026 / Fast Moving Consumer Goods, Inc. (OTCID:GGII), the nation's first fast moving consumer goods incubator, will launch the CPG Brand Builder Series on Thursday, August 20, 2026 -- a free 12-week webinar program teaching founders, investors, and brand managers how to start a functional beverage brand from initial concept to first sale. Sessions take place every Thursday at 4:00 PM PST, 7:00 pm EST. via Zoom. Registration is available at https://go.fmcgstock.com/webinar Key Highlights Fast Moving ..</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="str">
-        <v>Brightstar Lottery to Enhance Retail Technology for Oregon Lottery via Five-Year Contract Extension</v>
+        <v>Sonoco Names Francesco Giannolo Vice President/General Manager Consumer Packaging, EMEA</v>
       </c>
       <c r="B489" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C489" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D489" t="str">
         <v>Finance, Retail</v>
       </c>
       <c r="E489" t="str">
-        <v>https://www.prnewswire.com/news-releases/brightstar-lottery-to-enhance-retail-technology-for-oregon-lottery-via-five-year-contract-extension-302807985.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/18/3346657/26553/en/sonoco-names-francesco-giannolo-vice-president-general-manager-consumer-packaging-emea.html</v>
       </c>
       <c r="F489" t="str">
-        <v>LONDON, June 24, 2026 /PRNewswire/ -- Brightstar Lottery PLC (NYSE: BRSL) ("Brightstar") announced today that its subsidiary, Brightstar Global Solutions Corporation, has signed a five-year contract extension with the Oregon Lottery through May 23, 2031 to deliver advanced retail...</v>
+        <v>Sonoco Names Francesco Giannolo Vice President/General Manager Consumer Packaging, EMEA</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="str">
-        <v>Brown &amp; Brown announces Retail segment appointment of Neil Krauter Sr. as executive managing director, growth and specialization</v>
+        <v>Beacon Parent Teams Up with Radiant Mobile to Safeguard Families in Today’s Digital World</v>
       </c>
       <c r="B490" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C490" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D490" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail, Media</v>
       </c>
       <c r="E490" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/24/3316682/0/en/Brown-Brown-announces-Retail-segment-appointment-of-Neil-Krauter-Sr-as-executive-managing-director-growth-and-specialization.html</v>
+        <v>https://express-press-release.net/news/2026/08/18/1765297</v>
       </c>
       <c r="F490" t="str">
-        <v>Brown &amp; Brown announces Retail segment appointment of Neil Krauter Sr. as executive managing director, growth and specialization</v>
+        <v>MILTON, GA, United States, 2026-08-18 — /EPR Network/ — Beacon Parent announced today that it has become a proud affiliate of Radiant Mobile. Led by the [read full press release...]</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="str">
-        <v>“7 Beliefs” by The Oldest Man (TOM) — Amazon's Best-Selling Book Available for Free Download – Ending Soon (6/26/2026)</v>
+        <v>Vacuna Battery Expands Reliable Lithium Inverter Battery Solutions for Modern Homes and Businesses</v>
       </c>
       <c r="B491" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C491" t="str">
-        <v>WebWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D491" t="str">
-        <v>Retail</v>
+        <v>Energy, Retail</v>
       </c>
       <c r="E491" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356472</v>
+        <v>https://express-press-release.net/news/2026/08/18/1765069</v>
       </c>
       <c r="F491" t="str">
-        <v>Best Seller Publishing is proud to announce the release of &amp;#8220;7 Beliefs: Your Oddity is Your Destiny. Beliefs Make You, Break You, or Kill You&amp;#8221; by entrepreneur, business strategist, and unconventional mentor The Oldest Man (TOM)&amp;#8212;available for free download on Amazon for two more days&amp;#8212;now through June 26, 2026. - - In a world where distraction is constant and most people spend their lives following paths they never consciously chose, The Oldest Man delivers a wake-up call that challenges e... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356472</v>
+        <v>Meerut, Uttar Pradesh, 2026-08-18 — /EPR Network/ — Electricity has become an essential part of everyday life. Whether it is working from home, running a retail [read full press release...]</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="str">
-        <v>“Pray Plan Proceed,” Best-Selling Book Offered for Free (Ending Soon) (Until 6/26/26)</v>
+        <v>Biosurfactants Market Gains Momentum From Green Consumer Trends</v>
       </c>
       <c r="B492" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C492" t="str">
-        <v>WebWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D492" t="str">
         <v>Retail</v>
       </c>
       <c r="E492" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356499</v>
+        <v>https://express-press-release.net/news/2026/08/18/1767593</v>
       </c>
       <c r="F492" t="str">
-        <v>Best Seller Publishing announces the release of Samina Muqarab&amp;#39;s book, &amp;#8220;Pray Plan Proceed: How Faith, Focus and Grit Can Carry You From Limitations to Leadership.&amp;#8221; It will be available in the Amazon store for free for two more days. - - &amp;#8220;Pray Plan Proceed&amp;#8221; is about how faith, preparation, and action can work together to help people overcome challenges and create meaningful success. In this inspiring memoir, Samina Muqarab shares her journey from a small village beneath the Hindu Kush... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356499</v>
+        <v>The global Biosurfactants Market was valued at USD 6.1 billion in 2025 and is projected to reach USD 9.5 billion by 2033, expanding at a [read full press release...]</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="str">
-        <v>MoEngage Acquires Aampe to Bring 1:1 Agentic Decisioning to B2C Marketing Teams</v>
+        <v>Creating More Family Moments: How Cavapoochons Bring People Together</v>
       </c>
       <c r="B493" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C493" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D493" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E493" t="str">
-        <v>https://www.prnewswire.com/news-releases/moengage-acquires-aampe-to-bring-11-agentic-decisioning-to-b2c-marketing-teams-302808920.html</v>
+        <v>https://express-press-release.net/news/2026/08/18/1764971</v>
       </c>
       <c r="F493" t="str">
-        <v>Acquisition completes MoEngage's vision of an Agentic Customer Engagement Platform LONDON, June 24, 2026 /PRNewswire/ -- MoEngage, the agentic customer engagement platform trusted by more than 1,350 consumer brands globally, today announced the acquisition of San Francisco-headquartered...</v>
+        <v>Douglas Hall Kennels highlights how Cavapoochons are helping families spend more quality time together through shared activities, outdoor adventures, and everyday companionship. Burnley, United Kingdom, [read full press release...]</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="str">
-        <v>GSMA Launches Global Satellite Regulatory Playbook to Help Policymakers Build Future-Ready Connectivity Frameworks</v>
+        <v>Tail-Wagging Togetherness: Maximising Family Time with the Perfect Poodle Cross</v>
       </c>
       <c r="B494" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C494" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D494" t="str">
         <v>Retail</v>
       </c>
       <c r="E494" t="str">
-        <v>https://www.prnewswire.com/news-releases/gsma-launches-global-satellite-regulatory-playbook-to-help-policymakers-build-future-ready-connectivity-frameworks-302808459.html</v>
+        <v>https://express-press-release.net/news/2026/08/18/1764969</v>
       </c>
       <c r="F494" t="str">
-        <v>New guide provides practical recommendations for regulators seeking to create harmonised, technology-neutral satellite frameworks that prioritise societal needs, consumer protection and sustainable investment LONDON, June 24, 2026 /PRNewswire/ -- The GSMA today launched its new Satellite...</v>
+        <v>Douglas Hall Kennels highlights how the affectionate Maltipoo can transform family life through shared adventures and active, joyful companionship. Burnley, United Kingdom, 2026-08-18 — /EPR [read full press release...]</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="str">
-        <v>Nokia, Amazon Web Services expand collaboration to deliver autonomous networks built for the AI era</v>
+        <v>Rising Popularity of Electric Bikes Drives Growth for Online Bicycle Store</v>
       </c>
       <c r="B495" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C495" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D495" t="str">
-        <v>AI, Retail</v>
+        <v>Retail, Automotive</v>
       </c>
       <c r="E495" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/24/3316601/0/en/Nokia-Amazon-Web-Services-expand-collaboration-to-deliver-autonomous-networks-built-for-the-AI-era.html</v>
+        <v>https://express-press-release.net/news/2026/08/18/1764962</v>
       </c>
       <c r="F495" t="str">
-        <v>Press Release Nokia, Amazon Web Services expand collaboration to deliver autonomous networks built for the AI era</v>
+        <v>Nurtingen, Germany, 2026-08-18 — /EPR Network/ — Silverback Bikes Expands Its E-Bike Selection to Meet Increasing Consumer Demand for Sustainable and Convenient Mobility. The growing adoption [read full press release...]</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="str">
-        <v>MANGO opens a flagship store in Verona and debuts its Man line in the city</v>
+        <v>SM Investments reports 8% growth in H1 net income to PHP45.9 billion on sustained consumer demand</v>
       </c>
       <c r="B496" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C496" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D496" t="str">
         <v>Retail</v>
       </c>
       <c r="E496" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356688</v>
+        <v>https://www.prnewswire.com/news-releases/sm-investments-reports-8-growth-in-h1-net-income-to-php45-9-billion-on-sustained-consumer-demand-302853906.html</v>
       </c>
       <c r="F496" t="str">
-        <v>- - &amp;#8226; New MANGO store opens in Via Mazzini 31, one of Verona&amp;#39;s most prestigious retail areas, bringing the brand&amp;#39;s presence in Verona to two stores and five across the Veneto region - &amp;#8226; Measuring 900 sqm and creating 12 new jobs, the new store brings MANGO&amp;#39;s collection of contemporary and versatile Woman and Man collections, in a Mediterranean-inspired New Med concept store - &amp;#8226; The opening marks the first store in Verona to feature the MANGO Man line, a milestone that reflects the brand&amp;#39;s st... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356688</v>
+        <v>PASAY CITY, Philippines, Aug. 18, 2026 /PRNewswire/ -- SM Investments Corporation (SM), the parent company of the SM Group, reported consolidated net income of PHP45.9 billion in the first half of 2026, up 8% from PHP42.6 billion a year earlier, as sustained consumer demand and the...</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="str">
-        <v>HKTDC Launches Community-wide Activities to Celebrate Its 60th Anniversary</v>
+        <v>Sim Shis SEO Service Launches Specialized Shopify SEO Services for Growing eCommerce Brands</v>
       </c>
       <c r="B497" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C497" t="str">
-        <v>NewMediaWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D497" t="str">
         <v>Retail</v>
       </c>
       <c r="E497" t="str">
-        <v>https://www.newmediawire.com/news/hktdc-launches-community-wide-activities-to-celebrate-its-60th-anniversary-7087311</v>
+        <v>https://express-press-release.net/news/2026/08/18/1764839</v>
       </c>
       <c r="F497" t="str">
-        <v>Themed Tram and Design Gallery Offers Engage the Public HONG KONG - June 23, 2026 ( NEWMEDIAWIRE ) - To celebrate the 60th anniversary of the Hong Kong Trade Development Council (HKTDC), a series of exciting activities have been rolled out recently, including mobile exhibition “ Design Gallery on the Move” and the “Next 60 Forum” featuring the Chairman and former Chairmen, as well as “60th Anniversary cocktail reception” attended by over 1,000 guests. Other activities include the “60th Anniversary -t hemed Tram” and the “Design Gallery: 60 Celebratory Deals” anniversary offer. Professor Frederick Ma , HKTDC Chairman, and Sophia Chong , HKTDC Executive Director, together with members of the HKTDC’s senior management, attended a photo session with the themed tram today. The 60th anniversary-</v>
+        <v>New Delhi, India, 2026-08-18 — /EPR Network/ — Sim Shis SEO Service has announced the expansion of its dedicated Shopify SEO services in Delhi, offering customized search engine [read full press release...]</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="str">
-        <v>The 36th Hong Kong Book Fair Unveils Annual Theme: 'Cultural Legacy - Joyful Journeys'</v>
+        <v>Sabrini Exclusive Diamonds Presents the DeRuvo Collection — Fine Jewelry with Natural Gemstones for Every Moment That Deserves Color</v>
       </c>
       <c r="B498" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C498" t="str">
-        <v>NewMediaWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D498" t="str">
-        <v>Retail, Education</v>
+        <v>Retail</v>
       </c>
       <c r="E498" t="str">
-        <v>https://www.newmediawire.com/news/the-36th-hong-kong-book-fair-unveils-annual-theme-cultural-legacy-joyful-journeys-7087310</v>
+        <v>https://express-press-release.net/news/2026/08/18/1764808</v>
       </c>
       <c r="F498" t="str">
-        <v>Hong Kong Sports and Leisure Expo and World of Snacks to be Held Concurrently in July, Creating a Summer Journey of Culture and Leisure HONG KONG - June 24, 2026 ( NEWMEDIAWIRE ) - The 36th Hong Kong Book Fair , organised by the Hong Kong Trade Development Council (HKTDC), will be held from 15 to 21 July (Wednesday to Tuesday) at the Hong Kong Convention and Exhibition Centre (HKCEC), running concurrently with the Hong Kong Sports and Leisure Expo and the World of Snacks . As one of the signature summer cultural and leisure events in Hong Kong, the three fairs are estimated to bring together more than 770 exhibitors from nearly 30 countries and regions, offering citizens and tourists a one-stop destination for culture, sports and leisure experiences. This year's Book Fair adopts “ Cultural</v>
+        <v>Bucuresti, Romania, 2026-08-18 — /EPR Network/ — Sabrini Exclusive Diamonds announces the DeRuvo Diamonds and Precious Stones collection — a line dedicated exclusively to high-quality [read full press release...]</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="str">
-        <v>American Packaging Corporation Elevates Fresh Produce Packaging with Solutions that Extend Freshness and Drive Shelf Appeal</v>
+        <v>Temu partners with Danish Startup Group to support the Danish startup ecosystem</v>
       </c>
       <c r="B499" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C499" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D499" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E499" t="str">
-        <v>https://www.prnewswire.com/news-releases/american-packaging-corporation-elevates-fresh-produce-packaging-with-solutions-that-extend-freshness-and-drive-shelf-appeal-302808367.html</v>
+        <v>https://www.prnewswire.com/news-releases/temu-partners-with-danish-startup-group-to-support-the-danish-startup-ecosystem-302853845.html</v>
       </c>
       <c r="F499" t="str">
-        <v>COLUMBUS, Wis., June 24, 2026 /PRNewswire/ -- Consumers expect fresh produce to look appealing, stay crisp and flavorful longer, and maintain its quality from the farmer's field to the consumer's refrigerator. Today's consumers are seeking healthier lifestyles and enhanced nutrition,...</v>
+        <v>COPENHAGEN, Denmark, Aug. 18, 2026 /PRNewswire/ -- Temu, the global e-commerce platform, today announced a partnership with Danish Startup Group (DSG) to support local founders and strengthen the Danish startup ecosystem. Copenhagen-based DSG has supported early-stage entrepreneurs in...</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="str">
-        <v>CPG and Retail Leaders Are Bullish on AI, yet Most Haven't Scaled It Where It Matters Most</v>
+        <v>Cliganic Launches at Planet Organic, Bringing Consumers Back to the Roots of Organic Beauty in the UK</v>
       </c>
       <c r="B500" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C500" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D500" t="str">
-        <v>AI, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E500" t="str">
-        <v>https://www.prnewswire.com/news-releases/cpg-and-retail-leaders-are-bullish-on-ai-yet-most-havent-scaled-it-where-it-matters-most-302808282.html</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/cliganic-launches-planet-organic-bringing-080000356.html</v>
       </c>
       <c r="F500" t="str">
-        <v>Report from BCG and The Consumer Goods Forum Finds Roughly 75% of CPG Companies Remain in Pilot Mode 45% of Retailers Are Scaling AI, While a Similar Number Have Barely Begun More Than Half of Surveyed Companies Do Not Formally Measure AI ROI Leaders Are Pulling Ahead by Concentrating AI...</v>
+        <v>NEW YORK, August 18, 2026--Cliganic®, the clean beauty and wellness brand known for its certified organic, ethically sourced essentials, announces its official launch at Planet Organic, one of the UK’s leading natural and organic retailers. The partnership marks Cliganic’s continued international expansion and reflects growing consumer interest in simple, plant-based beauty products made with ingredients people recognize and trust.</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="str">
-        <v>Supermicro breidt portfolio van AI-oplossingen aan de edge uit met platforms op basis van Intel-technologie geoptimaliseerd voor inferentie met lage latentie en industriële implementaties</v>
+        <v>Tokyo Lifestyle Receives Independent Research Coverage from Broad Investment Securities</v>
       </c>
       <c r="B501" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C501" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D501" t="str">
-        <v>AI, Retail</v>
+        <v>Finance, Healthcare, Retail</v>
       </c>
       <c r="E501" t="str">
-        <v>https://www.prnewswire.com/news-releases/supermicro-breidt-portfolio-van-ai-oplossingen-aan-de-edge-uit-met-platforms-op-basis-van-intel-technologie-geoptimaliseerd-voor-inferentie-met-lage-latentie-en-industriele-implementaties-302808481.html</v>
+        <v>https://www.pr-inside.com/tokyo-lifestyle-receives-independent-research-coverage-from-broad-investment-securities-r5213484.htm</v>
       </c>
       <c r="F501" t="str">
-        <v>Versnel de adoptie van Edge AI met energiezuinige systemen met lage latentie, geoptimaliseerd voor retail, productie, beveiliging en logistiek Implementeer grotere AI-modellen aan de edge met tot 32 GB VRAM, schaalbaarheid voor meerdere GPU's en geheugenarchitecturen met hoge bandbreedte...</v>
+        <v>(PR-inside.com) NEW YORK, Aug 18, 2026 - (ACN Newswire) - Broad Investment Securities LLC, a U.S. SEC-registered investment adviser, has issued an independent fundamental research report on Tokyo Lifestyle Co., Ltd. (Nasdaq: TKLF), examining the Japanese consumer-products distributor’s business model, financial trajectory, channel mix and international expansion. Tokyo Lifestyle, formerly Yoshitsu Co., Ltd., operates as a retailer and wholesaler of Japanese beauty and health products, general merchandise, luxury goods, electronics and collectible cards. The company reaches end markets through four channels—company-operated stores, franchise outlets, wholesale distribution and cross-border e-commerce—across Japan, Hong Kong, Southeast Asia, North America, the UK and Australia. Its assortmen</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="str">
-        <v>CTA kürt MY OVU zum Gewinner des Startup-Pitch-Wettbewerbs beim CEO Summit</v>
+        <v>Al Meera Consumer Goods Company (Q.P.S.C.) Selects Yardi to Advance Retail Property Management and Digital Transformation</v>
       </c>
       <c r="B502" t="str">
-        <v>2026-06-24</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C502" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D502" t="str">
-        <v>Retail</v>
+        <v>SaaS, Real Estate, Retail</v>
       </c>
       <c r="E502" t="str">
-        <v>https://www.prnewswire.com/news-releases/cta-kurt-my-ovu-zum-gewinner-des-startup-pitch-wettbewerbs-beim-ceo-summit-302808467.html</v>
+        <v>https://www.prnewswire.com/news-releases/al-meera-consumer-goods-company-qpsc-selects-yardi-to-advance-retail-property-management-and-digital-transformation-302852811.html</v>
       </c>
       <c r="F502" t="str">
-        <v>Polnisches Start-up auf dem Weg zur CES 2027 unterstreicht Innovationskraft in ganz Europa ARLINGTON, Virginia, 24. Juni 2026 /PRNewswire/ -- Die Consumer Technology Association (CTA)® gibt MY OVU als Gewinner des Startup-Pitch-Wettbewerbs beim CTA CEO Summit in Warschau bekannt. Fünf...</v>
-[...2 lines deleted...]
-    <row r="503">
+        <v>Cloud-based platform will enhance leasing, asset management and operational efficiency, supporting the continued growth of almeera's retail portfolio DOHA, Qatar, Aug. 18, 2026 /PRNewswire/ -- Al Meera Consumer Goods Company (Q.P.S.C.), one of Qatar's leading national retailers and...</v>
+      </c>
+    </row>
+    <row r="503" xml:space="preserve">
       <c r="A503" t="str">
-        <v>La CTA désigne MY OVU comme lauréat du concours de pitchs des startups organisé lors du CEO Summit</v>
+        <v>Tokyo Lifestyle Receives Independent Research Coverage from Broad Investment Securities; Note Highlights Asset-Light Shift and Global Expansion</v>
       </c>
       <c r="B503" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-18</v>
       </c>
       <c r="C503" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D503" t="str">
-        <v>Retail</v>
+        <v>Finance, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E503" t="str">
-        <v>https://www.prnewswire.com/news-releases/la-cta-designe-my-ovu-comme-laureat-du-concours-de-pitchs-des-startups-organise-lors-du-ceo-summit-302808445.html</v>
-[...2 lines deleted...]
-        <v>Une startup polonaise se rendra au CES 2027 pour mettre en avant l'innovation à travers l'Europe ARLINGTON, Virginie, 24 juin 2026 /PRNewswire/ -- La Consumer Technology Association (CTA)® annonce que MY OVU a remporté le concours de pitchs des startups organisé lors du CEO Summit de la...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109192/</v>
+      </c>
+      <c r="F503" t="str" xml:space="preserve">
+        <v xml:space="preserve">NEW YORK, Aug 18, 2026 - (ACN Newswire) - Broad Investment Securities LLC, a U.S. SEC-registered investment adviser, has issued an independent fundamental research report on Tokyo Lifestyle Co., Ltd. (Nasdaq: TKLF), examining the Japanese consumer-products distributor’s business model, financial trajectory, channel mix and international expansion.
+Tokyo Lifestyle, formerly Yoshitsu Co., Ltd., operates as a retailer and wholesaler of Japanese beauty and health products, general merchandise, luxury goods, electronics and collectible cards. The company reaches end markets through four channels—company-operated stores, franchise outlets, wholesale distribution and cross-border e-commerce—across Japan, Hong Kong, Southeast Asia, North America, the UK and Australia.
+Its assortment spans roughly 69,800 SKUs. Supplier relationships include major Japanese brands such as Shiseido, Kao and Kose. The company also manages proprietary and licensed brands including Tokyo Lifestyle, Hare no Ryohin and REIWATAKIYA. In 2025 it began private-label product development and entered a strategic collaboration with an affiliate of Tasly Group aimed at joint research, development and global distribution of health products.
+As of the fiscal year ended March 31, 2026, Tokyo Lifestyle reported nine franchise partners operating 11 stores in the United States, the UK, Hong Kong, Thailand, Vietnam and Japan. Hong Kong continues to serve as the primary logistics and distribution hub linking Japanese supply chains to overseas markets.
+Net revenue for FY2026 rose 77.6% year-on-year to $373.2 million, the highest level since the company’s January 2022 Nasdaq listing. Revenue expanded from approximately $195.7 million in FY2024 to $210.1 million in FY2025 before accelerating to $373.2 million. The increase was driven principally by faster growth in the franchise and wholesale channels and by an expanded contribution from luxury goods, consistent with management’s stated transition from an asset-heavy company-operated model toward a lighter franchise-and-wholesale structure.
+Gross margin contracted from 11.4% in FY2025 to 7.5% in FY2026. Net income attributable to the company was about $0.72 million, or basic earnings per share of $0.02. The margin compression reflects the rising weighting of franchise and wholesale sales, which typically generate lower unit margins in exchange for greater scale and reduced capital intensity. The company remains in the investment phase of this strategic shift; the path to sustained profitability is still evolving.
+Geographic mix continued to internationalize. Japan accounted for 52.9% of FY2026 revenue, down from 70.5% a year earlier, while Hong Kong and other overseas markets rose to 47.1% from 29.5%. Total assets increased to $233.6 million from $157.8 million, of which accounts receivable stood at $186.8 million. Operating cash flow was negative during the period, primarily reflecting the working-capital build associated with expansion.
+At the July 29, 2026 close, the shares traded at $2.025 per ADS, implying a market capitalization of approximately $8.57 million, a trailing price-to-earnings ratio of about 11.96 and a price-to-book ratio of roughly 0.21. As a micro-cap issuer, Tokyo Lifestyle remains subject to Nasdaq continued-listing requirements as well as balance-sheet and cash-flow considerations, points the research note addresses directly.
+Overall, the report positions Tokyo Lifestyle as a relatively scarce Nasdaq-listed Japanese cross-border consumer-products platform with above-average top-line growth and a distinctly international revenue profile, while underscoring the operational and financial characteristics typical of a micro-cap company still executing a structural transition.
+For more information, please contact:
+Golden Fleece Cross-border Consulting Co., Limited
+Email: heidiho@goldenfleece.hk
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="str">
-        <v>CTA nombra a MY OVU como ganadora del concurso de presentaciones de empresas emergentes</v>
+        <v>$5.2 Million Commitment Will Expand and Enhance Stroke Care Across Wyoming</v>
       </c>
       <c r="B504" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C504" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D504" t="str">
-        <v>Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E504" t="str">
-        <v>https://www.prnewswire.com/news-releases/cta-nombra-a-my-ovu-como-ganadora-del-concurso-de-presentaciones-de-empresas-emergentes-302808429.html</v>
+        <v>https://www.newmediawire.com/news/5-2-million-commitment-will-expand-and-enhance-stroke-care-across-wyoming-7088607</v>
       </c>
       <c r="F504" t="str">
-        <v>-CTA nombra a MY OVU como ganadora del concurso de presentaciones de empresas emergentes en la Cumbre de Consejeros Delegados Una empresa de nueva creación polaca se dirige a CES 2027, destacando la innovación en toda Europa ARLINGTON, Va., 24 de junio de 2026 /PRNewswire/ -- La Consumer...</v>
+        <v>CHEYENNE, WYO. - August 17, 2026 ( NEWMEDIAWIRE ) - When someone experiences a stroke, immediate medical attention can mean the difference between recovery, lifelong disability or even death. In Wyoming, stroke is the fifth-leading cause of death [1] , and geographic distance to care can present significant barriers to timely treatment. That’s why the American Stroke Association, a division of the American Heart Association, devoted to changing the future to a world of healthier lives for all, is leading a statewide initiative to strengthen the full spectrum of stroke care across Wyoming through its Mission: Lifeline® Stroke initiative supported by a $4.5 million grant from The Leona M. and Harry B. Helmsley Charitable Trust and a commitment of $785,000 from the American Heart Association.</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="str">
-        <v>MIXAID Closes Out Q2 with National Television Exposure and Major Retail Expansion</v>
+        <v>REPLOID Plans Stock Split at a Ratio of 1:15</v>
       </c>
       <c r="B505" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C505" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D505" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E505" t="str">
-        <v>https://www.prnewswire.com/news-releases/mixaid-closes-out-q2-with-national-television-exposure-and-major-retail-expansion-302808359.html</v>
+        <v>https://www.newmediawire.com/news/reploid-plans-stock-split-at-a-ratio-of-1-15-7088602</v>
       </c>
       <c r="F505" t="str">
-        <v>PITTSBURGH, June 23, 2026 /PRNewswire/ -- As the second quarter of 2026 comes to a close, MIXAID continues to gain momentum as a successful InventHelp Inventor-driven kitchen product in the marketplace. Developed by independent inventors Luisa Marchese and Dawn Archie-Johansen, MIXAID is...</v>
+        <v>WELS, AUSTRIA - August 17, 2026 ( NEWMEDIAWIRE ) - REPLOID Group AG ("REPLOID") plans to split the company's shares (ISIN: AT0000A3HRX5) at a ratio of 1:15 in order to enhance their tradability. A corresponding resolution will be submitted to the Annual General Meeting on September 14, 2026. As a result of the stock split, the number of shares will increase from 110,881 to 1,663,215, with each no-par value share continuing to represent a proportionate amount of share capital of EUR 1.00. Philip Pauer, CEO and founder of REPLOID, commented: "REPLOID shares most recently traded at 1,700 euros. If we split today, the price would come in at roughly 113 euros. That's exactly our goal: to make REPLOID stock easier to trade and more attractive, particularly for retail investors." As a preconditio</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="str">
-        <v>Quantum BioPharma (QNTM) Advances Novel Multiple Sclerosis Therapy Toward Phase 2 Trials</v>
+        <v>Prime Video Debuts The Terminal List Season Two First Look Images, Starring Chris Pratt</v>
       </c>
       <c r="B506" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C506" t="str">
-        <v>NewMediaWire</v>
+        <v>WebWire</v>
       </c>
       <c r="D506" t="str">
-        <v>Finance, Healthcare, Retail</v>
+        <v>Retail, Media</v>
       </c>
       <c r="E506" t="str">
-        <v>https://www.newmediawire.com/news/quantum-biopharma-qntm-advances-novel-multiple-sclerosis-therapy-toward-phase-2-trials-7087300</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358973</v>
       </c>
       <c r="F506" t="str">
-        <v>LOS ANGELES, CA - June 23, 2026 ( NEWMEDIAWIRE ) - Quantum BioPharma (NASDAQ: QNTM) (CSE: QNTM) was featured in a BioMedWire editorial highlighting its development of Lucid-MS, a patented, first-in-class drug candidate designed to directly protect the myelin sheath damaged by multiple sclerosis. Unlike conventional MS treatments that primarily target the immune system, Lucid-MS is being developed as a non-immunomodulatory neuroprotective therapy and is preparing to enter Phase 2 clinical trials following successful Phase 1 safety and tolerability studies. The editorial notes that Lucid-MS has demonstrated the ability to prevent and reverse myelin degradation in preclinical studies and is supported by more than a decade of scientific research. Quantum BioPharma is also advancing a collabora</v>
+        <v>First Look Images Available HERE - - Information and Assets Available HERE - - Today, Prime Video revealed first look images of the highly anticipated global hit series The Terminal List Season Two from Amazon MGM Studios, MRC and Civic Center Media.Nearly five years after its record-breaking debut captivated audiences worldwide, the action-thriller franchise returns with an all-new chapter. All eight episodes, executive produced by Chris Pratt, Antoine Fuqua, David DiGilio, and au... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358973</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="str">
-        <v>Datavault AI (DVLT) Expands WiSA Technology Into New Goldhorn Home Audio Systems</v>
+        <v>Desert Financial Credit Union's Desert Safe Spend Account Receives National Certification by Banking Advocates as Safe, Affordable Account</v>
       </c>
       <c r="B507" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C507" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D507" t="str">
-        <v>Finance, AI, SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E507" t="str">
-        <v>https://www.newmediawire.com/news/datavault-ai-dvlt-expands-wisa-technology-into-new-goldhorn-home-audio-systems-7087299</v>
+        <v>https://www.prnewswire.com/news-releases/desert-financial-credit-unions-desert-safe-spend-account-receives-national-certification-by-banking-advocates-as-safe-affordable-account-302853232.html</v>
       </c>
       <c r="F507" t="str">
-        <v>LOS ANGELES, CA - June 23, 2026 ( NEWMEDIAWIRE ) - Datavault AI (NASDAQ: DVLT), through its Acoustic Sciences division’s WiSA Technologies, announced that its WiSA E Enterprise wireless audio module has been integrated into Goldhorn’s new Goho LS7 2.0 and 5.1 home audio and karaoke systems. The systems feature 4K Ultra HD projectors and are designed to deliver high-definition stereo and immersive 5.1 surround sound using WiSA’s wireless audio transmission technology, with products now available in China. The launch expands WiSA’s presence beyond its traditional markets and highlights the scalability of its wireless audio platform. Datavault AI said its WiSA E technology is designed to provide secure, low-latency, high-definition multi-channel audio connectivity and is positioned for use ac</v>
+        <v>The Cities for Financial Empowerment Fund's Bank On National Account Standards Certification of the Desert Safe Spend Account indicates that it meets over 25 features for safe and affordable consumer transaction accounts. PHOENIX, Aug. 17, 2026 /PRNewswire/ -- Desert Financial Credit...</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="str">
-        <v>Greenland Energy (GLND) Advances Jameson Project as Greenland Pursues Greater Economic Self-Sufficiency</v>
+        <v>Precision Optics to Participate in the Lytham Partners 2026 Consumer &amp; Technology Investor Summit on August 18, 2026</v>
       </c>
       <c r="B508" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C508" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D508" t="str">
-        <v>Finance, Energy, Retail</v>
+        <v>Finance, Healthcare, Retail</v>
       </c>
       <c r="E508" t="str">
-        <v>https://www.newmediawire.com/news/greenland-energy-glnd-advances-jameson-project-as-greenland-pursues-greater-economic-self-sufficiency-7087298</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/17/3346475/34800/en/precision-optics-to-participate-in-the-lytham-partners-2026-consumer-technology-investor-summit-on-august-18-2026.html</v>
       </c>
       <c r="F508" t="str">
-        <v>LOS ANGELES, CA - June 23, 2026 ( NEWMEDIAWIRE ) - Greenland Energy (NASDAQ: GLND) is positioning itself at the intersection of one of the Arctic’s most compelling economic opportunities. Through the company’s Jameson Project in East Greenland, it is pursuing resource exploration in an area that has long attracted geological interest but has seen only limited development. As Greenland seeks to improve its economic future and cut down dependence on external financial support, projects like Jameson highlight the critical role responsible resource development can play in building long-term prosperity. GLND is advancing exploration at the Jameson Project, one of Greenland’s most prospective yet historically underexplored resource regions The company is focused on unlocking economic opportuniti</v>
+        <v>LITTLETON, Mass., Aug. 17, 2026 (GLOBE NEWSWIRE) -- Precision Optics Corporation, Inc. (Nasdaq: POCI) (the "Company"), a leading designer and manufacturer of advanced optical instruments for the medical and defense/aerospace industries, today announced that it will participate in a webcast presentation at the Lytham Partners 2026 Consumer &amp;amp; Technology Investor Summit, taking place virtually on Tuesday, August 18, 2026.</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="str">
-        <v>Cardio Diagnostics Holdings (CDIO) Targets a $393B Heart Disease Problem With Epigenetics and AI</v>
+        <v>SenesTech to Participate in the Lytham Partners 2026 Consumer &amp;amp; Technology Investor Summit on August 18, 2026</v>
       </c>
       <c r="B509" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C509" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D509" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E509" t="str">
-        <v>https://www.newmediawire.com/news/cardio-diagnostics-holdings-cdio-targets-a-393b-heart-disease-problem-with-epigenetics-and-ai-7087297</v>
+        <v>https://www.prnewswire.com/news-releases/senestech-to-participate-in-the-lytham-partners-2026-consumer--technology-investor-summit-on-august-18-2026-302853101.html</v>
       </c>
       <c r="F509" t="str">
-        <v>LOS ANGELES, CA - June 23, 2026 ( NEWMEDIAWIRE ) - Heart disease has held the grim distinction of being the leading cause of death in the United States for decades, and despite advances in medicine, the problem is getting worse, not better. According to the American Heart Association (“AHA”), cardiovascular disease accounted for more than 940,000 deaths in the United States in 2022, maintaining its position as the nation’s number one killer. Into that persistent and costly healthcare burden steps Cardio Diagnostics Holdings (NASDAQ: CDIO) , a Chicago-based precision cardiovascular medicine company that is applying artificial intelligence, epigenetics and genetics to a problem that traditional diagnostic tools have never fully solved: detecting coronary heart disease, including forms that s</v>
+        <v>SURPRISE, Ariz., Aug. 17, 2026 /PRNewswire/ -- SenesTech, Inc. (NASDAQ: SNES), a leader in fertility control for managing animal pest populations, today announced that it will participate in a webcast presentation at the Lytham Partners 2026 Consumer &amp; Technology Investor Summit, taking...</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="str">
-        <v>Lightedge Achieves AWS Small and Medium Business Competency</v>
+        <v>Traverse Bay Farms Founder Launches Initiative to Help Main Street Retailers Use AI</v>
       </c>
       <c r="B510" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C510" t="str">
-        <v>PR Newswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D510" t="str">
-        <v>SaaS, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E510" t="str">
-        <v>https://www.prnewswire.com/news-releases/lightedge-achieves-aws-small-and-medium-business-competency-302808215.html</v>
+        <v>https://prunderground.com/traverse-bay-farms-founder-launches-initiative-to-help-main-street-retailers-use/cmst6rvlr000204jp176bn9ga</v>
       </c>
       <c r="F510" t="str">
-        <v>DES MOINES, Iowa, June 23, 2026 /PRNewswire/ -- Lightedge, an AWS Premier Partner specializing in managed cloud, hybrid infrastructure, and modernization services, announced today that it has achieved the Amazon Web Services (AWS) Small and Medium Business (SMB) Competency. The AWS SMB...</v>
+        <v>Andy LaPointe brings 25 years of hands-on retail and ecommerce experience to OnlineAssistant and Simple AI initiatives designed to help small business owners. The post Traverse Bay Farms Founder Launches Initiative to Help Main Street Retailers Use AI first appeared on</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="str">
-        <v>Greenland Mines (GRML) Signs Drilling Contract for 2026 Skaergaard Field Program</v>
+        <v>5 ways Amazon is investing in Nevada</v>
       </c>
       <c r="B511" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C511" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D511" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E511" t="str">
-        <v>https://www.newmediawire.com/news/greenland-mines-grml-signs-drilling-contract-for-2026-skaergaard-field-program-7087296</v>
+        <v>https://www.aboutamazon.com/news/community/amazon-investment-nevada-jobs-infrastructure-small-business?utm_source=rss</v>
       </c>
       <c r="F511" t="str">
-        <v>LOS ANGELES, CA - June 23, 2026 ( NEWMEDIAWIRE ) - Greenland Mines (NASDAQ: GRML) announced it has awarded a diamond drilling contract to Nordisk Fundering A/S for the 2026 field campaign at its 80%-owned Skaergaard precious and critical metals project in southeast Greenland. The planned program will include approximately 7,500 meters of helicopter-supported diamond core drilling aimed at advancing resource categories, collecting additional metallurgical material and supporting geotechnical studies for potential future open-pit development scenarios. Greenland Mines said the integrated campaign will utilize three helicopter-portable drill rigs and will generate geological, metallurgical and engineering data to support mine planning and broader development studies. The company noted that No</v>
+        <v>Amazon's investments are boosting the Silver State's economy while creating opportunities for those who call Nevada home.</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="str">
-        <v>HeartBeam (BEAT) Launches Study Focused on Testing Proprietary Patch Capable of Generating On-Demand 12-Lead ECG for Ischemia Detection</v>
+        <v>Greenland Mines (GRML) Completes Skaergaard Bathymetric Survey, Advances 2026 Drill Program</v>
       </c>
       <c r="B512" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C512" t="str">
         <v>NewMediaWire</v>
       </c>
       <c r="D512" t="str">
-        <v>Finance, Healthcare, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E512" t="str">
-        <v>https://www.newmediawire.com/news/heartbeam-beat-launches-study-focused-on-testing-proprietary-patch-capable-of-generating-on-demand-12-lead-ecg-for-ischemia-detection-7087295</v>
+        <v>https://www.newmediawire.com/news/greenland-mines-grml-completes-skaergaard-bathymetric-survey-advances-2026-drill-program-7088596</v>
       </c>
       <c r="F512" t="str">
-        <v>LOS ANGELES, CA - June 23, 2026 ( NEWMEDIAWIRE ) - Coronary artery disease remains one of the most urgent and widespread health threats worldwide, contributing to millions of deaths each year and often progressing silently until a major cardiac event occurs. As healthcare providers search for faster and more accessible ways to identify high-risk patients earlier, HeartBeam (NASDAQ: BEAT) has launched a new pilot study designed to evaluate its technology - a proprietary on-demand 12-lead ECG patch - in detecting coronary artery disease and inadequate blood flow and oxygen supply to tissue, or ischemia. The seriousness of coronary artery disease continues to intensify as populations age and cardiovascular risk factors become more common. HeartBeam announced the launch of a pilot study focuse</v>
+        <v>LOS ANGELES, CA - August 17, 2026 ( NEWMEDIAWIRE ) - Greenland Mines (NASDAQ: GRML) completed its 2026 bathymetric survey campaign at the Skaergaard Project in southeast Greenland, covering more area than originally planned and producing high-resolution seabed data across the fjords surrounding the project. The data has already been used to guide the company support vessel to a new anchorage within 500 meters of the initial 2026 operational area and is expected to support new official navigational charts, a dedicated navigational safety study and planning for future large-scale marine shipping operations. Greenland Mines also completed all HQ-diameter drill core required for its planned multiton metallurgical bulk sample and has transitioned to NQ-size core drilling for resource definition</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="str">
-        <v>Southern Kentucky Distillery Partners with Beverage South to Expand Distribution Across Georgia and South Carolina</v>
+        <v>5 ways Amazon is investing in Colorado</v>
       </c>
       <c r="B513" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C513" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D513" t="str">
         <v>Retail</v>
       </c>
       <c r="E513" t="str">
-        <v>https://www.prunderground.com/southern-kentucky-distillery-partners-with-beverage-south-to-expand-distribution-across-georgia-and-south-carolina/00386195/</v>
+        <v>https://www.aboutamazon.com/news/community/amazon-investment-colorado-jobs-infrastructure-small-business?utm_source=rss</v>
       </c>
       <c r="F513" t="str">
-        <v>Award-Winning Kentucky Craft Distillery Now Available in Over 100 Retail Locations Across the Southeast The post Southern Kentucky Distillery Partners with Beverage South to Expand Distribution Across Georgia and South Carolina first appeared on</v>
+        <v>Amazon's investments are boosting the Centennial State's economy while creating opportunities for those who call Colorado home.</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="str">
-        <v>Best Portable Power Station OEM/ODM Factories with Low MOQ</v>
+        <v>Wrap Technologies (WRAP) Selected to Support Florida Teacher Safety Training Program</v>
       </c>
       <c r="B514" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C514" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D514" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail, Education</v>
       </c>
       <c r="E514" t="str">
-        <v>https://pr-inside.com/best-portable-power-station-oemodm-factories-with-low-moq-r5193938.htm</v>
+        <v>https://www.newmediawire.com/news/wrap-technologies-wrap-selected-to-support-florida-teacher-safety-training-program-7088595</v>
       </c>
       <c r="F514" t="str">
-        <v xml:space="preserve">(PR-inside.com) A Guide to Choosing the Right Manufacturing Partner in China CHINO, CA / ACCESS Newswire / June 23, 2026 /TABLE OF CONTENTS Overview Why China Dominates Global Portable Power Station Manufacturing Understanding China's Portable Power Station Factory Landscape Category One: Leading Consumer Brands Category Two: Innovation-Driven Emerging Manufacturers Category Three: Assembly-Based Factories A Representative Example of an Innovation-Driven OEM/ODM Partner: IEETek What Buyers Should Consider When Evaluating Low MOQ OEM/ODM Factories Independent R&amp;D capability Ownership of core technologies such as BMS, PCS, and EMS International certification experience Manufacturing quality systems OEM/ODM project experience Export compliance expertise Long-term after-sales support Flexible </v>
+        <v>LOS ANGELES, CA - August 17, 2026 ( NEWMEDIAWIRE ) - Wrap Technologies (NASDAQ: WRAP) has been selected by WOFT Charities (“WOFT”) to provide training support for the WOFT Teacher Safety Training Program, which received a $475,000 appropriation in Florida’s fiscal year 2026-27 state budget. WRAP will support training focused on situational awareness, threat recognition, early intervention, de-escalation and avoiding physical confrontation when possible. The program will provide practical safety and preparedness training for teachers, administrators and other school personnel, including real-world scenarios and practical self-defense instruction. The $475,000 appropriation was made to WOFT, with WRAP receiving a portion based on services provided, and should not be interpreted as a direct $</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="str">
-        <v>Nomo Smart Care Brings AI-Powered Caregiving Technology to BrandsMart USA Stores Across South Florida</v>
+        <v>Sell Wasabi Launches Marketplace for Open Access to Vetted E-Commerce Deals</v>
       </c>
       <c r="B515" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C515" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D515" t="str">
-        <v>AI, Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E515" t="str">
-        <v>https://www.prnewswire.com/news-releases/nomo-smart-care-brings-ai-powered-caregiving-technology-to-brandsmart-usa-stores-across-south-florida-302808044.html</v>
+        <v>https://www.prnewswire.com/news-releases/sell-wasabi-launches-marketplace-for-open-access-to-vetted-e-commerce-deals-302853158.html</v>
       </c>
       <c r="F515" t="str">
-        <v>MINNEAPOLIS, June 23, 2026 /PRNewswire/ -- Nomo Smart Care, a camera-free, privacy-first system that's revolutionizing how families care for and support aging loved ones, today announced its retail expansion into BrandsMart USA stores across South Florida. Beginning June 23, Nomo Smart...</v>
+        <v>A new platform lets everyday buyers browse real, vetted Shopify and DTC stores without waiting on an insider referral. SHERIDAN, Wyo., Aug. 17, 2026 /PRNewswire/ -- Sell Wasabi has launched a two-sided marketplace designed to connect buyers with vetted, cash-flowing Shopify and...</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="str">
-        <v>Why Heatwaves Are A Hidden Threat to Our Wardrobes</v>
+        <v>Quantum BioPharma (QNTM) Reports Lower Q2 Expenses, Advances Lucid-MS Into Phase 2</v>
       </c>
       <c r="B516" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C516" t="str">
-        <v>Pressat</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D516" t="str">
-        <v>Retail</v>
+        <v>Finance, Healthcare, Retail</v>
       </c>
       <c r="E516" t="str">
-        <v>https://pressat.co.uk/releases/why-heatwaves-are-a-hidden-threat-to-our-wardrobes-bdcdac830f5adbd5bb696300b0f97a88/</v>
+        <v>https://www.newmediawire.com/news/quantum-biopharma-qntm-reports-lower-q2-expenses-advances-lucid-ms-into-phase-2-7088594</v>
       </c>
       <c r="F516" t="str">
-        <v>Tuesday 23 June, 2026 Why Heatwaves Are A Hidden Threat to Our Wardrobes As Britain experiences increasingly frequent periods of intense summer heat, many people are discovering that the biggest casualty of a heatwave may not be their garden, but their wardrobe. From crisp white shirts and silk blouses to favourite summer dresses and tailored jackets, perspiration can quietly cause lasting damage to clothing if it is not dealt with properly. Yet despite common belief, sweat itself is rarely responsible for the yellow underarm stains that so often appear on garments. "The staining is caused by the reaction between perspiration and ingredients found in antiperspirants and deodorants," explains Louise, founder of luxury laundry care brand Distinctive Wash. "Many products designed to reduce sw</v>
+        <v>LOS ANGELES, CA - August 17, 2026 ( NEWMEDIAWIRE ) - Quantum BioPharma (NASDAQ: QNTM) (CSE: QNTM) reported second-quarter 2026 financial and operational results, including a 53% year-over-year reduction in operating expenses to $2.29 million and a 47% decrease in general and administrative expenses to $1.76 million. Combined cash, cash equivalents and digital assets totaled approximately $9.5 million as of June 30, up from $4.1 million at Dec. 31, 2025, with management stating that current liquidity is sufficient to fund planned operations to at least October 2027 assuming the first-half 2026 cash burn rate. Subsequent to quarter-end, the FDA approved Quantum’s Investigational New Drug (“IND”) application for Lucid-MS, clearing the company to proceed with a randomized, double-blind, placeb</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="str">
-        <v>Biodance Partners with Georgina Rodriguez to Spotlight Amazon Prime Day Beauty Essentials</v>
+        <v>Regentis Biomaterials (RGNT) Moves GelrinC Along Parallel US Clinical and European Commercial Tracks</v>
       </c>
       <c r="B517" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C517" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D517" t="str">
-        <v>Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E517" t="str">
-        <v>https://www.prnewswire.com/news-releases/biodance-partners-with-georgina-rodriguez-to-spotlight-amazon-prime-day-beauty-essentials-302807912.html</v>
+        <v>https://www.newmediawire.com/news/regentis-biomaterials-rgnt-moves-gelrinc-along-parallel-us-clinical-and-european-commercial-tracks-7088593</v>
       </c>
       <c r="F517" t="str">
-        <v>Running from June 23rd to 26th, snag the No. 1 hydrogel mask brand on Amazon, now up to 30% off SEOUL, South Korea, June 23, 2026 /PRNewswire/ -- Biodance, the leading Korean beauty brand and pioneer behind the now-viral hydrogel mask category, is thrilled to partner with international...</v>
+        <v>Regentis has passed 50% enrollment in the pivotal Phase III SAGE study of GelrinC, with recruitment completion targeted for the third quarter of 2026 and a PMA process expected to begin by the end of 2027. FDA approved a single-arm protocol using a historical microfracture control data package the company owns, and Regentis reports that the first 40 patients closely match that control group. In Europe, where GelrinC already holds CE Mark approval, surgeon training began in the third quarter of 2026 at Humanitas Research Hospital in Milan, supported by an expanded clinical site network and a newly approved manufacturing process that raises yield approximately 400%. LOS ANGELES, CA - August 17, 2026 ( NEWMEDIAWIRE ) - For development-stage medical technology companies, regulatory approval an</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="str">
-        <v>New National Report Shows Fireworks Injuries Declined in 2025 Despite Record Consumer Use</v>
+        <v>Beeline Holdings (BLNE) Reports 57% Revenue Growth, Improved Margins in Q2 2026</v>
       </c>
       <c r="B518" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C518" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D518" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E518" t="str">
-        <v>https://www.prnewswire.com/news-releases/new-national-report-shows-fireworks-injuries-declined-in-2025-despite-record-consumer-use-302807769.html</v>
+        <v>https://www.newmediawire.com/news/beeline-holdings-blne-reports-57-revenue-growth-improved-margins-in-q2-2026-7088592</v>
       </c>
       <c r="F518" t="str">
-        <v>Illegal Explosives and Homemade Devices Continue to Drive the Most Severe Injuries WASHINGTON, June 23, 2026 /PRNewswire/ -- A newly released national safety report from the American Fireworks Standards Laboratory (AFSL) found that fireworks-related injuries treated in U.S. hospital...</v>
+        <v>LOS ANGELES, CA - August 17, 2026 ( NEWMEDIAWIRE ) - Beeline Holdings (NASDAQ: BLNE) reported second-quarter 2026 net revenue of $2.6 million, up 57% year over year, as its net loss narrowed to $4 million from $5.3 million in the first quarter and its adjusted EBITDA loss improved to $2.6 million from $3 million. Operating margins increased 9.4% from the previous quarter, while the company ended June with $1.5 million in cash, $50.5 million in shareholders’ equity and no corporate debt. Beeline said July revenue is expected to be its highest of the year and July operating margin its highest since inception. Beeline also continued advancing BeelineEquity, its fractional home equity offering developed in partnership with TYTL Holdings, Inc., and recently announced a non-binding letter of int</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="str">
-        <v>Rolls-Royce Motor Cars Opens a New Chapter in Bespoke Luxury in Australia With Reimagined Sydney Showroom</v>
+        <v>DCSI Joins Forces with Hong Kong Yuanji to Build a Data Foundation for Consumer-Grade AI Companion Pets</v>
       </c>
       <c r="B519" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C519" t="str">
-        <v>WebWire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D519" t="str">
-        <v>Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E519" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356647</v>
+        <v>https://pressreleasenews.org/pressroom/dcsi-joins-forces-with-hong-kong-yuanji-to-build-a-data-foundation-for-consumer-grade-ai-companion-pets</v>
       </c>
       <c r="F519" t="str">
-        <v>- - &amp;#8226; Rolls-Royce Motor Cars Sydney officially unveils its reimagined showroom &amp;#8211; the first in Australia to embody the marque&amp;#39;s landmark retail design language - &amp;#8226; The highly contemporary showroom environment is purpose-built for a new generation of self-made, distinctly individual Australian clients who demand experiences that are entirely their own - &amp;#8226; Opening graced by Julian Jenkins, Director of Sales &amp;amp; Brand, and Irene Nikkein, Regional Director Asia-Pacific, Rolls-Royce Motor Cars - &amp;#8226; Th... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356647</v>
+        <v/>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="str">
-        <v>GPOPlus+ (OTCQB:GPOX) Releases Retail Investor Memo Highlighting Proven ...</v>
+        <v>Vuori Names Carey Collins Krug as Chief Marketing Officer</v>
       </c>
       <c r="B520" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C520" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D520" t="str">
-        <v>AI, Energy, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E520" t="str">
-        <v>https://pr-inside.com/gpoplus-otcqb-gpox-releases-retail-investor-memo-highlighting-proven-r5193828.htm</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/vuori-names-carey-collins-krug-173000386.html</v>
       </c>
       <c r="F520" t="str">
-        <v>(PR-inside.com) New Retail Investor Edition provides a clear, plain-language overview of a model built for an underserved $50B+ segment and reflects a more direct approach to investor communication. LAS VEGAS, NV / ACCESS Newswire / June 23, 2026 / GPO Plus, Inc.(OTCQB:GPOX), an AI-powered distributor modernizing the Direct Store Delivery (DSD) model serving gas stations, convenience stores, and specialty retailers, today published its new Retail Investor Memo (the "Memo"). The Memo is being furnished as an exhibit to the Company's Current Report on Form 8-K under Item 7.01 (Regulation FD Disclosure). It is being provided for public informational purposes only and is ..</v>
+        <v>ENCINITAS, Calif., August 17, 2026--Vuori, a global activewear brand rooted in Coastal California culture, is excited to appoint retail industry leader Carey Collins Krug as its new Chief Marketing Officer, effective Monday, October 5.</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="str">
-        <v>GPOPlus+ (OTCQB:GPOX) Releases Retail Investor Memo Highlighting Proven DSD Model, 6x Revenue Growth, and Scalable Path in $50B Underserved Market</v>
+        <v>Food Expo and Concurrent Fairs Attract Over 520,000 Visits, Setting All-Time Record</v>
       </c>
       <c r="B521" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C521" t="str">
-        <v>Newswire.com</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D521" t="str">
-        <v>Finance, Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E521" t="str">
-        <v>https://www.newswire.com/news/gpoplus-otcqb-gpox-releases-retail-investor-memo-highlighting-proven-dsd-model</v>
+        <v>https://www.newmediawire.com/news/food-expo-and-concurrent-fairs-attract-over-520-000-visits-setting-all-time-record-7088591</v>
       </c>
       <c r="F521" t="str">
-        <v>New Retail Investor Edition provides a clear, plain-language overview of a model built for an underserved $50B+ segment and reflects a more direct approach to investor communication.</v>
+        <v>Strong Demand for Health and Wellness Solutions HONG KONG - August 17, 2026 ( NEWMEDIAWIRE ) - The Food Expo , Beauty &amp;amp; Wellness Expo and Home Delights Expo , organised by the Hong Kong Trade Development Council (HKTDC), concluded successfully today. The two trade fairs - Food Expo PRO and Hong Kong International Tea Fair - also closed on 15 August. The five fairs brought together over 1,850 exhibitors from more than 30 countries and regions, attracting over 520,000 public visits in total - a record high. Per capita spending continued to grow, reaching HK$1,685, reflecting the continued vibrancy of the local consumer market and strong public demand for gourmet food, healthy living and quality home products. For trade exhibitions, the Food Expo PRO and Hong Kong International Tea Fair d</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="str">
-        <v>Amdocs Expands Store Genie to PLDT Home, Bringing Agentic AI to Broadband ...</v>
+        <v>Foot Locker and NIKE, Inc. Partner with Crenshaw Community Leaders to Unveil First-of-Its-Kind Retail Experience for Sport, Culture and Connection</v>
       </c>
       <c r="B522" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C522" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D522" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E522" t="str">
-        <v>https://pr-inside.com/amdocs-expands-store-genie-to-pldt-home-bringing-agentic-ai-to-broadband-r5193822.htm</v>
+        <v>https://www.prnewswire.com/news-releases/foot-locker-and-nike-inc-partner-with-crenshaw-community-leaders-to-unveil-first-of-its-kind-retail-experience-for-sport-culture-and-connection-302852122.html</v>
       </c>
       <c r="F522" t="str">
-        <v>(PR-inside.com) Store Genie is already delivering strong results at Smart Communications, helping modernize retail and frontline operations. Built on Amdocs aOS with Amazon Bedrock AgentCore, the solution now helps reduce customer resolution time by up to 98% at PLDT Home JERSEY CITY, NJ / ACCESS Newswire / June 23, 2026 / Amdocs (NASDAQ:DOX), a leading provider of software and services to communications and media companies, today announced the successful deployment of Store Genie, its agentic AI-powered customer service solution, for PLDT Home, the wireline and broadband division of PLDT Inc., a leading telecommunications and digital service provider in the Philippines. The deployment ..</v>
+        <v>Inspired by Crenshaw's spirit and the legacy of Nipsey Hussle, The Crenshaw Rec by Foot Locker celebrates a neighborhood where basketball, entrepreneurship, and creativity thrive NEW YORK, Aug. 17, 2026 /PRNewswire/ -- Foot Locker and NIKE, Inc., today announced The Crenshaw Rec by Foot...</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="str">
-        <v>First Bank of Alabama Selects Enable for Digital Consumer and Business ...</v>
+        <v>Partnership for a Healthier America and Amazon Help Turn Better-for-You Purchases into Nutritious Food for Families in Need</v>
       </c>
       <c r="B523" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C523" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D523" t="str">
-        <v>SaaS, Retail</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E523" t="str">
-        <v>https://pr-inside.com/first-bank-of-alabama-selects-enable-for-digital-consumer-and-business-r5193809.htm</v>
+        <v>https://www.prnewswire.com/news-releases/partnership-for-a-healthier-america-and-amazon-help-turn-better-for-you-purchases-into-nutritious-food-for-families-in-need-302852932.html</v>
       </c>
       <c r="F523" t="str">
-        <v>(PR-inside.com) SAN FRANCISCO, CA / ACCESS Newswire / June 23, 2026 /First Bank of Alabama, a full-service community bank based in Talladega, Alabama, with $1.3 billion in assets, today announced the successful launch of the Enable platform for consumer and business credit card originations. This milestone represents a major step forward in the bank's digital transformation strategy. Delivered ahead of schedule, the rapid implementation highlights the speed, maturity, and operational readiness of Enable's unified platform which brings consumer and business lending into a single, streamlined origination experience. "With Enable, we are thrilled to offer our consumer and business customers a modern, digital credit ..</v>
+        <v>From August 15–31, 2026, Amazon shoppers will save $5 on select better-for-you products when they spend $25, while at the same time helping families in need access nutritious food. WASHINGTON, Aug. 17, 2026 /PRNewswire/ -- This back-to-school season, choosing better for your family comes...</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="str">
-        <v>IMP Marketing Expands Revenue-Share Model As Ecommerce Brands Seek More Accountability</v>
+        <v>Kiosk Industry to Meet with U.S. Access Board on Accessible Self-Service Technology</v>
       </c>
       <c r="B524" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C524" t="str">
-        <v>PRWeb</v>
+        <v>Send2Press</v>
       </c>
       <c r="D524" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E524" t="str">
-        <v>https://www.prweb.com/releases/imp-marketing-expands-revenue-share-model-as-ecommerce-brands-seek-more-accountability-302805145.html</v>
+        <v>https://www.send2press.com/wire/kiosk-industry-to-meet-with-u-s-access-board-on-accessible-self-service-technology/</v>
       </c>
       <c r="F524" t="str">
-        <v>Built on a track record of scaling seven-figure eCommerce brands in the U.S. and Canada, the model ties agency incentives to client revenue growth. NEW YORK, June 23, 2026 /PRNewswire-PRWeb/ -- Drawing on more than a decade of eCommerce marketing experience, IMP Marketing is expanding its...</v>
-[...2 lines deleted...]
-    <row r="525">
+        <v>DENVER, Colo., Aug. 17, 2026 (SEND2PRESS NEWSWIRE) -- The Industry Group (TIG), Kiosk Industry, and the Kiosk Manufacturer Association (KMA) will meet with Executive Director Sachin Dev Pavithran and his team in Washington, D.C., September 15th to discuss accessibility considerations for self-service kiosks used in retail, vending, and other public-facing environments.</v>
+      </c>
+    </row>
+    <row r="525" xml:space="preserve">
       <c r="A525" t="str">
-        <v>LataMed AI Expands Healthcare Industry Visibility Through Upcoming ES Salud Magazine Feature</v>
+        <v>Chuangxin Industries Announces 2026 Interim Results</v>
       </c>
       <c r="B525" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C525" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D525" t="str">
-        <v>AI, Healthcare, Retail</v>
+        <v>Finance, Energy, Retail</v>
       </c>
       <c r="E525" t="str">
-        <v>https://www.newmediawire.com/news/latamed-ai-expands-healthcare-industry-visibility-through-upcoming-es-salud-magazine-feature-7087286</v>
-[...2 lines deleted...]
-        <v>CARACAS, VENEZUELA - June 23, 2026 ( NEWMEDIAWIRE ) - LataMed AI Corp. (OTC: LMED) (the “Company”), a development-stage digital health and artificial intelligence technology company focused on telehealth infrastructure, healthcare analytics, and care coordination solutions for emerging markets, today announced that its Venezuelan operating affiliate, LataMed AI VE, will be featured in an interview in ES Salud Magazine, a healthcare-focused publication covering healthcare businesses, medical innovation, and developments within the healthcare sector. According to the Company, the feature is expected to be published in the July 2026 edition of ES Salud Magazine and will include an editorial profile and interview discussing the Company’s healthcare technology initiatives, digital healthcare ec</v>
+        <v>https://www.acnnewswire.com/press-release/english/109180/</v>
+      </c>
+      <c r="F525" t="str" xml:space="preserve">
+        <v xml:space="preserve">Financial Highlights:
+- For the first half of 2026, the Company recorded revenue of approximately RMB 11.53 billion, representing a YoY increase of approximately 32.4%.
+- Net profit attributable to owners of the company was approximately RMB 2.30 billion, representing a YoY increase of approximately 166.1%.
+- Earnings per share reached approximately RMB 1.11, representing an increase of approximately 91.4% from RMB 0.58 in the corresponding period of last year.
+HONG KONG, August 17, 2026 - (ACN Newswire) - Chuangxin Industries Holdings Limited (“Chuangxin Industries” or the “Company”, together with its subsidiaries, the “Group”; stock code: 02788.HK) announces its interim results for the six months ended 30 June 2026 (the “Reporting Period”). During the Reporting Period, the Company recorded outstanding results with a significant improvement in profitability, achieving revenue of approximately RMB 11.53 billion, representing a YoY increase of about 32.4%. Net profit attributable to the parent company was approximately RMB 2.30 billion, representing a YoY increase of 166.1%, and earnings per share were approximately RMB 1.11, representing a YoY increase of 91.4%. The growth was primarily driven by a year-on-year increase in electrolytic aluminium product selling prices, reduced production costs from a higher proportion of green energy usage, and the Company’s ongoing efforts to optimise its financing structure and reduce finance costs.
+Leveraging its years of experience in building an integrated industrial chain encompassing “energy-alumina refining-electrolytic aluminium smelting”, the Company continues to enhance its resource security and cost control capabilities. It has made positive progress in industrial chain synergy, energy security, green energy transition, and global expansion, further improving operational efficiency and profitability. This has allowed the Company to demonstrate strong earnings resilience amid industry cyclical fluctuations and lay a solid foundation for future high-quality development.
+Integrated Industrial Chain Advantages Continue to Materialise, Driving a Step-Change in Profitability
+Over the years, the Company has been deeply rooted in the upstream aluminium industry, establishing an integrated industrial chain covering “energy, alumina refining and aluminium smelting.” Currently, the Company operates an electrolytic aluminium production facility with an annual capacity of 788,100 tonnes and a supporting captive power plant in Huolinguole, Inner Mongolia, as well as an alumina refining and aluminium hydroxide production base in Binzhou, Shandong, forming a stable and efficient resource security system.
+Relying on this comprehensive integrated layout, the Company’s self-sufficiency in alumina and electricity fully meets its production requirements, effectively mitigating the impact of raw material and energy price fluctuations and further consolidating its cost competitiveness. At the same time, the Company continues to advance refined management and cost control, fully leveraging industrial chain synergies. This has enabled it to demonstrate strong earnings flexibility and risk resilience during the market recovery cycle. During the Reporting Period, benefiting from a year-over-year increase in electrolytic aluminium product prices, the Company’s profitability improved significantly, fully reflecting the synergistic effects and counter-cyclical resilience brought by its integrated industrial chain layout. Additionally, the Company completed the acquisition of the remaining equity interest in Shandong Chuangyuan New Material Technology Co., Ltd. and a 100% equity interest in Tongliao Smart Mining Co., Ltd., further strengthening its upstream resource layout, enhancing raw material security, and improving industrial chain synergy to support sustained and steady future development.
+Green Energy Expansion Continues to Deepen, Accelerating Digital and Intelligent Transformation
+The Company remains committed to green and low-carbon development, actively advancing renewable energy projects and increasing the share of green energy in its energy mix. As of the end of June 2026, the Company had commissioned 1,040 MW of wind power and 110 MW of solar power capacity, with overall project completion at approximately 66%. As subsequent project phases are gradually completed and commissioned, the Company's proportion of green energy is expected to exceed 50%, which will further reduce energy costs and enhance profitability and market competitiveness.
+The green energy transition not only effectively reduces production costs but also enables the Company to produce green aluminium products that align with global low-carbon development trends, meeting the growing demand for low-carbon materials in sectors such as new energy vehicles, high-end manufacturing, consumer electronics, and green construction. This continues to increase the added value of its products and market competitiveness. Simultaneously, the Company is advancing smart manufacturing and digitalisation and smart-manufacturing upgrades, accelerating the development of production equipment, automated control systems, and information platforms, while promoting the adoption of fully graphitized cathode retrofitting, applications of copper-inserted steel collector bars, and other energy-saving and consumption-reduction technologies to continuously improve production efficiency, energy utilisation, and product quality.
+On the sustainability front, the Company continues to enhance its ESG governance framework, publishing its inaugural ESG report and establishing a board-level ESG committee. It remains dedicated to improving environmental, social, and governance standards, actively promoting green manufacturing, energy conservation and emission reduction, further strengthening its capabilities for sustainable development.
+Globalisation Strategy Progressing Steadily, Aiming to Build a World-Class Green Aluminium Group
+While consolidating its domestic industrial base, the Company is actively advancing its globalisation strategy, accelerating overseas capacity expansion to enhance global resource allocation capabilities and international market competitiveness. In 2025, the Company, together with partners, invested in the construction of an integrated 500,000-tonne-per-annum electrolytic aluminium project in Saudi Arabia. As of the end of June 2026, the project had completed all necessary compliance approval procedures, with on-site construction in full swing and all work progressing steadily according to plan. This project will fully leverage the energy cost and geographic advantages of Saudi Arabia, providing vital support for the Company’s global industrial layout.
+The global energy transition and the rapid growth of industries such as new energy and high-end manufacturing will continue to drive demand for high-quality, low-carbon aluminium products. Going forward, the Company will fully leverage its integrated industrial chain and green energy advantages to further improve cost competitiveness and operational efficiency. Building on its international expansion, it will continue to explore global markets and enhance its long-term sustainable development capabilities.
+Looking ahead, the Company will remain focused on deepening its presence in the aluminium industry, relying on its integrated industrial layout, green energy advantages, and continuously improving operational management capabilities to strengthen its core competitiveness. It will steadily enhance its market position and overall influence in the global aluminium industry, advancing toward its goal of becoming an internationally competitive green aluminium enterprise.
+About Chuangxin Industries Holdings Limited
+Chuangxin Industries Holdings Limited (Stock Code: 02788.HK), established in 2012 and listed on the Main Board of the Stock Exchange of Hong Kong in November 2025, is an integrated production enterprise focusing on the upstream of the aluminium industrial chain-alumina refining and electrolytic aluminium smelting. The Company has strategically established production bases in Huolinguole, Inner Mongolia, and Binzhou, Shandong, creating an integrated ecosystem covering “energy, alumina refining and aluminium smelting”. The Company’s ability to manage the total costs of aluminium per ton ranks among the top of all aluminium smelting companies in China and is competitive on a global scale. The Company is committed to sustainable development and the continuous advancement of its integrated electrolytic aluminium ecosystem. By leveraging its cost advantages and bolstering R&amp;D investment, the Company aims to enhance its competitiveness and market standing. Furthermore, it strives to mitigate carbon emissions across the value chain, with the ultimate long-term goal of achieving a comprehensive green business transformation.
+Chuangxin Industries’ Official Website: https://en.innovationigi.com/
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="str">
-        <v>D&amp;amp;M Leasing Marks 50 Years as the Nation's Largest Consumer Car Leasing Company</v>
+        <v>IBM Partners with OpenAI to Accelerate Secure AI Deployment for Enterprises Across Core Operations</v>
       </c>
       <c r="B526" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C526" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D526" t="str">
-        <v>Retail, Automotive</v>
+        <v>Finance, AI, Retail</v>
       </c>
       <c r="E526" t="str">
-        <v>https://www.prnewswire.com/news-releases/dm-leasing-marks-50-years-as-the-nations-largest-consumer-car-leasing-company-302807405.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358949</v>
       </c>
       <c r="F526" t="str">
-        <v>12 Consecutive Cars.com Leasing Company of the Year Awards Reflect Five Decades of Customer Trust FORT WORTH, Texas, June 23, 2026 /PRNewswire/ -- D&amp;M Leasing, the nation's largest consumer car leasing company, is celebrating five decades of service. Since 1976, D&amp;M Leasing has helped...</v>
+        <v>IBM (NYSE: IBM ) announced a strategic partnership with OpenAI to help enterprises deliver business outcomes by deploying AI at scale across core business operations and complex workflows, while strengthening cyber defense and resilience through programs like OpenAI Daybreak. The partnership includes joint-go-to market initiatives and creating industry-specific solutions for financial services, government, telecommunications, and retail, as well as key enterprise domains such as finance,... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358949</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="str">
-        <v>Sportsman's Pride® Field Master® Continues Retail Expansion</v>
+        <v>Betterment Launches Custom Portfolios with AI Insights for Retail Investors</v>
       </c>
       <c r="B527" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C527" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D527" t="str">
-        <v>Retail</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E527" t="str">
-        <v>https://www.prnewswire.com/news-releases/sportsmans-pride-field-master-continues-retail-expansion-302807385.html</v>
+        <v>https://www.prnewswire.com/news-releases/betterment-launches-custom-portfolios-with-ai-insights-for-retail-investors-302852931.html</v>
       </c>
       <c r="F527" t="str">
-        <v>Premium dog food and functional treats available at Rural King stores across 17 states. RED BAY, Ala., June 23, 2026 /PRNewswire/ -- Sportsman's Pride® Field Master®, a super premium line of dog food and treats from Sunshine Mills, Inc., continues to expand its retail presence at Rural...</v>
+        <v>New offering expands investor choice and flexibility within Betterment's full-service wealth-building platform NEW YORK, Aug. 17, 2026 /PRNewswire/ -- Betterment, a trusted wealth and savings platform, today announced the launch of Custom portfolios, a category-defining product that...</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="str">
-        <v>The Disability Consumer Market Soars to $675 Billion In the U.S. According to New Study Released by Disability:IN and The American Institutes for Research</v>
+        <v>Consumer Watchdog: New Report Exposes Fossil Fuel-Backed Network Flooding Supreme Court with Briefs Seeking to Shield Oil &amp;amp; Gas Companies in Climate Deception Case</v>
       </c>
       <c r="B528" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C528" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D528" t="str">
-        <v>Finance, Retail</v>
+        <v>Finance, Energy, Retail</v>
       </c>
       <c r="E528" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-disability-consumer-market-soars-to-675-billion-in-the-us-according-to-new-study-released-by-disabilityin-and-the-american-institutes-for-research-302807474.html</v>
+        <v>https://www.prnewswire.com/news-releases/consumer-watchdog-new-report-exposes-fossil-fuel-backed-network-flooding-supreme-court-with-briefs-seeking-to-shield-oil--gas-companies-in-climate-deception-case-302852435.html</v>
       </c>
       <c r="F528" t="str">
-        <v>Major revenue opportunities emerge for businesses of all sizes as people with disabilities enter labor markets at record rates, boosting discretionary income WASHINGTON, June 23, 2026 /PRNewswire/ -- Disability:IN, the leading nonprofit resource for business disability inclusion...</v>
+        <v>Investigation identifies coordinated fossil fuel funding behind most industry-supporting briefs and raises new questions about Justice Samuel Alito's participation in the case LOS ANGELES, Aug. 17, 2026 /PRNewswire/ -- A new Consumer Watchdog investigation has uncovered an interconnected...</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="str">
-        <v>Bridgeline Continues Momentum with Competitive B2B Distributor Win ...</v>
+        <v>PayRange to License Mobile Payment Technology to Electrolux Professional for Laundry Equipment</v>
       </c>
       <c r="B529" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C529" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D529" t="str">
-        <v>Finance, AI, SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E529" t="str">
-        <v>https://pr-inside.com/bridgeline-continues-momentum-with-competitive-b2b-distributor-win-r5193798.htm</v>
+        <v>https://www.prnewswire.com/news-releases/payrange-to-license-mobile-payment-technology-to-electrolux-professional-for-laundry-equipment-302852850.html</v>
       </c>
       <c r="F529" t="str">
-        <v>(PR-inside.com) WOBURN, MA / ACCESS Newswire / June 23, 2026 /Bridgeline Digital, Inc. (NASDAQ:BLIN), a leader in AI-powered product discovery and eCommerce solutions, announced today that a U.S. based B2B distributor of warehouse and industrial data-capture equipment, including barcode scanners, label printers, mobile devices, and related technologies serving distributors, manufacturers, and logistics operations, has selected HawkSearch to power product discovery within its eCommerce platform. The win highlights the accelerating adoption of AI-driven search in complex B2B environments and reflects the continued momentum in Bridgeline's growing pipeline of B2B commerce opportunities. The opportunity originated through a new partner relationship and progressed through a ..</v>
+        <v>PORTLAND, Ore., Aug. 17, 2026 /PRNewswire/ -- PayRange LLC, a pioneer in mobile payment solutions for unattended retail, today announced a non-exclusive licensing agreement with Electrolux Professional that enables utilization of PayRange's patented mobile payment technology as part of...</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="str">
-        <v>ABVC BioPharma, Inc. Announces Planned Spin-Off of BioKey (Cayman), Inc. Through Dividend Distribution of BioKey Shares to ABVC Shareholders</v>
+        <v>BioLargo Reports Second Quarter 2026 Results; Revenue Up 12% Sequentially, ...</v>
       </c>
       <c r="B530" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C530" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D530" t="str">
-        <v>Finance, Healthcare, Energy, Retail, Education</v>
+        <v>Finance, Healthcare, Retail</v>
       </c>
       <c r="E530" t="str">
-        <v>https://www.newmediawire.com/news/abvc-biopharma-inc-announces-planned-spin-off-of-biokey-cayman-inc-through-dividend-distribution-of-biokey-shares-to-abvc-shareholders-7087284</v>
+        <v>https://pr-inside.com/biolargo-reports-second-quarter-2026-results-revenue-up-12-sequentially-r5213206.htm</v>
       </c>
       <c r="F530" t="str">
-        <v>SILICON VALLEY, CA - June 23, 2026 ( NEWMEDIAWIRE ) - ABVC BioPharma, Inc. (NASDAQ: ABVC) (“ ABVC ” or the “ Company ”), a clinical-stage biopharmaceutical company focused on botanical-derived therapeutics and commercial ingredient platforms, today announced the planned spin-off of BioKey (Cayman), Inc. (“ BioKey ”) and a related dividend distribution of BioKey shares to ABVC shareholders. Subject to completion of the remaining administrative and regulatory steps, including the effectiveness of the Registration Statement on Form 10 by June 25, 2026, related to the shares to be issued in the distribution, ABVC intends to distribute approximately 15% of BioKey's outstanding Ordinary Shares, which the Company owns, as a pro rata dividend to ABVC shareholders of record as of the close of busin</v>
+        <v>(PR-inside.com) Consumer Products Relaunch Set for October Under a Company-Owned Model; Clyra Medical Scaling Ahead of a Second Product Launch; Company to Host Stockholder Town Hall on September 10, 2026 WESTMINSTER, CA / ACCESS Newswire / August 17, 2026 / BioLargo, Inc. (OTCQX:BLGO), a company that creates and commercializes sustainable technologies to solve tough environmental and cleantech challenges, today announced that it has filed its Quarterly Report on Form 10-Q for the three and six months ended June 30, 2026, and that it will host a stockholder town hall on Thursday, September 10, 2026, at 1:00 p.m. Pacific Time. To view the ..</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="str">
-        <v>American Rebel Holdings, Inc. CEO Drives Patriotic Retail Activations ...</v>
+        <v>BioLargo Reports Second Quarter 2026 Results; Revenue Up 12% Sequentially, Gross Margin Expands to 54%</v>
       </c>
       <c r="B531" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C531" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D531" t="str">
-        <v>Retail</v>
+        <v>Finance, Healthcare, Retail</v>
       </c>
       <c r="E531" t="str">
-        <v>https://pr-inside.com/american-rebel-holdings-inc-ceo-drives-patriotic-retail-activations-r5193792.htm</v>
+        <v>https://www.newswire.com/news/biolargo-reports-second-quarter-2026-results-revenue-up-12-sequentially-gross</v>
       </c>
       <c r="F531" t="str">
-        <v>(PR-inside.com) Three-stop acoustic tour leverages American Rebel CEO Andy Ross's live appearances as high-impact consumer engagement, retail support, and brand exposure opportunities for American Rebel Light Beer and American Rebel Holdings, Inc. (OTC:AREB) Surging traction in Pennsylvania showcases distributor enthusiasm, retailer orders, and growing consumer demand for American Rebel Light Beer NASHVILLE, TN / ACCESS Newswire / June 23, 2026 / American Rebel Beverages, a division of American Rebel Holdings, Inc. (OTC PINK:AREB) and creator of American Rebel Light Beer - America's Patriotic Beer - today announced a three-day Pennsylvania retail activation tour that will transform CEO Andy Ross's acoustic appearances into live, ..</v>
+        <v>Consumer Products Relaunch Set for October Under a Company-Owned Model; Clyra Medical Scaling Ahead of a Second Product Launch; Company to Host Stockholder Town Hall on September 10, 2026</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="str">
-        <v>U.S. Hunger Announces HITRUST e1 Certification for Full Cart Ecosystem ...</v>
+        <v>EINSTEIN BROS. BAGELS BRINGS BACK PUMPKIN BAGEL AND PUMPKIN SHMEAR; DIGITAL-EXCLUSIVE EARLY ACCESS STARTS AUG. 19</v>
       </c>
       <c r="B532" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C532" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D532" t="str">
-        <v>SaaS, Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E532" t="str">
-        <v>https://pr-inside.com/u-s-hunger-announces-hitrust-e1-certification-for-full-cart-ecosystem-r5193787.htm</v>
+        <v>https://www.prnewswire.com/news-releases/einstein-bros-bagels-brings-back-pumpkin-bagel-and-pumpkin-shmear-digital-exclusive-early-access-starts-aug-19-302851987.html</v>
       </c>
       <c r="F532" t="str">
-        <v>(PR-inside.com) HITRUST e1 Certification validates U.S. Hunger's commitment to foundational cybersecurity controls and information risk management. ORLANDO, FL / ACCESS Newswire / June 23, 2026 / U.S. Hunger, a national nonprofit organization working to end hunger and improve health outcomes through innovative food and nutrition programs, today announced that its Full Cart Ecosystem residing at Amazon Web Services East 1 (Northern Virginia) - U.S. Hunger Cloud Environment has achieved HITRUST e1 Certification. HITRUST e1 Certification demonstrates that essential cybersecurity controls and practices are in place to help protect sensitive information and manage risk. The e1 assessment is part of HITRUST's framework for validating ..</v>
+        <v>Fan-favorite fall item returns after 7 years, followed by 'Kids 7 and Younger Eat Free' promotion on Aug. 22, nationwide launch of full fall menu on Aug. 26 DENVER, Aug. 17, 2026 /PRNewswire/ -- Einstein Bros. Bagels, America's largest retail bagel chain, is welcoming fall by bringing...</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="str">
-        <v>American Rebel Holdings, Inc. CEO Drives Patriotic Retail Activations for American Rebel Light Beer Across Pennsylvania</v>
+        <v>DataMeds AI Reports Second Quarter 2026 Financials and Provides Business ...</v>
       </c>
       <c r="B533" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C533" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D533" t="str">
-        <v>Retail</v>
+        <v>Finance, Crypto, AI, Healthcare, Retail</v>
       </c>
       <c r="E533" t="str">
-        <v>https://www.newswire.com/news/american-rebel-holdings-inc-ceo-drives-patriotic-retail-activations-for</v>
+        <v>https://pr-inside.com/datameds-ai-reports-second-quarter-2026-financials-and-provides-business-r5213203.htm</v>
       </c>
       <c r="F533" t="str">
-        <v>Three-stop acoustic tour leverages American Rebel CEO Andy Ross's live appearances as high-impact consumer engagement, retail support, and brand exposure opportunities for American Rebel Light Beer and American Rebel Holdings, Inc. (OTC:AREB) Surging traction in Pennsylvania showcases distributor enthusiasm, retailer orders, and growing consumer demand for American Rebel Light Beer</v>
+        <v>(PR-inside.com) Revenues grew 14% reaching $1.779M in Q2/26, beating management projections Corporate name change from Wellgistics Health, Inc. to DataMeds AI, Inc. in July 2026, which led to stock symbol change from ‘WGRX' to ‘MEDS' on NASDAQ Capital Markets $6.5 million new funding in June 2026 provided capital to support corporate turnaround Pending transaction with Datavault AI, EOS Technology Holdings, Scilex Holdings and HealthBridge Associates to consolidate patent protected blockchain, biometrics and pharmaceutical-adjunct products intellectual properties to deliver the "Health Lives Here" consumer app, in partnership with NFL Alumni Health (NFLAH), to deliver an effective healthcare experience to patients in rural communities via local ..</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="str">
-        <v>Greene Concepts Expands Gallon Water Production Into the Pet Hydration ...</v>
+        <v>DataMeds AI Reports Second Quarter 2026 Financials and Provides Business Update</v>
       </c>
       <c r="B534" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C534" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D534" t="str">
-        <v>Retail</v>
+        <v>Finance, Crypto, AI, Healthcare, Retail</v>
       </c>
       <c r="E534" t="str">
-        <v>https://pr-inside.com/greene-concepts-expands-gallon-water-production-into-the-pet-hydration-r5193783.htm</v>
+        <v>https://www.newswire.com/news/datameds-ai-reports-second-quarter-2026-financials-and-provides-business-update</v>
       </c>
       <c r="F534" t="str">
-        <v>(PR-inside.com) MARION, NC / ACCESS Newswire / June 23, 2026 / Greene Concepts, Inc. (OTCID:INKW), owner and operator of a 60,000-square-foot bottling facility in Marion, North Carolina, and producer of the premium artesian spring water brand Be Water™, today provided an update to its May 20, 2026 press release titled "Greene Concepts Answers Consumer Demand with Renewed Focus on Gallon-Sized Water Sales." The May 20 announcement highlighted the Company's strategic focus on expanding gallon-sized water production to address growing consumer and commercial demand. Since that announcement, Greene Concepts has initiated production of the Sport Dog Top Cat™ gallon-water brand, a premium artesian ..</v>
+        <v xml:space="preserve">Revenues grew 14% reaching $1.779M in Q2/26, beating management projections Corporate name change from Wellgistics Health, Inc. to DataMeds AI, Inc. in July 2026, which led to stock symbol change from &amp;lsquo;WGRX' to &amp;lsquo;MEDS' on NASDAQ Capital Markets $6.5 million new funding in June 2026 provided capital to support corporate turnaround Pending transaction with Datavault AI, EOS Technology Holdings, Scilex Holdings and HealthBridge Associates to consolidate patent protected blockchain, biometrics and pharmaceutical-adjunct products intellectual properties to deliver the "Health Lives Here" consumer app, in partnership with NFL Alumni Health (NFLAH), to deliver an effective healthcare experience to patients in rural communities via local independent pharmacies 1:50 reverse split in May </v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="str">
-        <v>TCL Announces Major Prime Day Savings Across TVs, Mobile Devices and Audio Products</v>
+        <v>Interlink Electronics to Participate in the Lytham Partners 2026 Consumer &amp; Technology Investor Summit on August 18, 2026</v>
       </c>
       <c r="B535" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C535" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D535" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E535" t="str">
-        <v>https://www.prnewswire.com/news-releases/tcl-announces-major-prime-day-savings-across-tvs-mobile-devices-and-audio-products-302807411.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/17/3346135/0/en/interlink-electronics-to-participate-in-the-lytham-partners-2026-consumer-technology-investor-summit-on-august-18-2026.html</v>
       </c>
       <c r="F535" t="str">
-        <v>Just in time for the Biggest Sports Moments, big-screen TV deals include the newest SQD-Mini LED lineup for the best prices yet! IRVINE, Calif., Jun 23, 2026 /PRNewswire/ -- TCL®, a leading consumer electronics brand, today announced some of its biggest savings of the year for Amazon...</v>
+        <v>FREMONT, Calif., Aug. 17, 2026 (GLOBE NEWSWIRE) -- Interlink Electronics, Inc. (Nasdaq: LINK), a leading provider of sensor and printed electronics solutions, today announced that it will participate in a webcast presentation at the Lytham Partners 2026 Consumer &amp;amp; Technology Investor Summit, taking place virtually on Tuesday, August 18, 2026.</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="str">
-        <v>Coolmuster Counters Rising Cloud Fees with Subscription-Free Android Backup Solution</v>
+        <v>Cloudastructure Appoints Nile Coates as Chief Revenue Officer to Accelerate Commercial Growth Across Enterprise Markets</v>
       </c>
       <c r="B536" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C536" t="str">
-        <v>Send2Press</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D536" t="str">
-        <v>SaaS, Retail, Media</v>
+        <v>Finance, Real Estate, Retail</v>
       </c>
       <c r="E536" t="str">
-        <v>https://www.send2press.com/wire/coolmuster-counters-rising-cloud-fees-with-subscription-free-android-backup-solution/</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/17/3346113/0/en/cloudastructure-appoints-nile-coates-as-chief-revenue-officer-to-accelerate-commercial-growth-across-enterprise-markets.html</v>
       </c>
       <c r="F536" t="str">
-        <v>SHENZHEN, China, June 23, 2026 (SEND2PRESS NEWSWIRE) -- As cloud subscription fees climb and privacy concerns reach an all-time high, global utility developer Coolmuster today announced a major update to its flagship software, answering a critical consumer question on how to back up an Android phone without relying on third-party remote servers. Coolmuster Android Assistant offers a secure, offline alternative, providing granular local data control and subscription-free security for global users.</v>
+        <v>Coates Joins From ECAM, a GardaWorld Company, Where He Led U.S. Sales Across Critical Infrastructure, Commercial Real Estate and Retail</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="str">
-        <v>Radware Finds Bad Bots Account for 43% of Holiday Shopping Traffic, Nearly Matching Human Shoppers</v>
+        <v>Green Leaf Innovations, Inc. Updates Shareholders on Strategic Expansion: ...</v>
       </c>
       <c r="B537" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C537" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D537" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E537" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/23/3315785/8980/en/Radware-Finds-Bad-Bots-Account-for-43-of-Holiday-Shopping-Traffic-Nearly-Matching-Human-Shoppers.html</v>
+        <v>https://pr-inside.com/green-leaf-innovations-inc-updates-shareholders-on-strategic-expansion-r5213182.htm</v>
       </c>
       <c r="F537" t="str">
-        <v>New Radware 2026 E-Commerce Bot Threat Report details the rise of bad bots, AI-driven attacks, and emerging challenges for online retailers</v>
+        <v>(PR-inside.com) PEMBROKE PINES, FL / ACCESS Newswire / August 17, 2026 / Green Leaf Innovations, Inc. (OTCID:GRLF), a leading distributor of premium handmade cigars and agricultural integration platforms, is proud to provide an exciting corporate update to its valued shareholders. Building upon the momentum of last week's announced Letter of Intent (LOI) to acquire a 25% equity interest in DURTEQ™, Green Leaf Innovations is officially unveiling plans for a major expansion into a diversified luxury brand ecosystem. Expanding Beyond into a Multi-Category Luxury Brands &amp; Accessories e-commerce ecosystem. In light of recent strategic developments, the company is moving forward to establish itself as ..</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="str">
-        <v>FirstCash to Acquire Ramsdens, a Leading Pawn, Retail and Financial Services Operator in the United Kingdom</v>
+        <v>Bonk, Inc. Reports First Six Months 2026 Financial Results Demonstrating ...</v>
       </c>
       <c r="B538" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C538" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D538" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E538" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/23/3315718/0/en/FirstCash-to-Acquire-Ramsdens-a-Leading-Pawn-Retail-and-Financial-Services-Operator-in-the-United-Kingdom.html</v>
+        <v>https://pr-inside.com/bonk-inc-reports-first-six-months-2026-financial-results-demonstrating-r5213180.htm</v>
       </c>
       <c r="F538" t="str">
-        <v>Expands presence in the U.K. market through the addition of 174 pawn locations with strong brand; Further enhances FirstCash’s global leadership positioning and long-term growth platform; Expected to be accretive to EBITDA and EPS _________________________________________________________</v>
+        <v>(PR-inside.com) Six-Month Total Revenue Reaches $5.5M (Up 6,218% YoY) Operating Expenses Reduced 52.5% ($4.65M vs $9.77M) Total Liabilities Reduced 32% to $4.07M via Strategic Debt Extinguishment Solid $27.52M Net Equity Base with Zero Long-Term Debt TEMPE, AZ / ACCESS Newswire / August 17, 2026 /Bonk, Inc. (Nasdaq:BNKK) ("Bonk" or the "Company"), a digital asset infrastructure and consumer brand holding company, today reported its financial and operational results for the three and six months ended June 30, 2026, as filed on Form 10-Q with the U.S. Securities and Exchange Commission. The first six months of 2026 represented a substantial milestone for Bonk, Inc., marked by significant revenue ..</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="str">
-        <v>Omnicom Launches Acxiom Fan Graph to Give Brands a More Complete View of Sports Fandom</v>
+        <v>Green Leaf Innovations, Inc. Updates Shareholders on Strategic Expansion: Launching New Luxury Cigar Brand, Comprehensive Accessory Lines and New E-Commerce VIP Member Club. Following Recent DURTEQ Letter of Intent</v>
       </c>
       <c r="B539" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C539" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D539" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E539" t="str">
-        <v>https://www.prnewswire.com/news-releases/omnicom-launches-acxiom-fan-graph-to-give-brands-a-more-complete-view-of-sports-fandom-302806736.html</v>
+        <v>https://www.newswire.com/news/green-leaf-innovations-inc-updates-shareholders-on-strategic-expansion</v>
       </c>
       <c r="F539" t="str">
-        <v>New sports marketing intelligence solution unifies fan data across media, commerce, and consumer engagement PARIS, June 23, 2026 /PRNewswire/ -- Omnicom (NYSE: OMC) today announced the launch of Acxiom Fan Graph, a new sports marketing intelligence solution anchored by Real ID™. The...</v>
+        <v/>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="str">
-        <v>Wisdom Bridge Authors, LLC Launches to Bring Transformational English Books to 500 Million Spanish Speakers</v>
+        <v>Everspin to Participate in the Lytham Partners 2026 Consumer &amp; Technology Investor Summit on August 18, 2026</v>
       </c>
       <c r="B540" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C540" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D540" t="str">
-        <v>Retail, Education</v>
+        <v>Retail</v>
       </c>
       <c r="E540" t="str">
-        <v>https://www.newmediawire.com/news/wisdom-bridge-authors-llc-launches-to-bring-transformational-english-books-to-500-million-spanish-speakers-7087282</v>
+        <v>https://finance.yahoo.com/technology/articles/everspin-participate-lytham-partners-2026-110000192.html</v>
       </c>
       <c r="F540" t="str">
-        <v>Two Founding Author Spots Remaining MIAMI, FL - June 23, 2026 ( NEWMEDIAWIRE ) - Wisdom Bridge Authors, LLC today announces its official launch as a full-service publishing and course creation company dedicated exclusively to bringing high-impact, transformational books to Spanish-speaking readers around the world. The company has already secured its first Founding Author and is now opening the two remaining spots, a unique opportunity for conscious leaders ready to share their wisdom across languages. A Bridge That Has Been Missing More than 500 million people speak Spanish across 20+ countries and Latino communities worldwide. The vast majority of transformational books on consciousness, personal development, leadership, wellness, and finance have been written in English, leaving hundred</v>
+        <v>CHANDLER, Ariz., August 17, 2026--Everspin will participate in the Lytham Partners 2026 Consumer &amp; Technology Investor Summit, taking place virtually on Tuesday, August 18, 2026.</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="str">
-        <v>CTTC Expands Statewide Workforce Development Through New Leadership and Academic Partnerships</v>
+        <v>From Retail Regret to Retail Redemption: How JCPenney Is Healing America's Shopping</v>
       </c>
       <c r="B541" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C541" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D541" t="str">
         <v>Retail</v>
       </c>
       <c r="E541" t="str">
-        <v>https://www.newmediawire.com/news/cttc-expands-statewide-workforce-development-through-new-leadership-and-academic-partnerships-7087281</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/retail-regret-retail-redemption-jcpenney-110000708.html</v>
       </c>
       <c r="F541" t="str">
-        <v>LONG BEACH, CA - June 23, 2026 ( NEWMEDIAWIRE ) - The California Transit Training Consortium (CTTC) announced key leadership appointments and an expanded workforce development strategy designed to strengthen academic partnerships, broaden technical training opportunities, and support the evolving needs of California’s public transit industry. Since unveiling its refreshed brand identity in 2024, CTTC has grown its statewide presence and now serves 42 public transit agencies across California. Building upon more than two decades of workforce development leadership, the organization is expanding beyond its historical emphasis on zero-emission technologies to provide a more comprehensive portfolio of technical and professional development programs that prepare transit professionals for the in</v>
-[...2 lines deleted...]
-    <row r="542">
+        <v>PLANO, Texas, August 17, 2026--JCPenney is taking shoppers from retail regret to retail redemption, offering value-driven customers a better way to shop for quality and fashion.</v>
+      </c>
+    </row>
+    <row r="542" xml:space="preserve">
       <c r="A542" t="str">
-        <v>Ofertas especiales de Beelink en el Amazon Prime Day 2026: ¡hasta un 20% de descuento!</v>
+        <v>Food Expo and concurrent fairs attract over 520,000 visits, setting all-time record Strong demand for health and wellness solutions</v>
       </c>
       <c r="B542" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C542" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D542" t="str">
-        <v>Retail</v>
+        <v>SaaS, Healthcare, Retail, Media, Education</v>
       </c>
       <c r="E542" t="str">
-        <v>https://www.prnewswire.com/news-releases/ofertas-especiales-de-beelink-en-el-amazon-prime-day-2026-hasta-un-20-de-descuento-302807054.html</v>
-[...2 lines deleted...]
-        <v>SHENZHEN, China, 23 de junio de 2026 /PRNewswire/ -- Beelink, una marca que ha incorporado el "rendimiento silencioso pero sin concesiones" a su ADN, participará en la promoción Amazon Prime Day 2026, del 23 al 26 de junio, ofreciendo hasta un 20% de descuento en una amplia gama de mini...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109174/</v>
+      </c>
+      <c r="F542" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 17, 2026 - (ACN Newswire) - The Food Expo, Beauty &amp; Wellness Expo and Home Delights Expo, organised by the Hong Kong Trade Development Council (HKTDC), concluded successfully today. The two trade fairs — Food Expo PRO and Hong Kong International Tea Fair — also closed on 15 August. The five fairs brought together over 1,850 exhibitors from more than 30 countries and regions, attracting over 520,000 public visits in total - a record high. Per capita spending continued to grow, reaching HK$1,685, reflecting the continued vibrancy of the local consumer market and strong public demand for gourmet food, healthy living and quality home products.
+For trade exhibitions, the Food Expo PRO and Hong Kong International Tea Fair drew some 20,000 buyers from 64 countries and regions. Apart from Hong Kong, buyers came from Chinese Mainland, Macao, Taiwan, Japan, Korea, as well as ASEAN countries, including Indonesia, Cambodia, Thailand, Malaysia and the Philippines, among others, reinforcing Hong Kong's unique advantages as a food trading hub.
+The International Conference of the Modernization of Chinese Medicine &amp; Health Products, organised by the Modernized Chinese Medicine International Association (MCMIA) together with the HKTDC and ten scientific research institutions, also concluded successfully on 15 August. Over 30 distinguished speakers attended to discuss innovation, research and development in Chinese medicine, and global opportunities.
+Smilely Lam, Associate Executive Director of the HKTDC, said: "This year's fairs received an enthusiastic response. Attendance recorded solid growth, and per capita spending reached a record high alongside visitor numbers, reflecting the strong market demand for quality food, healthy living and novel experiences. This year's five fairs, themed 'Live Well · Stay Well', gathered a diverse range of food and beverage, wellness and related lifestyle products, services and experiences from around the world, comprehensively showcasing the latest trends in the health and wellness sector, and creating more business opportunities for the industry."
+Ms Lam added: "We are pleased to see the fairs attracting a broader range of international participation. Exhibitors, buyers and industry representatives concluded multiple cooperation and procurement agreements, underscoring Hong Kong's position as an important trade platform connecting Chinese Mainland and international markets, as well as its role as an international food trade hub. Buyers' purchasing intentions show that market demand continues to grow for health and functional products, convenience foods, specialty foods and premium tea products. Products with sustainable development concepts and international certifications such as Halal certification are also gaining popularity, reflecting the industry's proactive response to consumers' pursuit of healthy living, quality experiences and responsible consumption, injecting growth momentum into the market.”
+Per capita spending reaches record high of HK$1,685; Health and wellness products in the spotlight
+During the fairs, the organiser conducted a random sampling survey, interviewing more than 1,430 visitors. The per capita spending continued to grow, reaching HK$1,685, with 87% of respondents indicating that their actual spending was in line with or exceeded their budget, reflecting stable consumer sentiment. The fairs also successfully aligned with the healthy living consumption trend, with over 80% of respondents expressing interest in health and wellness-related products.  The product categories of greatest interest to respondents included health and functional foods (62%), health supplements and nutritional products (51%), as well as mental and physical wellness products and healthy lifestyle items (40%). Among the respondents who are aware that the fairs have a halal food and beverage label, more than half of the respondents (53%) believed that halal food and beverage label helps promote halal products, while 51% noted the silver-age products and services showcased at the fairground, reflecting the continued growth potential of these markets.
+Public fairs draw strong crowds; buoyant spending atmosphere
+Over five days, The Food Expo, The Beauty &amp; Wellness Expo and The Home Delights Expo offered visitors a diverse range of international food, beauty and wellness products, as well as home living experiences. Five themed days were held throughout the fairs, encouraging visitors to embrace quality living through product showcases, expert sharing and interactive experiences. The fairs also featured a variety of special products and limited-time offers, attracting strong visitor traffic and generating encouraging sales results. The Food Expo's Gourmet Zone featured Hong Kong's first chewy treats themed market, featuring chewy desserts that received an enthusiastic on-site response. Henry Ling, Executive Director and General Manager (Asset Management) of Uni-China Group, said the 12 participating exhibitors expected to generate total sales of HK$1 million to HK$1.4 million during the fair.
+Held concurrently, the Beauty &amp; Wellness Expo brought visitors a wide range of holistic wellness experiences, including fragrance, health and fitness demonstrations. Among the highlights was an aroma-emotion testing experience presented by Xuelei Fragrance Museum from Guangzhou, drawing a continuous stream of visitors throughout the fair. The newly launched "Stay Relax" zone showcased products designed to relieve fatigue and promote relaxation. Alan Ho, Founder and Chairman of Hong Kong wellness brand Vogue Bio, said the brand's expo-exclusive buy-one-get-one-free promotion was well received by visitors. He expected total sales during the five-day fair to exceed HK$1 million, far surpassing his expectations.
+The Home Delights Expo showcased a range of smart home solutions, trendy household products and sleep technology. Sleep Health Association, exhibiting for the first time, set up a "Go Sleep Exp", where many visitors came to learn about ways to improve sleep quality and related health information. Cyrus Chiu, president of the Association, said the pavilion featured a first-of-its-kind sleeping experiential project in Asia, drew strong visitor traffic through its innovative design and helped enhance public awareness and understanding of sleep health.
+Trade fairs expand business networks, help mainland enterprises reach new markets
+The HKTDC is actively assisting quality mainland food products in expanding into overseas markets. This year marks the fourth consecutive year of the Chinese Mainland premium agricultural products "Going Global" exchange and matchmaking event, which facilitates mainland enterprises in leveraging Hong Kong's international business platform to expand into overseas markets. The event was attended by Chan Kwok-ki, Chief Secretary for Administration of the Hong Kong SAR Government, who delivered a keynote address. At the matching session, the Environment and Ecology Bureau of the HKSAR Government signed Memoranda of Understanding (MoU) with representatives from Hunan, Xizang and Shandong to strengthen cooperation between Hong Kong and these three regions. The event recorded intended transactions exceeding HK$1.8 billion, setting new records in both the breadth of industry participation and total intended deal value. Peng Tingjun, Director-General of the Agricultural Trade Promotion Center of the Ministry of Agriculture and Rural Affairs of China, said that more than 100 agricultural enterprises from over 10 Chinese Mainland provinces and regions brought more than 1,000 specialty products to Hong Kong, enabling visitors to experience distinctive agricultural traditions while helping Chinese agriculture reach global markets through Hong Kong.
+Making its debut at the Food Expo, the Xizang Pavilion achieved encouraging results Nagqu State-owned Capital Investment and Operation and Xizang Baqing Qizhen Industry successfully signed a MoU with a Hong Kong importer, with an estimated annual cooperation value exceeding RMB100 million, aiming to further expand the market for Xizang Naqu cordyceps. Another Chinese Mainland exhibitor, Henan Yunong Youpin Operation Management, following its participation in the Central Asia business delegation led by the Chief Executive in June this year, successfully connected with agricultural research and national investment bodies in Kazakhstan and plans to establish an agricultural industrial park there. Making its debut at the Food Expo this time, Fan Na, Chairperson of the company, stated that the company successfully connect with two wholesalers through the expo, with a target cooperation scale of RMB 10 million.
+This year, the Korea Pavilion expanded its size by 40%, gathering over 130 exhibitors and become the largest overseas pavilion. During the Food Expo PRO, the HKTDC signed a MoU with the Korea Agro-fisheries &amp; Food Trade Corporation. Kim Kwangseok, Branch Director of the Korea Agro-Fisheries &amp; Food Trade Corporation’s office in Hong Kong, said: “Hong Kong has long been a strategically important market for Korean agri-food products. It is not only our sixth largest export market, but also a crucial springboard for entering the Greater Bay Area and the Chinese Mainland markets. Beyond Hong Kong and the Chinese Mainland, the expo also helps Korean enterprises connect with importers and distributors from Singapore and other Asian markets, making it an important platform for international expansion.”
+The Food Expo PRO and the Food Expo featured the halal food and beverage label for the third consecutive year. This year, over 130 food suppliers showcased halal food from around the world. Tai Po Chun Hing, a local heritage brand with nearly 60 years of history, has been a regular participant at the Food Expo and joined the Food Expo PRO for the first time this year. At the newly introduced "Meat Zone”, it presented halal-certified beef tendon balls made in Hong Kong. Pius Chan, Executive Director of the company, said “On the first day of the expo, we met over 20 buyers from the Philippines, Thailand, and the Middle East, and expect orders worth between HK$500,000 and HK$1 million. We are also showcasing carbon-neutral beef balls that meet carbon footprint standards, demonstrating our commitment to ESG."
+SBY Frozen Food Supply, a Singapore-based halal meat manufacturer and distributor with a history of nearly 80 years, also identified Brazilian suppliers of raw beef and chicken products during the Expo. Abdul Halim Hafizuddin, Business Development Manager of the company, estimated the company's annual procurement value could reach between US$3 million and US$5 million.
+The spotlighted “Food Science and Technology Zone” featured innovative food technologies, including pet food solutions that attracted strong buyer interest. Felix Cheung, Founder and CEO of IXON Food Technology, said: "We received enquiries from more than 200 buyers on the first day of the expo, including buyers from Korea, Kazakhstan, Timor-Leste, Europe and Arab markets. Based on current discussions, the potential business value is estimated at between US$500,000 and US$1.3 million."
+The Coffee Zone at Food Expo PRO highlighted the growing potential of the coffee market, showcasing coffee products from different origins, accessories and coffee machines. First-time exhibitor Hawaii Coffee Association promote Hawaiian coffee and other specialty products at the expo. Ralph Gaston, Board Member and Secretary of the Association, said they had connected with more than 100 buyers during the expo and expect to conclude business within the next two to three months.
+A seminar titled " Brewing ASEAN Connections: Coffee Origins, Market Trends and Business Opportunities" was also held. Prof. Simon Wong, Chairman of the Belt and Road International Coffee Alliance, stated at the seminar that the Alliance will connect around 150 Belt and Road markets, further consolidating Hong Kong's role as an international coffee trading hub. Combined with Hong Kong's unique advantage as a "super-connector," the city is well-positioned to become a two-way gateway for the coffee industry.
+Held concurrently, the Hong Kong International Tea Fair introduced the new "Tea Lifestyle" zone, featuring a variety of innovative tea beverages, tea-inspired products and interactive experiences. Among the exhibitors was local tea brand BASAO, which made its debut at the fair and launched its new mellow black oolong. Katherine Yu, Director of Operations of BASAO, said they conducted around 30 business meetings with buyers mainly from Thailand, Japan and Egypt during the fair. In addition to overseas buyers, the brand is also connected with local enterprises including Cathay Pacific and Yung Kee, as well as potential partners from the digital marketing, content creation and new retail sectors, opening up new cross-industry collaboration opportunities.
+The Tea Fair also featured the new Chinese Mainland Matcha Pavilion. Chen Haiyan, Manager of the Industry Development Department of Hangzhou Jingshan Tea Development, said the pavilion connected with buyers from Hong Kong, Japan, Southeast Asia, India, Europe, and the United States during the fair. Among them, a Thai company expressed interest in purchasing around 20 tonnes of matcha powder, while buyers from India and Hong Kong indicated interest in procuring 10 and 100 smart matcha machines respectively.
+The Kenya Pavilion also reported encouraging results. This year, the Tea Board of Kenya led nine companies to exhibit at the fair. David Muriuki, Deputy Director of Trade Advisory of the Board, said the potential business deals made across the companies reached more than US$10 million, with one exhibitor alone connecting with more than 80 prospective business partners. During the fair, the Board also signed a MOU with HKTDC to strengthen market connections and trade promotion cooperation.
+Hybrid model connects local and overseas business opportunities
+This year, both the Food Expo PRO and Hong Kong International Tea Fair continued to adopt the hybrid exhibition model "EXHIBITION+" to allow global food and tea buyers to conduct business through both physical exhibitions and online platforms simultaneously. Until 22 August, exhibitors and buyers can still conduct online negotiations through the "Click2Match" intelligent matching platform to explore business opportunities.
+Chinese medicine international exchange promotes industry development
+The International Conference of the Modernization of Chinese Medicine &amp; Health Products, funded by the HKSAR Government's Chinese Medicine Development Fund, was themed "Clinical Translation, Regulatory Policies and Global Innovative Pathways of Traditional Medicine". It invited over 30 experts, scholars and industry leaders from 11 countries and regions to jointly discuss international regulations for Chinese medicine and the latest market development trends, promoting international exchange and cooperation in Chinese medicine. This year, the organiser featured interactive games and displays at a “Multi-Facet of Chinese Medicines” public education display at the Food Expo, as well as a "Chinese Medicine Health Public Forum", to promote the advantages of Chinese medicine services and wellness culture, enhancing public awareness and understanding of Chinese medicine.
+Photo download: https://bit.ly/3UDevP9
+Organised by the Hong Kong Trade Development Council (HKTDC), the Food Expo, Home Delights Expo and Beauty &amp; Wellness Expo (three public exhibitions), together with the Food Expo PRO and the Hong Kong International Tea Fair (two trade exhibitions), concluded successfully.The fairs attracted over 520,000 visits, setting a new all-time record.
+The Fish Marketing Organization and the Vegetable Marketing Organization expanded their exhibition space at this year's Food Expo to promote their new unified brand "Hong Kong Harvest", showcasing to the public the unique appeal of local fisheries and agricultural produce.
+The Food Expo's Gourmet Zone introduced a new “Dessert and Gelato” theme, featuring Hong Kong's first chewy treats themed market, which was highly popular among visitors.
+The Chinese Mainland premium agricultural products "Going Global" exchange and matchmaking event was held on 14 August, attracting more than 200 participants, including representatives of the Chinese mainland exhibitors, as well as Hong Kong buyers and distribution channel operators.
+During the Food Expo PRO, the HKTDC signed a MoU with Korea Agro-fisheries &amp; Food Trade Corporation.
+Halal food continued to attract market attention, with related products becoming one of the highlights of the exhibitions.
+The seminar titled "Brewing ASEAN Connections: Coffee Origins, Market Trends and Business Opportunities" invited industry representatives from Laos, Thailand and Vietnam to analyse the development trends of the ASEAN coffee market, opportunities in specialty coffee and the potential for regional cooperation, while exploring business opportunities in the Belt and Road markets.
+Hong Kong International Tea Fair introduced a new "Tea Lifestyle" zone, showcasing innovative tea beverages and tea culture lifestyle experiences.
+‍
+Beauty &amp; Wellness Expo marked its 10th edition this year, offering holistic health experiences for the mind, body and soul. Mannings provided a health experience zone with a series of free health screenings and professional consultations.
+Home Delights Expo featured a "Go Sleep Exp" that promoted the importance of quality sleep through interactive displays and professional sharing sessions.
+Throughout the exhibitions, a series of highly popular and exciting events were held, including "Star Chef Cooking Demonstrations”, "Smart Bidding", and lucky draws.
+International Conference of the Modernization of Chinese Medicine &amp; Health Products, themed "Clinical Translation, Regulatory Policies and Global Innovative Pathways of Traditional Medicine", invited over 30 experts, scholars and industry leaders from 11 countries and regions to jointly discuss international regulations for Chinese medicine and the latest market development trends.
+The Food Expo featured a special “Multi-Facet of Chinese Medicines” public education display to promote the advantages of Chinese medicine services and wellness culture, enhancing public awareness and understanding of Chinese medicine.
+To learn more about the opinions of exhibitors and buyers, please visit:
+HKTDC Food Expo PRO
+foodexpopro.hktdc.com
+Hong Kong International Tea Fair
+hkteafair.hktdc.com
+HKTDC Food Expo
+hkfoodexpo.hktdc.com
+HKTDC Beauty &amp; Wellness Expo
+hkbeautyexpo.hktdc.com
+HKTDC Home Delights Expo
+homedelights.hktdc.com
+The International Conference of the Modernization of Chinese Medicine and Health Products (ICMCM)
+icmcm.hktdc.com
+August Happy Buy website
+ecoupon.hktdc.com/food/
+HKTDC’s Communications and Public Affairs Department
+Katy Wong
+Tel: (852) 2584 4524
+Email: katy.ky.wong@hktdc.org
+Winnie Kan
+Tel: (852) 2584 4055
+Email: winnie.wy.kan@hktdc.org
+Clayton Lauw
+Tel: (852) 2584 4472
+Email: clayton.y.lauw@hktdc.org
+Media Room: http://mediaroom.hktdc.com
+About HKTDC 
+The Hong Kong Trade Development Council (HKTDC) celebrates its 60th anniversary this year. The HKTDC is a statutory body established in 1966 to promote, assist and develop Hong Kong's trade. With over 50 offices globally, including 13 in the Chinese Mainland, the HKTDC promotes Hong Kong as a two-way global investment and business hub. The HKTDC organises international exhibitions, conferences and business missions to create business opportunities for companies, particularly small and medium-sized enterprises (SMEs), in the mainland and international markets. The HKTDC also provides up-to-date market insights and product information via research reports and digital news channels. For more information, please visit: www.hktdc.com/aboutus. 
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="str">
-        <v>Beelink 2026: Mega-Sale am Amazon Prime Day - Bis zu 20 % Rabatt</v>
+        <v>“Dancing With The Universe” by Dot Campbell — Free on Amazon for a Limited Time (Until 8/21/2026)</v>
       </c>
       <c r="B543" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C543" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D543" t="str">
         <v>Retail</v>
       </c>
       <c r="E543" t="str">
-        <v>https://www.prnewswire.com/news-releases/beelink-2026-mega-sale-am-amazon-prime-day--bis-zu-20--rabatt-302807053.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358893</v>
       </c>
       <c r="F543" t="str">
-        <v>SHENZHEN, China, 23. Juni 2026 /PRNewswire/ -- Beelink, eine Marke, deren DNA von „leisem Betrieb bei kompromissloser Leistung" geprägt ist, nimmt vom 23. bis 26. Juni an der Amazon Prime Day-Aktion 2026 teil und bietet bis zu 20 % Rabatt auf eine große Auswahl an Mini-PCs, NAS-Systemen...</v>
+        <v>Best Seller Publishing is proud to announce the release of &amp;#8220;Dancing With The Universe: A Journey Through Past Lives and a Love That Endures Them All&amp;#8221; by spiritual mentor and metaphysical teacher Dot Campbell&amp;#8212;an extraordinary memoir exploring past lives, reincarnation, spiritual awakening, and the possibility that some connections are destined to transcend time&amp;#8212;available for free download on Amazon for a limited time&amp;#8212;now through August 21 2026. - - What if the answers you&amp;#39;ve been searc... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358893</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="str">
-        <v>Méga-soldes Beelink 2026 à l'occasion de l'Amazon Prime Day : jusqu'à 20 % de réduction</v>
+        <v>“Go, Harmony!” is Free to Download for Only Five Days (Until 8/21/26)</v>
       </c>
       <c r="B544" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C544" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D544" t="str">
         <v>Retail</v>
       </c>
       <c r="E544" t="str">
-        <v>https://www.prnewswire.com/news-releases/mega-soldes-beelink-2026-a-loccasion-de-lamazon-prime-day--jusqua-20--de-reduction-302807051.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358897</v>
       </c>
       <c r="F544" t="str">
-        <v>SHENZHEN, Chine, 23 juin 2026 /PRNewswire/ -- Beelink, une marque qui a inscrit « des performances silencieuses sans compromis » dans son ADN, participera à la promotion Amazon Prime Day 2026 du 23 au 26 juin, en proposant jusqu'à 20 % de réduction sur une large gamme de mini-PC, de...</v>
+        <v>Best Seller Publishing announces the release of Philip Walsh&amp;#39;s new book, &amp;#8220;Go, Harmony!: Her Father&amp;#39;s Murder Leaves Harmony Heir to an Empire That Is Glamorous, Thrilling - and Deadly.&amp;#8221; (Harmony&amp;#39;s Legacy Book 3 ). It will be available in the Amazon store for free for only five days. - - &amp;#8220;Go, Harmony!: Her Father&amp;#39;s Murder Leaves Harmony Heir to an Empire That Is Glamorous, Thrilling - and Deadly.&amp;#8221; (Harmony&amp;#39;s Legacy Book 3) is about Harmony Nader, an 18-year-old born into a world of weal... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358897</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="str">
-        <v>TurboFlow Raises $6 Million Seed Led by Pantera Capital to Bring Institutional Trading Infrastructure to Everyday Users</v>
+        <v>UGREEN bringt die Nexode Pro Serie in Europa auf den Markt und definiert das All-in-One-Ladeerlebnis mit Smart-Display neu</v>
       </c>
       <c r="B545" t="str">
-        <v>2026-06-23</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C545" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D545" t="str">
-        <v>Crypto, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E545" t="str">
-        <v>https://www.prnewswire.com/news-releases/turboflow-raises-6-million-seed-led-by-pantera-capital-to-bring-institutional-trading-infrastructure-to-everyday-users-302806950.html</v>
+        <v>https://www.prnewswire.com/news-releases/ugreen-bringt-die-nexode-pro-serie-in-europa-auf-den-markt-und-definiert-das-all-in-one-ladeerlebnis-mit-smart-display-neu-302851718.html</v>
       </c>
       <c r="F545" t="str">
-        <v>TurboFlow makes sophisticated trading simple, fair, and accessible TurboFlow has processed $19.15B in total trading volume across 14.54k + total users The round is led by Pantera Capital, with participation from Susquehanna Crypto and Digital Currency Group (DCG) TurboFlow provides retail...</v>
+        <v>BERLIN, 17. August 2026 /PRNewswire/ -- UGREEN hat die Markteinführung der Nexode Pro Serie in Europa angekündigt, einer neuen Premium-Produktreihe für professionelles Laden. Die Serie wird ab August bei Amazon und auf der offiziellen Website von UGREEN erhältlich sein. Die Nexode Pro...</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="str">
-        <v>Reese Witherspoon Reunites for the First Time with Original 'Legally Blonde' Stars Jennifer Coolidge, Selma Blair, Ali Larter, Matthew Davis, and Victor Garber</v>
+        <v>UGREEN lance la série Nexode Pro en Europe : une nouvelle génération de chargeurs intelligents tout-en-un avec écran</v>
       </c>
       <c r="B546" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C546" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D546" t="str">
         <v>Retail</v>
       </c>
       <c r="E546" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356632</v>
+        <v>https://www.prnewswire.com/news-releases/ugreen-lance-la-serie-nexode-pro-en-europe--une-nouvelle-generation-de-chargeurs-intelligents-tout-en-un-avec-ecran-302851756.html</v>
       </c>
       <c r="F546" t="str">
-        <v>Surprise Performances by Pop Icons Vanessa Carlton and Hoku, with - - Panel Hosted Bowen Yang and Matt Rogers of Las Culturistas, Added to the - - Incredible Evening Celebrating the Iconic Franchise - - MORNING PHOTOS AVAILABLE HERE - - EVENING PHOTOS AVAILABLE HERE - - Courtesy Amazon MGM Studios - - Amazon MGM Studios officially took over Manhattan&amp;#39;s Hall des Lumi�res yesterday for &amp;#8220;Elle World.&amp;#8221; The one-day-only immersive fan playground celebrated the upcoming July 1 prem... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356632</v>
+        <v>BERLIN, le 17 août 2026 /PRNewswire/ -- UGREEN annonce le lancement européen de la série Nexode Pro, une nouvelle gamme premium conçue pour offrir une expérience de recharge de niveau professionnel. Disponible à partir du mois d'août sur Amazon et sur le site officiel d'UGREEN, la série...</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="str">
-        <v>Curaleaf Announces Results of its 2026 Shareholders Meeting</v>
+        <v>Bilingual Children’s Book Celebrates the Migration of Monarch Butterflies, Pledges 10% of Sales to Releasing Migrant Children from ICE Detention</v>
       </c>
       <c r="B547" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C547" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D547" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E547" t="str">
-        <v>https://www.prnewswire.com/news-releases/curaleaf-announces-results-of-its-2026-shareholders-meeting-302806820.html</v>
+        <v>https://www.pr.com/press-release/972321</v>
       </c>
       <c r="F547" t="str">
-        <v>STAMFORD, Conn., June 22, 2026 /PRNewswire/ -- The annual general and special meeting of shareholders of Curaleaf Holdings, Inc. (TSX: CURA) (OTCQX: CURLF) ("Curaleaf" or the "Company"), a leading international provider of consumer products in cannabis, was held today via live webcast...</v>
+        <v>A new children’s picture book released on Amazon.com introduces and reinforces Spanish language skills among children aged four to ten through a story celebrating the epic migration of the monarch butterfly; the author is pledging 10% of earnings will be donated to organizations leveraging pro bono law services to release migrant children and families from ICE Custody. Bella's Journey: The Migration of a Monarch [PR.com]</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="str">
-        <v>Consumer Watchdog: Uber-Consumer Attorney Deal Strikes Fair Balance</v>
+        <v>D2C Brands Increasingly Migrate to Shopify Over WooCommerce, Reports Lucent Innovation</v>
       </c>
       <c r="B548" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C548" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D548" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E548" t="str">
-        <v>https://www.prnewswire.com/news-releases/consumer-watchdog-uber-consumer-attorney-deal-strikes-fair-balance-302806845.html</v>
+        <v>https://www.pr.com/press-release/972513</v>
       </c>
       <c r="F548" t="str">
-        <v>SACRAMENTO, Calif., June 22, 2026 /PRNewswire/ -- Compromise legislation designed to avert a California ballot initiative showdown with Uber strikes a reasonable balance based on a review of the legislation SB 623, according to Consumer Watchdog. "The compromise trades unlimited medical...</v>
+        <v>Ecommerce data shows Shopify gaining ground as D2C brands outgrow WooCommerce's plugin-dependent architecture. [PR.com]</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="str">
-        <v>Striving for Better Health, American Employees Face Affordability Hurdles</v>
+        <v>Unitech Launches EA530 Targeting TCO Optimization in Enterprise AIDC Deployments</v>
       </c>
       <c r="B549" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C549" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D549" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E549" t="str">
-        <v>https://www.newmediawire.com/news/striving-for-better-health-american-employees-face-affordability-hurdles-7087275</v>
+        <v>https://www.prnewswire.com/news-releases/unitech-launches-ea530-targeting-tco-optimization-in-enterprise-aidc-deployments-302849640.html</v>
       </c>
       <c r="F549" t="str">
-        <v>Survey Highlights: 95% of U.S. employees are actively trying to improve their health and well-being. 50% report healthcare costs have made it difficult to pay for day-to-day expenses, including food, childcare and rent. 47% are reducing or stopping retirement contributions to afford healthcare costs and maintain a healthy lifestyle. DALLAS - June 22, 2026 ( NEWMEDIAWIRE ) - U.S. employees [1] are highly motivated to improve their health, but are limited by finances, time and work structure, according to a recent survey conducted by The Harris Poll on behalf of the American Heart Association, a relentless force changing the future of health for everyone, everywhere. The rising cost of healthcare is a particularly pressing concern. Half (50%) of survey respondents agree that healthcare costs</v>
-[...2 lines deleted...]
-    <row r="550">
+        <v>TAIPEI, Aug. 17, 2026 /PRNewswire/ -- As digital transformation accelerates across retail, logistics, and warehousing, enterprises are placing increasing demands on AIDC devices for real-time data processing and long-term operational reliability. Performance limitations, rising...</v>
+      </c>
+    </row>
+    <row r="550" xml:space="preserve">
       <c r="A550" t="str">
-        <v>Brickspace Lab Unveils Catalog – A Design Inspiration Library To Find The Best Shopify Websites</v>
+        <v>China Lilang Announces 2026 Interim Results</v>
       </c>
       <c r="B550" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C550" t="str">
-        <v>GetNews</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D550" t="str">
-        <v>Retail</v>
+        <v>Finance, SaaS, Retail</v>
       </c>
       <c r="E550" t="str">
-        <v>https://www.getnews.info/story/2026/06/22/brickspace-lab-unveils-catalog-a-design-inspiration-library-to-find-the-best-shopify-websites/?source=barchart</v>
-[...2 lines deleted...]
-        <v/>
+        <v>https://www.acnnewswire.com/press-release/english/109168/</v>
+      </c>
+      <c r="F550" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 17, 2026 - (ACN Newswire) - China Lilang Limited (“China Lilang” or the “Company”, together with its subsidiaries, the “Group”; stock code: 1234) today announced its interim results for the six months ended 30 June 2026.
+Mr. Wang Dong Xing, Chairman and Non-Executive Director of China Lilang, said: “In the first half of 2026, global geopolitical tensions remained high, while China’s economy maintained a stable growth momentum, and consumers have become more rational in their purchasing decisions. During the period, China Lilang adjusted its sales strategies in a timely manner to optimize sales performance while upholding its brand positioning and product quality. The Group remained focused on enhancing the competitiveness of both the core collection “LILANZ” and smart casual collection “LESS IS MORE”, improving operational efficiency and expanding market share. At the same time, the Group strategically increased the supply of value-for-money products to cater to the needs of a broader range of consumers. In addition, the Group continued to optimize its omni-channel sales and marketing network, actively promoting the integration of online and offline operations while advancing its Multi-brands and Internationalization strategies, further consolidating its leading position in the menswear industry.
+For the six months ended 30 June 2026, the Group’s revenue increased by 19.5% to RMB2,064.7 million. Among this, revenue of the smart casual collection and other collections surged 34.7%, mainly driven by strong momentum in its in-store sales and new retail business. The core collection also recorded an increase of 12.7%, primarily driven by the later Lunar New Year, which extended the peak sales season, as well as the rapid expansion of new retail channels and an increased supply of value-for-money offerings, effectively meeting market demand.
+Gross profit margin decreased by 1.3 percentage points year-on-year to 48.9%, primarily due to an increase in sales of value-for-money products and a higher proportion of sales of products from large-scale year-end promotional activities, which led to a decrease in average unit price. Profit attributable to equity shareholders for the period was RMB215.4 million (2025 Interim: RMB242.5 million). Profit margin attributable to equity shareholders decreased by 3.6 percentage points year-on-year to 10.4%. Earnings per share were RMB18.0 cents.
+The Board of Directors has recommended payment of an interim dividend of HK10 cents (2025 Interim: HK11 cents) per ordinary share and a special interim dividend of HK4 cents (2025 Interim: HK5 cents), thereby maintaining a relatively high payout ratio.
+The Group continued to deepen its well-differentiated brand matrix, driven by the dual core collections: the core collection “LILANZ” and the smart casual collection “LILANZ LESS IS MORE”. The “LILANZ” core collection continued to consolidate its position in the traditional menswear market. Through optimizing its product portfolio and continuing its strategic transformation towards the Direct-to-Consumer (“DTC”) model, and repurchasing the operating rights from its first-tier distributors in Hubei Province during the period, the Group strengthened the brand’s influence and penetration among its core customer base, as well as enhanced operational efficiency and market responsiveness.
+The "LESS IS MORE" smart casual collection that targets younger consumers continued to operate in a fully direct-to-retail model, with its store opening strategy focused on launching outlets at shopping malls preferred by consumers. Coupled with the seamless integration of online and offline channels, the brand was able to engage consumers more precisely and effectively enhance the consumer experience. As at 30 June 2026, there were 2,465 stores for the core collection and 355 stores for the smart casual collection, bringing the Group’s total store count to 2,820, representing a net increase of 3 stores.
+During the period, new retail channels were one of the Group’s core growth engines, with sales increasing by 39.0% year on year. The Group continues to strengthen mature sales platforms such as Tmall, JD.com, and TikTok, and actively expands into emerging channels such as Pinduoduo, WeChat Channels, Poizon, Xiaohongshu and Weibo, further broadening its online sales coverage, deepening emotional connections with consumers, and opening new growth opportunities for the new retail business.
+The Group steadily implemented its “Multi-brands and Internationalization” core strategy during the period. In Chinese Mainland, the Group continued to expand the physical store network of “MUNSINGWEAR”, adding 3 new stores during the first half of the year and successfully opening a flagship store at Nanjing Deji Plaza. At the same time, the Group further expanded its online sales channels to achieve synergistic integration between online and offline operations, thereby enhancing brand awareness and market penetration among its target customers, while strengthening its presence in the high-end market segment. In terms of overseas expansion, the Group continued to systematically expand its store network in the Malaysian market, opening 5 stores during the period, and completed the company registration process in the Philippines. The Group has also commenced the company registration process in Vietnam as part of its preparations for entering the local market.
+During the period, the Group adheres to the design philosophy of “Simplicity but Not Simple” and continuously deepens its proprietary research and development across its industrial chain, focusing on fabric innovation, craftsmanship upgrades and standard setting to strengthen its competitive advantage of “Technology-Empowered Products”, and transform its technological expertise into industry-wide reference standards.
+Looking ahead to the second half of 2026, the Group will continue to implement its channel upgrade and high-quality development strategy, focusing on enhancing the operating efficiency and profitability of store network. With Hubei Province having completed its DTC model transformation, the Group will focus on consolidating and developing the operation of the transformed regions and fully leveraging
+the advantages in management efficiency and market responsiveness brought about by the channel reform. In the future, the Group will prudently evaluate the development of the model and continuously improve the sales network layout, based on the market environment and operating performance in various regions. The Group will continue to focus on potential locations such as high-quality shopping malls and outlets to promote store image upgrades and enhance store efficiency.
+In terms of new retail business, the Group will pursue integrated online and offline development, fully
+leverage its omni-channel advantages to enhance customer engagement and shopping experience. The Group aims to achieve revenue growth of 20% or more for its new retail business in 2026, and overall retail value growth of not less than 10%, further reinforcing its position as a core growth engine of the Group.
+The Group will continue to enrich the product portfolio of “MUNSINGWEAR” and expand its retail network layout, thereby enhancing brand influence and market coverage. Regarding international expansion, the Group will gradually expand its local retail network in Malaysia, strengthen its brand-building efforts, and actively accumulate operational experience in overseas markets, thereby laying a more solid foundation for its long-term development.
+Mr. Wang Dong Xing, Chairman of China Lilang, concluded: “Looking ahead to the second half of the year, the Chinese economy still faces the imbalance of ‘strong supply and weak demand’, which will continue to affect consumer confidence in the short term and pose challenges to the recovery of the consumer market. Amid a complex and ever-changing operating environment, China Lilang will continue to leverage its solid brand foundation and market leadership advantages, adhere to its prudent operating strategy, and further enhance its competitiveness in products, channels and operations. By capturing opportunities arising from industry developments, the Group remains committed to delivering sustainable returns to shareholders.”
+About China Lilang
+China Lilang is one of the leading PRC menswear enterprises. As an integrated fashion enterprise, the Group designs, sources and manufactures high-quality business and casual apparel for men and sells under brands of LILANZ and LESS IS MORE. Its products are sold primarily through an extensive retail and distribution network in the PRC and overseas markets.
+For further inquiries, please contact:
+Keris Leung / Mel Lai
+Tel: (852) 2864 4863 / 2864 4855
+Email: chinalilang@sprg.com.hk
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="str">
-        <v>Brickspace Lab Releases Slab – A Modular Shopify Theme Built for Developers</v>
+        <v>Digital Heroes Surpasses 2,000 Brand Clients and Publishes 1,073 Shopify Buyer Guides as Agency Expands Global Shopify Development Operations</v>
       </c>
       <c r="B551" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C551" t="str">
-        <v>GetNews</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D551" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E551" t="str">
-        <v>https://www.getnews.info/story/2026/06/22/brickspace-lab-releases-slab-a-modular-shopify-theme-built-for-developers/?source=barchart</v>
+        <v>https://www.newsfilecorp.com/release/309825/Digital-Heroes-Surpasses-2000-Brand-Clients-and-Publishes-1073-Shopify-Buyer-Guides-as-Agency-Expands-Global-Shopify-Development-Operations</v>
       </c>
       <c r="F551" t="str">
-        <v/>
+        <v>New York, New York--(Newsfile Corp. - August 16, 2026) - Digital Heroes, a Shopify development agency headquartered in New York, today announced it has served more than 2,000 brands across the United States, United Kingdom, Australia, Canada, and the Middle East, and has published a library of 1,073 industry-specific buyer guides covering Shopify development costs, workflows, and platform decisions. The guides are publicly available and include real cost bands for theme customization, custom...</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="str">
-        <v>New York Giants' Jameis Winston Leads NFL PLAY 60 Day to Boost Youth Physical Activity</v>
+        <v>97-Year-Old Laguna Beach Author Lucetta Kallis Releases Don't Die Yet Diet: How to Lose 10 Pounds in 14 Days</v>
       </c>
       <c r="B552" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-17</v>
       </c>
       <c r="C552" t="str">
-        <v>NewMediaWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D552" t="str">
-        <v>Retail, Education, Healthcare</v>
+        <v>Retail</v>
       </c>
       <c r="E552" t="str">
-        <v>https://www.newmediawire.com/news/new-york-giants-jameis-winston-leads-nfl-play-60-day-to-boost-youth-physical-activity-7087276</v>
+        <v>https://www.prweb.com/releases/97-year-old-laguna-beach-author-lucetta-kallis-releases-dont-die-yet-diet-how-to-lose-10-pounds-in-14-days-302852472.html</v>
       </c>
       <c r="F552" t="str">
-        <v xml:space="preserve">NORTH BERGEN, NEW JERSEY - June 22, 2026 ( NEWMEDIAWIRE ) - Just over a quarter of U.S. youth ages 6-11 and 14% of youth ages 12-17 meet the recommendation of at least 60 minutes of physical activity every day, according to the American Heart Association’s 2026 Heart Disease and Stroke Statistics Update. That’s why the American Heart Association and the NFL (National Football League) are helping students build healthier habits early through NFL PLAY 60. Today’s more than 100 sixth-grade students from Robert Fulton Elementary School in North Bergen, New Jersey participated in today’s NFL PLAY 60 event at North Bergen Recreation Center, where New York Giants quarterback Jameis Winston joined in a series of interactive drills, supported by USA Football, designed to make movement engaging and </v>
+        <v>LAGUNA BEACH, Calif., Aug. 16, 2026 /PRNewswire-PRWeb/ -- At an age when most people have long since retired, 97-year-old Laguna Beach resident Lucetta Kallis is proving it's never too late to pursue a new dream. Her first book, Don't Die Yet Diet, is now available on Amazon and offers...</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="str">
-        <v>VERAXA Biotech (VRXA) Showcases BiTAC Cancer Platforms Ahead of BIO International Convention</v>
+        <v>Analysts See SHEIN at US$35-40bn Ahead of IPO, Citing Global Fashion Scale and Strong Financials</v>
       </c>
       <c r="B553" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-16</v>
       </c>
       <c r="C553" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D553" t="str">
-        <v>Finance, SaaS, Healthcare, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E553" t="str">
-        <v>https://www.newmediawire.com/news/veraxa-biotech-vrxa-showcases-bitac-cancer-platforms-ahead-of-bio-international-convention-7087271</v>
+        <v>https://www.pr-inside.com/analysts-see-shein-at-us-35-40bn-ahead-of-ipo-citing-global-fashion-scale-and-strong-financials-r5212850.htm</v>
       </c>
       <c r="F553" t="str">
-        <v>LOS ANGELES, CA - June 22, 2026 ( NEWMEDIAWIRE ) - VERAXA Biotech (NASDAQ: VRXA) is highlighting partnering opportunities for its proprietary BiTAC(TM)-ADC and BiTAC-TCE technology platforms ahead of the BIO International Convention, taking place June 22-25 in San Diego. The company recently reported new proof-of-concept data supporting its BiTAC-ADC platform, which is designed to improve cancer treatment precision through tumor-restricted activation of therapeutic agents while minimizing off-target toxicity. VERAXA said the findings, together with previously presented BiTAC-TCE data unveiled at the American Association for Cancer Research Annual Meeting in April 2026, support the potential of two differentiated cancer therapy platforms that may be applicable across multiple solid tumor in</v>
+        <v>(PR-inside.com) HONG KONG, August 14, 2026 - (ACN Newswire) - In recent years, the digital economy has deeply penetrated global consumer markets. The online fashion industry, with its unique advantages of lightweight operations, high iteration speed, and global reach, has entered a golden period of rapid growth, unlocking substantial development space and opportunities for related sectors. In this context, enterprises equipped with digital core capabilities, global expansion advantages, and distinctive supply chain systems are gradually securing a competitive edge in industry development. As a leading enterprise in the global online fashion industry, SHEIN accurately captures the trends of digital consumption. Relying on ..</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="str">
-        <v>MCS Gearup Expands Access to Tactical Gear and Outdoor Equipment Through ...</v>
+        <v>Traverse Bay Farms Founder Shares 25 Small Business Lessons Learned From 25 Years in Business</v>
       </c>
       <c r="B554" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-15</v>
       </c>
       <c r="C554" t="str">
-        <v>PR-Inside</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D554" t="str">
-        <v>SaaS, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E554" t="str">
-        <v>https://pr-inside.com/mcs-gearup-expands-access-to-tactical-gear-and-outdoor-equipment-through-r5193513.htm</v>
+        <v>https://prunderground.com/traverse-bay-farms-founder-shares-25-small-business-lessons-learned-from-25-year/cmst49ako000804lfwfypjx8j</v>
       </c>
       <c r="F554" t="str">
-        <v>(PR-inside.com) Enhanced Online Shopping Experience Supports Growing Demand for Tactical, Outdoor, and Preparedness Products Across the United States BONITA SPRINGS, FL / ACCESS Newswire / June 22, 2026 /MCS Gearup, an online retailer specializing in tactical gear, outdoor equipment, and preparedness products, has announced the expansion of its digital retail operations through the launch of an updated e-commerce platform designed to improve product accessibility, streamline customer purchasing experiences, and support continued growth across its nationwide customer base. The platform enhancement represents a significant operational milestone for MCS Gearup as the company continues to broaden its product offerings while improving website functionality for customers ..</v>
+        <v>Andy LaPointe reflects on 25 years of building Traverse Bay Farms and shares practical lessons for retailers, entrepreneurs and Main Street business owners The post Traverse Bay Farms Founder Shares 25 Small Business Lessons Learned From 25 Years in Business first appeared on</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="str">
-        <v>ScentFest SF, the West Coast’s First International Consumer Fragrance Festival, Opens at Fort Mason June 26-28</v>
+        <v>PureHealth Research Explores Horse Chestnut and Butcher's Broom in Supplements for Vein Health</v>
       </c>
       <c r="B555" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-15</v>
       </c>
       <c r="C555" t="str">
-        <v>Send2Press</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D555" t="str">
-        <v>Retail, Media</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E555" t="str">
-        <v>https://www.send2press.com/wire/scentfest-sf-the-west-coasts-first-international-consumer-fragrance-festival-opens-at-fort-mason-june-26-28/</v>
+        <v>https://www.prnewswire.com/news-releases/purehealth-research-explores-horse-chestnut-and-butchers-broom-in-supplements-for-vein-health-302842586.html</v>
       </c>
       <c r="F555" t="str">
-        <v>SAN FRANCISCO, Calif., June 22, 2026 (SEND2PRESS NEWSWIRE) -- ScentFest SF, the West Coast's first international consumer fragrance festival, opens June 26 to 28, 2026 at the Gateway Pavilion at Fort Mason Center in San Francisco. Founded by Sebastian Jara, creator of The Perfume Guy on YouTube, the inaugural three-day festival gathers more than 110 fragrance houses from around the world, the traveling archive of the Osmothèque, and a program of talks featuring some of the most recognized names in perfumery, all built for the public rather than the trade.</v>
+        <v>MANASSAS, Va., Aug. 15, 2026 /PRNewswire/ -- PureHealth Research is highlighting the growing consumer awareness of circulatory and vein wellness. Supplements for vein health are nutritional formulas that commonly feature ingredients such as Horse Chestnut and Butcher's Broom, used to help...</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="str">
-        <v>CTA Names MY OVU as Winner of Startup Pitch Competition at CEO Summit</v>
+        <v>WEBs Investments Inc. Announces Intention to Close 11 Defined Volatility Sector ETFs</v>
       </c>
       <c r="B556" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C556" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D556" t="str">
-        <v>Retail</v>
+        <v>Healthcare, Energy, Retail</v>
       </c>
       <c r="E556" t="str">
-        <v>https://www.prnewswire.com/news-releases/cta-names-my-ovu-as-winner-of-startup-pitch-competition-at-ceo-summit-302806663.html</v>
+        <v>https://finance.yahoo.com/markets/options/articles/webs-investments-inc-announces-intention-230000040.html</v>
       </c>
       <c r="F556" t="str">
-        <v>Polish startup heads to CES 2027, highlighting innovation across Europe ARLINGTON, Va., June 22, 2026 /PRNewswire/ -- The Consumer Technology Association (CTA)® announces MY OVU as the winner of the startup pitch competition at CTA's CEO Summit in Warsaw. Five emerging Polish startups...</v>
+        <v>PARK CITY, Utah, August 14, 2026--WEBs Investments Inc. (WEBs) announced today its intention to close 11 series within its Defined Volatility Sector ETFs suite of funds: WEBs Energy XLE Defined Volatility ETF, WEBs Materials XLB Defined Volatility ETF, WEBs Industrials XLI Defined Volatility ETF, WEBs Consumer Discretionary XLY Defined Volatility ETF, WEBs Consumer Staples XLP Defined Volatility ETF, WEBs Health Care XLV Defined Volatility ETF, WEBs Financial XLF Defined Volatility ETF, WEBs Tec</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="str">
-        <v>GAP Group North East Expands National Footprint with New Yorkshire Site</v>
+        <v>SEC Charges Boiler Room Operator and Three Entities with Defrauding Retail Investors in $74 Million Pre-IPO Investment Scam</v>
       </c>
       <c r="B557" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C557" t="str">
-        <v>Pressat</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D557" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E557" t="str">
-        <v>https://pressat.co.uk/releases/gap-group-north-east-expands-national-footprint-with-new-yorkshire-site-526b139432eef2aa102eac3dc1cd5a96/</v>
+        <v>https://www.newsfilecorp.com/release/309752/SEC-Charges-Boiler-Room-Operator-and-Three-Entities-with-Defrauding-Retail-Investors-in-74-Million-PreIPO-Investment-Scam</v>
       </c>
       <c r="F557" t="str">
-        <v>Monday 22 June, 2026 GAP Group North East strengthens its nationwide network with a new Yorkshire facility, bringing faster, more accessible electrical recycling services to customers across Yorkshire, the Midlands, and the South of England and Wales. GAP Group North East, a nationwide, fully accredited electrical recycling and resource recovery provider, today announced the forthcoming opening of a new operational site in Yorkshire. The expansion marks a significant milestone in the company’s growth, driven by a straightforward ambition: to serve customers right across the UK as effectively and efficiently as possible. With established processing facilities in Gateshead and Perthshire, the addition of a Yorkshire site is a natural next step in that journey. The Gateshead and Perth sites a</v>
+        <v>Washington, D.C.--(Newsfile Corp. - August 14, 2026) - The Securities and Exchange Commission today charged New York resident Andrew Spaventa and three entities he owned and controlled with fraud and other violations in connection with unregistered      securities offerings of private funds that purportedly provided retail investors an opportunity to invest in shares of “pre-IPO” private companies while charging hidden fees.          According to the SEC’s complaint, between approximately...</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="str">
-        <v>Natural Woman Expands as Lifestyle Brand Positioned for Fashion, Beauty, and Licensing Opportunities</v>
+        <v>Utilities' Phony "Wildfire Victims First" Coalition Trots Out Utility-Paid Spokespeople to Push Wildfire Bailout, Says Consumer Watchdog</v>
       </c>
       <c r="B558" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C558" t="str">
-        <v>Send2Press</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D558" t="str">
-        <v>Retail</v>
+        <v>Real Estate, Energy, Retail</v>
       </c>
       <c r="E558" t="str">
-        <v>https://www.send2press.com/wire/natural-woman-expands-as-lifestyle-brand-positioned-for-fashion-beauty-and-licensing-opportunities/</v>
+        <v>https://www.prnewswire.com/news-releases/utilities-phony-wildfire-victims-first-coalition-trots-out-utility-paid-spokespeople-to-push-wildfire-bailout-says-consumer-watchdog-302852161.html</v>
       </c>
       <c r="F558" t="str">
-        <v>MIAMI, Fla., June 22, 2026 (SEND2PRESS NEWSWIRE) -- Natural Woman, a growing lifestyle brand focused on confidence, authenticity, beauty, and self-expression, is expanding its vision across multiple consumer product categories, creating new opportunities in fashion, accessories, beauty, and licensing. The brand is available from Empire License, Inc.</v>
+        <v>SACRAMENTO, Calif., Aug. 14, 2026 /PRNewswire/ -- The utility-funded coalition pushing for a utility bailout in Sacramento, deceptively named "Wildfire Victims First," issued a press release August 10(opens in new tab) touting three "housing advocates and labor leaders" encouraging Newsom...</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="str">
-        <v>How to Start a Beverage Company: Fast Moving Consumer Goods Launches ...</v>
+        <v>Seritage Growth Properties Reports Second Quarter 2026 Operating Results</v>
       </c>
       <c r="B559" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C559" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D559" t="str">
-        <v>AI, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E559" t="str">
-        <v>https://pr-inside.com/how-to-start-a-beverage-company-fast-moving-consumer-goods-launches-r5193483.htm</v>
+        <v>https://finance.yahoo.com/real-estate/articles/seritage-growth-properties-reports-second-202200696.html</v>
       </c>
       <c r="F559" t="str">
-        <v>(PR-inside.com) SAN DIEGO, CA / ACCESS Newswire / June 22, 2026 / Fast Moving Consumer Goods, Inc. (GGII) today announced the launch of its weekly live webinar series, designed to help founders, investors, and operators navigate one of the most searched and fastest-growing topics in consumer products: how to start a beverage company. As the global FMCG sector undergoes rapid transformation driven by artificial intelligence, evolving consumer expectations, and new distribution models, the webinar aims to provide real-world insights into beverage development, formulation, scaling, and sales strategies. The event will take place Thursday, June 25, 2026, at 7:00 PM EST / 4:00 ..</v>
+        <v>NEW YORK, August 14, 2026--Seritage Growth Properties (NYSE: SRG) (the "Company"), a national owner and developer of retail, residential and mixed-use properties today reported financial and operating results for the three and six months ended June 30, 2026.</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="str">
-        <v>How to Start a Beverage Company: Fast Moving Consumer Goods Launches Weekly Webinar for Founders, Investors, and CPG Professionals</v>
+        <v>Vycor Medical Releases Financial Results for the Three and Six Months Ended June 30, 2026</v>
       </c>
       <c r="B560" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C560" t="str">
-        <v>Newswire.com</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D560" t="str">
-        <v>Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E560" t="str">
-        <v>https://www.newswire.com/news/how-to-start-a-beverage-company-fast-moving-consumer-goods-launches-22803315</v>
+        <v>https://www.newmediawire.com/news/vycor-medical-releases-financial-results-for-the-three-and-six-months-ended-june-30-2026-7088557</v>
       </c>
       <c r="F560" t="str">
-        <v/>
+        <v>BOCA RATON, FL - August 14, 2026 ( NEWMEDIAWIRE ) - Vycor Medical, Inc. (“Vycor”) (OTCQB-VYCO), today announced financial results for the three and six months ended June 30, 2026. The Company operates through two business units: Vycor Medical, which produces the ViewSite™ Brain Access System (VBAS) for neurosurgeons; and NovaVision®, a business in development which offers therapy programs to help patients recover from visual disorders after stroke or other brain injury. Company Highlights The Vycor Medical division revenues for the three months ended June 30, 2026 decreased by 17%, all of the decrease being from international markets; revenues for the six months ended June 30, 2026 decreased by 7%, the majority of the decrease being from international markets. International sales can often</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="str">
-        <v>EATALY DEBUTS FIRST-EVER BRAND FILM WITH SOCCER LEGEND ALESSANDRO DEL PIERO IN ITS LARGEST CAMPAIGN TO DATE</v>
+        <v>SS Innovations International (SSII) Reports Record Q2 Revenue of $13.9M, Up 39.4%</v>
       </c>
       <c r="B561" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C561" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D561" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E561" t="str">
-        <v>https://www.prnewswire.com/news-releases/eataly-debuts-first-ever-brand-film-with-soccer-legend-alessandro-del-piero-in-its-largest-campaign-to-date-302805770.html</v>
+        <v>https://www.newmediawire.com/news/ss-innovations-international-ssii-reports-record-q2-revenue-of-13-9m-up-39-4-7088556</v>
       </c>
       <c r="F561" t="str">
-        <v>Entitled "The Piazza," the Uplifting, Heartfelt Campaign Stars the Two Italian Icons, Created by Award-winning Creative Agency, Johannes Leonardo NEW YORK, June 22, 2026 /PRNewswire/ -- Eataly, the global Italian marketplace and retail concept, announced today its largest campaign to...</v>
+        <v>LOS ANGELES, CA - August 14, 2026 ( NEWMEDIAWIRE ) - SS Innovations International (NASDAQ: SSII) reported record second-quarter 2026 revenue of $13.9 million, up 39.4% from $10 million a year earlier, as installations of its SSi Mantra surgical robotic system increased 30.4% to 30. Gross profit rose 20% to $7.1 million, with gross margin of 50.9%, while net loss was $2.7 million, or $0.01 per diluted share, compared with a net loss of $0.3 million a year earlier. First-half revenue increased 65.6% to $25 million, while SSi Mantra installations rose 47.4% to 56. As of June 30, SS Innovations had $13.6 million in cash and cash equivalents, no long-term debt and a cumulative installed base of 224 SSi Mantra systems across 12 countries. The company reported 12,272 cumulative procedures using t</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="str">
-        <v>USAN Launches Evolve 90 Managed Services in AWS Marketplace</v>
+        <v>Regentis Biomaterials (RGNT) Builds a Manufacturing and Intellectual Property Powerhouse for the Global Cartilage Repair Market</v>
       </c>
       <c r="B562" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C562" t="str">
-        <v>PRWeb</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D562" t="str">
-        <v>Retail</v>
+        <v>Real Estate, Retail</v>
       </c>
       <c r="E562" t="str">
-        <v>https://www.prweb.com/releases/usan-launches-evolve-90-managed-services-in-aws-marketplace-302805452.html</v>
+        <v>https://www.newmediawire.com/news/regentis-biomaterials-rgnt-builds-a-manufacturing-and-intellectual-property-powerhouse-for-the-global-cartilage-repair-market-7088555</v>
       </c>
       <c r="F562" t="str">
-        <v>90-day managed services program de-risks contact center migrations and accelerates time-to-value for Amazon Connect Customer customers ATLANTA, June 22, 2026 /PRNewswire-PRWeb/ -- USAN, an Amazon Web Services (AWS) Advanced Tier Services Partner with more than 36 years of contact center...</v>
+        <v>A new Japanese patent allowance follows a recent such US patent grant, strengthens protection around the organic solvent-free manufacturing process and ready-to-use liquid formulation behind GelrinC, extending the company’s intellectual property footprint into one of the world’s largest cartilage-repair markets. The process delivers a 5-fold increase in yield along with simplified production and commercial scalability, the manufacturing economics needed to make an off-the-shelf cartilage product commercially viable at scale. The milestone lands as Regentis advances European commercialization and passes the halfway mark in enrollment for its pivotal U.S. trial. LOS ANGELES, CA - August 14, 2026 ( NEWMEDIAWIRE ) - Aging populations are pushing joint disease higher on the orthopedic agenda, w</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="str">
-        <v>Step One Automotive Group Opens State-of-the-Art Kia Dealership in Fort Walton Beach</v>
+        <v>Lttl Launches Groundbreaking Telehealth Site for Weight Loss, Longevity, and Wellness</v>
       </c>
       <c r="B563" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C563" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D563" t="str">
-        <v>Retail, Automotive</v>
+        <v>Retail</v>
       </c>
       <c r="E563" t="str">
-        <v>https://www.prweb.com/releases/step-one-automotive-group-opens-state-of-the-art-kia-dealership-in-fort-walton-beach-302805771.html</v>
+        <v>https://www.prnewswire.com/news-releases/lttl-launches-groundbreaking-telehealth-site-for-weight-loss-longevity-and-wellness-302852080.html</v>
       </c>
       <c r="F563" t="str">
-        <v>New Facility Brings Expanded Service Capacity, a Premium Ownership Experience and Large Economic Impact to the Emerald Coast FORT WALTON BEACH, Fla., June 22, 2026 /PRNewswire-PRWeb/ -- Step One Automotive Group, one of the Florida Panhandle's most established automotive retail groups,...</v>
+        <v>LOS ANGELES, Aug. 14, 2026 /PRNewswire/ -- Lttl is an all-new direct-to-consumer telehealth brand, specializing in personalized GLP-1 weight management, longevity protocols, and microdosed therapy. Founded by longtime veterans of the wellness industry, Lttl allows patients to connect with...</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="str">
-        <v>Tarifica Selects Mobile Offer from N26 as its Consumer Value Plan of the Month for June 2026</v>
+        <v>ShimmerScreen(R) Launches New Online Store</v>
       </c>
       <c r="B564" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C564" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D564" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E564" t="str">
-        <v>https://www.prweb.com/releases/tarifica-selects-mobile-offer-from-n26-as-its-consumer-value-plan-of-the-month-for-june-2026-302805686.html</v>
+        <v>https://pr-inside.com/shimmerscreen-r-launches-new-online-store-r5212458.htm</v>
       </c>
       <c r="F564" t="str">
-        <v>Digital bank's mobile offering combines banking and connectivity in a single app-based experience. NEW YORK, June 22, 2026 /PRNewswire-PRWeb/ -- Global telecom data provider Tarifica has selected an innovative mobile offer from N26 in Germany as its Consumer Value Plan of the Month for...</v>
+        <v>(PR-inside.com) The new e-commerce platform allows customers to configure, price, and purchase custom ShimmerScreen installations up to 100 square feet in seconds. MOUNT VERNON, NY / ACCESS Newswire / August 14, 2026 / ShimmerScreen®, the premier manufacturer of architectural ball chain curtains, metal chain curtains, and decorative metal chain products, has launched its first online store, allowing customers to configure, price, and purchase custom ShimmerScreen® in seconds. This launch marks a major step for ShimmerScreen®, the architecture, interior design, and hospitality-focused division of Ball Chain Manufacturing Co., Inc. The online store currently features six customizable ShimmerScreen® products, with additional products planned for future ..</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="str">
-        <v>Parloa Study: 1 in 3 Americans Would Rather Switch Brands Than Be Put on Hold</v>
+        <v>Oracle and AWS Deepen Strategic Collaboration as Enterprise Adoption of Oracle AI Database@AWS Accelerates</v>
       </c>
       <c r="B565" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C565" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D565" t="str">
-        <v>SaaS, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E565" t="str">
-        <v>https://www.prnewswire.com/news-releases/parloa-study-1-in-3-americans-would-rather-switch-brands-than-be-put-on-hold-302805858.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358911</v>
       </c>
       <c r="F565" t="str">
-        <v>Inaugural Parloa Consumer Patience Index finds consumers are creative at avoiding robotic customer service – and equally opinionated about what should replace it NEW YORK, June 22, 2026 /PRNewswire/ -- Parloa, an agentic platform developer and global customer experience (CX) leader, today...</v>
+        <v>Oracle today announced the general availability of Oracle Exadata Database Service on Exascale Infrastructure on Oracle AI Database@AWS, bringing Exadata-class performance and pay-per-use economics to Oracle AI Database workloads of any scale. Oracle and Amazon Web Services (AWS) also signed an expanded, long-term strategic collaboration agreement focused on accelerating customer migration to Oracle AI Database@AWS. Together, these developments build on strong momentum for Oracle AI Dat... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358911</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="str">
-        <v>VDEAR Supports the Growth of Global Watch Micro-brands Through End-to-End OEM/ODM Manufacturing</v>
+        <v>AppFolio Names Amazon Web Services its Preferred Cloud Provider</v>
       </c>
       <c r="B566" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C566" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D566" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, SaaS, Retail</v>
       </c>
       <c r="E566" t="str">
-        <v>https://www.prnewswire.com/news-releases/vdear-supports-the-growth-of-global-watch-micro-brands-through-end-to-end-oemodm-manufacturing-302806286.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/14/3345527/36405/en/appfolio-names-amazon-web-services-its-preferred-cloud-provider.html</v>
       </c>
       <c r="F566" t="str">
-        <v>SHENZHEN, China, June 22, 2026 /PRNewswire/ -- While the global watch market continues to segment, an increasing number of independent watch brands, e-commerce brands, and private label companies are entering the market, driving the growth in demand for customized watches. In this trend,...</v>
+        <v>The AppFolio Performance Platform runs on AWS, providing the technical foundation for its AI-native architecture and Realm, its AI suite The AppFolio Performance Platform runs on AWS, providing the technical foundation for its AI-native architecture and Realm, its AI suite</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="str">
-        <v>Mantis Robotics Extends Potential of Physical AI with New Dual-Arm Fenceless Robot for Industrial and Retail Automation</v>
+        <v>Javier Burillo Azcárraga Explains Why Some Businesses Earn Lifelong ...</v>
       </c>
       <c r="B567" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C567" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D567" t="str">
-        <v>AI, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E567" t="str">
-        <v>https://www.prnewswire.com/news-releases/mantis-robotics-extends-potential-of-physical-ai-with-new-dual-arm-fenceless-robot-for-industrial-and-retail-automation-302806386.html</v>
+        <v>https://pr-inside.com/javier-burillo-azc-rraga-explains-why-some-businesses-earn-lifelong-r5212340.htm</v>
       </c>
       <c r="F567" t="str">
-        <v>MR-X dual-arm robot debuts at Automate 2026 — Highest performing dual-arm robot lifting up to 70 lbs, with industrial speeds and compact footprint for deployment without cages. PLEASANTON, Calif., June 22, 2026 /PRNewswire/ -- Today, at Automate 2026 in Chicago, Mantis Robotics is...</v>
+        <v>(PR-inside.com) KEY BISCAYNE, FL / ACCESS Newswire / August 14, 2026 / Entrepreneur and hospitality executive Javier Burillo Azcárraga believes the strongest businesses are not defined by how many customers they attract, but by how many choose to return. After decades of building luxury hotels, acclaimed restaurants, and investing in premium lifestyle brands, Burillo says customer loyalty is earned through consistency, trust, and genuine care rather than marketing alone. His perspective reflects a broader shift in consumer expectations. According to PwC's Customer Experience Survey,52% of consumers say they will stop buying from a company after several bad experiences , while even a single ..</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="str">
-        <v>VitaNet Demonstrates How Physical Spaces Can Become Measurable Digital Ad Inventory</v>
+        <v>Kartoon Studios Reports Second Quarter 2026 Financial Results and Accelerates ...</v>
       </c>
       <c r="B568" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C568" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D568" t="str">
-        <v>Retail</v>
+        <v>Finance, Real Estate, Retail, Media</v>
       </c>
       <c r="E568" t="str">
-        <v>https://www.prnewswire.com/news-releases/vitanet-demonstrates-how-physical-spaces-can-become-measurable-digital-ad-inventory-302806377.html</v>
+        <v>https://pr-inside.com/kartoon-studios-reports-second-quarter-2026-financial-results-and-accelerates-r5212333.htm</v>
       </c>
       <c r="F568" t="str">
-        <v>Controlled retail comparison shows AccuNotify™ generated an 85.7% physical-to-digital action rate versus 21.4% for QR codes, proving the 14.9% CTR achieved at Naha Airport and redefining Retail Media Networks. SAN MATEO, Calif., June 22, 2026 /PRNewswire/ -- VitaNet, Inc., a...</v>
+        <v>(PR-inside.com) 8-K Filed Announcing Agreement with Amazon Prime Strengthened Balance Sheet with $40 million in Cash and No Long-Term Debt Focus on Intellectual Property Ownership for Next Phase of Growth BEVERLY HILLS, CA / ACCESS Newswire / August 14, 2026 /Kartoon Studios, Inc. (NYSE American:TOON) ("Kartoon Studios" or the "Company"), a global entertainment company creating, producing, distributing and licensing children's and family content, today announced financial results for the second quarter ended June 30, 2026, and provided an update on a strategic transformation designed to focus the Company on the ownership, development and commercialization of high-value intellectual property assets for children. Following the receipt of ..</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="str">
-        <v>Mesa Student Trades Overnight Shifts for Healthcare Future at UEI College</v>
+        <v>Kartoon Studios Reports Second Quarter 2026 Financial Results and Accelerates Strategic Transformation</v>
       </c>
       <c r="B569" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C569" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D569" t="str">
-        <v>Retail, Education</v>
+        <v>Real Estate, Retail</v>
       </c>
       <c r="E569" t="str">
-        <v>https://www.prnewswire.com/news-releases/mesa-student-trades-overnight-shifts-for-healthcare-future-at-uei-college-302805709.html</v>
+        <v>https://www.newswire.com/news/kartoon-studios-reports-second-quarter-2026-financial-results-and-accelerates</v>
       </c>
       <c r="F569" t="str">
-        <v>MESA, Ariz., June 22, 2026 /PRNewswire/ -- For years, Xavier Melendez felt like he was drifting. He bounced between retail positions, overnight hospitality shifts, and multiple attempts at higher education, but nothing felt right. Even a move to Arizona at the end of 2024 for a fresh...</v>
+        <v>8-K Filed Announcing Agreement with Amazon Prime Strengthened Balance Sheet with $40 million in Cash and No Long-Term Debt Focus on Intellectual Property Ownership for Next Phase of Growth</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="str">
-        <v>Edible Garden's Pickle Party™ Named "Overall Plant-Based Snack Product of the Year" in 2026 Mindful Awards Program</v>
+        <v>Prudent Growth Partners Announces $3.7 Million Acquisition of Somerset Shoppes in Montgomery, Alabama</v>
       </c>
       <c r="B570" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C570" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D570" t="str">
-        <v>Finance, Retail</v>
+        <v>Finance, Real Estate, Retail</v>
       </c>
       <c r="E570" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/22/3315187/0/en/Edible-Garden-s-Pickle-Party-Named-Overall-Plant-Based-Snack-Product-of-the-Year-in-2026-Mindful-Awards-Program.html</v>
+        <v>https://www.prnewswire.com/news-releases/prudent-growth-partners-announces-3-7-million-acquisition-of-somerset-shoppes-in-montgomery-alabama-302851358.html</v>
       </c>
       <c r="F570" t="str">
-        <v>BELVIDERE, NJ, June 22, 2026 (GLOBE NEWSWIRE) -- Edible Garden AG Incorporated (“Edible Garden” or the “Company”) (Nasdaq: EDBL, EDBLW), a leader in controlled environment agriculture (CEA), locally grown, organic and sustainable produce and products today announced that its Pickle Party™ product line has been named the 2026 Mindful Award Winner for Overall Plant-Based Snack Product of the Year by the Mindful Awards, an independent recognition program honoring excellence in mindful consumer packaged goods and products.</v>
+        <v>CHAPEL HILL, N.C., Aug. 14, 2026 /PRNewswire/ -- Prudent Growth Partners, LLC, a private equity real estate investment firm based in Chapel Hill, North Carolina, has completed its $3.7 million acquisition of Somerset Shoppes, a 27,250-square-foot neighborhood retail center located in...</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="str">
-        <v>GXO to Support Action’s Expansion Across Central and Southern Italy with New Distribution Center in Ferentino</v>
+        <v>Deeper Insights, Better Analytics: Bybit Options Close the Data Gap Between Retail and Institutional Traders</v>
       </c>
       <c r="B571" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C571" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D571" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E571" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/22/3315155/0/en/GXO-to-Support-Action-s-Expansion-Across-Central-and-Southern-Italy-with-New-Distribution-Center-in-Ferentino.html</v>
+        <v>https://www.prnewswire.com/news-releases/deeper-insights-better-analytics-bybit-options-close-the-data-gap-between-retail-and-institutional-traders-302851849.html</v>
       </c>
       <c r="F571" t="str">
-        <v>New facility will be powered by GXO’s retail logistics expertise with a commitment to sustainable, efficient operations</v>
+        <v>DUBAI, UAE, Aug. 14, 2026 /PRNewswire/ -- Bybit, the world's second-largest cryptocurrency exchange by trading volume, announced a major upgrade to its Options Data section, introducing a suite of institutional-grade analytics to provide traders with a clearer view of volatility,...</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="str">
-        <v>Period Panties Market to Reach USD 1,100 million by 2036, Driven by Rising Adoption of Reusable Menstrual Products and Growing Consumer Awareness</v>
+        <v>OUMURS Launches New Oumurs-361S Dual-Certified Full-Face Motorcycle Helmet for Safe Everyday Riding</v>
       </c>
       <c r="B572" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C572" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D572" t="str">
         <v>Retail</v>
       </c>
       <c r="E572" t="str">
-        <v>https://www.prnewswire.com/news-releases/period-panties-market-to-reach-usd-1-100-million-by-2036--driven-by-rising-adoption-of-reusable-menstrual-products-and-growing-consumer-awareness-302806268.html</v>
+        <v>https://www.pr.com/press-release/975814</v>
       </c>
       <c r="F572" t="str">
-        <v>NEWARK, Del., June 22, 2026 /PRNewswire/ -- According to a comprehensive study by Future Market Insights (FMI), the global Period Panties Market is projected to grow significantly from USD 200 million in 2026 to USD 1,100 million by 2036, registering a robust CAGR of 17.0% during the...</v>
+        <v>OUMURS Accessory Industrial Limited launches the Oumurs-361S: a full-face helmet that proves premium protection doesn't require a premium price. The lightweight, aerodynamic design delivers cooling and comfort for daily riders without sacrificing safety—backed by both ECE 22.06 and DOT FMVSS 218 certifications. Now available on Amazon, Oumurs.com, TikTok Shop, and eBay. [PR.com]</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="str">
-        <v>“7 Beliefs” by The Oldest Man (TOM) — Free on Amazon for a Limited Time (Until 06/26/2026)</v>
+        <v>Philz Coffee Strengthens Executive Leadership With Appointment of Mark Johnson as Chief Operating Officer - Retail</v>
       </c>
       <c r="B573" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C573" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D573" t="str">
         <v>Retail</v>
       </c>
       <c r="E573" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356471</v>
+        <v>https://www.prnewswire.com/news-releases/philz-coffee-strengthens-executive-leadership-with-appointment-of-mark-johnson-as-chief-operating-officer--retail-302851814.html</v>
       </c>
       <c r="F573" t="str">
-        <v>Best Seller Publishing is proud to announce the release of &amp;#8220;7 Beliefs: Your Oddity is Your Destiny. Beliefs Make You, Break You, or Kill You&amp;#8221; by entrepreneur, business strategist, and unconventional mentor The Oldest Man (TOM)&amp;#8212;available for free download on Amazon for a limited time&amp;#8212;now through June 26, 2026. - - In a world where distraction is constant and most people spend their lives following paths they never consciously chose, The Oldest Man delivers a wake-up call that challenge... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356471</v>
+        <v>The Industry Veteran Joins Chief Business Officer Andy Mai and Chief Development Officer Patti Nelson to Support Continued Growth OAKLAND, Calif., Aug. 14, 2026 /PRNewswire/ -- Philz Coffee, the California-based company known for its one-cup-at-a-time approach to coffee, today announced...</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="str">
-        <v>“Pray Plan Proceed” is Free to Download for Only Five Days (Until 6/26/26)</v>
+        <v>Edible Garden Reports Second Quarter 2026 Results; Revenue Grows 12.8%, Sales Increase 31.2% as Company Accelerates Farm-to-Formula® Strategy</v>
       </c>
       <c r="B574" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C574" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D574" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E574" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356498</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/14/3345259/0/en/edible-garden-reports-second-quarter-2026-results-revenue-grows-12-8-sales-increase-31-2-as-company-accelerates-farm-to-formula-strategy.html</v>
       </c>
       <c r="F574" t="str">
-        <v>Best Seller Publishing announces the release of Samina Muqarab&amp;#39;s book, &amp;#8220;Pray Plan Proceed: How Faith, Focus and Grit Can Carry You From Limitations to Leadership.&amp;#8221; It will be available in the Amazon store for free for only five days. - - &amp;#8220;Pray Plan Proceed&amp;#8221; is about how faith, preparation, and action can work together to help people overcome challenges and create meaningful success. In this inspiring memoir, Samina Muqarab shares her journey from a small village beneath the Hindu Ku... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356498</v>
+        <v>International Vitamin Sales Increase 50% as Retail Expansion, Broad-Based Product Growth, and Improved Operating Efficiency Strengthen the Company’s Commercial Foundation</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="str">
-        <v>Syntun|2026 "618" Promotion Report: The GMV during China's "618 Shopping Festival" reached 934 billion CNY (~138 billion USD)</v>
+        <v>“Believe it or Knot,” Best-Selling Book Free for One More Day (Ending Soon) (Until 8/14/26)</v>
       </c>
       <c r="B575" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C575" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D575" t="str">
-        <v>Retail</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E575" t="str">
-        <v>https://www.prnewswire.com/news-releases/syntun2026-618-promotion-report-the-gmv-during-chinas-618-shopping-festival-reached-934-billion-cny-138-billion-usd-302806240.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358648</v>
       </c>
       <c r="F575" t="str">
-        <v>BEIJING, June 22, 2026 /PRNewswire/ -- The annual mid-year 618 shopping festival has drawn to a close. Compared with the hype and frenzy of previous years, this year's campaign was far more subdued—not due to sluggish consumption, but as a marker of the retail industry's shift toward...</v>
+        <v>Best Seller Publishing announces the release Anne Lehotsky &amp;#39;s new book, &amp;#8220;Believe it or Knot.&amp;#8221; The book is currently free and available for download on Amazon for one more day. - - &amp;#8220;Believe it or Knot&amp;#8221; is about nine-year-old Beau Johnson, whose life changes when his Navy family moves from California to Florida. Leaving behind everything he knows, Beau struggles to adjust to his new home, school, and community. Everything begins to change when he meets Knot, a wise and funny talking tree... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358648</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="str">
-        <v>“Next-Level Mindset: 7 Keys to a Life Less Ordinary” by Bradley Danielson — $0.99 eBook Promotion for Five Days on Amazon</v>
+        <v>3D Display Market Advances as Consumer Electronics Embrace Immersive Displays</v>
       </c>
       <c r="B576" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C576" t="str">
-        <v>WebWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D576" t="str">
-        <v>Retail</v>
+        <v>Healthcare, Retail, Gaming</v>
       </c>
       <c r="E576" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356210</v>
+        <v>https://express-press-release.net/news/2026/08/14/1767138</v>
       </c>
       <c r="F576" t="str">
-        <v>Bradley Danielson&amp;#39;s &amp;#8220;Next-Level Mindset: 7 Keys to a Life Less Ordinary&amp;#8221; is now available for a limited-time 5-day $0.99 eBook promotion exclusively on Amazon, from June 22-26, 2026. - - In this inspiring and down-to-earth guide, Danielson offers a refreshingly honest look at personal development and mindset mastery. With humor, humility, and an unfiltered honesty rarely found in the genre, he helps readers break free from self-doubt, complacency, and overthinking &amp;#8212; and start cre... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356210</v>
+        <v>Flat screens have dominated our lives for decades, but that&amp;#8217;s changing fast. From glasses-free gaming monitors to holographic medical imaging tools, 3D displays are moving [read full press release...]</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="str">
-        <v>Does Drinking Juice, Soda During Childhood Increase the Risk of High Blood Pressure?</v>
+        <v>Three Bills to Reform Insurance Claims Abuses and Help Homeowners Keep Their Insurance Pass Final Committee, Head to CA Assembly Floor, Says Consumer Watchdog</v>
       </c>
       <c r="B577" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C577" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D577" t="str">
-        <v>Retail, Healthcare</v>
+        <v>Retail</v>
       </c>
       <c r="E577" t="str">
-        <v>https://www.newmediawire.com/news/does-drinking-juice-soda-during-childhood-increase-the-risk-of-high-blood-pressure-7087270</v>
+        <v>https://www.prnewswire.com/news-releases/three-bills-to-reform-insurance-claims-abuses-and-help-homeowners-keep-their-insurance-pass-final-committee-head-to-ca-assembly-floor-says-consumer-watchdog-302851585.html</v>
       </c>
       <c r="F577" t="str">
-        <v>Research Highlights: In a study that spanned 25 years, people who drank more sugary beverages and fruit juice beginning in childhood had a higher risk of developing high blood pressure than those drinking less. Substituting one serving per day of sugary beverages with whole fruit, milk or water was associated with a lower risk of high blood pressure. Also, replacing fruit juice with whole fruit was associated with a lower risk. DALLAS - June 22, 2026 ( NEWMEDIAWIRE ) - Drinking fruit juice and sugar-sweetened beverages from childhood through adulthood may be linked to an increased risk of developing high blood pressure as an adult, according to new research published today in the American Heart Association’s flagship journal Circulation . “Dietary habits in early life can have lasting heal</v>
-[...2 lines deleted...]
-    <row r="578">
+        <v>SACRAMENTO, Calif., Aug. 13, 2026 /PRNewswire/ -- Three bills to help families prevent home insurance nonrenewals and require fair and timely payouts of a claim after a disaster were advanced out of the Assembly Appropriations committee today. Every Fire Survivor's Network and Consumer...</v>
+      </c>
+    </row>
+    <row r="578" xml:space="preserve">
       <c r="A578" t="str">
-        <v>Hisense Showcases "Innovating a Brighter Life" Message at FIFA World Cup 2026™</v>
+        <v>Visa and SFHK Unlock Tap to Pay, Elevating Doorstep Pickup and Delivery Payment Experience</v>
       </c>
       <c r="B578" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C578" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D578" t="str">
-        <v>Retail</v>
+        <v>Finance, SaaS, Retail</v>
       </c>
       <c r="E578" t="str">
-        <v>https://www.prnewswire.com/news-releases/hisense-showcases-innovating-a-brighter-life-message-at-fifa-world-cup-2026-302806169.html</v>
-[...2 lines deleted...]
-        <v>QINGDAO, China, June 22, 2026 /PRNewswire/ -- Hisense, a leading brand in global consumer electronics and home appliances, is bringing its vision of "Innovating a Brighter Life" to football fans around the world through its pitch-side LED messages at FIFA World Cup 2026TM. Displayed...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109123/</v>
+      </c>
+      <c r="F578" t="str" xml:space="preserve">
+        <v xml:space="preserve">- Customers can now make Visa card payments directly when using SFHK’s doorstep pickup and delivery services, adding a more secure and convenient card payment option to SFHK’s service.
+- From today until 30 November 2026, Visa cardholders can enjoy an exclusive HKD3 cash rebate for every HKD30 spent on eligible single SFHK transactions after registering on the designated rewards platform, applicable to both doorstep delivery payments and parcel shipments at SF Stores.
+HONG KONG, August 14, 2026 - (ACN Newswire) - 13 August 2026, Visa, a global leader in digital payments, today announced a partnership with S.F. Express (Hong Kong) Limited ("SFHK"), to bring secure, seamless and contactless card payment experiences to everyday sending and receiving services, enabling customers to pay conveniently and confidently throughout their logistics journey. Building upon Visa acceptance currently available at SF stores, this collaboration extends contactless payment to more touchpoints, allowing customers to pay with Visa directly at their doorsteps when sending or receiving parcels via couriers. By integrating Visa’s safe and efficient payment capability from purchase to delivery, the partnership delivers a smoother, safer and more flexible experience for consumers.
+Enhancing logistics payment flexibility to meet evolving consumers and merchant needs
+As eCommerce continues to grow, delivery has become one of the most frequent consumer touchpoints. While cash on delivery has traditionally remained popular by giving buyers a sense of comfort and reassurance when receiving physical goods, there is a growing preference for digitalised payment options. As cashless habits take hold, the market is transitioning from traditional cash on delivery to modernised digital payment on delivery at the point of handover.
+To meet this demand, Visa provides a trusted, secure payment method that consumers already rely on daily. By expanding Visa card acceptance across SFHK's network, customers can now use their preferred Visa cards when receiving or sending parcels at their doorsteps. SFHK couriers equipped with smart handheld devices – enabled by The Payment Cards Group (Yedpay)’s digital payment solution – can process payments directly upon delivery or pickup, covering a full range of payment scenarios including freight charges and Cash-on-Delivery (COD). This preserves the reassurance of paying only when the package arrives, while delivering the speed, security, and convenience of digital payments.  
+Furthermore, as a major global trade hub, Hong Kong is experiencing rising demand for doorstep payment options when consumers purchase from international merchants. By extending Visa acceptance across the delivery process, Hong Kong consumers can shop from overseas merchants and boutique brands with greater ease, enjoying a familiar and trusted payment option upon delivery.
+"As one of the world's most important trading hubs, Hong Kong depends on the efficient movement of goods, services and payments," said Paulina Leong, General Manager of Visa Hong Kong and Macau. "SFHK plays a vital role across logistics customer touchpoints, making it an ideal partner as we work to deliver a seamless and secure end-to-end commerce journey. By integrating Visa's global payment capabilities with SFHK's extensive delivery network, we are helping to modernise how payments are accepted across logistics touchpoints, streamlining operations, reducing cash handling, and bringing greater efficiency, convenience and security to courier and delivery services. As digital trade continues to grow, we believe this model can be scaled across markets to benefit logistics providers, merchants and consumers alike.”
+SFHK’s extensive service network drives seamless integration of digital payments across delivery touchpoints
+As one of Hong Kong’s leading logistics providers, SFHK operates an extensive network with service coverage across Hong Kong supported by over 140 SF Stores, providing convenient access points across the city. With high daily parcel volumes and multiple consumer touchpoints, SFHK has evolved into a high-frequency platform connecting customers with delivery services across both physical and digital environments.
+Mr. Steve Shum, Head of Hong Kong and Macau Regions at SF Express, stated, "We are pleased to partner with Visa to bring greater payment flexibility to our customers across Hong Kong. At SF, we are constantly looking for ways to enhance the logistics and delivery experience, and offering more payment choices is an essential part of that commitment. This collaboration extends Visa payment beyond our SF stores directly to customers’ doorsteps, enabling a seamless contactless payment experience when sending and receiving parcels. We look forward to exploring further opportunities with Visa to seamlessly integrate digital payment into smart logistics, continuously elevating the overall logistics service experience in Hong Kong."
+Exclusive promotional offers for Visa cardholders in Hong Kong
+To celebrate the partnership, Visa and SFHK are launching an exclusive limited-time promotional offer for customers across Hong Kong. From today until 30 November 2026, Visa cardholders can enjoy HKD3 cash rebate for every single HKD30 spent on eligible SFHK transactions. 
+To participate, customers can register via the Visa Select Rewards platform prior to making a transaction. Eligible rebates will be credited directly to the cardholder’s statement, providing a seamless and rewarding payment experience.
+For registration and more details, please visit the Visa Select Rewards Platform:
+https://visaselectrewardhk.com/campaign/C202607290001
+Please click here to download the high-resolution images.
+[1] Eligible Cardholders can enjoy the Promotion up to four 4 times during promotional period. Terms and Conditions apply.
+About Visa
+Visa (NYSE: V) is a world leader in digital payments, facilitating transactions between consumers, sellers, financial institutions and government entities across more than 200 countries and territories. Our mission is to connect the world through the most innovative, convenient, reliable and secure payments network, enabling individuals, businesses and economies to thrive. We believe that economies that include everyone everywhere, uplift everyone everywhere and see access as foundational to the future of money movement. Learn more at Visa.com.
+About SFHK
+SFHK leverages its robust logistics network to provide customers with a diverse range of courier services and one-stop integrated logistics solutions. Our core business in Hong Kong encompasses local, cross-border, and international express and logistics services, cold chain delivery, warehouse management and distribution, as well as SF Locker services for last-mile delivery.
+For more details, please visit our website: https://htm.sf-express.com/hk/en
+Media Contact
+Visa
+Visa
+Stefanie Wong  
+Melody Kung 
+Corporate Communications Manager 
+Senior Account Executive 
+Visa Hong Kong and Macau 
+Hoffman Hong Kong    
+Tel: +852 2842 2314   
+Tel: +852 6056 7860   
+Email: stefanie.wong@visa.com  
+Email: mkung@hoffman.com 
+SFHK
+Jessie Chan
+Assistant Manager, Public Affairs
+S.F. Express (Hong Kong) Limited
+Tel: +852 3123 5106  
+Email: sfnws@sf-express.com
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="str">
-        <v>Ore Energy and Budget Thuis to Deploy 1 GWh of Multi-Day Iron-Air Energy ...</v>
+        <v>36th Food Expo Opens Today</v>
       </c>
       <c r="B579" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C579" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D579" t="str">
-        <v>Energy, Retail</v>
+        <v>Retail, Healthcare</v>
       </c>
       <c r="E579" t="str">
-        <v>https://pr-inside.com/ore-energy-and-budget-thuis-to-deploy-1-gwh-of-multi-day-iron-air-energy-r5193265.htm</v>
+        <v>https://www.newmediawire.com/news/36th-food-expo-opens-today-7088546</v>
       </c>
       <c r="F579" t="str">
-        <v>(PR-inside.com) Dutch energy supplier commits to 1 GWh of iron-air energy storage to reduce consumer energy costs; First 400 MWh to be delivered in 2028 AMSTERDAM, NL / ACCESS Newswire / June 22, 2026 /Ore Energy, the Netherlands-based iron-air multi-day energy storage company, today announced an agreement with Budget Thuis, one of the largest Dutch energy suppliers, to deploy 1 GWh of iron-air long-duration energy storage (LDES). The agreement represents the largest iron-air energy storage offtake in continental Europe to date and the first with a European energy supplier. The agreement begins with a committed 400 MWh first phase planned for delivery ..</v>
+        <v>Five Themed Days Showcase Global Flavours and Wellness Trends, Inspiring Public to Embrace Healthy and Quality Living HONG KONG - August 13, 2026 ( NEWMEDIAWIRE ) - The HKTDC Food Expo , Beauty &amp;amp; Wellness Expo and Home Delights Expo , organised by the Hong Kong Trade Development Council (HKTDC), opened today at the Hong Kong Convention and Exhibition Centre. The three fairs will run concurrently for five days from 13 to 17 August and are open to the public. The Food Expo PRO (13 to 15 August) is open exclusively to trade buyers during its first two days, while on its final day it will welcome both trade buyers and the public. The Hong Kong International Tea Fair (13 to 15 August) is again fully open to both trade visitors and the public this year. The International Conference of the Mo</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="str">
-        <v>Ore Energy and Budget Thuis to Deploy 1 GWh of Multi-Day Iron-Air Energy Storage in a First for European Energy Suppliers</v>
+        <v>Metavista3D Advances U.S. Market Entry - Partnership Opens Access to Retail Network Spanning Thousands of Locations</v>
       </c>
       <c r="B580" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-14</v>
       </c>
       <c r="C580" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D580" t="str">
-        <v>Energy, Retail</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E580" t="str">
-        <v>https://www.newswire.com/news/ore-energy-and-budget-thuis-to-deploy-1-gwh-of-multi-day-iron-air-energy</v>
+        <v>https://www.newsfilecorp.com/release/309563/Metavista3D-Advances-U.S.-Market-Entry-Partnership-Opens-Access-to-Retail-Network-Spanning-Thousands-of-Locations</v>
       </c>
       <c r="F580" t="str">
-        <v>Dutch energy supplier commits to 1 GWh of iron-air energy storage to reduce consumer energy costs; First 400 MWh to be delivered in 2028</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 13, 2026) - Metavista3D Inc. (TSXV: DDD) (FSE: E3T) ("Metavista3D" or the "Company"), a developer of AI-driven, glasses-free 3D display technology, is pleased to announce it has signed a memorandum of understanding ("MOU") dated August 13, 2026, with an arm's length party (the "Partner") . The Partner is a U.S.-based digital display integration company which markets, sells, integrates, deploys, operates, and supports digital display and...</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="str">
-        <v>Introduces POS Ready for FWA12 to Help Retailers and Restaurants Protect ...</v>
+        <v>Synchrony Elevates AI Strategy Hiring Nimrod Barak as Chief AI Officer to Accelerate Innovation</v>
       </c>
       <c r="B581" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C581" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D581" t="str">
-        <v>Finance, Retail</v>
+        <v>Finance, AI, Retail</v>
       </c>
       <c r="E581" t="str">
-        <v>https://pr-inside.com/introduces-pos-ready-for-fwa12-to-help-retailers-and-restaurants-protect-r5193264.htm</v>
+        <v>https://www.prnewswire.com/news-releases/synchrony-elevates-ai-strategy-hiring-nimrod-barak-as-chief-ai-officer-to-accelerate-innovation-302851423.html</v>
       </c>
       <c r="F581" t="str">
-        <v>(PR-inside.com) One-touch feature prioritizes payment requests across checkout, QR ordering, mobile POS, and other revenue-critical workflows CHANTILLY, VA / ACCESS Newswire / June 22, 2026 /InHand Networks, a provider of high-performance cellular networking solutions for business environments, today announced POS Ready for the 5G FWA12, a one-touch feature designed to prioritize payment-related traffic and help merchants keep transactions moving across retail stores, restaurants, pop-up shops, and branch locations. For customer-facing businesses, a few seconds at checkout can affect the entire service experience. During a lunch rush, a store promotion, or a busy weekend, POS terminals, QR ordering devices, customer Wi-Fi, cameras, staff tablets, ..</v>
+        <v>STAMFORD, Conn., Aug. 13, 2026 /PRNewswire/ -- Synchrony (NYSE: SYF), a premier consumer financial services company, announced the appointment of Nimrod Barak as Chief AI Officer effective June 30, 2026. Barak will spearhead Synchrony's enterprise AI strategy and execution, accelerating...</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="str">
-        <v>Beelink 2026 Amazon Prime Day Mega Sale - Up to 20% Off</v>
+        <v>Atlanticus Announces Approval of Quarterly Preferred Stock Dividend</v>
       </c>
       <c r="B582" t="str">
-        <v>2026-06-22</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C582" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D582" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E582" t="str">
-        <v>https://www.prnewswire.com/news-releases/beelink-2026-amazon-prime-day-mega-sale---up-to-20-off-302805875.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/13/3344981/0/en/atlanticus-announces-approval-of-quarterly-preferred-stock-dividend.html</v>
       </c>
       <c r="F582" t="str">
-        <v>SHENZHEN, China, June 22, 2026 /PRNewswire/ -- Beelink, a brand that has built "silent yet uncompromised performance" into its DNA, will participate in the 2026 Amazon Prime Day promotion from June 23–26, offering up to 20% off across a wide range of mini PCs, NAS systems, and accessories....</v>
+        <v>ATLANTA, Aug. 13, 2026 (GLOBE NEWSWIRE) -- Atlanticus Holdings Corporation (NASDAQ: ATLC) (“Atlanticus,” the “Company,” “we,” “our” or “us”), a financial technology company that enables its bank, retail and healthcare partners to offer more inclusive financial services to millions of everyday Americans, today announced that its Board of Directors approved a quarterly dividend of $0.476563 per share to Series B Cumulative Perpetual Preferred shareholders. The cash dividend will be paid on or about September 15, 2026 to holders of record of Atlanticus’ Series B Cumulative Perpetual Preferred Stock on the close of business on September 1, 2026.</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="str">
-        <v>Consensuality Announces Naughty by Nature as Its Flagship Private Couples Retreat in Wilderness</v>
+        <v>Beyond Oil to Participate in the Lytham Partners 2026 Consumer &amp; Technology Investor Summit on August 18, 2026</v>
       </c>
       <c r="B583" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C583" t="str">
-        <v>Express Press Release</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D583" t="str">
-        <v>Retail, Education, Media</v>
+        <v>Healthcare, Energy, Retail</v>
       </c>
       <c r="E583" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1758849</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/13/3344977/0/en/beyond-oil-to-participate-in-the-lytham-partners-2026-consumer-technology-investor-summit-on-august-18-2026.html</v>
       </c>
       <c r="F583" t="str">
-        <v>Cape Town, South Africa, 2026-06-21 — /EPR Network/ — Consensuality has announced Naughty by Nature as its flagship private couples retreat, offering a dedicated one-couple-at-a-time [read full press release...]</v>
+        <v>VANCOUVER, British Columbia, Aug. 13, 2026 (GLOBE NEWSWIRE) -- Beyond Oil Ltd. (TSX: BOIL) (OTCQB: BEOLF) (" Beyond Oil " or the " Company "), a food-tech innovation company dedicated to reducing health risks associated with fried food while lowering operational costs, improving food quality, minimizing waste and enhancing sustainability, today announced that it will participate in a webcast presentation at the Lytham Partners 2026 Consumer &amp;amp; Technology Investor Summit, taking place virtually on Tuesday, August 18, 2026.</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="str">
-        <v>Demand for Dealer and Retailer Loyalty Programs Is Rising in 2026, Says Buyerr</v>
+        <v>Citi Expands Customer Engagement and Commerce Media Capabilities With Addition of Kard</v>
       </c>
       <c r="B584" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C584" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D584" t="str">
         <v>SaaS, Retail</v>
       </c>
       <c r="E584" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1758828</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/citi-expands-customer-engagement-commerce-203000671.html</v>
       </c>
       <c r="F584" t="str">
-        <v>Thane, India, 2026-06-21 — /EPR Network/ — Buyerr, a consumer promotions and loyalty platform for FMCG and FMCD brands, says it is seeing rising demand for [read full press release...]</v>
+        <v>NEW YORK, August 13, 2026--Citi’s U.S. Consumer Cards business today announced that it has entered into an agreement to acquire Kard Financial, Inc. (Kard), a company that operates a commerce media and rewards platform that helps banks and fintechs deepen customer engagement through personalized offers.</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="str">
-        <v>Growing Interest in Liver Wellness Leads Consumers to Explore PureHealth Research Liver Health Supplements</v>
+        <v>CV Sciences, Inc. Reports Second Quarter-End 2026 Financial Results</v>
       </c>
       <c r="B585" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C585" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D585" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E585" t="str">
-        <v>https://www.prnewswire.com/news-releases/growing-interest-in-liver-wellness-leads-consumers-to-explore-purehealth-research-liver-health-supplements-302805647.html</v>
+        <v>https://pr-inside.com/cv-sciences-inc-reports-second-quarter-end-2026-financial-results-r5212101.htm</v>
       </c>
       <c r="F585" t="str">
-        <v>MANASSAS, Va., June 21, 2026 /PRNewswire/ -- What does it actually mean to feel "off" after a heavy meal, a few too many late nights, or a season of indulgence? More often than not, the answer points back to the liver – and PureHealth Research is spotlighting growing consumer interest in...</v>
+        <v>(PR-inside.com) SAN DIEGO, CA / ACCESS Newswire / August 13, 2026 / CV Sciences, Inc. (OTCQB:CVSI) (the "Company", "CV Sciences", "our", "us" or "we"), a preeminent consumer wellness company specializing in hemp extracts and other proven science-backed, natural ingredients and products, today announced its financial results for the quarter ended June 30, 2026. Second Quarter 2026 and Recent Financial, Operating and Regulatory Highlights Generated revenue of $3.0 million for the second quarter 2026 compared to $3.6 million for the second quarter 2025 and compared to $3.2 million for the first quarter 2026; Recognized gross margin of 48.6% for the second quarter 2026 compared to ..</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="str">
-        <v>East County Mortuary Reinforces Its Dedication to Compassionate Funeral Services Lemon Grove</v>
+        <v>AMAZON TEAMSTERS AND ALLIES PICKET CITY HALL FOR THE DELIVERY PROTECTION ACT</v>
       </c>
       <c r="B586" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C586" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D586" t="str">
         <v>Retail</v>
       </c>
       <c r="E586" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1758711</v>
+        <v>https://www.prnewswire.com/news-releases/amazon-teamsters-and-allies-picket-city-hall-for-the-delivery-protection-act-302851345.html</v>
       </c>
       <c r="F586" t="str">
-        <v>San Diego, CA, 2026-06-21 — /EPR Network/ — East County Mortuary proudly reaffirms its commitment to providing accessible, affordable, and compassionate care for families during [read full press release...]</v>
+        <v>Amazon Workers Call on City Council, Mayor Mamdani to Pass Logistics Safety Bill NEW YORK, Aug. 13, 2026 /PRNewswire/ -- Amazon Teamsters and their allies held an informational picket today to call for passage of the Delivery Protection Act outside of New York City Hall. The action came...</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="str">
-        <v>San Diego Memorial Chapel Encourages Open Family Conversations for Funeral Planning Vista Needs</v>
+        <v>Martial Arts Museum Becomes a Blue Star Museum</v>
       </c>
       <c r="B587" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C587" t="str">
-        <v>Express Press Release</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D587" t="str">
         <v>Retail</v>
       </c>
       <c r="E587" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1758705</v>
+        <v>https://www.newmediawire.com/news/martial-arts-museum-becomes-a-blue-star-museum-7088512</v>
       </c>
       <c r="F587" t="str">
-        <v>San Diego, CA, 2026-06-21 — /EPR Network/ — San Diego Memorial Chapel is encouraging families throughout Vista and surrounding communities to start meaningful conversations about [read full press release...]</v>
+        <v>GLENDALE, CA - August 13, 2026 ( NEWMEDIAWIRE ) - The Martial Arts History Museum is immensely proud to announce its official acceptance this week into the prestigious Blue Star Museums program - a national initiative spearheaded by the National Endowment for the Arts in partnership with Blue Star Families, the Department of Defense, and thousands of premier cultural venues across America. While the standard nationwide program provides free summer admission to active-duty military personnel and their loved ones, the Martial Arts History Museum is taking this mission of gratitude a major step further by extending free, unlimited year-round admission to these extraordinary service members and their families. This extraordinary program welcomes active-duty individuals and up to five family me</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="str">
-        <v>Vapeaah Introduces the Aspire Minican Plus Starter Kit for Adult Vape Users in the UK</v>
+        <v>Wrap Technologies (WRAP) Partners With XINSURANCE to Launch Safe Response Program for Private Security Market</v>
       </c>
       <c r="B588" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C588" t="str">
-        <v>Express Press Release</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D588" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E588" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1758467</v>
+        <v>https://www.newmediawire.com/news/wrap-technologies-wrap-partners-with-xinsurance-to-launch-safe-response-program-for-private-security-market-7088507</v>
       </c>
       <c r="F588" t="str">
-        <v>London, UK, 2026-06-21 — /EPR Network/ — Vapeaah, a UK-based online retailer specialising in vaping products for adult consumers, announces the availability of the Aspire Minican [read full press release...]</v>
+        <v>LOS ANGELES, CA - August 13, 2026 ( NEWMEDIAWIRE ) - Wrap Technologies (NASDAQ: WRAP) and XINSURANCE announced a strategic partnership to develop and bring to market the WRAP Safe Response Program, a certified operating standard for organizations that employ or contract security personnel. The program is designed to establish a documented standard for training, equipment and response before encounters escalate, targeting a U.S. workforce of approximately 1.28 million security guards across corporations, healthcare systems, schools, retailers, hospitality properties, transportation networks, critical infrastructure and other environments. The initiative follows the June 15 Bureau of Alcohol, Tobacco, Firearms and Explosives ruling that classified the BolaWrap (R) 150 as neither a firearm un</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="str">
-        <v>Neawolf Media Group Restructures Distribution Model with Launch of Independent Direct-to-Consumer Platform</v>
+        <v>Ro Khanna, Erwin Chemerinsky and Dave Jones Join Campaign To Stop CA Utility Bailout; Consumer Watchdog Unveils TV Ads</v>
       </c>
       <c r="B589" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C589" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D589" t="str">
-        <v>SaaS, Retail</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E589" t="str">
-        <v>https://www.pr.com/press-release/970334</v>
+        <v>https://www.prnewswire.com/news-releases/ro-khanna-erwin-chemerinsky-and-dave-jones-join-campaign-to-stop-ca-utility-bailout-consumer-watchdog-unveils-tv-ads-302851308.html</v>
       </c>
       <c r="F589" t="str">
-        <v>Neawolf Media Group announces a centralized digital infrastructure to independently manage global distribution of its literature, audio catalogs, and visual assets. Bypassing third-party retail aggregators, the proprietary Direct-to-Consumer (D2C) platform consolidates the portfolio of system architect and artist Sven Neawolf, reflecting a strategic shift toward independent IP management and direct fulfillment. [PR.com]</v>
+        <v>SACRAMENTO, Calif., Aug. 13, 2026 /PRNewswire/ -- Congressional Representative Ro Khanna has come out against the 11th hour utility bailout that Governor Newsom is pushing for in Sacramento. Khanna joins former California Insurance Commissioner Dave Jones, UC Berkeley School of Law Dean...</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="str">
-        <v>Antops Technologies India Empowers Businesses with Advanced Digital Solutions</v>
+        <v>BOXABL (BXBL) Launches Partnership Initiative to Advance Affordable Housing at Scale</v>
       </c>
       <c r="B590" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C590" t="str">
-        <v>Express Press Release</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D590" t="str">
-        <v>Retail</v>
+        <v>Finance, Real Estate, Retail</v>
       </c>
       <c r="E590" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1758192</v>
+        <v>https://www.newmediawire.com/news/boxabl-bxbl-launches-partnership-initiative-to-advance-affordable-housing-at-scale-7088503</v>
       </c>
       <c r="F590" t="str">
-        <v>Bhopal, India, 2026-06-21 — /EPR Network/ — Antops Technologies, a leading digital solutions provider, is helping businesses across India elevate their online presence with advanced [read full press release...]</v>
+        <v>LOS ANGELES, CA - August 13, 2026 ( NEWMEDIAWIRE ) - BOXABL (NASDAQ: BXBL) announced the launch of a new section of its website aimed at encouraging partnerships to assemble the capabilities needed to make housing affordable at mass-production scale. The company is seeking opportunities across four primary categories - companies, land, talent and inventions - and identified potential partners including manufacturers, installers, developers, landholders, logistics operators, lenders, dealer networks, automation and software providers and materials suppliers. BOXABL said potential arrangements could include acquisitions, mergers, joint ventures, land contributions, talent additions and technology or intellectual property transactions. BOXABL said it is also open to evaluating broader M&amp;amp;A</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="str">
-        <v>Wolf of Fitness Launches Austin Market Expansion and Unveils Unprecedented Executive Mindset Book</v>
+        <v>Ordoro and Arda Collaborate to Connect Replenishment and eCommerce Fulfillment</v>
       </c>
       <c r="B591" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C591" t="str">
-        <v>Express Press Release</v>
+        <v>PRWeb</v>
       </c>
       <c r="D591" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E591" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1758129</v>
+        <v>https://www.prweb.com/releases/ordoro-and-arda-collaborate-to-connect-replenishment-and-ecommerce-fulfillment-302849492.html</v>
       </c>
       <c r="F591" t="str">
-        <v>Austin, Texas, 2026-06-21 — /EPR Network/ — Wolf of Fitness, a premium high-performance physical conditioning and corporate wellness enterprise, officially announced today its strategic market [read full press release...]</v>
+        <v>New collaboration connects floor-level replenishment workflows with eCommerce inventory, order management, fulfillment, and shipping. AUSTIN, Texas, Aug. 13, 2026 /PRNewswire-PRWeb/ -- Ordoro, an eCommerce operations platform for shipping, inventory management, and fulfillment, and Arda,...</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="str">
-        <v>Quantum CS Partners with AlphaNext Technology Solutions for AI driven automation</v>
+        <v>Quantum BioPharma (QNTM) Targets Disability Drivers Beyond Relapse Rates in Multiple Sclerosis</v>
       </c>
       <c r="B592" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C592" t="str">
-        <v>Express Press Release</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D592" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E592" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1758058</v>
+        <v>https://www.newmediawire.com/news/quantum-biopharma-qntm-targets-disability-drivers-beyond-relapse-rates-in-multiple-sclerosis-7088498</v>
       </c>
       <c r="F592" t="str">
-        <v>London, UK / India, 2026-06-21 — /EPR Network/ — Quantum CS has partnered with AlphaNext Technology Solutions to develop AI-powered infrastructure designed to transform strategy and [read full press release...]</v>
+        <v>Researchers recognize that a large share of long-term disability accumulates independent of relapses altogether, a phenomenon researchers call progression independent of relapse activity. That shift has forced researchers to look at what is actually driving PIRA. A major suspect is chronic active lesions, sometimes called smoldering or mixed active-inactive lesions. Rather than broadly suppressing the immune system, Quantum BioPharma’s Lucid-MS is designed to inhibit myelin degradation, preserve myelin and support functional recovery. LOS ANGELES, CA - August 13, 2026 ( NEWMEDIAWIRE ) - Multiple sclerosis is quietly shifting how drugmakers define success. Instead of judging a therapy mainly by whether it reduces relapses, developers are chasing the slower, harder-to-treat processes that dr</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="str">
-        <v>New Rickover Biography Surges to #1 on Amazon Hot New Releases</v>
+        <v>Dimora Medical's Sacrum Silicone Absorbent Soft Dressing Breaks into Amazon Wound Dressings Top 3</v>
       </c>
       <c r="B593" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C593" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D593" t="str">
-        <v>Retail, Education</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E593" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1757941</v>
+        <v>https://www.prnewswire.com/news-releases/dimora-medicals-sacrum-silicone-absorbent-soft-dressing-breaks-into-amazon-wound-dressings-top-3-302850344.html</v>
       </c>
       <c r="F593" t="str">
-        <v>McLean, Va., USA, 2026-06-21 — /EPR Network/ — The Center for Excellence in Education (CEE) announces that the recently published biography, Rickover: Underway, My Way, co-authored [read full press release...]</v>
+        <v>NEW YORK, Aug. 13, 2026 /PRNewswire/ -- Dimora Medical, a continuous innovator in high-end medical care supplies, announced that its newly launched Dimora Sacrum Silicone Absorbent Soft Dressing has achieved strong early market momentum on Amazon. Within just two months of launch, the...</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="str">
-        <v>Euroshelf Announces Advanced Wire Shelving Solutions to Support Enhanced Hygiene Standards in South African Healthcare and Retail Sectors</v>
+        <v>Nexxus Capital Acquires Assets of another Top Amazon Aggregator</v>
       </c>
       <c r="B594" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C594" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D594" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E594" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1757860</v>
+        <v>https://www.prnewswire.com/news-releases/nexxus-capital-acquires-assets-of-another-top-amazon-aggregator-302851226.html</v>
       </c>
       <c r="F594" t="str">
-        <v>Cape Town, South Africa, 2026-06-21 — /EPR Network/ — The introduction of improved shelving systems designed to meet the exacting requirements of the food service [read full press release...]</v>
+        <v>CLEARWATER, Fla., Aug. 12, 2026 /PRNewswire/ -- Nexxus Capital, LLC ("Nexxus" or the "Company"), a leading ecommerce acquirer and operations company, announces the closing of Nexxus Capital Fund I Series 4 (IV) asset acquisition which completed in October 2025 of 5 highly competitive...</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="str">
-        <v>Bay Boutique: The Bag You Actually Want to Carry Every Day</v>
+        <v>Qikfinger Films to Shoot New Comedy Streamer in Kansas City</v>
       </c>
       <c r="B595" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C595" t="str">
-        <v>Express Press Release</v>
+        <v>PRWeb</v>
       </c>
       <c r="D595" t="str">
-        <v>Retail</v>
+        <v>Retail, Media</v>
       </c>
       <c r="E595" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1757741</v>
+        <v>https://www.prweb.com/releases/qikfinger-films-to-shoot-new-comedy-streamer-in-kansas-city-302849458.html</v>
       </c>
       <c r="F595" t="str">
-        <v>AUCKLAND, New Zealand, 2026-06-21 — /EPR Network/ — The truth is, most of us don’t need more bags. They have to get the right one. [read full press release...]</v>
+        <v>Qikfinger Films LLC to Shoot a New Comedy in Kansas City KANSAS CITY, Mo., Aug. 13, 2026 /PRNewswire-PRWeb/ -- Qikfinger Films, a Kansas City production company with genre films streaming on Amazon and multiple platforms, green lit its newest production, "Bunny's Last Xmas," scheduled to...</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="str">
-        <v>Large Rugs &amp; Decorating Ornaments Elevating NZ Homes</v>
+        <v>5 ways Amazon is investing in Maryland</v>
       </c>
       <c r="B596" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C596" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D596" t="str">
         <v>Retail</v>
       </c>
       <c r="E596" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1757478</v>
+        <v>https://www.aboutamazon.com/news/community/amazon-investment-maryland-jobs-infrastructure-small-business?utm_source=rss</v>
       </c>
       <c r="F596" t="str">
-        <v>AUCKLAND, New Zealand, 2026-06-21 — /EPR Network/ — From the best quality large carpet rugs to the best decorating ornaments, see how NZ homes are [read full press release...]</v>
+        <v>Amazon's investments are boosting the state's economy while creating opportunities for those who call Maryland home.</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="str">
-        <v>Trade Genie Launches SmartSpreads™ to Deliver Consistent Income Strategies Through Structured Options Trading</v>
+        <v>Omdia: Wearable Shipments Fall 2% as Consumers Shift to Screenless Trackers and Advanced Sports Watches</v>
       </c>
       <c r="B597" t="str">
-        <v>2026-06-21</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C597" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D597" t="str">
-        <v>Retail, Education</v>
+        <v>Retail</v>
       </c>
       <c r="E597" t="str">
-        <v>https://express-press-release.net/news/2026/06/21/1757658</v>
+        <v>https://finance.yahoo.com/technology/articles/omdia-wearable-shipments-fall-2-155000333.html</v>
       </c>
       <c r="F597" t="str">
-        <v>Encinitas, CA, 2026-06-21 — /EPR Network/ — Trade Genie, a leading options trading education and alert service founded by Noshee Khan, today announced the launch [read full press release...]</v>
-[...2 lines deleted...]
-    <row r="598">
+        <v>LONDON, August 13, 2026--Global wearable band shipments fell 2% year over year in 2Q26, but the headline decline masks a growing divide in consumer demand according to the latest estimates from Omdia. Smartwatch shipments grew 6% on the strength of advanced sports models, while new screenless basic bands gained momentum as consumers increasingly gravitated towards either minimalist devices or more sophisticated sports watches.</v>
+      </c>
+    </row>
+    <row r="598" xml:space="preserve">
       <c r="A598" t="str">
-        <v>Aerosol Propellants Market to Reach USD 13.95 Billion by 2030, Driven by Consumer and Medical Demand Through 2030</v>
+        <v>SunScout Debuts on NYSE, Aiming at $4.7 Billion Global Robotic Mower Market</v>
       </c>
       <c r="B598" t="str">
-        <v>2026-06-20</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C598" t="str">
-        <v>GetNews</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D598" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Finance, AI, SaaS, Real Estate, Energy, Retail, Automotive</v>
       </c>
       <c r="E598" t="str">
-        <v>https://www.getnews.info/story/2026/06/20/aerosol-propellants-market-to-reach-usd-1395-billion-by-2030-driven-by-consumer-and-medical-demand-through-2030/?source=barchart</v>
-[...2 lines deleted...]
-        <v/>
+        <v>https://www.acnnewswire.com/press-release/english/109110/</v>
+      </c>
+      <c r="F598" t="str" xml:space="preserve">
+        <v xml:space="preserve">NEW YORK, Aug 13, 2026 - (ACN Newswire) - SunScout Holding Limited (NYSE American: SNSC) develops autonomous solar-powered robotic mowers and complementary solar energy solutions. The company has principal operations in New Zealand and the United States and is incorporated in the Cayman Islands.
+SunScout commenced concurrent trading on NYSE American and NYSE Texas on August 12, 2026, becoming the first issuer with this combination of domicile and operational footprint to list on both exchanges. The offering was priced at $5.00 per Class A ordinary share, yielding gross proceeds of approximately $15.5 million. Upon closing, the company will have approximately 23.1 million Class A ordinary shares outstanding, implying a market capitalization of roughly $115.5 million based on the offer price.
+NYSE Texas, launched by Intercontinental Exchange (ICE) in March 2025 and headquartered in Dallas, currently hosts listed companies with an aggregate market capitalization exceeding $3.9 trillion, positioning it as a significant U.S. capital‑markets hub. The dual listing is expected to enhance SunScout’s brand visibility across the United States, particularly in Texas, where the company is pursuing strategic expansion, while also broadening its investor base.
+Three‑Pronged Clean‑Tech Portfolio; SunScout Products Emerges as Key Growth Driver
+As detailed in its prospectus, SunScout designs, develops, manufactures, and commercializes autonomous solar‑powered robotic mowers alongside complementary solar‑energy solutions. Its operations are organized into three segments: SunScout Products (autonomous solar-powered robotic mowers and complementary products), solar power development solutions, and engineering products and services under the Brunton Engineering brand, which encompasses clean‑energy hardware and high‑precision manufacturing.
+For the fiscal year ended June 30, 2025, the company reported total revenue of approximately $4.8 million, representing year‑over‑year growth of 93.6%. Solar power development solutions contributed approximately 40.9% of total revenue, while engineering products and services accounted for approximately 31.1%. Revenue from SunScout Products rose to approximately 28.0% of total revenue, up from approximately 18.5% in FY2024, demonstrating strong growth momentum.
+The prospectus explicitly notes that while solar power development and engineering services currently generate the majority of top‑line revenue, the SunScout Products segment captures long‑term growth opportunities aligned with global market expansion and is positioned as a core growth engine, accelerating the company’s transition toward a higher‑value, product‑driven business model.
+According to Mordor Intelligence, the global robotic lawn mower market is on a robust growth trajectory, valued at roughly $2.4 billion in 2025 and projected to reach $4.7 billion by 2030, at a compound annual growth rate (CAGR) of 14.4%. Robotic mowers still represent a small fraction of the broader lawn‑equipment market, leaving significant room for penetration.
+Rising labor shortages and escalating lawn‑maintenance costs are fueling demand for automation. Concurrently, regulatory initiatives worldwide to phase out gasoline‑powered outdoor equipment are gaining momentum, accelerating industry electrification. Shifting consumer preferences toward intelligent, convenient solutions are fostering deeper integration of robotic mowers with smart‑home ecosystems and the Internet of Things (IoT), creating substantial headroom for automated electric mowing solutions.
+Proprietary DSA Technology Enables True Off‑Grid Operation
+SunScout’s core competitive advantage lies in its proprietary Deployable Solar Array (DSA) technology, which allows its robotic mowers to operate entirely on solar power, achieving genuine off‑grid performance without reliance on electrical outlets. Conventional gasoline‑powered mowers emit carbon emissions, and while existing electric mowers eliminate direct emissions, they remain dependent on fixed charging infrastructure, constraining operational range and flexibility.
+The DSA mechanism enables solar panels to automatically deploy when stationary, tripling the surface area to maximize solar‑energy capture for onboard battery charging; panels retract during movement to preserve maneuverability. This design supports fully solar‑dependent, zero‑emission autonomous mowing, augmented by autonomous navigation and AI‑powered obstacle avoidance capabilities.
+According to the company, few competing products can function completely independent of external power sources. This capability unlocks deployments at sites without power outlets or charging facilities—such as golf courses, public parks, and large‑scale green spaces—delivering meaningful advantages for continuous autonomous field operations. Over the longer term, DSA‑based hardware insulates operating costs from electricity‑price inflation and enables rollouts in regions with limited or unreliable grid infrastructure.
+SunScout also emphasizes that its technology platform is highly adaptable and platform‑agnostic, opening potential applications beyond lawn mowing, including agricultural robotics, onboard solar‑charging systems for electric vehicles, autonomous patrol robots, and other mobile machinery.
+Three‑Tier Product Lineup and Rapidly Expanding Global Distribution
+SunScout’s autonomous solar‑powered robotic mower portfolio comprises three modular models: the residential‑grade SunScout Eco, light‑commercial SunScout Pro, and large‑institutional‑focused SunScout ProMax. The modular architecture supports incremental upgrades without extensive redesign, facilitating efficient global deployment across diverse terrain and climate conditions.
+For example, the entry‑level SunScout Eco integrates high‑efficiency photovoltaic panels into the top housing, converting sunlight to supply all energy required for propulsion, cutting assemblies, and onboard electronics. The unit employs a multi‑sensor suite and AI‑enhanced dual‑camera visual navigation to map work zones, identify lawn boundaries and obstacles, and optimize mowing routes. For larger and more complex sites, RTK satellite navigation is available to deliver centimeter‑level positioning accuracy.
+On commercial‑channel development, SunScout has established distribution partnerships with Wrissmer Werkstattsysteme GmbH (WWS) in Europe and MowBot Limited in Australia and New Zealand, and is in active discussions regarding potential distribution cooperation with major retailers, including Walmart.
+Beyond robotic hardware, the company provides end‑to‑end solar power development solutions, including system design, installation, and full engineering, procurement, and construction (EPC) services for commercial, industrial, and institutional clients. Through its Brunton Engineering brand, it also offers engineering products and services leveraging nearly 30 years of precision‑fabrication and mechanical‑engineering expertise, and is an accredited supplier to the New Zealand Defence Force.
+On the manufacturing front, assembly is currently conducted via SunScout Asia in Thailand. The company is advancing the establishment of an assembly and distribution center in Austin, Texas, through its U.S. subsidiary, which will build domestic production capacity and support long‑term North American expansion, aligning with U.S. policy emphasis on domestic robotics and technology supply chains. Recent actions by the U.S. Federal Communications Commission (FCC) restricting authorizations for certain foreign‑produced robotic products further underscore the growing importance of domestic manufacturing and supply‑chain resilience.
+Net proceeds from the offering are expected to be used primarily for: (i) construction of the Austin manufacturing facility; (ii) sales and marketing activities; (iii) product research and development; (iv) inventory procurement; (v) repayment of one loan; (vi) consideration for the acquisition of Brightway Energy LLC; and (vii) general working capital purposes.
+Against the backdrop of accelerating global clean‑energy transition and continued expansion of the robotic‑mower market, market participants will closely monitor whether SunScout can leverage its proprietary off‑grid solar‑robotics technology to differentiate itself amid intensifying industry competition.
+Note: This translation has been calibrated against the company’s registration statement on Form F‑1 (File No. 333‑295248), as declared effective by the SEC on August 11, 2026. All financial data, segment descriptions, and legal status reflect the prospectus disclosures. Certain distributor names and retail discussions are retained as stated in the prospectus; for definitive terms, please refer to the final prospectus.
+For more information, please contact:
+Golden Fleece Cross-border Consulting Co., Limited
+Email: heidiho@goldenfleece.hk
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="str">
-        <v>Why Consumers Are Exploring Burdock Root, Cleavers, and Echinacea in PureHealth Research Lymph System Supplements</v>
+        <v>Light Commercial Vehicles Market Outlook 2026-2031: 6.11% CAGR as E-Commerce and Fleet Electrification Drive Demand, Reports Mordor Intelligence</v>
       </c>
       <c r="B599" t="str">
-        <v>2026-06-20</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C599" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D599" t="str">
         <v>Retail</v>
       </c>
       <c r="E599" t="str">
-        <v>https://www.prnewswire.com/news-releases/why-consumers-are-exploring-burdock-root-cleavers-and-echinacea-in-purehealth-research-lymph-system-supplements-302805823.html</v>
+        <v>https://www.prnewswire.com/news-releases/light-commercial-vehicles-market-outlook-2026-2031-6-11-cagr-as-e-commerce-and-fleet-electrification-drive-demand-reports-mordor-intelligence-302850987.html</v>
       </c>
       <c r="F599" t="str">
-        <v>MANASSAS, Va., June 20, 2026 /PRNewswire/ -- There's a quiet network running beneath the skin, doing its work long before most people ever think to ask about it. That's beginning to change, though, as PureHealth Research spotlights growing consumer interest in lymphatic wellness,...</v>
+        <v>HYDERABAD, India, Aug. 13, 2026 /PRNewswire/ -- According to the latest report by Mordor Intelligence, the light commercial vehicles market size is projected to rise from USD 495.44 billion in 2025 to USD 525.71 billion in 2026, reaching USD 707.17 billion by 2031 at a 6.11% CAGR. Growth...</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="str">
-        <v>THE DASH CAM: THINKWARE Launches Prime Day Savings Across Award-Winning Dash Cam Lineup</v>
+        <v>/C O R R E C T I O N -- Indochino Apparel Inc./</v>
       </c>
       <c r="B600" t="str">
-        <v>2026-06-20</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C600" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D600" t="str">
         <v>Retail</v>
       </c>
       <c r="E600" t="str">
-        <v>https://www.pr.com/press-release/971630</v>
+        <v>https://www.prnewswire.com/news-releases/indochino-announces-ten-new-showrooms-coming-in-2027-its-largest-investment-in-standalone-retail-in-years-302850980.html</v>
       </c>
       <c r="F600" t="str">
-        <v>Amazon Prime Day promotions offer savings on THINKWARE's Q200, ARC Series, and flagship U3000 PRO dash cams. [PR.com]</v>
+        <v>In the news release, INDOCHINO Announces Ten New Showrooms Coming in 2027, Its Largest Investment in Standalone Retail in Years, issued 13-Aug-2026 by Indochino Apparel Inc. over CNW, we are advised by the company that changes have been made. The complete, corrected release follows, with...</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="str">
-        <v>NGP Europe Strengthens B2B Nicotine Pouch Supply for European Retailers and Distributors</v>
+        <v>Scientific Games' Advanced Technologies Will Modernize Retail Sales and Operations for Western Canada Lottery Corporation</v>
       </c>
       <c r="B601" t="str">
-        <v>2026-06-20</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C601" t="str">
-        <v>Pressat</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D601" t="str">
         <v>Retail</v>
       </c>
       <c r="E601" t="str">
-        <v>https://pressat.co.uk/releases/ngp-europe-strengthens-b2b-nicotine-pouch-supply-for-european-retailers-and-distributors-d4535e0f422aa6fd463355aa90439e66/</v>
+        <v>https://www.prnewswire.com/news-releases/scientific-games-advanced-technologies-will-modernize-retail-sales-and-operations-for-western-canada-lottery-corporation-302850943.html</v>
       </c>
       <c r="F601" t="str">
-        <v xml:space="preserve">Saturday 20 June, 2026 European supplier focuses on Pablo and Killa wholesale availability for commercial buyers searching for a reliable nicotine pouch supplier in Europe Tallinn, Estonia — June 20, 2026 — NGP Europe, a European B2B supplier in the modern nicotine pouch category, is strengthening its wholesale positioning for retailers, wholesalers, and distributors looking for a reliable nicotine pouch supplier Europe. The company’s current commercial nicotine pouch focus is centered on two established pouch brands: Pablo and Killa. Through this focused portfolio, NGP Europe supports retail and wholesale partners seeking access to recognized nicotine pouch products through a European B2B supply route. Across Europe, shops, wholesalers, and distributors are increasingly evaluating how to </v>
+        <v>Company's WAVE POS Terminals and PlayCentral Self-Service Kiosks Headline Suite of New Tech Coming to WCLC Retailers ATLANTA, Aug. 13, 2026 /PRNewswire/ -- Scientific Games' suite of advanced retail technology is set to modernize in-store transactions and streamline operations for Western...</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="str">
-        <v>Jose Daniel Duarte Camacho Highlights Artificial Intelligence as a Defining Force in the Next Era of Digital Business</v>
+        <v>Novig Establishes Industry-Leading Responsible Trading Framework for Federally Regulated Prediction Markets</v>
       </c>
       <c r="B602" t="str">
-        <v>2026-06-20</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C602" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D602" t="str">
-        <v>AI, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E602" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356552</v>
+        <v>https://www.prnewswire.com/news-releases/novig-establishes-industry-leading-responsible-trading-framework-for-federally-regulated-prediction-markets-302850977.html</v>
       </c>
       <c r="F602" t="str">
-        <v>As companies face rising pressure to improve efficiency, personalize customer experiences, and make faster decisions, Jose Daniel Duarte Camacho is emphasizing Artificial Intelligence as one of the most important forces shaping the future of e-commerce, business agility, and FinTech innovation. - - Global AI adoption continues to expand rapidly. McKinsey reported that 78% of organizations were using AI in at least one business function in its 2025 global survey, up from 55% two years earl... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356552</v>
+        <v>Comprehensive standards codified directly into Novig's Ludlow Exchange rulebook, including the category's only nationwide 21+ age requirement, establish a new benchmark for responsible participation, market integrity, and consumer protection. NEW YORK, Aug. 13, 2026 /PRNewswire/ -- Novig...</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="str">
-        <v>New 5W AI Visibility Index: Pharma Spends Billions on DTC Ads. The AI Engines Talk About Eli Lilly and Novo Nordisk Anyway</v>
+        <v>Giant Sports Cards Earns Third Consecutive Inc. 5000 Recognition, Named Among America's Fastest-Growing Private Companies</v>
       </c>
       <c r="B603" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C603" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D603" t="str">
-        <v>AI, Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E603" t="str">
-        <v>https://www.prnewswire.com/news-releases/new-5w-ai-visibility-index-pharma-spends-billions-on-dtc-ads-the-ai-engines-talk-about-eli-lilly-and-novo-nordisk-anyway-302805664.html</v>
+        <v>https://www.prweb.com/releases/giant-sports-cards-earns-third-consecutive-inc-5000-recognition-named-among-americas-fastest-growing-private-companies-302849383.html</v>
       </c>
       <c r="F603" t="str">
-        <v>Drugmakers run the largest direct-to-consumer advertising category in the United States. New 5W research finds AI citation share does not follow the ad budget — it follows the drugs patients self-research. Eli Lilly and Novo Nordisk lead the answer. Merck makes the world's best-selling...</v>
+        <v>Alpharetta, GA-based collectibles company ranks No. 2626 nationally as continued expansion, second retail location, and digital growth fuel momentum in the sports card industry. ALPHARETTA, Ga., Aug. 13, 2026 /PRNewswire-PRWeb/ -- Inc. revealed today that Giant Sports Cards has been named...</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="str">
-        <v>Nurse Next Door Joins Home Care Association of America (HCAOA)</v>
+        <v>Nexters ernennt Aghanim zum globalen Partner für DTC-Enablement</v>
       </c>
       <c r="B604" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C604" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D604" t="str">
         <v>Retail</v>
       </c>
       <c r="E604" t="str">
-        <v>https://www.prnewswire.com/news-releases/nurse-next-door-joins-home-care-association-of-america-hcaoa-302805698.html</v>
+        <v>https://www.prnewswire.com/news-releases/nexters-ernennt-aghanim-zum-globalen-partner-fur-dtc-enablement-302850632.html</v>
       </c>
       <c r="F604" t="str">
-        <v>Membership reinforces Nurse Next Door's commitment to industry standards, advocacy, and quality consumer care. WASHINGTON, June 19, 2026 /PRNewswire/ - Nurse Next Door, a North American home care provider, today announced its membership in the Home Care Association of America (HCAOA). The...</v>
+        <v>LOS ANGELES, 13. August 2026 /PRNewswire/ -- Aghanim, eine integrierte Plattform für E-Commerce, liveops-Automatisierung, Community-Engagement und Zahlungsabwicklung für Videospielstudios, gab heute eine strategische Partnerschaft mit Nexters Global (Nexters) im Bereich des...</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="str">
-        <v>Vettisure Launches to Redefine Healthcare Compliance Intelligence with Cleaner Data, Flexible Access Models, and a Patient-First Mission</v>
+        <v>Spiking Press Publishes "The Wall Came Down," a New Book on Options Trading After the End of the Pattern Day Trader Rule</v>
       </c>
       <c r="B605" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C605" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D605" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E605" t="str">
-        <v>https://www.prweb.com/releases/vettisure-launches-to-redefine-healthcare-compliance-intelligence-with-cleaner-data-flexible-access-models-and-a-patient-first-mission-302805094.html</v>
+        <v>https://www.newsfilecorp.com/release/309472/Spiking-Press-Publishes-The-Wall-Came-Down-a-New-Book-on-Options-Trading-After-the-End-of-the-Pattern-Day-Trader-Rule</v>
       </c>
       <c r="F605" t="str">
-        <v>SPANISH FORK, Utah, June 19, 2026 /PRNewswire-PRWeb/ -- Vettisure today announced its official launch, introducing a modern approach to healthcare compliance intelligence built to meet the evolving needs of healthcare organizations, credentialing entities, consumer reporting agencies...</v>
+        <v>Singapore, Singapore--(Newsfile Corp. - August 13, 2026) - Spiking Press, the publishing imprint of Aly Pte. Ltd., today announced the worldwide release of The Wall Came Down: Options Trading for the Generation That Was Locked Out, a new book by Dr. Clemen Chiang on what the repeal of the pattern day trader rule means for retail options traders. All editions are available on Amazon at https://amzn.to/4g1TIvL, with a foreword by Marty Kearney, former Senior Instructor at The Options Institute at...</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="str">
-        <v>Blue Mahoe Capital Uses Equity Crowdfunding to Address Housing Affordability ...</v>
+        <v>INDOCHINO Announces Ten New Showrooms Coming in 2027, Its Largest Investment in Standalone Retail in Years</v>
       </c>
       <c r="B606" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C606" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D606" t="str">
-        <v>Finance, Real Estate, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E606" t="str">
-        <v>https://pr-inside.com/blue-mahoe-capital-uses-equity-crowdfunding-to-address-housing-affordability-r5192753.htm</v>
+        <v>https://www.prnewswire.com/news-releases/indochino-announces-ten-new-showrooms-coming-in-2027-its-largest-investment-in-standalone-retail-in-years-302850360.html</v>
       </c>
       <c r="F606" t="str">
-        <v>(PR-inside.com) Blue Mahoe Capital opens doors for Caribbean diaspora direct investment into the Caribbean to address housing affordability. ORLANDO, FL / ACCESS Newswire / June 19, 2026 / On June 11, 2026, Blue Mahoe Capital Caribbean, Inc., a US-based special purpose company focused mainly on Caribbean real estate, launched an offering to allow retail investors to invest in the Caribbean. This offering is made available through Silicon Prairie Capital Partners, an SEC/FINRA reporting broker-dealer. Blue Mahoe Capital's campaign is enabled by Regulation Crowdfunding, or Reg CF, a Securities and Exchange Commission rule that allows companies to raise a maximum of $5 million ..</v>
+        <v>Growth announcement follows six consecutive quarters of positive EBITDA, and a record quarterly EBITDA in Q2 2026 VANCOUVER, BC and NEW YORK, Aug. 10, 2026 /PRNewswire/ - INDOCHINO announced plans to open ten new showrooms across the United States in 2027, marking the company's largest...</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="str">
-        <v>Ugly Christmas Sweater Shop Reports Year-Round Ecommerce Growth as Demand Expands Beyond Holiday Season</v>
+        <v>Virtuix to Highlight Accelerating Consumer Growth and Expansion Across Defense, Robotics, and Healthcare at Sidoti Investor Conference</v>
       </c>
       <c r="B607" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C607" t="str">
-        <v>GetNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D607" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E607" t="str">
-        <v>https://www.getnews.info/story/2026/06/19/ugly-christmas-sweater-shop-reports-yearround-ecommerce-growth-as-demand-expands-beyond-holiday-season/?source=barchart</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/13/3344598/0/en/virtuix-to-highlight-accelerating-consumer-growth-and-expansion-across-defense-robotics-and-healthcare-at-sidoti-investor-conference.html</v>
       </c>
       <c r="F607" t="str">
-        <v/>
+        <v>Virtuix to Highlight Accelerating Consumer Growth and Expansion Across Defense, Robotics, and Healthcare at Sidoti Investor Conference</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="str">
-        <v>Laifen Announces Prime Day Savings on Award-Winning Hair, Oral Care and Grooming Innovations</v>
+        <v>Institutional Offering: First Financial® Trademark &amp; www.firstfinancial.com Domain for Sale</v>
       </c>
       <c r="B608" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C608" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D608" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E608" t="str">
-        <v>https://www.prnewswire.com/news-releases/laifen-announces-prime-day-savings-on-award-winning-hair-oral-care-and-grooming-innovations-302804423.html</v>
+        <v>https://www.pr.com/press-release/976327</v>
       </c>
       <c r="F608" t="str">
-        <v>Consumers can shop major discounts on viral hair dryers, electric toothbrushes, electric shavers and more during Amazon's biggest shopping event of the year. NEW YORK, June 19, 2026 /PRNewswire/ -- Laifen, the award-winning personal care technology brand known for combining...</v>
+        <v>First Financial® is offering a premier asset package comprising the federal trademark (USPTO #3532314) and the exact-match domain FirstFinancial.com, both dating to 1995. This acquisition provides a dominant, 30-year legacy brand for a tier-one bank, credit union, or fintech entity seeking to eliminate consumer search friction and secure national market authority. For details on the acquisition process, contact Bolam [PR.com]</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="str">
-        <v>Greenland Mines (GRML) Engages Tetra Tech, GeoSim for Sarfartoq S-K 1300 Resource Update</v>
+        <v>Total Sonics’s Latest Technologies Now Available on MediaTek Smartphone, Tablet, and IoT SoCs</v>
       </c>
       <c r="B609" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C609" t="str">
-        <v>NewMediaWire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D609" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E609" t="str">
-        <v>https://www.newmediawire.com/news/greenland-mines-grml-engages-tetra-tech-geosim-for-sarfartoq-s-k-1300-resource-update-7087247</v>
+        <v>https://www.send2press.com/wire/total-sonicss-latest-technologies-now-available-on-mediatek-smartphone-tablet-and-iot-socs/</v>
       </c>
       <c r="F609" t="str">
-        <v xml:space="preserve">LOS ANGELES, CA - June 19, 2026 ( NEWMEDIAWIRE ) - Greenland Mines (NASDAQ: GRML) announced the engagement of Tetra Tech Canada Inc. and GeoSim Services Inc. to prepare an updated SEC S-K 1300-compliant mineral resource estimate for its Sarfartoq neodymium-praseodymium rare earth project in southwest Greenland. The updated resource estimate, expected to be substantially completed this summer, will incorporate historical NI 43-101 resource work along with drilling and technical studies completed by Neo Performance Materials between 2023 and 2025, and is intended to support an updated preliminary economic assessment and future development studies. GeoSim, led by Ronald G. Simpson, P.Geo., has been appointed as the qualified person for the resource estimate, providing continuity from earlier </v>
+        <v>MILFORD, Mass., Aug. 13, 2026 (SEND2PRESS NEWSWIRE) -- Total Sonics, the IP licensing division of THAT Corporation, today announced the availability of its suite of audio enhancement technologies in select MediaTek Smartphone, Tablet, and Internet of Things System-on-Chip (SoC) solutions. Manufacturers of cell phones and tablets, smart home displays, and other innovative consumer electronics products can now benefit from THAT Corporation's portfolio of patented technologies.</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="str">
-        <v>VERAXA Biotech (VRXA) Reports Proof-of-Concept Data for BiTAC-ADC Cancer Therapy Platform</v>
+        <v>NeuroOne® Reports Fiscal Q3 2026 Financial Results, Revenues Increase 16% YoY to $2.0 Million; Gross Margins Expand to 59.9%</v>
       </c>
       <c r="B610" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C610" t="str">
         <v>NewMediaWire</v>
       </c>
       <c r="D610" t="str">
-        <v>Finance, SaaS, Healthcare, Retail</v>
+        <v>Finance, Healthcare, Retail</v>
       </c>
       <c r="E610" t="str">
-        <v>https://www.newmediawire.com/news/veraxa-biotech-vrxa-reports-proof-of-concept-data-for-bitac-adc-cancer-therapy-platform-7087246</v>
+        <v>https://www.newmediawire.com/news/neuroone-r-reports-fiscal-q3-2026-financial-results-revenues-increase-16-yoy-to-2-0-million-gross-margins-expand-to-59-9-7088481</v>
       </c>
       <c r="F610" t="str">
-        <v>LOS ANGELES, CA - June 19, 2026 ( NEWMEDIAWIRE ) - VERAXA Biotech (NASDAQ: VRXA) announced new in vitro proof-of-concept data supporting its novel BiTAC(TM)-ADC technology platform, which is designed to improve precision in cancer treatment through tumor-restricted activation of therapeutic agents. The company reported that BiTAC-ADCs demonstrated the ability to distinguish between breast cancer and healthy cells and achieved dose-dependent killing of 3D tumor cell spheroids while minimizing toxicity through the use of separately delivered, systemically inactive precursor components. VERAXA said the findings further validate the potential of its BiTAC-ADC platform and complement its BiTAC-TCE technology, providing the company with two differentiated cancer therapy platforms that may be app</v>
+        <v>$2. 7 Million in Product Orders Outpace Shipments of $2.0 Million Company Has Received Product Orders for Fiscal Year 2026 of $11.2 Million; Working with Suppliers to Maximize Product Shipments Through End of Fiscal Year Received ISO 13485 Certification Ahead of Schedule; International Expansion Planned StereoCED™ Drug Delivery System Expected to be Available for Research and Investigational Clinical Studies by the End of Fiscal Year 2026 Management to Host Conference Call at 8:30 a.m. Eastern Time Today EDEN PRAIRIE, MINN. - August 13, 2026 ( NEWMEDIAWIRE ) - NeuroOne Medical Technologies Corporation (Nasdaq: NMTC) (“NeuroOne” or the “Company”), a medical technology company dedicated to transforming the surgical diagnosis and treatment of neurological disorders, has reported financial res</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="str">
-        <v>Holderness &amp;amp; Bourne Tees Up eCommerce Growth with Barrett Distribution Centers</v>
+        <v>Auxly Reports Second Quarter 2026 Results</v>
       </c>
       <c r="B611" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C611" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D611" t="str">
         <v>Retail</v>
       </c>
       <c r="E611" t="str">
-        <v>https://www.prnewswire.com/news-releases/holderness--bourne-tees-up-ecommerce-growth-with-barrett-distribution-centers-302805461.html</v>
+        <v>https://www.prnewswire.com/news-releases/auxly-reports-second-quarter-2026-results-302850204.html</v>
       </c>
       <c r="F611" t="str">
-        <v>FRANKLIN, Mass., June 19, 2026 /PRNewswire/ -- Barrett Distribution Centers, a leading third-party logistics provider specializing in eCommerce fulfillment, announced a new partnership with Holderness &amp; Bourne, a premium lifestyle brand known for its sophisticated men's golf apparel and...</v>
+        <v>TORONTO, Aug. 13, 2026 /PRNewswire/ -- Auxly Cannabis Group Inc. (TSX: XLY) (OTCQB: CBWTF) ("Auxly" or the "Company") a leading consumer packaged goods company in the cannabis products market, today released its financial results for the three and six months ended June 30, 2026. These...</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="str">
-        <v>Vadzo Imaging Positions AR0544 Low Power USB Camera for Smart Shelf Monitoring and Planogram Compliance</v>
+        <v>Yunji to Report First Half 2026 Financial Results on August 20, 2026</v>
       </c>
       <c r="B612" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C612" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D612" t="str">
-        <v>Finance, Retail, Automotive</v>
+        <v>Finance, SaaS, Retail</v>
       </c>
       <c r="E612" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-positions-ar0544-low-power-usb-camera-for-smart-shelf-22800971</v>
+        <v>https://www.prnewswire.com/news-releases/yunji-to-report-first-half-2026-financial-results-on-august-20-2026-302850692.html</v>
       </c>
       <c r="F612" t="str">
-        <v>The Falcon-544CRS is a 5MP color rolling shutter USB 3.2 camera built on the Onsemi HyperLux AR0544 sensor delivering low power continuous imaging over a UVC-compliant interface for embedded retail vision systems where planogram compliance monitoring, out-of-stock detection, product recognition, and shelf availability monitoring require a compact, power-efficient AR0544 low power USB camera that streams real-time frames to edge inference pipelines without driver development overhead, operating across -30&amp;deg;C to 85&amp;deg;C with full support for Windows, Linux, and Android.</v>
+        <v>HANGZHOU, China, Aug. 13, 2026 /PRNewswire/ -- Yunji Inc. ("Yunji" or the "Company") (NASDAQ: YJ), a leading membership-based social e-commerce platform, today announced that it plans to release its unaudited interim financial results before the market opens on Thursday, August 20, 2026....</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="str">
-        <v>Automated Material Handling Equipment Market to Reach USD 86.1 Billion by 2036, Fueled by E-Commerce Expansion and Warehouse Automation</v>
+        <v>SAP Order Management Services Named a Leader in IDC MarketScape: Worldwide AI-Enabled Order Orchestration and Fulfillment Applications for Retail and B2C 2026 Vendor Assessment</v>
       </c>
       <c r="B613" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C613" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-sap</v>
       </c>
       <c r="D613" t="str">
-        <v>Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E613" t="str">
-        <v>https://www.prnewswire.com/news-releases/automated-material-handling-equipment-market-to-reach-usd-86-1-billion-by-2036--fueled-by-e-commerce-expansion-and-warehouse-automation-302805350.html</v>
+        <v>https://news.sap.com/2026/08/sap-order-management-services-a-leader-idc-marketscape-worldwide-ai-enabled-order-orchestration-fulfillment-applications-retail-b2c-2026-vendor-assessment/</v>
       </c>
       <c r="F613" t="str">
-        <v>NEWARK, Del., June 19, 2026 /PRNewswire/ -- According to a comprehensive study by Future Market Insights (FMI), the global Automated Material Handling Equipment Market is poised for substantial growth, expanding from USD 41.4 billion in 2026 to USD 86.1 billion by 2036, registering a CAGR...</v>
+        <v>SAP is committed to innovation in order management.</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="str">
-        <v>GetJacked Announces Global Partnership with adjoe, Directing $2 Billion in Annual Gaming Advertising Demand Into Shopify Merchant Loyalty Programs</v>
+        <v>INEO to Present at Emerging Growth Conference on August 19, 2026</v>
       </c>
       <c r="B614" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C614" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D614" t="str">
-        <v>Finance, Retail, Gaming</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E614" t="str">
-        <v>https://www.prweb.com/releases/getjacked-announces-global-partnership-with-adjoe-directing-2-billion-in-annual-gaming-advertising-demand-into-shopify-merchant-loyalty-programs-302804620.html</v>
+        <v>https://pr-inside.com/ineo-to-present-at-emerging-growth-conference-on-august-r5211877.htm</v>
       </c>
       <c r="F614" t="str">
-        <v>As customer acquisition costs reach unsustainable levels across ecommerce, the partnership establishes the first loyalty model funded entirely by third-party advertisers rather than merchants, with Progressive Rewards that align shopper, merchant, and gaming studio interests in a single...</v>
-[...2 lines deleted...]
-    <row r="615">
+        <v>(PR-inside.com) CEO Kyle Hall to present live online at 1:10 p.m. Eastern Time SURREY, BC / ACCESS Newswire / August 13, 2026 /INEO Tech Corp. (TSXV:INEO)(OTCQB:INEOF)(FSE:0OQ) (the "Company" or "INEO"), a provider of connected entrance infrastructure for modern retail, is pleased to announce that Chief Executive Officer Kyle Hall will present at the Emerging Growth Conference on Wednesday, August 19, 2026. INEO's live online presentation will take place from 1:10 p.m. to 1:40 p.m. Eastern Time. During the presentation, Hall will provide an overview of INEO's business, its connected retail entrance platform and the Company's strategy as it expands its installed base, production capacity ..</v>
+      </c>
+    </row>
+    <row r="615" xml:space="preserve">
       <c r="A615" t="str">
-        <v>Christian Navarro Returns to Los Angeles with New Concept: christian’s Wine Bar &amp; Restaurant Set to Open at Iconic HBO Building on Sunset Blvd.</v>
+        <v>U.S. Polo Assn. Takes No. 1 Spot for All Sports Brands and Climbs to No. 22 Overall on License Global's 2026 'Top Global Licensors' Ranking</v>
       </c>
       <c r="B615" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C615" t="str">
-        <v>Send2Press</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D615" t="str">
-        <v>Retail</v>
+        <v>Retail, Gaming, Media</v>
       </c>
       <c r="E615" t="str">
-        <v>https://www.send2press.com/wire/christian-navarro-returns-to-los-angeles-with-new-concept-christians-wine-bar-restaurant-set-to-open-at-iconic-hbo-building-on-sunset-blvd/</v>
-[...2 lines deleted...]
-        <v>LOS ANGELES, Calif., June 19, 2026 (SEND2PRESS NEWSWIRE) -- Renowned wine and hospitality guru Christian Navarro, celebrated for transforming Wally’s from a beloved neighborhood shop (founded in 1968) into one of North America’s premier wine, spirits, and dining destinations. Navarro joined Wally’s in 1991, partnering with founder Steve Wallace to evolve it into a Wine Spectator Grand Award winner. In 2013, he pioneered the innovative hybrid format by blending fine retail, cheese shop, and elegant restaurant dining. Now he is thrilled to return to his hometown of Los Angeles with his latest standalone venture: "christian’s" Wine Bar &amp;#38; Restaurant.</v>
+        <v>https://www.acnnewswire.com/press-release/english/109100/</v>
+      </c>
+      <c r="F615" t="str" xml:space="preserve">
+        <v xml:space="preserve">West Palm Beach, FL, Aug 13, 2026 - (ACN Newswire) - U.S. Polo Assn.®, the official sports brand of the United States Polo Association (USPA), was named the highest-ranking sports brand on License Global's annual Top Global Licensor list for the second consecutive year, surpassing the NFL Players Association, PGA Tour, and Formula 1. Marking another milestone, U.S. Polo Assn. climbs to No. 22 overall on the global licensor list spanning the entertainment, fashion, lifestyle, and sports industries. This achievement reflects the continued expansion of the multi-billion-dollar brand globally as it delivered a record year on all fronts with $2.7B in retail sales in 2025.
+U.S. Polo Assn.®, the official sports brand of the United States Polo Association (USPA), ranked the No. 1 Sports Licensor on License Global's annual Top Global Licensor list. This achievement reflects the continued expansion of the multi-billion-dollar sport brand globally as it delivered a record year on all fronts with $2.7B in retail sales in 2025.U.S. Polo Assn.®, the official sports brand of the United States Polo Association (USPA), was ranked the No. 1 Sports Licensor, surpassing the NFL, PGA Tour, and Formula 1 on License Global's annual Top Global Licensor list. The global sport brand, with distribution in 190 countries, also ranks No. 22 among other leading global brands in the fashion, sport, entertainment, and lifestyle industries.
+The latest recognition by License Global comes amid another year of significant growth for U.S. Polo Assn., driven by its authentic connection to the sport of polo and a long-term global expansion strategy. The 2026 Top Global Licensor ranking highlights the brand's continued success, which has steadily expanded its presence across global markets through key partnerships, retail growth, digital commerce, and consumer engagement initiatives.
+As one of the key initiatives supporting that momentum, U.S. Polo Assn. recently launched its global campaign, The Polo Shirt: An Icon Born from the Game™, celebrating the sport of polo's authentic role in inspiring one of fashion's most recognizable styles. The campaign highlights the brand's unique position being directly connected to the sport from which the polo shirt originated, creating a powerful point of differentiation in today's competitive marketplace.
+"Remaining the No. 1 Sports Licensor and moving up to No. 22 overall among the world's leading licensing titans on License Global is an important milestone for U.S. Polo Assn. and reflects the incredible work being executed across our global business," said J. Michael Prince, President and CEO of USPA Global, the company that manages and markets the U.S. Polo Assn. brand. "As the official sports brand of the United States Polo Association, our authentic connection to the sport of polo remains a powerful differentiator for U.S. Polo Assn. that continues to resonate with consumers and sports fans worldwide."
+The annual License Global ranking is widely regarded as one of the licensing industry's most influential benchmarks, measuring worldwide retail sales of licensed consumer products and experiences across a broad range of categories. According to the 2026 report, the world's leading licensors generated more than $338 billion in retail sales, highlighting the continued strength and evolution of the global licensing sector. The world's largest brand remains The Walt Disney Company at $63 billion in retail sales. Other notable brands on the list included NBCUniversal, Warner Bros. Discovery, The Hershey Company, BMW Group, Sony Pictures Consumer Products, and John Deere, to name a few.
+For U.S. Polo Assn., the recognition underscores years of strategic investment in brand building and international market development. Today, the brand's global footprint reaches consumers in 190 countries through an extensive network of e-commerce platforms, strategic global partners, and more than 1,200 U.S. Polo Assn. retail stores, all with a shared commitment to delivering authentic, accessible, sport-inspired products that reflect the heritage and excitement of the sport of polo.
+To be considered for inclusion in the annual ranking, participating brands and corporate entities submit retail sales figures based on worldwide licensed merchandise sales. Those figures are supplemented by independent research and verification conducted by License Global's editorial team through industry sources, financial filings, annual reports, and market analysis.
+This recognition for U.S. Polo Assn. follows another milestone in 2026, as the brand was listed on USA TODAY's Most Trusted Brands 2026 list alongside other notable brands including Nike, Rolex, Disney, YETI, and American Eagle Outfitters, to name a few. This prestigious consumer-driven ranking highlights best-in-class brands across the United States based on trust, reliability, and overall customer experience. U.S. Polo Assn.'s inclusion on both USA TODAY and License Global underscores the brand's ability to consistently deliver quality products and meaningful experiences while maintaining a strong emotional connection with consumers and sports fans worldwide through the authenticity of sports.
+"Continued growth in licensing comes from combining a strong, consistent global brand with local market expertise," said Molly Robbins, SVP of Global Licensing &amp; Business Development for USPA Global. "Our partners around the world play a critical role in bringing the U.S. Polo Assn. brand to life in ways that resonate with consumers, and we are proud of what we have built together."
+"This recognition from License Global speaks to the strength of those relationships and the incredible work being executed across our global network," continues Robbins.
+As U.S. Polo Assn. continues its upward trajectory, the brand remains focused on expanding its presence in established and emerging markets while sharing the heritage, style, and excitement of the sport of polo with consumers and sports fans around the world.
+About U.S. Polo Assn. and USPA Global
+U.S. Polo Assn. is the official sports brand of the United States Polo Association (USPA), the largest association of polo clubs and polo players in the United States, founded in 1890. With a multi-billion-dollar global footprint and worldwide distribution through more than 1,200 U.S. Polo Assn. retail stores as well as thousands of additional points of distribution, U.S. Polo Assn. offers apparel, accessories, and footwear for men, women, and children in more than 190 countries worldwide. U.S. Polo Assn.'s Global Polo Shirt Campaign, An Icon Born from the Game, is a powerful tribute to the iconic polo shirt's authentic sports origins and its evolution into one of the world's most enduring style essentials.
+The global sport brand sponsors major polo events around the world, including the U.S. Open Polo Championship®, held annually at NPC in The Palm Beaches, the premier polo tournament in the United States. Historic deals with ESPN in the United States, TNT and Eurosport in Europe, Star Sports in India, and BeIn Sports in the Middle East now broadcast several of the premier polo championships in the world, sponsored by U.S. Polo Assn., making the thrilling sport accessible to millions of sports fans globally for the very first time.
+U.S. Polo Assn. has recently been named one of USA Today's Most Trusted Brands and in 2026 was ranked the top sports licensor in the world, surpassing the NFL, PGA Tour, and Formula 1, according to License Global. The sport-inspired brand has been recognized internationally with awards for global growth and sport content. Due to its tremendous success as a global brand, U.S. Polo Assn. has been featured in Fortune, Forbes, Modern Retail, and GQ as well as on Yahoo Finance and Bloomberg, among many other noteworthy media sources around the world. For more information, visit uspoloassnglobal.com and follow @uspoloassn.
+USPA Global is a subsidiary of the United States Polo Association (USPA) and manages the multi-billion-dollar sports brand, U.S. Polo Assn. USPA Global also manages the subsidiary, Global Polo, which is the worldwide leader in polo sport content. To learn more, visit globalpolo.com or Global Polo on YouTube.
+For Further Information, Contact:
+Stacey Kovalsky - VP, Global PR &amp; Communications
+Phone +001.561.790.8036 - Email: skovalsky@uspagl.com
+Kaela Drake - Senior PR &amp; Communications Specialist
+Phone +001.561.790.8036 - Email: kdrake@uspagl.com
+SOURCE: USPA Global
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="str">
-        <v>HKTDC's Response to World Competitiveness Yearbook</v>
+        <v>BranchOut Food Shareholder Update: Record Q2 Revenue and Major Retail Wins Position Company for Transformational Q4 and Beyond</v>
       </c>
       <c r="B616" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C616" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D616" t="str">
-        <v>Retail, Education</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E616" t="str">
-        <v>https://www.newmediawire.com/news/hktdc-s-response-to-world-competitiveness-yearbook-7087239</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/13/3344317/0/en/branchout-food-shareholder-update-record-q2-revenue-and-major-retail-wins-position-company-for-transformational-q4-and-beyond.html</v>
       </c>
       <c r="F616" t="str">
-        <v>HONG KONG - June 19, 2026 ( NEWMEDIAWIRE ) - In the latest World Competitiveness Yearbook (WCY) 2026 published by the International Institute for Management Development, Hong Kong's global competitiveness has continued to rise, with the city ranking second globally this year. Hong Kong has performed strongly across a wide range of indicators. It tops the charts in "Tax policy" and "Business legislation"; ranks second in "Finance"; and third in "International trade", "International investment", "Management practices" and "Education”, underscoring the city’s clear institutional strengths and market efficiency. Prof Frederick Ma , Chairman of the Hong Kong Trade Development Council, said: “The WCY 2026 reaffirms Hong Kong’s competitiveness and business advantages. Together with a number of re</v>
-[...2 lines deleted...]
-    <row r="617">
+        <v>BranchOut Food Shareholder Update: Record Q2 Revenue and Major Retail Wins Position Company for Transformational Q4 and Beyond</v>
+      </c>
+    </row>
+    <row r="617" xml:space="preserve">
       <c r="A617" t="str">
-        <v>eDreams ODIGEO celebrates global travel excellence with inaugural eDreams Travel Awards</v>
+        <v>Kefi B.V. and Aligned Shareholders Announce Strategic Vision for WSC World Sporting Consulting Limited: Targeting Near-Term Public Listing and Global Expansion of the TCR Ecosystem</v>
       </c>
       <c r="B617" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C617" t="str">
-        <v>WebWire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D617" t="str">
-        <v>Retail</v>
+        <v>Finance, SaaS, Real Estate, Retail, Automotive, Gaming, Media</v>
       </c>
       <c r="E617" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356529</v>
-[...2 lines deleted...]
-        <v>- - &amp;#8226; Inaugural global awards programme recognises outstanding travel destinations across five unique categories - &amp;#8226; Morocco, Dominican Republic, Guatemala, Canada and Hungary top the global rankings as voter favourites. - - - eDreams ODIGEO (BME: EDR) (OTC: EDDRF) the world leading travel subscription company and one of Europe largest ecommerce firms, has announced the official results of its first ever eDreams Travel Awards, celebrating the absolute best in global travel. - - The ne... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356529</v>
+        <v>https://www.acnnewswire.com/press-release/english/109098/</v>
+      </c>
+      <c r="F617" t="str" xml:space="preserve">
+        <v xml:space="preserve">AMSTERDAM/HONG KONG, August 13, 2026 - (ACN Newswire) - Kefi B.V., a major shareholder and principal creditor of WSC Group (the owner and promoter of the globally recognized TCR Series), together with its aligned shareholders, today announced a comprehensive strategic vision aimed at accelerating the commercial growth of the TCR platform and bringing WSC WORLD SPORTING CONSULTING LIMITED (WSC Group) to a public listing on a major international exchange in the near future.
+The Foundation: Kefi's Decisive Role in Building the TCR Ecosystem
+Kefi B.V. and its predecessor entity have invested the largest amount of capital into WSC Group among all shareholders since 2018, while simultaneously providing strategic resources and support to fellow shareholders throughout this period. This commitment was made well before the Fédération Internationale de l'Automobile (FIA) adopted the TCR Regulations as its global touring car standard. Kefi's high-conviction capital investment proved decisive, enabling the seamless integration of FIA standards and the global debut of the first commercially available road car bearing the TCR brand.
+Following this foundational investment, WSC Group successfully launched landmark co-branding initiatives with major automotive manufacturers. In 2019, the Volkswagen Golf GTI TCR road car was introduced to the European and Asian markets, pushing sales significantly with the strength of the TCR brand and becoming a sought-after performance icon. In 2021, the Hyundai Elantra N TCR Edition further demonstrated the power of the TCR brand to drive consumer car sales in global markets. These achievements confirm that the commercial potential of the TCR ecosystem is limitless, extending far beyond the racetrack and into the showrooms of the world's largest automakers.
+Beyond Capital: Kefi's Strategic Partnership and Long-Term Support
+Kefi B.V.'s contribution to WSC Group has extended far beyond capital injections. Over nearly a decade of close collaboration, Kefi has provided continuous long-term strategic support: referring high-value business networks and introducing real commercial opportunities to the company and its shareholders, offering professional advisory services on corporate governance, legal structuring, and financial strategy, and connecting WSC Group with strategic partners across the automotive, technology, and media sectors.
+"Over nearly ten years of close collaboration, we have grown alongside WSC," stated a spokesperson for Kefi B.V. "We have deep insight into the company's inner circle, its daily workings, and its operational details. We maintain absolute clarity regarding our rights as a major shareholder and creditor, and we believe the time has come to unlock the true, unmaximised value of this extraordinary global IP."
+Kefi as the Institutional Interface for WSC
+Given its extensive expertise in global laws, regulations, and capital markets, Kefi B.V. acts as the primary communication channel on behalf of WSC Group when engaging with institutional investors and sophisticated partners. This role ensures that WSC Group's engagement with the global investment community meets the highest standards of professionalism, regulatory compliance, and fiduciary transparency, standards that are essential for the company's path to a public listing.
+Kefi's efforts in this capacity have already brought tangible benefits to all minority shareholders by enhancing the company's credibility, expanding its investor base, and laying the groundwork for a liquidity event that will deliver significant value to all stakeholders.
+A New Chapter: Evolving for the Next Phase of Growth
+The TCR ecosystem has now matured into a global institution operating across more than 40 countries with over 16 major manufacturers. The scale and complexity of the business today demands institutional governance, centralized commercial expertise, and capital markets experience to take the platform to its next level of growth. Kefi B.V. and its aligned shareholders are therefore advocating for the introduction of enhanced professional structures and a business model upgrade that matches the ambition and scale of the opportunity ahead.
+From Grassroots to World-Class: A Platform for All Drivers
+At its core, TCR cars remain the most affordable and exciting category in global motorsport. With a complete race-ready car costing a fraction of GT3 or single-seater alternatives, TCR delivers thrilling, close-contact touring car racing that is accessible to a wide range of participants. Yet affordability does not come at the expense of competition quality. The TCR Series attracts the full spectrum of driving talent, from passionate gentleman drivers to top-tier professionals with elite driving skills competing at the highest level of touring car racing. This unique combination of accessibility and world-class competition is what sets the TCR Series apart and gives WSC an unrivalled depth of driver engagement across all levels.
+Kefi B.V. and its aligned shareholders aim to bring the enthusiasm of motorsport back to the world, to reignite the passion that comes from watching production-based cars, driven by relatable heroes, battling bumper-to-bumper on circuits and street tracks across every continent.
+Unprecedented Growth and Media Value
+The TCR ecosystem has demonstrated explosive growth. According to recent data certified by IRIS Sport, the Kumho FIA TCR World Tour saw its total media value increase by 103% in the past season alone. Global reach expanded by 33% to 296 million, generating 1.58 billion media contacts. With over 900 hours of broadcasting and a rapidly expanding digital footprint, the TCR ecosystem has proven its capability to deliver massive international visibility, particularly in high-growth markets such as China, Pan-Asia, and Latin America.
+The TCR Ecosystem: Beyond Traditional Racing
+The TCR ecosystem extends well beyond traditional circuit racing. WSC Group's intellectual property encompasses a comprehensive portfolio of assets and growth verticals, including e-sports and competitive sim racing, video gaming (PC and mobile applications), legal street racing events that bring motorsport directly to city centres, the ETCR (Electric) and HTCR (Hybrid) platforms for next-generation powertrains, and TCR-branded racing academies and driving experiences. This breadth of the ecosystem positions WSC Group as a multi-dimensional sports, entertainment, and technology platform with numerous avenues for monetisation and audience growth.
+Fundraising and Use of Proceeds
+To capitalize on this momentum, Kefi B.V. and its aligned shareholders are actively pursuing a new round of fundraising to prepare WSC Group for a public listing. The proceeds will be deployed towards:
+- General Working Capital: Strengthening the operational foundation and supporting day-to-day business expansion across all markets.
+- Research &amp; Development and TCR Lab: Establishing a dedicated TCR Lab focused on advancing new materials for car kits and components, developing the ETCR (Electric) and HTCR (Hybrid) platforms, and integrating cutting-edge technologies such as solid-state batteries. The TCR Lab will position the ecosystem as the ultimate R&amp;D testing ground for the automotive industry, attracting manufacturer investment and accelerating innovation.
+- Marketing and Fan Engagement: Expanding global broadcasting partnerships, developing digital content strategies, building experiential fan engagement platforms, and deepening relationships with drivers, racing teams, and national promoters worldwide.
+Future Growth Through Strategic Acquisitions
+Looking ahead, Kefi B.V. will leverage its extensive global networks and M&amp;A expertise to identify and execute strategic acquisitions that complement and expand the TCR ecosystem. This may include acquiring complementary motorsport properties, technology platforms, media assets, or regional promotion rights that accelerate WSC Group's path to becoming the dominant global touring car and accessible motorsport conglomerate.
+Valuation Outlook: Exponential Upside
+Based on peer comparisons with publicly listed motorsport properties, including Formula 1 (market capitalization exceeding US$22 billion) and MotoGP (acquired by Liberty Media for €4.2 billion at 8.8x revenue), the future valuation of WSC Group upon achieving a public listing is expected to be exponentially higher than its current private valuation. The TCR ecosystem's unmatched global footprint (40+ series, 200+ annual races, 1,000+ cars, 16+ manufacturers) and its rare FIA endorsement represent an IP asset with no direct comparable at its current valuation level. Early investors stand to benefit from a significant valuation re-rating as the company transitions from a privately held entity to a publicly listed global sports and entertainment platform.
+Welcoming New Partnerships
+Kefi B.V. and its aligned shareholders warmly welcome new partnerships with major car manufacturers, leading technology companies, and upstream/downstream supply chain participants who share the vision of building the TCR ecosystem into the world's premier accessible motorsport platform.
+About WSC Group and the TCR Ecosystem
+Founded in 2014, WSC Group is the sole owner of the TCR (Touring Car Racing) technical regulations. TCR is the most successful customer racing concept of the 21st century, currently licensed to over 40 national and regional series globally, encompassing more than 200 annual races. Over 1,000 TCR-specification cars have been built by more than 16 major automotive manufacturers, including Alfa Romeo, Audi, Cupra, Geely, Honda, Hyundai, Peugeot, Toyota, and Volkswagen. In a rare endorsement, the FIA adopted the private TCR regulations for its top-tier touring car world championship, the Kumho FIA TCR World Tour.
+WSC Group is backed by a consortium of strategic investors who are committed to driving the next phase of the company's global expansion and public listing.
+Media Contact:
+Kefi B.V. Corporate Communications
+Amsterdam / Hong Kong
+media@kefi-bv.com
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="str">
-        <v>“Beyond Feet on Fire,” Best-Selling Book Free for One More Day (Ending Soon) (Until 6/19/26)</v>
+        <v>New Book: People First Argues That Human-Centric Leadership Is the Real Competitive Advantage in the Age of AI</v>
       </c>
       <c r="B618" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C618" t="str">
-        <v>WebWire</v>
+        <v>Pressat</v>
       </c>
       <c r="D618" t="str">
-        <v>Healthcare, Retail</v>
+        <v>AI, Retail, Education</v>
       </c>
       <c r="E618" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356279</v>
+        <v>https://pressat.co.uk/releases/new-book-people-first-argues-that-human-centric-leadership-is-the-real-competitive-advantage-in-the-age-of-ai-5048930bad3be6674f8fc6882a4cda6a/</v>
       </c>
       <c r="F618" t="str">
-        <v>Best Seller Publishing announces the release of Dr. Paul Fisher&amp;#39;s new book, &amp;#8220;Beyond Feet on Fire: How To Reverse Neuropathy Without Drugs and Surgery.&amp;#8221; The book is currently free and available for download on Amazon for one more day. - - &amp;#8220;Beyond Feet on Fire&amp;#8221; is about understanding neuropathy as more than just a nerve disorder&amp;#8212;it is a complex breakdown involving metabolism, circulation, and neurological communication. Drawing on years of clinical experience and extensive research, D... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356279</v>
+        <v>Thursday 13 August, 2026 As artificial intelligence (AI) transforms the workplace at unprecedented speed, a new book by organisational psychologist and leadership advisor Dr Siegfried Hoenle makes a compelling case that the future belongs not to leaders who rely on technology alone, but to those who put people first. The author puts forward a powerful proposition that workplaces where people thrive are the ones that deliver the strongest and most enduring results, differentiating People First from other AI titles. Dr Hoenle is the founder of Talent &amp; Leadership Solutions, with clients who include multinationals such as UBS, Takeda, Allianz, Merck, Coca-Cola and Swiss Re. At the heart of the book is a simple but powerful message: organisations flourish when leaders help people flourish. Tec</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="str">
-        <v>Renapur Celebrates More Than 30 Years of Shows, Customers and Care with Heritage Inspired Rebrand</v>
+        <v>The AI-cation: This Summer's Travel Trend of People Holidaying with AI Partners</v>
       </c>
       <c r="B619" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C619" t="str">
         <v>Pressat</v>
       </c>
       <c r="D619" t="str">
-        <v>Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E619" t="str">
-        <v>https://pressat.co.uk/releases/renapur-celebrates-more-than-30-years-of-shows-customers-and-care-with-heritage-inspired-rebrand-1f33ff2bcc5b92d1200b4418f3909f07/</v>
+        <v>https://pressat.co.uk/releases/the-ai-cation-this-summers-travel-trend-of-people-holidaying-with-ai-partners-c9f5885fb5abd1995fe70ef939c9eef6/</v>
       </c>
       <c r="F619" t="str">
-        <v xml:space="preserve">Friday 19 June, 2026 After more than thirty years of travelling the United Kingdom and Ireland, demonstrating products and building relationships with customers face to face, Renapur has unveiled a refreshed brand identity inspired by the company's heritage. The new look marks an important milestone for the British care products brand, which first launched in 1994 and continues to attend shows and events across the country today. Since launching in 1994, Renapur has grown from a single leather care product into a trusted range of leather, suede, fabric and wood care products used by customers throughout the United Kingdom and around the world. Along the way, the brand became a familiar sight at shows and events across Britain, helping establish Renapur as a recognised name in leather care </v>
+        <v>Thursday 13 August, 2026 Key findings 92% of people who travel with an AI companion consider the AI a travel buddy56% bring their AI partner along on most or all trips.41% would book a trip specifically to spend time with their AI companion, including 6% who already have.61% check in with their AI companion more than with family or friends back home while they're away.71% have shared a romantic, intimate or celebratory moment with their AI while on a trip.61% wish their AI companion had a physical body so it could travel with them in person.Men are nearly twice as likely as women to plan a getaway around their AI partner, 50% versus 30%. Emerging as AI-cation Summer trips usually have a plus one. Sometimes it's a partner, sometimes a best friend, sometimes a group chat that gets updated ho</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="str">
-        <v>Innovative South Korean Feminine Care Brand Lactomedi Makes Its U.S. Retail Debut with Nationwide CVS Launch</v>
+        <v>WEPSEA 2026 to Spotlight AI, Sustainability and Regional Growth Through 20+ Conferences and Networking Events</v>
       </c>
       <c r="B620" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C620" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D620" t="str">
-        <v>Retail</v>
+        <v>AI, Retail, Healthcare</v>
       </c>
       <c r="E620" t="str">
-        <v>https://www.prnewswire.com/news-releases/innovative-south-korean-feminine-care-brand-lactomedi-makes-its-us-retail-debut-with-nationwide-cvs-launch-302805228.html</v>
+        <v>https://express-press-release.net/news/2026/08/13/1766915</v>
       </c>
       <c r="F620" t="str">
-        <v>LAS VEGAS, June 19, 2026 /PRNewswire/ -- Lactomedi, a South Korean feminine care brand specializing in microbiome-focused intimate wellness solutions, today announced its nationwide retail debut at CVS, making its products available in over 4,000 stores across the United States. The...</v>
-[...2 lines deleted...]
-    <row r="621">
+        <v>As Southeast Asia continues to strengthen its position as one of the world&amp;#8217;s fastest-growing manufacturing and consumer markets, the packaging industry is undergoing rapid transformation [read full press release...]</v>
+      </c>
+    </row>
+    <row r="621" xml:space="preserve">
       <c r="A621" t="str">
-        <v>Sunparl veröffentlicht ersten ESG-Bericht: Präsentation der Innovationen von ZKONG im Bereich Smart Retail und der Nachhaltigkeitsmaßnahmen</v>
+        <v>The Future Is for Everyone: Free AI Glasses for Every Blind and Visually Impaired Adult Vision Ireland Supports</v>
       </c>
       <c r="B621" t="str">
-        <v>2026-06-19</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C621" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-meta</v>
       </c>
       <c r="D621" t="str">
-        <v>Retail</v>
+        <v>AI, Retail, Gaming</v>
       </c>
       <c r="E621" t="str">
-        <v>https://www.prnewswire.com/news-releases/sunparl-veroffentlicht-ersten-esg-bericht-prasentation-der-innovationen-von-zkong-im-bereich-smart-retail-und-der-nachhaltigkeitsmaWnahmen-302805029.html</v>
-[...2 lines deleted...]
-        <v>HANGZHOU, China, 19. Juni 2026 /PRNewswire/ -- Die Zhejiang Sunparl Zkong Technology Co., Ltd. hat ihren ersten ESG-Bericht (Environmental, Social and Governance) für das Jahr 2025 offiziell veröffentlicht, der von SGS unabhängig geprüft wurde. Der Bericht gibt einen Überblick über die...</v>
+        <v>https://about.fb.com/news/2026/08/the-future-is-for-everyone-free-ai-glasses-for-every-blind-and-visually-impaired-adult-vision-ireland-supports/</v>
+      </c>
+      <c r="F621" t="str" xml:space="preserve">
+        <v xml:space="preserve">“What I really like about the glasses is the speed at which I get the information I need – instead of waiting for someone to read a letter or waiting for someone to tell me what I have in the fridge, I’ll just do it on impulse. Now I’m doing things for myself independently, that maybe before I wouldn’t have done.” — Brian Manning, Vision Ireland  Meta is donating 15,000 Ray-Ban Meta glasses to Vision Ireland, Ireland’s national sight loss charity. This is enough for every blind and visually impaired adult the charity supports  – because we believe the Future is for Everyone.  Ray-Ban Meta glasses, built in collaboration with Europe’s EssilorLuxottica, are one of the fastest growing consumer products and we are making sure we are building them for everyone. People use our glasses because they’re genuinely helpful – from listening to music, to live translation and hands-free calls – and they can be life-changing for people who are blind or have low vision.  These glasses will give people who are blind or low vision in Ireland access to transformative AI technology that can help with everyday tasks like reading text, identifying objects and accessing information about the world around them. Vision Ireland is Ireland’s national sight loss charity and earlier this year jointly hosted an AI glasses Demo Day at Meta Ireland HQ. Team members from Vision Ireland and advocates from across the blind and low vision community were given hands-on tutorials with Meta’s AI glasses, and took part in a roundtable discussion where demo participants shared their feedback on their experience using the glasses. How People will Receive Their Glasses Eligible people who are blind or low vision can register their interest online via meta.vi.ie or via the dedicated phone number +353 1 882 1910. Vision Ireland will then manage a phased roll-out process from application, assessment, eligibility and selection through to in person training and support. Training &amp; Support Every pair of glasses will include access to training, funded by Meta, designed to help people use them effectively. Training will cover how their glasses can identify objects, read text, and manage everyday tasks using only their voice — a step change in daily independence. In-person events: Vision Ireland will host events across the country where people can receive their glasses, get hands-on guidance from trained staff, and connect with other participants in the programme. Helpdesk support: Vision Ireland helpdesk will be available to support recipients with follow up questions after their training. Ireland is the home of Meta’s international headquarters and one of Meta’s largest hubs outside the US. We’ve had a significant presence in the country dating back to 2009 and now have multiple sites across the country, including our Reality Labs facility in Cork – which has played a crucial role in the development of next-generation display solutions for Meta’s AI and AR wearables, the next generation of computing. Clonee Data Center in Meath is also part of Meta’s global infrastructure that brings to life our technologies and services.    Anne O’Leary, Vice President and Head of Meta Ireland, said: “I’m incredibly proud of today’s landmark donation of 15,000 Ray-Ban Meta glasses to Vision Ireland, our country’s national sight loss charity. We’ve already seen how these glasses can transform the daily lives of those with sight loss, and this partnership means that this game changing technology will continue to have a far-reaching impact for those who are blind or visually impaired.” Dina Powell-McCormick, President and Vice-Chair, Meta said: “Through this partnership with Vision Ireland, we are bringing Ray-Ban Meta glasses to thousands of blind people across the country. I’ve seen firsthand how meaningful this technology is for blind veterans in the U.S., and we’re committed to making it accessible around the world. We believe the future is for everyone, and this partnership is a powerful example of that commitment.” Chris White, Chief Executive Officer, Vision Ireland: “This transformative gift of 15,000 Ray-Ban Meta glasses to the blind and vision-impaired community will give thousands of people greater independence, confidence and choice in their everyday lives. As Ireland’s national sight loss charity, Vision Ireland is immensely proud to lead the national rollout and help ensure this innovative technology delivers meaningful and lasting impact.”
+The post The Future Is for Everyone: Free AI Glasses for Every Blind and Visually Impaired Adult Vision Ireland Supports appeared first on Meta Newsroom.</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="str">
-        <v>Fire Survivors Seek Formal Role in State Farm Claims-Handling Enforcement Proceeding, says Consumer Watchdog</v>
+        <v>U.S. News &amp;amp; World Report Announces Winners of the 2026-2027 Pet Insurance Awards</v>
       </c>
       <c r="B622" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C622" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D622" t="str">
         <v>Retail</v>
       </c>
       <c r="E622" t="str">
-        <v>https://www.prnewswire.com/news-releases/fire-survivors-seek-formal-role-in-state-farm-claims-handling-enforcement-proceeding-says-consumer-watchdog-302804981.html</v>
+        <v>https://www.prnewswire.com/news-releases/us-news--world-report-announces-winners-of-the-2026-2027-pet-insurance-awards-302850081.html</v>
       </c>
       <c r="F622" t="str">
-        <v>Every Fire Survivor's Network asks to intervene in California Department of Insurance case over State Farm's handling of Eaton and Palisades Fire claims PACIFIC PALISADES, Calif., June 18, 2026 /PRNewswire/ -- Consumer Watchdog today joined Every Fire Survivor's Network (EFSN), Michelle...</v>
+        <v>The awards recognize top-rated pet insurance providers based on customer satisfaction, claims handling and plan options. WASHINGTON, Aug. 13, 2026 /PRNewswire/ -- U.S. News &amp; World Report, the global authority in rankings and consumer advice, today recognizes the winners of the 2026-2027...</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="str">
-        <v>Why 1-Day Garage Floor Coating Installers Often Use Aggressive Sales Tactics — GarageFloorCoating.com</v>
+        <v>iKippahs broadens yechi yarmulke lineup with expanded color pairings</v>
       </c>
       <c r="B623" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-13</v>
       </c>
       <c r="C623" t="str">
-        <v>PRUnderground</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D623" t="str">
         <v>Retail</v>
       </c>
       <c r="E623" t="str">
-        <v>https://www.prunderground.com/why-1-day-garage-floor-coating-installers-often-use-aggressive-sales-tactics-garagefloorcoating-com/00380989/</v>
+        <v>https://pressreleasenews.org/pressroom/ikippahs-broadens-yechi-yarmulke-lineup-with-expanded-color-pairings</v>
       </c>
       <c r="F623" t="str">
-        <v>Consumer awareness around garage floor coating sales tactics is growing as more homeowners begin comparing fast "1-day" installations against longer multi-layer coating processes. Industry professionals say many 1-day installers rely on urgency-driven sales presentations designed to secure the contract before homeowners have time to compare products, review warranty exclusions, or research how the coating is... Read more » The post Why 1-Day Garage Floor Coating Installers Often Use Aggressive Sales Tactics -- GarageFloorCoating.com first appeared on</v>
+        <v>iKippahs, a New York-based yarmulke maker, has expanded its Yechi Yarmulke collection with new color pairings following customer requests for personalized celebratory headwear.</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="str">
-        <v>Orion Innovation obtient la certification « Migration » d'Amazon Web Services (AWS) pour la transition vers l'infonuagique</v>
+        <v>Samsonite Group S.A. to Acquire BÉIS, Expanding its Lifestyle Portfolio and Enhancing Digital Capabilities</v>
       </c>
       <c r="B624" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C624" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D624" t="str">
         <v>Retail</v>
       </c>
       <c r="E624" t="str">
-        <v>https://www.prnewswire.com/news-releases/orion-innovation-obtient-la-certification--migration--damazon-web-services-aws-pour-la-transition-vers-linfonuagique-302804942.html</v>
+        <v>https://www.prnewswire.com/news-releases/samsonite-group-sa-to-acquire-beis-expanding-its-lifestyle-portfolio-and-enhancing-digital-capabilities-302850247.html</v>
       </c>
       <c r="F624" t="str">
-        <v>Grâce à cette nouvelle compétence AWS, Orion est désormais en mesure d'accompagner les entreprises pour une migration sans heurts vers l'infonuagique, leur permettant ainsi d'accélérer leur modernisation à grande échelle. ISELIN, New Jersey, 18 juin 2026 /PRNewswire/ -- Orion Innovation...</v>
+        <v>Adds Fast-Growing, Digitally Native Lifestyle Brand with Highly Engaged Consumer Following BÉIS Founder Shay Mitchell and Existing Management Team, led by Adeela Hussain Johnson, to Continue Operating Brand After Close MANSFIELD, Mass. and HONG KONG and LOS ANGELES, Aug. 12, 2026...</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="str">
-        <v>The Martial Arts History Museum Pleads for Community Support to Keep Moving Forward</v>
+        <v>CoStar Upgrades U.S. Retail Forecast</v>
       </c>
       <c r="B625" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C625" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D625" t="str">
-        <v>Retail, Media, Education</v>
+        <v>Real Estate, Retail</v>
       </c>
       <c r="E625" t="str">
-        <v>https://www.newmediawire.com/news/the-martial-arts-history-museum-pleads-for-community-support-to-keep-moving-forward-7087238</v>
+        <v>https://finance.yahoo.com/real-estate/articles/costar-upgrades-u-retail-forecast-201500340.html</v>
       </c>
       <c r="F625" t="str">
-        <v>GLENDALE, CA - June 18, 2026 ( NEWMEDIAWIRE ) - Every single day, communities lose pieces of their soul when the institutions built to protect their heritage quietly vanish. While iconic, city-funded Los Angeles landmarks like the La Brea Tar Pits and the Natural History Museum enjoy secure financial futures, unique independent treasures are left to fight for survival entirely on their own. Today, the Martial Arts History Museum in Glendale issues a heartfelt appeal to the public as it launches a critical $5 million campaign to help continue its journey moving forward. The museum’s core mission goes far beyond showcasing stunning artifacts designed by a Disney artist; it serves as a vital sanctuary for stories that cannot be allowed to die. It is an educational haven that teaches the world</v>
+        <v>ARLINGTON, Va., August 12, 2026--U.S. retail projections are expected to remain broadly balanced through 2027, according to a just-released forecast from CoStar, the leading global provider of online real estate marketplaces, information and analytics in the property markets.</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="str">
-        <v>SETO Holdings Subsidiary Launches Siesta Billy(TM) Coastal Lifestyle ...</v>
+        <v>Hera Group Marks One Year of Rapid Growth, Surpassing First-Year Business Goals by More Than 100%</v>
       </c>
       <c r="B626" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C626" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D626" t="str">
-        <v>SaaS, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E626" t="str">
-        <v>https://pr-inside.com/seto-holdings-subsidiary-launches-siesta-billy-tm-coastal-lifestyle-r5192501.htm</v>
+        <v>https://www.prweb.com/releases/hera-group-marks-one-year-of-rapid-growth-surpassing-first-year-business-goals-by-more-than-100-302849359.html</v>
       </c>
       <c r="F626" t="str">
-        <v>(PR-inside.com) Seto Digital, Inc introduces culturally driven digital participation ecosystem built around the concept of earned leisure to support planned beverage and experiential engagement launch. WASHINGTON, DC / ACCESS Newswire / June 18, 2026 / SETO Holdings, Inc(OTCID:SETO) ("SETO" or the "Company"), a publicly traded, vertically integrated beverage and lifestyle platform operating at the intersection of consumer packaged goods, experiential marketing, and digital infrastructure, announced today that its wholly owned subsidiary, Seto Digital, Inc, has launched,Siesta Billy ™ , a new coastal lifestyle and utility-based engagement brand platform centered around the concept of earned leisure. SETO Digital, Inc has entered into an exclusive ..</v>
+        <v>Boutique franchise and consumer PR agency builds premium client roster and more than doubles projected revenue in its inaugural year FORT LAUDERDALE, Fla., Aug. 12, 2026 /PRNewswire-PRWeb/ -- Hera Group, a boutique public relations agency specializing in franchise development and consumer...</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="str">
-        <v>ScottsMiracle-Gro Appoints Nick Miaritis to Executive-Level Chief Brand Officer Position</v>
+        <v>Beeline Holdings (BLNE) CEO Invests Additional $500,000 in Company</v>
       </c>
       <c r="B627" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C627" t="str">
-        <v>GlobeNewswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D627" t="str">
-        <v>Finance, Retail</v>
+        <v>Finance, SaaS, Real Estate, Retail</v>
       </c>
       <c r="E627" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/18/3314512/33079/en/ScottsMiracle-Gro-Appoints-Nick-Miaritis-to-Executive-Level-Chief-Brand-Officer-Position.html</v>
+        <v>https://www.newmediawire.com/news/beeline-holdings-blne-ceo-invests-additional-500-000-in-company-7088457</v>
       </c>
       <c r="F627" t="str">
-        <v>MARYSVILLE, Ohio, June 18, 2026 (GLOBE NEWSWIRE) -- The Scotts Miracle-Gro Company (NYSE: SMG), the leading marketer of branded consumer lawn and garden products in North America, today announced that Nick Miaritis has been named executive vice president and chief brand officer, a new position overseeing the Company’s brands and leading all its marketing strategies and initiatives. The appointment represents a strategic pivot in the Company's SMG 2.0 transformation into a premier outdoor lifestyle brand.</v>
+        <v>LOS ANGELES, CA - August 12, 2026 ( NEWMEDIAWIRE ) - Beeline Holdings (NASDAQ: BLNE), a technology-driven mortgage lender and fractional equity platform, announced that CEO Nicholas Liuzza has invested an additional $500,000 in the company through a board-approved convertible note. The note will automatically convert into Beeline common stock at 4 p.m. ET on Aug. 19, 2026, at the higher of $1.50 per share or the average closing five-day volume-weighted average price during regular trading hours beginning Aug. 12. Liuzza said the investment reflects confidence in Beeline’s strategy and recent operating progress, citing revenue growth, improving margins, reduced expenses and an increased focus on higher-margin products. He also highlighted the proposed TYTL combination and BeelineEquity as a</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="str">
-        <v>Martial Arts Museum Announces Free Admission for all Fathers on Father's Day</v>
+        <v>Hero launches for businesses: Shopify import, catalog cleanup, and a web dashboard</v>
       </c>
       <c r="B628" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C628" t="str">
-        <v>NewMediaWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D628" t="str">
-        <v>Retail, Media</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E628" t="str">
-        <v>https://www.newmediawire.com/news/martial-arts-museum-announces-free-admission-for-all-fathers-on-father-s-day-7087230</v>
+        <v>https://www.prweb.com/releases/hero-launches-for-businesses-shopify-import-catalog-cleanup-and-a-web-dashboard-302849991.html</v>
       </c>
       <c r="F628" t="str">
-        <v>GLENDALE, CA - June 18, 2026 ( NEWMEDIAWIRE ) - This Father’s Day, give your dad an unforgettable experience by taking him to the Martial Arts History Museum. Located in the heart of Glendale, California, the museum is opening its doors to honor fathers everywhere, offering free admittance for all dads on Father's Day, June 21, 2026 from 11:00 AM to 6:00 PM. Designed by a Disney artist, the Martial Arts History Museum is the only facility of its kind in the world. Spanning 8,000 square feet, the museum offers an immersive journey through Asian cultural history, the birth of MMA, and the artistic evolution of martial arts. Dads and their families can explore an incredible collection of martial arts movie props, scary ninjas, Japanese samurai artifacts, a history of anime, and even an authen</v>
+        <v>Our first users listed one item at a time from their phone. Then liquidators started showing up with 500-item catalogs, so we built for them. SAN FRANCISCO, Aug. 12, 2026 /PRNewswire-PRWeb/ -- Sellers can now import an entire catalog, clean it up with AI, generate studio photos, and list...</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="str">
-        <v>Cardio Diagnostics Holdings (CDIO) Aligns With Growing Shift Toward Predictive, Precision Medicine</v>
+        <v>Senate Energy Chair Calls Out Utility CEOs Over Bailout Blackmail Threats; Local Governments, Insurers, Fire Survivors &amp;amp; Consumer Groups Rally Against Bailout, Says Consumer Watchdog</v>
       </c>
       <c r="B629" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C629" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D629" t="str">
-        <v>Finance, AI, SaaS, Healthcare, Retail</v>
+        <v>Energy, Retail</v>
       </c>
       <c r="E629" t="str">
-        <v>https://www.newmediawire.com/news/cardio-diagnostics-holdings-cdio-aligns-with-growing-shift-toward-predictive-precision-medicine-7087229</v>
+        <v>https://www.prnewswire.com/news-releases/senate-energy-chair-calls-out-utility-ceos-over-bailout-blackmail-threats-local-governments-insurers-fire-survivors--consumer-groups-rally-against-bailout-says-consumer-watchdog-302849957.html</v>
       </c>
       <c r="F629" t="str">
-        <v>LOS ANGELES, CA - June 18, 2026 ( NEWMEDIAWIRE ) - Cardio Diagnostics Holdings (NASDAQ: CDIO) is focused on personalized, data-driven cardiovascular care powered by artificial intelligence, epigenetics and genetic insights. “Through its proprietary platform and expanding testing capabilities, the company is pursuing a future in which prevention becomes more accessible, scalable and actionable before life-threatening cardiac events occur,” reads a recent article. “The company’s vision reflects a broader shift taking place across the healthcare industry toward predictive and precision medicine. Cardio Diagnostics envisions a healthcare system where every patient receives individualized care informed by their unique molecular insights and where heart disease is no longer the world’s leading k</v>
+        <v>SACRAMENTO, Calif., Aug. 12, 2026 /PRNewswire/ -- A coalition of governmental entities, wildfire survivors, insurance companies, attorneys and consumer groups sent a joint letter to the legislature vowing to oppose any proposal that "would shift billions of dollars in costs away from...</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="str">
-        <v>Greenland Energy (GLND) Outlines Fully Funded Plan to Drill East Greenland's Jameson Land Basin</v>
+        <v>How Amazon's AI shopping assistant makes hundreds of millions of products feel personal</v>
       </c>
       <c r="B630" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C630" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D630" t="str">
-        <v>Finance, Energy, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E630" t="str">
-        <v>https://www.newmediawire.com/news/greenland-energy-glnd-outlines-fully-funded-plan-to-drill-east-greenland-s-jameson-land-basin-7087228</v>
+        <v>https://www.aboutamazon.com/news/retail/alexa-for-shopping-learn-and-be-curious-podcast?utm_source=rss</v>
       </c>
       <c r="F630" t="str">
-        <v>LOS ANGELES, CA - June 18, 2026 ( NEWMEDIAWIRE ) - With a 2026 drilling window fast approaching and $70 million in fresh capital already secured, Greenland Energy (NASDAQ: GLND) is making a compelling argument that the Jameson Land Basin in East Greenland, one of the largest undeveloped Arctic hydrocarbon positions in the world, is no longer a story about geological potential but about execution. In an updated investor presentation , the Houston-based energy exploration company outlines in detail its proposed strategy to advance exploration of the Jameson Land Basin through modern technology, a clearly defined earn-in structure and a set of near-term drilling catalysts that management believes are achievable within the current calendar year. The centerpiece of Greenland Energy’s investment</v>
+        <v>Doug Herrington, Amazon's CEO of Worldwide Stores, explains why conversational AI is the next format shift in retail—just as the catalog gave way to the search bar.</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="str">
-        <v>Vadzo Imaging Introduces AR0234 Autofocus USB Camera for Audience Analytics in Digital Signage: Global Shutter USB Vision Module for Gender, Age, and Dwell Time Measurement</v>
+        <v>Spigen's New Pixel 11 Collection: Protect the Design. Make It Yours.</v>
       </c>
       <c r="B631" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C631" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D631" t="str">
-        <v>Retail, Media</v>
+        <v>Retail</v>
       </c>
       <c r="E631" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-introduces-ar0234-autofocus-usb-camera-for-audience-22795773</v>
+        <v>https://www.prnewswire.com/news-releases/spigens-new-pixel-11-collection-protect-the-design-make-it-yours-302849927.html</v>
       </c>
       <c r="F631" t="str">
-        <v>Vadzo's Falcon-234CGH is a 2MP AR0234 Autofocus USB Camera built on the Onsemi AR0234 Sensor, delivering color global shutter imaging at 1920x1200 with VCM-based autofocus, UVC compliance, and 1080p@60fps streaming for digital signage analytics, audience measurement, kiosk, and retail intelligence applications where sharp face imaging across variable subject distances is a hard system requirement. As part of Vadzo's USB camera series, this AR0234 Global Shutter Autofocus USB 3.0 Camera pairs simultaneous full-pixel global shutter capture with motorized VCM autofocus to deliver geometrically accurate, sharp face images at variable subject distances without host-side focus management overhead.</v>
+        <v>IRVINE, Calif., Aug. 12, 2026 /PRNewswire/ -- Following today's announcement of Google's Pixel 11 series, Spigen unveiled its latest collection of cases, screen protectors, and MagFit accessories, all available now on Amazon. With new colors, slimmer bezels, and the new HiLight feature,...</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="str">
-        <v>45Drives Announces Fourth Annual Creator Summit</v>
+        <v>LendingPoint Announces Executive Leadership Team Led by CEO Mark Freeman, CFO Craig Shmoldas and CTO Roy Russo</v>
       </c>
       <c r="B632" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C632" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D632" t="str">
-        <v>Energy, Retail, Media, Education, Healthcare</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E632" t="str">
-        <v>https://www.newmediawire.com/news/45drives-announces-fourth-annual-creator-summit-7087226</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/lendingpoint-announces-executive-leadership-team-161800339.html</v>
       </c>
       <c r="F632" t="str">
-        <v>Where Technology Creators, Open-Source Innovators, Infrastructure Leaders, and Builders Come Together to Shape What's Next SYDNEY, NOVA SCOTIA and WILMINGTON, NC - June 18, 2026 ( NEWMEDIAWIRE ) - 45Drives today announced the return of Creator Summit , its annual gathering of technology creators, infrastructure professionals, developers, engineers, and open-source advocates. The Fourth Annual Creator Summit will take place October 20-22, 2026, in Wilmington, North Carolina , at the Skyline Center and other venues. What began in 2023 as a small cohort of creators and customers has evolved into a unique forum where some of the most influential voices in open-source computing, content creation, homelab communities, and enterprise infrastructure come together to share ideas, challenge conventi</v>
+        <v>ATLANTA, August 12, 2026--LendingPoint, the award-winning, AI-driven fintech facilitating consumer credit origination and loan servicing, today announced its executive leadership team. Led by Chief Executive Officer Mark Freeman, the team also includes Craig Shmoldas as Chief Financial Officer and Roy Russo as Chief Technology Officer and is focused on accelerating LendingPoint's next phase of growth. Freeman assumed the CEO role in March 2026 after serving as Interim Chief Executive Officer sin</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="str">
-        <v>Mira Commerce Launches ForgeB2B: A High-Performance Website Accelerator Built for B2B Commerce</v>
+        <v>Former Johnson &amp; Johnson U.S. Consumer Products President, Thinkbaby ...</v>
       </c>
       <c r="B633" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C633" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D633" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E633" t="str">
-        <v>https://www.prweb.com/releases/mira-commerce-launches-forgeb2b-a-high-performance-website-accelerator-built-for-b2b-commerce-302804459.html</v>
+        <v>https://pr-inside.com/former-johnson-johnson-u-s-consumer-products-president-thinkbaby-r5211575.htm</v>
       </c>
       <c r="F633" t="str">
-        <v>Mira Commerce agency launched ForgeB2B, a high-performance website accelerator engineered to drastically cut enterprise B2B eCommerce development timelines. By leveraging a pre-integrated foundation and professional design skins, the solution allows merchants to bypass building from...</v>
+        <v>(PR-inside.com) The team brings together deep experience across global CPG, entrepreneurship and brand building to support the company's next stage of growth as it builds a global platform for premium household essentials HOUSTON, TX / ACCESS Newswire / August 12, 2026 / The Nice Company today announced the formation of its Advisory Team. The team includes Kevin Brodwick, founder of Thinkbaby; Guy Berechit, former President of Johnson &amp; Johnson's U.S. Consumer Products Company; and Christopher Gavigan, co-founder of The Honest Company and Prima. The announcement comes as The Nice Company continues to expand its retail presence across Canada and the United States. Its ..</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="str">
-        <v>Vitalismo Launches Lifelike Artificial Cedar and Olive Trees, Creating ...</v>
+        <v>ChatGPT Can Now Help Buyers Find Boats on Boat Trader</v>
       </c>
       <c r="B634" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C634" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D634" t="str">
-        <v>Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E634" t="str">
-        <v>https://pr-inside.com/vitalismo-launches-lifelike-artificial-cedar-and-olive-trees-creating-r5192437.htm</v>
+        <v>https://www.prnewswire.com/news-releases/chatgpt-can-now-help-buyers-find-boats-on-boat-trader-302849812.html</v>
       </c>
       <c r="F634" t="str">
-        <v>(PR-inside.com) New UV-Resistant, Zero-Maintenance Plants Deliver Year-Round Greenery for Homes, Offices, and Outdoor Spaces CHARLOTTE, NC / ACCESS Newswire / June 18, 2026 / Vitalismo, a brand specializing in high-quality lifelike artificial plants, has officially expanded its Amazon product lineup with two new decorative tree collections: artificial cedar topiary and artificial olive tree. Designed for both residential and commercial environments, the new additions reflect the growing demand for low-maintenance greenery solutions that combine aesthetics, convenience, and long-term durability. Vitalismo's Mission: Vibrant Spaces, Minimal Effort As consumer interest in nature-inspired interiors continues to rise, artificial plants are becoming an increasingly popular choice for homes, offi</v>
+        <v>Boats Group Expands Its Consumer Discovery Strategy by Bringing America's Largest Recreational Boat Marketplace to ChatGPT MIAMI, Aug. 12, 2026 /PRNewswire/ -- Boat buying journeys don't all begin in the same place. Some shoppers start with a search engine. Others browse social media,...</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="str">
-        <v>Rapoo Unveils Prime Day Deals: Save 20% on Productivity and Gaming Essentials</v>
+        <v>APEX Mobile Media's Gaming Division, AGN, Partners with Duolingo to ...</v>
       </c>
       <c r="B635" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C635" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D635" t="str">
-        <v>SaaS, Retail, Gaming</v>
+        <v>Retail, Gaming, Education</v>
       </c>
       <c r="E635" t="str">
-        <v>https://www.prnewswire.com/news-releases/rapoo-unveils-prime-day-deals-save-20-on-productivity-and-gaming-essentials-302804539.html</v>
+        <v>https://pr-inside.com/apex-mobile-media-s-gaming-division-agn-partners-with-duolingo-to-r5211555.htm</v>
       </c>
       <c r="F635" t="str">
-        <v>From award-winning ergonomic mice to high-performance gaming mice, Rapoo's Prime Day offers help users upgrade their setups for less. NEW YORK, June 18, 2026 /PRNewswire/ -- Rapoo, a global leader in wireless peripherals and gaming accessories, today announced its Amazon Prime Day 2026...</v>
+        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / August 12, 2026 / AGN, the gaming division of APEX Mobile Media and Canada's leading In-Game Advertising partner, today announced a new partnership with Duolingo, the world's #1 education app. Through this partnership, AGN will represent Duolingo's advertising offering in Canada, giving brands access to one of the most recognizable and consistently used consumer apps in the world. The partnership marks Duolingo's first dedicated advertising representation in Canada, giving Canadian brands access to a learning environment defined by daily use, active participation, and strong user attention. With more than 2.5 million monthly active users in Canada ..</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="str">
-        <v>The Eye Drink to Showcase Innovative Approach to Eye Health at AOA ...</v>
+        <v>Gemma di Luna Debuts Brand Redesign and Convenient Three-Pack for 187ml Prosecco DOC</v>
       </c>
       <c r="B636" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C636" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D636" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E636" t="str">
-        <v>https://pr-inside.com/the-eye-drink-to-showcase-innovative-approach-to-eye-health-at-aoa-r5192353.htm</v>
+        <v>https://www.prnewswire.com/news-releases/gemma-di-luna-debuts-brand-redesign-and-convenient-three-pack-for-187ml-prosecco-doc-302849759.html</v>
       </c>
       <c r="F636" t="str">
-        <v>(PR-inside.com) PHOENIX, AZ / ACCESS Newswire / June 18, 2026 / The Eye Drink, an emerging brand redefining how consumers approach daily eye health, will exhibit at AOA Phoenix 2026 in the Eye Start Pavilion, Booth 1707, on June 18-19. As part of the Fast Moving Consumer Goods (FMCG) incubator portfolio, The Eye Drink is gaining momentum for its simple, accessible format designed to make eye care more intuitive and engaging. Created by Dr. Roger Wu, The Eye Drink blends scientific insight with consumer convenience, offering a ready-to-drink solution aimed at supporting eye health in a fast-paced, modern lifestyle. The brand reflects ..</v>
+        <v>AVENTURA, Fla., Aug. 12, 2026 /PRNewswire/ -- Building on the brand's continued growth and commitment to meeting evolving consumer preferences, Enovation Brands, Inc. is unveiling a comprehensive brand restyling for Gemma di Luna featuring a refreshed logo and redesigned package,...</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="str">
-        <v>Fast Moving Consumer Goods, Inc. Welcomes Calmara, a New Functional ...</v>
+        <v>Changes in the Management Board of Coop Pank AS and Supervisory Boards of Bank’s subsidiaries</v>
       </c>
       <c r="B637" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C637" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D637" t="str">
-        <v>Energy, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E637" t="str">
-        <v>https://pr-inside.com/fast-moving-consumer-goods-inc-welcomes-calmara-a-new-functional-r5192352.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/12/3343768/0/en/changes-in-the-management-board-of-coop-pank-as-and-supervisory-boards-of-bank-s-subsidiaries.html</v>
       </c>
       <c r="F637" t="str">
-        <v>(PR-inside.com) Fast Moving Consumer Goods, Inc. expands its national CPG incubator with Calmara Beverage Company, bringing a physician-founded functional wellness beverage inspired by focus, clarity, sustainable energy, and performance to consumers nationwide. SAN DIEGO, CA / ACCESS Newswire / June 18, 2026 / Fast Moving Consumer Goods, Inc. (OTCID:GGII), the nation's first fast moving consumer goods incubator, announces the addition of Calmara Beverage Company, Inc. as its newest incubated brand. Founded by Interventional Cardiologist Dr. Carlos Sanchez, Calmara introduces a functional wellness beverage designed to support focus, mental clarity, balanced energy, and overall well-being through thoughtfully selected ingredients and a wellness-first philosophy. How ..</v>
+        <v>Karel Parve, Member of the Management Board of Coop Pank and Head of Retail Banking, has announced that he does not wish to have his term of office extended upon expiry of his current term. Karel Parve’s term of office will expire as scheduled on 31 October 2026. In connection with the expiry of his term as a member of the Management Board, Karel Parve’s mandates as a member of the Supervisory Boards of Coop Pank’s subsidiaries Coop Liising AS and Coop Kindlustusmaakler AS will also end.</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="str">
-        <v>ADT Earns Two 2026 Buyer’s Choice Awards from ConsumerAffairs, Based on Customer Reviews</v>
+        <v>MDCE Positions StrainScan Pro for $4 Trillion Global Foodservice Market ...</v>
       </c>
       <c r="B638" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C638" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D638" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E638" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/18/3314307/0/en/ADT-Earns-Two-2026-Buyer-s-Choice-Awards-from-ConsumerAffairs-Based-on-Customer-Reviews.html</v>
+        <v>https://pr-inside.com/mdce-positions-strainscan-pro-for-4-trillion-global-foodservice-market-r5211546.htm</v>
       </c>
       <c r="F638" t="str">
-        <v>ADT earned two 2026 Buyer's Choice Awards from ConsumerAffairs, a leading platform for verified consumer reviews.</v>
+        <v>(PR-inside.com) AI-Powered Visual Intelligence Platform Designed for Quality Monitoring in Restaurants, Commercial Kitchens, and High-Volume Food Operations MESA, AZ / ACCESS Newswire / August 12, 2026 / Medical Care Technologies Inc. (OTC PINK:MDCE) today announced the positioning of its StrainScan Pro platform for the global foodservice sector, targeting restaurants, commercial kitchens, and high-volume food operations with proprietary AI vision software optimized for enterprise deployment on iPad Air devices. The global foodservice and restaurant market represents one of the largest consumer-facing industries worldwide, with estimates placing its value in the multi-trillion-dollar range and frequently cited near or above $4 trillion. In this environment, operators ..</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="str">
-        <v>Fast Moving Consumer Goods, Inc. Welcomes Calmara, a New Functional Wellness Beverage, to Its CPG Incubator</v>
+        <v>Dolphin Subsidiary The Door Named U.S. Public Relations Agency for ...</v>
       </c>
       <c r="B639" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C639" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D639" t="str">
-        <v>Energy, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E639" t="str">
-        <v>https://www.newswire.com/news/fast-moving-consumer-goods-inc-welcomes-calmara-a-new-functional-wellness</v>
+        <v>https://pr-inside.com/dolphin-subsidiary-the-door-named-u-s-public-relations-agency-for-r5211536.htm</v>
       </c>
       <c r="F639" t="str">
-        <v>Fast Moving Consumer Goods, Inc. expands its national CPG incubator with Calmara Beverage Company, bringing a physician-founded functional wellness beverage inspired by focus, clarity, sustainable energy, and performance to consumers nationwide.</v>
+        <v>(PR-inside.com) Agency Expands Consumer Products Portfolio with Globally Recognized Mayonnaise and Condiment Brand NEW YORK CITY, NY / ACCESS Newswire / August 12, 2026 / The Door, a subsidiary of Dolphin (NASDAQ:DLPN), today announced that it has been named U.S. public relations agency for Kewpie Americas, Japan's iconic mayonnaise and condiment brand and a global name in food and culinary culture. Founded in Japan and best known for its ultra-creamy, egg-yolk-based mayonnaise, Kewpie has built a devoted following among chefs, home cooks and food enthusiasts around the world. Its growing product portfolio includes mayonnaise, dressings and sauces that combine Japanese culinary heritage with ..</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="str">
-        <v>T-ROC Global Unveils Scalable Assembly Services Designed for Multi-Market Retail Launches</v>
+        <v>Dolphin Subsidiary The Door Named U.S. Public Relations Agency for Iconic Condiment Kewpie</v>
       </c>
       <c r="B640" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C640" t="str">
-        <v>NewMediaWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D640" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E640" t="str">
-        <v>https://www.newmediawire.com/news/t-roc-global-unveils-scalable-assembly-services-designed-for-multi-market-retail-launches-7087220</v>
+        <v>https://www.newswire.com/news/dolphin-subsidiary-the-door-named-u-s-public-relations-agency-for-iconic</v>
       </c>
       <c r="F640" t="str">
-        <v xml:space="preserve">New Offering Enables Rapid, Consistent Execution Across Hundreds of Store Locations in Days, not Months MIAMI, FL - June 18, 2026 ( NEWMEDIAWIRE ) - The Revenue Optimization Companies (T-ROC Global) , the leading managed retail service provider of people and technology solutions for the global retail market, today announced the expansion of its Assembly Services , a scalable, nationwide solution designed to support large-scale retail rollouts with speed, precision, and consistency. As retailers face increasing pressure to execute complex in-store initiatives across multiple markets, T-ROC Global’s Assembly Services deliver a streamlined solution for fixture assembly, display setup, and merchandising implementation. The solution for launching a new product line, executing a seasonal reset, </v>
+        <v>Agency Expands Consumer Products Portfolio with Globally Recognized Mayonnaise and Condiment Brand</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="str">
-        <v>SPAC Conference 2026 Market Survey: PIPE Funding Remains Crucial to ...</v>
+        <v>Fast Moving Consumer Goods, Inc. Brings Exclusive "Sip • Smoke • Savor" Experience to San Diego</v>
       </c>
       <c r="B641" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C641" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D641" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E641" t="str">
-        <v>https://pr-inside.com/spac-conference-2026-market-survey-pipe-funding-remains-crucial-to-r5192345.htm</v>
+        <v>https://www.newswire.com/news/fast-moving-consumer-goods-inc-brings-exclusive-sip-smoke-savor-experience-to</v>
       </c>
       <c r="F641" t="str">
-        <v>(PR-inside.com) Consumer retail and AI most attractive sectors NEW YORK, NY / ACCESS Newswire / June 18, 2026 / Public market performance, securing PIPEs and managing redemptions are top-of-mind among participants at the recent SPAC Conference. One-hundred percent of attendees completing our market sentiment survey report that public market performance after the merger is the greatest challenge currently facing SPACs. About 69% said they were dissatisfied with the performance of recent de-SPAC transactions. About 57% said PIPE financing terms are the most important factor in evaluating the merits of a SPAC deal. No other factor came close. About 14% cited redemption risk as ..</v>
+        <v>An Unforgettable Evening of Fine Spirits, Premium Cigars and Culinary Excellence Featuring Woody Creek Distillers and William H Macy.</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="str">
-        <v>yfood Surpasses 10,000 UK Retail Outlets Following Major Tesco, Co-op and Boots Expansion</v>
+        <v>Tulip Charts the Next Phase of Retail AI: Empowering Associates, Not Replacing Them</v>
       </c>
       <c r="B642" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C642" t="str">
-        <v>Pressat</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D642" t="str">
-        <v>Healthcare, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E642" t="str">
-        <v>https://pressat.co.uk/releases/yfood-surpasses-10000-uk-retail-outlets-following-major-tesco-co-op-and-boots-expansion-621f866d635156960323e3d44fee0c3f/</v>
+        <v>https://www.prnewswire.com/news-releases/tulip-charts-the-next-phase-of-retail-ai-empowering-associates-not-replacing-them-302849150.html</v>
       </c>
       <c r="F642" t="str">
-        <v>Thursday 18 June, 2026 London, Thursday 18th June: Ready-to-drink smart food brand yfood has significantly expanded its UK retail footprint, surpassing 10,000 points of sale nationwide as demand continues to grow for convenient, taste-first and nutritionally complete meal solutions. The milestone follows a series of major retail wins and range extensions across some of the UK's biggest grocery, health and convenience retailers, including Boots, Tesco, Sainsbury's, Co-op, Holland &amp; Barrett, Superdrug, Ocado, SPAR and Nisa. Most notably, yfood is now available in more than 850 Tesco Superstores nationwide, with its range expanding from three hero flavours to six. The brand has also rolled out into more than 1,500 Tesco Express stores, while Co-op has extended distribution to over 2,000 store</v>
+        <v>Human-centered intelligence helps associates turn customer insights into more personal and profitable experiences. TORONTO, Aug. 12, 2026 /PRNewswire/ -- For the past two years, the retail AI conversation has centered on automation: replacing manual work, reducing labor, and removing...</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="str">
-        <v>WunderKIND Ads Releases First Measurement Benchmarks For Programmatic CTV Pause Ads in Partnership with OpenGlass</v>
+        <v>Advance America Introduces Program to Reward Word-of-Mouth Referrals</v>
       </c>
       <c r="B643" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C643" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D643" t="str">
         <v>Retail</v>
       </c>
       <c r="E643" t="str">
-        <v>https://www.prweb.com/releases/wunderkind-ads-releases-first-measurement-benchmarks-for-programmatic-ctv-pause-ads-in-partnership-with-openglass-302804364.html</v>
+        <v>https://www.prnewswire.com/news-releases/advance-america-introduces-program-to-reward-word-of-mouth-referrals-302845280.html</v>
       </c>
       <c r="F643" t="str">
-        <v>Powered by TVision attention data, new benchmarks show Pause Ads outperform traditional CTV advertising across every category analyzed, delivering nearly 2X higher attention NEW YORK, June 18, 2026 /PRNewswire-PRWeb/ -- In an era where consumer attention is the ultimate currency,...</v>
+        <v>The new Refer It Forward program pays participants $50 for every successful referral GREENVILLE, S.C., Aug. 12, 2026 /PRNewswire/ -- Advance America, a leading provider of consumer financial services, has launched its new Refer It Forward program. For every referred friend who becomes a...</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="str">
-        <v>Innovative Designs, Inc. (IVDN) Reports Record Q2 Sales Due to Strong Customer Base Growth for Superior Vacuum Cell Homebuilding Insulation</v>
+        <v>LataMed AI Enters Strategic Collaboration With Caracas FC to Explore AI-Powered Athletic Performance and Operational Analytics</v>
       </c>
       <c r="B644" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C644" t="str">
         <v>NewMediaWire</v>
       </c>
       <c r="D644" t="str">
-        <v>Finance, Energy, Retail</v>
+        <v>AI, Retail, Healthcare</v>
       </c>
       <c r="E644" t="str">
-        <v>https://www.newmediawire.com/news/innovative-designs-inc-ivdn-reports-record-q2-sales-due-to-strong-customer-base-growth-for-superior-vacuum-cell-homebuilding-insulation-7087216</v>
+        <v>https://www.newmediawire.com/news/latamed-ai-enters-strategic-collaboration-with-caracas-fc-to-explore-ai-powered-athletic-performance-and-operational-analytics-7088451</v>
       </c>
       <c r="F644" t="str">
-        <v>Company Profitability Now Extending to 7 Straight Quarters Fiscal 2026 Second Quarter Sales Significantly Exceed Same Period in 2025. Profitability Now Extending for Seven (7) Trailing Quarters. Independent Lab Testing Program Proceeding On-Track for High Level Product Certifications to Qualify Insultex House Wrap® for Much Wider Applications. Production Increases Underway to Meet Rising Demand. PITTSBURGH, PA - June 18, 2026 ( NEWMEDIAWIRE ) - Innovative Designs, Inc. (OTCQB: IVDN) has now filed its fiscal second quarter financial report with continued revenue growth that now extends the Company’s profitability across seven (7) trailing quarters. Total revenues for the period ending on April 30, 2026 reached $808,666, significantly exceeding the 2025 second quarter total. This result is t</v>
+        <v>CARACAS, VENEZUELA - August 12, 2026 ( NEWMEDIAWIRE ) - LataMed AI Corp. (OTC: LMED) (formerly OTC: LMEDD) (“LataMed AI” or the “Company”), an artificial intelligence and technology company focused on developing and applying AI-powered solutions across healthcare and other industries, today announced that its Venezuelan operating subsidiary, LataMed AI VE, has entered into a strategic collaboration with Caracas FC to explore the application of artificial intelligence, predictive analytics and data-driven technologies across athletic performance and selected operational functions. The collaboration is expected to evaluate potential applications of LataMed AI’s technology in areas such as athlete workload analysis, biometric data assessment, computer vision, performance monitoring, predictiv</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="str">
-        <v>GEODIS expands partnership with Lagard�re Travel Retail by supporting two new international airports</v>
+        <v>Victory Marine Holdings’ DGBH Appoints Miles Bodie Director of E-Commerce to Lead Next Phase of GUTSI™ Omnichannel Growth</v>
       </c>
       <c r="B645" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C645" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D645" t="str">
         <v>Retail</v>
       </c>
       <c r="E645" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356463</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/12/3343638/0/en/victory-marine-holdings-dgbh-appoints-miles-bodie-director-of-e-commerce-to-lead-next-phase-of-gutsi-omnichannel-growth.html</v>
       </c>
       <c r="F645" t="str">
-        <v>GEODIS, a leading global logistics provider, is expanding its partnership with Lagard�re Travel Retail by taking over the logistics operations for new stores located at London Heathrow Airport in the UK and Auckland Airport in New Zealand. - - Further to GEODIS&amp;#39; service of Parisian locations, this latest development highlights its ability to support the client in international airport environments, where responsiveness, supply continuity, and effective customs management are also essent... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356463</v>
+        <v>Victory Marine Holdings’ DGBH Appoints Miles Bodie Director of E-Commerce to Lead Next Phase of GUTSI™ Omnichannel Growth</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="str">
-        <v>Bridgeline Accelerates AI Commerce Momentum with New B2B Distributor ...</v>
+        <v>On International Youth Day (August 12), ParagonCorp Expands Global Scholarship Program To Develop The Next Generation of Muslim Women Leaders</v>
       </c>
       <c r="B646" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C646" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D646" t="str">
-        <v>Finance, AI, SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E646" t="str">
-        <v>https://pr-inside.com/bridgeline-accelerates-ai-commerce-momentum-with-new-b2b-distributor-r5192332.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358784</v>
       </c>
       <c r="F646" t="str">
-        <v>(PR-inside.com) WOBURN, MA / ACCESS Newswire / June 18, 2026 / Bridgeline Digital, Inc. (NASDAQ:BLIN), a leader in AI-powered marketing technology, announced today that U.S.-based plumbing and heating distributor with a large, multi-category product catalog serving contractors, installers, and design professionals has selected HawkSearch to power product discovery within its Unilog eCommerce platform. The win highlights the accelerating adoption of AI-driven commerce solutions in the B2B distribution sector, and marks the first customer secured through Bridgeline's partnership with Impaqx. The plumbing and heating distributor is undergoing a full eCommerce redesign and selected HawkSearch early in the process to establish a scalable foundation ..</v>
+        <v>On International Youth Day (August 12), ParagonCorp, one of Southeast Asia&amp;#39;s leading purpose-driven consumer goods companies, today announced the expansion of its partnership with the Al-Mujadilah Center and Mosque for Women through the 2026 Ri&amp;#39;aya Young Adult Stewardship Program, reinforcing its long-term commitment to developing globally minded Muslim women leaders equipped for an increasingly interconnected and technology-driven world. - - The announcement comes as governments, educators... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358784</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="str">
-        <v>Worksport (NASDAQ:WKSP) Announces $1.20 per Share Direct Investment ...</v>
+        <v>NVIRIQ Launches Next-Generation HVAC Line "Rubicon," Featuring a Patented Thermal Collector Built to Cut Energy Costs Up to 40% Plus Built-In Analytics</v>
       </c>
       <c r="B647" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C647" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D647" t="str">
-        <v>Finance, Energy, Retail</v>
+        <v>SaaS, Energy, Retail</v>
       </c>
       <c r="E647" t="str">
-        <v>https://pr-inside.com/worksport-nasdaq-wksp-announces-1-20-per-share-direct-investment-r5192326.htm</v>
+        <v>https://www.newmediawire.com/news/nviriq-launches-next-generation-hvac-line-rubicon-featuring-a-patented-thermal-collector-built-to-cut-energy-costs-up-to-40-plus-built-in-analytics-7088449</v>
       </c>
       <c r="F647" t="str">
-        <v>(PR-inside.com) Major Investor Completes a Direct Investment Priced at $1.20 per Share - a Premium of More Than 100% to Recent Trading Levels The Investor Has Also Expressed Interest in Evaluating Up to $10 Million in Potential Additional Financing as Worksport Advances Its 2026 Growth Plan WEST SENECA, NY / ACCESS Newswire / June 18, 2026 / Worksport Ltd. (NASDAQ:WKSP) ("Worksport" or the "Company"), a U.S.-based innovator and manufacturer of hybrid and clean energy solutions primarily for the light truck, overlanding, and global consumer goods markets, today announced a premium-priced direct investment from a specialized private investment firm based in Jericho, New York. The ..</v>
+        <v>Scottsdale-based Startup Unveils the Rubicon 6-Ton and 10-Ton RTU Systems: Hyper-efficient, Thermal-boosted Rooftop Units, Assembled in the USA. They Think for Themselves and pay for Themselves. Boring HVAC, Meet your Replacement. SCOTTSDALE, AZ - August 12, 2026 ( NEWMEDIAWIRE ) - NVIRIQ Inc , built to disrupt next-generation HVAC, today announced the official launch of the Rubicon commercial HVAC platform. It's a line of hyper-efficient rooftop units (RTUs) built to replace tired, dumb commercial air conditioning systems with something that actually earns its spot on your roof. Assembled in the USA and now available in 6-Ton and 10-Ton configurations, Rubicon drops in as a direct replacement for standard commercial RTUs. No redesign, no drama, no excuses. At the heart of the Rubicon plat</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="str">
-        <v>Hisense RGB MiniLED Supports FIFA World Cup 2026™ VAR Operations at the International Broadcast Centre</v>
+        <v>InHand Networks Introduces InCloud Agent, an AI Force Multiplier for ...</v>
       </c>
       <c r="B648" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C648" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D648" t="str">
-        <v>Retail, Media</v>
+        <v>AI, Retail, Media</v>
       </c>
       <c r="E648" t="str">
-        <v>https://www.prnewswire.com/news-releases/hisense-rgb-miniled-supports-fifa-world-cup-2026-var-operations-at-the-international-broadcast-centre-302804333.html</v>
+        <v>https://pr-inside.com/inhand-networks-introduces-incloud-agent-an-ai-force-multiplier-for-r5211488.htm</v>
       </c>
       <c r="F648" t="str">
-        <v>DUBAI, UAE, June 18, 2026 /PRNewswire/ -- Hisense, a leading brand in global consumer electronics and home appliances, is strengthening its role at FIFA World Cup 2026™ as the tournament's Official Video Assistant Referee (VAR) Review TV Provider. With FIFA's VAR operations now fully...</v>
+        <v>(PR-inside.com) CHANTILLY, VA / ACCESS Newswire / August 12, 2026 / In consumer AI, attention tends to focus on what a model has learned to do next: write longer stretches of code, generate more realistic content, or handle more complex reasoning. Network operations have a more practical concern. Devices are distributed, operating environments vary, and even a small mistake can take critical equipment offline. Knowing networking concepts is not the same as being able to work inside a live network. Behind that concern is the steady expansion of the network. More retail locations, factories, vehicles and unmanned sites are coming online. Devices and ..</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="str">
-        <v>Opendorse Creates New Category in Retail Media with Launch of Athlete Commerce Media and Opendorse One™</v>
+        <v>Bluwhale Makes Inc. 5000 Debut by Putting AI Agents to Work for Consumers ...</v>
       </c>
       <c r="B649" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C649" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D649" t="str">
-        <v>SaaS, Retail</v>
+        <v>Finance, AI, Retail</v>
       </c>
       <c r="E649" t="str">
-        <v>https://www.prnewswire.com/news-releases/opendorse-creates-new-category-in-retail-media-with-launch-of-athlete-commerce-media-and-opendorse-one-302803640.html</v>
+        <v>https://pr-inside.com/bluwhale-makes-inc-5000-debut-by-putting-ai-agents-to-work-for-consumers-r5211432.htm</v>
       </c>
       <c r="F649" t="str">
-        <v>Company elevates college athlete influencers to deliver the missing layer for retail media networks, connecting cultural influence to verified commercial outcomes at scale LINCOLN, Neb., June 18, 2026 /PRNewswire/ -- Opendorse, the technology, data, and service platform powering the Name,...</v>
+        <v>(PR-inside.com) First-time honoree is building a consumer operating system where AI agents manage and grow an individual's financial life SAN FRANCISCO, CA / ACCESS Newswire / August 12, 2026 / Bluwhale , the AI-native financial operating system bringing AI agents directly to consumers, today announced that it has been named to the Inc. 5000 for the first time, ranking No. 2372 on the 2026 list of the fastest-growing private companies in America. The ranking reflects Bluwhale's revenue growth from 2022 through 2025, when it scaled the decentralized AI network that now underpins its consumer-facing agent infrastructure. The company's next chapter is focused on ..</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="str">
-        <v>Mailer Packaging Market Demand Across E-Commerce and Courier Services</v>
+        <v>DCL Logistics Named One of the 2026 Inc. 5000 Fastest-Growing Private Companies</v>
       </c>
       <c r="B650" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C650" t="str">
-        <v>Express Press Release</v>
+        <v>PRWeb</v>
       </c>
       <c r="D650" t="str">
         <v>Retail</v>
       </c>
       <c r="E650" t="str">
-        <v>https://express-press-release.net/news/2026/06/18/1758984</v>
+        <v>https://www.prweb.com/releases/dcl-logistics-named-one-of-the-2026-inc-5000-fastest-growing-private-companies-302848940.html</v>
       </c>
       <c r="F650" t="str">
-        <v>The global Mailer Packaging Market was valued at USD 35.6 billion in 2025 and is projected to grow from USD 41.3 billion in 2026 to USD 109.0 [read full press release...]</v>
+        <v>For more than 40 years, DCL Logistics has evolved alongside the ecommerce and retail industries, adapting its operations, technology, and infrastructure to meet the changing needs of omnichannel brands. The company's recognition on the 2026 Inc. 5000 reflects its long-term investment in...</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="str">
-        <v>Broad Reach Retail Partners Sells Henderson Pointe in North Carolina Following Successful Redevelopment and Repositioning</v>
+        <v>“Believe it or Knot,” Best-Selling Book Offered for Free (Ending Soon) (Until 8/14/26)</v>
       </c>
       <c r="B651" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C651" t="str">
-        <v>PRWeb</v>
+        <v>WebWire</v>
       </c>
       <c r="D651" t="str">
-        <v>Retail</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E651" t="str">
-        <v>https://www.prweb.com/releases/broad-reach-retail-partners-sells-henderson-pointe-in-north-carolina-following-successful-redevelopment-and-repositioning-302803996.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358647</v>
       </c>
       <c r="F651" t="str">
-        <v>Broad Reach Retail Partners Sells Henderson Pointe to Four Front Realty Partners ANNAPOLIS, Md., June 18, 2026 /PRNewswire-PRWeb/ -- Broad Reach Retail Partners is pleased to announce the successful sale of Henderson Pointe, a 164,335-square-foot shopping center located at 1209-1263...</v>
+        <v>Best Seller Publishing announces the release of Anne Lehotsky &amp;#39;s new book, &amp;#8220;Believe it or Knot.&amp;#8221; It will be available in the Amazon store for free for two more days. - - &amp;#8220;Believe it or Knot&amp;#8221; is about nine-year-old Beau Johnson, whose life changes when his Navy family moves from California to Florida. Leaving behind everything he knows, Beau struggles to adjust to his new home, school, and community. Everything begins to change when he meets Knot, a wise and funny talking tree who bec... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358647</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="str">
-        <v>Kroger Reports First Quarter 2026 Results</v>
+        <v>“The Flame Game” by Paula Fontana — Amazon's Best-Selling Book Available for Free Download – Ending Soon (8/14/2026)</v>
       </c>
       <c r="B652" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C652" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D652" t="str">
-        <v>Retail</v>
+        <v>Retail, Gaming</v>
       </c>
       <c r="E652" t="str">
-        <v>https://www.prnewswire.com/news-releases/kroger-reports-first-quarter-2026-results-302803788.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358644</v>
       </c>
       <c r="F652" t="str">
-        <v>First Quarter Highlights Identical Sales without fuel increased 1.0%1 Operating Profit of $1,407 million; EPS of $1.46 Adjusted FIFO Operating Profit of $1,544 million and Adjusted EPS of $1.58 Adjusted eCommerce sales grew +19%2; Kroger Precision Marketing profit grew over 20%...</v>
+        <v>Best Seller Publishing is proud to announce the release of &amp;#8220;The Flame Game: Master High-Stakes Environments, Transform Your Pressure, and Forge A Lasting Legacy&amp;#8221; by motivational speaker and leadership strategist Paula Fontana&amp;#8212;available for free download on Amazon for two more days&amp;#8212;now through August 14, 2026. - - In today&amp;#39;s high-pressure workplaces, too many talented professionals feel forced to shrink themselves, silence their voices, and sacrifice their well-being just to survive. Pau... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358644</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="str">
-        <v>U.S. Air Force Veteran and Former Firefighter/EMT Launches Floor Coverings International in Midtown Atlanta</v>
+        <v>Bike Market: How Premium Bikes Are Redefining Consumer Expectations</v>
       </c>
       <c r="B653" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C653" t="str">
-        <v>Send2Press</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D653" t="str">
-        <v>Retail</v>
+        <v>Retail, Automotive</v>
       </c>
       <c r="E653" t="str">
-        <v>https://www.send2press.com/wire/u-s-air-force-veteran-and-former-firefighter-emt-launches-floor-coverings-international-in-midtown-atlanta/</v>
+        <v>https://express-press-release.net/news/2026/08/12/1766757</v>
       </c>
       <c r="F653" t="str">
-        <v>ATLANTA, Ga., June 18, 2026 (SEND2PRESS NEWSWIRE) -- Floor Coverings International&amp;#xae; has opened a Mobile Flooring Showroom&amp;#xae; in Midtown Atlanta, owned and led by local U.S. Air Force veteran, former firefighter/EMT, and longtime service professional James D. Berry. The new location serves Buckhead, Druid Hills, Sandy Springs, and Vinings, bringing convenient, consultative flooring experience directly to homeowners.</v>
+        <v>Remember when a bicycle was either a kid&amp;#8217;s toy or a Sunday hobby for lycra-clad enthusiasts? That era is fading fast. Today&amp;#8217;s bike is just [read full press release...]</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="str">
-        <v>Zelluna ASA: Disclosure of large shareholding</v>
+        <v>Smart Shopping Cart Market: Cloud Deployment Dominates Sector</v>
       </c>
       <c r="B654" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C654" t="str">
-        <v>GlobeNewswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D654" t="str">
-        <v>Finance, Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E654" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/18/3313984/0/en/Zelluna-ASA-Disclosure-of-large-shareholding.html</v>
+        <v>https://express-press-release.net/news/2026/08/12/1766755</v>
       </c>
       <c r="F654" t="str">
-        <v>Reference is made to the stock exchange announcement made by Zelluna ASA (the "Company") on 18 June 2026 regarding the total allocation of 3,143,958 new shares in the Company in a private placement and a retail offering, consisting of 2,972,973 new shares in the private placement and 170,985 new shares in the retail offering through Nordnet Bank AB.</v>
+        <v>Retail is quietly reinventing one of its oldest, most unglamorous tools: the shopping cart. What used to be a simple metal basket on wheels is [read full press release...]</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="str">
-        <v>Sompo announces Henry MacHale as Chief Underwriting Officer and Head of Strategy, International Markets</v>
+        <v>EDITED Launches MCP: Retail Superintelligence, Natively Inside the AI Tools Teams Already Use</v>
       </c>
       <c r="B655" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C655" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D655" t="str">
-        <v>Real Estate, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E655" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/18/3313957/0/en/Sompo-announces-Henry-MacHale-as-Chief-Underwriting-Officer-and-Head-of-Strategy-International-Markets.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/edited-launches-mcp-retail-superintelligence-071100868.html</v>
       </c>
       <c r="F655" t="str">
-        <v>LONDON, June 18, 2026 (GLOBE NEWSWIRE) -- Sompo, a leading global provider of commercial and consumer property and casualty (re)insurance, has announced the appointment of Henry MacHale as Chief Underwriting Officer and Head of Strategy for its International Markets insurance business.</v>
+        <v>NEW YORK &amp; LONDON, August 12, 2026--EDITED launches MCP, bringing its retail dataset of 90k brands and 5bn+ SKUs directly into Claude Code, Cursor, and custom AI agents.</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="str">
-        <v>European Deep-Tech Lab Challenges Frontier AI with 'Sovereign' Brain-Inspired Engine Operating at 1/50th of the Cost</v>
+        <v>Long-Term Care Insurance Consumer Research &amp; Learning Center Launched</v>
       </c>
       <c r="B656" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C656" t="str">
-        <v>Pressat</v>
+        <v>PR.com</v>
       </c>
       <c r="D656" t="str">
-        <v>AI, Energy, Retail</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E656" t="str">
-        <v>https://pressat.co.uk/releases/european-deep-tech-lab-challenges-frontier-ai-with-sovereign-brain-inspired-engine-operating-at-1-50th-of-the-cost-9dd5553ce4ba47a7f954cca21fa36815/</v>
+        <v>https://www.pr.com/press-release/976130</v>
       </c>
       <c r="F656" t="str">
-        <v>Thursday 18 June, 2026 Embargo: 06.00 Thursday June 18, 2026 London June 18, 2026 Today, Verkko Robotics, a deep tech European AI Research Lab, unveils VOLTAIC, a spiking neural inference engine designed to learn continuously, resist catastrophic forgetting, and run at a fraction of the cost and energy of leading large multi-modal models. A breakthrough that could challenge the economics of the current frontier AI industry. And provide the foundation for true AI sovereignty. VOLTAIC comes at a moment of intense scrutiny of frontier AI's resource demands and reliance on external and large US AI providers. It is engineered for extreme energy efficiency: its architecture enforces sparse networks, meaning most of the neurons remain inactive at any given moment. This drastically lowers power co</v>
+        <v>Individuals researching long-term care insurance now have a new online resource designed to provide independent information, including consumer education, pricing insights, and product comparisons. The Long-Term Care Insurance Consumer Research &amp; Learning Center was recently launched by the American Association for Long-Term Care Insurance (AALTCI) to help consumers better understand their long-term care planning [PR.com]</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="str">
-        <v>Digital Signage Market Demand Across Retail, Transportation, and Hospitality Sectors</v>
+        <v>Qraftful Names Chris Merritt Chief Executive Officer</v>
       </c>
       <c r="B657" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C657" t="str">
-        <v>Express Press Release</v>
+        <v>PR.com</v>
       </c>
       <c r="D657" t="str">
         <v>Retail</v>
       </c>
       <c r="E657" t="str">
-        <v>https://express-press-release.net/news/2026/06/18/1758944</v>
+        <v>https://www.pr.com/press-release/976204</v>
       </c>
       <c r="F657" t="str">
-        <v>The global Digital Signage Market was valued at USD 31.1 billion in 2025 and is projected to grow from USD 33.6 billion in 2026 to USD 58.4 [read full press release...]</v>
+        <v>Qraftful, parent brand of AccuQuilt, AccuCut, Arrow Sewing, June Tailor, Custom Shape Pros and MemoryStitch, has named Chris Merritt Chief Executive Officer, effective immediately. Merritt succeeds Renee Thomas Jacobs, who moves into the role of Executive Vice President of Sales and Marketing. He brings more than 30 years of omni-channel retail experience and will focus on reliable delivery, consistent quality and a [PR.com]</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="str">
-        <v>Flipkart Wins CNCF End User Case Study Contest for Kubernetes and Chaos Engineering Scale</v>
+        <v>Malaysia and Hong Kong Deepen Business Ties to Unlock New Pathways for Regional Growth</v>
       </c>
       <c r="B658" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C658" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D658" t="str">
-        <v>SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E658" t="str">
-        <v>https://www.prnewswire.com/news-releases/flipkart-wins-cncf-end-user-case-study-contest-for-kubernetes-and-chaos-engineering-scale-302802936.html</v>
+        <v>https://www.newmediawire.com/news/malaysia-and-hong-kong-deepen-business-ties-to-unlock-new-pathways-for-regional-growth-7088447</v>
       </c>
       <c r="F658" t="str">
-        <v>Integration of LitmusChaos with Kubernetes-native architecture drives production-grade reliability for India's largest e-commerce platform Key Highlights One of India's largest e-commerce platforms, Flipkart, won the CNCF End User Case Study Contest for KubeCon + CloudNativeCon India 2026....</v>
+        <v>Think Business, Think Hong Kong Attracts Some 1,600 Business Leaders, Connecting Malaysian Companies to Capital, Expertise and Opportunities KUALA LUMPUR, MALAYSIA - August 12, 2026 ( NEWMEDIAWIRE ) - The Hong Kong Trade Development Council (HKTDC) today hosted its flagship overseas promotion, Think Business, Think Hong Kong (TBTHK) , in Kuala Lumpur, offering Malaysian business leaders direct access to government officials, investors, founders, innovators and professional service providers. The symposium brought together some 1,600 business leaders from Hong Kong and Malaysia for a day of dialogue, networking, business matching and one-on-one consultations. Among them are over 200 government and business leaders, start-up entrepreneurs and professional service providers from Hong Kong, ma</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="str">
-        <v>Sunparl Releases First ESG Report: Showcasing ZKONG's Smart Retail Innovation and Sustainability Practices</v>
+        <v>Lewie Expands Retail Distribution Through Hen House Markets in Kansas City</v>
       </c>
       <c r="B659" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C659" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D659" t="str">
         <v>Retail</v>
       </c>
       <c r="E659" t="str">
-        <v>https://www.prnewswire.com/news-releases/sunparl-releases-first-esg-report-showcasing-zkongs-smart-retail-innovation-and-sustainability-practices-302803776.html</v>
+        <v>https://www.prnewswire.com/news-releases/lewie-expands-retail-distribution-through-hen-house-markets-in-kansas-city-302844982.html</v>
       </c>
       <c r="F659" t="str">
-        <v>HANGZHOU, China, June 18, 2026 /PRNewswire/ -- Zhejiang Sunparl Zkong Technology Co., Ltd. officially released its inaugural 2025 Environmental, Social and Governance (ESG) Report, independently assured by SGS. The report outlines the company's practices and progress in corporate...</v>
-[...2 lines deleted...]
-    <row r="660">
+        <v>Dentist-developed smile-care brand brings its beauty-forward oral-care products to one of the Kansas City region's most trusted local grocers KANSAS CITY, Mo., Aug. 11, 2026 /PRNewswire/ -- Lewie, the dentist-developed smile-care brand bringing beauty, confidence and thoughtful design to...</v>
+      </c>
+    </row>
+    <row r="660" xml:space="preserve">
       <c r="A660" t="str">
-        <v>U.S. News &amp;amp; World Report and Argentum Enter into a Strategic Resident Engagement Research and Media Partnership</v>
+        <v>Tingyi (Cayman Islands) Holding Corp. Dual Core Businesses Advance in Synergy, Pioneering Spirit Drives High-Quality Growth</v>
       </c>
       <c r="B660" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C660" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D660" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, Healthcare, Retail, Media</v>
       </c>
       <c r="E660" t="str">
-        <v>https://www.prnewswire.com/news-releases/us-news--world-report-and-argentum-enter-into-a-strategic-resident-engagement-research-and-media-partnership-302803486.html</v>
-[...2 lines deleted...]
-        <v>The global authority in care site evaluation and consumer advice joins forces with the leading senior living association to advance research, promote standardized resident engagement measures and elevate the stories, connections and purpose that define senior living communities....</v>
+        <v>https://www.acnnewswire.com/press-release/english/109070/</v>
+      </c>
+      <c r="F660" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 12, 2026 - (ACN Newswire) - On August 11, 2026, Tingyi (Cayman Islands) Holding Corp. (0322.HK, the “Company”, together with its subsidiaries, the “Group”) announced its interim results for the six months ended 30 June 2026. In the first half of 2026, driven by our pioneering spirit of “Back to Day 1”, the Group advanced the high-quality development of two core businesses—instant noodles and beverages—through product iteration and upgrading, brand value building, and digital empowerment for greater efficiency. As a result, we delivered steady progress in our operating performance, demonstrating strong resilience and promising growth potential. 
+For the six months ended June 30, 2026, the Group’s revenue grew 1.1% year-on-year to RMB40.545 billion. Of this, the revenue from Instant Noodles was RMB13.733 billion, while the revenue from Beverages was RMB26.541 billion. Gross margin grew 1.3 percentage points year-on-year to 35.8%. EBITDA grew 3.6% year-on-year to RMB5.645 billion. Driven by the improved gross margin, profit attributable to owners of the Company increased by 7.1% year-on-year to RMB2.433 billion.
+Financial Summary
+For the six months ended 30 June
+RMB’000
+2026
+2025
+Change
+Revenue
+40,544,565
+40,092,163
+↑ 1.1%
+Gross margin
+35.8%
+34.5%
+↑ 1.3 ppt.
+Gross profit of the Group
+14,507,101
+13,815,035
+↑ 5%
+EBITDA
+5,644,900
+5,450,637
+↑ 3.6%
+Profit for the period
+2,889,756
+2,688,304
+↑ 7.5%
+Profit attributable to owners of the Company
+2,433,042
+2,271,116
+↑ 7.1%
+Adjusted profit attributable to owners of the Company*
+2,433,042
+2,111,604
+↑ 15.2%
+Earnings per share RMB cents
+Basic
+43.16
+40.30
+↑ 2.86cents
+Diluted
+43.15
+40.28
+↑ 2.87cents
+As at 30 June 2026, cash at bank and on hand (including long-term time deposits) was RMB23,669.818 million, representing an increase of RMB4,183.762 million when compared to 31 December 2025. Gearing ratio was -48.6%.
+* Adjusted profit attributable to owners of the Company include all profit attributable to owners of the Company with the exception of the one-off gain on disposal of specific subsidiaries, properties, plant and equipment and right-of-use assets (“Asset Activation Programme”).
+In the first half of 2026, China's food and beverage industry entered a new phase of high-quality development, characterized by both optimization of the existing market and structural upgrading. Amid cost pressures arising from fluctuations in raw material prices, companies are accelerating the enhancement of their cost-control systems to strengthen operational resilience and risk management capabilities. Consumers have become more rational and pragmatic, with “cost-effectiveness” and “quality-price ratio” emerging as key purchasing considerations. as key purchasing considerations. On the channel front, emerging formats—including instant retailing, preference-based e-commerce, and bulk snack retailing—are expanding at rapidly, fundamentally reshaping the industry's distribution landscape.
+Faced with a complex and ever-changing market environment,, the Group remains consumer-centric, driving high-quality growth across its two core businesses—Instant Noodles and Beverages. The pioneering spirit of “Back to Day 1”, established by the management team, promoted the organizational rejuvenation with younger talents and agility in decision-making, thus injecting new momentum into growth.  Strategically, the Instant Noodles business focuses on “consolidating flagship products, dominating popular flavor segments, and cultivating innovative products,” while the Beverages business focuses on “consolidating core products and developing innovative products”. Operationally, we place customer priority at the forefront, leveraging data-driven insights and AI to enhance management efficiency, while adopting “Incentive Mechanism Reform” to unlock organizational vitality and build an efficient, agile, and sustainable growth engine. 
+In the first half of 2026, revenue from the Instant Noodles business was RMB13.733 billion, with a year-on-year growth of 2%, accounting for 33.9% of the Group’s total revenue. During the period, the gross profit margin of Instant Noodles segment grew 2.5 percentage points year-on-year to 30.3%. As a result of the year-on-year improvement in gross profit margin, the profit attributable to shareholders of the Group in the Instant Noodles segment grew 5.5% year-on-year to RMB1.003 billion in H1 2026. During the period, the instant noodles business continued to refine its multi-tiered product matrix—covering “High-Priced Noodles, Premium/Super-Premium Noodles, and Mid-Priced Noodles”—driving steady growth in core categories while fostering synergistic development of innovative offerings, to holistically meet consumers' increasingly sophisticated and diverse needs. Within the High-Priced Noodles, we deepened scenario-based engagement, leveraged IP collaborations, amplified reach through celebrity endorsements, integrated aerospace-patented technologies, and executed precision channel operations—achieving omnichannel resonance in brand communications and reinforcing the high-quality image of “Space-tech Chosen Noodles”. The Premium/Super-Premium Noodles focused on process innovation, health-oriented upgrades, and scenario-driven operations to strengthen its competitive barriers in the quality consumption segment and proactively build new growth trajectories. The Mid-Priced Noodles balanced classic brand heritage with breakthrough innovation, stabilizing its core base while accelerating penetration into younger consumer cohorts, effectively energizing category development. On the channel front, we deepened strategic partnerships with online/offline platforms and major retail hubs, leveraging refined membership operations to enhance channel stickiness and repurchase contribution. By fortifying core category fundamentals, activating innovation-driven growth momentum, and deepening brand recognition among consumers, the instant noodles business sustained its competitive edge and laid a solid foundation for the Group's long-term growth.
+Revenue from the Beverages business was RMB26.541 billion, with a year-on-year growth of 0.7%, accounting for 65.5% of the Group’s total revenue. During the period, the gross profit margin of Beverages grew 0.7 percentage points year-on-year to 38.4%. Due to the year-on-year improvement in gross profit margin, the profit attributable to the shareholders of the Group grew 10.7% year-on-year to RMB1.478 billion in H1 2026. During the period, we systematically advanced three major initiatives—product upgrade and iteration, operational efficiency enhancement, and precision marketing breakthrough—across our five core beverage segments: RTD tea, carbonated soft drinks, juices, bottled water, coffee drinks and other categories. Our goal is to build a diversified product portfolio that balances classic and innovative offerings, mass-market and premium options, as well as taste and health benefits. On the product front, we implemented multi-category expansion and structural upgrades, reinforcing the strengths of core flagship products while accelerating entry into emerging categories such as sugar-free tea and plant-based beverages, swiftly responding to the health-conscious consumer trend. On the channel front, we drove growth through both online and offline efforts—deepening offline presence in traditional supermarkets, campus outlets, and lower-tier markets, while expanding online reach through partnerships with instant-retail platforms including Xiaoxiang Supermarket. On the brand-building front, we leveraged a mix of social media content marketing, scenario-based campaigns, and IP collaborations to boost brand influence and penetration among younger demographics. With all five categories advancing in synergy, the beverages business is building competitive moats through the concurrent cultivation of brand awareness and consumer habits.
+Mr. Wei Hong-Chen, Chief Executive Officer, commented, “Looking ahead to the second half of 2026, the external macro environment remains fraught with uncertainties, yet the trends of digital transformation and industrial upgrading continue to deepen, while supportive policies to boost consumption are gradually taking effect. In this complex landscape of both challenges and opportunities, our Group has embraced the pioneering spirit of ‘Back to Day 1’—orienting ourselves toward long-term value creation, leveraging the inherent vitality of a younger organization and the competitive edge of data-driven intelligent operations to drive quality upgrades and efficiency leaps. Our goal is to fully deliver on annual operating targets and achieve steady, high-quality growth in overall performance. On the product front, we will be precisely attuned to consumers' dual demand for health benefits and flavor experiences, accelerating product renewal and incubating new offerings. On the brand front, we will engage users with genuine, heartfelt interactions, embedding brand touchpoints into the daily routines of our target audiences, steadily building emotional resonance and brand trust. On the channel front, we will break through traditional retail boundaries by orchestrating an integrated online-offline omni channel network to expand consumer reach. On the financial front, we will tighten cost governance and empower long-term development through digital tools. On the talent front, a culture of efficiency, agility and entrepreneurial drive will energize our workforce and strengthen organizational resilience to navigate operational challenges. 
+As we mark the 30th anniversary of our Group's public listing, we remain true to our founding mission: ‘Life + Delicacy’. We have consistently to invest in food safety, sustainable development and other key areas to ensure that responsible operations are fully embedded across our business and that the foundation of our Chinese national brand remain solid. Looking forward, we will develop products with respect and dedication, engage consumers with sincerity, and work with partners based on trust and integrity. W By innovating while staying true to our fundamentals and advancing steadily with a long-term vision, we will remain firmly committed to the path of high-quality development.”
+About Tingyi (Cayman Islands) Holding Corp. (0322.HK)
+Tingyi (Cayman Islands) Holding Corp. (the “Company”), and its subsidiaries (the “Group”) specialise in the production and distribution of instant noodles and beverages in the People’s Republic of China (the “PRC”). The Group started its instant noodle business in 1992, and expanded into instant food business and beverage business in 1996. In March 2012, the Group further expanded its beverage business by forming a strategic alliance with PepsiCo for the beverage business in the PRC. The Company exclusively manufactures, bottles, packages, distributes and sells PepsiCo soft drinks in the PRC. After years of hard work and accumulation, “Master Kong” has become one of the best-known brands among consumers in the PRC.
+For enquiries, please contact:
+Investor Enquiries
+Investor Relations Team, Tingyi (Cayman Islands) Holding Corp.
+E-mail: ir@tingyi.com
+Christensen China Limited
+Stephanie Chen
+E-mail: stephanie.chen@christensencomms.com
+Tel: +852 2117 0861
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="str">
-        <v>SEEKINK Unveils Full Product Portfolio of E-Paper Solutions at Infocomm 2026, Powering Commercial, Workplace, Consumer Electronics, Smarter Transit Applications</v>
+        <v>CV Sciences Launches PlusHLTH.com, Expanding Its Consumer Platform ...</v>
       </c>
       <c r="B661" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C661" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D661" t="str">
-        <v>Retail</v>
+        <v>SaaS, Healthcare, Retail</v>
       </c>
       <c r="E661" t="str">
-        <v>https://www.prnewswire.com/news-releases/seekink-unveils-full-product-portfolio-of-e-paper-solutions-at-infocomm-2026-powering-commercial-workplace-consumer-electronics-smarter-transit-applications-302803851.html</v>
+        <v>https://pr-inside.com/cv-sciences-launches-plushlth-com-expanding-its-consumer-platform-r5211414.htm</v>
       </c>
       <c r="F661" t="str">
-        <v>From the Prism 3S tiled decorative wall to small tags - ePaper Innovation Scales Across Every Surface LAS VEGAS, June 17, 2026 /PRNewswire/ -- Infocomm 2026 Booth No. C8679- SEEKINK, a leading electronic paper manufacturer, today introduced its most extensive lineup of e-paper displays at...</v>
+        <v>(PR-inside.com) New digital destination brings the Company's Health Intelligence approach to life, helping consumers better understand their needs, discover science-backed solutions, and navigate healthy aging. SAN DIEGO, CA / ACCESS Newswire / August 11, 2026 / CV Sciences, Inc. (OTCQB:CVSI) (the "Company", "our", "us" or "we"), a consumer health company specializing in science-backed natural ingredients and products, today announced the launch of PlusHLTH.com, a new direct-to-consumer destination dedicated exclusively to the Company's growing +PlusHLTH™ product line. The launch of PlusHLTH.com represents an important milestone in the Company's long-term strategy to expand beyond cannabinoids and establish +PlusHLTH™ as a leading brand focused on healthy ..</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="str">
-        <v>Hisense Brings Smarter Home Experiences to Families During the FIFA World Cup 2026™</v>
+        <v>CV Sciences Launches PlusHLTH.com, Expanding Its Consumer Platform Beyond Cannabinoids</v>
       </c>
       <c r="B662" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C662" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D662" t="str">
-        <v>Retail</v>
+        <v>SaaS, Healthcare, Retail</v>
       </c>
       <c r="E662" t="str">
-        <v>https://www.prnewswire.com/news-releases/hisense-brings-smarter-home-experiences-to-families-during-the-fifa-world-cup-2026-302803794.html</v>
+        <v>https://www.newswire.com/news/cv-sciences-launches-plushlth-com-expanding-its-consumer-platform-beyond</v>
       </c>
       <c r="F662" t="str">
-        <v>QINGDAO, China, June 18, 2026 /PRNewswire/ -- Hisense, a leading brand in global consumer electronics and home appliances, is helping families enjoy the excitement of the FIFA World Cup 2026TM beyond the screen by creating smarter, more connected home experiences through its latest home...</v>
+        <v>New digital destination brings the Company's Health Intelligence approach to life, helping consumers better understand their needs, discover science-backed solutions, and navigate healthy aging.</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="str">
-        <v>Life Sciences Public Companies Present at the June 24 and 25 Life Sciences Virtual Investor Forum, Co-Hosted by Zacks Small-Cap Research</v>
+        <v>MegazoneCloud Selected as Amazon Quick SI Partner by AWS Generative AI Innovation Center</v>
       </c>
       <c r="B663" t="str">
-        <v>2026-06-18</v>
+        <v>2026-08-12</v>
       </c>
       <c r="C663" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D663" t="str">
-        <v>Healthcare, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E663" t="str">
-        <v>https://www.newmediawire.com/news/life-sciences-public-companies-present-at-the-june-24-and-25-life-sciences-virtual-investor-forum-co-hosted-by-zacks-small-cap-research-7087209</v>
+        <v>https://www.prnewswire.com/news-releases/megazonecloud-selected-as-amazon-quick-si-partner-by-aws-generative-ai-innovation-center-302849032.html</v>
       </c>
       <c r="F663" t="str">
-        <v>Two Days of Presentations Across Biotechnology, Diagnostics, Medical Devices, and Digital Health Direct Access to Management Teams Through Live Presentations, Real-Time Q&amp;amp;A, and One-on-One Meetings NEW YORK, NY - June 17, 2026 ( NEWMEDIAWIRE ) - B2i Digital, Inc. invites investors to the Life Sciences Virtual Investor Forum, a B2i Digital Featured Conference, taking place over two days on June 24 and 25, 2026, and co-hosted by Virtual Investor Conferences and Zacks Small-Cap Research. B2i Digital, as the Official Marketing Partner, brings the forum into its ecosystem, anchored by a powerful distribution and media engine that drives qualified investors to the presentations and the one-on-one meetings that follow. Before, during, and after the two days, B2i amplifies the event across its</v>
+        <v>First SI partner for Amazon Quick in Korea to support enterprise AI agent deployment — automating report writing, data analysis, and task execution 120 certified generative AI professionals on staff — strengthening enterprise AI capabilities on AWS SEOUL, South Korea, Aug. 11, 2026...</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="str">
-        <v>Prolon Launches Almost Forever, a New Podcast Bridging the Gap Between Longevity Science and Everyday Life</v>
+        <v>Croud Consumer Index Reveals 69% Of Americans Would Let AI Buy For Them Without Approval</v>
       </c>
       <c r="B664" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C664" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D664" t="str">
-        <v>Retail, Media</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E664" t="str">
-        <v>https://www.prnewswire.com/news-releases/prolon-launches-almost-forever-a-new-podcast-bridging-the-gap-between-longevity-science-and-everyday-life-302803704.html</v>
+        <v>https://www.prnewswire.com/news-releases/croud-consumer-index-reveals-69-of-americans-would-let-ai-buy-for-them-without-approval-302848958.html</v>
       </c>
       <c r="F664" t="str">
-        <v>Hosted by registered dietitians and longevity experts, the series debuts June 17 with leading voices in wellness, nutrition, and longevity science LOS ANGELES, June 17, 2026 /PRNewswire/ -- L-Nutra Inc., the science-driven longevity nutrition company behind consumer brand Prolon, today...</v>
+        <v>The New Research Points To A Rise Of The Validation Economy As AI Reshapes the Consumer Journey NEW YORK, Aug. 11, 2026 /PRNewswire/ -- New research from global media, data, and creative agency Croud reveals consumers may be far more ready for AI-powered commerce than brands realize....</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="str">
-        <v>Bills to get Fire Survivors the Insurance they Paid for Pass Final Policy Committee in California Assembly, Says Consumer Watchdog</v>
+        <v>How Amazon is supporting communities impacted by the Colombia earthquake</v>
       </c>
       <c r="B665" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C665" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D665" t="str">
         <v>Retail</v>
       </c>
       <c r="E665" t="str">
-        <v>https://www.prnewswire.com/news-releases/bills-to-get-fire-survivors-the-insurance-they-paid-for-pass-final-policy-committee-in-california-assembly-says-consumer-watchdog-302803643.html</v>
+        <v>https://www.aboutamazon.com/news/community/colombia-earthquake-amazon-disaster-relief?utm_source=rss</v>
       </c>
       <c r="F665" t="str">
-        <v>SACRAMENTO, Calif., June 17, 2026 /PRNewswire/ -- Two bills to hold insurance companies accountable for the payouts they owe fire survivors passed the Assembly Insurance committee today with large majorities and no opposition. The legislation, Senate Bills 877 and 878 authored by Senator...</v>
+        <v>Amazon is working with local nonprofits to help communities recover.</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="str">
-        <v>Zelluna ASA: Private Placement and Retail Offering successfully placed</v>
+        <v>Vietnam offers a glimpse into the future of beer</v>
       </c>
       <c r="B666" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C666" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D666" t="str">
         <v>Retail</v>
       </c>
       <c r="E666" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/17/3313863/0/en/Zelluna-ASA-Private-Placement-and-Retail-Offering-successfully-placed.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358774</v>
       </c>
       <c r="F666" t="str">
-        <v>NOT FOR RELEASE, PUBLICATION OR DISTRIBUTION, IN WHOLE OR IN PART, DIRECTLY OR INDIRECTLY, IN OR INTO AUSTRALIA, CANADA, HONG KONG, JAPAN, SOUTH AFRICA OR THE UNITED STATES, OR ANY OTHER JURISDICTION IN WHICH THE RELEASE, PUBLICATION OR DISTRIBUTION WOULD BE UNLAWFUL. THIS ANNOUNCEMENT DOES NOT CONSTITUTE AN OFFER OF ANY OF THE SECURITIES DESCRIBED HEREIN.</v>
+        <v>HEINEKEN in Vietnam proves that deep consumer listening, smart innovation, cultural insight, and category leadership can unlock resilient growth. - - Vietnam is a real-time case study on how to deliver quality growth under pressure. The essential lesson is that beer is not static, the role of beer in people&amp;#39;s lives is evolving across generations, and with EverGreen 2030 at its core, HEINEKEN is leaning into change and innovation. - - Growth remains priority one under HEINEKEN&amp;#39;s EverGreen 203... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358774</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="str">
-        <v>The HomeToGo Group Launches HomeToGo Originals, A New Umbrella Brand for Its Property Management Companies, Interhome and Kraushaar</v>
+        <v>Stonegate Capital Partners Updates Coverage on OppFi, Inc. (OPFI) 2Q26</v>
       </c>
       <c r="B667" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C667" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D667" t="str">
-        <v>Finance, Real Estate, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E667" t="str">
-        <v>https://www.newmediawire.com/news/the-hometogo-group-launches-hometogo-originals-a-new-umbrella-brand-for-its-property-management-companies-interhome-and-kraushaar-7087206</v>
+        <v>https://www.newsfilecorp.com/release/309255/Stonegate-Capital-Partners-Updates-Coverage-on-OppFi-Inc.-OPFI-2Q26</v>
       </c>
       <c r="F667" t="str">
-        <v>HomeToGo Originals Highlights the Trusted Local Service of Interhome and Kraushaar, Enhanced by HomeToGo’s Marketplace Distribution and Advanced Travel Technology LUXEMBOURG - June 17, 2026 ( NEWMEDIAWIRE ) - HomeToGo SE (Frankfurt Stock Exchange: HTG), Europe’s leading vacation rental group, today announced the launch of HomeToGo Originals, a new umbrella brand for its property management companies, Interhome, a leading holiday home rental management specialist with Europe’s largest local service network, and Kraushaar, a leading vacation rental agency at the German Baltic Sea. HomeToGo Originals highlights homes that are largely managed directly within the HomeToGo Group in partnership with owners, ensuring the highest quality service standards and professional, hands-on care across ever</v>
+        <v>Dallas, Texas--(Newsfile Corp. - August 11, 2026) - OppFi, Inc. (NYSE: OPFI): Stonegate Capital Partners Updates Coverage on OppFi (NYSE: OPFI). OppFi's 2Q26 results weaken the near-term earnings outlook but do      not change the longer-term thesis. The FY26 reset reflects delayed LOC and LOLA-related initiatives alongside macro pressure on consumer affordability, with management deliberately pacing      product rollout and underwriting rather than pursuing volume at the expense of credit...</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="str">
-        <v>Capstone Partners Builds on Accelerated Period of Growth Following Acquisition of TM Capital, Announces New Head of Consumer Industry Investment Banking Group</v>
+        <v>Match-Stick Flame Movie Marathon at the Martial Arts Museum</v>
       </c>
       <c r="B668" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C668" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D668" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E668" t="str">
-        <v>https://www.prnewswire.com/news-releases/capstone-partners-builds-on-accelerated-period-of-growth-following-acquisition-of-tm-capital-announces-new-head-of-consumer-industry-investment-banking-group-302803598.html</v>
+        <v>https://www.newmediawire.com/news/match-stick-flame-movie-marathon-at-the-martial-arts-museum-7088418</v>
       </c>
       <c r="F668" t="str">
-        <v>BOSTON, June 17, 2026 /PRNewswire/ -- Capstone Partners, a leading middle market investment banking firm, is pleased to announce the appointment of Yogesh Punjabi as Head of its Consumer Industry Investment Banking Group (Consumer Group). Punjabi brings over 15 years of investment banking...</v>
+        <v>LOS ANGELES, CA - August 11, 2026 ( NEWMEDIAWIRE ) - The Martial Arts History Museum will be hosting a Movie Screening Marathon for The Match-Stick Flame 1, 2, and 3 this Saturday August 15, 2026 starting at 1:00 pm located at 201 N Brand Blvd B100 Glendale, CA 91203. The Match-Stick Flame 3: Red Mafia, recently released in February 2026, is about Detective Dalton (Craig Bruss), now a Bounty Hunter, who is finishing his assignment given by DEA Agent Prasad (Vineeta Prasad), to take down the remaining Lunada Bay gang members in Rancho Palos Verdes, California. Dalton is a Navy Seal veteran with PTSD who is seeking alternative medicine strategies with karate Sensei Darryl Vidal as well as traditional therapy. However, Dalton has to hunt down the Russian Mob called “Red Mafia” to save Agent P</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="str">
-        <v>Five Below Announces Leadership Appointments</v>
+        <v>Dermata Therapeutics Provides Corporate Update and Reports Financial ...</v>
       </c>
       <c r="B669" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C669" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D669" t="str">
         <v>Finance, Retail</v>
       </c>
       <c r="E669" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/17/3313830/21529/en/Five-Below-Announces-Leadership-Appointments.html</v>
+        <v>https://pr-inside.com/dermata-therapeutics-provides-corporate-update-and-reports-financial-r5211320.htm</v>
       </c>
       <c r="F669" t="str">
-        <v>Rodney Lastinger named Chief Retail Officer Christos Yatrakis named Chief Legal Officer</v>
+        <v>(PR-inside.com) - Dermata announced the launch date of its first commercial product, Tome™ Foundational Treatment, expected on August 25, 2026 - - Dermata recently attended Be+Well Beauty and Wellness Show in Las Vegas, NV to announce the Tome brand - SAN DIEGO, CA / ACCESS Newswire / August 11, 2026 /Dermata Therapeutics, Inc. (NASDAQ:DRMA) ("Dermata," or the "Company"), a science-driven leader in dermatologic solutions, today highlighted recent corporate progress and reported financial results for the second quarter ended June 30, 2026. "Over the past year, we have transformed Dermata through a strategic pivot to become a commercial-stage, direct-to-consumer skincare company," commented Gerry Proehl, Dermata's ..</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="str">
-        <v>Greenland Mines (GRML) Acquires Strategic Stake in AnorTech</v>
+        <v>Worksport (NASDAQ: WKSP) Q2 Operating Cash Use Falls 58%; Net Loss ...</v>
       </c>
       <c r="B670" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C670" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D670" t="str">
-        <v>Finance, Retail</v>
+        <v>Finance, Energy, Retail</v>
       </c>
       <c r="E670" t="str">
-        <v>https://www.newmediawire.com/news/greenland-mines-grml-acquires-strategic-stake-in-anortech-7087201</v>
+        <v>https://pr-inside.com/worksport-nasdaq-wksp-q2-operating-cash-use-falls-58-net-loss-r5211319.htm</v>
       </c>
       <c r="F670" t="str">
-        <v xml:space="preserve">LOS ANGELES, CA - June 17, 2026 ( NEWMEDIAWIRE ) - Greenland Mines (NASDAQ: GRML) has entered into a strategic share exchange agreement with AnorTech Inc., acquiring an initial 9.9% equity interest in the Greenland-focused technology and resource development company, with an option to increase its ownership to as much as 19.9% within six months. The company said the investment supports its North Atlantic Critical Metals Corridor strategy and provides exposure to AnorTech’s sustainable alumina, high-purity alumina, CO2-free cement and industrial materials technologies derived from its Gronne Bjerg anorthosite project in Greenland. Greenland Mines said the transaction expands its reach beyond upstream resource development into the midstream processing segment of the critical materials value </v>
+        <v>(PR-inside.com) Gross profit increased 93% from Q1 as operating expenses declined 17%, demonstrating strong sequential operating performance Q2 net sales reached a record $5.23 million, up 27% year-over-year and 58% sequentially WEST SENECA, NY / ACCESS Newswire / August 11, 2026 / Worksport Ltd. (NASDAQ:WKSP) ("Worksport" or the "Company"), a U.S.-based innovator and manufacturer of hybrid and clean energy solutions primarily for the light truck, overlanding, and global consumer goods markets, today announced financial results for the second quarter ended June 30, 2026, delivering record quarterly net sales of $5.23 million, an increase of 27.4% year-over-year and 57.9% from the first quarter of ..</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="str">
-        <v>Why VERAXA Biotech AG (VRXA) Is 'One to Watch'</v>
+        <v>Greenland Mines (GRML) Commences 2026 Drilling at Skaergaard Project</v>
       </c>
       <c r="B671" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C671" t="str">
         <v>NewMediaWire</v>
       </c>
       <c r="D671" t="str">
-        <v>Finance, Healthcare, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E671" t="str">
-        <v>https://www.newmediawire.com/news/why-veraxa-biotech-ag-vrxa-is-one-to-watch-7087200</v>
+        <v>https://www.newmediawire.com/news/greenland-mines-grml-commences-2026-drilling-at-skaergaard-project-7088412</v>
       </c>
       <c r="F671" t="str">
-        <v>LOS ANGELES, CA - June 17, 2026 ( NEWMEDIAWIRE ) - VERAXA Biotech (NASDAQ: VRXA) is advancing a diversified oncology pipeline spanning monoclonal antibodies, antibody-drug conjugates, bispecific ADCs and proprietary BiTAC-based therapeutic formats across multiple cancer indications. “The company is focused on the discovery and development of a new generation of antibody-based therapeutics for the treatment of solid tumors. VERAXA’s vision is to deliver the next wave of smart cancer therapies with curative potential and improved safety profiles,” reads a recent article. “The company is building a pipeline that includes dual-targeting antibody-drug conjugates (‘ADCs’) and T-cell engagers (‘TCEs’) predominantly based on its patented BiTAC concept. This concept is designed to improve the preci</v>
+        <v>LOS ANGELES, CA - August 11, 2026 ( NEWMEDIAWIRE ) - Greenland Mines (NASDAQ: GRML) announced that drilling has commenced at its Skaergaard gold, palladium and platinum project in southeast Greenland following the arrival of its support vessel Argus and successful mobilization of equipment and infrastructure ashore. Diamond drill rigs supplied and operated by Nordisk Fundering, including two new heli-portable units, have been assembled and are operating, with the first holes expected to be completed within days. Initial LiDAR drone surveys have also been completed, approximately one-third of planned drill locations have been identified and marked and the Sodalen airstrip has been confirmed operational. The 2026 field program is designed to support further upgrading of the Skaergaard Minera</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="str">
-        <v>California Oil Refiners' Profit Margins Explode in April To $1.24 Per Gallon, says Consumer Watchdog</v>
+        <v>Kroger names Nate Faust Executive Vice President and Chief eCommerce Officer</v>
       </c>
       <c r="B672" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C672" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D672" t="str">
-        <v>Energy, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E672" t="str">
-        <v>https://www.prnewswire.com/news-releases/california-oil-refiners-profit-margins-explode-in-april-to-1-24-per-gallon-says-consumer-watchdog-302803506.html</v>
+        <v>https://www.prnewswire.com/news-releases/kroger-names-nate-faust-executive-vice-president-and-chief-ecommerce-officer-302848681.html</v>
       </c>
       <c r="F672" t="str">
-        <v>SACRAMENTO, Calif., June 17, 2026 /PRNewswire/ -- California oil refiners reported gross profits margins of $1.24 per gallon in April based on new data released by the California Energy Commission (CEC) under SB 1322, legislation passed in 2022 by Senator Ben Allen. By contrast, oil...</v>
+        <v>CINCINNATI, Aug. 11, 2026 /PRNewswire/ -- The Kroger Co. (NYSE:KR) today announced that Nate Faust will join the company as Executive Vice President and Chief eCommerce Officer, effective September 1, 2026. Faust brings more than two decades of experience building and scaling highly...</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="str">
-        <v>Cardio Diagnostics Holdings (CDIO) Working to Help Employers Tackle Cardiovascular Risk, Healthcare Costs</v>
+        <v>HotDeals Releases 2026 Back-to-School Savings Snapshot Highlighting Coupon Code Usage Across U.S. Retailers</v>
       </c>
       <c r="B673" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C673" t="str">
-        <v>NewMediaWire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D673" t="str">
-        <v>Finance, SaaS, Healthcare, Retail</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E673" t="str">
-        <v>https://www.newmediawire.com/news/cardio-diagnostics-holdings-cdio-working-to-help-employers-tackle-cardiovascular-risk-healthcare-costs-7087198</v>
+        <v>https://www.send2press.com/wire/hotdeals-releases-2026-back-to-school-savings-snapshot-highlighting-coupon-code-usage-across-u-s-retailers/</v>
       </c>
       <c r="F673" t="str">
-        <v>LOS ANGELES, CA - June 17, 2026 ( NEWMEDIAWIRE ) - A single heart attack or major cardiovascular event can have consequences that extend far beyond a patient’s health, affecting employers, insurers and healthcare systems through higher medical costs, lost productivity and long-term care expenses. As cardiovascular disease continues to drive a significant share of healthcare spending, organizations responsible for employee benefits are seeking new strategies to identify risk earlier and improve outcomes. Cardio Diagnostics Holdings (NASDAQ: CDIO) is engaging directly with these stakeholders at four national benefits conferences in June, where the company plans to discuss innovative approaches to cardiovascular disease prevention, risk assessment and cost management. Cardiovascular disease r</v>
+        <v>SAN FRANCISCO, Calif., Aug. 11, 2026 (SEND2PRESS NEWSWIRE) -- New data from the HotDeals Research Team shows that during the 2026 Back-to-School season, U.S. shoppers continue to favor manually applied coupon codes over automatically applied, no-code deals. According to the HotDeals Consumer Savings Index, more than 2,000 active Back-to-School promotions were tracked across over 1,000 U.S. merchants this season, with code-based offers outnumbering no-code deals by a wide margin.</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="str">
-        <v>Check Point Announces Upcoming Integration with Amazon Bedrock AgentCore</v>
+        <v>InventHelp Inventor Develops Autonomous Paint Spraying Apparatus (CTK-145)</v>
       </c>
       <c r="B674" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C674" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D674" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E674" t="str">
-        <v>https://www.prnewswire.com/news-releases/check-point-announces-upcoming-integration-with-amazon-bedrock-agentcore-302803488.html</v>
+        <v>https://www.prnewswire.com/news-releases/inventhelp-inventor-develops-autonomous-paint-spraying-apparatus-ctk-145-302845901.html</v>
       </c>
       <c r="F674" t="str">
-        <v>REDWOOD CITY, Calif., June 17, 2026 /PRNewswire/ -- Check Point® Software Technologies Ltd. (NASDAQ: CHKP), a pioneer and global leader of cyber security solutions, announced today its upcoming integration with Amazon Bedrock AgentCore. The integration extends Check Point's trusted...</v>
+        <v>PITTSBURGH, Aug. 11, 2026 /PRNewswire/ -- "As a retail paint specialist, I wanted to create an autonomous paint spraying apparatus with some tornado-like qualities for quickly painting large indoor or outdoor wall surfaces," said an inventor, from Chandler, Texas, "so I invented the...</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="str">
-        <v>Postal Automation System Market to Reach USD 25.27 Billion by 2031 as E-commerce Expansion and Postal Modernization Drive Adoption</v>
+        <v>ResellerRatings Cuts Time Spent on Non-Selling Work by 90% with ZoomInfo</v>
       </c>
       <c r="B675" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C675" t="str">
-        <v>GetNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D675" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, SaaS, Retail, Media</v>
       </c>
       <c r="E675" t="str">
-        <v>https://www.getnews.info/story/2026/06/17/postal-automation-system-market-to-reach-usd-2527-billion-by-2031-as-ecommerce-expansion-and-postal-modernization-drive-adoption/?source=barchart</v>
+        <v>https://finance.yahoo.com/small-business/articles/resellerratings-cuts-time-spent-non-162400055.html</v>
       </c>
       <c r="F675" t="str">
-        <v/>
+        <v>VANCOUVER, Wash., August 11, 2026--ZoomInfo (NASDAQ: GTM), the all-in-one AI GTM platform, has reported that ResellerRatings, a user-generated content company serving more than 3,500 retail brands, has cut the time its team spends on non-selling activities by 90%, according to the company.</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="str">
-        <v>Datavault AI (DVLT) Expects Dream Bowl I Meme Coin to Begin Trading on Biconomy</v>
+        <v>Green Leaf Innovations, Inc. Signs Letter of Intent to Acquire 25% ...</v>
       </c>
       <c r="B676" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C676" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D676" t="str">
-        <v>Finance, Crypto, AI, SaaS, Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E676" t="str">
-        <v>https://www.newmediawire.com/news/datavault-ai-dvlt-expects-dream-bowl-i-meme-coin-to-begin-trading-on-biconomy-7087196</v>
+        <v>https://pr-inside.com/green-leaf-innovations-inc-signs-letter-of-intent-to-acquire-r5211222.htm</v>
       </c>
       <c r="F676" t="str">
-        <v>LOS ANGELES, CA - June 17, 2026 ( NEWMEDIAWIRE ) - Datavault AI (NASDAQ: DVLT) announced that its Dream Bowl I meme coin, a commemorative digital collectible tied to Dream Bowl XIV, is expected to begin trading on the Biconomy cryptocurrency exchange as early as June 23, 2026. The company said the anticipated listing would mark the latest Datavault AI-issued token to advance from issuance to live secondary-market trading and represents another step in expanding the reach of its Information Data Exchange(R) platform. Datavault AI said it plans to onboard additional company-issued tokens to Biconomy, including Dream Bowl II meme coins and the Josh Gibson meme coin. The company noted that its Information Data Exchange(R) platform enables users to create, mint and list meme coins while providi</v>
+        <v>(PR-inside.com) Strategic Partnership Unites Premium Agricultural Innovation with Global Distribution Network PEMBROKE PINES, FL / ACCESS Newswire / August 11, 2026 / Green Leaf Innovations, Inc. (OTCID:GRLF), an emerging growth company and distributor of premium consumer goods and agricultural integration platforms, is pleased to announce the execution of a Non- binding Letter of Intent (LOI) dated August 3, 2026, to acquire a 25% equity interest on a fully diluted basis in CERA CELL CORP.DURTEQ™ (DURTEQ.COM), an innovator in fertilizers, marine biotechnology, and sargassum valorization systems. Under the terms of the strategic transaction, Green Leaf Innovations will secure exclusive or preferred distribution and integration ..</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="str">
-        <v>“Intentional Mom, Unshakable Faith” by Nancy Marie Peterson — Amazon's Best-Selling Book Available for Free Download – Ending Soon (6/19/2026)</v>
+        <v>Vadzo Imaging Positions Falcon-830CRH: 8MP AR0830 4K HDR Autofocus USB Camera Based on Onsemi AR0830 HyperLux LP Sensor for Embedded Vision Applications</v>
       </c>
       <c r="B677" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C677" t="str">
-        <v>WebWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D677" t="str">
-        <v>Retail</v>
+        <v>SaaS, Healthcare, Retail</v>
       </c>
       <c r="E677" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356382</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-positions-falcon-830crh-8mp-ar0830-4k-hdr-autofocus-usb-22844265</v>
       </c>
       <c r="F677" t="str">
-        <v>Best Seller Publishing is proud to announce the release of &amp;#8220;Intentional Mom, Unshakable Faith: 7 Strategies to Raising Godly Children&amp;#8221; by author, speaker, missionary, and homeschooling mother of six Nancy Marie Peterson &amp;#8212; available for free download on Amazon for three more days&amp;#8212;now through June 19, 2026. - - In a culture competing for the hearts and minds of children, many parents feel overwhelmed, exhausted, and uncertain about how to pass on their faith. Nancy Marie Peterson offers a... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356382</v>
+        <v>Vadzo Imaging has positioned the Falcon-830CRH, a 4K OEM USB Camera built on the Onsemi HyperLux LP sensor platform, for OEM developers deploying embedded vision systems across retail, medical, kiosk, robotics and smart city environments. As an 8MP 4K Autofocus Camera, the module pairs VCM-based autofocus with Line Interleaved HDR, enhanced Dynamic Range and Wake-on-Motion inside a USB 3.2 Gen 1 UVC-compliant design.</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="str">
-        <v>Versus Systems (VS) Uses Gamification, Real-World Rewards to Turn Audiences Into Active Marketing Participants</v>
+        <v>Prime Ledger Expands Leadership Team With Appointment of Lesley O'Neill and Ankur Rakshit, Names Chuck Thompson to Board of Directors</v>
       </c>
       <c r="B678" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C678" t="str">
         <v>NewMediaWire</v>
       </c>
       <c r="D678" t="str">
-        <v>SaaS, Retail, Media</v>
+        <v>Retail</v>
       </c>
       <c r="E678" t="str">
-        <v>https://www.newmediawire.com/news/versus-systems-vs-uses-gamification-real-world-rewards-to-turn-audiences-into-active-marketing-participants-7087194</v>
+        <v>https://www.newmediawire.com/news/prime-ledger-expands-leadership-team-with-appointment-of-lesley-o-neill-and-ankur-rakshit-names-chuck-thompson-to-board-of-directors-7088392</v>
       </c>
       <c r="F678" t="str">
-        <v>LOS ANGELES, CA - June 17, 2026 ( NEWMEDIAWIRE ) - One of the biggest challenges marketers face in the digital economy is capturing attention and holding it long enough to create meaningful customer relationships. Consumers today are exposed to thousands of advertisements, promotions and content experiences every day. As competition for attention intensifies, companies are increasingly turning toward interactive engagement strategies rather than traditional advertising alone. One of the fastest-growing approaches is gamification. Versus Systems operates a patented rewards platform that combines gamification with real-world prizes to increase audience engagement and customer loyalty. The company’s technology has been used by more than 10 million consumers and deployed alongside major sports</v>
+        <v>Veteran Compliance, Finance, and Capital Markets Leaders Join as the Company Scales Its Digital Asset Advisory CHICAGO, IL - August 11, 2026 ( NEWMEDIAWIRE ) - Prime Ledger today announced three senior appointments as the company enters its next phase of growth. Lesley O’Neill joins as Chief Risk and Compliance Officer, and Ankur Rakshit joins as Chief Financial Officer, strengthening the company’s operating team across risk, regulatory, and financial functions. Separately, Chuck Thompson has been appointed to Prime Ledger’s Board of Directors. The appointments bring Prime Ledger decades of combined experience across regulated financial services, digital assets, and global capital markets at a moment when institutional expectations for compliance rigor and financial discipline in the secto</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="str">
-        <v>CUCKOO Serves Up Its Biggest Rice Cooker Deals of the Year This Amazon Prime Day</v>
+        <v>ZonPrep Ranks No. 225 on the 2026 Inc. 5000 list, Up 1,026 Places, and Opens the ZonPrep Consolidation Center</v>
       </c>
       <c r="B679" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C679" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D679" t="str">
         <v>Retail</v>
       </c>
       <c r="E679" t="str">
-        <v>https://www.newswire.com/news/cuckoo-serves-up-its-biggest-rice-cooker-deals-of-the-year-this-amazon-22800245</v>
+        <v>https://www.prnewswire.com/news-releases/zonprep-ranks-no-225-on-the-2026-inc-5000-list-up-1-026-places-and-opens-the-zonprep-consolidation-center-302848573.html</v>
       </c>
       <c r="F679" t="str">
-        <v>Shop Up to 50% OFF CUCKOO's Best-Selling Rice Cookers During Amazon Prime Day, June 23-26</v>
+        <v>The Amazon-focused supply chain partner climbed 1,026 places in a year. A second McDonough, Georgia warehouse now takes all cross-dock volume, freeing floor space for a prep buildout targeting over 1 million units a day. MCDONOUGH, Ga., Aug. 11, 2026 /PRNewswire/ -- ZonPrep, an...</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="str">
-        <v>PawCo™ Expands Retail Footprint with Launch on Chewy, Bringing Science-Backed Dog Nutrition to Pet Parents Nationwide</v>
+        <v>Ziebart Promotes Three Longtime Leaders, Deepening its Bench of Franchisee Support and Growth Expertise</v>
       </c>
       <c r="B680" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C680" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D680" t="str">
         <v>Retail</v>
       </c>
       <c r="E680" t="str">
-        <v>https://www.prnewswire.com/news-releases/pawco-expands-retail-footprint-with-launch-on-chewy-bringing-science-backed-dog-nutrition-to-pet-parents-nationwide-302803358.html</v>
+        <v>https://www.prnewswire.com/news-releases/ziebart-promotes-three-longtime-leaders-deepening-its-bench-of-franchisee-support-and-growth-expertise-302848522.html</v>
       </c>
       <c r="F680" t="str">
-        <v>The premium dog nutrition brand expands access to its veterinarian-formulated meals and treats through one of the largest U.S. pet retailers SAN FRANCISCO, June 17, 2026 /PRNewswire/ -- PawCo™, the premium dog nutrition company redefining modern pet wellness, just announced its official...</v>
+        <v>Jason Theisen elevated to Senior Vice President of U.S. Franchise Operations, strengthening corporate-franchisee relationships Tom Bowler named Vice President of U.S. Retail Operations, overseeing all company-owned stores Michelle Wells promoted to Vice President of Marketing, extending...</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="str">
-        <v>The New Ariane 6 with 4 P160C Boosters Successfully Launches Amazon LEO Satellites</v>
+        <v>SQAIRZ Footwear Expands National Retail Presence with Launch at SCHEELS</v>
       </c>
       <c r="B681" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C681" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D681" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E681" t="str">
-        <v>https://www.newswire.com/news/the-new-ariane-6-with-4-p160c-boosters-successfully-launches-amazon-leo</v>
+        <v>https://www.prnewswire.com/news-releases/sqairz-footwear-expands-national-retail-presence-with-launch-at-scheels-302847938.html</v>
       </c>
       <c r="F681" t="str">
-        <v/>
+        <v>Brand's patented technology platform delivers measurable performance benefits across multiple sports WINDHAM, N.H., Aug. 11, 2026 /PRNewswire/ -- SQAIRZ, the performance footwear company built on the belief that better movement starts with a better foundation, today announced that...</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="str">
-        <v>Gray Media Launches Political 360 Digital Advertising Solution Powered by Aristotle Data</v>
+        <v>NRS Connects Retailers to Uber Eats</v>
       </c>
       <c r="B682" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C682" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D682" t="str">
-        <v>Finance, Retail</v>
+        <v>Finance, SaaS, Retail</v>
       </c>
       <c r="E682" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/17/3313622/0/en/Gray-Media-Launches-Political-360-Digital-Advertising-Solution-Powered-by-Aristotle-Data.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/11/3342839/33173/en/nrs-connects-retailers-to-uber-eats.html</v>
       </c>
       <c r="F682" t="str">
-        <v>ATLANTA, June 17, 2026 (GLOBE NEWSWIRE) -- Gray Media today announced an enhanced political digital advertising solution powered by Aristotle, a trusted provider of political data and analytics. The offering integrates Aristotle's political and consumer data into Gray's Political 360 go-to-market strategy, empowering candidates, issues, and advocacy organizations to connect with the right constituents with greater precision across digital channels.</v>
+        <v>NRS's direct integration provides independent retail stores with seamless access to Uber Eats' delivery marketplace NRS's direct integration provides independent retail stores with seamless access to Uber Eats' delivery marketplace</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="str">
-        <v>The Gold ATM Brings Private Discreet Gold and Jewelry Buying to Atlanta</v>
+        <v>GreetEat Signs Binding LOI to Acquire ChefKart</v>
       </c>
       <c r="B683" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C683" t="str">
-        <v>PRUnderground</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D683" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E683" t="str">
-        <v>https://www.prunderground.com/the-gold-atm-brings-private-discreet-gold-and-jewelry-buying-to-atlanta/00385072/</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/11/3342722/0/en/greeteat-signs-binding-loi-to-acquire-chefkart.html</v>
       </c>
       <c r="F683" t="str">
-        <v>Atlanta's highest rated luxury pawn shop and jewelry buyer now welcomes clients by private appointment in Cobb County and Buckhead. The post The Gold ATM Brings Private Discreet Gold and Jewelry Buying to Atlanta first appeared on</v>
+        <v>GreetEat (OTC: GEAT) signs binding LOI to acquire ChefKart, expanding its technology-enabled consumer services platform into India.</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="str">
-        <v>Zelluna ASA: Contemplated Private Placement and Retail Offering to Strengthen its Position Ahead of Initial Clinical Data</v>
+        <v>AIAI Holdings' Constellation Network Launches Dôr Retail Intelligence: ...</v>
       </c>
       <c r="B684" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C684" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D684" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Finance, AI, SaaS, Energy, Retail</v>
       </c>
       <c r="E684" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/17/3313613/0/en/Zelluna-ASA-Contemplated-Private-Placement-and-Retail-Offering-to-Strengthen-its-Position-Ahead-of-Initial-Clinical-Data.html</v>
+        <v>https://pr-inside.com/aiai-holdings-constellation-network-launches-d-r-retail-intelligence-r5211145.htm</v>
       </c>
       <c r="F684" t="str">
-        <v>NOT FOR RELEASE, PUBLICATION OR DISTRIBUTION, IN WHOLE OR IN PART DIRECTLY OR INDIRECTLY, IN OR INTO AUSTRALIA, CANADA, HONG KONG, JAPAN, SOUTH AFRICA OR THE UNITED STATES OR ANY OTHER JURISDICTION IN WHICH THE RELEASE, PUBLICATION OR DISTRIBUTION WOULD BE UNLAWFUL. THIS ANNOUNCEMENT DOES NOT CONSTITUTE AN OFFER OF ANY OF THE SECURITIES DESCRIBED HEREIN.</v>
+        <v>(PR-inside.com) Platform Connects Customer Traffic With Point-of-Sale, Labor, Marketing and Weather Data to Identify Missed Demand, Explain Performance Shifts and Recommend Next Actions Across One Location or Hundreds DALLAS, TX / ACCESS Newswire / August 11, 2026 / AIAI Holdings Corporation (NASDAQ:AIAI) ("Ai2" or the "Company"), an AI-enabled diversified holding company utilizing Transformational AI (TAI) to enhance portfolio performance, today announced that its portfolio company, Constellation Network has commercially launched Dôr Retail Intelligence, a platform for physical commerce powered by the industry's first thermal-sensing, battery-operated people counter that is currently deployed in over 2,000 retail stores to help businesses better understand customer ..</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="str">
-        <v>90 Miles, Billions at Stake: New Report Exposes the High Cost of America’s Cuba Stalemate</v>
+        <v>AIAI Holdings' Constellation Network Launches Dôr Retail Intelligence: Transformational AI-Powered Retail Intelligence</v>
       </c>
       <c r="B685" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C685" t="str">
-        <v>PR.com</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D685" t="str">
-        <v>Retail</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E685" t="str">
-        <v>https://www.pr.com/press-release/971465</v>
+        <v>https://www.newswire.com/news/aiai-holdings-constellation-network-launches-d-r-retail-intelligence</v>
       </c>
       <c r="F685" t="str">
-        <v>A striking new analysis argues that the United States is leaving major economic value on the table by keeping Cuba at arm’s length. Just 90 miles from Florida lies a market with powerful symbolic recognition, global consumer appeal, and meaningful commercial potential—yet current policy continues to wall off trade, suppress tourism-linked growth, and block American businesses from opportunities that could ripple [PR.com]</v>
+        <v>Platform Connects Customer Traffic With Point-of-Sale, Labor, Marketing and Weather Data to Identify Missed Demand, Explain Performance Shifts and Recommend Next Actions Across One Location or Hundreds</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="str">
-        <v>BioElectronics Advances ActiPatch Commercial Rollout With Electrome</v>
+        <v>NeuroOne® Achieves Major Milestone With ISO 13485 Certification</v>
       </c>
       <c r="B686" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C686" t="str">
         <v>NewMediaWire</v>
       </c>
       <c r="D686" t="str">
-        <v>AI, SaaS, Healthcare, Retail</v>
+        <v>Finance, Healthcare, Retail</v>
       </c>
       <c r="E686" t="str">
-        <v>https://www.newmediawire.com/news/bioelectronics-advances-actipatch-commercial-rollout-with-electrome-7087188</v>
+        <v>https://www.newmediawire.com/news/neuroone-r-achieves-major-milestone-with-iso-13485-certification-7088388</v>
       </c>
       <c r="F686" t="str">
-        <v>Strategic Agreement Enters Execution Phase as Electrome Prepares AI-Enabled Consumer Campaign for FDA-Cleared, Drug-Free Pain Relief Technology JEFFERSON, MARYLAND - June 17, 2026 ( NEWMEDIAWIRE ) - BioElectronics Corporation ( https://www.bielcorp.com/) (OTC: BIEL), a developer of medical technology products, announces its strategic distribution and licensing agreement with Electrome Corporation has officially moved into the execution phase, and manufacturing is now underway for the launch of BioElectronics’ flagship pulsed shortwave therapy as part of the Electrome PAINKILLER platform. The partnership marks a major milestone for both companies as Electrome prepares for an aggressive consumer launch strategy designed to accelerate awareness and adoption of BioElectronics’ drug-free pain t</v>
+        <v>Certification Provides Key Step for the Company Towards Commercializing Internationally and Offering a New Opportunity for Revenue Growth Achievement Highlights the Company's Robust Quality System and Strong Compliance Capabilities EDEN PRAIRIE, MINN. - August 11, 2026 ( NEWMEDIAWIRE ) - NeuroOne Medical Technologies Corporation (Nasdaq: NMTC) (“NeuroOne” or the “Company”), a medical technology company dedicated to transforming the surgical diagnosis and treatment of neurological disorders, today announced it has received ISO 13485-2016 certification. ISO 13485 is the international standard for Quality Management Systems in the Medical Device Industry; with particular emphasis on risk management, design controls, and continuous improvement. In achieving this certification, NeuroOne has dem</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="str">
-        <v>Partnering with experts on tips to help avoid summer travel scams in U.S.</v>
+        <v>SurgePays Reports 23% Month-Over-Month Growth in Smartphone Rent-to-Own Program, Reaching $176,000 in July Retail Sales</v>
       </c>
       <c r="B687" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C687" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D687" t="str">
-        <v>AI, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E687" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356389</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/11/3342693/0/en/surgepays-reports-23-month-over-month-growth-in-smartphone-rent-to-own-program-reaching-176-000-in-july-retail-sales.html</v>
       </c>
       <c r="F687" t="str">
-        <v>Key Takeaways - - - &amp;#8226; Consumer research finds over 40% of Americans have fallen for an online scam, with losses averaging almost $2,000. - - &amp;#8226; About two-thirds of Americans say AI is making scams harder to detect, with deal-hunters and Gen Z appearing most likely to fall for an AI scam. - - &amp;#8226; Airbnb and the International Association of Financial Crimes Investigators (IAFCI) team up on tips to help people find and book travel safely online. - - - - Online travel scams&amp;#8212;from fake booking s... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356389</v>
+        <v>Joint Venture Discussions Continue as Company Evaluates Smartphone Rent-to-Own Program as Standalone Revenue Channel Joint Venture Discussions Continue as Company Evaluates Smartphone Rent-to-Own Program as Standalone Revenue Channel</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="str">
-        <v>Qashivo Launches AI Platform to Help UK SMEs Get Paid Faster</v>
+        <v>Alix Earle Invests in Cymbiotika, the Science-Backed Wellness Brand She Uses Every Day</v>
       </c>
       <c r="B688" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C688" t="str">
-        <v>Pressat</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D688" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E688" t="str">
-        <v>https://pressat.co.uk/releases/qashivo-launches-ai-platform-to-help-uk-smes-get-paid-faster-4d1620683f3d35849f8132c4402c8919/</v>
+        <v>https://www.prnewswire.com/news-releases/alix-earle-invests-in-cymbiotika-the-science-backed-wellness-brand-she-uses-every-day-302847563.html</v>
       </c>
       <c r="F688" t="str">
-        <v xml:space="preserve">Wednesday 17 June, 2026 New fintech solution helps businesses improve cashflow visibility while reducing time spent chasing unpaid invoices LONDON, UK – Qashivo, a UK fintech startup, has launched an AI-powered credit control platform designed to help SMEs improve cashflow visibility, reduce manual invoice chasing and gain greater confidence in when payments will arrive. While many businesses focus on winning new customers, late payments remain one of the biggest pressures on SME cashflow. Qashivo addresses this challenge by analysing customer payment responses, identifying intent and helping businesses take the most effective next action. Unlike traditional reminder software, Qashivo interprets customer conversations to understand whether a payment has been promised, disputed or delayed. </v>
+        <v>The entrepreneur and cultural force takes a personal stake in the liposomal supplement brand she's used for years, adding Cymbiotika to a curated list of consumer brands she's personally backed SAN DIEGO, Aug. 11, 2026 /PRNewswire/ -- Cymbiotika, the science-backed wellness brand known...</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="str">
-        <v>LataMed AI Highlights Key Industry Insights and Strategic Engagements Following Attendance at HLTH Europe 2026</v>
+        <v>Elevate Ranks No. 13 on the 2026 Inc. 5000 List of America's Fastest-Growing Private Companies</v>
       </c>
       <c r="B689" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C689" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D689" t="str">
-        <v>AI, Healthcare, Retail</v>
+        <v>Finance, SaaS, Retail</v>
       </c>
       <c r="E689" t="str">
-        <v>https://www.newmediawire.com/news/latamed-ai-highlights-key-industry-insights-and-strategic-engagements-following-attendance-at-hlth-europe-2026-7087185</v>
+        <v>https://www.prnewswire.com/news-releases/elevate-ranks-no-13-on-the-2026-inc-5000-list-of-americas-fastest-growing-private-companies-302847931.html</v>
       </c>
       <c r="F689" t="str">
-        <v>CARACAS, VENEZUELA - June 17, 2026 ( NEWMEDIAWIRE ) - LataMed AI Corp. (OTC: LMED) (the “Company”), a development-stage digital health and artificial intelligence technology company focused on telehealth infrastructure, healthcare analytics, and care coordination solutions for emerging markets, today provided an update regarding its attendance at HLTH Europe 2026, one of the healthcare industry's leading conferences focused on innovation, digital health, healthcare technology, and emerging healthcare solutions. Management stated that attendance at HLTH Europe provided an opportunity to engage directly with healthcare innovators, technology companies, healthcare providers, insurers, and digital health organizations from across Europe, Latin America, and other international markets. Manageme</v>
+        <v>With more than 12,000% three-year revenue growth, benefits administration platform ranked No. 1 in Colorado and No. 2 in financial services sector DENVER, Aug. 11, 2026 /PRNewswire/ -- Elevate, a modern consumer-directed benefits administration platform, ranked No. 13 on the 2026 Inc....</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="str">
-        <v>OZOP Energy Solutions, Inc. Highlights Continued Retail Rollout of Ballislife Drink with Chicago Market Activation</v>
+        <v>Synbio International Commences Revenue-Generating Operations With Launch of Healing Force™ Nutraceutical Division</v>
       </c>
       <c r="B690" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C690" t="str">
-        <v>GlobeNewswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D690" t="str">
-        <v>Energy, Retail</v>
+        <v>Finance, AI, Retail, Healthcare</v>
       </c>
       <c r="E690" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/17/3313422/0/en/OZOP-Energy-Solutions-Inc-Highlights-Continued-Retail-Rollout-of-Ballislife-Drink-with-Chicago-Market-Activation.html</v>
+        <v>https://www.newmediawire.com/news/synbio-international-commences-revenue-generating-operations-with-launch-of-healing-force-tm-nutraceutical-division-7088386</v>
       </c>
       <c r="F690" t="str">
-        <v>WARWICK, NY, June 17, 2026 (GLOBE NEWSWIRE) -- Ozop Energy Solutions, Inc. (OTC: OZSC, the “Company”) today highlighted continued progress within Varon Corp’s U.S. subsidiary, Varon USA, including the continued rollout of Ballislife Drink Inc.’s into the Chicago market. Ozop and Varon Corp are currently completing customary pre-closing conditions in connection with the previously announced transaction with OZOP.</v>
+        <v>NEW YORK, NY - August 11, 2026 ( NEWMEDIAWIRE ) - Synbio International, Inc. (OTC: SYIN) today marks a significant milestone in its evolution. After an extended period focused on corporate restructuring, strategic partnerships, and business development, the Company is now entering commercial operations with the launch of its Healing Force™ nutraceutical division and first consumer product. Company Begins Executing Revenue Generation Strategy through First Commercial Product Launch The launch marks Synbio's transition from a development-stage company to an operating business. It also reflects the Company's strategy of combining near-term revenue generation through commercial wellness products with the long-term value creation potential of its AI-driven healthcare technologies. The first pro</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="str">
-        <v>Pinnacle Technology Partners (PTP) Achieves AWS Premier Tier Status in the Amazon Web Services Partner Network</v>
+        <v>CCM Announces Pricing of Upsized Offering of $750 Million of 7.750% Senior Notes Due 2031</v>
       </c>
       <c r="B691" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C691" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D691" t="str">
-        <v>Retail</v>
+        <v>Real Estate, Retail</v>
       </c>
       <c r="E691" t="str">
-        <v>https://www.prweb.com/releases/pinnacle-technology-partners-ptp-achieves-aws-premier-tier-status-in-the-amazon-web-services-partner-network-302802358.html</v>
+        <v>https://www.prnewswire.com/news-releases/ccm-announces-pricing-of-upsized-offering-of-750-million-of-7-750-senior-notes-due-2031--302848350.html</v>
       </c>
       <c r="F691" t="str">
-        <v>PTP announced today that it has achieved Premier tier in the AWS Partner Network (APN). NORWOOD, Mass., June 17, 2026 /PRNewswire-PRWeb/ -- PTP announced today that it has achieved Premier tier in the AWS Partner Network (APN). PTP is proud to achieve Premier tier in the AWS Partner...</v>
+        <v>CLEVELAND, Aug. 11, 2026 /PRNewswire/ -- CrossCountry Mortgage, LLC ("CCM"), the nation's largest distributed-retail mortgage lender, announced today that its direct parent company, CrossCountry Intermediate HoldCo, LLC (the "Company"), priced its upsized offering of $750 million...</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="str">
-        <v>Pride Holdings Group Signs Letter of Intent to Acquire Agriturismo Gatti Winery in Camino, Italy</v>
+        <v>OSM Worldwide Celebrates 15 Years on the Inc. 5000 List</v>
       </c>
       <c r="B692" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C692" t="str">
-        <v>NewMediaWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D692" t="str">
-        <v>Finance, Real Estate, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E692" t="str">
-        <v>https://www.newmediawire.com/news/pride-holdings-group-signs-letter-of-intent-to-acquire-agriturismo-gatti-winery-in-camino-italy-7087184</v>
+        <v>https://www.prweb.com/releases/osm-worldwide-celebrates-15-years-on-the-inc-5000-list-302845835.html</v>
       </c>
       <c r="F692" t="str">
-        <v>ORLANDO, FL - June 17, 2026 ( NEWMEDIAWIRE ) - Pride Holdings Group (OTC: PHSE) today announced that it has signed a Letter of Intent (LOI) to acquire Agriturismo Gatti Winery , a boutique winery and hospitality destination located in the historic village of Camino in Italy's renowned Monferrato region. The proposed acquisition represents a significant step in Pride Holdings Group's strategy to build a diversified portfolio of hospitality, tourism, entertainment, and lifestyle assets while establishing a presence within one of Italy's most respected wine-producing regions. Nestled among the rolling vineyards and countryside of Monferrato, Agriturismo Gatti Winery is known for its wine production, authentic Italian hospitality, and scenic destination experiences. The property offers Pride H</v>
+        <v>2026 Ranking Underscores Years of Sustained Growth CHICAGO, Aug. 11, 2026 /PRNewswire-PRWeb/ -- OSM Worldwide, a nationwide eCommerce and direct-to-consumer (DTC) parcel expeditor, has been named No. 4759 on the 2026 Inc. 5000, the annual ranking of the fastest-growing private companies...</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="str">
-        <v>Following Bloomberg Television Interview, Gordon Newton Raises Concerns About Legal Representation in the Timeshare Exit Industry</v>
+        <v>Identity Pet Nutrition Debuts at No. 3,237 on the 2026 Inc. 5000</v>
       </c>
       <c r="B693" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C693" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D693" t="str">
         <v>Retail</v>
       </c>
       <c r="E693" t="str">
-        <v>https://www.prnewswire.com/news-releases/following-bloomberg-television-interview-gordon-newton-raises-concerns-about-legal-representation-in-the-timeshare-exit-industry-302802537.html</v>
+        <v>https://www.prweb.com/releases/identity-pet-nutrition-debuts-at-no-3-237-on-the-2026-inc-5000--302843438.html</v>
       </c>
       <c r="F693" t="str">
-        <v>Newton warns that legal-sounding services may be creating consumer confusion about who an attorney actually represents and calls for greater transparency regarding legal representation in the timeshare exit industry. Gordon Newton, President of Newton Group and Co-Founding Non-Attorney...</v>
+        <v>The family-owned pet food company also ranks No. 3 in Greeley, No. 84 statewide, and No. 207 among consumer products companies WINDSOR, Colo., Aug. 11, 2026 /PRNewswire-PRWeb/ -- Identity Pet Nutrition today announced its debut on the 2026 Inc. 5000, ranking No. 3,237 nationally among the...</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="str">
-        <v>“Beyond Feet on Fire,” Best-Selling Book Offered for Free (Ending Soon) (Until 6/19/26)</v>
+        <v>Shoplazza Spotlights Athena, Its AI Commerce Agent, at DTC Summit 2026</v>
       </c>
       <c r="B694" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C694" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D694" t="str">
-        <v>Healthcare, Retail</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E694" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356242</v>
+        <v>https://www.prnewswire.com/news-releases/shoplazza-spotlights-athena-its-ai-commerce-agent-at-dtc-summit-2026-302848324.html</v>
       </c>
       <c r="F694" t="str">
-        <v>Best Seller Publishing announces the release of Dr. Paul Fisher&amp;#39;s new book, &amp;#8220;Beyond Feet on Fire: How To Reverse Neuropathy Without Drugs and Surgery.&amp;#8221; It will be available in the Amazon store for free for two more days. - - &amp;#8220;Beyond Feet on Fire&amp;#8221; is about understanding neuropathy as more than just a nerve disorder&amp;#8212;it is a complex breakdown involving metabolism, circulation, and neurological communication. Drawing on years of clinical experience and extensive research, Dr. Paul Fishe... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356242</v>
+        <v>Co-hosted with global technology and payment partners, the summit brought together the DTC community to explore the future of AI-powered commerce and autonomous store operations. SHENZHEN, China, Aug. 11, 2026 /PRNewswire/ -- Shoplazza, an e-commerce platform provider for...</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="str">
-        <v>“Perfect Drift” by Jaime Jackson — Amazon's Best-Selling Book Available for Free Download – Ending Soon (6/19/2026)</v>
+        <v>As GLP-1 Medications Reshape America, Prime Cuts Beef Jerky Identifies a New Consumer Movement Driving the Rise of Gas Station Gourmet</v>
       </c>
       <c r="B695" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C695" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D695" t="str">
-        <v>Retail</v>
+        <v>Energy, Retail</v>
       </c>
       <c r="E695" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356321</v>
+        <v>https://www.prnewswire.com/news-releases/as-glp-1-medications-reshape-america-prime-cuts-beef-jerky-identifies-a-new-consumer-movement-driving-the-rise-of-gas-station-gourmet-302847587.html</v>
       </c>
       <c r="F695" t="str">
-        <v>Best Seller Publishing is proud to announce the release of &amp;#8220;Perfect Drift&amp;#8221; by acclaimed trial lawyer, ultramarathoner, and lifestyle advocate Jaime Jackson&amp;#8212; available for free download on Amazon for two more days &amp;#8212;now through June 19, 2026. - - In a world overloaded with distractions, endless demands, and constant pressure to do more, &amp;#8220;Perfect Drift&amp;#8221; offers something increasingly rare: clarity. - - Written as a collection of sharp, practical reflections, this book helps readers cut t... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356321</v>
+        <v>DALLAS, Aug. 11, 2026 /PRNewswire/ -- America is quietly undergoing one of the largest consumer behavior shifts in decades. Experience the full interactive Multichannel News Release here: https://www.multivu.com/prime-cuts-beef-jerky/9413351-en-prime-cuts-beef-jerky-protein-commuter For...</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="str">
-        <v>Bambu Lab bringt PLA Pure auf den Markt: Ein Filament zum Drucken dort, wo Sie leben</v>
+        <v>Daybreak models are now available on AWS</v>
       </c>
       <c r="B696" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C696" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-openai</v>
       </c>
       <c r="D696" t="str">
         <v>Retail</v>
       </c>
       <c r="E696" t="str">
-        <v>https://www.prnewswire.com/news-releases/bambu-lab-bringt-pla-pure-auf-den-markt-ein-filament-zum-drucken-dort-wo-sie-leben-302802965.html</v>
+        <v>https://openai.com/index/daybreak-models-are-now-available-on-aws</v>
       </c>
       <c r="F696" t="str">
-        <v>AUSTIN, Texas, 17. Juni 2026 /PRNewswire/ -- Da Desktop-3D-Drucker weltweit immer mehr Einzug in die Haushalte halten, setzt Bambu Lab – eines der wachstumsstärksten Unternehmen im Consumer-3D-Druck – neue Maßstäbe dafür, wie ein Druckfilament für den Heimgebrauch aussehen sollte. Bambu...</v>
+        <v>OpenAI and AWS are making Daybreak cybersecurity capabilities available through Amazon Bedrock to support enterprise security workflows.</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="str">
-        <v>Smartphone Apps, Wearable Trackers Helped People With Heart Disease Boost Physical Activity</v>
+        <v>The Telegraph's 'Lost in Time' Italian Ghost Town Inspires New Children's Eco-Book, Blending Fairy Tale and Drone Technology</v>
       </c>
       <c r="B697" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C697" t="str">
-        <v>NewMediaWire</v>
+        <v>Pressat</v>
       </c>
       <c r="D697" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E697" t="str">
-        <v>https://www.newmediawire.com/news/smartphone-apps-wearable-trackers-helped-people-with-heart-disease-boost-physical-activity-7087182</v>
+        <v>https://pressat.co.uk/releases/the-telegraphs-lost-in-time-italian-ghost-town-inspires-new-childrens-eco-book-blending-fairy-tale-and-drone-technology-5b5f9fae5f40b798797e7425f014c485/</v>
       </c>
       <c r="F697" t="str">
-        <v>Research Highlights: A review of 14 clinical trials including more than 1,000 adults found that people with cardiovascular disease who used smartphone apps and fitness trackers walked nearly 1,100 more steps and engaged in about four extra minutes of moderate-to-vigorous physical activity per day compared to people not using digital technologies. Digital, wearable devices and apps can support people with heart disease in their daily lives because they’re practical, scalable and typically low-cost, making it possible to reach more people, the researchers said. Long-term studies are needed to confirm if higher levels of physical activity and healthy habits are sustainable over time. DALLAS - June 17, 2026 ( NEWMEDIAWIRE ) - Smartphone apps, fitness trackers and wearable devices help people w</v>
+        <v>Tuesday 11 August, 2026 "Simonetta, Ruggero and the Cherry Forest of Celleno," a new illustrated picture book by Giulio Gargiullo, is now available on Amazon. Set in a real Italian village in Italy's Lazio region, the book is built around a single idea: passing through fantasy, mixed with historical and reality references, at the end of the story, children discover that the magical village they've just read about is real, and a QR code hidden in the final pages lets them see it for themselves, through a live aerial drone flight over Celleno's authentic medieval Ghost Town (Il Borgo Fantasma) and its ancient fortress. The project is presented as a model for regional marketing through digital storytelling, transforming children's literature into a sustainable tourism tool designed to bring a</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="str">
-        <v>Yiren Digital to Report First Quarter 2026 Financial Results on June 25, 2026</v>
+        <v>Jose Daniel Duarte Camacho Identifies Payment Experience as the Next Competitive Battleground in E-Commerce</v>
       </c>
       <c r="B698" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C698" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D698" t="str">
-        <v>Finance, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E698" t="str">
-        <v>https://www.prnewswire.com/news-releases/yiren-digital-to-report-first-quarter-2026-financial-results-on-june-25-2026-302802883.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358726</v>
       </c>
       <c r="F698" t="str">
-        <v>BEIJING, June 17, 2026 /PRNewswire/ -- Yiren Digital Ltd. (NYSE: YRD) ("Yiren Digital" or the "Company"), a leading fintech company specializing in digital consumer lending, insurance and financial technology innovation across China and global markets, today announced that it plans to...</v>
+        <v>As digital wallets, artificial intelligence, and mobile-first shopping reshape global commerce, entrepreneur and e-commerce strategist Jose Daniel Duarte Camacho is calling on online retailers to make payment experience a central component of their growth strategies. - - Digital wallets accounted for 56% of global e-commerce spending in 2025, according to the Worldpay Global Payments Report 2026. The figure confirms a decisive change in consumer behavior: shoppers increasingly expect paym... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358726</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="str">
-        <v>Tillo Expands Canadian Brand Network with Flight Centre Canada Partnership</v>
+        <v>As Carbon Capture &amp;amp; Storage Gathers Steam, New Consumer Watchdog Report Questions Its Threat To The Public And Lifeline For Fossil Fuels</v>
       </c>
       <c r="B699" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C699" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D699" t="str">
-        <v>Retail</v>
+        <v>Energy, Retail</v>
       </c>
       <c r="E699" t="str">
-        <v>https://www.prweb.com/releases/tillo-expands-canadian-brand-network-with-flight-centre-canada-partnership-302800998.html</v>
+        <v>https://www.prnewswire.com/news-releases/as-carbon-capture--storage-gathers-steam-new-consumer-watchdog-report-questions-its-threat-to-the-public-and-lifeline-for-fossil-fuels-302847674.html</v>
       </c>
       <c r="F699" t="str">
-        <v>Through the partnership, businesses can now offer Flight Centre Canada gift cards as part of flexible, experience-based reward programmes - spanning employee recognition, consumer incentives, cashback platforms, loyalty schemes, and gift card malls. AUSTIN, Texas, June 17, 2026...</v>
-[...2 lines deleted...]
-    <row r="700">
+        <v>LOS ANGELES, Aug. 10, 2026 /PRNewswire/ -- California is setting the stage for oil producers, refiners, and other industries to decarbonize. Air regulators are circulating proposed rules for the state's first industrial Carbon Capture and Storage program. They've doubled a pool of CO2...</v>
+      </c>
+    </row>
+    <row r="700" xml:space="preserve">
       <c r="A700" t="str">
-        <v>L'Or�al and OpenAI join forces for Transformation in Beauty with AI</v>
+        <v>Strong Momentum: Saint Bella Group Issues Interim Positive Profit Alert, with Adjusted Net Profit Expected to Rise by Over 54%</v>
       </c>
       <c r="B700" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C700" t="str">
-        <v>WebWire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D700" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>Finance, AI, SaaS, Healthcare, Retail, Automotive</v>
       </c>
       <c r="E700" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356369</v>
-[...2 lines deleted...]
-        <v>L&amp;#39;Or�al, the world&amp;#39;s leading beauty company, and OpenAI, the AI research and deployment company and creator of ChatGPT, the widely used AI platform with more than 900 million weekly users, announced at VivaTech 2026 a landmark collaboration, marking a defining moment in beauty&amp;#39;s transformation in the age of AI. - - Structured around two priority domains: AI-powered consumer journeys towards agentic commerce and AI-powered m�tiers from research and science to marketing, the collaboration m... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356369</v>
+        <v>https://www.acnnewswire.com/press-release/english/109037/</v>
+      </c>
+      <c r="F700" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 11, 2026 - (ACN Newswire) - Saint Bella Group (2508.HK) has issued a positive profit alert for the six months ended 30 June 2026. The Group expects to record revenue of at least RMB 608.0 million—a year-on-year growth of at least 35%—and an adjusted net profit of at least RMB 60.0 million, up over 54% year-on-year.
+Across the family care sector—where average consumer spend remains under pressure and expansion costs are high—scale and margin typically move in opposite directions. Saint Bella Group has delivered concurrent improvements on both fronts.
+Normalizing the Base: Underlying Operating Power
+The statutory net profit figure warrants context. Statutory net profit is expected to be at least RMB 53.4million, compared to RMB 326.9 million in H1 2025. This variance bears no relation to operational health. In H1 2025, the Group recognized a one-off, non-cash fair value gain of RMB 318.2 million on pre-IPO financial instruments. Following its listing on the Stock Exchange of Hong Kong, these instruments were fully converted into ordinary shares, eliminating further fair value adjustments.
+Adjusted net profit is therefore the true measure of year-on-year performance. The elevated 2025 base was an accounting event; this year’s growth reflects core operating capability. As a company that listed in 2025, this marks the first reporting period where Saint Bella's core earnings power is presented cleanly to the market.
+A Reinforced Core Business
+Postpartum care centers remain the Group's core business and revenue anchor. The alert demonstrates steady improvements in brand premium and average spend per customer. In an industry highly dependent on word-of-mouth and localized execution, core business stability provides the primary foundation for expansion.
+Deepening core capabilities also serves as an efficient client acquisition strategy for downstream services. The trust built during a client's postpartum stay is an asset that is difficult to replicate, enabling Saint Bella to cross-sell adjacent services far more cost-effectively than acquiring cold traffic.
+Expanding the Lifetime Value: From 28 Days to Full-Cycle Family Care
+While a standard postpartum stay lasts 28 days, customer needs extend far beyond. During the period, Saint Bella's adjacent business lines—postpartum recovery care (STB Institute), home-based nursing (PrimeCare), and health nutrition (Guang He Tang)—all demonstrated strong growth:
+- Guang He Tang: Positions itself as a full-cycle Chinese nutritional brand for women, spanning pregnancy, postpartum recovery, and menopause.
+- STB Institute: Delivers specialist care for expectant/new mothers and women's long-term wellness, reinforcing offline touchpoints and brand positioning.
+- PrimeCare: Introduced an age-tiered childcare program tailored for infants across developmental stages, extending customer engagement into early childhood.
+None of these extension businesses require acquiring clients from scratch; they scale on the existing customer base, systematically improving the Group's overall revenue mix.
+Twin Growth Engines: Organic Network Expansion &amp; Strategic M&amp;A
+- Organic Growth: Saint Bella continued expanding into new Chinese cities throughout H1 2026. Internationally, the opening of its first Baby Bella store in Singapore in April marked a shift from single-brand internationalization to a coordinated, multi-brand global strategy.
+- Strategic Acquisition: On 22 June 2026, the Group acquired Freya, a leading maternal and infant care brand in Wuhan with 13 years of local presence. Freya operates three standalone centers in prime districts (including a flagship 15,000 sq. m. facility with 160+ suites). This transaction doubles Saint Bella’s directly operated center count and capacity in central China while enhancing its standalone operational capabilities. Because the deal closed near period-end, its financial contributions will begin reflecting in H2 2026.
+AI-Driven Operational Efficiency
+Supported by refined management systems, Saint Bella’s selling and administrative expense ratios declined year-on-year. Dr. Bella, the Group’s proprietary domain-specific large language model, was integrated into in-centre operations and home-based services, boosting workforce productivity. Commercialization of its AI agent business also achieved its first revenue breakthrough. Technology continues to serve as an efficiency driver, helping optimize cost structures as operations scale.
+Share Buybacks &amp; Full-Year Outlook
+Saint Bella Group has conducted regular share repurchases, reinforcing management’s confidence in the company’s intrinsic value and enhancing earnings per share (EPS). Looking ahead, the Group will continue executing its dual strategy of deepening core business capabilities and driving organic/inorganic network expansion across domestic and international markets.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="str">
-        <v>Stay Cool This Summer: JIMMY R9 Pro Delivers NSF-Certified Purity and Instant Chilled Water for American Households</v>
+        <v>Labor Day Travelers Encouraged to Check Tires Before Hitting the Road ...</v>
       </c>
       <c r="B701" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C701" t="str">
-        <v>PRUnderground</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D701" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E701" t="str">
-        <v>https://www.prunderground.com/stay-cool-this-summer-jimmy-r9-pro-delivers-nsf-certified-purity-and-instant-chilled-water-for-american-households/00384885/</v>
+        <v>https://pr-inside.com/labor-day-travelers-encouraged-to-check-tires-before-hitting-the-road-r5210971.htm</v>
       </c>
       <c r="F701" t="str">
-        <v>As summer temperatures rise across the United States, staying hydrated becomes more important than ever. From backyard barbecues and family gatherings to long afternoons watching baseball games and summer sports, Americans are consuming more water to stay refreshed during the hottest months of the year. Yet for many households, accessing truly pure, chilled, and great-tasting... Read more » The post Stay Cool This Summer: JIMMY R9 Pro Delivers NSF-Certified Purity and Instant Chilled Water for American Households first appeared on</v>
+        <v>(PR-inside.com) Consumer Education Campaign Reminds Drivers That Tire Condition is One of the Most Important Factors for Safe Holiday Travel LOS ANGELES, CA / ACCESS Newswire / August 10, 2026 / As millions of Americans prepare for one final summer getaway, Tires Easy is encouraging motorists to include a tire inspection on their pre-trip checklist before heading out for Labor Day weekend. Labor Day consistently ranks among the busiest travel periods of the year, with families taking advantage of the long weekend for road trips, college move-ins and visits with friends and relatives. While drivers often remember to fuel up and pack emergency ..</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="str">
-        <v>HKTDC Celebrates 60th Anniversary With Forum and Cocktail Reception</v>
+        <v>CV Sciences, Inc. to Announce Second Quarter 2026 Results on August ...</v>
       </c>
       <c r="B702" t="str">
-        <v>2026-06-17</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C702" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D702" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E702" t="str">
-        <v>https://www.newmediawire.com/news/hktdc-celebrates-60th-anniversary-with-forum-and-cocktail-reception-7087180</v>
+        <v>https://pr-inside.com/cv-sciences-inc-to-announce-second-quarter-2026-results-on-august-r5210967.htm</v>
       </c>
       <c r="F702" t="str">
-        <v>Multiple Former Chairmen Gather to Discuss Hong Kong's future opportunities HONG KONG - June 17, 2026 ( NEWMEDIAWIRE ) - The Hong Kong Trade Development Council (HKTDC) is celebrating its 60th anniversary this year with a series of commemorative events. Two key events – the Next 60 Forum and 60th Anniversary Cocktail Reception – were held today, attracting over 1,000 guests from the political and business sectors. HKTDC Chairman Prof Frederick Ma personally invited several former Chairmen, including Dr Victor Fung , Peter Woo , Jack So and Vincent Lo , to serve as forum guests, while he himself served as the moderator. Together, they reviewed how the HKTDC has developed and looked ahead to future opportunities. Secretary for Justice of the Hong Kong Special Administrative Region (HKSAR), P</v>
+        <v>(PR-inside.com) SAN DIEGO, CA / ACCESS Newswire / August 10, 2026 /CV Sciences, Inc. (OTCQB:CVSI) (the "Company", "CV Sciences", "our", "us" or "we"), a preeminent consumer wellness company specializing in hemp extracts and other proven, science-backed natural ingredients and products, today announced that it will release financial results for the second quarter ended June 30, 2026, after the stock market closes on Thursday, August 13, 2026. The Company will hold a conference call with the investment community at 1:30 p.m. Pacific Time (4:30 p.m. Eastern Time) that same day. The webcast of the conference call will be available on the Investor Relations ..</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="str">
-        <v>Baozun Announces Results of Annual General Meeting of Shareholders</v>
+        <v>South Korean Shoppers Buy FMCG Products Less Often but Spend More Per Trip as Market Growth Slows, According to Worldpanel by Numerator</v>
       </c>
       <c r="B703" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-11</v>
       </c>
       <c r="C703" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D703" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E703" t="str">
-        <v>https://www.prnewswire.com/news-releases/baozun-announces-results-of-annual-general-meeting-of-shareholders-302802446.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/south-korean-shoppers-buy-fmcg-000000496.html</v>
       </c>
       <c r="F703" t="str">
-        <v>SHANGHAI, June 16, 2026 /PRNewswire/ -- Baozun Inc. (Nasdaq: BZUN and HKEX: 9991) ("Baozun", the "Company" or the "Group"), a leading brand e-commerce solution provider and digital commerce enabler in China, today announced the results of its Annual General Meeting of Shareholders ("AGM")....</v>
+        <v>SEOUL, South Korea, August 11, 2026--South Korean shoppers are buying FMCG products less frequently but spending more on each shopping trip. The latest FMCG Market Review from Worldpanel by Numerator shows shopping frequency fell during the first half of 2026, while spend per trip continued to increase. At the same time, consumers increasingly used different retail channels for different shopping missions as growth across the FMCG market slowed.</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="str">
-        <v>VoIP-Pal.com Inc. Engages Veteran Consumer Class Action and Complex Litigation Attorney C. Glen Ged as Strategic Legal Consultant</v>
+        <v>NNB and Axiom Foods Deliver Next-Generation Protein Solutions to Address Growing Global Whey Supply Challenges</v>
       </c>
       <c r="B704" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C704" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D704" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E704" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/16/3313132/0/en/VoIP-Pal-com-Inc-Engages-Veteran-Consumer-Class-Action-and-Complex-Litigation-Attorney-C-Glen-Ged-as-Strategic-Legal-Consultant.html</v>
+        <v>https://www.prnewswire.com/news-releases/nnb-and-axiom-foods-deliver-next-generation-protein-solutions-to-address-growing-global-whey-supply-challenges-302847574.html</v>
       </c>
       <c r="F704" t="str">
-        <v>VoIP-Pal Engages Nationally Recognized Class Action Attorney C. Glen Ged</v>
+        <v>As protein expands into every category of food and beverage, NNB introduces a scalable platform of advanced plant proteins and DL-185® di-leucine peptide technology to help brands meet consumer demand. BOISE, Idaho, Aug. 10, 2026 /PRNewswire/ -- The protein revolution is no longer limited...</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="str">
-        <v>FunnelMax Delivers a Smarter Way to Transfer Fluids — Available Now on Amazon</v>
+        <v>Prestige Consumer Healthcare Inc. to Participate in Canaccord Genuity Annual Growth Conference</v>
       </c>
       <c r="B705" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C705" t="str">
-        <v>PRUnderground</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D705" t="str">
-        <v>Energy, Retail, Automotive</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E705" t="str">
-        <v>https://www.prunderground.com/funnelmax-delivers-a-smarter-way-to-transfer-fluids-available-now-on-amazon/00384892/</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/10/3342299/0/en/prestige-consumer-healthcare-inc-to-participate-in-canaccord-genuity-annual-growth-conference.html</v>
       </c>
       <c r="F705" t="str">
-        <v>FunnelMax continues to simplify fluid transfers for automotive enthusiasts, racers, technicians, and DIYers with a durable, American-made funnel system designed to help eliminate spills, reduce waste, and make routine maintenance easier. Built with versatility in mind, FunnelMax products are engineered to handle a variety of fluid transfer applications, from engine oil and transmission fluid to... Read more » The post FunnelMax Delivers a Smarter Way to Transfer Fluids -- Available Now on Amazon first appeared on</v>
+        <v>TARRYTOWN, N.Y., Aug. 10, 2026 (GLOBE NEWSWIRE) -- Prestige Consumer Healthcare Inc. (NYSE:PBH) today announced that Christine Sacco, CFO and COO, and Phil Terpolilli, VP, Investor Relations, Treasury, &amp;amp; Business Development will participate in a fireside chat at the Canaccord Genuity 46 th Annual Growth Conference on Wednesday August 12, 2026 at 10:00 a.m. ET. A live webcast of this event will be available at www.prestigeconsumerhealthcare.com under the "Investors” section and the "Events and Presentations" tab, or by using the following link:</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="str">
-        <v>Dun &amp;amp; Bradstreet Brings the D&amp;amp;B Commercial Graph to Amazon Quick, Powering AI Workflows Across Sales, Marketing, and Finance</v>
+        <v>KBRA Assigns Preliminary Ratings to BMO 2026-C15</v>
       </c>
       <c r="B706" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C706" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D706" t="str">
-        <v>AI, Retail</v>
+        <v>Real Estate, Retail</v>
       </c>
       <c r="E706" t="str">
-        <v>https://www.prnewswire.com/news-releases/dun--bradstreet-brings-the-db-commercial-graph-to-amazon-quick-powering-ai-workflows-across-sales-marketing-and-finance-302802345.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/kbra-assigns-preliminary-ratings-bmo-203500207.html</v>
       </c>
       <c r="F706" t="str">
-        <v>JACKSONVILLE, Fla., June 16, 2026 /PRNewswire/ -- Dun &amp; Bradstreet today announced a collaboration with Amazon Web Services, Inc. (AWS) that brings the D&amp;B Commercial Graph™ into Amazon Quick, an AI assistant for work, via Model Context Protocol (MCP). Users can now access D&amp;B's verified...</v>
+        <v>NEW YORK, August 10, 2026--KBRA is pleased to announce the assignment of preliminary ratings to 13 classes of BMO 2026-C15, a $722.8 million CMBS conduit transaction collateralized by 51 commercial mortgage loans secured by 98 properties. The collateral properties are located throughout 31 MSAs, of which the three largest are New York (18.2% of pool balance), Phoenix (10.0%), and North – Central New Jersey (8.3%). The pool’s three largest property type exposures are retail (32.3%), self-storage</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="str">
-        <v>B2i Digital Welcomes CitroTech Inc. as a Featured Company</v>
+        <v>ACV VIPER™ Now Available Nationwide, Transforming Auto Dealer Service Lanes Into High-Volume Inventory Acquisition Channels</v>
       </c>
       <c r="B707" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C707" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D707" t="str">
-        <v>Finance, Retail</v>
+        <v>Finance, AI, Retail, Automotive</v>
       </c>
       <c r="E707" t="str">
-        <v>https://www.newmediawire.com/news/b2i-digital-welcomes-citrotech-inc-as-a-featured-company-7087178</v>
+        <v>https://finance.yahoo.com/technology/articles/acv-viper-now-available-nationwide-203000311.html</v>
       </c>
       <c r="F707" t="str">
-        <v>Specialty Chemical Company Delivering Environmentally Safe Fire Inhibitor Solutions for Wildfire Prevention, Lumber, and Wood Products A 50/50 Joint Venture With Hexion Opens the Path to Commercial Scale in Wood Products NEW YORK, NY - June 16, 2026 ( NEWMEDIAWIRE ) - B2i Digital, Inc. today announced that CitroTech Inc. (NYSE American: CITR) has been named a B2i Digital Featured Company. CitroTech makes a fire inhibitor used to defend homes and wildland from wildfire and to build fire resistance into wood and lumber. What sets it apart is the chemistry: made from food-grade ingredients like citric acid, it is the only long-term fire inhibitor the EPA recognizes as safe for the environment under its Safer Choice program. The formulation is protected by 31 issued patents, with 56 more pendi</v>
+        <v>BUFFALO, N.Y., August 10, 2026--ACV Auctions (NYSE: ACVA), the leading digital automotive marketplace and data services partner for dealers and commercial partners, today announced the availability of its VIPER automated vehicle scanning system for car dealerships nationwide. VIPER is designed to help dealers acquire more consumer vehicles directly from the service lane. Combining automated vehicle imaging, VIN-level pricing, AI-powered condition analysis, and ACV’s inspection-backed market inte</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="str">
-        <v>JM Group Limited Announces Receipt of NYSE American Notice of Delisting</v>
+        <v>GEN Restaurant Group Reports Second Quarter 2026 Financial Results</v>
       </c>
       <c r="B708" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C708" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D708" t="str">
         <v>Finance, Retail</v>
       </c>
       <c r="E708" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/16/3313019/0/en/JM-Group-Limited-Announces-Receipt-of-NYSE-American-Notice-of-Delisting.html</v>
+        <v>https://pr-inside.com/gen-restaurant-group-reports-second-quarter-2026-financial-results-r5210851.htm</v>
       </c>
       <c r="F708" t="str">
-        <v>Hong Kong, June 16, 2026 (GLOBE NEWSWIRE) -- JM Group Limited (“JM Group” or the “Company”), a Hong Kong-headquartered sourcing and wholesale solutions provider for a wide array of consumer products, today announced that on June 12, 2026, NYSE American LLC (“NYSE American” or the “Exchange”) publicly announced and provided a notice to the Company that the staff of NYSE Regulation (the “NYSE Regulation”) has determined to commence proceedings to delist the Company’s ordinary shares from NYSE American (the “Delisting Decision”).</v>
+        <v>(PR-inside.com) CPG Momentum Accelerates with Purchase Commitments from More Than 100 Costco Warehouses Nationwide and New Distribution Agreements with United Natural Foods and C&amp;S Wholesale Grocers Second Quarter Revenue Increased 1.2% Year-Over-Year to $55.7 Million CERRITOS, CA / ACCESS Newswire / August 10, 2026 / GEN Restaurant Group, Inc. ("GEN" or the "Company") (Nasdaq:GENK), a leader in Korean BBQ both in-restaurant and at home, with 54 GEN Korean BBQ locations and a rapidly growing consumer packaged goods ("CPG") business, today announced its financial results for the second quarter ended June 30, 2026. Financial Summary: $ in millions (except per share data) Q2 2026 Q2 2025 Revenue $ 55.7 $ 55.0 Loss from Operations $ (5.2 ) $ (1.9 ) Restaurant-Level ..</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="str">
-        <v>New Study reveals Piracy Services are Exposing Millions of Asia-Pacific Consumers</v>
+        <v>Electrovaya Reports Fiscal Year Q3 2026 Results</v>
       </c>
       <c r="B709" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C709" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D709" t="str">
-        <v>Retail, Media</v>
+        <v>Finance, Energy, Retail</v>
       </c>
       <c r="E709" t="str">
-        <v>https://www.pr-inside.com/new-study-reveals-piracy-services-are-exposing-millions-of-asia-pacific-consumers-r5192115.htm</v>
+        <v>https://pr-inside.com/electrovaya-reports-fiscal-year-q3-2026-results-r5210850.htm</v>
       </c>
       <c r="F709" t="str">
-        <v>(PR-inside.com) Research finds nearly half of tested illicit streaming apps contain malware as piracy users face growing cybersecurity and financial risks BALI, INDONESIA, June 16, 2026 - (ACN Newswire) - Consumers using pirate streaming services across Asia-Pacific are exposing themselves to serious cybersecurity, privacy and financial risks, according to a new study released today by the Coalition Against Piracy (CAP), an initiative of the Asia Video Industry Association (AVIA). The report, Consumer Harms and Fraud Pathways in Asia-Pacific’s Illicit Streaming Economy, was launched at CAP’s annual State of Piracy Roundtable, held alongside the APOS Summit in Bali. Authored by cybersecurity researcher Professor Paul ..</v>
+        <v>(PR-inside.com) Record Quarterly Gross Margin of 34.9%; Record Adjusted EBITDA¹ of $3.7 Million, Up 27% Year over Year; Quarterly revenue of $17.7 million Amazon Commercial Agreement and ElvaPulse™ 1500 Launch Position Company for Expanded Growth Opportunities TORONTO, ON / ACCESS Newswire / August 10, 2026 / Electrovaya Inc. ("Electrovaya" or the "Company") (NASDAQ:ELVA)(TSX:ELVA), a leading lithium-ion battery technology and manufacturing company, today reported its financial results for the third quarter and nine month period ended June 30, 2026 ("Q3 FY 2026"). All dollar amounts are in U.S. dollars unless otherwise noted.6"). All dollar amounts are in U.S. dollars unless otherwise noted. Financial Highlights: Revenue for ..</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="str">
-        <v>HBO Max Lands In New Zealand And Vietnam, Expanding Streaming Footprint In Asia Pacific</v>
+        <v>GEN Restaurant Group Receives Non-Binding Letter of Intent from Nationwide ...</v>
       </c>
       <c r="B710" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C710" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D710" t="str">
-        <v>Retail, Media</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E710" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356346</v>
+        <v>https://pr-inside.com/gen-restaurant-group-receives-non-binding-letter-of-intent-from-nationwide-r5210849.htm</v>
       </c>
       <c r="F710" t="str">
-        <v>HBO Max launches direct-to-consumer in New Zealand and Vietnam today, completing its rollout in key Southeast Asian and ANZ markets. Warner Bros. Discovery&amp;#39;s premier streaming service brings subscribers some of the biggest blockbusters, award-winning series, iconic hits, and family favorites from popular entertainment brands like HBO, Harry Potter, the DC Universe, Warner Bros., and more. - - In the coming months, fans can gear up for a slate of upcoming exclusive premieres, including HBO... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356346</v>
+        <v>(PR-inside.com) Proposal Encompasses the Company's U.S. Restaurant Operations Only; GEN Would Retain 100% of Its Rapidly Growing CPG Business Board of Directors to Carefully Review and Evaluate the Non-Binding Proposal CERRITOS, CA / ACCESS Newswire / August 10, 2026 / GEN Restaurant Group, Inc. ("GEN" or the "Company") (Nasdaq:GENK), a leader in Korean BBQ both in-restaurant and at home, with 54 GEN Korean BBQ locations and a rapidly growing consumer packaged goods business, today announced that it has received a non-binding letter of intent (the "LOI") from a nationwide, multi-concept restaurant operator (the "Operator") to acquire only the Company's U.S. restaurant operations, including ..</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="str">
-        <v>Scope Retail Systems Expands Its Development Capacity in India with Two New Office Locations</v>
+        <v>Quantum BioPharma (QNTM) Receives FDA Clearance to Advance Lucid-MS Into Phase 2</v>
       </c>
       <c r="B711" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C711" t="str">
-        <v>PR.com</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D711" t="str">
-        <v>Retail</v>
+        <v>Finance, Healthcare, Retail</v>
       </c>
       <c r="E711" t="str">
-        <v>https://www.pr.com/press-release/971250</v>
+        <v>https://www.newmediawire.com/news/quantum-biopharma-qntm-receives-fda-clearance-to-advance-lucid-ms-into-phase-2-7088365</v>
       </c>
       <c r="F711" t="str">
-        <v>Scope Retail Systems, Inc., a Consulting and Supply Chain Software product development company, increases its innovation and development center capacity in Goa, India and Indore, India. Scopesys Innovation Pvt. Ltd., a subsidiary of Scope Retail Systems, will now also operate from their new offices in Panjim, Goa and Indore, MP in India. “We are excited to announce the opening of a two brand-new center with the [PR.com]</v>
+        <v>LOS ANGELES, CA - August 10, 2026 ( NEWMEDIAWIRE ) - Quantum BioPharma (NASDAQ: QNTM) (CSE: QNTM) announced that the U.S. Food and Drug Administration has approved its Investigational New Drug (“IND”) application for Lucid-MS (Lucid-21-302), clearing the company to advance the patented, first-in-class multiple sclerosis candidate into Phase 2 clinical development. The planned randomized, double-blind, placebo-controlled study will evaluate efficacy, safety and tolerability in people with MS using clinical and radiological measures. Trial start-up activities, including site selection, are underway, with patient enrollment and drug administration expected to begin as quickly as possible. Lucid-MS is designed to provide neuroprotection by inhibiting demyelination, differentiating it from exis</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="str">
-        <v>Hamilton by Gunnebo Marks Expansion into Luxury Jewelry Security Market ...</v>
+        <v>CardVault by Tom Brady Expands Bay Area Footprint with New Palo Alto Store</v>
       </c>
       <c r="B712" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C712" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D712" t="str">
         <v>Retail</v>
       </c>
       <c r="E712" t="str">
-        <v>https://pr-inside.com/hamilton-by-gunnebo-marks-expansion-into-luxury-jewelry-security-market-r5192082.htm</v>
+        <v>https://www.prnewswire.com/news-releases/cardvault-by-tom-brady-expands-bay-area-footprint-with-new-palo-alto-store-302847358.html</v>
       </c>
       <c r="F712" t="str">
-        <v>(PR-inside.com) Insights and Innovations Shared at JCK Las Vegas 2026 NEW YORK CITY, NY / ACCESS Newswire / June 16, 2026 /Hamilton by Gunnebo announced a successful debut at JCK Las Vegas 2026, marking a strategic expansion into the luxury jewelry security market and reinforcing its position as a provider of high-security safes and secure storage solutions for jewelry retailers. Exhibiting at the Venetian Expo, Hamilton by Gunnebo engaged with jewelry store owners, retail security decision-makers, and industry professionals. The event highlighted increased interest in high-security safes designed for use in jewelry retail environments, particularly those that support both asset protection and day-to-day ..</v>
+        <v>17th Retail Location Opens August 15 at Town &amp; Country Village, Further Strengthening the Brand's Presence in Northern California BOSTON, Aug. 10, 2026 /PRNewswire/ -- CardVault by Tom Brady, the first national retailer dedicated to sports cards, trading cards and authenticated...</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="str">
-        <v>NOWATCH Debuts Its Second 'Awareable', NOWATCH B and Female Cycle Patterns at HLTH Europe 2026</v>
+        <v>TEAMSTERS, ELECTED OFFICIALS RALLY FOR DELIVERY PROTECTION ACT</v>
       </c>
       <c r="B713" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C713" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D713" t="str">
         <v>Retail</v>
       </c>
       <c r="E713" t="str">
-        <v>https://www.prweb.com/releases/nowatch-debuts-its-second-awareable-nowatch-b-and-female-cycle-patterns-at-hlth-europe-2026-302802066.html</v>
+        <v>https://www.prnewswire.com/news-releases/teamsters-elected-officials-rally-for-delivery-protection-act-302847351.html</v>
       </c>
       <c r="F713" t="str">
-        <v>NOWATCH's proprietary Reactivity Monitor continuously measures stress duration, recovery and frequency in real-time, a combination no other consumer wearable offers; Wearers retain full ownership of their data, with complete export and no third-party sharing. AMSTERDAM, June 16, 2026...</v>
+        <v>Amazon Workers and Allies Urge New York City Council to Pass Delivery Reform Bill LAKE SUCCESS, N.Y., Aug. 10, 2026 /PRNewswire/ -- Teamsters General President Sean M. O'Brien and General Secretary-Treasurer Fred Zuckerman rallied today with hundreds of rank-and-file Teamsters and New...</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="str">
-        <v>Taylor Bank Promotes Lee Chisholm and Welcomes Trent Pusey to Strengthen ...</v>
+        <v>TABBED ANNOUNCES INTEGRATION WITH THE TOAST PLATFORM TO BRING A MEMBERS-CLUB EXPERIENCE TO RESTAURANTS</v>
       </c>
       <c r="B714" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C714" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D714" t="str">
-        <v>Retail</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E714" t="str">
-        <v>https://pr-inside.com/taylor-bank-promotes-lee-chisholm-and-welcomes-trent-pusey-to-strengthen-r5192075.htm</v>
+        <v>https://www.prnewswire.com/news-releases/tabbed-announces-integration-with-the-toast-platform-to-bring-a-members-club-experience-to-restaurants-302847331.html</v>
       </c>
       <c r="F714" t="str">
-        <v>(PR-inside.com) BERLIN, MD / ACCESS Newswire / June 16, 2026 / Calvin B. Taylor Bankshares, Inc. (the "Company") (OTCQX:TYCB), parent company of Calvin B. Taylor Bank (the "Bank") today announced the promotion of Lee Chisholm to Senior Commercial Loan Officer and Senior Vice President, as well as the addition of Trent Pusey as Senior Commercial Loan Officer and Senior Vice President. Since joining the Bank in 2006, Lee Chisholm has been an integral member of its retail banking and lending teams. He began his career in retail banking before transitioning to lending in 2013, where he has held several roles including Credit ..</v>
+        <v>NEW YORK, Aug. 10, 2026 /PRNewswire/ -- Tabbed, a pioneer in Bluetooth-enabled mobile payments and AI-driven guest intelligence, today announced its integration with Toast, the global technology platform built for restaurant and retail businesses. Tabbed enables restaurants to deliver the...</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="str">
-        <v>Vadzo Imaging Launches Bolt-830CRH: AR0830 Autofocus MIPI Camera with 4K HDR Imaging Based on Onsemi HyperLux LP</v>
+        <v>Cuvo Health, the #1 White Label Telehealth Platform, Surpasses 300 Exclusive Providers Serving All 50 States</v>
       </c>
       <c r="B715" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C715" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D715" t="str">
         <v>SaaS, Healthcare, Retail</v>
       </c>
       <c r="E715" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-launches-bolt-830crh-ar0830-autofocus-mipi-camera-with-22795775</v>
+        <v>https://www.prnewswire.com/news-releases/cuvo-health-the-1-white-label-telehealth-platform-surpasses-300-exclusive-providers-serving-all-50-states-302847249.html</v>
       </c>
       <c r="F715" t="str">
-        <v>Vadzo's Bolt-830CRH native 4K color imaging at up to 60fps in linear mode with VCM-driven autofocus, 100 dB dynamic range in LI-HDR mode, and direct 4-lane MIPI D-PHY integration for OEM deployments in facial recognition, biometrics, smart access, retail analytics, autonomous shopping, and remote patient monitoring applications where autofocus precision and HDR performance are hard system requirements. As a compact AR0830 Autofocus MIPI Camera in Vadzo's MIPI CSI-2 camera series, the Bolt-830CRH delivers native 4K color output with on-sensor HDR and motorized autofocus directly to the host SoC ISP, without USB or network overhead.</v>
+        <v>Cuvo Health operates the licensed clinical infrastructure behind consumer health brands, med spas, wellness centers, and fitness practices nationwide. Operators launch a telehealth business offering GLP-1 weight loss, peptides, TRT, women's HRT, hair loss, ED treatment, concierge...</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="str">
-        <v>Canadian Net REIT Announces the Acquisition of a Property in Rivière-Du-Loup, QC</v>
+        <v>New Balance and Tyrese Maxey Unveil the Maxey V1</v>
       </c>
       <c r="B716" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C716" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D716" t="str">
-        <v>Finance, Real Estate, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E716" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/16/3312858/0/en/Canadian-Net-REIT-Announces-the-Acquisition-of-a-Property-in-Rivi%C3%A8re-Du-Loup-QC.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358704</v>
       </c>
       <c r="F716" t="str">
-        <v>MONTR&amp;#201;AL, June 16, 2026 (GLOBE NEWSWIRE) -- Canadian Net Real Estate Investment Trust (“ Canadian Net ” or the “ Trust ”) (TSX-V: NET.UN) is pleased to announce the acquisition of a single-tenant retail property leased to Bureau en Gros (Staples) located at 250 boulevard de l’Hôtel-de-Ville, Rivière-du-Loup, Quebec. The purchase price was $4,430,000 (excluding transaction costs), paid in cash.</v>
+        <v>Today, New Balance officially unveils the Maxey v1, the first signature shoe of New Balance athlete and two-time All-Star Tyrese Maxey. Designed for speed, agility and confidence on the court, the Maxey v1 will launch worldwide on October 2 for a suggested retail price of $129.99 at newbalance.com and select retailers. - - The Maxey v1 features a dual rail plate system built to propel athletes forward while supporting quick lateral movement, pairing responsive FuelCell cushioning with st... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358704</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="str">
-        <v>Avaline Accelerates National Retail Presence with Major Grocery Expansion</v>
+        <v>OUT OF THE WOODS MAKES RETAIL DEBUT AT COSTCO WITH LIMITED-EDITION XL TOTE TRIO</v>
       </c>
       <c r="B717" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C717" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D717" t="str">
         <v>Retail</v>
       </c>
       <c r="E717" t="str">
-        <v>https://www.prnewswire.com/news-releases/avaline-accelerates-national-retail-presence-with-major-grocery-expansion-302801984.html</v>
+        <v>https://www.prnewswire.com/news-releases/out-of-the-woods-makes-retail-debut-at-costco-with-limited-edition-xl-tote-trio-302847240.html</v>
       </c>
       <c r="F717" t="str">
-        <v>New and broadened placements in Kroger, Whole Foods, and Target mark a major milestone in national retail growth LOS ANGELES, June 16, 2026 /PRNewswire/ -- Organic wine brand Avaline today announces a significant expansion of its national retail footprint, increasing presence across...</v>
+        <v>Sustainable accessories brand introduces exclusive 3-pack of washable paper totes to Costco West Coast stores and coming soon to Costco.com ORINDA, Calif., Aug. 10, 2026 /PRNewswire/ -- Out of the Woods®, the sustainable accessories brand known for its innovative washable paper bags, is...</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="str">
-        <v>Joint Executive Chairs of Henderson Group recognised in King's Birthday Honours List</v>
+        <v>Schwab Trading Activity Index™: STAX Score Increases Modestly in July</v>
       </c>
       <c r="B718" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C718" t="str">
-        <v>WebWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D718" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E718" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356324</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/schwab-trading-activity-index-stax-163000571.html</v>
       </c>
       <c r="F718" t="str">
-        <v>The Agnew brothers are recognised for their 40-year careers at the business, where they succeeded their father, John Agnew CBE, as joint managing directors in 1998, roles they held until 2025. - - During their time with the Henderson Group, the company invested &amp;#163;300m of capital, growing the businesses to over 500 &amp;#8220;company-owned and independent retail stores&amp;#8221;. The group employs more than 6,000 people, and in 2024, recorded a turnover of almost &amp;#163;1.4bn, posting profits before tax of &amp;#163;63m. - - ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356324</v>
+        <v>WESTLAKE, Texas, August 10, 2026--The Schwab Trading Activity Index™ (STAX) increased to 59.80 in July, up slightly from its score of 59.12 in June. The only index of its kind, the STAX is a proprietary, behavior-based index that analyzes retail investor stock positions and trading activity from Schwab’s millions of client accounts to illuminate what investors were actually doing and how they were positioned in the markets each month.</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="str">
-        <v>Wahl® Appoints John Anton Chief Executive Officer</v>
+        <v>Meridian Holdings (MRDN) Notes Jerusalem Post Article Reviewing Second ...</v>
       </c>
       <c r="B719" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C719" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D719" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail, Gaming</v>
       </c>
       <c r="E719" t="str">
-        <v>https://www.prnewswire.com/news-releases/wahl-appoints-john-anton-chief-executive-officer-302801723.html</v>
+        <v>https://pr-inside.com/meridian-holdings-mrdn-notes-jerusalem-post-article-reviewing-second-r5210765.htm</v>
       </c>
       <c r="F719" t="str">
-        <v>Experienced consumer products leader to guide next phase of growth for family-owned company STERLING, Ill., June 16, 2026 /PRNewswire/ -- Wahl®, a global leader in professional and consumer grooming products, announced the appointment of John J. Anton, Jr. as Chief Executive Officer,...</v>
+        <v>(PR-inside.com) LAS VEGAS, NV / ACCESS Newswire / August 10, 2026 / Meridian Holdings Inc. (NASDAQ:MRDN)("Meridian" or the "Company"), a global operator and licensor of online and retail sports betting, gaming and casino platforms, serving B2B and B2C customers across over 20 regulated markets, today noted the publication of a sponsored article in The Jerusalem Post reviewing the Company's second quarter 2026 financial results. The article, published on August 6, 2026, discusses the Company's previously announced results for the second quarter ended June 30, 2026, including revenue of $50.2 million, an increase of 16% year over year; Adjusted EBITDA of $5.9 million, ..</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="str">
-        <v>Stratix Earns Zebra RFID Specialist Business Partner Designation for ...</v>
+        <v>SkinSpirit and Nordstrom Expand Retail Aesthetics Partnership with New Dallas Location</v>
       </c>
       <c r="B720" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C720" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D720" t="str">
-        <v>Retail, Automotive</v>
+        <v>Retail</v>
       </c>
       <c r="E720" t="str">
-        <v>https://pr-inside.com/stratix-earns-zebra-rfid-specialist-business-partner-designation-for-r5192004.htm</v>
+        <v>https://www.prnewswire.com/news-releases/skinspirit-and-nordstrom-expand-retail-aesthetics-partnership-with-new-dallas-location-302847233.html</v>
       </c>
       <c r="F720" t="str">
-        <v>(PR-inside.com) Recognition Reinforces Hands-On Expertise in Operationalizing RFID Across Complex Environments PEACHTREE CORNERS, GA / ACCESS Newswire / June 16, 2026 / Stratix Corporation , a leading provider of managed mobility services (MMS), today announced it has been recognized as a Zebra RFID Specialist Business Partner, reinforcing Stratix's hands-on expertise in designing, configuring, deploying, and supporting RFID solutions at scale. The Zebra RFID Specialist designation reflects Stratix's proven ability to help organizations move RFID from proof‑of‑concept to production-ensuring devices are correctly configured, consistently deployed, and ready to deliver measurable return on investment. Stratix works closely with customers across industries, including airlines, retail, transpo</v>
-[...2 lines deleted...]
-    <row r="721">
+        <v>DALLAS, Aug. 10, 2026 /PRNewswire/ -- SkinSpirit, a leading provider of BOTOX® Cosmetic, Dysport®, and dermal fillers in the U.S., announced the opening of its newest clinic inside Nordstrom NorthPark. The opening marks SkinSpirit's sixth location within a Nordstrom store, further...</v>
+      </c>
+    </row>
+    <row r="721" xml:space="preserve">
       <c r="A721" t="str">
-        <v>Engage People Sustains Industry Momentum With Multiple Award Wins and ...</v>
+        <v>Intel Gamer Days 2026 Kicking Off with AAA Gaming Bundle &amp; Partnerships</v>
       </c>
       <c r="B721" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C721" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-intel</v>
       </c>
       <c r="D721" t="str">
-        <v>SaaS, Retail</v>
+        <v>Retail, Gaming, Media</v>
       </c>
       <c r="E721" t="str">
-        <v>https://pr-inside.com/engage-people-sustains-industry-momentum-with-multiple-award-wins-and-r5191994.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) Engage People's Commitment to Its Product Innovation and Client Success is Underscored by Recent Industry Wins and Finalist Recognitions TORONTO, ON / ACCESS Newswire / June 16, 2026 / Engage People , the only loyalty network that enables program members to pay with points directly at checkout, showcases continued growth and impact following recognition across multiple leading industry awards programs. These accolades reflect the significant momentum behind Engage's platform as it continues to drive innovation across loyalty, payments, and finance. "As the loyalty industry shifts toward a future where rewards are integrated into every consumer transaction, these recognitions validate Engage's vision for ..</v>
+        <v>https://newsroom.intel.com/client-computing/intel-gamer-days-2026-kicking-off-with-aaa-gaming-bundle-partnerships</v>
+      </c>
+      <c r="F721" t="str" xml:space="preserve">
+        <v xml:space="preserve">What’s New: Intel’s annual Gamer Days campaign officially kicks off today, bringing gamers around the globe exciting new retail promotions, giveaways, and content collaborations with participating partners.Headlining this year’s Intel® Gamer Days campaign is the Intel retail bundle running August 10th through September 13th. With this bundle, gamers can secure their own digital copies of …
+The post Intel Gamer Days 2026 Kicking Off with AAA Gaming Bundle &amp; Partnerships appeared first on Newsroom.</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="str">
-        <v>SmartCommerce Appoints Daniel Nissan to Board of Directors</v>
+        <v>Crunchy Hydration, a Leading Sparkling Wellness Water on a Mission to Improve Mental and Physical Health, Expands Nationally into World Market, A One-Of-A-Kind Nationwide Retail Brand</v>
       </c>
       <c r="B722" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C722" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D722" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E722" t="str">
-        <v>https://www.prweb.com/releases/smartcommerce-appoints-daniel-nissan-to-board-of-directors-302800184.html</v>
+        <v>https://www.prnewswire.com/news-releases/crunchy-hydration-a-leading-sparkling-wellness-water-on-a-mission-to-improve-mental-and-physical-health-expands-nationally-into-world-market-a-one-of-a-kind-nationwide-retail-brand-302846483.html</v>
       </c>
       <c r="F722" t="str">
-        <v>Board appointment adds proven AI and commerce expertise for SmartCommerce's next era of growth ATLANTA, June 16, 2026 /PRNewswire-PRWeb/ -- SmartCommerce, the leading commerce intelligence platform enabling brands to convert consumer demand into measurable eCommerce outcomes, today...</v>
+        <v>VIRGINIA BEACH, Va., Aug. 10, 2026 /PRNewswire/ -- Today, Crunchy Hydration, a sparkling wellness water on a mission to improve mental and physical health through mindful hydration, is pleased to announce that they have officially expanded into every World Market location nationwide. The...</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="str">
-        <v>3.2% Cap Rate Franconia Road Property Sells for $6.25 Million</v>
+        <v>Vida Group Holdings plc Half Year Results 2026</v>
       </c>
       <c r="B723" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C723" t="str">
-        <v>PR Newswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D723" t="str">
-        <v>Real Estate, Retail</v>
+        <v>Finance, AI, Real Estate, Retail</v>
       </c>
       <c r="E723" t="str">
-        <v>https://www.prnewswire.com/news-releases/3-2-cap-rate-franconia-road-property-sells-for-6-25-million-302801051.html</v>
+        <v>https://pressat.co.uk/releases/vida-group-holdings-plc-half-year-results-2026-65903cddddc36d80b221d51d6d542f5f/</v>
       </c>
       <c r="F723" t="str">
-        <v>ALEXANDRIA, Va., June 16, 2026 /PRNewswire/ -- Boosalis Properties announced the sale of a retail property located on Franconia Road in Fairfax County for $6.25 million. The property consisted of approximately 3.1 acres, 7,796 square feet of retail space, and excess land with future...</v>
+        <v>Monday 10 August, 2026 Vida Group Holdings plc ("Vida" or "the Group") today announces its interim results for the six months ended 30 June 2026. The first half of 2026 marks another significant milestone in Vida's evolution. The Group, which includes trading subsidiary Vida Bank Limited (“Vida Bank”), has surpassed £3 billion of mortgage assets, continued to transform its funding model through sustained retail deposit growth and accelerated investment in the technology, data and artificial intelligence capabilities that underpin its long-term competitive advantage. The results demonstrate the continued execution of Vida's strategy: building a specialist bank that combines exceptional underwriting expertise with proprietary AI-enabled mortgage intelligence, creating a scalable operating mo</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="str">
-        <v>Eileen Secures Strategic Investment from DisPact Ventures to Scale Retail Execution Platform</v>
+        <v>Rock West Composites® Partners with DPP Pultrusion to Expand Its Space-Ready Ecommerce Product Line with STRATOPultrusion™</v>
       </c>
       <c r="B724" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C724" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D724" t="str">
-        <v>SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E724" t="str">
-        <v>https://www.prnewswire.com/news-releases/eileen-secures-strategic-investment-from-dispact-ventures-to-scale-retail-execution-platform-302799332.html</v>
+        <v>https://www.prweb.com/releases/rock-west-composites-partners-with-dpp-pultrusion-to-expand-its-space-ready-ecommerce-product-line-with-stratopultrusion-302846513.html</v>
       </c>
       <c r="F724" t="str">
-        <v>NASHVILLE, Tenn., June 16, 2026 /PRNewswire/ -- Eileen Inc., a next-generation retail technology platform, today announced a strategic investment from DisPact Ventures, a venture capital firm that backs disruptive brands and technologies across the consumer landscape, extending the...</v>
+        <v>This month Rock West Composites announces the expansion of its space-grade STRATO™ product line, which now includes pultruded solid and hollow profiles. Designed in partnership with DPP Pultrusion and with the goal of supporting next-generation, space-grade deployables, STRATOPultrusion...</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="str">
-        <v>MoEngage Launches Customer Engagement Magazine: Human or AI? For B2C Marketers</v>
+        <v>Consumer Demand Drives Carbliss' Americana Variety Pack into Permanent Portfolio as Backyard Bliss</v>
       </c>
       <c r="B725" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C725" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D725" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E725" t="str">
-        <v>https://www.prnewswire.com/news-releases/moengage-launches-customer-engagement-magazine-human-or-ai-for-b2c-marketers-302801701.html</v>
+        <v>https://www.prnewswire.com/news-releases/consumer-demand-drives-carbliss-americana-variety-pack-into-permanent-portfolio-as-backyard-bliss-302846301.html</v>
       </c>
       <c r="F725" t="str">
-        <v>Inaugural Issue, Available Now, Features Insights from Chiefmartec's Scott Brinker, Executives from Amazon Music and Calm SAN FRANCISCO, June 16, 2026 /PRNewswire/ -- MoEngage, the Agentic customer engagement platform trusted by 1,350+ global consumer brands, today launched The Customer...</v>
+        <v>Following one of the brand's most successful product launches, Carbliss gives fan-favorite flavors a permanent home after helping raise more than $75,000 for veterans. PLYMOUTH, Wis., Aug. 10, 2026 /PRNewswire/ -- What began as a celebration of America's 250th anniversary has become one...</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="str">
-        <v>Bridgeline Secures Multi-Site AI Commerce Expansion with Leading Home ...</v>
+        <v>“Believe it or Knot” is Free to Download for Only Five Days (Until 8/14/26)</v>
       </c>
       <c r="B726" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C726" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D726" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E726" t="str">
-        <v>https://pr-inside.com/bridgeline-secures-multi-site-ai-commerce-expansion-with-leading-home-r5191970.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358646</v>
       </c>
       <c r="F726" t="str">
-        <v>(PR-inside.com) WOBURN, MA / ACCESS Newswire / June 16, 2026 /Bridgeline Digital, Inc. (NASDAQ:BLIN), a leader in AI-powered product discovery and eCommerce solutions, today announced the successful launch of the first two of five contracted HawkSearch deployments for a leading home and garden supplier across its portfolio of B2B and direct-to-consumer eCommerce sites. This initial go-live represents a multi-site enterprise win, with two sites now live and three additional deployments scheduled. The phased rollout underscores growing enterprise demand for HawkSearch as companies standardize AI-driven product discovery across channels. The customer maintains one of the largest assortments of products in the home and garden ..</v>
+        <v>Best Seller Publishing announces the release of Anne Lehotsky &amp;#39;s new book, &amp;#8220;Believe it or Knot.&amp;#8221; It will be available in the Amazon store for free for only five days. - - &amp;#8220;Believe it or Knot&amp;#8221; is about nine-year-old Beau Johnson, whose life changes when his Navy family moves from California to Florida. Leaving behind everything he knows, Beau struggles to adjust to his new home, school, and community. Everything begins to change when he meets Knot, a wise and funny talking tree who be... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358646</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="str">
-        <v>NeuroOne® Announces Preliminary Inclusion in Russell Microcap® Index</v>
+        <v>“The Flame Game” by Paula Fontana — Free on Amazon for a Limited Time (Until 8/14/2026)</v>
       </c>
       <c r="B727" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C727" t="str">
-        <v>NewMediaWire</v>
+        <v>WebWire</v>
       </c>
       <c r="D727" t="str">
-        <v>Finance, Healthcare, Retail</v>
+        <v>Retail, Gaming</v>
       </c>
       <c r="E727" t="str">
-        <v>https://www.newmediawire.com/news/neuroone-r-announces-preliminary-inclusion-in-russell-microcap-r-index-7087166</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358643</v>
       </c>
       <c r="F727" t="str">
-        <v>EDEN PRAIRIE, MINN. - June 16, 2026 ( NEWMEDIAWIRE ) - NeuroOne Medical Technologies Corporation (Nasdaq: NMTC) ("NeuroOne" or the "Company"), a medical technology company dedicated to transforming the surgical diagnosis and treatment of neurological disorders, today announced that the Company is expected to join the Russell Microcap® Index as part of the first semi-annual 2026 Russell indexes reconstitution, according to preliminary index additions lists published by FTSE Russell on May 22, May 29, and June 5, 2026. The newly reconstituted Russell indexes take effect after the US market close on Friday, June 26, 2026. “We are pleased that NeuroOne is expected to be added to the Russell Microcap® Index,” said Dave Rosa, Chief Executive Officer of NeuroOne. “We believe our inclusion reflect</v>
+        <v>Best Seller Publishing is proud to announce the release of &amp;#8220;The Flame Game: Master High-Stakes Environments, Transform Your Pressure, and Forge A Lasting Legacy&amp;#8221; by motivational speaker and leadership strategist Paula Fontana &amp;#8212;available for free download on Amazon for a limited time&amp;#8212;now through August 14, 2026. - - In today&amp;#39;s high-pressure workplaces, too many talented professionals feel forced to shrink themselves, silence their voices, and sacrifice their well-being just to survive... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358643</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="str">
-        <v>Nitches Inc. (OTC:NICH) Launches NutraVeri, a Product Readiness Platform ...</v>
+        <v>VibeIQ Raises $22.5 Million to Accelerate AI-Native Product Creation and Market Expansion</v>
       </c>
       <c r="B728" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C728" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D728" t="str">
-        <v>SaaS, Healthcare, Retail</v>
+        <v>Finance, AI, Retail</v>
       </c>
       <c r="E728" t="str">
-        <v>https://pr-inside.com/nitches-inc-otc-nich-launches-nutraveri-a-product-readiness-platform-r5191963.htm</v>
+        <v>https://www.prnewswire.com/news-releases/vibeiq-raises-22-5-million-to-accelerate-ai-native-product-creation-and-market-expansion-302847024.html</v>
       </c>
       <c r="F728" t="str">
-        <v>(PR-inside.com) Platform provides founders with readiness scoring, formula analysis, and manufacturing pathway evaluation before production commitments are made. MIAMI, FL / ACCESS Newswire / June 16, 2026 / Nitches Inc. (OTCID:NICH) today announced the commercial launch of NutraVeri, a product readiness platform designed to help founders evaluate, refine, and prepare dietary supplement concepts for potential manufacturing and commercialization. The dietary supplement market represents one of the largest consumer health categories in the world, yet moving a concept from idea to production often requires specialized expertise, regulatory awareness, formulation knowledge, and manufacturing relationships that can be difficult for independent founders to access. NutraVeri was ..</v>
+        <v>Funding will support further product innovation, enhanced AI capabilities, and continued go-to-market expansion as VibeIQ helps leading consumer brands and retailers bring products to market faster. BOSTON, Aug. 10, 2026 /PRNewswire/ -- VibeIQ, the first AI-native product decision...</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="str">
-        <v>Courageous Land Secures US$23 Million BNDES Financing to Scale Agroforestry ...</v>
+        <v>Drone Propellers Market Growth: The Hidden Technology Powering the Drone Economy</v>
       </c>
       <c r="B729" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C729" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D729" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E729" t="str">
-        <v>https://pr-inside.com/courageous-land-secures-us-23-million-bndes-financing-to-scale-agroforestry-r5191938.htm</v>
+        <v>https://express-press-release.net/news/2026/08/10/1766482</v>
       </c>
       <c r="F729" t="str">
-        <v>(PR-inside.com) Courageous Land (CL), an agroforestry platform, announced that Brazil's National Development Bank (BNDES) approved R$116 million (approx. US$23 million) in financing for the company's flagship agroforestry project in Roraima, in the Brazilian Amazon. SAO PAULO, BRAZIL / ACCESS Newswire / June 16, 2026 / The financing was announced at an event at the Palácio do Planalto with President Luiz Inácio Lula da Silva. The funding supports what will likely be Brazil's largest organic restoration project, productively reforesting degraded pastures with regenerative coffee, açaí, cacao, and native timber species. The project, which begins with 2,000 hectares and will scale to 10,000 hectares, ..</v>
+        <v>The global Drone Propellers Market is entering a high-growth phase as unmanned aerial vehicles become increasingly important across commercial, consumer, industrial, agricultural, logistics, and defense applications. As [read full press release...]</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="str">
-        <v>ADM Endeavors Strengthens Leadership and Growth Team With Appointment of Chief Financial Officer and Addition of Senior Sales Talent</v>
+        <v>FlipHTML5 Product Catalogue Template Organizes Retail Collections Online</v>
       </c>
       <c r="B730" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-10</v>
       </c>
       <c r="C730" t="str">
-        <v>NewMediaWire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D730" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E730" t="str">
-        <v>https://www.newmediawire.com/news/adm-endeavors-strengthens-leadership-and-growth-team-with-appointment-of-chief-financial-officer-and-addition-of-senior-sales-talent-7087164</v>
+        <v>https://prunderground.com/fliphtml5-product-catalogue-template-organizes-retail-collections-online/cmsmm9qif000704l70enpf3rp</v>
       </c>
       <c r="F730" t="str">
-        <v>Veteran Finance Executive CK Tsang Joins as Chief Financial Officer to Lead Financial Reporting and Controls; Print-industry Professional Jay Owens Joins to Expand FW Promo's Sales Reach FORT WORTH, TX - June 16, 2026 ( NEWMEDIAWIRE ) - ADM Endeavors, Inc. (OTCQB: ADMQ) (“ADMQ” or the “Company”), a Fort Worth-based provider of branded merchandise, uniforms, screen printing, embroidery, and promotional products through its operating subsidiary FW Promo, today announced two strategic additions to its team: the appointment of CK Tsang as Chief Financial Officer and the hiring of Jay Owens as Sales Representative - reflecting continued investment in both financial leadership and revenue growth. CK Tsang Appointed Chief Financial Officer ADMQ has appointed CK Tsang as Chief Financial Officer, o</v>
+        <v>Each product catalogue template gives merchants an editable framework for product images, descriptions, prices, branding, and purchase routes online. The post FlipHTML5 Product Catalogue Template Organizes Retail Collections Online first appeared on</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="str">
-        <v>Consumer Goods Industry Associations Jointly Call for Pragmatic and Harmonised EU Packaging Labelling</v>
+        <v>Straightline International Introduces Canadian Court Verification Solution to Address CPIC Database Gaps for Background Screeners</v>
       </c>
       <c r="B731" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-09</v>
       </c>
       <c r="C731" t="str">
-        <v>WebWire</v>
+        <v>PR.com</v>
       </c>
       <c r="D731" t="str">
         <v>Retail</v>
       </c>
       <c r="E731" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356313</v>
+        <v>https://www.pr.com/press-release/957456</v>
       </c>
       <c r="F731" t="str">
-        <v>AIM, the European Brands Association, together with other 15 leading consumer goods associations, has issued a joint call to the European Commission and Member States to adopt a pragmatic approach to the future harmonised packaging labelling system under the Packaging and Packaging Waste Regulation (PPWR). - - Representing manufacturers of consumer goods used daily by millions of Europeans, the signatories stress the importance of preserving the integrity of the EU Single Market while ensu... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356313</v>
+        <v>Straightline International has expanded its international screening infrastructure, launching direct Provincial Court record searches across Canada to provide Consumer Reporting Agencies (CRAs) with primary-source verification and FCRA-compliant reporting options. [PR.com]</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="str">
-        <v>Free Book by OnlineAssistant.ai: The Hometown Advantage for Retail and Main Street Businesses</v>
+        <v>Madison Seating tracks color preference shifts within restored herman miller furniture market</v>
       </c>
       <c r="B732" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-09</v>
       </c>
       <c r="C732" t="str">
-        <v>PRUnderground</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D732" t="str">
-        <v>AI, Retail, Gaming</v>
+        <v>Retail</v>
       </c>
       <c r="E732" t="str">
-        <v>https://www.prunderground.com/free-book-by-onlineassistant-ai-the-hometown-advantage-for-retail-and-main-street-businesses/00377748/</v>
+        <v>https://pressreleasenews.org/pressroom/madison-seating-tracks-color-preference-shifts-within-restored-herman-miller-furniture-market</v>
       </c>
       <c r="F732" t="str">
-        <v>Free Book Reveals How Main Street Businesses Can Outsmart Big Box Giants Using AI and Local Culture. Small businesses do not need to beat national chains at their own game to win. The post Free Book by OnlineAssistant.ai: The Hometown Advantage for Retail and Main Street Businesses first appeared on</v>
+        <v>Madison Seating examines how new Herman Miller Aeron color releases are shaping buyer demand across the pre-owned Herman Miller furniture market.</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="str">
-        <v>Sensor Tower State of AI 2026 Report: Global Time Spent on Generative AI Apps Projected to More Than Double Year-Over-Year</v>
+        <v>Ucanpack unveils corrugated trays designed for shipping and point-of-sale display</v>
       </c>
       <c r="B733" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-09</v>
       </c>
       <c r="C733" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D733" t="str">
-        <v>AI, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E733" t="str">
-        <v>https://www.prnewswire.com/news-releases/sensor-tower-state-of-ai-2026-report-global-time-spent-on-generative-ai-apps-projected-to-more-than-double-year-over-year-302800844.html</v>
+        <v>https://pressreleasenews.org/pressroom/ucanpack-unveils-corrugated-trays-designed-for-shipping-and-point-of-sale-display</v>
       </c>
       <c r="F733" t="str">
-        <v>New report reveals record consumer spending, ChatGPT's historic mobile milestone, and AI's expanding role in shopping, advertising, and app development SAN FRANCISCO, June 16, 2026 /PRNewswire/ -- Sensor Tower, a leading provider of data on the digital economy, today released its State of...</v>
+        <v>Ucanpack introduces customizable corrugated trays that combine shipping protection with retail point-of-sale presentation for brands nationwide.</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="str">
-        <v>Bio Vanillin Market to Reach USD 485.5 Million by 2036 Amid Rising Demand for Natural Flavors and Clean-Label Food Ingredients | Future Market Insights</v>
+        <v>Ucanpack rolls out additional cube box dimensions for e-commerce sellers</v>
       </c>
       <c r="B734" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-09</v>
       </c>
       <c r="C734" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D734" t="str">
         <v>Retail</v>
       </c>
       <c r="E734" t="str">
-        <v>https://www.prnewswire.com/news-releases/bio-vanillin-market-to-reach-usd-485-5-million-by-2036-amid-rising-demand-for-natural-flavors-and-clean-label-food-ingredients--future-market-insights-302801472.html</v>
+        <v>https://pressreleasenews.org/pressroom/ucanpack-rolls-out-additional-cube-box-dimensions-for-e-commerce-sellers-2</v>
       </c>
       <c r="F734" t="str">
-        <v>NEWARK, Del., June 16, 2026 /PRNewswire/ -- The global bio vanillin market is witnessing robust expansion as food manufacturers, flavor houses, and ingredient suppliers increasingly shift toward naturally sourced aroma compounds to meet evolving consumer preferences and regulatory...</v>
+        <v>Ucanpack, a Winder, GA packaging manufacturer, expands its cube box inventory with new size options to help online sellers reduce dimensional weight shipping costs.</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="str">
-        <v>VidaBay Battery-Free E-ink Instant Film Debuts at Spanish Transnational Photography Exhibition</v>
+        <v>Ucanpack notes telescoping boxes offer adjustable fit for irregular shipments</v>
       </c>
       <c r="B735" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-09</v>
       </c>
       <c r="C735" t="str">
-        <v>Pressat</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D735" t="str">
-        <v>SaaS, Energy, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E735" t="str">
-        <v>https://pressat.co.uk/releases/vidabay-battery-free-e-ink-instant-film-debuts-at-spanish-transnational-photography-exhibition-39c60ee9f0d39b4e9a53bc0f4133d0d2/</v>
+        <v>https://pressreleasenews.org/pressroom/ucanpack-notes-telescoping-boxes-offer-adjustable-fit-for-irregular-shipments</v>
       </c>
       <c r="F735" t="str">
-        <v>Tuesday 16 June, 2026 VidaBay, a tech and cultural brand, has officially confirmed its participation in the ongoing “Miguel Chang Photography Exhibition” series. The brand will showcase its works at the large-scale photography exhibition at Madrid’s Retiro Park in the first quarter of next year. Previously, VidaBay launched cross-border cultural cooperation initiatives with Croatian musician Ana Rucner, who serves as the brand’s cultural ambassador. Focusing on intelligent imaging technology, VidaBay develops and supplies innovative tech products centered on cloud digital photo frames and battery-free e-ink imaging devices, catering to both daily household use and professional art exhibition scenarios. The star exhibit showcased at the photography event is the VidaBay Snap E-ink Fridge Mag</v>
-[...2 lines deleted...]
-    <row r="736">
+        <v>Ucanpack highlights how telescoping boxes help e-commerce sellers reduce dimensional weight shipping costs for irregularly sized products.</v>
+      </c>
+    </row>
+    <row r="736" xml:space="preserve">
       <c r="A736" t="str">
-        <v>Civinity completes the largest bond issue in the Group’s history: raises EUR 13.54 million; half of the investment amount comes from retail investors</v>
+        <v>The Great Morph Reaches No. 1 in Amazon Kindle Business Categories</v>
       </c>
       <c r="B736" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-08</v>
       </c>
       <c r="C736" t="str">
-        <v>GlobeNewswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D736" t="str">
-        <v>Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E736" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/16/3312266/0/en/Civinity-completes-the-largest-bond-issue-in-the-Group-s-history-raises-EUR-13-54-million-half-of-the-investment-amount-comes-from-retail-investors.html</v>
-[...2 lines deleted...]
-        <v>Civinity, a building maintenance, engineering and technology solutions group, has successfully completed public offering under its bond programme of up to EUR 50 million. During the offering, the Group raised EUR 13.54 million (EUR 13 million in nominal value bonds were issued). This represents the largest amount raised in a single offering in Civinity’s history.</v>
+        <v>https://pressreleasenews.org/pressroom/the-great-morph-reaches-no-1-in-amazon-kindle-business-categories</v>
+      </c>
+      <c r="F736" t="str" xml:space="preserve">
+        <v xml:space="preserve">Canadian author Dean Jessop’s "The Great Morph" reached No. 1 in two Amazon Kindle business categories. The book examines how AI search, GEO and emerging retrieval systems are changing the way businesses are discovered, understood and selected in digital answers.
+</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="str">
-        <v>U.S. News Unveils 2026-2027 Best Global Universities Rankings</v>
+        <v>How Morikol® Tripeptides Support Joint, Skin, and Hair Wellness in PureHealth Research Peptide Supplements</v>
       </c>
       <c r="B737" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-08</v>
       </c>
       <c r="C737" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D737" t="str">
-        <v>Retail, Education</v>
+        <v>Retail</v>
       </c>
       <c r="E737" t="str">
-        <v>https://www.prnewswire.com/news-releases/us-news-unveils-2026-2027-best-global-universities-rankings-302800745.html</v>
+        <v>https://www.prnewswire.com/news-releases/how-morikol-tripeptides-support-joint-skin-and-hair-wellness-in-purehealth-research-peptide-supplements-302842572.html</v>
       </c>
       <c r="F737" t="str">
-        <v>Universities in more than 100 countries are evaluated in the newest edition. WASHINGTON, June 16, 2026 /PRNewswire/ -- U.S. News &amp; World Report, the global authority in education rankings and consumer advice, today published the 2026-2027 Best Global Universities rankings, which evaluate...</v>
+        <v>MANASSAS, Va., Aug. 8, 2026 /PRNewswire/ -- PureHealth Research is spotlighting the growing consumer interest in peptide nutrition and the role thoughtful nutritional choices play in maintaining healthy joints, skin and hair. Many of today's peptide supplements feature Morikol® Marine...</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="str">
-        <v>Yinjiyue Releases Charcoal-Free Mugwort Incense Sticks Amid Rising Consumer Interest in Lucid Dreaming</v>
+        <v>Book Profits to Document Textbook Resale Trends During Peak Back-to-School Season</v>
       </c>
       <c r="B738" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-08</v>
       </c>
       <c r="C738" t="str">
-        <v>GetNews</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D738" t="str">
-        <v>Retail</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E738" t="str">
-        <v>https://www.getnews.info/story/2026/06/15/yinjiyue-releases-charcoalfree-mugwort-incense-sticks-amid-rising-consumer-interest-in-lucid-dreaming/?source=barchart</v>
+        <v>https://pressreleasenews.org/pressroom/book-profits-to-document-textbook-resale-trends-during-peak-back-to-school-season</v>
       </c>
       <c r="F738" t="str">
         <v/>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="str">
-        <v>Bambu Lab Launches PLA Pure: A Filament Made for Printing Where You Live</v>
+        <v>Anzzi data shows rising consumer preference for frameless shower tub door designs</v>
       </c>
       <c r="B739" t="str">
-        <v>2026-06-16</v>
+        <v>2026-08-08</v>
       </c>
       <c r="C739" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D739" t="str">
         <v>Retail</v>
       </c>
       <c r="E739" t="str">
-        <v>https://www.prnewswire.com/news-releases/bambu-lab-launches-pla-pure-a-filament-made-for-printing-where-you-live-302801003.html</v>
+        <v>https://pressreleasenews.org/pressroom/anzzi-data-shows-rising-consumer-preference-for-frameless-shower-tub-door-designs</v>
       </c>
       <c r="F739" t="str">
-        <v>AUSTIN, Texas, June 16, 2026 /PRNewswire/ -- As desktop 3D printers become a fixture in homes around the world, Bambu Lab - one of the fastest-growing companies in the consumer 3D printing space - is raising the bar on what a home printing filament should be. Today, Bambu Lab announced...</v>
+        <v>Anzzi's seasonal remodeling trend data shows growing consumer interest in frameless shower tub door designs ahead of 2026 bathroom renovations.</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="str">
-        <v>Amazon Selects Missouri for $10 Billion Data Center Campus</v>
+        <v>Buc-ee's Issues Statement Regarding Federal Trademark Infringement Suit Against 'Beaver's Mini Mart'</v>
       </c>
       <c r="B740" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C740" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D740" t="str">
         <v>Retail</v>
       </c>
       <c r="E740" t="str">
-        <v>https://www.prnewswire.com/news-releases/amazon-selects-missouri-for-10-billion-data-center-campus-302800859.html</v>
+        <v>https://www.newswire.com/news/buc-ee-s-issues-statement-regarding-federal-trademark-infringement-suit-against</v>
       </c>
       <c r="F740" t="str">
-        <v>The project is expected to create over 400 full-time data center jobs, thousands of construction jobs, and over $7 million in community contributions MONTGOMERY COUNTY, Mo., June 15, 2026 /PRNewswire/ -- Amazon today announced plans to invest $10 billion in Missouri to construct a new,...</v>
+        <v>Action Follows Repeated Unanswered Outreach Efforts to Protect Federal Trademark Rights and Prevent Consumer Confusion</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="str">
-        <v>As CPSC's First Federal Neck Floats Safety Standard Takes Effect, Agency Renews "Do Not Use" Warnings for Otteroo LUMI and MINI Infant Neck Floats</v>
+        <v>Live 4K Isn't Always Really 4K: Beamr Delivers What Viewers Expect - And Lets Them Confirm It</v>
       </c>
       <c r="B741" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C741" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D741" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E741" t="str">
-        <v>https://www.prnewswire.com/news-releases/as-cpscs-first-federal-neck-floats-safety-standard-takes-effect-agency-renews-do-not-use-warnings-for-otteroo-lumi-and-mini-infant-neck-floats-302800762.html</v>
+        <v>https://www.newmediawire.com/news/live-4k-isn-t-always-really-4k-beamr-delivers-what-viewers-expect-and-lets-them-confirm-it-7088331</v>
       </c>
       <c r="F741" t="str">
-        <v>WASHINGTON, June 15, 2026 /PRNewswire/ -- The U.S. Consumer Product Safety Commission announced today that the federal safety standard for infant neck floats is now in effect. The rule establishes the first mandatory federal safety requirements for these products after years of reported...</v>
+        <v>By Beamr DETROIT, MICHIGAN - August 7, 2026 ( NEWMEDIAWIRE ) - The Beamr (NASDAQ: BMR) stack turns lower-resolution feeds into the 4K viewers expect - without the delivery-cost penalty upscaling normally carries. Real viewers confirm the result Billions of viewers spent this summer watching the World Cup, and many of them did it on 4K screens. They carry that expectation to everything they watch next, but what they don't always know is how often the "4K" they see is actually upscaled 4K. A large share of premium live sports still leaves the venue as a lower-resolution feed. The jump to 4K happens somewhere else, often inside the television set itself, without production control over the result. Rebuilding contribution infrastructure to native 4K is a multi-year process. The gap between wha</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="str">
-        <v>Datavault AI (DVLT) Receives USPTO Notice of Allowance for Asset Tokenization Patent</v>
+        <v>Wrap Technologies (WRAP) Launches WrapTactics LMS, Completing WrapShield Training Foundation</v>
       </c>
       <c r="B742" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C742" t="str">
         <v>NewMediaWire</v>
       </c>
       <c r="D742" t="str">
-        <v>Finance, AI, Retail, Media</v>
+        <v>Finance, SaaS, Retail, Education</v>
       </c>
       <c r="E742" t="str">
-        <v>https://www.newmediawire.com/news/datavault-ai-dvlt-receives-uspto-notice-of-allowance-for-asset-tokenization-patent-7087159</v>
+        <v>https://www.newmediawire.com/news/wrap-technologies-wrap-launches-wraptactics-lms-completing-wrapshield-training-foundation-7088328</v>
       </c>
       <c r="F742" t="str">
-        <v xml:space="preserve">LOS ANGELES, CA - June 15, 2026 ( NEWMEDIAWIRE ) - Datavault AI (NASDAQ: DVLT) announced that the U.S. Patent and Trademark Office has issued a Notice of Allowance for its patent application, “System and Method for Tokenized Minting, Authentication, and Utilization of Assets,” covering the full lifecycle of tokenized physical and digital assets, including minting, authentication and governed use across digital platforms and exchanges. The patent expands protection across the asset, content and data-management layers of the company technology stack, following two additional Notices of Allowance issued earlier this year. Datavault AI said the portfolio supports commercial agreements including a previously announced $10 million worldwide exclusive license agreement and tokenization contracts </v>
+        <v>LOS ANGELES, CA - August 7, 2026 ( NEWMEDIAWIRE ) - Wrap Technologies (NASDAQ: WRAP) announced the commercial launch of WrapTactics(TM) Learning Management System (“LMS”), completing the training foundation of its WrapShield(TM) six-tier human-centered response architecture. The platform provides digital learning, certification management, immersive virtual reality training, compliance reporting and mobile learning to support deployment of the company’s non-lethal response technologies, including BolaWrap(R) 150. The launch follows the U.S. Bureau of Alcohol, Tobacco, Firearms and Explosives’ 2026 classification of BolaWrap 150 as an instrument of restraint rather than a firearm or weapon, a determination the company said expands procurement opportunities beyond traditional law enforcement</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="str">
-        <v>Heaven Encounters: Charisma House Releases Largest Near Death Experiences Collection Ever Published</v>
+        <v>HARIBO OF AMERICA ENTERS NEW PHASE OF U.S. GROWTH UNDER NEW PRESIDENT &amp;amp; CEO, JON HUGHES</v>
       </c>
       <c r="B743" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C743" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D743" t="str">
         <v>Retail</v>
       </c>
       <c r="E743" t="str">
-        <v>https://www.prnewswire.com/news-releases/heaven-encounters-charisma-house-releases-largest-near-death-experiences-collection-ever-published-302800706.html</v>
+        <v>https://www.prnewswire.com/news-releases/haribo-of-america-enters-new-phase-of-us-growth-under-new-president--ceo-jon-hughes-302846239.html</v>
       </c>
       <c r="F743" t="str">
-        <v>Randy Kay died for 30 minutes and 49 seconds before encountering Jesus and returning to life. He spent two decades gathering and vetting 140 firsthand accounts of heaven; the book debuted as the #1 New Release on Amazon.com LAKE MARY, Fla., June 15, 2026 /PRNewswire/ -- Charisma House has...</v>
+        <v>Leadership transition comes as HARIBO expands consumer experiences through innovation and the launch of its first-ever U.S. retail stores ROSEMONT, Ill., Aug. 7, 2026 /PRNewswire/ -- HARIBO of America is entering its next phase of growth in the United States under new President &amp; CEO Jon...</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="str">
-        <v>BOXABL Expands Into UK and Ireland Through TerraCaita Distribution Agreement</v>
+        <v>Greenland Mines (GRML) Launches Biggest Skaergaard Field Season Yet as Critical Minerals Take Center Stage</v>
       </c>
       <c r="B744" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C744" t="str">
         <v>NewMediaWire</v>
       </c>
       <c r="D744" t="str">
-        <v>Real Estate, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E744" t="str">
-        <v>https://www.newmediawire.com/news/boxabl-expands-into-uk-and-ireland-through-terracaita-distribution-agreement-7087155</v>
+        <v>https://www.newmediawire.com/news/greenland-mines-grml-launches-biggest-skaergaard-field-season-yet-as-critical-minerals-take-center-stage-7088325</v>
       </c>
       <c r="F744" t="str">
-        <v>LOS ANGELES, CA - June 15, 2026 ( NEWMEDIAWIRE ) - BOXABL announced a representation, import and distribution agreement with Bristol, England-based TerraCaita Limited to support the introduction of its factory-built housing products across the United Kingdom, the Channel Islands, Northern Ireland and the Republic of Ireland. Under the agreement, TerraCaita will represent BOXABL products throughout the region, while BOXABL will provide two Casita units for display, demonstration and marketing activities. The companies will collaborate on regulatory approvals, market development and customer engagement initiatives as BOXABL seeks to expand its international presence. BOXABL said the agreement supports future sales opportunities across multiple market segments and comes as the company continu</v>
+        <v>The company launches its 2026 season, designed to move its Skaergaard project into its next phase of development. Key critical minerals mined at Skaergaard, including palladium and platinum serve critical industrial functions with few viable substitutes. Skaergaard ranks among the world’s largest undeveloped palladium, gold and platinum deposits, and Greenland Mines holds an 80% interest in the licenses covering it. LOS ANGELES, CA - August 7, 2026 ( NEWMEDIAWIRE ) - Argus, a support vessel loaded with drill rigs, just sailed out of Reykjavik, and it is carrying more than equipment. The ship is carrying the opening move of Greenland Mines’ (NASDAQ: GRML) most ambitious field season yet at its Skaergaard project, part of a broader push into the critical minerals the modern economy cannot fu</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="str">
-        <v>Fast Moving Consumer Goods, Inc. (GGII) Expands Weekly Webinar Series ...</v>
+        <v>LaFontaine Automotive Group Joins Amazon Autos Marketplace with More Than 40 Retail Locations in Michigan</v>
       </c>
       <c r="B745" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C745" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D745" t="str">
-        <v>Retail</v>
+        <v>Retail, Automotive</v>
       </c>
       <c r="E745" t="str">
-        <v>https://pr-inside.com/fast-moving-consumer-goods-inc-ggii-expands-weekly-webinar-series-r5191702.htm</v>
+        <v>https://www.prnewswire.com/news-releases/lafontaine-automotive-group-joins-amazon-autos-marketplace-with-more-than-40-retail-locations-in-michigan-302846193.html</v>
       </c>
       <c r="F745" t="str">
-        <v>(PR-inside.com) The live webinar will take place on Thursday, June 18, 2026, at 7:00 PM EST / 4:00 PM PST and is open to the public through online registration at: https://go.fmcgstock.com/webinar SAN DIEGO, CA / ACCESS Newswire / June 15, 2026 / Fast Moving Consumer Goods, Inc. today announced its expanded weekly webinar focused on the rapidly evolving fast-moving consumer goods (FMCG) sector, bringing together investors, executives, entrepreneurs, and industry professionals to discuss the trends reshaping global consumer markets. The webinar will take place on Thursday, June 18, 2026, at 7:00 PM EST/4:00 PM PST and is open to the public through online ..</v>
+        <v>Leading automotive retailer expands its omnichannel strategy, bringing a seamless online vehicle shopping experience to Michigan consumers through Amazon Autos. HIGHLAND, Mich., Aug. 7, 2026 /PRNewswire/ -- LaFontaine Automotive Group today announced its more than 40 retail locations has...</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="str">
-        <v>Fast Moving Consumer Goods, Inc. (GGII) Expands Weekly Webinar Series for Investors and Consumer Package Goods Professionals Amid Rapid Industry Transformation</v>
+        <v>Tribesigns Expands Collaboration with Leading U.S. Home Retailers at Las Vegas Market 2026</v>
       </c>
       <c r="B746" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C746" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D746" t="str">
         <v>Retail</v>
       </c>
       <c r="E746" t="str">
-        <v>https://www.newswire.com/news/fast-moving-consumer-goods-inc-ggii-expands-weekly-webinar-series-for-investors</v>
+        <v>https://www.prnewswire.com/news-releases/tribesigns-expands-collaboration-with-leading-us-home-retailers-at-las-vegas-market-2026-302844877.html</v>
       </c>
       <c r="F746" t="str">
-        <v>The live webinar will take place on Thursday, June 18, 2026, at 7:00 PM EST / 4:00 PM PST and is open to the public through online registration at: https://go.fmcgstock.com/webinar</v>
+        <v>NEW YORK, Aug. 7, 2026 /PRNewswire/ -- Tribesigns, a globally acclaimed furniture manufacturer and retailer, expanded its engagement with leading U.S. home retailers at Las Vegas Market 2026 as senior representatives from key retail partners visited the company's booth to view the latest...</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="str">
-        <v>Beeline Holdings (BLNE) Leveraging AI, Digital Infrastructure to Scale Platform</v>
+        <v>GEN Restaurant Group Appoints CPG Industry Veteran Mark Cutrona as ...</v>
       </c>
       <c r="B747" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C747" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D747" t="str">
-        <v>Finance, AI, SaaS, Real Estate, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E747" t="str">
-        <v>https://www.newmediawire.com/news/beeline-holdings-blne-leveraging-ai-digital-infrastructure-to-scale-platform-7087153</v>
+        <v>https://pr-inside.com/gen-restaurant-group-appoints-cpg-industry-veteran-mark-cutrona-as-r5209673.htm</v>
       </c>
       <c r="F747" t="str">
-        <v>LOS ANGELES, CA - June 15, 2026 ( NEWMEDIAWIRE ) - Beeline Holdings (NASDAQ: BLNE) , a technology-forward mortgage and fintech platform, was featured in an article that discussed the company’s performance and strategy. Beeline recently “reported first-quarter 2026 results that showed accelerating revenue growth alongside a broader strategic push into fee-based housing finance products and AI-enabled automation. The company said quarterly revenue reached $2.7 million, more than doubling from the prior-year period. Loan originations climbed to $85.6 million across 288 loans, compared with $39.8 million across 128 loans a year earlier… “Beeline’s diversified platform includes both conventional and certain Non-QM Mortgages, such as DSCR &amp;amp; Bank Statements loans, along with its new Equity Pr</v>
+        <v>(PR-inside.com) 30-Year Consumer Packaged Goods Executive Joins GEN from Hormel Foods, with Prior Sales Leadership Roles at Kimberly-Clark and TreeHouse Foods Appointment Deepens Sales, Broker and Category Management Leadership as GEN Scales Its Rapidly Growing Retail Business Nationwide CERRITOS, CA / ACCESS Newswire / August 7, 2026 / GEN Restaurant Group, Inc. ("GEN" or the "Company") (Nasdaq:GENK), a leader in Korean BBQ both in-restaurant and at home, with more than 54 GEN Korean BBQ locations and a rapidly growing consumer packaged goods ("CPG") business, today announced the appointment of Mark Cutrona as Senior Vice President of Sales and Operations, effective immediately. In his ..</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="str">
-        <v>PAVS Announces Pricing of a $10 Million Registered Direct Offering of Class A Ordinary Shares and Pre-Funded Warrants</v>
+        <v>The Precision Peptide Company Completes Migration of Amino Innovations Online Store and Customer Base to Company Website</v>
       </c>
       <c r="B748" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C748" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D748" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E748" t="str">
-        <v>https://www.prnewswire.com/news-releases/pavs-announces-pricing-of-a-10-million-registered-direct-offering-of-class-a-ordinary-shares-and-pre-funded-warrants-302800663.html</v>
+        <v>https://www.newsfilecorp.com/release/308501/The-Precision-Peptide-Company-Completes-Migration-of-Amino-Innovations-Online-Store-and-Customer-Base-to-Company-Website</v>
       </c>
       <c r="F748" t="str">
-        <v>NEW YORK, June 15, 2026 /PRNewswire/ -- PAVS (NASDAQ:PAVS) (the "Company"), a consumer products and digital commerce solutions company, today announced that it has entered into a definitive agreement with certain institutional investors for a registered direct offering of an aggregate of...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 7, 2026) - The Precision Peptide Company (CSE: BPC) (OTCQB: PNGAF) (the "Company" or "BPC"), a publicly traded wellness company focused on advanced peptide formulations and delivery systems, today announced that it has completed the migration of the Amino Innovations online supplement store www.aminoinnovations.com (the "Amino Innovations Store"), including its product catalogue and existing customer base, onto the Company's e-commerce...</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="str">
-        <v>Cardio Diagnostics (CDIO) Harnesses AI, Genetics and Epigenetics to Advance Cardiovascular Risk Detection</v>
+        <v>Spectrum Brands Holdings Reports Fiscal 2026 Third Quarter Results</v>
       </c>
       <c r="B749" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C749" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D749" t="str">
-        <v>Finance, AI, SaaS, Healthcare, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E749" t="str">
-        <v>https://www.newmediawire.com/news/cardio-diagnostics-cdio-harnesses-ai-genetics-and-epigenetics-to-advance-cardiovascular-risk-detection-7087152</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/spectrum-brands-holdings-reports-fiscal-103000026.html</v>
       </c>
       <c r="F749" t="str">
-        <v>LOS ANGELES, CA - June 15, 2026 ( NEWMEDIAWIRE ) - Cardio Diagnostics Holdings (NASDAQ: CDIO) was featured in a recent article that discusses the urgent need for more effective tools to identify risk earlier and guide personalized intervention strategies for cardiovascular disease. The piece reads, “Cardio Diagnostics is rising to the challenge by developing a suite of clinical, population health and biopharma solutions designed to leverage artificial intelligence (‘AI’), epigenetics and genetics to improve cardiovascular disease prevention, detection and management… The company’s platform is built around the integration of genetic and epigenetic biomarkers with AI-driven analytics to provide personalized cardiovascular insights from blood-based testing. Cardio Diagnostics currently offers</v>
+        <v>MIDDLETON, Wis., August 07, 2026--Spectrum Brands Holdings, Inc. (NYSE: SPB; "Spectrum Brands" or the "Company"), a leading global branded consumer products and home essentials company focused on driving innovation and providing exceptional customer service, today reported results from continuing operations for the third quarter of fiscal 2026 ended June 28, 2026.</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="str">
-        <v>Trutankless® More Than Doubles Sales as Demand for GEN3 Continues to Accelerate</v>
+        <v>Inside Amazon's first-ever drone delivery site in the UK</v>
       </c>
       <c r="B750" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C750" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D750" t="str">
         <v>Retail</v>
       </c>
       <c r="E750" t="str">
-        <v>https://www.prnewswire.com/news-releases/trutankless-more-than-doubles-sales-as-demand-for-gen3-continues-to-accelerate-302800611.html</v>
+        <v>https://www.aboutamazon.com/news/transportation/amazon-drone-prime-air-uk?utm_source=rss</v>
       </c>
       <c r="F750" t="str">
-        <v>Consumer adoption and contractor demand for GEN3 technology drive more than 118% year-over-year sales growth SCOTTSDALE, Ariz., June 15, 2026 /PRNewswire/ -- Trutankless®, a leader in smart electric tankless water heating technology, announced a strong start to 2026 as growing demand from...</v>
+        <v>The Prime Air site in Darlington, England is the first of its kind outside of the U.S.</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="str">
-        <v>Green Builder Media Announces New Resources to Help Home Building Pros Navigate Affordability, AI, Insurance, and More</v>
+        <v>China’s Commerce Innovation Is Reshaping Global Retail</v>
       </c>
       <c r="B751" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C751" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D751" t="str">
-        <v>AI, Real Estate, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E751" t="str">
-        <v>https://www.prnewswire.com/news-releases/green-builder-media-announces-new-resources-to-help-home-building-pros-navigate-affordability-ai-insurance-and-more-302800592.html</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/china-commerce-innovation-reshaping-global-013000919.html</v>
       </c>
       <c r="F751" t="str">
-        <v>LAKE CITY, Colo., June 15, 2026 /PRNewswire/ -- As housing professionals face mounting challenges around affordability, resilience, insurance costs, and evolving consumer expectations, Green Builder Media is providing a growing collection of educational resources designed to help...</v>
+        <v>SINGAPORE, August 07, 2026--Commerce models pioneered in China—including live commerce, social commerce and quick commerce—are increasingly influencing how consumers discover, shop and engage with brands around the world, according to latest report from NIQ (NYSE:NIQ), The Commerce Revolution: Where East Meets West.</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="str">
-        <v>C&amp;A Development and Amazon Bring New Affordable Homes to Seattle's Capitol Hill</v>
+        <v>Martial Arts History Museum Featured on Hit Digital Series "LA in a Minute"</v>
       </c>
       <c r="B752" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-07</v>
       </c>
       <c r="C752" t="str">
-        <v>WebWire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D752" t="str">
-        <v>Real Estate, Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E752" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356277</v>
+        <v>https://www.newmediawire.com/news/martial-arts-history-museum-featured-on-hit-digital-series-la-in-a-minute-7088317</v>
       </c>
       <c r="F752" t="str">
-        <v>Today, Amazon and Seattle-based real estate development firm C&amp;amp;A Development announce the groundbreaking of The Pointe at Thomas Apartments in Seattle&amp;#39;s Capitol Hill neighborhood. C&amp;amp;A Development is jointly owned by CA Family Properties, founded by Super Bowl champion and former Seattle Seahawk Cliff Avril, and Cohen Properties. - - Located at 228 11th Ave East, The Pointe at Thomas will provide 67 affordable homes for households earning between 40% and 80% of Area Median Income ($46,040 &amp;#8211;... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356277</v>
+        <v>GLENDALE, CA - August 6, 2026 ( NEWMEDIAWIRE ) - The Martial Arts History Museum, the world’s first and only museum dedicated to preserving martial arts history, is set to be featured on “LA in a Minute,” one of the internet’s premier Southern California culture and history series. Reminiscent of classic public television programming like Huell Howser’s California’s Gold , “LA in a Minute” offers fast-paced, deeply researched spotlights on the unique neighborhoods, rich history, and modern developments that define Los Angeles. Founded in 2022 by Evan Lovett - a California native, former Los Angeles Times writer, and NBC journalist - the platform aims to instill civic pride across Greater Los Angeles through concise, minute-long deep dives into local culture. In the upcoming episode, Lovett</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="str">
-        <v>ITF and Tennis-Point Renew Global Partnership</v>
+        <v>KBRA Assigns Preliminary Ratings to MSBAM 2026-C36</v>
       </c>
       <c r="B753" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C753" t="str">
-        <v>Pressat</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D753" t="str">
-        <v>Retail</v>
+        <v>Real Estate, Retail</v>
       </c>
       <c r="E753" t="str">
-        <v>https://pressat.co.uk/releases/itf-and-tennis-point-renew-global-partnership-88a1b26d2a2529f224d23a13e3f49158/</v>
+        <v>https://finance.yahoo.com/real-estate/articles/kbra-assigns-preliminary-ratings-msbam-224500039.html</v>
       </c>
       <c r="F753" t="str">
-        <v>Monday 15 June, 2026 Partnership Extension Reinforces Commitment to Supporting the Global Tennis Community Herzebrock-Clarholz, 15 June 2026 – The International Tennis Federation (ITF) and Tennis-Point today announced the renewal of their global partnership, further expanding access to high-quality tennis equipment for players worldwide. Under the renewed agreement, Tennis-Point will remain the ITF’s Official Global Tennis Equipment Online Retail Partner. Since the launch of the partnership, Tennis-Point has provided dedicated access to high-quality tennis equipment through the ITF x Tennis-Point Shop, offering exclusive benefits and discounts to all IPIN players. The extension of the partnership will further strengthen these offerings, ensuring continued access to a comprehensive range of</v>
+        <v>NEW YORK, August 06, 2026--KBRA is pleased to announce the assignment of preliminary ratings to 14 classes of MSBAM 2026-C36, a $700.5 million CMBS conduit transaction collateralized by 31 commercial mortgage loans secured by 57 properties. The collateral properties are located throughout 18 MSAs, of which the three largest are New York (21.7%), Orange County (10.5%), and San Jose (7.1%). The pool’s three largest property type exposures are retail (26.4%), office (23.9%), and multifamily (20.0%)</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="str">
-        <v>The Future of Wellness Comes to London: ELEVATE by Mumble Forum Returns with Leading Voices in Longevity, Women's Health and Biohacking</v>
+        <v>KBRA Assigns Preliminary Ratings to GreenSky Home Improvement Issuer Trust 2026-A</v>
       </c>
       <c r="B754" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C754" t="str">
-        <v>Pressat</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D754" t="str">
-        <v>AI, Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E754" t="str">
-        <v>https://pressat.co.uk/releases/the-future-of-wellness-comes-to-london-elevate-by-mumble-forum-returns-with-leading-voices-in-longevity-womens-health-and-biohacking-ebe988f9a0ee87254388379b43861bcc/</v>
+        <v>https://finance.yahoo.com/real-estate/articles/kbra-assigns-preliminary-ratings-greensky-222300124.html</v>
       </c>
       <c r="F754" t="str">
-        <v xml:space="preserve">Monday 15 June, 2026 London, UK – June 2026 – From biohacking and hormones to longevity and AI-powered healthcare, the future of wellness will take centre stage this month as ELEVATE by Mumble Forum returns to London for its highly anticipated second edition. Taking place on Saturday 20 June at Fulham Pier, ELEVATE has rapidly established itself as one of the UK's most exciting wellness and innovation summits, bringing together leading experts, founders, clinicians, nutritionists, entrepreneurs and wellness pioneers for a day dedicated to the future of human health and performance. Created by award-winning entrepreneur and Mumble Forum founder Monique Hodgson, the event returns bigger than ever following a successful inaugural launch, reflecting the explosive growth of the global wellness </v>
+        <v>NEW YORK, August 06, 2026--KBRA assigns preliminary ratings to five classes of notes issued by GreenSky Home Improvement Issuer Trust 2026-A ("GSKY 2026-A"), an asset-backed securitization collateralized by a pool of consumer loans used for home improvements.</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="str">
-        <v>NYC Bankruptcy Attorney David Pankin Comments on Rising 2026 Filings</v>
+        <v>Comstock Welcomes Bobby's Bagel Café to Loudoun Station</v>
       </c>
       <c r="B755" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C755" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D755" t="str">
-        <v>Real Estate, Retail</v>
+        <v>Finance, Real Estate, Retail</v>
       </c>
       <c r="E755" t="str">
-        <v>https://www.prunderground.com/nyc-bankruptcy-attorney-david-pankin-comments-on-rising-2026-filings/00384500/</v>
+        <v>https://finance.yahoo.com/real-estate/articles/comstock-welcomes-bobbys-bagel-caf-211500848.html</v>
       </c>
       <c r="F755" t="str">
-        <v>David I. Pankin, Esq. a prominent New York City bankruptcy attorney, is addressing the sharp rise in bankruptcy filings across the United States in 2025 and into 2026. Driven by persistent inflation, high housing costs, and record consumer debt, filings have reached multi-year highs, and Mr. Pankin is urging those struggling financially to explore their... Read more » The post NYC Bankruptcy Attorney David Pankin Comments on Rising 2026 Filings first appeared on</v>
+        <v>RESTON, Va., August 06, 2026--Comstock Holding Companies, Inc. (Nasdaq: CHCI) ("Comstock"), a leading real estate company specializing in the development, acquisition, operation, and management of mixed-use, transit-oriented properties and data center developments, today announced the signing of a 2,000-square-foot retail lease with Bobby's Bagel Café at 43800 Central Station Drive in Loudoun Station.</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="str">
-        <v>PXG Tour Professional Gina Kim and Partner Win the LPGA Dow Championship</v>
+        <v>Logo Brands Expands U.S. Manufacturing Capabilities with Acquisition ...</v>
       </c>
       <c r="B756" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C756" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D756" t="str">
-        <v>Retail, Gaming</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E756" t="str">
-        <v>https://www.newmediawire.com/news/pxg-tour-professional-gina-kim-and-partner-win-the-lpga-dow-championship-7087150</v>
+        <v>https://pr-inside.com/logo-brands-expands-u-s-manufacturing-capabilities-with-acquisition-r5209442.htm</v>
       </c>
       <c r="F756" t="str">
-        <v>Final-Round 62 Secures First LPGA Tour Victory for Gina Kim SCOTTSDALE, AZ - June 15, 2026 ( NEWMEDIAWIRE ) - PXG congratulates LPGA Tour professional Gina Kim and her partner on their victory at the Dow Championship, where a final-round 62 at Midland Country Club in Midland, Michigan secured the title. Finishing at 17-under par, the duo delivered a standout performance throughout the week to earn the championship. For Kim, the victory marks the first LPGA Tour title of her career and another milestone in a journey defined by perseverance, growth, and success at every level of the game. "Winning on the LPGA Tour has been a dream of mine for a very long time," said PXG LPGA Tour Professional Gina Kim. "There have been a lot of lessons, a lot of hard work, and a lot of people who have suppor</v>
+        <v>(PR-inside.com) Strategic acquisition expands manufacturing in Spring Hill, Tennessee, while continuing production at Brass Reminders' existing Mexico facility, broadens specialty retail distribution, and creates new opportunities for customers across North America. FRANKLIN, TN / ACCESS Newswire / August 6, 2026 / Logo Brands, a leading designer, manufacturer, and distributor of licensed sports and lifestyle products, announced the acquisition of Brass Reminders, a respected manufacturer of premium decals and magnets serving the specialty retail and destination markets. The acquisition represents another strategic step in Logo Brands' long-term commitment to expanding its domestic manufacturing capabilities while strengthening its position in the specialty name-drop industry. By ..</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="str">
-        <v>Dentsu launches Q2 2026 EMEA Consumer Navigator, revealing how cautious consumers and evolving entertainment habits are reshaping brand opportunities across EMEA</v>
+        <v>Logo Brands Expands U.S. Manufacturing Capabilities with Acquisition of Brass Reminders</v>
       </c>
       <c r="B757" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C757" t="str">
-        <v>WebWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D757" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E757" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356254</v>
+        <v>https://www.newswire.com/news/logo-brands-expands-u-s-manufacturing-capabilities-with-acquisition-of-22841556</v>
       </c>
       <c r="F757" t="str">
-        <v>Dentsu has launched the Q2 2026 EMEA Consumer Navigator Report, offering the latest insights into how consumers across the UK, France, Germany, Italy and Spain are navigating continued economic pressure, while also exploring how audiences across EMEA are engaging with brands across live experiences, audio formats, movies, TV series and micro-dramas. Based on consumer surveys conducted in April 2026, the findings together paint a picture of a consumer landscape defined by caution, adaptat... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356254</v>
+        <v>Strategic acquisition expands manufacturing in Spring Hill, Tennessee, while continuing production at Brass Reminders' existing Mexico facility, broadens specialty retail distribution, and creates new opportunities for customers across North America.</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="str">
-        <v>SKIL(R) Power Tools Now Available at Tractor Supply Stores Nationwide</v>
+        <v>Bastei Lubbe Enters Its 2026/2027 Financial Year With Continued Revenue Growth</v>
       </c>
       <c r="B758" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C758" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D758" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E758" t="str">
-        <v>https://pr-inside.com/skil-r-power-tools-now-available-at-tractor-supply-stores-nationwide-r5191600.htm</v>
+        <v>https://www.newmediawire.com/news/bastei-lubbe-enters-its-2026-2027-financial-year-with-continued-revenue-growth-7088298</v>
       </c>
       <c r="F758" t="str">
-        <v>(PR-inside.com) NAPERVILLE, IL / ACCESS Newswire / June 15, 2026 /SKIL ®, a trusted leader in power tools with more than 100 years of innovation, has expanded its retail partnerships by bringing a selection of its corded and cordless power tools and outdoor equipment solutions to Tractor Supply Company stores nationwide, as well as online at TractorSupply.com. For a century, SKIL has helped generations of homeowners, DIYers and tradespeople tackle projects with confidence through practical innovation and user-focused design. The expanded availability at Tractor Supply gives customers greater access to SKIL's portfolio of easy-to-use, performance-driven tools, including solutions powered by the advanced ..</v>
+        <v xml:space="preserve">Increase in Group revenues to EUR 24.6 million in the first quarter of 2026/2027 Full-year 2026/2027 forecast confirmed Revenues for the quarter boosted by top releases under new and established imprints COLOGNE, GERMANY - August 6, 2026 ( NEWMEDIAWIRE ) - Bastei Lubbe AG, a general-interest publishing group listed in the Prime Standard of the Frankfurt Stock Exchange (ISIN DE000A1X3YY0 ), entered its 2026/2027 financial year with higher revenues despite the persistently muted conditions in the German book market. In the period from April to June 2026, Group revenues totalled EUR 24.6 million. Group EBIT amounted to EUR 1.1 million in the reporting period, translating into an EBIT margin of 4.4%. Soheil Dastyari, CEO of Bastei Lubbe AG : “Once again, we were able to boost our revenues and </v>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="str">
-        <v>AMS Welcomes New Affiliate Dr. Suneal Bedi, Conjoint Analysis and Consumer Behavior Expert</v>
+        <v>LFL Releases Second Quarter Financial Results</v>
       </c>
       <c r="B759" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C759" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D759" t="str">
-        <v>Real Estate, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E759" t="str">
-        <v>https://www.prweb.com/releases/ams-welcomes-new-affiliate-dr-suneal-bedi-conjoint-analysis-and-consumer-behavior-expert-302800174.html</v>
+        <v>https://www.newsfilecorp.com/release/308482/LFL-Releases-Second-Quarter-Financial-Results</v>
       </c>
       <c r="F759" t="str">
-        <v>BURLINGTON, Mass., June 15, 2026 /PRNewswire-PRWeb/ -- Applied Marketing Science, Inc. (AMS), a leading-edge market research and consulting firm, is pleased to welcome Suneal Bedi, J.D., Ph.D., an authority in consumer behavior and intellectual property, to its expanding network of...</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 6, 2026) - Leon's Furniture Limited (TSX: LNF) ("LFL" or the "Company"), today announced financial results for the quarter ended June 30, 2026.Financial Highlights – Q2-2026These comparisons are with Q2-2025 unless stated otherwise.System-wide sales for the quarter were $756.2 million, a decrease of 2.0%.Q2 Revenue was recorded at $631.2 million, a decrease of 2.0%, largely driven by a lower average unit price as overall retail delivered units were up...</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="str">
-        <v>HelloNation Article Explains Fulfillment Location Strategy for Arizona eCommerce, Featuring eCommerce Expert Jean Reehl</v>
+        <v>Bright Mountain Media, Inc. Announces Second Quarter 2026 Financial Results</v>
       </c>
       <c r="B760" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C760" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D760" t="str">
         <v>Retail</v>
       </c>
       <c r="E760" t="str">
-        <v>https://www.prnewswire.com/news-releases/hellonation-article-explains-fulfillment-location-strategy-for-arizona-ecommerce-featuring-ecommerce-expert-jean-reehl-302743277.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/06/3340830/0/en/Bright-Mountain-Media-Inc-Announces-Second-Quarter-2026-Financial-Results.html</v>
       </c>
       <c r="F760" t="str">
-        <v>The article outlines how inventory placement helps Arizona businesses reduce shipping costs and improve delivery times through strategic fulfillment planning. PHOENIX, June 15, 2026 /PRNewswire/ -- How can Arizona eCommerce brands reduce shipping costs while improving delivery times? A...</v>
+        <v>Boca Raton, FL, Aug. 06, 2026 (GLOBE NEWSWIRE) -- Bright Mountain Media, Inc. (OTCID: BMTM) ("Bright Mountain", or the "Company"), a global holding company with current investments in digital publishing, advertising technology, consumer insights, creative services, and media services, today announced its financial results for the second quarter and six months ended June 30, 2026.</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="str">
-        <v>PAVS Announces Termination of the Sales Agreement for its At-the-Market ...</v>
+        <v>Hepsiburada Announces Second Quarter 2026 Financial Results</v>
       </c>
       <c r="B761" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C761" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D761" t="str">
-        <v>Finance, Retail</v>
+        <v>Finance, SaaS, Retail</v>
       </c>
       <c r="E761" t="str">
-        <v>https://pr-inside.com/pavs-announces-termination-of-the-sales-agreement-for-its-at-the-market-r5191591.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/06/3340816/0/en/Hepsiburada-Announces-Second-Quarter-2026-Financial-Results.html</v>
       </c>
       <c r="F761" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 15, 2026 / PAVS (NASDAQ:PAVS) (the "Company"), a consumer products and digital commerce solutions company, today announced that it and AC Sunshine Securities LLC ("ACSS") have mutually agreed to terminate the sales agreement entered into on June 4, 2026 (the "Sales Agreement"), and the related at-the-market ("ATM") offering arrangement, effective on June 14, 2026. The termination of the Sales Agreement and the ATM offering was made by mutual agreement of the parties and was not the result of any disagreement between the Company and ACSS regarding the terms of the Sales Agreement, ..</v>
+        <v>ISTANBUL, Aug. 06, 2026 (GLOBE NEWSWIRE) -- D-MARKET Electronic Services &amp;amp; Trading (d/b/a “Hepsiburada”) (NASDAQ: HEPS), a leading Turkish e-commerce platform (referred to herein as “Hepsiburada” or the “Company”), today announces its unaudited financial results for the second quarter ended June 30, 2026.</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="str">
-        <v>LataMed AI Expands Healthcare Ecosystem Through Strategic Evaluation With Vertice Seguros</v>
+        <v>Greenland Mines (GRML) Strengthens Foothold, Builds Momentum Through String of 2026 Key Moves</v>
       </c>
       <c r="B762" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C762" t="str">
         <v>NewMediaWire</v>
       </c>
       <c r="D762" t="str">
-        <v>AI, SaaS, Healthcare, Retail</v>
+        <v>Finance, Healthcare, Retail</v>
       </c>
       <c r="E762" t="str">
-        <v>https://www.newmediawire.com/news/latamed-ai-expands-healthcare-ecosystem-through-strategic-evaluation-with-vertice-seguros-7087145</v>
+        <v>https://www.newmediawire.com/news/greenland-mines-grml-strengthens-foothold-builds-momentum-through-string-of-2026-key-moves-7088281</v>
       </c>
       <c r="F762" t="str">
-        <v>CARACAS, VENEZUELA - June 15, 2026 ( NEWMEDIAWIRE ) - LataMed AI Corp. (OTC: LMED) ("LataMed AI" or the "Company"), a development-stage digital health and artificial intelligence technology company focused on telehealth infrastructure, healthcare analytics, patient engagement, care coordination, and AI-enabled healthcare solutions for emerging markets, today announced that it has initiated a strategic evaluation process with Vertice Seguros, a Venezuelan insurance provider, to explore the integration of insurance products and healthcare technology services within the Company's expanding digital healthcare ecosystem. The initiative is intended to evaluate a framework through which life and health insurance products offered by Vertice Seguros may become accessible through LataMed AI's digita</v>
+        <v>A key acquisition brought in the Skaergaard project, a palladium, gold and platinum deposit in southeast Greenland now held through the company’s subsidiary Major Precious Greenland A/S. Additional acquisitions, including a rare earths asset, represent the company’s focus on becoming a significant player in the mining space. LOS ANGELES, CA - August 6, 2026 ( NEWMEDIAWIRE ) - A company can rarely reinvent itself overnight, but Greenland Mines (NASDAQ: GRML) , has come close. What started the year as a biotech firm has become a two-division mining company in the span of a few months, and its acquisition activity since then shows no sign of slowing. Previously known as Klotho Neurosciences Inc., the company traded under the ticker KLTO. In March 2026, however, the company announced two signi</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="str">
-        <v>Panoplai Appoints Katie Gross as President</v>
+        <v>Insignia Group Launches ACE, Accessory Commerce Infrastructure for the Automotive Industry</v>
       </c>
       <c r="B763" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C763" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D763" t="str">
-        <v>SaaS, Retail</v>
+        <v>Retail, Automotive</v>
       </c>
       <c r="E763" t="str">
-        <v>https://www.prnewswire.com/news-releases/panoplai-appoints-katie-gross-as-president-302799573.html</v>
+        <v>https://www.prnewswire.com/news-releases/insignia-group-launches-ace-accessory-commerce-infrastructure-for-the-automotive-industry-302845261.html</v>
       </c>
       <c r="F763" t="str">
-        <v>Twenty-Year Insights Industry Veteran to Lead Company's Next Phase of Growth NEW YORK, June 15, 2026 /PRNewswire/ -- Panoplai, the enterprise platform redefining consumer understanding through digital twins and synthetic data, today announced the appointment of Katie Gross as President....</v>
+        <v>New managed infrastructure brings normalized data, fitment logic, and visualization into the vehicle buying journey for OEMs, digital retail platforms, and dealer networks ROCK HILL, S.C., Aug. 6, 2026 /PRNewswire/ -- Insignia Group announces today the launch of Accessories Commerce...</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="str">
-        <v>Cannabisblueten.de Launches as Germany's Independent Cannabis Flower ...</v>
+        <v>Consumer Watchdog Investigation Maps For-Profit Utilities' $366 Million Disinformation Echo Chamber as Newsom Pushes Wildfire Bailout</v>
       </c>
       <c r="B764" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C764" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D764" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Energy, Retail</v>
       </c>
       <c r="E764" t="str">
-        <v>https://pr-inside.com/cannabisblueten-de-launches-as-germany-s-independent-cannabis-flower-r5191581.htm</v>
+        <v>https://www.prnewswire.com/news-releases/consumer-watchdog-investigation-maps-for-profit-utilities-366-million-disinformation-echo-chamber-as-newsom-pushes-wildfire-bailout-302845342.html</v>
       </c>
       <c r="F764" t="str">
-        <v>(PR-inside.com) Cannabisblueten.de is a German-language patient and consumer resource covering cannabis flower strains, terpene profiles, pharmacy availability, and prescription guidance under Germany's medical cannabis framework. From Justin Hartfield, co-founder of Weedmaps. BERLIN, DE / ACCESS Newswire / June 15, 2026 /Cannabisblueten.de launched today as an independent German-language resource for medical cannabis flower, covering cultivar profiles, terpene data, pharmacy availability, and prescription guidance under Germany's post-2024 medical cannabis framework. The site was founded by Justin Hartfield, co-founder of Weedmaps, and is structured as a patient and consumer reference rather than a dispensary or pharmacy partner. It operates entirely in German and indexes the ..</v>
+        <v>Report documents years of lobbying, campaign contributions, charitable giving and political relationships that culminated in utility bailout plan SACRAMENTO, Calif., Aug. 6, 2026 /PRNewswire/ -- As Governor Gavin Newsom develops an end-of-session wildfire utility bailout behind closed...</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="str">
-        <v>Cannabisblueten.de Launches as Germany's Independent Cannabis Flower Resource</v>
+        <v>VERAXA Biotech (VRXA) Advances VXA-222 Cancer Program While Expanding Patent Portfolio for Next-Generation Antibody Technologies</v>
       </c>
       <c r="B765" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C765" t="str">
-        <v>Newswire.com</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D765" t="str">
-        <v>Healthcare, Retail</v>
+        <v>SaaS, Healthcare, Real Estate, Retail</v>
       </c>
       <c r="E765" t="str">
-        <v>https://www.newswire.com/news/cannabisblueten-de-launches-as-germanys-independent-cannabis-flower-22784773</v>
+        <v>https://www.newmediawire.com/news/veraxa-biotech-vrxa-advances-vxa-222-cancer-program-while-expanding-patent-portfolio-for-next-generation-antibody-technologies-7088278</v>
       </c>
       <c r="F765" t="str">
-        <v>Cannabisblueten.de is a German-language patient and consumer resource covering cannabis flower strains, terpene profiles, pharmacy availability, and prescription guidance under Germany's medical cannabis framework. From Justin Hartfield, co-founder of Weedmaps.</v>
+        <v>The company has advanced its VXA-222 bispecific antibody-drug conjugate (“bsADC”) program into the next stage of development following completion of the discovery phase with OmniAb. OmniAb delivered a portfolio of therapeutic antibody binders, with VERAXA now responsible for engineering the final bispecific ADC candidate and advancing preclinical validation. Although VXA-222 is not based on VERAXA’s BiTAC platform, it leverages the company’s proprietary antibody engineering, linker and conjugation technologies and represents one of its more advanced development programs. VERAXA recently expanded its intellectual property portfolio with its first BiTAC-related patent filings alongside additional patents supporting conjugation chemistry, payloads and antibody technologies. The company now ho</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="str">
-        <v>Paranovus Entertainment Technology Limited Signs Non-Binding Letter ...</v>
+        <v>BDA Strengthens Tokyo and Tech Sector Leadership</v>
       </c>
       <c r="B766" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C766" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D766" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E766" t="str">
-        <v>https://pr-inside.com/paranovus-entertainment-technology-limited-signs-non-binding-letter-r5191571.htm</v>
+        <v>https://www.pr.com/press-release/975884</v>
       </c>
       <c r="F766" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / June 15, 2026 / Paranovus Entertainment Technology Ltd. (NASDAQ:PAVS) ("PAVS" or the "Company"), a consumer products and digital commerce solutions company, today announced that it has entered into a non-binding Letter of Intent ("LOI") regarding the proposed acquisition of Jabanero Inc., a holding company of a consumer brand focused on women's activewear and lifestyle products ("Jabanero"). Pursuant to the LOI, the Company is planning to acquire 100% of equity interest of Jabanero, and will pay an aggregate purchase price in the range of US$15 million and US$20 million, payable in cash at Closing (the ..</v>
+        <v>BDA Partners today announced an evolution of leadership within its Tokyo office and its global Technology sector team, to support the continued growth of its Japan franchise and Tech practice. Suguru Sasaki, Managing Director, has been appointed Co-Head, BDA Tokyo, bringing his experience in team leadership, private equity coverage, deal execution, and track record in the Tech Enabled Services, Industrial, and Consumer [PR.com]</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="str">
-        <v>New Platform Will Help Primary Care Providers Better Recognize Heart Failure Risk Earlier</v>
+        <v>Columbia Bank Continues Colorado Expansion with First Commercial Office and Retail Branch in Colorado Springs</v>
       </c>
       <c r="B767" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C767" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D767" t="str">
-        <v>SaaS, Healthcare, Retail, Education</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E767" t="str">
-        <v>https://www.newmediawire.com/news/new-platform-will-help-primary-care-providers-better-recognize-heart-failure-risk-earlier-7087144</v>
+        <v>https://www.prnewswire.com/news-releases/columbia-bank-continues-colorado-expansion-with-first-commercial-office-and-retail-branch-in-colorado-springs-302845282.html</v>
       </c>
       <c r="F767" t="str">
-        <v>DALLAS - June 15, 2026 ( NEWMEDIAWIRE ) - Nearly 7 million people in the United States are living with heart failure , and that number is expected to grow in the years ahead. Cardiovascular disease, chronic kidney disease, Type 2 diabetes, obesity and insulin resistance often overlap, increasing the risk of progression to heart failure, sometimes for years before symptoms appear. To help primary care professionals recognize risk earlier and support patients before disease progresses, the American Heart Association, a relentless force changing the future of health for everyone everywhere, launched Primary Care Perspectives . The American Heart Association’s Primary Care Perspectives is supported by Bayer . The new platform is designed to provide practical education, tools and resources that</v>
+        <v>TACOMA, Wash., Aug. 6, 2026 /PRNewswire/ -- Columbia Bank (Columbia), a subsidiary of Columbia Banking System, Inc. (Nasdaq: COLB), today announced the opening of its first commercial office and retail branch in Colorado Springs. The new location expands Columbia's Colorado footprint and...</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="str">
-        <v>Zendure lanceert Prime Day 2026: bespaar tot €860 op SolarFlow energieopslag</v>
+        <v>Na�ve Raises $28.5M Series A to Build Autonomous Company Infrastructure</v>
       </c>
       <c r="B768" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C768" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D768" t="str">
-        <v>Energy, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E768" t="str">
-        <v>https://www.prnewswire.com/news-releases/zendure-lanceert-prime-day-2026-bespaar-tot-860-op-solarflow-energieopslag-302800216.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358555</v>
       </c>
       <c r="F768" t="str">
-        <v>AMSTERDAM, 15 juni 2026 /PRNewswire/ -- Zendure, wereldwijd pionier op het gebied van plug-in HEMS (Home Energy Management System), heeft vandaag zijn Prime Day 2026-aanbiedingen voor zijn innovatieve energieoplossingen aangekondigd. Voorafgaand aan de officiële Amazon Prime Day van 23...</v>
+        <v>Na�ve, a Palo Alto-based AI lab building the infrastructure AI agents need to run entire businesses, today announced a $28.5 million Series A led by Nexus Venture Partners, with participation from Y Combinator, Zetta, Liquid 2, and angel investors including Gokul Rajaram, Tim Zheng (Apollo), JD Sherman (former HubSpot), Gert Lanckriet (Amazon), Robert Chatwani (Docusign), and Zachary Sims (Codecademy). Na�ve was founded by Sean Dorje and Dennis Zax, 20-year-old Berkeley dropouts who have... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358555</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="str">
-        <v>Zendure lanza el Prime Day 2026: ahorra hasta 400 € en el almacenamiento de energía SolarFlow</v>
+        <v>The Shops at North Bridge Announce Multi-Million Restoration to Reimagine ...</v>
       </c>
       <c r="B769" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C769" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D769" t="str">
-        <v>Energy, Retail</v>
+        <v>Real Estate, Retail</v>
       </c>
       <c r="E769" t="str">
-        <v>https://www.prnewswire.com/news-releases/zendure-lanza-el-prime-day-2026-ahorra-hasta-400--en-el-almacenamiento-de-energia-solarflow-302800211.html</v>
+        <v>https://pr-inside.com/the-shops-at-north-bridge-announce-multi-million-restoration-to-reimagine-r5209331.htm</v>
       </c>
       <c r="F769" t="str">
-        <v>MADRID, 15 de junio de 2026 /PRNewswire/ -- Zendure, pionera mundial de los HEMS enchufables (Home Energy Management System, sistema de gestión de energía doméstica), anunció hoy sus ofertas del Prime Day 2026 para sus innovadoras soluciones energéticas. Antes del Amazon Prime Day...</v>
+        <v>(PR-inside.com) CHICAGO, IL / ACCESS Newswire / August 6, 2026 / The Shops at North Bridge today announced a transformative multi-million dollar reinvestment that will reposition the iconic Michigan Avenue property as a premier, experience-driven destination at the gateway to Chicago's Magnificent Mile. The multi-phase restoration will introduce a dramatic new street presence, hospitality-inspired interiors, and a reimagined mix of retail and dining designed to strengthen the property's role within one of the country's most recognized urban high-street retail corridors. Construction is scheduled to begin this August 2026, with retailers remaining open throughout the phased redevelopment process. Anchoring The Magnificent Mile, The Shops at ..</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="str">
-        <v>Zendure startet Prime Day 2026: Bis zu 400 € Ersparnis bei SolarFlow Energiespeichern</v>
+        <v>MANGO Home strengthens its presence in Spain with a new store opening in Valencia</v>
       </c>
       <c r="B770" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C770" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D770" t="str">
-        <v>Energy, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E770" t="str">
-        <v>https://www.prnewswire.com/news-releases/zendure-startet-prime-day-2026-bis-zu-400--ersparnis-bei-solarflow-energiespeichern-302800205.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358595</v>
       </c>
       <c r="F770" t="str">
-        <v>DÜSSELDORF, Deutschland, 15. Juni 2026 /PRNewswire/ -- Zendure, ein globaler Pionier im Bereich Plug-in-HEMS (Home Energy Management System), gab heute seine Prime-Day-2026-Angebote für seine innovativen Energielösungen bekannt. Vor dem offiziellen Amazon Prime Day vom 23. bis 26. Juni...</v>
+        <v>- - &amp;#8226; MANGO Home&amp;#39;s new store, located on the corner of Jorge Juan and Cirilo Amor�s, 58, expands the brand&amp;#39;s presence in the city with a 318 m� retail space designed to recreate every room in the home. - &amp;#8226; The store stands out for preserving several exposed brick walls that evoke the space&amp;#39;s original character. It also features large windows overlooking the landscaped courtyard of the century-old Bas�lica de San Vicente Ferrer, integrating the outdoor setting into the interior experience. - ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358595</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="str">
-        <v>“Beyond Feet on Fire” is Free to Download for Only Five Days (Until 6/19/26)</v>
+        <v>Experiences are reshaping back to school shopping, new Mall of America® survey finds</v>
       </c>
       <c r="B771" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C771" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D771" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E771" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356184</v>
+        <v>https://www.prnewswire.com/news-releases/experiences-are-reshaping-back-to-school-shopping-new-mall-of-america-survey-finds-302845237.html</v>
       </c>
       <c r="F771" t="str">
-        <v>Best Seller Publishing announces the release of Dr. Paul Fisher&amp;#39;s new book, &amp;#8220;Beyond Feet on Fire: How To Reverse Neuropathy Without Drugs and Surgery.&amp;#8221; It will be available in the Amazon store for free for only five days. - - &amp;#8220;Beyond Feet on Fire&amp;#8221; is about understanding neuropathy as more than just a nerve disorder&amp;#8212;it is a complex breakdown involving metabolism, circulation, and neurological communication. Drawing on years of clinical experience and extensive research, Dr. Paul Fishe... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356184</v>
+        <v>Families are seeking value without giving up shopping, dining, and entertainment BLOOMINGTON, Minn., Aug. 6, 2026 /PRNewswire/ -- Back to school shopping is becoming as much about the experience as the purchase itself. A new consumer survey commissioned by the nation's largest Mall found...</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="str">
-        <v>“Intentional Mom, Unshakable Faith” by Nancy Marie Peterson — Free on Amazon for a Limited Time (Until 06/19/2026)</v>
+        <v>A Wave of New Dining and Retail Destinations Announced for Cotino Bay Beach, Dining, Shops Waterfront Town Center in Rancho Mirage</v>
       </c>
       <c r="B772" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C772" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D772" t="str">
-        <v>Retail</v>
+        <v>Retail, Media</v>
       </c>
       <c r="E772" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356183</v>
+        <v>https://www.prnewswire.com/news-releases/a-wave-of-new-dining-and-retail-destinations-announced-for-cotino-bay-beach-dining-shops-waterfront-town-center-in-rancho-mirage-302845055.html</v>
       </c>
       <c r="F772" t="str">
-        <v>Best Seller Publishing is proud to announce the release of &amp;#8220;Intentional Mom, Unshakable Faith: 7 Strategies to Raising Godly Children&amp;#8221; by author, speaker, missionary, and homeschooling mother of six Nancy Marie Peterson &amp;#8212; available for free download on Amazon for a limited time&amp;#8212;now through June 19, 2026. - - In a culture competing for the hearts and minds of children, many parents feel overwhelmed, exhausted, and uncertain about how to pass on their faith. Nancy Marie Peterson offers... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356183</v>
+        <v>The collection— including Mexican restaurant Asada Cantina + Kitchen, artisan marketplace Mojave Flea Trading Post, Italian concept SottoSopra and more—scheduled to open to the public in spring 2027 RANCHO MIRAGE, Calif., Aug. 6, 2026 /PRNewswire/ -- Today, Storyliving by Disney announced...</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="str">
-        <v>Find Focus, Build Momentum - “Perfect Drift” by Jaime Jackson — Free on Amazon (Until 06/19/2026)</v>
+        <v>Verizon helps families stay connected during Washington wildfires</v>
       </c>
       <c r="B773" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C773" t="str">
         <v>WebWire</v>
       </c>
       <c r="D773" t="str">
         <v>Retail</v>
       </c>
       <c r="E773" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356180</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358590</v>
       </c>
       <c r="F773" t="str">
-        <v>Best Seller Publishing is proud to announce the release of &amp;#8220;Perfect Drift&amp;#8221; by acclaimed trial lawyer, ultramarathoner, and lifestyle advocate Jaime Jackson&amp;#8212;available for free download on Amazon for a limited time &amp;#8212;now through June 19, 2026. - - In a world overloaded with distractions, endless demands, and constant pressure to do more, &amp;#8220;Perfect Drift&amp;#8221; offers something increasingly rare: clarity. - - Written as a collection of sharp, practical reflections, this book helps readers cut... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356180</v>
+        <v>At a glance - - - &amp;#8226; Verizon&amp;#39;s network remains strong - &amp;#8226; In response to the wildfires in Washington, Verizon is waiving calling, texting and data charges to help our customers connect with loved ones - &amp;#8226; This applies to all consumer and small business customers, including prepaid brands - &amp;#8226; Verizon Community Disaster Resilience Connectivity Van is deployed - - - As crews continue to fight ongoing wildfires across Washington, Verizon is working to keep the community and displaced residents... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358590</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="str">
-        <v>Ubuy Oman’s Father’s Day Deals 2026 Are Here, and the Gift Problem Just Got Easier to Solve</v>
+        <v>Study Confirms Lead Batteries Are America's Most Recycled Consumer ...</v>
       </c>
       <c r="B774" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C774" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D774" t="str">
-        <v>Retail, Automotive</v>
+        <v>Energy, Retail</v>
       </c>
       <c r="E774" t="str">
-        <v>https://express-press-release.net/news/2026/06/15/1757366</v>
+        <v>https://pr-inside.com/study-confirms-lead-batteries-are-america-s-most-recycled-consumer-r5209242.htm</v>
       </c>
       <c r="F774" t="str">
-        <v>Muscat, Oman, 2026-06-15 — /EPR Network/ — Father&amp;#8217;s Day shopping has a reputation for being harder than it looks. The moms get chocolates, flowers, jewellery [read full press release...]</v>
+        <v>(PR-inside.com) Battery Council International report shows the value of the lead battery industry's closed-loop system that supports U.S. supply chains and protects communities ALEXANDRIA, VA / ACCESS Newswire / August 6, 2026 /Battery Council International (BCI), the leading trade association representing the global battery manufacturing and recycling industry, has released its latest U.S. Recycling Rate Study that confirms lead batteries are the most recycled consumer product in the U.S. Lead batteries are recycled at a rate of nearly 98% - the highest of any product in the nation. The findings underscore the strength of a closed-loop recycling system that has operated for more ..</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="str">
-        <v>GEN Restaurant Group Secures Retail Placement at Smart &amp; Final Stores</v>
+        <v>PesoRama Announces Grand Opening of Stores #44, #45, and #46</v>
       </c>
       <c r="B775" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C775" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D775" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E775" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/15/3311595/0/en/GEN-Restaurant-Group-Secures-Retail-Placement-at-Smart-Final-Stores.html</v>
+        <v>https://www.newsfilecorp.com/release/308369/PesoRama-Announces-Grand-Opening-of-Stores-44-45-and-46</v>
       </c>
       <c r="F775" t="str">
-        <v>GEN Restaurant Group Secures Retail Placement at Smart &amp; Final Stores</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 6, 2026) - PesoRama Inc. (TSXV: PESO) ("PesoRama" or the "Company"), a Canadian company operating dollar stores in Mexico under the JOi Dollar Plus brand, announces the upcoming opening of three new stores in August.Store #44 - Parque Vía VallejoStore #44 a 3,767 square feet retail store located within Parque Vía Vallejo in Mexico City. Strategically positioned in one of the city's premier mixed-use shopping destinations, the store will strengthen the...</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="str">
-        <v>Can Cooling Ingredients in e-cigarettes Cause Irregular Heartbeat or Cardiac Arrest?</v>
+        <v>SQAIRZ Appoints Michael Ferlauto as VP of Sales to Accelerate National Retail and Omnichannel Expansion</v>
       </c>
       <c r="B776" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C776" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D776" t="str">
-        <v>Finance, Retail, Education, Healthcare</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E776" t="str">
-        <v>https://www.newmediawire.com/news/can-cooling-ingredients-in-e-cigarettes-cause-irregular-heartbeat-or-cardiac-arrest-7087142</v>
+        <v>https://www.prnewswire.com/news-releases/sqairz-appoints-michael-ferlauto-as-vp-of-sales-to-accelerate-national-retail-and-omnichannel-expansion-302844802.html</v>
       </c>
       <c r="F776" t="str">
-        <v>Research Highlights: Adding cooling ingredients to e-cigarettes resulted in mis-timed heartbeats that could increase the risk for sudden cardiac arrest, according to a study conducted in mice and in lab-grown human heart cells. The findings raise concern that people who use these products may have an increased risk of irregular heart rhythm and possibly sudden cardiac arrest. These results need to be confirmed by research in people. DALLAS - June 15, 2026 ( NEWMEDIAWIRE ) - Synthetic cooling ingredients added to e-cigarettes caused abnormal heartbeats ( arrhythmias ) and increased cardiovascular risk measures in mice and lab-grown human heart cells, according to new independent research published today in Circulation: Arrhythmia and Electrophysiology , a peer-reviewed journal of the Americ</v>
+        <v>Footwear industry veteran joins performance footwear brand to help drive next phase of growth WINDHAM, N.H., Aug. 6, 2026 /PRNewswire/ -- SQAIRZ, the performance footwear company redefining stability and biomechanics across golf, baseball, softball, pickleball and medical footwear, today...</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="str">
-        <v>Licensed Sports Merchandise Market to Reach USD 64.6 Billion by 2036 Amid Growing Demand for Official Fan Apparel and Digital Retail Expansion | Future Market Insights, Inc.</v>
+        <v>The 10 Most Counterfeited Foods in the World - and the Technology Letting ...</v>
       </c>
       <c r="B777" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C777" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D777" t="str">
-        <v>Retail</v>
+        <v>Energy, Retail</v>
       </c>
       <c r="E777" t="str">
-        <v>https://www.prnewswire.com/news-releases/licensed-sports-merchandise-market-to-reach-usd-64-6-billion-by-2036-amid-growing-demand-for-official-fan-apparel-and-digital-retail-expansion--future-market-insights-inc-302800105.html</v>
+        <v>https://pr-inside.com/the-10-most-counterfeited-foods-in-the-world-and-the-technology-letting-r5209221.htm</v>
       </c>
       <c r="F777" t="str">
-        <v>NEWARK, Del., June 15, 2026 /PRNewswire/ -- The global Licensed Sports Merchandise Market is projected to grow from USD 40.5 billion in 2026 to USD 64.6 billion by 2036, registering a CAGR of 4.8% during the forecast period, according to the latest analysis by Future Market Insights (FMI)....</v>
+        <v>(PR-inside.com) With food fraud now costing the industry an estimated $30-$40 billion a year and reported incidents up more than tenfold since 2020, Cerfinity brings unit-level, tap-to-verify authenticity to premium food producers. NEWTON, NJ / ACCESS Newswire / August 6, 2026 / Some of the world's most trusted foods are also its most faked. From the extra-virgin olive oil on the shelf to the wild salmon on the menu, a growing share of premium food is diluted, substituted, or mislabeled before it reaches the consumer - and honest producers pay the price in lost sales and eroded trust.Cerfinity , a Digital Provenance ..</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="str">
-        <v>Ten years on, Marmalade Trust warns of rising loneliness in the AI age</v>
+        <v>"I and love and you" Names Dan Waters as Chief Executive Officer</v>
       </c>
       <c r="B778" t="str">
-        <v>2026-06-15</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C778" t="str">
-        <v>Pressat</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D778" t="str">
-        <v>AI, Healthcare, Real Estate, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E778" t="str">
-        <v>https://pressat.co.uk/releases/ten-years-on-marmalade-trust-warns-of-rising-loneliness-in-the-ai-age-9fda2b13ac9cb2f18bdbfd54c1aefbe7/</v>
+        <v>https://www.prnewswire.com/news-releases/i-and-love-and-you-names-dan-waters-as-chief-executive-officer-302844547.html</v>
       </c>
       <c r="F778" t="str">
-        <v>Monday 15 June, 2026 Conor Warren (20) said: “It can be hard to admit that you're struggling. I started experimenting with AI as a way of processing how I was feeling.”Marmalade Trust’s new report urges ministers to embed social connection into health, housing, work and technology policy ahead of Loneliness Awareness WeekRecommendation to address digital harms and ensure emerging technologies, including AI, are developed and used in ways that strengthen rather than replace human connection. Ten years after the launch of the UK's first national campaign to address loneliness, leading charity Marmalade Trust is calling for renewed government action to address what it describes as one of the country's most pressing social and public health challenges. Ahead of Loneliness Awareness Week (15-21</v>
+        <v>Waters brings consumer products leadership from Hu and Enjoy Life Foods as the pet food company accelerates growth, passing $100M in annual retail sales BOULDER, Colo., Aug. 6, 2026 /PRNewswire/ -- "I and love and you," the #1 independent pet food brand in the natural channel, announced...</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="str">
-        <v>Cathode Materials Market Demand Across Consumer Electronics and Automotive Sectors</v>
+        <v>Ascentiz Launches H Series Modular Exoskeleton for Everyday and Outdoor Mobility</v>
       </c>
       <c r="B779" t="str">
-        <v>2026-06-14</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C779" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D779" t="str">
         <v>Retail, Automotive</v>
       </c>
       <c r="E779" t="str">
-        <v>https://express-press-release.net/news/2026/06/14/1758399</v>
+        <v>https://www.prnewswire.com/news-releases/ascentiz-launches-h-series-modular-exoskeleton-for-everyday-and-outdoor-mobility-302845024.html</v>
       </c>
       <c r="F779" t="str">
-        <v>The global Cathode Materials Market was estimated at USD 27.83 billion in 2023 and is projected to reach USD 69.33 billion by 2030, growing at a CAGR [read full press release...]</v>
+        <v>NEW YORK, Aug. 6, 2026 /PRNewswire/ -- Ascentiz, a pioneer in consumer wearable exoskeleton technology and creator of the world's first modular exoskeleton, today announced the commercial availability of the Ascentiz H Series. The H Pro and H Ultra are now available for direct purchase...</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="str">
-        <v>How to Choose the Right Locking HDMI Cable? (Source: Bespokecable)</v>
+        <v>Definitive Healthcare Launches Early Adopter Program for New AI-Powered Healthcare Intelligence Platform</v>
       </c>
       <c r="B780" t="str">
-        <v>2026-06-14</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C780" t="str">
-        <v>PRUnderground</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D780" t="str">
-        <v>Retail, Media</v>
+        <v>Finance, AI, SaaS, Retail</v>
       </c>
       <c r="E780" t="str">
-        <v>https://www.prunderground.com/how-to-choose-the-right-locking-hdmi-cable-source-bespokecable/00384412/</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/06/3340371/0/en/Definitive-Healthcare-Launches-Early-Adopter-Program-for-New-AI-Powered-Healthcare-Intelligence-Platform.html</v>
       </c>
       <c r="F780" t="str">
-        <v>A Professional Guide for B2B Buyers ofÂ Locking HDMI Cable For mission-critical commercial, industrial, and public audio-visual equipment, signal failures are unacceptable. Standard HDMI connections are merely held together by friction and are easily disconnected by the vibration of air conditioning units or nearby equipment - not to mention accidental pulling of the cables or the... Read more » The post How to Choose the Right Locking HDMI Cable? (Source: Bespokecable) first appeared on</v>
+        <v>Unifying claims, provider, consumer, and expert data enables organizations to uncover growth opportunities and make faster, better-informed decisions Unifying claims, provider, consumer, and expert data enables organizations to uncover growth opportunities and make faster, better-informed decisions</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="str">
-        <v>How to Choose the Right HDMI to DVI Cable? (Source: Bespokecable)</v>
+        <v>Orion Financial Breaks Ground on First Mississippi Branch in Southaven ...</v>
       </c>
       <c r="B781" t="str">
-        <v>2026-06-13</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C781" t="str">
-        <v>PRUnderground</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D781" t="str">
-        <v>Retail, Gaming, Media</v>
+        <v>Real Estate, Retail</v>
       </c>
       <c r="E781" t="str">
-        <v>https://www.prunderground.com/how-to-choose-the-right-hdmi-to-dvi-cable-source-bespokecable/00384432/</v>
+        <v>https://pr-inside.com/orion-financial-breaks-ground-on-first-mississippi-branch-in-southaven-r5209212.htm</v>
       </c>
       <c r="F781" t="str">
-        <v>A Complete Buyer's Guide forÂ Choosing the HDMI to DVI Cable Generally, to hook up HDMI devices to DVI displays, the simplest solution is an HDMI to DVI Cable. This crucial Digital Video Cable will be used frequently to connect a computer, gaming console, or media player to displays such as monitors, projectors, and TVs. However,... Read more » The post How to Choose the Right HDMI to DVI Cable? (Source: Bespokecable) first appeared on</v>
+        <v>(PR-inside.com) SOUTHAVEN, MS / ACCESS Newswire / August 6, 2026 / Orion Financial officially broke ground Monday on its first Mississippi branch, marking a major milestone in the organization's continued growth across the Mid-South. Held at 6205 Getwell Road, the ceremony brought together local officials, community leaders, business partners, and Orion Financial leadership to celebrate the start of construction on the new Southaven location. Expected to open in 2027, the full-service banking center will offer a complete range of personal and business banking solutions, including checking and savings accounts, mortgage and consumer lending, commercial real estate lending and Orion Financial's innovative digital banking ..</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="str">
-        <v>How to Choose the Right Waterproof HDMI Cable? (Source: Bespokecable)</v>
+        <v>New Research from McCormick and Knit Uncovers the Hidden Calculations ...</v>
       </c>
       <c r="B782" t="str">
-        <v>2026-06-13</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C782" t="str">
-        <v>PRUnderground</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D782" t="str">
-        <v>Retail, Media</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E782" t="str">
-        <v>https://www.prunderground.com/how-to-choose-the-right-waterproof-hdmi-cable-source-bespokecable/00384425/</v>
+        <v>https://pr-inside.com/new-research-from-mccormick-and-knit-uncovers-the-hidden-calculations-r5209208.htm</v>
       </c>
       <c r="F782" t="str">
-        <v>The Ultimate Guide for Outdoor &amp;amp; Industrial Applications Deciding on a waterproof HDMI cable: The complete guide for outdoor &amp;amp; industrial use Not all cables are created equal for your outdoor digital signage, marine entertainment system, or industrial control panel, and it's not just signal quality that matters. Standard HDMI cablesâ are prone to signal... Read more » The post How to Choose the Right Waterproof HDMI Cable? (Source: Bespokecable) first appeared on</v>
+        <v>(PR-inside.com) Findings from 500+ consumers show purchase decisions hinge on convenience, trust, and failure risk as much as price NEW YORK, NY / ACCESS Newswire / August 6, 2026 / Knit , the AI-native research agency delivering decision-ready consumer insights, today releasedfindings from new researchconducted in partnership withMcCormick , the global leader in flavor, examining how modern grocery shoppers define value and navigate trade-offs in the grocery aisle. The research found that while price matters, it is only one part of a broader "value equation." More than 500 qualified grocery decision-makers participated in the study. The results suggest brands and retailers that focus ..</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="str">
-        <v>How to Choose the Right In-Wall HDMI Cable? (Source: Bespokecable)</v>
+        <v>GeoVax Announces Completion of Key GEO-MVA Development Milestones, Positioning Program for Pivotal Phase 3 Clinical Study</v>
       </c>
       <c r="B783" t="str">
-        <v>2026-06-13</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C783" t="str">
-        <v>PRUnderground</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D783" t="str">
-        <v>Retail, Media</v>
+        <v>Finance, Healthcare, Retail</v>
       </c>
       <c r="E783" t="str">
-        <v>https://www.prunderground.com/how-to-choose-the-right-in-wall-hdmi-cable-source-bespokecable/00384405/</v>
+        <v>https://www.newmediawire.com/news/geovax-announces-completion-of-key-geo-mva-development-milestones-positioning-program-for-pivotal-phase-3-clinical-study-7088265</v>
       </c>
       <c r="F783" t="str">
-        <v>Best suited for permanent in-wall and ceiling mounts in home theaters, corporate boardrooms, or digital signage systems. Designed for this critical application, the CL2-rated cable includes a pure fiber optic core that delivers the full 48Gbps (HDMI 2.1) bandwidth needed to transmit high-resolution signals, including 8K@60Hz/4K@120Hz up to 100m, while solving key installer pain points, including code-compliant fire safety; no signal degradation over long distances; and EMI immunity in a concealed run, giving flawless high-resolution AV performance. 90-degree angle option. The post How to Choose the Right In-Wall HDMI Cable? (Source: Bespokecable) first appeared on</v>
+        <v>Manufacturing, Regulatory, Clinical and Preclinical Milestones Completed in Support of Scheduled Fourth Quarter 2026 Initiation of Pivotal Immune-Bridging Study ATLANTA, GA - August 6, 2026 ( NEWMEDIAWIRE ) - GeoVax Labs, Inc. (Nasdaq: GOVX), a clinical-stage biotechnology company developing vaccines and immunotherapies for infectious diseases and solid tumors, today announced the completion of key manufacturing, regulatory, clinical and preclinical milestones supporting the initiation of its pivotal Phase 3 GEO-MVA immune-bridging study, scheduled to initiate in the fourth quarter of 2026. "Completion of these milestones marks a significant inflection point for the GEO-MVA program as we prepare to initiate our pivotal immune-bridging study later this year," said David A. Dodd, Chairman an</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="str">
-        <v>How to Choose the Right HDMI Cable? (Source: Bespokecable)</v>
+        <v>Jorge Samayoa Joins American College of Education as Chief Marketing ...</v>
       </c>
       <c r="B784" t="str">
-        <v>2026-06-13</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C784" t="str">
-        <v>PRUnderground</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D784" t="str">
-        <v>Retail, Gaming, Media</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E784" t="str">
-        <v>https://www.prunderground.com/how-to-choose-the-right-hdmi-cable-source-bespokecable/00384398/</v>
+        <v>https://pr-inside.com/jorge-samayoa-joins-american-college-of-education-as-chief-marketing-r5209204.htm</v>
       </c>
       <c r="F784" t="str">
-        <v>Let us start with an introduction to the cable that connects everything HDMI Cabling: The Core Pillar of Most Modern Home Theater, Gaming Rig &amp;amp; Pro AV System. HDMI has been the standard for uncompressed video and audio transmission since its release in 2002. With the number of versions, speed ratings, and specialty designs on... Read more » The post How to Choose the Right HDMI Cable? (Source: Bespokecable) first appeared on</v>
+        <v>(PR-inside.com) Samayoa will lead the college's direct-to-consumer student growth strategy, drawing on a career building and scaling consumer brands at HelloFresh and PayPal. INDIANAPOLIS, IN / ACCESS Newswire / August 6, 2026 / American College of Education® (ACE) is pleased to welcome Jorge Samayoa to its executive suite as chief marketing officer. A cross-functional operator who has built and scaled growth for major consumer brands, Samayoa will lead the strategy and organization behind ACE's direct-to-consumer growth. Samayoa joins ACE from HelloFresh, where he repositioned three brands - HelloFresh, EveryPlate and Green Chef - and rebuilt their growth pipeline as the chief marketing officer. ..</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="str">
-        <v>Growing Consumer Interest in Natural Supplements for Thyroid Health Leads PureHealth Research to Highlight Iodine, Selenium, and Ashwagandha</v>
+        <v>Jorge Samayoa Joins American College of Education as Chief Marketing Officer</v>
       </c>
       <c r="B785" t="str">
-        <v>2026-06-13</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C785" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D785" t="str">
-        <v>Healthcare, Energy, Retail</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E785" t="str">
-        <v>https://www.prnewswire.com/news-releases/growing-consumer-interest-in-natural-supplements-for-thyroid-health-leads-purehealth-research-to--highlight-iodine-selenium-and-ashwagandha-302794155.html</v>
+        <v>https://www.newswire.com/news/jorge-samayoa-joins-american-college-of-education-as-chief-marketing-officer</v>
       </c>
       <c r="F785" t="str">
-        <v>MANASSAS, Va., June 13, 2026 /PRNewswire/ -- PureHealth Research is spotlighting rising consumer interest in proactive thyroid wellness and the role of targeted nutritional support in promoting healthy energy and everyday metabolism. The company's thyroid-focused collection brings...</v>
+        <v>Samayoa will lead the college's direct-to-consumer student growth strategy, drawing on a career building and scaling consumer brands at HelloFresh and PayPal.</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="str">
-        <v>Minnesota Epilepsy Group Data Breach Alert Issued By Wolf Haldenstein</v>
+        <v>MemoryBox.ai Announces Beta Launch of Private AI Memory for Power Users</v>
       </c>
       <c r="B786" t="str">
-        <v>2026-06-13</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C786" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D786" t="str">
-        <v>Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E786" t="str">
-        <v>https://www.prnewswire.com/news-releases/minnesota-epilepsy-group-data-breach-alert-issued-by-wolf-haldenstein-302796303.html</v>
+        <v>https://www.prnewswire.com/news-releases/memoryboxai-announces-beta-launch-of-private-ai-memory-for-power-users-302844359.html</v>
       </c>
       <c r="F786" t="str">
-        <v>PLEASE CLICK HERE TO SUBMIT YOUR CONTACT INFORMATION NEW YORK and CHICAGO, June 13, 2026 /PRNewswire/ -- Wolf Haldenstein Adler Freeman &amp; Herz LLP ("Wolf Haldenstein"), a preeminent national consumer rights law, is investigating claims on behalf of people who have been impacted by...</v>
+        <v>MemVerge's consumer product gives individuals sovereign control over their AI Memory — so their AI applications and agents produce better results while incurring less cost MILPITAS, Calif., Aug. 6, 2026 /PRNewswire/ -- MemVerge, Inc., a leader in AI memory software, today announced the...</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="str">
-        <v>How NextSmartShip Helps DTC Brands Scale Through Global Fulfillment</v>
+        <v>Silo Pharma Subsidiary QwikAgents Collaborates with Amazon Web Services Premier Tier Partner Caylent to Advance Enterprise AI Platform</v>
       </c>
       <c r="B787" t="str">
-        <v>2026-06-13</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C787" t="str">
-        <v>PRWeb</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D787" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E787" t="str">
-        <v>https://www.prweb.com/releases/how-nextsmartship-helps-dtc-brands-scale-through-global-fulfillment-302797974.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/06/3340312/0/en/Silo-Pharma-Subsidiary-QwikAgents-Collaborates-with-Amazon-Web-Services-Premier-Tier-Partner-Caylent-to-Advance-Enterprise-AI-Platform.html</v>
       </c>
       <c r="F787" t="str">
-        <v>How Hybrid Fulfillment Helps DTC Brands PASADENA, Calif., June 13, 2026 /PRNewswire-PRWeb/ -- How NextSmartShip Helps DTC Brands Scale Through Global Fulfillment For direct-to-consumer brands, growth often creates a new set of logistics challenges. As order volumes increase, founders must...</v>
+        <v>Collaboration supports development of a next-generation AWS-native platform designed to accelerate commercialization, scalability and enterprise adoption</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="str">
-        <v>Arshiner Kicks Off Amazon Prime Day 2026 with Limited-Time Deals on Top-Selling Kids’ Clothing</v>
+        <v>HawkSearch AI Expands B2B Distribution Footprint with Leading Ohio ...</v>
       </c>
       <c r="B788" t="str">
-        <v>2026-06-13</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C788" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D788" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, Retail</v>
       </c>
       <c r="E788" t="str">
-        <v>https://www.getnews.info/story/2026/06/12/arshiner-kicks-off-amazon-prime-day-2026-with-limitedtime-deals-on-topselling-kids-clothing/?source=barchart</v>
+        <v>https://pr-inside.com/hawksearch-ai-expands-b2b-distribution-footprint-with-leading-ohio-r5209177.htm</v>
       </c>
       <c r="F788" t="str">
-        <v/>
+        <v>(PR-inside.com) WOBURN, MA / ACCESS Newswire / August 6, 2026 / Bridgeline Digital, Inc. (NASDAQ:BLIN), a leader in AI-powered product discovery and eCommerce solutions, announced today that a leading Ohio-based distributor serving the plumbing, HVAC, and electrical industries has successfully launched HawkSearch 90 days after project kickoff. The rapid deployment highlights Bridgeline's ability to deliver fast time-to-value for complex B2B distributors modernizing digital commerce. The distributor operates 14 locations across Ohio and selected HawkSearch following a competitive evaluation. HawkSearch was chosen for its advanced category page functionality, out-of-the-box personalization, and ability to support B2B buying requirements such as customer-specific pricing, product restrictions</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="str">
-        <v>Battery X Metals Appoints Automotive Industry Professional from Canadian ...</v>
+        <v>Innovative Designs, Inc. (OTCQB: IVDN) Fiscal Q3 is Best in Company History Near 40% Sales Revenue Growth Over Previous Year and 8th Consecutive Quarter of Profitability</v>
       </c>
       <c r="B789" t="str">
-        <v>2026-06-13</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C789" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D789" t="str">
-        <v>Energy, Retail, Automotive</v>
+        <v>Finance, Energy, Retail</v>
       </c>
       <c r="E789" t="str">
-        <v>https://pr-inside.com/battery-x-metals-appoints-automotive-industry-professional-from-canadian-r5191054.htm</v>
+        <v>https://www.newmediawire.com/news/innovative-designs-inc-otcqb-ivdn-fiscal-q3-is-best-in-company-history-near-40-sales-revenue-growth-over-previous-year-and-8th-consecutive-quarter-of-profitability-7088262</v>
       </c>
       <c r="F789" t="str">
-        <v>(PR-inside.com) News Release Highlights: Battery X Metals expands its Advisory Board with the appointment of Mr. Zachary Funk, an automotive industry professional with experience at the Canadian division of one of the world's leading premium automobile manufacturers, further strengthening the Company's commercialization capabilities and industry engagement initiatives as it advances deployment of its patent-pending lithium-ion battery rebalancing technology. Mr. Funk brings extensive expertise in dealer-network operations, sales strategy, customer experience management, and automotive retail execution, and is expected to provide strategic guidance on commercialization pathways, partnership development, customer adoption, and market-entry strategies across automotive service networks, deale</v>
+        <v xml:space="preserve">Fiscal 2026 Third Quarter Sales Revenues Were Best in Company History. 8th Consecutive Quarter of Profitability. Accelerating Sales Growth Near 40% Revenue Increase Over Fiscal Q3 of 2025. Retail Dealers of Insultex House Wrap® Now Grown to Nearly 200. Independent Laboratory Re-Certification Process in Final Stages. PITTSBURGH, PA - August 6, 2026 ( NEWMEDIAWIRE ) - Innovative Designs, Inc. (OTCQB: IVDN) closed its fiscal third quarter for the period ending July 31st with a strong continuation of the Company’s ascending sales growth and profitability, now extending to eight (8) trailing quarters. IVDN management can state today that fiscal 2026 Q3 revenues will be reported as the highest ever in Company history. When final figures are released in the next financial statement there will be </v>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="str">
-        <v>Battery X Metals Appoints Automotive Industry Professional from Canadian Subsidiary of One of the World's Leading Premium Automobile Manufacturers, Headquartered in Munich, Germany, to its Advisory Board to Advance Commercialization of Its Patent-Pending Lithium-Ion Battery Rebalancing Machine</v>
+        <v>MTi Reports Strong Results, Highlighting 5.6 Million EUR in Project Awards</v>
       </c>
       <c r="B790" t="str">
-        <v>2026-06-13</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C790" t="str">
-        <v>Newswire.com</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D790" t="str">
-        <v>Energy, Retail, Automotive</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E790" t="str">
-        <v>https://www.newswire.com/news/battery-x-metals-appoints-automotive-industry-professional-from-canadian</v>
+        <v>https://www.newmediawire.com/news/mti-reports-strong-results-highlighting-5-6-million-eur-in-project-awards-7088260</v>
       </c>
       <c r="F790" t="str">
-        <v>News Release Highlights: Battery X Metals expands its Advisory Board with the appointment of Mr. Zachary Funk, an automotive industry professional with experience at the Canadian division of one of the world's leading premium automobile manufacturers, further strengthening the Company's commercialization capabilities and industry engagement initiatives as it advances deployment of its patent-pending lithium-ion battery rebalancing technology. Mr. Funk brings extensive expertise in dealer-network operations, sales strategy, customer experience management, and automotive retail execution, and is expected to provide strategic guidance on commercialization pathways, partnership development, customer adoption, and market-entry strategies across automotive service networks, dealership groups, fl</v>
+        <v>BOULDER, CO - August 6, 2026 ( NEWMEDIAWIRE ) - Affluence Corporation (OTCID: AFFU), through its subsidiary Mingothings SLU (“MTi”), today reported strong results for the first quarter of 2026, reinforcing its position as a technology partner in IoT, smart infrastructure, connected industries, and digital transformation. During Q1 2026, MTi was awarded approximately EUR 5.6 million in new projects, reflecting solid commercial performance and continued demand for its integrated technology solutions across strategic sectors. The awarded projects have not yet been recognized as revenue and remain subject to the timing of contract execution and delivery. MTi’s Q1 results highlight the company’s ability to convert market opportunities into high-value projects while continuing to expand its capa</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="str">
-        <v>Nike Ignites Football Fandom Through Immersive Retail Experiences Designed to Reach More Consumers</v>
+        <v>Genie Energy Announces Second Quarter 2026 Results</v>
       </c>
       <c r="B791" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C791" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D791" t="str">
-        <v>Retail, Gaming</v>
+        <v>Finance, Energy, Retail</v>
       </c>
       <c r="E791" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356193</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/06/3340159/0/en/Genie-Energy-Announces-Second-Quarter-2026-Results.html</v>
       </c>
       <c r="F791" t="str">
-        <v>How is Nike activating the marketplace for the biggest tournament in football? - Through an elevated, integrated marketplace, Nike and its partners are working to transform retail and community spaces around the world into immersive destinations to invite more consumers into the game. - - How do these activations come to life? - Through partner-led experiences, product storytelling, on-site personalization and community events, these activations are designed to reflect the character of ea... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356193</v>
+        <v>NEWARK, NJ, Aug. 06, 2026 (GLOBE NEWSWIRE) -- Genie Energy, Ltd. (NYSE: GNE), a leading retail energy and renewable energy solutions provider, today announced results for the second quarter of 2026.</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="str">
-        <v>Greenland Energy (GLND) Appoints Sidus Space CEO Carol Craig to Board</v>
+        <v>Healthy Vegetable Chips Market Sees Rising Demand for Air-Dried Chips</v>
       </c>
       <c r="B792" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C792" t="str">
-        <v>NewMediaWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D792" t="str">
-        <v>Finance, SaaS, Energy, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E792" t="str">
-        <v>https://www.newmediawire.com/news/greenland-energy-glnd-appoints-sidus-space-ceo-carol-craig-to-board-7087135</v>
+        <v>https://express-press-release.net/news/2026/08/06/1766157</v>
       </c>
       <c r="F792" t="str">
-        <v xml:space="preserve">LOS ANGELES, CA - June 12, 2026 ( NEWMEDIAWIRE ) - Greenland Energy (NASDAQ: GLND) , an oil exploration company focused on East Greenland’s Jameson Land Basin, announced the appointment of Carol Craig to its board of directors, effective June 5, 2026. Craig, founder, CEO and chair of Sidus Space, was appointed as a Class I director to fill the vacancy created by Daniel M. McCabe’s resignation and will also serve on the board audit committee. To view the full press release, visit: https://ibn.fm/MeawW About Greenland Energy Company Greenland Energy Company is an energy exploration company focused on responsibly developing Greenland’s hydrocarbon resources, with an emphasis on the Jameson Land Basin. It aims to advance oil and gas exploration and create a publicly traded platform for Arctic </v>
+        <v>The global Healthy Vegetable Chips Market is experiencing steady growth, driven by increasing consumer preference for healthy snacking, rising demand for plant-based and clean-label foods, [read full press release...]</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="str">
-        <v>VERAXA Biotech (VRXA) Is 'One to Watch'</v>
+        <v>Playtika Holding Corp. Reports Q2 2026 Financial Results</v>
       </c>
       <c r="B793" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C793" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D793" t="str">
-        <v>Finance, SaaS, Healthcare, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E793" t="str">
-        <v>https://www.newmediawire.com/news/veraxa-biotech-vrxa-is-one-to-watch-7087134</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/06/3340046/0/en/Playtika-Holding-Corp-Reports-Q2-2026-Financial-Results.html</v>
       </c>
       <c r="F793" t="str">
-        <v xml:space="preserve">LOS ANGELES, CA - June 12, 2026 ( NEWMEDIAWIRE ) - VERAXA Biotech has successfully concluded a business combination with Voyager Acquisition Corp. and began trading on the NASDAQ Capital Market under the ticker symbol ‘VRXA’ on June 11, 2026. VERAXA is advancing a diversified oncology pipeline spanning monoclonal antibodies, antibody-drug conjugates, bispecific ADCs and proprietary BiTAC-based therapeutic formats across multiple cancer indications. The company’s proprietary BiTAC platform is designed to conditionally activate therapeutic activity at tumor sites, with the goal of improving target specificity while reducing off-tumor toxicity. Through its focus on ADCs and TCEs, VERAXA is positioned within two rapidly growing segments of the global oncology therapeutics market. Via selected </v>
+        <v>Revenue of $731.1 million and Direct-to-Consumer (“DTC”) Revenue of $286.9 million Revenue Decreased (1.8)% Sequentially and Increased 5.0% Year Over Year DTC Platforms Revenue Decreased (1.7)% Sequentially and Increased 63.1% Year Over Year</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="str">
-        <v>Pilgrim’s Announces Investment in Ellijay, Georgia to Strengthen Operations and Align With Growing Consumer Demand</v>
+        <v>Amazon Pharmacy now delivers GLP-1 medications to eligible Medicare patients for $50 a month</v>
       </c>
       <c r="B794" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C794" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D794" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E794" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/12/3311214/17519/en/Pilgrim-s-Announces-Investment-in-Ellijay-Georgia-to-Strengthen-Operations-and-Align-With-Growing-Consumer-Demand.html</v>
+        <v>https://www.aboutamazon.com/news/retail/amazon-pharmacy-glp-1-medicare?utm_source=rss</v>
       </c>
       <c r="F794" t="str">
-        <v>GREELEY, Colo., June 12, 2026 (GLOBE NEWSWIRE) -- Pilgrim’s today announced a strategic investment to expand and modernize its Ellijay, Georgia poultry facility, strengthening the company’s ability to meet evolving consumer preferences, support key customer growth, and enhance long-term operational excellence.</v>
+        <v>Amazon Pharmacy handles the majority of the paperwork and delivers Wegovy, Zepbound, and Foundayo to patients' doors—with same-day delivery and kiosk pickup.</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="str">
-        <v>Expert Custom Boxes Introduces High-Quality Custom Gable Boxes for Versatile Packaging Solutions</v>
+        <v>Rare Cannabinoid Company Highlights the CBC Cannabinoid as Consumer Interest in Rare Cannabinoids Continues to Grow</v>
       </c>
       <c r="B795" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C795" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D795" t="str">
-        <v>Retail</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E795" t="str">
-        <v>https://www.pr.com/press-release/966604</v>
+        <v>https://www.prnewswire.com/news-releases/rare-cannabinoid-company-highlights-the-cbc-cannabinoid-as-consumer-interest-in-rare-cannabinoids-continues-to-grow-302844404.html</v>
       </c>
       <c r="F795" t="str">
-        <v>Expert Custom Boxes announces the launch of its premium Custom Gable Boxes, offering versatile, customizable, and eco-friendly packaging solutions for retail, food, and gift industries. Designed for convenience and brand presentation, these boxes combine durability with modern design to meet evolving business packaging needs. [PR.com]</v>
+        <v>Company spotlights CBC (cannabichromene), a naturally occurring cannabinoid found in hemp, while expanding consumer education about rare cannabinoids beyond CBD and THC. HONOLULU, Aug. 6, 2026 /PRNewswire/ -- Rare Cannabinoid Company, a pioneer in rare cannabinoids and hemp-derived...</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="str">
-        <v>NASA to Cover 34th SpaceX Resupply Mission Space Station Departure</v>
+        <v>Italian Wine Podcast Returns to TEXSOM for Exclusive 2026 Interview Series</v>
       </c>
       <c r="B796" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C796" t="str">
-        <v>NASA</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D796" t="str">
-        <v>Retail</v>
+        <v>Retail, Media, Education</v>
       </c>
       <c r="E796" t="str">
-        <v>https://www.nasa.gov/news-release/nasa-to-cover-34th-spacex-resupply-mission-space-station-departure/</v>
+        <v>https://www.prnewswire.com/news-releases/italian-wine-podcast-returns-to-texsom-for-exclusive-2026-interview-series-302844139.html</v>
       </c>
       <c r="F796" t="str">
-        <v>NASA and its international partners are set to receive scientific research samples and hardware as a SpaceX Dragon spacecraft is scheduled to depart the International Space Station on Tuesday, June 16, for its return to Earth. Watch NASA’s live undocking coverage beginning at 11:45 a.m. EDT on NASA+, Amazon Prime, and the agency’s YouTube channel. [&amp;#8230;]</v>
+        <v>Hosted by wine journalist and author Jessica Dupuy, the series will feature conversations with professionals working across wine, hospitality, education, retail, and communications. VERONA, Italy, Aug. 6, 2026 /PRNewswire/ -- TEXSOM and Italian Wine Podcast have renewed their media...</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="str">
-        <v>Sellvia Announces Small Business Grant Winners and Launches a Brand ...</v>
+        <v>Five Signs Your Business Has Become Too Reliant on Referrals</v>
       </c>
       <c r="B797" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C797" t="str">
-        <v>PR-Inside</v>
+        <v>Pressat</v>
       </c>
       <c r="D797" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>Healthcare, Energy, Retail, Education</v>
       </c>
       <c r="E797" t="str">
-        <v>https://pr-inside.com/sellvia-announces-small-business-grant-winners-and-launches-a-brand-r5190853.htm</v>
+        <v>https://pressat.co.uk/releases/five-signs-your-business-has-become-too-reliant-on-referrals-c123a105113897e418f72a1fad8dd52a/</v>
       </c>
       <c r="F797" t="str">
-        <v>(PR-inside.com) Small Business Grant and Order Processing Grant offer funding and daily cash rewards to store owners. IRVINE, CA / ACCESS Newswire / June 12, 2026 /Sellvia, an ecommerce platform for solopreneurs, has selected three winners for its $5,000 Small Business Grant following a review of thousands of applications from around the world. The recipients are Michael B. (USA), Schuyler F. (USA), and Abdul S. (Pakistan). Each entrepreneur will use the funds to invest in their ecommerce operations, from expanding product catalogs to implementing new marketing tools. The Sellvia Small Business Grant is designed to provide actionable funding for solopreneurs to scale their online ..</v>
+        <v>Thursday 6 August, 2026 Business growth expert says Referral Dependency is becoming one of the biggest hidden risks facing expert-led businesses across the UK. DEVON, UK – 6th August 2026 – Referrals remain one of the most effective ways for businesses to win new clients. They arrive with trust already established, often convert more quickly than outbound enquiries and are widely recognised as a sign that a business is delivering exceptional work. According to Dean Seddon, Founder of Maverrik, the problem isn't referrals themselves. The problem is becoming dependent on them. Dean has called the term Referral Dependency to describe businesses that rely on referrals as their primary source of new clients, leaving future growth dependent on circumstances they cannot control. "Every business s</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="str">
-        <v>Karen Bentley's "The WarriorSTRONG Manifesto" Hits #1 Bestseller on Amazon</v>
+        <v>Focus Universal Inc. to Showcase Deterministic AI Technology at H.C. Wainwright 28th Annual Global Investment Conference</v>
       </c>
       <c r="B798" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C798" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D798" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, Retail</v>
       </c>
       <c r="E798" t="str">
-        <v>https://www.prnewswire.com/news-releases/karen-bentleys-the-warriorstrong-manifesto-hits-1-bestseller-on-amazon-302798627.html</v>
+        <v>https://www.newmediawire.com/news/focus-universal-inc-to-showcase-deterministic-ai-technology-at-h-c-wainwright-28th-annual-global-investment-conference-7088255</v>
       </c>
       <c r="F798" t="str">
-        <v>Are you ready to stop living like a machine and start living like a warrior? STAFFORD SPRINGS, Conn., June 12, 2026 /PRNewswire/ -- Author, educator, and entrepreneur Karen Bentley claimed the #1 bestseller spot on Amazon with her newest release, The WarriorSTRONG Manifesto: The Path to...</v>
+        <v>MONTEREY PARK, CA - August 6, 2026 ( NEWMEDIAWIRE ) - Focus Universal Inc. (NASDAQ: FCUV) ("Focus" or the "Company"), a provider of patented hardware and software design technologies for Internet of Things (IoT), 5G and SEC Financial Reporting AI-Driven Automation Software, today announced that Focus will showcase its multi-industry Deterministic AI technology. This includes Focus’ SEC Financial Reporting Automation, including its novel Edgarization and XBRL tag components, its Financial Auditing Automation, and its noteworthy Deterministic AI Forms Auto-Populate Engine. The H.C. Wainwright 28th Annual Global Investment Conference is to be held at the Lotte New York Palace Hotel in New York City on September 14-16, 2026, with the company presentation slated to be on demand within the Techn</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="str">
-        <v>Focus Universal (FCUV) Reveals Further Aspects to Proprietary Deterministic AI Technologies - A New Class of Artificial Intelligence Designed for Certainty, Compliance, and Execution</v>
+        <v>A2P Messaging Market Statistics &amp; Industry Forecast</v>
       </c>
       <c r="B799" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C799" t="str">
-        <v>NewMediaWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D799" t="str">
-        <v>AI, Retail, Media</v>
+        <v>Retail</v>
       </c>
       <c r="E799" t="str">
-        <v>https://www.newmediawire.com/news/focus-universal-fcuv-reveals-further-aspects-to-proprietary-deterministic-ai-technologies-a-new-class-of-artificial-intelligence-designed-for-certainty-compliance-and-execution-7087131</v>
+        <v>https://express-press-release.net/news/2026/08/06/1766088</v>
       </c>
       <c r="F799" t="str">
-        <v>MONTEREY PARK, CA - June 12, 2026 ( NEWMEDIAWIRE ) - Today, nearly all mainstream artificial intelligence systems belong to a category known as Generative AI. Built upon Large Language Models (LLMs), Generative AI relies on massive amounts of training data and iterative optimization to produce increasingly relevant and useful responses. However, the probabilistic nature of these models means that they are fundamentally designed to identify the most likely or most appropriate answer among many possible answers, rather than a single, deterministic answer. As a result, Generative AI excels in applications where answers are inherently subjective or uncertain, such as content creation, article writing, business planning, market research, customer support, and human-computer interaction. In thes</v>
+        <v>Every time you get an OTP for a bank login, a delivery update from an e-commerce order, or a promotional text from a retailer, you&amp;#8217;re [read full press release...]</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="str">
-        <v>Polymer Foam Market Outlook for Plastics and Advanced Materials Industry</v>
+        <v>HKTDC August Events Open Next Week With Wellness Focus</v>
       </c>
       <c r="B800" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-06</v>
       </c>
       <c r="C800" t="str">
-        <v>Express Press Release</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D800" t="str">
-        <v>Energy, Retail, Automotive</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E800" t="str">
-        <v>https://express-press-release.net/news/2026/06/12/1758258</v>
+        <v>https://www.newmediawire.com/news/hktdc-august-events-open-next-week-with-wellness-focus-7088254</v>
       </c>
       <c r="F800" t="str">
-        <v>The global Polymer Foam Market is experiencing strong growth as industries increasingly adopt lightweight, durable, and high-performance materials across construction, automotive, packaging, renewable energy, and consumer applications. [read full press release...]</v>
+        <v>Showcasing Global Foods, Tea Culture, Healthy Living and Smart Home Innovations Under "Live Well.Stay Well" Theme HONG KONG - August 6, 2026 ( NEWMEDIAWIRE ) - Organised by the Hong Kong Trade Development Council (HKTDC), the 36th Food Expo, 10th Beauty &amp;amp; Wellness Expo and 12th Home Delights Expo will be held from 13 to 17 August at the Hong Kong Convention and Exhibition Centre (HKCEC). The 4th Food Expo PRO and 17th Hong Kong International Tea Fair take place from 13 to 15 August, with the Tea Fair once again fully open to both trade buyers and public. The five fairs will bring together more than 1,850 exhibitors from over 30 countries and regions, featuring international delicacies, premium teas and innovative tea beverages, health and beauty products, as well as smart home solution</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="str">
-        <v>Hisense Celebrates FIFA World Cup 2026TM Kickoff with RGB MiniLED Innovation</v>
+        <v>Consumer Safety Alert: CPSC Warns Consumers About Fake and Counterfeit Squishy Toys; Reiterates Warning About Serious Burn Hazards</v>
       </c>
       <c r="B801" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C801" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D801" t="str">
         <v>Retail</v>
       </c>
       <c r="E801" t="str">
-        <v>https://www.prnewswire.com/news-releases/hisense-celebrates-fifa-world-cup-2026tm-kickoff-with-rgb-miniled-innovation-302799023.html</v>
+        <v>https://www.prnewswire.com/news-releases/consumer-safety-alert-cpsc-warns-consumers-about-fake-and-counterfeit-squishy-toys-reiterates-warning-about-serious-burn-hazards-302844351.html</v>
       </c>
       <c r="F801" t="str">
-        <v>DUBAI, UAE, June 12, 2026 /PRNewswire/ -- Hisense, a leading brand in global consumer electronics and home appliances, is celebrating the kickoff of the FIFA World Cup 2026TM as an Official Sponsor of the tournament, bringing fans closer to the excitement of football through technology...</v>
+        <v>WASHINGTON, Aug. 5, 2026 /PRNewswire/ -- The U.S. Consumer Product Safety Commission (CPSC) is warning consumers about fake and counterfeit squishy toys that may pose serious risks to children. CPSC is also reiterating its warning about serious burn hazards associated with a viral social...</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="str">
-        <v>SellerSprite Launches 2026 Amazon Growth Intelligence Toolkit for Sellers ...</v>
+        <v>KBRA Assigns Preliminary Ratings to OneMain Financial Issuance Trust 2026-3</v>
       </c>
       <c r="B802" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C802" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D802" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E802" t="str">
-        <v>https://pr-inside.com/sellersprite-launches-2026-amazon-growth-intelligence-toolkit-for-sellers-r5190822.htm</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/kbra-assigns-preliminary-ratings-onemain-225900441.html</v>
       </c>
       <c r="F802" t="str">
-        <v>(PR-inside.com) SellerSprite has launched its 2026 Amazon Growth Intelligence Toolkit, a unified platform connecting product research, keyword analysis, pricing, advertising, and profitability data for Amazon sellers navigating rising fees and AI-driven advertising changes. CHENGDU, CN / ACCESS Newswire / June 12, 2026 /SellerSprite, an Amazon seller analytics platform, today announced the launch of its 2026 Amazon Growth Intelligence Toolkit, a unified platform designed to help Amazon sellers make decisions across product research, keyword research, sales estimation, pricing analysis, advertising planning, competitor tracking, and profitability management. The release arrives as sellers face new fulfillment costs and a more AI-driven advertising environment. Starting April 17, ..</v>
+        <v>NEW YORK, August 05, 2026--KBRA assigns preliminary ratings to four classes of notes issued by OneMain Financial Issuance Trust 2026-3 ("OMFIT 2026-3"), an consumer loan ABS transaction.</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="str">
-        <v>SoarPay's New Payment Processing Book Reaches Amazon Bestseller Status and #1 New Release in E-Commerce</v>
+        <v>KBRA Assigns Preliminary Ratings to OneMain Financial Issuance Trust 2026-2</v>
       </c>
       <c r="B803" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C803" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D803" t="str">
         <v>Retail</v>
       </c>
       <c r="E803" t="str">
-        <v>https://www.prweb.com/releases/soarpays-new-payment-processing-book-reaches-amazon-bestseller-status-and-1-new-release-in-e-commerce-302797806.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/kbra-assigns-preliminary-ratings-onemain-223600293.html</v>
       </c>
       <c r="F803" t="str">
-        <v>Co-authored by Adam Carlson and Andy Hagans, the book gives businesses in e-commerce and regulated industries a complete guide to merchant accounts and payment processing. HOUSTON, June 12, 2026 /PRNewswire-PRWeb/ -- High Risk Merchant Accounts 101: The Essential Guide to Payment...</v>
+        <v>NEW YORK, August 05, 2026--KBRA assigns preliminary ratings to four classes of notes issued by OneMain Financial Issuance Trust 2026-2 ("OMFIT 2026-2"), an consumer loan ABS transaction.</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="str">
-        <v>LIFESTYLE Week Tokyo Summer 2026 to Feature Must-See Zones and Events</v>
+        <v>The NRP Group Breaks Ground on 336-Unit Upscale Multifamily Community in Columbus, Ohio</v>
       </c>
       <c r="B804" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C804" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D804" t="str">
-        <v>Retail</v>
+        <v>Real Estate, Retail</v>
       </c>
       <c r="E804" t="str">
-        <v>https://express-press-release.net/news/2026/06/12/1758245</v>
+        <v>https://finance.yahoo.com/real-estate/articles/nrp-group-breaks-ground-336-204900304.html</v>
       </c>
       <c r="F804" t="str">
-        <v>TOKYO, Japan, 2026-06-12 — /EPR Network/ — LIFESTYLE Week 2026 Tokyo [Summer], featuring must-see zones and special events highlighting the latest trends shaping everyday life, [read full press release...]</v>
+        <v>COLUMBUS, Ohio, August 05, 2026--The NRP Group, a vertically integrated, best-in-class developer, builder and manager of multifamily housing, today announced the groundbreaking of OSU East, a 336-unit upscale housing community in Northwest Columbus. Positioned near major employment centers and a growing mix of retail and recreational amenities, the community was designed to meet rising demand for high-quality rental housing in one of Columbus' fastest-growing residential corridors.</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="str">
-        <v>“Belief Code,” Best-Selling Book Free for One More Day (Ending Soon) (Until 6/12/26)</v>
+        <v>Influencer Advantage Says the Creator Economy Is Shifting From Brand ...</v>
       </c>
       <c r="B805" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C805" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D805" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E805" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355828</v>
+        <v>https://pr-inside.com/influencer-advantage-says-the-creator-economy-is-shifting-from-brand-r5208847.htm</v>
       </c>
       <c r="F805" t="str">
-        <v>Best Seller Publishing announces the release of &amp;#8220;Belief Code: Rewire Your Mind, Unlock Limitless Potential.&amp;#8221; The book is currently free and available for download on Amazon for one more day. - - &amp;#8220;Belief Code: Rewire Your Mind, Unlock Limitless Potential&amp;#8221; is transforming your life by changing the beliefs that shape your thoughts, actions, and results. The book explores how subconscious patterns rooted in fear, self-doubt, and scarcity can hold people back from success and ful Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355828</v>
+        <v>(PR-inside.com) Influencer Advantage highlights the growing role of creators in helping ecommerce brands achieve measurable business outcomes through performance marketing. NEW YORK CITY, NY / ACCESS Newswire / August 5, 2026 /Influencer Advantage, a creator-led performance marketing company, has shared its perspective on the evolution of the creator economy. The company believes influencer marketing is moving beyond brand awareness and becoming a measurable customer acquisition channel. As e-commerce brands face rising advertising costs and growing demand for fresh creative, marketers are adopting performance-focused creator strategies that prioritize measurable business outcomes instead of traditional engagement metrics. Instead of relying on a handful of high-profile ..</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="str">
-        <v>“L.E.A.R.N,” Best-Selling Book Free for One More Day (Ending Soon) (Until 6/12/26)</v>
+        <v>Wrap Technologies (WRAP) Schedules Second Quarter 2026 Results Call</v>
       </c>
       <c r="B806" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C806" t="str">
-        <v>WebWire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D806" t="str">
-        <v>Retail, Education</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E806" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355834</v>
+        <v>https://www.newmediawire.com/news/wrap-technologies-wrap-schedules-second-quarter-2026-results-call-7088236</v>
       </c>
       <c r="F806" t="str">
-        <v>Best Seller Publishing announces the release of Jim Carbaugh&amp;#39;s new book, &amp;#8220;L.E.A.R.N: A Transformative Educational Framework That Inspires Character, Resilience and Leadership.&amp;#8221; The book is currently free and available for download on Amazon for one more day. - - &amp;#8220;L.E.A.R.N: A Transformative Educational Framework That Inspires Character, Resilience and Leadership&amp;#8221; is about creating stronger school cultures and more effective learning environments through a practical framework centered on... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355834</v>
+        <v>LOS ANGELES, CA - August 5, 2026 ( NEWMEDIAWIRE ) - Wrap Technologies (NASDAQ: WRAP) announced it will host a conference call on Tuesday, Aug. 11, 2026, at 4:30 p.m. ET to discuss financial and operational results for the second quarter ended June 30, 2026. Company management will provide an update on quarterly performance followed by a question-and-answer session. Investors may submit questions in advance by email through 5 p.m. ET on Aug. 10, with responses subject to relevance and public disclosure considerations. The company said its second-quarter 2026 earnings release and related materials will be available in the Investors section of its website before the call. Participants may join the webcast or register for dial-in access through the links provided by the company. To view the fu</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="str">
-        <v>Westwell: Rebuilding Air Cargo Operations Through AI-Native Logistics</v>
+        <v>Beeline Holdings (BLNE) Details Vision for AI-Powered Residential Equity Platform Following TYTL LOI</v>
       </c>
       <c r="B807" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C807" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D807" t="str">
-        <v>AI, Energy, Retail</v>
+        <v>Finance, Crypto, AI, SaaS, Real Estate, Retail</v>
       </c>
       <c r="E807" t="str">
-        <v>https://www.prnewswire.com/news-releases/westwell-rebuilding-air-cargo-operations-through-ai-native-logistics-302798822.html</v>
+        <v>https://www.newmediawire.com/news/beeline-holdings-blne-details-vision-for-ai-powered-residential-equity-platform-following-tytl-loi-7088235</v>
       </c>
       <c r="F807" t="str">
-        <v>HONG KONG, June 12, 2026 /PRNewswire/ -- As global air cargo hubs confront rising e-commerce demand, labour shortages, and decarbonisation targets, Westwell—a global AI company advancing smart and green container logistics—is applying its "AI + New Energy (Ainergy)" strategy to airport...</v>
+        <v>LOS ANGELES, CA - August 5, 2026 ( NEWMEDIAWIRE ) - Beeline Holdings (NASDAQ: BLNE) outlined its strategic vision for an AI-powered residential equity and finance platform following its previously announced non-binding letter of intent to acquire TYTL Corp. The proposed combination would integrate Beeline’s mortgage origination, Non-QM lending, title and settlement capabilities with TYTL’s blockchain-enabled residential equity infrastructure, enabling qualified homeowners to monetize home equity through equity transactions rather than traditional borrowing while providing institutional investors access to real estate-backed digital securities. The companies said they have spent more than a year integrating their platforms and will continue developing a wholesale distribution network and to</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="str">
-        <v>HKTDC Leads Hong Kong Designers to Paris</v>
+        <v>Azio AI Holdings (AZIO) Is 'One to Watch'</v>
       </c>
       <c r="B808" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C808" t="str">
         <v>NewMediaWire</v>
       </c>
       <c r="D808" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, SaaS, Retail</v>
       </c>
       <c r="E808" t="str">
-        <v>https://www.newmediawire.com/news/hktdc-leads-hong-kong-designers-to-paris-7087130</v>
+        <v>https://www.newmediawire.com/news/azio-ai-holdings-azio-is-one-to-watch-7088234</v>
       </c>
       <c r="F808" t="str">
-        <v>June Showcase Marks First Collaboration With Hactl HONG KONG - June 11, 2026 ( NEWMEDIAWIRE ) - The Hong Kong Trade Development Council (HKTDC) will stage the Fashion Hong Kong professional showroom in Paris this month with Hong Kong Air Cargo Terminals Limited (Hactl) as strategic partner. Held for the first time during Paris Men’s Fashion Week, the initiative will bring Hong Kong fashion designer brands to Paris to showcase their Spring/Summer 2027 collections, helping them expand their international presence. The showroom will be held from 24 to 28 June in Paris’ renowned Rue de la Paix fashion district. The Spring/Summer 2027 collections of Hong Kong designer brands, spanning apparel and fashion accessories, will be on display. Among them, popular local brands MARCCH and MATTER MATTERS</v>
+        <v>AZIO AI is building an integrated technology infrastructure platform focused on AI data centers, enterprise GPU compute, high-performance computing and digital power solutions. In July 2026, the company completed its merger with AZIO AI Corporation and subsequently changed its corporate name and Nasdaq ticker symbol from EVTV to AZIO, completing its transformation into a dedicated AI infrastructure company. AZIO AI has announced a $27.9 million AI infrastructure and capacity agreement with Power Champion Investment Limited that is scalable to as much as $100 million as deployment expands. The company has reported receiving initial deposits under the agreement. The company recently executed a Master Services Agreement with AT&amp;amp;T to provide enterprise fiber connectivity for its planned 50</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="str">
-        <v>Central Asia Visit Momentum Continues as Alatau City Investment Promotion Event Held in Hong Kong</v>
+        <v>Vadzo Imaging Positions Falcon-544CRS AR0544 Low Power USB Camera for Reliable Outdoor, Retail, Automotive, and Industrial Vision</v>
       </c>
       <c r="B809" t="str">
-        <v>2026-06-12</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C809" t="str">
-        <v>NewMediaWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D809" t="str">
-        <v>Retail</v>
+        <v>Retail, Automotive</v>
       </c>
       <c r="E809" t="str">
-        <v>https://www.newmediawire.com/news/central-asia-visit-momentum-continues-as-alatau-city-investment-promotion-event-held-in-hong-kong-7087129</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-positions-falcon-544crs-ar0544-low-power-usb-camera-for-22806558</v>
       </c>
       <c r="F809" t="str">
-        <v xml:space="preserve">Businesses Seize Emerging Market Opportunities to Further Deepen Belt and Road Collaboration HONG KONG - June 11, 2026 ( NEWMEDIAWIRE ) - A business delegation led by the Chief Executive of the Hong Kong Special Administrative Region (HKSAR), John Lee , and organised by the Hong Kong Trade Development Council (HKTDC), visited Kazakhstan and Uzbekistan from 1 to 5 June, further strengthening economic and trade ties between Hong Kong, the Chinese Mainland and Central Asia. Following the successful conclusion of this visit, the Alatau City Authority, a state body of Kazakhstan, promptly held the Alatau City Investment Round Table in Hong Kong today (11 June). The event forms part of an official visit by a Kazakh delegation to Hong Kong and the Chinese Mainland. It reflects increasingly close </v>
+        <v>Vadzo Imaging announces the Falcon-544CRS, a purpose-built AR0544 low power USB camera engineered for sustained reliable operation in thermally demanding and mechanically stressful field environments. Built on onsemi's HyperLux LP AR0544 5MP image sensor and connected through a USB 3.2 interface, the Falcon-544CRS covers an extended operating temperature range of &amp;minus;30&amp;deg;C to 85&amp;deg;C. Embedded vision engineers and OEM developers working on outdoor surveillance infrastructure, automotive vision platforms and industrial inspection systems now have access to a compact USB interoperable imaging module that maintains consistent performance without thermal compromise.</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="str">
-        <v>From the Drill Bit to the Royalty Check: Public Companies Present at the June 16 Energy &amp; Precious Metals Virtual Investor Summit</v>
+        <v>RTB House Highlights How E-Commerce Brands Can Boost Sales with Retargeting Tools</v>
       </c>
       <c r="B810" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C810" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D810" t="str">
-        <v>SaaS, Energy, Retail</v>
+        <v>SaaS, Retail, Education</v>
       </c>
       <c r="E810" t="str">
-        <v>https://www.newmediawire.com/news/from-the-drill-bit-to-the-royalty-check-public-companies-present-at-the-june-16-energy-precious-metals-virtual-investor-summit-7087127</v>
+        <v>https://www.prnewswire.com/news-releases/rtb-house-highlights-how-e-commerce-brands-can-boost-sales-with-retargeting-tools-302843975.html</v>
       </c>
       <c r="F810" t="str">
-        <v xml:space="preserve">Uranium, Gold, Silver, Copper, Phosphate, Manganese, and Mining Royalties on the Agenda Direct Access to Management Teams Through Live Presentations, Real-Time Q&amp;amp;A, and One-on-One Meetings NEW YORK, NY - June 11, 2026 ( NEWMEDIAWIRE ) - B2i Digital, Inc. invites investors to the Energy &amp;amp; Precious Metals Virtual Investor Summit on June 16, 2026. B2i Digital, as the Official Marketing Partner, brings the conference into its ecosystem, anchored by a powerful distribution and media engine that helps fill the room. The summit is amplified across B2i’s platform before, during, and after the event. That ecosystem is built upon more than 1.7 million market participants, an engaged audience of retail and institutional investors. The same visibility engine has carried more than 115 investor </v>
+        <v>NEW YORK, Aug. 5, 2026 /PRNewswire/ -- As the digital marketplace becomes increasingly competitive, maximizing conversion rates remains a top priority for global brands. The integration of advanced deep-learning algorithms into daily advertising strategies is fundamentally changing how...</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="str">
-        <v>Mondetta Canada Inc. Announces Expansion of Modern Ambition into Toronto, Calgary and Vancouver, Invests More Than $500,000 in Luxury Mobile Showroom</v>
+        <v>QLS GROUP APPOINTS ANNEKE KELLER AS GROUP CHIEF TECHNOLOGY OFFICER</v>
       </c>
       <c r="B811" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C811" t="str">
-        <v>PR Newswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D811" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E811" t="str">
-        <v>https://www.prnewswire.com/news-releases/mondetta-canada-inc-announces-expansion-of-modern-ambition-into-toronto-calgary-and-vancouver-invests-more-than-500-000-in-luxury-mobile-showroom-302798517.html</v>
+        <v>https://pressat.co.uk/releases/qls-group-appoints-anneke-keller-as-group-chief-technology-officer-6fd72d60298bff36b0052ff97a2a2230/</v>
       </c>
       <c r="F811" t="str">
-        <v>Emerging menswear brand accelerates national growth strategy with new retail locations and innovative direct-to-consumer activation WINNIPEG, MB, June 11, 2026 /PRNewswire/ - Modern Ambition, Mondetta Canada, Inc.'s Canadian menswear brand redefining attainable luxury through exceptional...</v>
+        <v>Wednesday 5 August, 2026 QLS Group, one of Europe's largest independent eCommerce fulfilment providers, has appointed Anneke Keller as Chief Technology Officer, joining on 4th August 2026. The appointment comes as QLS continues to sharpen its technology focus across a network that now spans Europe, the UK, North America and Australia, following the Group's acquisitions of ShopWeDo and J&amp;J Global Fulfilment in 2024 and 2025 respectively. Anneke will sit on the Group Board and report directly to Quincy Boogers, Group CEO, giving the Group's technology strategy a direct voice at leadership level. Anneke will take charge of technology across the whole Group, with a mandate to keep QLS ahead of the curve in tech-enabled fulfilment. That includes steering the next phase of QLS' my.QLS platform a</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="str">
-        <v>VERAXA Biotech (VRXA) Completes Business Combination, Begins Trading on Nasdaq</v>
+        <v>Res-Q Unveils New 'Beauty Omega' Formula, Expanding Beyond Omega-3s to Meet Rising Consumer Demand for Nutricosmetics</v>
       </c>
       <c r="B812" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C812" t="str">
-        <v>NewMediaWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D812" t="str">
-        <v>Finance, SaaS, Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E812" t="str">
-        <v>https://www.newmediawire.com/news/veraxa-biotech-vrxa-completes-business-combination-begins-trading-on-nasdaq-7087124</v>
+        <v>https://www.prweb.com/releases/res-q-unveils-new-beauty-omega-formula-expanding-beyond-omega-3s-to-meet-rising-consumer-demand-for-nutricosmetics-302843564.html</v>
       </c>
       <c r="F812" t="str">
-        <v>LOS ANGELES, CA - June 11, 2026 ( NEWMEDIAWIRE ) - VERAXA Biotech (NASDAQ: VRXA) announced the successful closing of its previously announced business combination with Voyager Acquisition Corp. , resulting in the formation of VERAXA Biotech AG, which will begin trading on the Nasdaq Capital Market under the ticker symbol VRXA, with warrants trading under VRXAW. The company is developing a pipeline of bispecific T-cell engagers and antibody-drug conjugates based on its proprietary BiTAC platform, which is designed to selectively target cancer cells while sparing healthy tissue. VERAXA said proceeds from recently completed financings, including a $27.5 million senior secured note and a securities purchase agreement of up to $50 million, are expected to support advancement of its BiTAC-TCE an</v>
+        <v>As consumers increasingly embrace beauty-from-within nutrition, Res-Q introduces a highly concentrated Omega-7 formula designed to support skin moisture and elasticity, nourish the skin's natural protective barrier, promote metabolic wellness, and complement healthy aging. PENNSBURG, Pa.,...</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="str">
-        <v>BOXABL Introduces Rego-Brix Lunar Radiation Shielding Concept</v>
+        <v>POV Beauty Announces It's Bringing Skin Prep to Sephora</v>
       </c>
       <c r="B813" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C813" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D813" t="str">
-        <v>Real Estate, Retail, Media</v>
+        <v>Retail</v>
       </c>
       <c r="E813" t="str">
-        <v>https://www.newmediawire.com/news/boxabl-introduces-rego-brix-lunar-radiation-shielding-concept-7087123</v>
+        <v>https://www.prnewswire.com/news-releases/pov-beauty-announces-its-bringing-skin-prep-to-sephora-302843875.html</v>
       </c>
       <c r="F813" t="str">
-        <v>LOS ANGELES, CA - June 11, 2026 ( NEWMEDIAWIRE ) - BOXABL introduced Rego-Brix, a modular radiation-shielding concept designed to utilize lunar regolith to help protect future moon habitats from galactic cosmic radiation. Presented in the company’s video, “DON’T DIE ON THE MOON (Part 2) - Rego-Brix by BOXABL,” the concept features foldable, nestable components that can be transported efficiently and filled on-site with locally sourced lunar material to create protective barriers around living quarters, reducing the need to launch shielding materials from Earth. Rego-Brix is envisioned as a companion system to BOXABL’s UFO foldable habitat concept, creating a potential framework for deployable off-world housing paired with locally sourced radiation shielding. BOXABL said it holds patents re</v>
+        <v>The Community-Driven Brand Enters Its Next Chapter Of Expansion, Bringing Its Skincare-Meets-Makeup Concept to National Retail LOS ANGELES, Aug. 5, 2026 /PRNewswire/ -- POV Beauty, the makeup-prep skincare brand co-founded by creator Mikayla Nogueira, has partnered with Sephora for its...</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="str">
-        <v>ScottsMiracle-Gro Commits $1 Million to Support White House South Lawn Restoration Following UFC Freedom 250 Event</v>
+        <v>Movement Climbing, Yoga &amp; Fitness Expands Oregon Presence with Planned Bouldering Gym in Clackamas</v>
       </c>
       <c r="B814" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C814" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D814" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E814" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/11/3310767/33079/en/ScottsMiracle-Gro-Commits-1-Million-to-Support-White-House-South-Lawn-Restoration-Following-UFC-Freedom-250-Event.html</v>
+        <v>https://www.prunderground.com/movement-climbing-yoga-fitness-expands-oregon-presence-with-planned-bouldering-g/cmsg5xxrj000304idp2tkbc01</v>
       </c>
       <c r="F814" t="str">
-        <v>America's leading consumer lawn and garden company to offer funding, custom White House turfgrass and expertise to help preserve and maintain one of the nation's most iconic backyards America's leading consumer lawn and garden company to offer funding, custom White House turfgrass and expertise to help preserve and maintain one of the nation's most iconic backyards</v>
+        <v>31,000-Square-Foot Facility Will Transform Former Retail Space into a Premier Indoor Climbing Destination, Complementing Movement's Existing Portland Gym The post Movement Climbing, Yoga &amp;amp; Fitness Expands Oregon Presence with Planned Bouldering Gym in Clackamas first appeared on</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="str">
-        <v>RHODE ISLAND LAWMAKERS PASS TEAMSTERS-SUPPORTED WAREHOUSE WORKER PROTECTION ACT</v>
+        <v>Over 100,000 Positive Verified Customer Reviews Reflect Growing Consumer Trust</v>
       </c>
       <c r="B815" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C815" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D815" t="str">
-        <v>Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E815" t="str">
-        <v>https://www.prnewswire.com/news-releases/rhode-island-lawmakers-pass-teamsters-supported-warehouse-worker-protection-act-302798461.html</v>
+        <v>https://www.prnewswire.com/news-releases/over-100-000-positive-verified-customer-reviews-reflect-growing-consumer-trust-302843795.html</v>
       </c>
       <c r="F815" t="str">
-        <v>Governor Dan McKee's Signature Expected Imminently PROVIDENCE, R.I., June 11, 2026 /PRNewswire/ -- Teamsters are celebrating the passage of S2504A/H7364A, the Rhode Island Warehouse Worker Protection Act, out of the General Assembly. The legislation will prevent companies like Amazon from...</v>
+        <v>Milestone underscores strong consumer confidence, exceptional product quality, and the Company's expanding presence in the U.S. consumer wellness market HERZLIYA, Israel and CALGARY, Alberta, Aug. 5, 2026 /PRNewswire/ -- Innocan Pharma Corporation (CSE: INNO) (OTCQB: INNPF) ("Innocan" or...</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="str">
-        <v>Zelus Launches Home Tactical Fitness Initiative for Off-Duty Law Enforcement, Deploying Mission-Grade Design to Home Gyms</v>
+        <v>Medical Care Technologies (OTCID:MDCE) Launches StrainScan Pro - Expanding ...</v>
       </c>
       <c r="B816" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C816" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D816" t="str">
-        <v>Retail</v>
+        <v>AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E816" t="str">
-        <v>https://www.prweb.com/releases/zelus-launches-home-tactical-fitness-initiative-for-off-duty-law-enforcement-deploying-mission-grade-design-to-home-gyms-302797368.html</v>
+        <v>https://pr-inside.com/medical-care-technologies-otcid-mdce-launches-strainscan-pro-expanding-r5208711.htm</v>
       </c>
       <c r="F816" t="str">
-        <v>Zelus, a global leader in innovative athletic equipment and an Amazon bestseller in wearable resistance, has officially announced its new functional training initiative: Off-Duty Cop Workouts: Building Tactical Fitness at Home. LAKE FOREST, Calif., June 11, 2026 /PRNewswire-PRWeb/ --...</v>
+        <v>(PR-inside.com) New AI-Powered Platform Targets Multi-Trillion-Dollar Agriculture and Food Supply Chain Opportunities Through Advanced Visual Identification and Quality Monitoring MESA, AZ / ACCESS Newswire / August 5, 2026 / Medical Care Technologies Inc. (OTCID:MDCE) today announced the public launch of StrainScan Pro, an AI-powered visual intelligence platform initially focused on cannabis strain identification and analysis for dispensaries, with broader applications in agricultural quality control, food distribution, restaurants, and grocery supply-chain monitoring. StrainScan Pro leverages the Company's proprietary AI vision technology to deliver rapid, accurate visual analysis. While the platform launches with specialized capabilities for the cannabis retail sector, its underlying co</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="str">
-        <v>JIM HENSON'S MONSTER DANCE SET TO PREMIERE ON JUNE 11 ON AMAZON KIDS+</v>
+        <v>Maison Solutions Inc. Receives 2026 Global Recognition Award in Innovation ...</v>
       </c>
       <c r="B817" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C817" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D817" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, Retail</v>
       </c>
       <c r="E817" t="str">
-        <v>https://www.prnewswire.com/news-releases/jim-hensons-monster-dance-set-to-premiere-on-june-11-on-amazon-kids-302798446.html</v>
+        <v>https://pr-inside.com/maison-solutions-inc-receives-2026-global-recognition-award-in-innovation-r5208705.htm</v>
       </c>
       <c r="F817" t="str">
-        <v>New CG-Animated Series of Shorts for Preschoolers Launches in the US, Canada, and UK LOS ANGELES, June 11, 2026 /PRNewswire/ -- The Jim Henson Company will debut Jim Henson's Monster Dance on June 11 on Amazon Kids+. The 10-episode CGI animated series of three-minute shorts for...</v>
+        <v>(PR-inside.com) MONTEREY PARK, CA / ACCESS Newswire / August 5, 2026 / Maison Solutions Inc. (Nasdaq:MSS) ("Maison Solutions" or the "Company"), a specialty grocery retailer offering traditional Asian food and merchandise to U.S. consumers, today announced that it has received a 2026 Global Recognition Award for its extraordinary achievements and pioneering contributions in the Specialty Grocery Retail industry. The award recognizes Maison Solutions' efforts to advance an AI-enabled initiative in specialty grocery retail and food supply chain operations. The recognition reflects the Company's broader strategy to modernize its operating model, improve visibility across its business and enhance core workflows involving inventory, purchasing, ..</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="str">
-        <v>Spoiler Alert Wins "Inventory Management Innovation of the Year" in ...</v>
+        <v>Kultura Brands Accelerates National Growth Strategy With the Appointment ...</v>
       </c>
       <c r="B818" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C818" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D818" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E818" t="str">
-        <v>https://pr-inside.com/spoiler-alert-wins-inventory-management-innovation-of-the-year-in-r5190645.htm</v>
+        <v>https://pr-inside.com/kultura-brands-accelerates-national-growth-strategy-with-the-appointment-r5208702.htm</v>
       </c>
       <c r="F818" t="str">
-        <v>(PR-inside.com) Leading surplus inventory platform recognized for transforming how CPG brands recover value, reduce waste, and improve inventory liquidation BOSTON, MA / ACCESS Newswire / June 11, 2026 / Spoiler Alert, the leading software platform for managing CPG surplus inventory, today announced it has been named the winner of the "Inventory Management Innovation of the Year" category in the 2026 SupplyTech Breakthrough Awards program. The award recognizes companies and technologies driving innovation and measurable impact across the global supply chain and logistics ecosystem. Spoiler Alert was recognized for redefining how consumer packaged goods (CPG) brands manage excess and at-risk inventory through AI-powered automation, ..</v>
+        <v>(PR-inside.com) Former Reyes Beverage Group executive Chuck Voccio named Senior Operations Director. Award winning hospitality leader Stephen Wicker appointed Regional Sales Director, Southeast. JACKSON, WY / ACCESS Newswire / August 5, 2026 / Kultura Brands, Inc. (OTCID:LTNC), a consumer products company building a diversified portfolio of beverage, wellness, and lifestyle brands, today announced the appointments of Chuck Voccio as Senior Operations Director and Stephen Wicker as Regional Sales Director, Southeast, adding more than five decades of combined leadership experience across beverage distribution, operations, demand planning, hospitality, and commercial execution. The appointments further strengthen Kultura Brands' leadership team as the Company continues expanding its ..</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="str">
-        <v>Arva Crosses $100M in Farmer Ecosystem Payments, Growing Global Footprint ...</v>
+        <v>Stagwell (STGW) Appoints Beth J. Kaplan to Board of Directors</v>
       </c>
       <c r="B819" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C819" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D819" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, Retail</v>
       </c>
       <c r="E819" t="str">
-        <v>https://pr-inside.com/arva-crosses-100m-in-farmer-ecosystem-payments-growing-global-footprint-r5190642.htm</v>
+        <v>https://pr-inside.com/stagwell-stgw-appoints-beth-j-kaplan-to-board-of-directors-r5208700.htm</v>
       </c>
       <c r="F819" t="str">
-        <v>(PR-inside.com) HOUSTON, TX / ACCESS Newswire / June 11, 2026 / Arva announced today that, since 2023, it has distributed over $100 million in payments to farmers and channel partners. These payouts stem from corporate partners achieving a cumulative total of 3.4 million metric tons of verified CO2 equivalent emission reductions, generated across 4.4 million enrolled acres. This milestone reflects growing adoption of climate-smart agriculture across global supply chains. As Consumer Packaged Goods (CPG) companies work toward Science Based Targets initiative (SBTi) commitments, requiring 25-50% Scope 3 reductions by 2030, Arva's data-driven model is bridging the gap between corporate climate ambition and ..</v>
+        <v>(PR-inside.com) Kaplan joins Stagwell's Board of Directors as the company builds on significant new business momentum and accelerated growth led by digital transformation NEW YORK CITY, NY / ACCESS Newswire / August 5, 2026 / Stagwell(NASDAQ:STGW), the global challenger network transforming marketing through AI, today announced the appointment of Beth J. Kaplan to its Board of Directors. Kaplan is a seasoned corporate director and senior executive with more than three decades of leadership experience across consumer, retail, and brand-driven businesses. She brings extensive operating and board governance expertise to both public and private companies. She previously served as President, Chief Operating Officer and ..</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="str">
-        <v>SKIL Announces Amazon Prime Day Savings on Power Tools, Lawn Mowers ...</v>
+        <v>Maison Solutions Inc. Receives 2026 Global Recognition Award in Innovation Category</v>
       </c>
       <c r="B820" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C820" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D820" t="str">
-        <v>Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E820" t="str">
-        <v>https://pr-inside.com/skil-announces-amazon-prime-day-savings-on-power-tools-lawn-mowers-r5190639.htm</v>
+        <v>https://www.newswire.com/news/maison-solutions-inc-receives-2026-global-recognition-award-in-innovation</v>
       </c>
       <c r="F820" t="str">
-        <v>(PR-inside.com) NAPERVILLE, IL / ACCESS Newswire / June 11, 2026 / SKIL is helping DIYers take on projects around the house, in the workshop and across the yard for less with limited-time Amazon Prime Day deals, available June 23-26, on select power tools, lawn mowers and project essentials. More than 35 SKIL products will be available at special prices during Amazon Prime Day, including power tools, lawn mowers, laser levels and other DIY essentials. Deals start as low as $25.99, with savings of up to $170 on select products. "Whether you're taking on your next build, tackling repairs around the house or keeping ..</v>
+        <v>Maison Solutions receives a 2026 Global Recognition Award for advancing AI-enabled innovation across specialty grocery retail and supply chain operations.</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="str">
-        <v>Global Tanning Bed Market Expected to Reach USD 7.67 Billion by 2033, Driven by Rising Demand for Indoor Tanning Solutions and Advanced UV-Control Technologies: Verified Market Research</v>
+        <v>LataMed AI to Discuss the Future of Artificial Intelligence in Healthcare and Systems Engineering at Universidad Santa Maria</v>
       </c>
       <c r="B821" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C821" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D821" t="str">
-        <v>Retail</v>
+        <v>AI, Healthcare, Retail, Education</v>
       </c>
       <c r="E821" t="str">
-        <v>https://www.prnewswire.com/news-releases/global-tanning-bed-market-expected-to-reach-usd-7-67-billion-by-2033--driven-by-rising-demand-for-indoor-tanning-solutions-and-advanced-uv-control-technologies-verified-market-research-302797970.html</v>
+        <v>https://www.newmediawire.com/news/latamed-ai-to-discuss-the-future-of-artificial-intelligence-in-healthcare-and-systems-engineering-at-universidad-santa-maria-7088227</v>
       </c>
       <c r="F821" t="str">
-        <v>Increasing consumer preference for aesthetic appearance enhancement, expanding adoption of tanning services across beauty salons and wellness centers, and continuous innovation in controlled UV exposure systems are accelerating long-term expansion of the Global Tanning Bed Market. LEWES,...</v>
+        <v xml:space="preserve">CARACAS, VENEZUELA - August 5, 2026 ( NEWMEDIAWIRE ) - LataMed AI Corp. (OTC: LMED) (“LataMed AI” or the “Company”), a healthcare technology company developing digital health and artificial intelligence solutions for Latin America, today announced that, through its Venezuelan operating subsidiary LATAMEDAI VE, it will participate in Artificial Intelligence &amp;amp; Health Markets 2026 , an educational conference scheduled for August 13 and 14, 2026, at Universidad Santa Maria in Caracas. The event is expected to bring together students, faculty members, and participants from the university’s systems engineering and healthcare-related academic communities, including pharmacy, dentistry, and laboratory sciences, to examine practical applications of artificial intelligence and automation across </v>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="str">
-        <v>Hydrofast C100 and B100 Countertop RO Water Filter Help American Families Stay Hydrated During This Summer’s Football Celebration</v>
+        <v>Insurance Canopy Partners With FirstService Residential to Simplify Event Insurance for Residential Communities</v>
       </c>
       <c r="B822" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C822" t="str">
-        <v>PRUnderground</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D822" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E822" t="str">
-        <v>https://www.prunderground.com/hydrofast-c100-and-b100-countertop-ro-water-filter-help-american-families-stay-hydrated-during-this-summers-football-celebration/00384092/</v>
+        <v>https://www.newmediawire.com/news/insurance-canopy-partners-with-firstservice-residential-to-simplify-event-insurance-for-residential-communities-7088225</v>
       </c>
       <c r="F822" t="str">
-        <v>As households across America gather to enjoy this summer's football excitement, the Hydrofast C100 Countertop RO Water Filter and Hydrofast B100 Countertop RO Water Filter offer a smarter way to stay hydrated, reduce bottled water consumption, and enjoy cleaner, better-tasting water every day. The post Hydrofast C100 and B100 Countertop RO Water Filter Help American Families Stay Hydrated During This Summer's Football Celebration first appeared on</v>
+        <v>The New Program Streamlines how FirstService Residential Communities Handle Insurance Coverage for Events and Vendor Activities PLEASANT GROVE, UTAH - August 5, 2026 ( NEWMEDIAWIRE ) - Insurance Canopy , a national leader in small business and vendor insurance solutions, is pleased to announce expanded access to its event insurance offerings within FirstService Residential managed communities. The partnership gives residents, management teams, and outside vendors a new way to secure coverage for on-site events and activities. Residents and management teams can now access policies through a portal that directs users to insurance options based on their specific event needs, with coverage that fits the size and scope of each gathering. On-site vendors can also purchase short-term policies sui</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="str">
-        <v>Swing Into Action: Golf Fans Learn CPR at the Dow Championship</v>
+        <v>DataMeds AI to be Featured In-Person on Fox Business' Claman Countdown ...</v>
       </c>
       <c r="B823" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C823" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D823" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Finance, Crypto, AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E823" t="str">
-        <v>https://www.newmediawire.com/news/swing-into-action-golf-fans-learn-cpr-at-the-dow-championship-7087122</v>
+        <v>https://pr-inside.com/datameds-ai-to-be-featured-in-person-on-fox-business-claman-countdown-r5208693.htm</v>
       </c>
       <c r="F823" t="str">
-        <v xml:space="preserve">DALLAS - June 11, 2026 ( NEWMEDIAWIRE ) - Most people who suffer cardiac arrest outside a hospital don’t survive - largely because they don’t receive CPR, according to the American Heart Association. [1] This year’s Dow Championship golf event aims to help change that. LPGA (Ladies Professional Golf Association) fans can learn how to save a life with Hands Only CPR training from the American Heart Association at the event. The American Heart Association, a relentless force changing the future of health for everyone everywhere, will host its Nation of Lifesavers Mobile CPR unit on-site, offering walk-up, Hands-Only CPR instruction throughout tournament days in Midland, Michigan. Qualified CPR trainers will be available to teach fans the simple, lifesaving skill that can make the difference </v>
+        <v>(PR-inside.com) Initiative with NFL Alumni Health is aimed at improving rural healthcare access by powering Health Lives Here consumer app that integrates Einstein AI with independent pharmacies and proprietary patient engagement tools TAMPA, FL / ACCESS Newswire / August 5, 2026 / DataMeds AI, Inc. (NASDAQ:MEDS) ("DataMeds AI," the "Company" or "DataMEDS"), a Health IT company leveraging its artificial intelligence platform EinsteinRx™ and blockchain-enabled smart contracts platform PharmacyChain™ to provide integrated solutions for the compliant monetization of health data by market participants, today announced that Interim Co-CEO Gerald Commissiong will be featured with a marquee NFL Hall of Famer with a significant ..</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="str">
-        <v>Xcel Brands Announces License Agreement for Trust. Respect. Love by Cesar Millan with EcoStrong</v>
+        <v>Dermata Therapeutics Announces Commercial Launch Date for Tome(TM) ...</v>
       </c>
       <c r="B824" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C824" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D824" t="str">
         <v>Finance, Retail</v>
       </c>
       <c r="E824" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/11/3310629/17602/en/Xcel-Brands-Announces-License-Agreement-for-Trust-Respect-Love-by-Cesar-Millan-with-EcoStrong.html</v>
+        <v>https://pr-inside.com/dermata-therapeutics-announces-commercial-launch-date-for-tome-tm-r5208691.htm</v>
       </c>
       <c r="F824" t="str">
-        <v>NEW YORK, June 11, 2026 (GLOBE NEWSWIRE) -- Xcel Brands (NASDAQ: XELB), an industry-leading media and consumer products company specializing in building influencer led brands through social commerce and livestream shopping, is pleased to announce a new licensing partnership for Trust. Respect. Love by Cesar Millan with licensing partner EcoStrong for product categories that include cleaning products, odor management, shampoo and conditioners.</v>
+        <v>(PR-inside.com) - A new chapter in skincare has arrived - - This will be Dermata's first commercial product launch, planned for August 25, 2026 - - Join the waitlist at tomeskincare.com - SAN DIEGO, CA / ACCESS Newswire / August 5, 2026 / Dermata Therapeutics, Inc. (NASDAQ:DRMA) ("Dermata" or the "Company"), a science-driven leader in dermatologic solutions, today announced that Tome Foundational Treatment, the Company's first direct-to-consumer skincare product, is planned to launch on August 25, 2026, with those on the waitlist getting early access to preorder. The launch of the Foundational Treatment represents a significant milestone in Dermata's strategic evolution toward becoming a ..</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="str">
-        <v>Rokt Named to Fortune Best Workplaces in New York™ 2026</v>
+        <v>DataMeds AI to be Featured In-Person on Fox Business' Claman Countdown to Introduce "Health Lives Here"</v>
       </c>
       <c r="B825" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C825" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D825" t="str">
-        <v>AI, Retail, Education</v>
+        <v>AI, Healthcare, Retail</v>
       </c>
       <c r="E825" t="str">
-        <v>https://www.prnewswire.com/news-releases/rokt-named-to-fortune-best-workplaces-in-new-york-2026-302798196.html</v>
+        <v>https://www.newswire.com/news/datameds-ai-to-be-featured-in-person-on-fox-business-claman-countdown-to</v>
       </c>
       <c r="F825" t="str">
-        <v>Global ecommerce technology company ranked No. 24 among small and medium businesses NEW YORK, June 11, 2026 /PRNewswire/ -- Rokt, the leading ecommerce technology company using machine learning and AI to make the shopping experience more relevant to each customer, has been named to the...</v>
+        <v>Initiative with NFL Alumni Health is aimed at improving rural healthcare access by powering Health Lives Here consumer app that integrates Einstein AI with independent pharmacies and proprietary patient engagement tools</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="str">
-        <v>EquiDeFi's Direct Investment Model Adds Opportunities for Private Investing ...</v>
+        <v>intelo.ai Announces Latest Release of Merchant AI, Bringing Compounding Intelligence to Retail Merchandising</v>
       </c>
       <c r="B826" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C826" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D826" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E826" t="str">
-        <v>https://pr-inside.com/equidefi-s-direct-investment-model-adds-opportunities-for-private-investing-r5190596.htm</v>
+        <v>https://www.prnewswire.com/news-releases/inteloai-announces-latest-release-of-merchant-ai-bringing-compounding-intelligence-to-retail-merchandising-302842781.html</v>
       </c>
       <c r="F826" t="str">
-        <v>(PR-inside.com) Investor appetite for exposure to private markets shows no signs of waning. As closed-end funds, retirement trusts, and special purpose vehicles grow in popularity, direct issuer access may offer the ideal option for personal investing. FORT LAUDERDALE, FL / ACCESS Newswire / June 11, 2026 /EquiDeFi launched its private investing platform in 2025, enabling companies to directly reach large audiences of investors. As many private companies now remain private for years, avenues to expand retail access to pre-IPO investment opportunities have grown in popularity, though the cost structures and approaches vary significantly. EquiDeFi distinguishes itself by emphasizing direct-to cap-table investing where an ..</v>
+        <v>New release unifies demand forecasting, decision optimization, and AI agent orchestration into a single memory-driven system that gets sharper and more tailored to each retailer with every merchandising decision made. NEW YORK, Aug. 5, 2026 /PRNewswire/ -- intelo.ai, the AI platform for...</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="str">
-        <v>Hisense Partners with FIFA for First-Ever Sensory-Inclusive FIFA World Cup™</v>
+        <v>The J.M. Smucker Co. to Report First Quarter Earnings and Participate in the 2026 Barclays Global Consumer Staples Conference</v>
       </c>
       <c r="B827" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C827" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D827" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E827" t="str">
-        <v>https://www.prnewswire.com/news-releases/hisense-partners-with-fifa-for-first-ever-sensory-inclusive-fifa-world-cup-302798155.html</v>
+        <v>https://www.prnewswire.com/news-releases/the-jm-smucker-co-to-report-first-quarter-earnings-and-participate-in-the-2026-barclays-global-consumer-staples-conference-302843664.html</v>
       </c>
       <c r="F827" t="str">
-        <v>Consumer electronics and home appliance leader sponsors sensory inclusion initiative across all 16 host cities, helping fans with sensory sensitivities experience football's biggest stage DUBAI, UAE, June 11, 2026 /PRNewswire/ -- Hisense, a leading global home appliance and consumer...</v>
+        <v>ORRVILLE, Ohio, Aug. 5, 2026 /PRNewswire/ -- The J.M. Smucker Co. (NYSE: SJM) will release its first quarter fiscal 2027 financial results on Wednesday, August 26, 2026. A press release, including financial statements and segment information, supplemental materials, pre-recorded...</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="str">
-        <v>Ladybug Resource Group, Inc. Solidifies Market Dominance With Rare Eco-Certified Manufacturing Assets, Anchoring Global EV Supply Chain Integrity</v>
+        <v>PUMA Q2 2026 reflects reset measures and softer demand - Strong free cash flow - FY 2026 outlook confirmed</v>
       </c>
       <c r="B828" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C828" t="str">
-        <v>NewMediaWire</v>
+        <v>WebWire</v>
       </c>
       <c r="D828" t="str">
-        <v>Energy, Retail, Automotive</v>
+        <v>Retail</v>
       </c>
       <c r="E828" t="str">
-        <v>https://www.newmediawire.com/news/ladybug-resource-group-inc-solidifies-market-dominance-with-rare-eco-certified-manufacturing-assets-anchoring-global-ev-supply-chain-integrity-7087121</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358535</v>
       </c>
       <c r="F828" t="str">
-        <v>TULSA, OK - June 11, 2026 ( NEWMEDIAWIRE ) - Ladybug Resource Group, Inc. ("Ladybug" or the "Company") (OTC ID: LBRG) is pleased to announce a definitive milestone in its operational roadmap as its newly integrated manufacturing assets have successfully cleared the industry’s most rigorous 2026 environmental audits. This achievement is headlined by the rare and comprehensive Automated Painting and Surface Treatment Certification, a critical regulatory asset that secures the Company’s position as a mission-critical partner within the global Electric Vehicle (EV) ecosystem. The Achievement of the 2026 Industrial Compliance Milestone In a 2026 global market where major automotive OEMs are aggressively de-risking their supply chains, environmental compliance has shifted from a voluntary goal t</v>
+        <v>Key developments Q2 2026 - - - &amp;#8226; Sales down 9.4% currency adjusted (ca) to &amp;#8364; 1,690.6 million, due to reset measures and softer consumer demand in key regions - &amp;#8226; Gross profit margin up by around 180 basis points to 48.0%, driven by lower sourcing prices, including tariff refund effects, as well as currency effects and channel mix - &amp;#8226; EBIT improved to &amp;#8364; -53.1 million from &amp;#8364; -109.1 million in Q2 2025, including tariff refund effects of &amp;#8364; 11.5 million - &amp;#8226; Inventories decreased 15.3% to &amp;#8364; 1,8... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358535</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="str">
-        <v>Ferrellgas Vice President and Head of Retail Ray Galan Sworn In as Treasurer of the National Propane Gas Association</v>
+        <v>Community Heritage with Citizen Participation: Schwalmtal Brings Local History to Life</v>
       </c>
       <c r="B829" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C829" t="str">
-        <v>GlobeNewswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D829" t="str">
-        <v>Energy, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E829" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/11/3310538/31028/en/Ferrellgas-Vice-President-and-Head-of-Retail-Ray-Galan-Sworn-In-as-Treasurer-of-the-National-Propane-Gas-Association.html</v>
+        <v>https://pressat.co.uk/releases/community-heritage-with-citizen-participation-schwalmtal-brings-local-history-to-life-bb5e935f270367fdb0c7e701081cc162/</v>
       </c>
       <c r="F829" t="str">
-        <v>Ferrellgas Vice President and Head of Retail Ray Galan Sworn In as Treasurer of the National Propane Gas Association</v>
+        <v>Wednesday 5 August, 2026 How can local history not only be preserved, but told and passed on together with the people who lived it? The municipality of Schwalmtal presents a new participatory format for exactly that: five APHEUM Frames in the town hall connect historical photographs from residents with the personal memories behind them.At first glance, the images in the APHEUM Frames look like classic framed fine-art prints. In fact, they are managed entirely digitally: new themes and images are uploaded centrally to the APHEUM system, with no need to print, frame, or physically exchange any prints. At the end of June, the exhibition "Remember? Schwalmtal in the 60s and 70s" opened in the town hall foyer. It is the first project realized together with APHEUM by Newstyle under the guiding t</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="str">
-        <v>XealBrax Launches Free SEO Audit Tool to Help Businesses Improve Search Visibility and Core Web Vitals</v>
+        <v>“It's Just a Phase” by Priscilla L. Dingle - Amazon's Best-Selling Book Available for Free Download - Ending Soon (08/07/2026)</v>
       </c>
       <c r="B830" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C830" t="str">
-        <v>PR.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D830" t="str">
         <v>Retail</v>
       </c>
       <c r="E830" t="str">
-        <v>https://www.pr.com/press-release/966961</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358403</v>
       </c>
       <c r="F830" t="str">
-        <v>XealBrax has released a free SEO audit tool that scans any website and instantly delivers actionable insights on title tags, meta descriptions, heading structure, page speed, and schema markup. The tool requires no registration, runs in under two minutes, and includes a personalized checklist of high-impact fixes. Designed for e-commerce stores, agencies, and business websites, the audit helps improve Core Web Vitals, [PR.com]</v>
+        <v>Best Seller Publishing is proud to announce the release of &amp;#8220;It&amp;#39;s Just a Phase: A Memoir of Resilience, Faith, and Healing&amp;#8221; by award-winning educator, mentor, and inspirational leader Dr. Priscilla L. Dingle&amp;#8212;available for free download on Amazon for two more days&amp;#8212;now through August 07 2026. - - Life has a way of bringing heartbreak, betrayal, loss, and unexpected detours. But according to Dr. Priscilla L. Dingle, those painful moments are not the end of the story&amp;#8212;they are often the beginn... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358403</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="str">
-        <v>LotLenz Receives Patent Approval for Vehicle Photo Verification Technology ...</v>
+        <v>Audio Equipment Market Insights: Why Studios Still Trust Wired Gear</v>
       </c>
       <c r="B831" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C831" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D831" t="str">
-        <v>AI, Retail, Automotive</v>
+        <v>Retail, Automotive</v>
       </c>
       <c r="E831" t="str">
-        <v>https://pr-inside.com/lotlenz-receives-patent-approval-for-vehicle-photo-verification-technology-r5190579.htm</v>
+        <v>https://express-press-release.net/news/2026/08/05/1765981</v>
       </c>
       <c r="F831" t="str">
-        <v>(PR-inside.com) Patent-approved technology helps AI systems, marketplaces, and automotive platforms verify that vehicle images are authentic, current, and connected to the correct vehicle record. PALM COAST, FL / ACCESS Newswire / June 11, 2026 / LotLenz Technologies announced today that it has received patent approval for core technology designed to authenticate vehicle images and verify their connection to specific vehicle records. The patent-approved technology gives LotLenz a foundation for addressing one of the next major trust challenges in automotive retail: helping dealerships, marketplaces, AI platforms, search engines, lenders, and consumers understand whether vehicle photos are authentic, current, and tied to the correct VIN. As ..</v>
+        <v>Sound has quietly become one of the most contested design frontiers in consumer tech. From earbuds that cancel a subway car&amp;#8217;s roar to soundbars that [read full press release...]</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="str">
-        <v>LataMed AI Initiates Strategic Process to Evaluate Installment-Based Healthcare Payment Integration With Cashea Platform</v>
+        <v>Shipment Tracking Platform Market Rides Real-Time Visibility</v>
       </c>
       <c r="B832" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C832" t="str">
-        <v>NewMediaWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D832" t="str">
-        <v>AI, SaaS, Healthcare, Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E832" t="str">
-        <v>https://www.newmediawire.com/news/latamed-ai-initiates-strategic-process-to-evaluate-installment-based-healthcare-payment-integration-with-cashea-platform-7087120</v>
+        <v>https://express-press-release.net/news/2026/08/05/1765969</v>
       </c>
       <c r="F832" t="str">
-        <v>CARACAS, VENEZUELA - June 11, 2026 ( NEWMEDIAWIRE ) - LataMed AI Corp. (OTC: LMED) (the “Company”), a development-stage digital health and artificial intelligence technology company focused on telehealth infrastructure, healthcare analytics, and care coordination solutions for emerging markets, today announced that it has initiated the operational, technical, and commercial evaluation process to support a potential integration of installment-based healthcare payment capabilities through Cashea, one of Venezuela’s leading buy-now-pay-later financial technology platforms. The proposed initiative is designed to evaluate ways to reduce upfront financial barriers for patients seeking access to private healthcare services, consultations, diagnostics, wellness programs, and other eligible healthc</v>
+        <v>As global supply chains grow more complex and customer expectations for delivery transparency rise, shipment tracking platforms have become essential infrastructure for logistics, retail, and [read full press release...]</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="str">
-        <v>ADM Endeavors Secures $500,000 Credit Facility at 6% and Signs Fully Executed $2.5 Million Land Sale Agreement to Reduce Debt and Fund Growth</v>
+        <v>Smart Personal Safety and Security Device Market: AI’s Rising Role</v>
       </c>
       <c r="B833" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C833" t="str">
-        <v>NewMediaWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D833" t="str">
-        <v>SaaS, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E833" t="str">
-        <v>https://www.newmediawire.com/news/adm-endeavors-secures-500-000-credit-facility-at-6-and-signs-fully-executed-2-5-million-land-sale-agreement-to-reduce-debt-and-fund-growth-7087118</v>
+        <v>https://express-press-release.net/news/2026/08/05/1765943</v>
       </c>
       <c r="F833" t="str">
-        <v>Approximately $1.4 Million of Expected Proceeds Earmarked to Retire the Company’s Highest-interest Note, With the Balance Directed to Working Capital and Expansion of Its FW Promo Operating Platform FORT WORTH, TX - June 11, 2026 ( NEWMEDIAWIRE ) - ADM Endeavors, Inc. (OTCQB: ADMQ) (“ADMQ” or the “Company”), a Fort Worth-based provider of branded merchandise, uniforms, screen printing, embroidery, and promotional products through its operating subsidiary FW Promo, today announced two strategic financial developments designed to strengthen its balance sheet, lower its cost of capital, and fund the next phase of growth. Transaction Highlights Second $500,000 line of credit secured at a fixed 6% annual interest rate, providing immediate, low-cost liquidity for operations and growth initiative</v>
+        <v>Personal safety technology has quietly moved from a niche category into the mainstream of consumer electronics and enterprise risk management. From wearable panic buttons to [read full press release...]</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="str">
-        <v>Pride Holdings Group Expands Hospitality Portfolio With Acquisition of Trevi Lounge</v>
+        <v>Hugo Boss Drives Claim 5 Touchdown Execution in Q2 and Reaffirms 2026 Outlook</v>
       </c>
       <c r="B834" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C834" t="str">
-        <v>NewMediaWire</v>
+        <v>WebWire</v>
       </c>
       <c r="D834" t="str">
-        <v>Finance, Retail</v>
+        <v>Finance, SaaS, Retail</v>
       </c>
       <c r="E834" t="str">
-        <v>https://www.newmediawire.com/news/pride-holdings-group-expands-hospitality-portfolio-with-acquisition-of-trevi-lounge-7087117</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358521</v>
       </c>
       <c r="F834" t="str">
-        <v>ORLANDO, FL - June 11, 2026 ( NEWMEDIAWIRE ) - Pride Holdings Group (OTC: PHSE) a diversified holding company focused on high-growth opportunities across hospitality, entertainment, and consumer brands, today announced the acquisition of Trevi Lounge, a well-established and highly regarded nightlife destination within the LGBTQ+ community. The acquisition represents a continued execution of Pride Holdings Group’s strategic initiative to consolidate and elevate premier hospitality assets that resonate with both cultural relevance and strong financial performance. Trevi Lounge brings a loyal customer base, consistent revenue generation, and a recognized brand identity that aligns with PHG’s long-term vision. “Trevi Lounge is exactly the type of asset we seek - culturally significant, operati</v>
+        <v>Q2/H1 2026 developments - - - &amp;#8226; CLAIM 5 TOUCHDOWN delivers tangible progress and supports higher earnings quality, improved productivity, and strong cash generation - &amp;#8226; Strategic realignment and continued macroeconomic headwinds result in Group sales declining 9%1 in Q2 and 8% in H1 - &amp;#8226; Regional performance reflects subdued consumer demand, particularly in EMEA (Q2: &amp;#8211;13%; H1: &amp;#8211;11%); the Americas (Q2: &amp;#8211;1%; H1: &amp;#8211;3%) and Asia/Pacific (Q2: &amp;#8211;5%; H1: &amp;#8211;2%) prove comparatively more resilient - &amp;#8226;... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358521</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="str">
-        <v>ACE HARDWARE FRANCHISE OPERATOR BECOMES SECOND U.S. RETAIL PARTNER TO DISTRIBUTE FCL-X™ LITHIUM BATTERY FIRE SUPPRESSION SOLUTION</v>
+        <v>Ergobaby Expands Line with New Omni Lite Carrier</v>
       </c>
       <c r="B835" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C835" t="str">
-        <v>PR Newswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D835" t="str">
-        <v>Energy, Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E835" t="str">
-        <v>https://www.prnewswire.com/news-releases/ace-hardware-franchise-operator-becomes-second-us-retail-partner-to-distribute-fcl-x-lithium-battery-fire-suppression-solution-302797995.html</v>
+        <v>https://pressat.co.uk/releases/ergobaby-expands-line-with-new-omni-lite-carrier-8a814a24998dce5979679ba5350a0f65/</v>
       </c>
       <c r="F835" t="str">
-        <v>Key Highlights Expansion brings FCL-X™ into one of North America's largest retail hardware networks, with approximately 5,800 Ace Hardware locations across all 50 U.S. states and international markets. Growing household adoption reflects escalating safety concerns tied to lithium-ion...</v>
+        <v>Wednesday 5 August, 2026 Ergobaby Expands Award-Winning Omni Line with New Omni Lite Carrier, Combining Its Ergonomic Promise with a Stylish Silhouette New carrier delivers trusted Ergobaby ergonomics in a beautiful, lightweight design for parents entering their babywearing journey LONDON (4th August 2026) — Ergobaby, the global leader in ergonomic babywearing loved and trusted by millions, today announces the launch of an exciting addition to the best-in-class Omni line of ergonomic baby carriers. Omni Lite is the most lightweight and streamlined option, while the Omni Classic offers expanded carry positions, and the Omni Deluxe touts the most robust build and enhanced features. Ergobaby stands out with its spread of offerings that empowers families to choose the carrier that fits their u</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="str">
-        <v>UNLOCKD Reports 76% Month-Over-Month Revenue Growth at Ancient Extracts Following Acquisition</v>
+        <v>EfTEN United Property Fund invests in the Domina shopping centre in Riga</v>
       </c>
       <c r="B836" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C836" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D836" t="str">
-        <v>Finance, SaaS, Retail, Healthcare</v>
+        <v>Real Estate, Retail</v>
       </c>
       <c r="E836" t="str">
-        <v>https://www.newmediawire.com/news/unlockd-reports-76-month-over-month-revenue-growth-at-ancient-extracts-following-acquisition-7087116</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/05/3339030/0/en/EfTEN-United-Property-Fund-invests-in-the-Domina-shopping-centre-in-Riga.html</v>
       </c>
       <c r="F836" t="str">
-        <v>Preliminary May Revenue Reaches Approximately $22,344; Company Receives Purchase Order Representing Approximately $58,823 in Retail Product Value LANCASTER, PA - June 11, 2026 ( NEWMEDIAWIRE ) - BitFrontier Capital Holdings, Inc. (OTCID: BFCH), doing business as UNLOCKD Inc. ("UNLOCKD" or the "Company"), today provided a commercialization update regarding its recently acquired operating subsidiary, VerdaGenix LLC d/b/a Ancient Extracts USA ("Ancient Extracts"), highlighting encouraging early operating results and continued progress in the Company's transition toward a revenue-generating wellness platform. Management has completed its preliminary review of Ancient Extracts operating results for May 2026. Preliminary April 2026 revenue was approximately $12,670, while preliminary May 2026 re</v>
+        <v>EfTEN United Property Fund invests EUR 2.478 million to acquire a stake in SIA EfTEN Domina, which owns the Domina shopping centre in Riga. The fund will acquire a 5.9% equity stake in the company. Previously, the fund held an indirect position of 0,71% (EUR 380 thousand) in the Domina centre through EfTEN Kinnisvarafond II AS. The transaction is expected to be completed by the end of August. As a result of this transaction, the share of retail real estate in the fund's portfolio increases by 7 percentage points (to 47%).</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="str">
-        <v>Chow Tai Fook Jewellery Reports Record High Profit Brand Transformation ...</v>
+        <v>Nutri.Markets Launches AI-Powered Market Expansion Platform for Consumer Brands in Supplements, Sports Nutrition, Food &amp; Beverage, Skincare, and Cosmetics</v>
       </c>
       <c r="B837" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-05</v>
       </c>
       <c r="C837" t="str">
-        <v>PR-Inside</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D837" t="str">
-        <v>Finance, Retail</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E837" t="str">
-        <v>https://pr-inside.com/chow-tai-fook-jewellery-reports-record-high-profit-brand-transformation-r5190560.htm</v>
+        <v>https://pressreleasenews.org/pressroom/nutri-markets-launches-ai-powered-market-expansion-platform-for-consumer-brands-in-supplements-sports-nutrition-food-beverage-skincare-and-cosmetics</v>
       </c>
       <c r="F837" t="str">
-        <v>(PR-inside.com) HONG KONG, HK / ACCESS Newswire / June 11, 2026 /Results Highlights Chow Tai Fook Jewellery delivered strong FY2026 performance on the back of successful brand transformation, achieving high-quality earnings growth against macro uncertainties and significant gold price volatility. Revenue grew 5.3% to HK$94,398 million, underpinned by steady growth from design-led and higher-margin iconic collections. The Group achieved an operating profit of HK$18,850 million (+27.8% YoY) and a record high profit attributable to shareholders of HK$9,004 million (+52.2% YoY). Gross profit margin expanded to 32.3%, supported by higher gold prices and increased contribution from the retail business and design-led jewellery. Operating profit margin expanded ..</v>
+        <v>AI-powered platform combines retailer and distributor discovery, regulatory compliance, and export readiness analysis across 29 global markets in a single workflow</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="str">
-        <v>Aristocrat Group Corp. (OTCID: ASCC) Announces Landmark National Partnership With Homestead Libations to Drive National Growth for Merica Beer and Rasta Bob Rum</v>
+        <v>RioCan Delivers Strong Second Quarter Performance; Retail Committed Occupancy Climbs to 98.8%, Reflecting Sustained Demand for RioCan's Portfolio</v>
       </c>
       <c r="B838" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C838" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D838" t="str">
-        <v>Finance, Retail</v>
+        <v>Real Estate, Retail</v>
       </c>
       <c r="E838" t="str">
-        <v>https://www.newmediawire.com/news/aristocrat-group-corp-otcid-ascc-announces-landmark-national-partnership-with-homestead-libations-to-drive-national-growth-for-merica-beer-and-rasta-bob-rum-7087114</v>
+        <v>https://finance.yahoo.com/real-estate/articles/riocan-delivers-strong-second-quarter-214900283.html</v>
       </c>
       <c r="F838" t="str">
-        <v>HOUSTON, TX - June 11, 2026 ( NEWMEDIAWIRE ) - Aristocrat Group Corp. (OTCID: ASCC) today announced the execution of a strategic consulting and business development agreement with Homestead Libations, a respected beverage industry growth organization recognized for helping emerging and established brands expand distribution, strengthen retail execution, develop strategic partnerships, and accelerate commercialization opportunities throughout the United States. The agreement represents a significant milestone in Aristocrat Group’s long-term growth strategy and is expected to support the continued expansion of Merica Beer and Rasta Bob Coconut Rum while enhancing the Company’s ability to pursue future growth initiatives, strategic partnerships, and acquisition opportunities. Homestead Libati</v>
+        <v>TORONTO, August 04, 2026--RioCan Real Estate Investment Trust ("RioCan" or the "Trust") (TSX: REI.UN) announced today its financial and operating results for the three and six months ended June 30, 2026. Based on strong year-to-date leasing results, the Trust raises its guidance on Commercial Same Property NOI growth and reaffirms other 2026 guidance as previously disclosed in its 2025 annual MD&amp;A.</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="str">
-        <v>Gemäß einer Studie von Sopra Steria könnte agentenbasierte KI innerhalb von zehn Jahren E-Commerce-Transaktionen im Wert von 310 Milliarden Euro in Europa unterstützen</v>
+        <v>IC Group Engages Adelaide Capital to Enhance Investor Engagement and Capital Markets Strategy</v>
       </c>
       <c r="B839" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C839" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D839" t="str">
         <v>Retail</v>
       </c>
       <c r="E839" t="str">
-        <v>https://www.prnewswire.com/news-releases/gemaW-einer-studie-von-sopra-steria-konnte-agentenbasierte-ki-innerhalb-von-zehn-jahren-e-commerce-transaktionen-im-wert-von-310-milliarden-euro-in-europa-unterstutzen-302797944.html</v>
+        <v>https://www.newsfilecorp.com/release/308051/IC-Group-Engages-Adelaide-Capital-to-Enhance-Investor-Engagement-and-Capital-Markets-Strategy</v>
       </c>
       <c r="F839" t="str">
-        <v>PARIS, 10. Juni 2026 /PRNewswire/ -- Sopra Steria veröffentlicht die erste europäische Studie zum Thema „Agentic Commerce", die auf einer exklusiven Umfrage unter 8.400 Verbrauchern in acht Ländern beruht. Der potenzielle europäische Markt hat ein Volumen von mehr als 310 Milliarden Euro...</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 4, 2026) - IC Group Holdings Inc. (TSXV: ICGH) ("IC Group" or the "Company"), a technology-enabled consumer engagement company driving commerce and data for global brands and professional sports teams is pleased to announce that it has entered into an investor relations agreement (the "Agreement") with Adelaide Capital Markets Inc. ("Adelaide"), a leading investor relations and capital markets advisory firm, to provide investor relations and consulting...</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="str">
-        <v>Non-Alcoholic Drinks Market to Reach $2.9 Trillion, Globally, by 2035 at 6.9% CAGR: Allied Market Research</v>
+        <v>SRX Global (SRXH) Acquires Stake in Vistagen Therapeutics</v>
       </c>
       <c r="B840" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C840" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D840" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Finance, AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E840" t="str">
-        <v>https://www.prnewswire.com/news-releases/non-alcoholic-drinks-market-to-reach-2-9-trillion-globally-by-2035-at-6-9-cagr-allied-market-research-302797943.html</v>
+        <v>https://www.newmediawire.com/news/srx-global-srxh-acquires-stake-in-vistagen-therapeutics-7088192</v>
       </c>
       <c r="F840" t="str">
-        <v>As the compound effects of a growing focus on health and wellness, the rise of mindful drinking, clean-label ingredients and rapidly innovating product offerings meets accelerating penetration of e-commerce distribution, the Non-Alcoholic Drinks Market is entering its most transformative...</v>
+        <v>LOS ANGELES, CA - August 4, 2026 ( NEWMEDIAWIRE ) - SRX Global (NYSE American: SRXH) announced that it has acquired a stake in Vistagen Therapeutics , a late clinical-stage biopharmaceutical company developing intranasal neuroscience therapies based on its proprietary pherine platform. SRX said the investment aligns with its strategy of creating long-term shareholder value through investments in high-conviction operating companies and strategic assets. SRX said it believes Vistagen shares are undervalued and intends to engage constructively with the company’s leadership team and board of directors to discuss opportunities to unlock shareholder value. To view the full press release, visit https://ibn.fm/NEczV About SRX Global Inc. SRX Global is an AI-driven platform focused on generating lo</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="str">
-        <v>Western Wear Market to Reach $2,410.0 billion, Globally, by 2035 at 4.5% CAGR: Allied Market Research</v>
+        <v>Ordoro and Shippo Launch Native Integration to Simplify eCommerce Shipping and Operations</v>
       </c>
       <c r="B841" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C841" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D841" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E841" t="str">
-        <v>https://www.prnewswire.com/news-releases/western-wear-market-to-reach-2-410-0-billion-globally-by-2035-at-4-5-cagr-allied-market-research-302797924.html</v>
+        <v>https://www.prweb.com/releases/ordoro-and-shippo-launch-native-integration-to-simplify-ecommerce-shipping-and-operations-302841565.html</v>
       </c>
       <c r="F841" t="str">
-        <v>Despite the slow growth rate against casual wear, formal wear has a loyal consumer group. On a macro-level, most of the business leaders and corporates still follow business attire, thus preferring formal wear on special occasion and events. However, the casual wear segment is expected to...</v>
+        <v>New integration brings Shippo's multi-carrier shipping platform into Ordoro, giving merchants a more connected way to manage shipping, fulfillment, inventory, and warehouse operations. AUSTIN, Texas, Aug. 4, 2026 /PRNewswire-PRWeb/ -- Ordoro, a leading eCommerce operations platform, and...</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="str">
-        <v>Gum Arabic Market Gains Momentum as Clean-Label Ingredient Demand Accelerates | CAGR 6.3% | Persistence Market Research</v>
+        <v>Beeline Holdings (BLNE) Signs LOI to Acquire TYTL, Expanding AI-Powered Residential Equity Platform</v>
       </c>
       <c r="B842" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C842" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D842" t="str">
-        <v>Retail</v>
+        <v>Finance, Crypto, AI, SaaS, Real Estate, Retail</v>
       </c>
       <c r="E842" t="str">
-        <v>https://www.prnewswire.com/news-releases/gum-arabic-market-gains-momentum-as-clean-label-ingredient-demand-accelerates--cagr-6-3--persistence-market-research-302796902.html</v>
+        <v>https://www.newmediawire.com/news/beeline-holdings-blne-signs-loi-to-acquire-tytl-expanding-ai-powered-residential-equity-platform-7088190</v>
       </c>
       <c r="F842" t="str">
-        <v>LONDON, June 11, 2026 /PRNewswire/ -- The global gum arabic market is growing steadily, expected to be valued at around US$ 61.8 million in 2026 and projected to reach US$ 94.8 million by 2033, with a CAGR of 6.3% in the coming years. This expansion is driven by rising consumer preference...</v>
+        <v>LOS ANGELES, CA - August 4, 2026 ( NEWMEDIAWIRE ) - Beeline Holdings (NASDAQ: BLNE) announced a non-binding letter of intent to acquire TYTL Corp. in an all-stock transaction that would combine Beeline’s AI-powered mortgage, Non-QM lending, title and settlement platform with TYTL’s blockchain-enabled residential equity infrastructure. The companies said the combined platform would enable qualified homeowners to access home equity without incurring additional debt while providing institutional investors with access to real estate-backed digital securities. Management estimates an initial addressable market of approximately $1 trillion based on qualifying U.S. homeowners. The companies said they have spent more than a year integrating TYTL’s Regulation D-compliant digital securities platform</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="str">
-        <v>Green Street Integrates MyTraffic Data Into Retail Database Pro To Deliver Property-Level Foot Traffic Intelligence Across Europe</v>
+        <v>Commercial Truck &amp;amp; Bus Tires Market to Reach USD 77.17 Billion by 2035 as E-Commerce and Fleet Electrification Reshape Demand, Says Radial Insights</v>
       </c>
       <c r="B843" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C843" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D843" t="str">
-        <v>Real Estate, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E843" t="str">
-        <v>https://www.prnewswire.com/news-releases/green-street-integrates-mytraffic-data-into-retail-database-pro-to-deliver-property-level-foot-traffic-intelligence-across-europe-302795915.html</v>
+        <v>https://www.prnewswire.com/news-releases/commercial-truck--bus-tires-market-to-reach-usd-77-17-billion-by-2035-as-e-commerce-and-fleet-electrification-reshape-demand-says-radial-insights-302842872.html</v>
       </c>
       <c r="F843" t="str">
-        <v>New data partnership brings real-time footfall analytics to 300+ shopping centres across five core European markets LONDON, June 11, 2026 /PRNewswire/ -- Green Street, the leading provider of commercial real estate intelligence, data, and predictive analytics, today announced the...</v>
+        <v>MIDDLETOWN, Del., Aug. 4, 2026 /PRNewswire/ -- The global Commercial Truck &amp; Bus Tires Market was valued at USD 48.82 billion in 2025 and is projected to expand from USD 51.36 billion in 2026 to USD 77.17 billion by 2035, registering a compound annual growth rate of 4.63%, according to...</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="str">
-        <v>Green Street intègre les données MyTraffic à sa base de données Retail Database Pro afin de fournir des informations sur la fréquentation au niveau des établissements à travers l'Europe</v>
+        <v>L Catterton Announces Sale of Thorne to The Procter &amp;amp; Gamble Company for $3.8 Billion</v>
       </c>
       <c r="B844" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C844" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D844" t="str">
         <v>Retail</v>
       </c>
       <c r="E844" t="str">
-        <v>https://www.prnewswire.com/news-releases/green-street-integre-les-donnees-mytraffic-a-sa-base-de-donnees-retail-database-pro-afin-de-fournir-des-informations-sur-la-frequentation-au-niveau-des-etablissements-a-travers-leurope-302797753.html</v>
+        <v>https://www.prnewswire.com/news-releases/l-catterton-announces-sale-of-thorne-to-the-procter--gamble-company-for-3-8-billion-302842797.html</v>
       </c>
       <c r="F844" t="str">
-        <v>Un nouveau partenariat en matière de données permet à plus de 300 centres commerciaux répartis sur cinq grands marchés européens de bénéficier d'analyses en temps réel de la fréquentation LONDRES, 11 juin 2026 /PRNewswire/ -- Green Street, leader dans le domaine des informations, des...</v>
+        <v>L Catterton's Deep Category Conviction and Brand Vision Allowed for Accelerated Growth and Fortified Thorne's Position as the Premier Trusted Brand in Science-Backed Wellness GREENWICH, Conn., Aug. 4, 2026 /PRNewswire/ -- L Catterton, the largest global consumer-focused investment firm,...</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="str">
-        <v>Green Street integreert MyTraffic-gegevens in Retail Database Pro om voetverkeersintelligentie op vastgoedniveau in heel Europa te leveren</v>
+        <v>Vadzo Imaging Introduces Falcon-544CRH: 5MP Color Autofocus USB 3.2 Gen 1 Camera with Onsemi HyperLux LP AR0544</v>
       </c>
       <c r="B845" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C845" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D845" t="str">
-        <v>Retail</v>
+        <v>Energy, Retail</v>
       </c>
       <c r="E845" t="str">
-        <v>https://www.prnewswire.com/news-releases/green-street-integreert-mytraffic-gegevens-in-retail-database-pro-om-voetverkeersintelligentie-op-vastgoedniveau-in-heel-europa-te-leveren-302797780.html</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-introduces-falcon-544crh-5mp-color-autofocus-usb-3-2-gen-22800966</v>
       </c>
       <c r="F845" t="str">
-        <v>Nieuw datapartnerschap brengt realtime analyse van het aantal bezoekers naar meer dan 300 winkelcentra in vijf belangrijke Europese markten LONDEN, 11 juni 2026 /PRNewswire/ -- Green Street, de toonaangevende aanbieder van commerciële vastgoedintelligentie, gegevens en voorspellende...</v>
+        <v>The Falcon-544CRH is a 5MP Color Autofocus Camera built on the Onsemi HyperLux LP AR0544 image sensor. Equipped with a Voice Coil Motor autofocus mechanism and a USB 3.2 Gen1 interface this camera serves access control, smart entry, ID verification, document scanning, biometric systems, kiosk deployments, retail analytics, and augmented reality headset applications. The compact M12 lens assembly combined with VCM autofocus and Wake on Motion delivers consistent focus across variable subject distances and low power standby operation for battery powered vision products.</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="str">
-        <v>Green Street integriert MyTraffic-Daten in Retail Database Pro, um europaweit Informationen zur Besucherfrequenz auf Objektebene bereitzustellen</v>
+        <v>Qtonic Quantum Names Raymond Auger Strategic Technology Advisor</v>
       </c>
       <c r="B846" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C846" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D846" t="str">
-        <v>Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E846" t="str">
-        <v>https://www.prnewswire.com/news-releases/green-street-integriert-mytraffic-daten-in-retail-database-pro-um-europaweit-informationen-zur-besucherfrequenz-auf-objektebene-bereitzustellen-302797768.html</v>
+        <v>https://www.pr.com/press-release/975697</v>
       </c>
       <c r="F846" t="str">
-        <v>Eine neue Datenpartnerschaft ermöglicht Echtzeit-Besucherfrequenzanalysen für über 300 Einkaufszentren in fünf europäischen Kernmärkten LONDON, 11. Juni 2026 /PRNewswire/ -- Green Street, der führende Anbieter von Informationen, Daten und vorausschauenden Analysen zu Gewerbeimmobilien,...</v>
+        <v>Qtonic Quantum Corp has appointed former CVS Health technology executive Raymond Auger as Strategic Technology Advisor. Auger, who served as retail CIO and Enterprise CTO across a 35-year technology career, will guide the post-quantum cybersecurity firm on legacy cryptographic discovery and migration in regulated healthcare environments. [PR.com]</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="str">
-        <v>PXG Celebrates 250 Years of American Independence With New PXG Stars &amp; Stripes 250 Collection</v>
+        <v>Vision Marine Technologies Posts Double-Digit Revenue Growth For Q3, Completes $16.3M At-The-Market Equity Offering Program</v>
       </c>
       <c r="B847" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C847" t="str">
         <v>NewMediaWire</v>
       </c>
       <c r="D847" t="str">
-        <v>Retail, Gaming</v>
+        <v>Finance, SaaS, Retail</v>
       </c>
       <c r="E847" t="str">
-        <v>https://www.newmediawire.com/news/pxg-celebrates-250-years-of-american-independence-with-new-pxg-stars-stripes-250-collection-7087113</v>
+        <v>https://www.newmediawire.com/news/vision-marine-technologies-posts-double-digit-revenue-growth-for-q3-completes-16-3m-at-the-market-equity-offering-program-7088181</v>
       </c>
       <c r="F847" t="str">
-        <v>Special-edition Collection Honors America’s Revolutionary Spirit With Bold Patriotic Design, Exclusive Tour-level Gear, and a one-of-one Custom Wedge set Giveaway SCOTTSDALE, AZ - June 11, 2026 ( NEWMEDIAWIRE ) - PXG is celebrating 250 years of American independence with the launch of the new PXG Stars &amp;amp; Stripes 250 Collection , a bold special-edition lineup inspired by the spirit of freedom, individuality, and American grit that continue to shape the nation and the game of golf. Founded by United States Marine Corps Vietnam War Veteran Bob Parsons, PXG has always been rooted in American innovation, uncompromising performance, and the belief that confidence comes from trusting your tools. The PXG Stars &amp;amp; Stripes 250 Collection brings that mindset to life through premium golf gear a</v>
+        <v>By Meg Flippin, Benzinga DETROIT, MICHIGAN - August 4, 2026 ( NEWMEDIAWIRE ) - Vision Marine Technologies Inc. (NASDAQ: VMAR), a marine technology and recreational boating company combining proprietary high-voltage electric propulsion technology with a retail, marina and service platform, is making progress on the strategy it laid out over the past year. The company recently announced double-digit sequential revenue growth for its third quarter and the completion of a $16.3 million at-the-market equity offering program. The company says both milestones showcase the progress it's making in advancing E-Motion™ commercialization, expanding its electric boat portfolio, optimizing its retail, marina and service platform and building long-term shareholder value. Vision Marine Technologies' E-Mot</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="str">
-        <v>myLifeSite Launches Dual Websites to Meet Growing Demand for Financial Clarity in Senior Living</v>
+        <v>Honda Introduces New Amazon Storefront in U.S. for Power Equipment Products</v>
       </c>
       <c r="B848" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C848" t="str">
-        <v>PR.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D848" t="str">
         <v>Retail</v>
       </c>
       <c r="E848" t="str">
-        <v>https://www.pr.com/press-release/970830</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358492</v>
       </c>
       <c r="F848" t="str">
-        <v>myLifeSite's expanded digital footprint includes a dedicated B2B product site for senior living communities, as well as a consumer-facing site featuring an enhanced directory of life plan communities (CCRCs) for consumers. [PR.com]</v>
+        <v>- - &amp;#8226; American Honda Motor Co., Inc. announced the launch of its new Amazon storefront for Power Equipment products, making it easier for consumers in the U.S. to explore and shop Honda Power Equipment products online. - - - - - &amp;#8226; The storefront serves as a centralized destination for consumers to learn about Honda offerings, with a curated lineup available. - - - - - &amp;#8226; Orders are fulfilled through the Honda Power Equipment authorized dealer network, delivering the same trusted suppor... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358492</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="str">
-        <v>UK INVESTOR CONFIDENCE HITS RECORD HIGH DESPITE WARS, TARIFFS AND MARKET TURBULENCE</v>
+        <v>IT'S A 10® ENTERPRISES MARKS LANDMARK YEAR OF GROWTH, INNOVATION AND INDUSTRY RECOGNITION ACROSS MULTIPLE BRANDS</v>
       </c>
       <c r="B849" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C849" t="str">
-        <v>Pressat</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D849" t="str">
-        <v>Crypto, Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E849" t="str">
-        <v>https://pressat.co.uk/releases/uk-investor-confidence-hits-record-high-despite-wars-tariffs-and-market-turbulence-22d9f4fd266ddde230d2bd2a6c90bccc/</v>
+        <v>https://www.prnewswire.com/news-releases/its-a-10-enterprises-marks-landmark-year-of-growth-innovation-and-industry-recognition-across-multiple-brands-302842630.html</v>
       </c>
       <c r="F849" t="str">
-        <v>Thursday 11 June, 2026 Long-term conviction hardens among British investors as confidence rises to highest level since Investor Index launched UK investor confidence has risen sharply to its highest level since the Investor Index launched in 2020 despite another year dominated by geopolitical instability, trade tensions and market uncertainty. The Investor Index 2026, the annual study of investor behaviour from AML Group and The Nursery Research &amp; Planning, found the UK Investor Index has climbed to 115, up significantly from 103 in 2025 and well above the pre-pandemic benchmark of 100. The Index is a composite measure of investor confidence, sense of control and how informed investors feel about their financial decisions. Investor confidence reaches new high The findings suggest a signifi</v>
+        <v>F.A.S.T. Haircare, Rewind It 10 and Cloud Haircare Earn Six National Beauty Honors Amid Major Retail Expansion and Portfolio Growth MIAMI, Aug. 4, 2026 /PRNewswire/ -- It's a 10® Enterprises, the independently owned beauty company founded by entrepreneur, stylist and product visionary...</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="str">
-        <v>Bigbank AS Results for May 2026</v>
+        <v>Marquis Who's Who Interviews Damo Balagi for Literary Reinvention, ...</v>
       </c>
       <c r="B850" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C850" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D850" t="str">
         <v>Retail</v>
       </c>
       <c r="E850" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/11/3310188/0/en/Bigbank-AS-Results-for-May-2026.html</v>
+        <v>https://pr-inside.com/marquis-who-s-who-interviews-damo-balagi-for-literary-reinvention-r5208309.htm</v>
       </c>
       <c r="F850" t="str">
-        <v>May 2026 was a month of strong performance for Bigbank. Growth in both the loan and deposit portfolios remained at a high level, monthly profit once again exceeded 4 million euros, and, as an important milestone, current accounts were introduced for business customers in Latvia. From now on, current accounts are available to retail customers in all Baltic countries as well as to business customers in Estonia and Latvia.</v>
+        <v>(PR-inside.com) CARY, NC / ACCESS Newswire / August 4, 2026 / Marquis Who's Who is proud to interview and recognize Damo Balagi for his work as an author and independent trader, and for a career that spans literary reinvention, retail trading and nearly two decades in financial technology. As in all Marquis Who's Who biographical volumes, individuals profiled are selected on the basis of current reference value, taking into account position, noteworthy accomplishments, visibility and prominence in a field. In Mr. Balagi's case, that recognition reflects a deliberate reinvention - a decision to step away from a long corporate career and ..</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="str">
-        <v>Polypropylene Compounds Market Growth Driven by Consumer Goods Manufacturing Expansion</v>
+        <v>Johnson Health Tech Trading Agrees to Pay $16.875 Million Civil Penalty for Failure to Immediately Report Fall Hazard with Horizon T101-05 Treadmills</v>
       </c>
       <c r="B851" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C851" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D851" t="str">
-        <v>Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E851" t="str">
-        <v>https://express-press-release.net/news/2026/06/10/1757957</v>
+        <v>https://www.prnewswire.com/news-releases/johnson-health-tech-trading-agrees-to-pay-16-875-million-civil-penalty-for-failure-to-immediately-report-fall-hazard-with-horizon-t101-05-treadmills-302842611.html</v>
       </c>
       <c r="F851" t="str">
-        <v>The global Polypropylene Compounds Market was valued at USD 26.91 billion in 2025 and is projected to reach USD 44.32 billion by 2033, growing at a CAGR [read full press release...]</v>
+        <v>WASHINGTON, Aug. 4, 2026 /PRNewswire/ -- The U.S. Consumer Product Safety Commission (CPSC) is announcing that Johnson Health Tech Trading, Inc. ("JHTT) of Cottage Grove, Wisconsin, has agreed to pay a $16.875 million civil penalty. The settlement, which has been provisionally accepted by...</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="str">
-        <v>CenterCal Properties Acquires Mira Mesa Market in San Diego, California</v>
+        <v>Baymark Partners, a Private Equity Firm based in Dallas Acquires Meal Prep Sunday, a Meal Prep &amp;amp; Delivery Company based in Southern California</v>
       </c>
       <c r="B852" t="str">
-        <v>2026-06-11</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C852" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D852" t="str">
-        <v>Finance, Real Estate, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E852" t="str">
-        <v>https://www.prnewswire.com/news-releases/centercal-properties-acquires-mira-mesa-market-in-san-diego-california-302797452.html</v>
+        <v>https://www.prweb.com/releases/baymark-partners-a-private-equity-firm-based-in-dallas-acquires-meal-prep-sunday-a-meal-prep--delivery-company-based-in-southern-california-302842556.html</v>
       </c>
       <c r="F852" t="str">
-        <v>Centrally Located Retail Destination to Serve the Evolving Needs of the Mira Mesa Community EL SEGUNDO, Calif., June 10, 2026 /PRNewswire/ -- CenterCal Properties, LLC is proud to announce the acquisition of Mira Mesa Market, a 249,225-square-foot retail property in San Diego, California....</v>
+        <v>Private equity firm cites experienced leadership, product quality and changing consumer expectations as key factors behind its 66th acquisition. DALLAS, Aug. 4, 2026 /PRNewswire-PRWeb/ -- Baymark Partners today announced its acquisition of Meal Prep Sunday, a Southern California meal...</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="str">
-        <v>Yocale.ai to Participate in 3rd Annual Bermuda Capital Event Hosted by CEM</v>
+        <v>Verdant Capital Partners Completes Acquisition of Native Roots Retail Operations</v>
       </c>
       <c r="B853" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C853" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D853" t="str">
-        <v>AI, Retail, Healthcare</v>
+        <v>Finance, SaaS, Retail</v>
       </c>
       <c r="E853" t="str">
-        <v>https://www.newmediawire.com/news/yocale-ai-to-participate-in-3rd-annual-bermuda-capital-event-hosted-by-cem-7087111</v>
+        <v>https://www.prnewswire.com/news-releases/verdant-capital-partners-completes-acquisition-of-native-roots-retail-operations-302841742.html</v>
       </c>
       <c r="F853" t="str">
-        <v xml:space="preserve">VANCOUVER, BRITISH COLUMBIA - June 10, 2026 ( NEWMEDIAWIRE ) - Yocale.ai Inc. (CSE: YAI) (the "Company") is pleased to announce its participation in the 3rd Annual Bermuda Capital Event, hosted by CEM (Capital Event Management Ltd.), taking place June 12-14, 2026 in Hamilton, Bermuda. The Bermuda Capital Event brings together a curated group of small-cap companies and active investors for a series of pre-scheduled one-to-one meetings designed to facilitate meaningful dialogue and support the development of long-term capital relationships. The event features a diverse range of sectors, with a particular focus on mining and technology. Yocale.ai will participate in scheduled meetings throughout the event, joining approximately 53 other public companies and more than 60 investors from across </v>
+        <v>Transaction establishes Verdant's retail operating platform and positions the company for continued growth through acquisitions. DENVER, Aug. 4, 2026 /PRNewswire/ -- Verdant Capital Partners today announced the successful closing of its acquisition of 15 Native Roots retail dispensaries...</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="str">
-        <v>BOXABL and FG Merger II (FGMC) Stockholders Approve Business Combination</v>
+        <v>How Amazon is helping communities impacted by southwest France wildfires</v>
       </c>
       <c r="B854" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C854" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D854" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E854" t="str">
-        <v>https://www.newmediawire.com/news/boxabl-and-fg-merger-ii-fgmc-stockholders-approve-business-combination-7087108</v>
+        <v>https://www.aboutamazon.com/news/community/amazon-europe-wildfires-response?utm_source=rss</v>
       </c>
       <c r="F854" t="str">
-        <v>LOS ANGELES, CA - June 10, 2026 ( NEWMEDIAWIRE ) - BOXABL and FG Merger II Corp. (NASDAQ: FGMC) announced that stockholders of both companies approved the previously announced business combination at their respective special meetings held June 9, 2026. Upon completion of the transaction, FGMC will be renamed BOXABL Inc., with the combined company’s common stock expected to begin trading on the Nasdaq Stock Market under the ticker symbol BXBL. BOXABL said its stockholders approved the business combination proposal, while FGMC stockholders approved all proposals required to complete the transaction, including the business combination, governance, stock issuance and director election proposals. Company executives said the combination will provide BOXABL with access to public capital markets t</v>
+        <v>We are donating and delivering emergency supplies to communities impacted by the Gironde wildfires.</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="str">
-        <v>HotDeals Code Verification Feature Expands Across 23 Markets to Strengthen Coupon Transparency</v>
+        <v>BOS Secures $1.9 Million in Purchase Orders for an Air Defense Project</v>
       </c>
       <c r="B855" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C855" t="str">
-        <v>Send2Press</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D855" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E855" t="str">
-        <v>https://www.send2press.com/wire/hotdeals-code-verification-feature-expands-across-23-markets-to-strengthen-coupon-transparency/</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/04/3338417/10669/en/BOS-Secures-1-9-Million-in-Purchase-Orders-for-an-Air-Defense-Project.html</v>
       </c>
       <c r="F855" t="str">
-        <v>SAN FRANCISCO, Calif., June 10, 2026 (SEND2PRESS NEWSWIRE) -- Data from the HotDeals Consumer Savings Index indicates that code-level verification is reshaping how consumers interact with online coupons. Two weeks after launch, the verification system now covers more than 38,000 merchant pages and over 400,000 promo codes across 23 international markets.</v>
+        <v>RISHON LE ZION, Israel, Aug. 04, 2026 (GLOBE NEWSWIRE) -- BOS Better Online Solutions Ltd. ("BOS" or the "Company") (NASDAQ: BOSC), an integrator of supply chain technologies for the aerospace, defense, industrial and retail sectors, today announced that its Supply Chain Division has secured several purchase orders totaling approximately $1.9 million for an air defense project. The orders are expected to be delivered through 2028.</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="str">
-        <v>SUN ICE Surpasses 1,000 Cases Sold in First Month as Consumers Embrace the "$2 Cocktail"</v>
+        <v>TreVita Launches Hair Transplant Offering, Expanding Premium Medical Services for Americans Seeking Care Abroad</v>
       </c>
       <c r="B856" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C856" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D856" t="str">
-        <v>Retail</v>
+        <v>SaaS, Healthcare, Retail</v>
       </c>
       <c r="E856" t="str">
-        <v>https://www.prnewswire.com/news-releases/sun-ice-surpasses-1-000-cases-sold-in-first-month-as-consumers-embrace-the-2-cocktail-302797142.html</v>
+        <v>https://www.newmediawire.com/news/trevita-launches-hair-transplant-offering-expanding-premium-medical-services-for-americans-seeking-care-abroad-7088169</v>
       </c>
       <c r="F856" t="str">
-        <v>NEW YORK, June 10, 2026 /PRNewswire/ -- SUN ICE, a new ready-to-drink cocktail brand, announced that it has sold more than 1,000 cases during its first month on the market, driven by strong consumer demand for its combination of bold flavors, 10% ABV, and exceptional value. SUN ICE sold...</v>
+        <v>New FUE Offering in Zona Rio, MX, 20 Minutes South of San Diego, Marks the Latest Expansion for the U.S.-based Company Focused on Removing Barriers to Provide Trusted Care, Regenerative Solutions and Increasing Healthspan Key Highlights: TreVita expands its premium medical travel platform with the launch of Hair transplant Services just 20 minutes South of San Diego, in the Medical Hub District located in Zona Del Rio, Mexico. The new offering combines advanced FUE technology, qualified physicians and TreVita's fully coordinated U.S.-based concierge care model The launch advances TreVita's long-term vision to remove barriers and provide innovative solutions to quality medical care that increase healthspan. SAN DIEGO, CA - August 4, 2026 ( NEWMEDIAWIRE ) - TreVita , a U.S.-based medical tra</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="str">
-        <v>Vadzo Imaging Introduces Falcon-830CRS: AR0830 HDR USB Camera with Wake-on-Motion for Edge AI and Embedded Vision</v>
+        <v>TailorMed and RxSense Partner to Surface Manufacturer Copay Assistance ...</v>
       </c>
       <c r="B857" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C857" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D857" t="str">
-        <v>AI, SaaS, Retail, Media</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E857" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-introduces-falcon-830crs-ar0830-hdr-usb-camera-with-wake-22795777</v>
+        <v>https://pr-inside.com/tailormed-and-rxsense-partner-to-surface-manufacturer-copay-assistance-r5208233.htm</v>
       </c>
       <c r="F857" t="str">
-        <v>The Falcon-830CRS is an 8MP AR0830 HDR USB Camera integrating the onsemi AR0830 1/2.9-inch BSI CMOS sensor with 100 dB LI-HDR, eDR, Wake-on-Motion, and enhanced NIR sensitivity at 850 nm and 940 nm, delivering full Vispa ARC SDK compatibility for OEM embedded vision integration across retail analytics, smart access, biometrics, video conferencing, robotics vision, and edge AI deployments.</v>
+        <v>(PR-inside.com) Integration brings manufacturer assistance programs for 2,200+ brand-name medications directly into RxSense's pharmacy-branded prescription savings search tools NEW YORK CITY, NY / ACCESS Newswire / August 4, 2026 /TailorMed, the leading medication success platform, and RxSense, a healthcare technology company delivering industry-leading pharmacy benefit solutions, today announced a partnership to expand how consumers discover prescription savings for brand-name medications through digital pharmacy marketplaces. Through the integration, TailorMed's affordability technology is embedded into participating RxSense-powered marketplace tools, enabling retail pharmacies to surface manufacturer copay and foundation assistance programs alongside existing cash-pay coupons within a s</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="str">
-        <v>Emerging Growth Research Initiates Coverage on Virtuix Holdings Inc. ...</v>
+        <v>Dolphin Subsidiary Shore Fire Media's Client Handcraft Entertainment Partners With Takasago to Develop Fragrances, Flavors and Consumer Products to Define the World of 'Global' J-Pop</v>
       </c>
       <c r="B858" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C858" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D858" t="str">
-        <v>Finance, AI, SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E858" t="str">
-        <v>https://pr-inside.com/emerging-growth-research-initiates-coverage-on-virtuix-holdings-inc-r5190448.htm</v>
+        <v>https://www.newswire.com/news/dolphin-subsidiary-shore-fire-medias-client-handcraft-entertainment-partners</v>
       </c>
       <c r="F858" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 10, 2026 / Emerging Growth Research today announced the release of its Initiation Report on Virtuix Holdings Inc. (NASDAQ:VTIX), assigning a Buy-Emerging rating and a 12-month price target of $9.00 per share, representing approximately 165% upside from the Company's recent share price of $3.40 as of June 9, 2026. The initiation report covers Virtuix's market-leading, patent-protected, AI-driven virtual reality platform and its dual-use growth strategy spanning the consumer and defense markets. Emerging Growth Research believes current share prices reflect an unwarranted overreaction to strategy-unrelated selling pressure, creating a compelling entry point for ..</v>
+        <v/>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="str">
-        <v>Btab Launches Strategic Alliance Initiative to Activate Its Global Network of More Than 300,000 Businesses as AI-Powered Commerce Partners</v>
+        <v>Legal Mushroom Websites Find Relief as Organic Payment Gateways Rolls Out Dedicated Credit Card Processing</v>
       </c>
       <c r="B859" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C859" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D859" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E859" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/10/3310010/0/en/Btab-Launches-Strategic-Alliance-Initiative-to-Activate-Its-Global-Network-of-More-Than-300-000-Businesses-as-AI-Powered-Commerce-Partners.html</v>
+        <v>https://www.prnewswire.com/news-releases/legal-mushroom-websites-find-relief-as-organic-payment-gateways-rolls-out-dedicated-credit-card-processing-302842199.html</v>
       </c>
       <c r="F859" t="str">
-        <v>SYDNEY, AUSTRALIA and NEW YORK, NY, June 10, 2026 (GLOBE NEWSWIRE) -- Btab Ecommerce Group, Inc. (OTC: BBTT) ("Btab" or the "Company"), a global ecommerce and technology company, today announced the launch of its Strategic Alliance Initiative, a major expansion of the Company's AI commerce strategy designed to activate its network of more than 300,000 small and medium businesses ("SMBs") as product-selling partners within Btab's owned and operated commerce ecosystem.</v>
+        <v>SCARBOROUGH, Maine, Aug. 4, 2026 /PRNewswire/ -- Organic Payment Gateways is announcing a new credit card processing service for e-commerce websites selling legal functional mushroom products. This rollout provides reliable payment processing options for online retailers facing sudden...</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="str">
-        <v>Centric Confirmed as Dassault Systèmes' PLM Standard for Consumer Goods &amp;amp; Retail (CPGR)</v>
+        <v>Mercury Capital Partners Arranges $4 Million Loan for Southwest Florida Retail Center</v>
       </c>
       <c r="B860" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C860" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D860" t="str">
         <v>Retail</v>
       </c>
       <c r="E860" t="str">
-        <v>https://www.prnewswire.com/news-releases/centric-confirmed-as-dassault-systemes-plm-standard-for-consumer-goods--retail-cpgr-302796806.html</v>
+        <v>https://www.prnewswire.com/news-releases/mercury-capital-partners-arranges-4-million-loan-for-southwest-florida-retail-center-302842345.html</v>
       </c>
       <c r="F860" t="str">
-        <v>CAMPBELL, Calif., June 10, 2026 /PRNewswire/ -- Centric Software® is pleased to announce that its parent company, Dassault Systèmes, endorses Centric PLM as the preferred solution for Consumer Packaged Goods &amp; Retail (CPGR). Centric Software delivers innovative, integrated, end-to-end...</v>
+        <v>Financing supports Fort Myers project led by strategic partnership with decades of development and construction experience in the Sunshine State FORT MYERS, Fla., Aug. 4, 2026 /PRNewswire/ -- Mercury Capital Partners (MCP) arranged a $4.35 million construction loan on behalf of a...</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="str">
-        <v>Notions Marketing Goes Live on Virto Commerce, Unlocking 24/7 Self-Service for Thousands of Retailers</v>
+        <v>GEN Restaurant Group to Host Second Quarter 2026 Earnings Call on August ...</v>
       </c>
       <c r="B861" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C861" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D861" t="str">
-        <v>SaaS, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E861" t="str">
-        <v>https://www.prnewswire.com/news-releases/notions-marketing-goes-live-on-virto-commerce-unlocking-247-self-service-for-thousands-of-retailers-302795307.html</v>
+        <v>https://pr-inside.com/gen-restaurant-group-to-host-second-quarter-2026-earnings-call-on-august-r5208215.htm</v>
       </c>
       <c r="F861" t="str">
-        <v>LOS ANGELES, June 10, 2026 /PRNewswire/ -- Virto Commerce, a global leader in B2B ecommerce solutions, announces the successful launch of a modern B2B self-service platform for Notions Marketing, an international distributor of arts and crafts supplies serving thousands of independent...</v>
+        <v>(PR-inside.com) CERRITOS, CA / ACCESS Newswire / August 4, 2026 / GEN Restaurant Group, Inc. ("GEN" or the "Company") (Nasdaq:GENK), a leader in Korean BBQ both in-restaurant and at home, with more than 59 GEN Korean BBQ locations and a rapidly growing consumer packaged goods business, today announced that it will release financial results for the second quarter ended June 30, 2026, after market close on Monday, August 10, 2026. GEN will host an investor conference call on Monday, August 10, 2026 at 5:00 p.m. Eastern time to discuss the Company's financial results for the second quarter ended June 30, 2026, provide ..</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="str">
-        <v>ProtoSpace Mfg Returns as Lead Sponsor of World's Largest Collegiate Rocketry Competition as More Than 2,000 Students Gather for IREC 2026</v>
+        <v>Leading Home and Garden Brand Chooses Bridgeline's HawkSearch AI Platform ...</v>
       </c>
       <c r="B862" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C862" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D862" t="str">
-        <v>Energy, Retail, Education</v>
+        <v>Finance, AI, SaaS, Retail</v>
       </c>
       <c r="E862" t="str">
-        <v>https://www.newmediawire.com/news/protospace-mfg-returns-as-lead-sponsor-of-world-s-largest-collegiate-rocketry-competition-as-more-than-2-000-students-gather-for-irec-2026-7087103</v>
+        <v>https://pr-inside.com/leading-home-and-garden-brand-chooses-bridgeline-s-hawksearch-ai-platform-r5208208.htm</v>
       </c>
       <c r="F862" t="str">
-        <v>Student Engineers From More Than 20 Countries Will Converge in Midland, Texas for One of the Aerospace Industry's Most Important Talent Pipelines SYDNEY, NOVA SCOTIA - June 10, 2026 ( NEWMEDIAWIRE ) - ProtoSpace Mfg , a global leader in rapid manufacturing for aerospace, defense, engineering, and research organizations, today announced its return as Lead Sponsor of the International Rocket Engineering Competition (IREC) 2026 , taking place June 15-20 at Midland International Air &amp;amp; Space Port in Midland, Texas . Organized by the Experimental Sounding Rocket Association (ESRA), IREC is the world's largest collegiate rocketry competition and one of the aerospace industry's most important talent pipelines. This year's event will bring together more than 2,000 student engineers representing</v>
+        <v>(PR-inside.com) WOBURN, MA / ACCESS Newswire / August 4, 2026 / Bridgeline Digital, Inc. (NASDAQ:BLIN), a leader in AI-powered product discovery and eCommerce solutions, launched HawkSearch for a leading home and garden brand today. This is the second HawkSearch AI site the brand has launched within a broader five-site initiative, highlighting the continued adoption of AI-powered search and merchandising technologies across multi-brand retailers. As part of a broader organization with approximately 80,000 products and a five-site eCommerce roadmap, the retailer selected Bridgeline to power AI-driven search and merchandising across its expanding digital footprint. HawkSearch was chosen to enhance product discovery, improve customer ..</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="str">
-        <v>Now open! Tareen Development Partners delivers a new Culver's development in Faribault.</v>
+        <v>How Salling Group Uses SAP and AI to Improve Everyday Retail</v>
       </c>
       <c r="B863" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C863" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-sap</v>
       </c>
       <c r="D863" t="str">
-        <v>Retail</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E863" t="str">
-        <v>https://www.prnewswire.com/news-releases/now-open-tareen-development-partners-delivers-a-new-culvers-development-in-faribault-302796896.html</v>
+        <v>https://news.sap.com/2026/08/salling-group-ai-improve-everyday-retail/</v>
       </c>
       <c r="F863" t="str">
-        <v>FARIBAULT, Minn., June 10, 2026 /PRNewswire/ -- Tareen Development Partners (TDP) has completed a new Culver's restaurant in Faribault. This project is another example of the Minnesota-based firm's success in delivering turnkey retail and commercial developments. The new restaurant at...</v>
+        <v>The European retailer is positioned to apply AI at scale with its SAP Cloud ERP backbone.</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="str">
-        <v>Text.ai Open-Sources the First Social AI Benchmark to Measure Multiplayer ...</v>
+        <v>Boba POPS® Closes Wefunder Campaign with $2.238 Million Raised from 462 Investors</v>
       </c>
       <c r="B864" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C864" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D864" t="str">
-        <v>AI, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E864" t="str">
-        <v>https://pr-inside.com/text-ai-open-sources-the-first-social-ai-benchmark-to-measure-multiplayer-r5190414.htm</v>
+        <v>https://www.prnewswire.com/news-releases/boba-pops-closes-wefunder-campaign-with-2-238-million-raised-from-462-investors-302839710.html</v>
       </c>
       <c r="F864" t="str">
-        <v>(PR-inside.com) The Y-Combinator backed group chat app, used by more than 500,000 people, tested nine models from Anthropic, OpenAI, and Google on whether an AI knows when to speak in a group chat. The best passed roughly two thirds of scenarios. SAN FRANCISCO, CA / ACCESS Newswire / June 10, 2026 / Text.ai inc., the company behind the AI-powered group chat app Alfi, today open-sourced the Social AI Ambient Benchmark, the first open benchmark for evaluating when an AI in a consumer group chat should respond and when it should stay silent. The release marks the company's push toward what it calls ..</v>
+        <v>Equity crowdfunding fuels manufacturing expansion, retail growth, and product innovation for the creator of the world's first alcohol-filled popping boba. PITTSBURGH, Aug. 4, 2026 /PRNewswire/ -- Unifying Spirits announces the successful close of its Wefunder equity crowdfunding campaign,...</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="str">
-        <v>RangeMe Connects Fast Moving Consumer Goods to over 200,000 Retail ...</v>
+        <v>LeadProof Launches Independently Verifiable, Tamper-Evident Certification of Consumer Consent for Leads and Calls</v>
       </c>
       <c r="B865" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C865" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D865" t="str">
         <v>SaaS, Retail</v>
       </c>
       <c r="E865" t="str">
-        <v>https://pr-inside.com/rangeme-connects-fast-moving-consumer-goods-to-over-200-000-retail-r5190410.htm</v>
+        <v>https://www.prweb.com/releases/leadproof-launches-independently-verifiable-tamper-evident-certification-of-consumer-consent-for-leads-and-calls-302840938.html</v>
       </c>
       <c r="F865" t="str">
-        <v>(PR-inside.com) Emerging consumer brands participating in the Fast Moving Consumer Good's incubator platform can now gain direct exposure to retail buyers across the RangeMe network SAN DIEGO, CA / ACCESS Newswire / June 10, 2026 / Fast Moving Consumer Brands, the incubation and growth platform, announced today that it is now a Verified Brand on RangeMe, the leading product discovery platform used by major retailers including Walmart, Albertsons, CVS, Walgreens, Sprouts, Kroger, Whole Foods Market, and thousands of regional retail buyers. This milestone enables brands participating in the Fast Moving Consumer Brands incubator program to increase visibility with retail buyers actively searching for ..</v>
+        <v>New certification platform proves what a consumer was actually shown and did at the moment of consent — without session replay — and lets anyone independently verify it, whether they generate, sell, or buy the lead. DENVER, Aug. 4, 2026 /PRNewswire-PRWeb/ -- LeadOpera LLC today announced...</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="str">
-        <v>RangeMe Connects Fast Moving Consumer Goods to over 200,000 Retail Buyers, Including Some of the World's Largest Retailers, Driving Exponential Market Opportunity</v>
+        <v>Thunder Signs Strategic Collaboration Agreement with Amazon Web Services to Deliver AI-Powered Contact Center Solutions</v>
       </c>
       <c r="B866" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C866" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D866" t="str">
-        <v>SaaS, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E866" t="str">
-        <v>https://www.newswire.com/news/rangeme-connects-fast-moving-consumer-goods-to-over-200-000-retail-buyers</v>
+        <v>https://www.prnewswire.com/news-releases/thunder-signs-strategic-collaboration-agreement-with-amazon-web-services-to-deliver-ai-powered-contact-center-solutions-302841924.html</v>
       </c>
       <c r="F866" t="str">
-        <v>Emerging consumer brands participating in the Fast Moving Consumer Good's incubator platform can now gain direct exposure to retail buyers across the RangeMe network</v>
+        <v>SAN FRANCISCO, Aug. 4, 2026 /PRNewswire/ -- Thunder, a member of the AWS Partner Network and a leading Amazon Connect delivery Partner, today announced a strategic collaboration agreement (SCA) with Amazon Web Services (AWS) to help organizations accelerate the deployment of scalable,...</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="str">
-        <v>Cross-Border Logistics Company AMZ Shipper Adjusts Service Structure ...</v>
+        <v>Turning Point Brands Announces Second Quarter 2026 Results</v>
       </c>
       <c r="B867" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C867" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D867" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E867" t="str">
-        <v>https://pr-inside.com/cross-border-logistics-company-amz-shipper-adjusts-service-structure-r5190404.htm</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/turning-point-brands-announces-second-113000116.html</v>
       </c>
       <c r="F867" t="str">
-        <v>(PR-inside.com) Cross-border logistics provider AMZ Shipper has completed a service structure adjustment in June 2026, focusing on three key areas: LCL shipping timelines, customer service responsiveness, and pricing transparency for FBA pre-processing services. The changes respond to new Amazon inbound rules and cost pressures faced by sellers, particularly small and medium-sized enterprises. Feedback about unclear shipping milestones, delayed customs document notifications, and unexpected final bills has driven the updates. AMZ Shipper now offers a five-working-day LCL loading guarantee, 4-hour response time across US and China shifts, and itemized written quotes. With warehouses in Shenzhen, Yiwu, Guangzhou, and Qingdao, the company serves ..</v>
+        <v>LOUISVILLE, Ky., August 04, 2026--Turning Point Brands, Inc. ("TPB" or "the Company") (NYSE: TPB), a manufacturer, marketer and distributor of branded consumer products, including alternative smoking accessories and consumables with active ingredients, today announced financial results for the second quarter ended June 30, 2026.</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="str">
-        <v>PetVivo Holdings (OTCQX:PETV) Selects New to The Street for National ...</v>
+        <v>Demos Parneros Gets Featured on Addicted2Success: Breaking Down the Rules for Breaking the Rules</v>
       </c>
       <c r="B868" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C868" t="str">
-        <v>PR-Inside</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D868" t="str">
-        <v>SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E868" t="str">
-        <v>https://pr-inside.com/petvivo-holdings-otcqx-petv-selects-new-to-the-street-for-national-r5190397.htm</v>
+        <v>https://www.prunderground.com/demos-parneros-gets-featured-on-addicted2success-breaking-down-the-rules-for-bre/cms71j88w11likyvozvliuczi</v>
       </c>
       <c r="F868" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 10, 2026 / New to The Street today announced that PetVivo Holdings, Inc. (OTCQX:PETV) has expanded its relationship with the media platform through a comprehensive awareness campaign featuring national television commercials, exposure in the #1 New York City media market, iconic outdoor advertising, and influencer marketing initiatives. The expanded campaign follows the strong performance of PetVivo's SPRYNG™ television commercial on the New to The Street TV YouTube platform, which generated more than one million views and achieved a completion rate exceeding 92%, demonstrating exceptional audience engagement and consumer interest. View the SPRYNG™ TV ..</v>
+        <v>Demos Parneros, founder of CityPark Investments, publishes a unique piece on Addicted2Success titled "The Rules for Breaking the Rules". The post Demos Parneros Gets Featured on Addicted2Success: Breaking Down the Rules for Breaking the Rules first appeared on</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="str">
-        <v>Car Pros Automotive Group Joins Amazon Autos with Five Southern California Dealerships</v>
+        <v>Argyle names John Hardesty chief revenue officer, Daniel Esquibel vice president of mortgage</v>
       </c>
       <c r="B869" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C869" t="str">
-        <v>PRWeb</v>
+        <v>Send2Press</v>
       </c>
       <c r="D869" t="str">
-        <v>Retail, Automotive</v>
+        <v>Finance, SaaS, Real Estate, Retail</v>
       </c>
       <c r="E869" t="str">
-        <v>https://www.prweb.com/releases/car-pros-automotive-group-joins-amazon-autos-with-five-southern-california-dealerships-302795940.html</v>
+        <v>https://www.send2press.com/wire/argyle-names-john-hardesty-chief-revenue-officer-daniel-esquibel-vice-president-of-mortgage/</v>
       </c>
       <c r="F869" t="str">
-        <v>Car Pros Kia Glendale, Kia Huntington Beach, Kia Moreno Valley, Honda El Monte, and BMW of Downtown Los Angeles bring their straightforward dealership experience to customers shopping for their next vehicle online at Amazon Autos GLENDALE, Calif., June 10, 2026 /PRNewswire-PRWeb/ -- Car...</v>
+        <v>NEW YORK CITY, N.Y., Aug. 4, 2026 (SEND2PRESS NEWSWIRE) -- Argyle, the leading consumer-permissioned verification platform, today announced two executive promotions-longstanding leaders stepping into expanded roles, backed by deep product knowledge built from growing within the company. John Hardesty has been named chief revenue officer and Daniel Esquibel has been promoted to vice president of mortgage.</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" t="str">
-        <v>QoreAI Launches Industry-First Dealership Data Platform, Announces Lokam.ai as First Native Agentic Partner</v>
+        <v>ScottsMiracle-Gro Announces Financial Targets and Capital Allocation Strategy During Investor Day 2026 at NYSE</v>
       </c>
       <c r="B870" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C870" t="str">
-        <v>PRWeb</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D870" t="str">
-        <v>AI, SaaS, Retail, Automotive</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E870" t="str">
-        <v>https://www.prweb.com/releases/qoreai-launches-industry-first-dealership-data-platform-announces-lokamai-as-first-native-agentic-partner-302793725.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/04/3338123/33079/en/ScottsMiracle-Gro-Announces-Financial-Targets-and-Capital-Allocation-Strategy-During-Investor-Day-2026-at-NYSE.html</v>
       </c>
       <c r="F870" t="str">
-        <v>As Automotive Retail Enters the Agentic AI Era, QoreAI Establishes the Foundational Data Infrastructure Layer Powering It ORLANDO, Fla., June 10, 2026 /PRNewswire-PRWeb/ -- QoreAI today announced the launch of its unified dealership data platform and the addition of Lokam.ai, an...</v>
+        <v>NEW YORK, Aug. 04, 2026 (GLOBE NEWSWIRE) -- The Scotts Miracle-Gro Company (NYSE: SMG), the leading marketer of branded consumer lawn and garden products in North America, today announced its mid-range financial targets and capital allocation strategy for fiscal 2027 through fiscal 2029.</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="str">
-        <v>Flywheel and Authentic Join Forces to Accelerate Marketplace Media and Commerce Growth</v>
+        <v>Thales Launches Imperva for AWS to Help Organizations Protect Applications and APIs</v>
       </c>
       <c r="B871" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C871" t="str">
         <v>WebWire</v>
       </c>
       <c r="D871" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>SaaS, Retail, Media</v>
       </c>
       <c r="E871" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356026</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358479</v>
       </c>
       <c r="F871" t="str">
-        <v>Flywheel, a leader in commerce and technology solutions and part of the Omnicom (NYSE: OMC) Integrated Media offering, announced a strategic partnership with Authentic Brands Group (Authentic), a leading sports, media, entertainment, and lifestyle platform, to support the accelerated growth of Authentic&amp;#39;s portfolio across global digital marketplaces through advanced retail media and advertising via Flywheel&amp;#39;s global commerce capabilities. - - Authentic&amp;#39;s portfolio spans more than 50 brands... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356026</v>
+        <v>- - &amp;#8226; Imperva for AWS delivers enterprise-grade web application, API, and bot protection for AWS environments - &amp;#8226; Using Amazon CloudFront, AWS&amp;#39;s fully managed content delivery network, to simplify deployment while strengthening application security - &amp;#8226; Reduces operational complexity with centralized security visibility and policy management across AWS and multi-cloud environments - - - Thales announced the availability of Imperva for AWS, bringing its industry-leading web application f... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358479</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="str">
-        <v>The Question No Telehealth Underwriter Wants Asked: When was Your Platform ...</v>
+        <v>Phomemo Launches PM643 Smart Label Printer and D422S Integrated Shipping ...</v>
       </c>
       <c r="B872" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C872" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D872" t="str">
-        <v>SaaS, Healthcare, Retail, Media</v>
+        <v>Retail</v>
       </c>
       <c r="E872" t="str">
-        <v>https://pr-inside.com/the-question-no-telehealth-underwriter-wants-asked-when-was-your-platform-r5190381.htm</v>
+        <v>https://pr-inside.com/phomemo-launches-pm643-smart-label-printer-and-d422s-integrated-shipping-r5208072.htm</v>
       </c>
       <c r="F872" t="str">
-        <v>(PR-inside.com) Aimwell Partners Inc. (OTC:AIMN) advances a verified collaboration mesh for healthcare intelligence, built on identity, encryption, and chain-of-custody integrity rather than the legacy internet infrastructure most telehealth still runs on. The platform is accessible now, and the company is accepting appointments with hospitals, providers, and institutions. DENVER, CO / ACCESS Newswire / June 10, 2026 / Aimwell Partners (OTCID:AIMN) - Every telehealth call, every shared clinical file, every virtual consultation in the United States today travels across the same foundational infrastructure that consumer video and email run on. The same infrastructure that gets hijacked, listened in on, spoofed, and silently patched ..</v>
+        <v>(PR-inside.com) Beyond Label Printing: Building More Efficient Fulfillment Workflows NEW YORK, NY / ACCESS Newswire / August 3, 2026 / Phomemo, a global creative printing brand specializing in thermal printing technology, today announced the expansion of its shipping solutions portfolio with the introduction of the PM643 Smart Label Printer and D422S Integrated Shipping Solution. Designed for growing small businesses and online sellers, the new solutions combine efficient label printing, workflow optimization features, and integrated shipping tools to help simplify fulfillment operations. As e-commerce continues to grow across platforms such as Etsy, Shopify, and online marketplaces, small businesses are facing increasing challenges in managing ..</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="str">
-        <v>Fold Eliminates $20 Million of Debt, Secures $25 Million of Non-Dilutive Capital to Accelerate Next Phase of Growth</v>
+        <v>ENGI Products LLC Releases The Physics of Capital Framework for Industrial ...</v>
       </c>
       <c r="B873" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-04</v>
       </c>
       <c r="C873" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D873" t="str">
-        <v>Finance, Crypto, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E873" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/10/3309688/0/en/Fold-Eliminates-20-Million-of-Debt-Secures-25-Million-of-Non-Dilutive-Capital-to-Accelerate-Next-Phase-of-Growth.html</v>
+        <v>https://pr-inside.com/engi-products-llc-releases-the-physics-of-capital-framework-for-industrial-r5208042.htm</v>
       </c>
       <c r="F873" t="str">
-        <v>PHOENIX, June 10, 2026 (GLOBE NEWSWIRE) -- Fold Holdings, Inc. (NASDAQ: FLD) ("Fold" or the "Company"), a bitcoin financial services company making it easy for individuals to earn, save and spend bitcoin through everyday financial tools, announced a series of capital transactions to strengthen the company's balance sheet, eliminate secured debt obligations, improve cashflows, and position Fold to materially scale its consumer and enterprise platforms.</v>
+        <v>(PR-inside.com) Operations research publication presents methodology for manufacturing and industrial sector leaders MIAMI, FL / ACCESS Newswire / August 3, 2026 /ENGI Products LLC today announced the publication of The Physics of Capital: Strategic Industrial Drone Systems &amp; Agriculture, an Operations Research Command Framework designed for manufacturing executives, operations professionals, and industrial sector leaders. The publication is now available in hardcover and paperback editions through Amazon. Written by Sergio V. Crowley, the publication combines operations research, systems engineering, and organizational governance into an integrated framework grounded in capital architecture and organizational resource planning principles. Rather than treating operational functions as sepa</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="str">
-        <v>“Belief Code,” Best-Selling Book Offered for Free (Ending Soon) (Until 6/12/26)</v>
+        <v>The Great Morph reaches no. 1 on Amazon Kindle, exploring shift in customer behavior</v>
       </c>
       <c r="B874" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C874" t="str">
-        <v>WebWire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D874" t="str">
         <v>Retail</v>
       </c>
       <c r="E874" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355827</v>
+        <v>https://pressreleasenews.org/pressroom/the-great-morph-reaches-no-1-on-amazon-kindle-exploring-shift-in-customer-behavior</v>
       </c>
       <c r="F874" t="str">
-        <v>Best Seller Publishing announces the release of Clifford Foreman&amp;#39;s new book, &amp;#8220;Belief Code: Rewire Your Mind, Unlock Limitless Potential.&amp;#8221; It will be available in the Amazon store for free for two more days. - - &amp;#8220;Belief Code: Rewire Your Mind, Unlock Limitless Potential&amp;#8221; is transforming your life by changing the beliefs that shape your thoughts, actions, and results. The book explores how subconscious patterns rooted in fear, self-doubt, and scarcity can hold people back from success a... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355827</v>
+        <v>Dean Jessop's book 'The Great Morph' reached No. 1 in two Amazon Kindle categories, examining how changing customer behavior affects small business marketing.</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="str">
-        <v>“L.E.A.R.N,” Best-Selling Book Offered for Free (Ending Soon) (Until 6/12/26)</v>
+        <v>FCLGO Launches Amazon Fulfillment Center Locations Routing Service to Eliminate FBA Compliance Rejections for Cross-Border Sellers</v>
       </c>
       <c r="B875" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C875" t="str">
-        <v>WebWire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D875" t="str">
-        <v>Retail, Education</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E875" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355833</v>
+        <v>https://pressreleasenews.org/pressroom/fclgo-launches-amazon-fulfillment-center-locations-routing-service-to-eliminate-fba-compliance-rejections-for-cross-border-sellers</v>
       </c>
       <c r="F875" t="str">
-        <v>Best Seller Publishing announces the release of Jim Carbaugh&amp;#39;s new book, &amp;#8220;L.E.A.R.N: A Transformative Educational Framework That Inspires Character, Resilience and Leadership.&amp;#8221; It will be available in the Amazon store for free for two more days. - - &amp;#8220;L.E.A.R.N: A Transformative Educational Framework That Inspires Character, Resilience and Leadership&amp;#8221; is about creating stronger school cultures and more effective learning environments through a practical framework centered on values-drive... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355833</v>
+        <v xml:space="preserve">FCLGO announced the launch of its integrated Amazon fulfillment center locations routing service, designed to eliminate compliance bottlenecks for FBA sellers. The platform combines transpacific freight, FBA preparation, and intelligent routing to reduce inbound rejection rates and accelerate inventory availability. </v>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="str">
-        <v>“Spirit Body Soul Self Control” by Sonja Chloupek — Amazon's Best-Selling Book Available for Free Download – Ending Soon (6/12/2026)</v>
+        <v>How Amazon is supporting communities impacted by wildfires in Spokane, Washington</v>
       </c>
       <c r="B876" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C876" t="str">
-        <v>WebWire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D876" t="str">
         <v>Retail</v>
       </c>
       <c r="E876" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355830</v>
+        <v>https://www.aboutamazon.com/news/community/spokane-washington-fires-amazon-disaster-relief?utm_source=rss</v>
       </c>
       <c r="F876" t="str">
-        <v>Best Seller Publishing is proud to announce the release of &amp;#8220;Spirit Body Soul Self Control: A Workbook to Help Disciples of Jesus Mature&amp;#8221; (Part 2: Body Edition) by Christian author, ministry leader, and discipleship teacher Sonja Chloupek &amp;#8212; available for free download on Amazon for two more days &amp;#8212;now through June 12, 2026. - - Many Christians faithfully serve others while quietly battling shame, insecurity, people-pleasing, emotional wounds, and the feeling that they are never enough... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355830</v>
+        <v>Amazon is working with the American Red Cross, Save the Children, and local nonprofits to support thousands of people in Spokane County who can’t go home.</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="str">
-        <v>New Southern California CityPASS Tickets Bundle Top Theme Parks and Attractions</v>
+        <v>Healthy Hydration Hydrogen Water Bottle Reviews 2026: Is This the Hydrogen-Water Upgrade Ordinary Bottles Can't Deliver?</v>
       </c>
       <c r="B877" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C877" t="str">
-        <v>NewMediaWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D877" t="str">
         <v>Retail</v>
       </c>
       <c r="E877" t="str">
-        <v>https://www.newmediawire.com/news/new-southern-california-citypass-tickets-bundle-top-theme-parks-and-attractions-7087098</v>
+        <v>https://www.newswire.com/news/healthy-hydration-hydrogen-water-bottle-reviews-2026-is-this-the-hydrogen-water</v>
       </c>
       <c r="F877" t="str">
-        <v>VICTOR, ID - June 10, 2026 ( NEWMEDIAWIRE ) - City Pass, Inc., a leading provider of bundled tickets for discounted admission to the most famous attractions in North America, announces the revamp of the Southern California CityPASS® ticket. The curated lineup provides a flexible, value-driven way for travelers to experience the region’s most iconic theme parks and sought-after attractions. With one streamlined purchase, travelers customize an itinerary by selecting Disneyland® Resort, Universal Studios Hollywood, or both, plus two additional top Southern California attractions. “Thanks to our longstanding collaborations with Southern California’s top theme parks, we’re able to reimagine the Southern California CityPASS ticket,” said Megan Allen, City Pass, Inc. president and CEO. “This lat</v>
+        <v>As consumer interest in molecular hydrogen and portable wellness technology grows in 2026, this Healthy Hydration Hydrogen Water Bottle review examines the brand-stated SPE/PEM infusion process, rechargeable design, current pricing, warranty terms, and the key details hydration-focused buyers are comparing before ordering.</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="str">
-        <v>Recent Release, "Dacona," from Christian Faith Publishing Author Jim Aller, Chronicles an Extraordinary Ascent from Retail Work to a Fortune 500 Executive Suite</v>
+        <v>Michelle Agnew, Veteran of The Coca-Cola Company, Amazon &amp;amp; Southwest Airlines, Joins The Next Solutions Group as Vice President, Reputation &amp;amp; Issues Management</v>
       </c>
       <c r="B878" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C878" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D878" t="str">
         <v>Retail</v>
       </c>
       <c r="E878" t="str">
-        <v>https://www.pr.com/press-release/970265</v>
+        <v>https://www.prnewswire.com/news-releases/michelle-agnew-veteran-of-the-coca-cola-company-amazon--southwest-airlines-joins-the-next-solutions-group-as-vice-president-reputation--issues-management-302841550.html</v>
       </c>
       <c r="F878" t="str">
-        <v>Jim Aller has completed a new book, "Dacona": The Heart of Walmart: Dacona's Journey Through Leadership and Loyalty, a biographical account that traces the remarkable career of Dacona Smith. Beginning as a cart attendant, Smith's trajectory took him through the ranks of Walmart to ultimately serve as chief operating officer—a position earned through unwavering commitment to both the organization's mission [PR.com]</v>
+        <v>NEW YORK, Aug. 3, 2026 /PRNewswire/ -- The Next Solutions Group (NSG), an award-winning reputation management firm, today announced that it has named Michelle Agnew as Vice President, Reputation and Issues Management. Agnew was most recently Senior Director of Strategic Communications at...</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="str">
-        <v>Sellerview.ai Launches to Help Amazon Sellers Uncover Hidden Profit Leaks and Know Their Real Numbers</v>
+        <v>Regentis Biomaterials (RGNT) Advances Regenerative Solution for Major Unmet Need in Cartilage Repair</v>
       </c>
       <c r="B879" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C879" t="str">
-        <v>Express Press Release</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D879" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>Finance, SaaS, Retail, Automotive, Healthcare</v>
       </c>
       <c r="E879" t="str">
-        <v>https://express-press-release.net/news/2026/06/10/1757284</v>
+        <v>https://www.newmediawire.com/news/regentis-biomaterials-rgnt-advances-regenerative-solution-for-major-unmet-need-in-cartilage-repair-7088152</v>
       </c>
       <c r="F879" t="str">
-        <v>New York, NY, 2026-06-10 — /EPR Network/ — Sellerview.ai, a profit analytics platform built exclusively for Amazon sellers, launched today to solve one of the [read full press release...]</v>
+        <v>LOS ANGELES, CA - August 3, 2026 ( NEWMEDIAWIRE ) - Regentis Biomaterials (NYSE American: RGNT) was featured in a recent article that discussed its efforts to advance GelrinC, a potentially first-in-class, off-the-shelf cartilage regeneration platform, and the company’s broader mission to establish a new standard of care in cartilage repair. “Regentis is developing regenerative biomaterial technology as healthcare shifts toward therapies designed to restore damaged tissue rather than simply manage symptoms. With cartilage defects affecting hundreds of thousands of patients each year and contributing to pain, reduced mobility, and degenerative joint disease, the company is targeting one of orthopedic medicine’s largest unmet needs,” reads the article. “GelrinC’s commercial potential is root</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="str">
-        <v>Shopware Launches Shopware Payments in Partnership with PayPal</v>
+        <v>Quantum BioPharma (QNTM) Advances MS Imaging Study With Encouraging Preliminary Results</v>
       </c>
       <c r="B880" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C880" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D880" t="str">
-        <v>SaaS, Retail</v>
+        <v>Finance, Healthcare, Retail</v>
       </c>
       <c r="E880" t="str">
-        <v>https://www.prnewswire.com/news-releases/shopware-launches-shopware-payments-in-partnership-with-paypal-302795608.html</v>
+        <v>https://www.newmediawire.com/news/quantum-biopharma-qntm-advances-ms-imaging-study-with-encouraging-preliminary-results-7088150</v>
       </c>
       <c r="F880" t="str">
-        <v>Platform-native payments solution delivers efficiency, control, and global scale for modern commerce COLOGNE, Germany, June 10, 2026 /PRNewswire/ -- Shopware, a leading open-source ecommerce platform, today announced the launch of Shopware Payments, its platform-native payments solution...</v>
+        <v>LOS ANGELES, CA - August 3, 2026 ( NEWMEDIAWIRE ) - Quantum BioPharma (NASDAQ: QNTM) (CSE: QNTM) has reached the halfway point in patient enrollment for its pilot MS imaging study with Massachusetts General Hospital, with preliminary PET imaging data showing encouraging signals in acute MS lesions. The novel imaging technique is designed to distinguish demyelinated nerve fibers that may still be viable from permanent nerve damage, potentially offering a more precise way to measure myelin loss and repair. “These findings are directly relevant to Lucid-MS, the company’s investigational compound designed to inhibit demyelination by targeting the enzyme PAD2, which is implicated in myelin degradation,” reads a recent article. “A more precise imaging tool and a drug candidate designed to addres</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="str">
-        <v>PEPSI® GLOBAL LAUNCHES PEPSI 'HOUSE OF TREATS' A NEW AWAY FROM HOME EXPERIENTIAL BEVERAGE PLATFORM</v>
+        <v>CINC Deepens Follow Up Boss Integration, Bringing Lead Generation, Engagement, and AI Nurture Into a More Connected Workflow</v>
       </c>
       <c r="B881" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C881" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D881" t="str">
-        <v>SaaS, Retail</v>
+        <v>AI, SaaS, Real Estate, Retail</v>
       </c>
       <c r="E881" t="str">
-        <v>https://www.prnewswire.com/news-releases/pepsi-global-launches-pepsi-house-of-treats-a-new-away-from-home-experiential-beverage-platform-302795780.html</v>
+        <v>https://www.prnewswire.com/news-releases/cinc-deepens-follow-up-boss-integration-bringing-lead-generation-engagement-and-ai-nurture-into-a-more-connected-workflow-302841491.html</v>
       </c>
       <c r="F881" t="str">
-        <v>DUBLIN, June 10, 2026 /PRNewswire/ -- Pepsi® Global has launched Pepsi "House of Treats", a new crafted beverages platform designed to deliver experience-first drinks across key Away From Home channels this year. Tapping into consumer demand for beverage customisation, flavour exploration...</v>
+        <v>Expanded integration gives Follow Up Boss users seamless access to CINC's websites, hyper-local lead generation, consumer behavioral intelligence, AI-powered nurture and advanced search-management tools ATLANTA, Aug. 3, 2026 /PRNewswire/ -- CINC, a leading real estate lead generation and...</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="str">
-        <v>VISTA'S XO SELECTED FOR THE CONDÉ NAST TRAVELER READERS' CHOICE AWARDS</v>
+        <v>Basic 3PL Expands Specialized Inventory Infrastructure as Marketplace Fulfillment Networks Become Increasingly Standardized</v>
       </c>
       <c r="B882" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C882" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D882" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E882" t="str">
-        <v>https://www.prnewswire.com/news-releases/vistas-xo-selected-for-the-conde-nast-traveler-readers-choice-awards-302795660.html</v>
+        <v>https://www.prnewswire.com/news-releases/basic-3pl-expands-specialized-inventory-infrastructure-as-marketplace-fulfillment-networks-become-increasingly-standardized-302841479.html</v>
       </c>
       <c r="F882" t="str">
-        <v>NEW YORK, June 10, 2026 /PRNewswire/ -- XO, part of Vista, the world's leading global private aviation group, has been selected for the Condé Nast Traveler 2026 Readers' Choice Awards. Determined by travelers worldwide, the annual awards survey reflects direct consumer sentiment across...</v>
+        <v>Supports brands restricted by marketplace warehouse limits with seamless replenishment into Amazon FBA and key sales channels. LOS ANGELES, Aug. 3, 2026 /PRNewswire/ -- Basic 3PL, a leading third-party logistics and omnichannel fulfillment platform, today announced an expansion of its...</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="str">
-        <v>Ascencio continues its growth with the acquisition of “Espace Shopping Hydrion” in Arlon (Belgium) &amp; the launch of a capital increase via accelerated bookbuilding</v>
+        <v>CPS to Host Conference Call on Second Quarter 2026 Earnings</v>
       </c>
       <c r="B883" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C883" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D883" t="str">
         <v>Finance, Retail</v>
       </c>
       <c r="E883" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/10/3309481/0/en/Ascencio-continues-its-growth-with-the-acquisition-of-Espace-Shopping-Hydrion-in-Arlon-Belgium-the-launch-of-a-capital-increase-via-accelerated-bookbuilding.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/03/3337828/13171/en/CPS-to-Host-Conference-Call-on-Second-Quarter-2026-Earnings.html</v>
       </c>
       <c r="F883" t="str">
-        <v>Acquisition of the "Espace Shopping Hydrion" retail park</v>
+        <v>Las Vegas, Nevada, Aug. 03, 2026 (GLOBE NEWSWIRE) -- Consumer Portfolio Services, Inc. (Nasdaq: CPSS) (“CPS” or the “Company”) today announced that it will hold a conference call on Wednesday, August 5, 2026 at 1:00 p.m. ET to discuss its second quarter 2026 operating results.</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="str">
-        <v>Bronx Residents Save on Energy Bills with Midea U-Shaped Smart Air Conditioners This Summer</v>
+        <v>Beeline Holdings (BLNE) to Update Investors on Q2 Results as Digital Mortgage Strategy Targets Changing Housing Market</v>
       </c>
       <c r="B884" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C884" t="str">
-        <v>Express Press Release</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D884" t="str">
-        <v>Energy, Retail</v>
+        <v>Finance, AI, Real Estate, Retail</v>
       </c>
       <c r="E884" t="str">
-        <v>https://express-press-release.net/news/2026/06/10/1757821</v>
+        <v>https://www.newmediawire.com/news/beeline-holdings-blne-to-update-investors-on-q2-results-as-digital-mortgage-strategy-targets-changing-housing-market-7088149</v>
       </c>
       <c r="F884" t="str">
-        <v>Bronx, USA, 2026-06-10 — /EPR Network/ — With summer heat arriving earlier and lasting longer, many Bronx residents are searching for practical ways to keep [read full press release...]</v>
+        <v>The company will host a stakeholder update call on August 13, 2026, to discuss second-quarter financial results and business initiatives. Beeline is using artificial intelligence and automation to shorten mortgage approval and closing timelines while serving both homebuyers and real estate investors. Beeline is addressing financing challenges facing Millennials and Generation Z through digital underwriting designed to provide rapid qualification assessments. The company is also expanding products aimed at older homeowners seeking to access home equity without refinancing existing low-rate mortgages. Q1 2026 results showed revenue and loan originations more than doubling from the prior-year period despite a challenging mortgage market. Beeline’s strategy combines mortgage origination, title</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="str">
-        <v>Nxera Joins OpenFold AI Research Consortium Alongside Leading Global Pharmaceutical and AI Companies to Accelerate AI-enabled Drug Discovery</v>
+        <v>Superblocks and AWS Announce Strategic Collaboration to Bring Secure Enterprise AI App Development to Amazon Bedrock</v>
       </c>
       <c r="B885" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C885" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D885" t="str">
-        <v>AI, Healthcare, Retail</v>
+        <v>Finance, AI, SaaS, Retail</v>
       </c>
       <c r="E885" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/10/3309465/0/en/Nxera-Joins-OpenFold-AI-Research-Consortium-Alongside-Leading-Global-Pharmaceutical-and-AI-Companies-to-Accelerate-AI-enabled-Drug-Discovery.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/superblocks-aws-announce-strategic-collaboration-170000953.html</v>
       </c>
       <c r="F885" t="str">
-        <v>Tokyo, Japan and Cambridge, UK, 10 June 2026 – Nxera Pharma Co., Ltd. (“Nxera” or the “Company”) announces that it has joined OpenFold, a non-profit AI research consortium that promotes the development of open-source AI software tools for biology and drug discovery. Technology companies, including Amazon Web Services, Microsoft and NVIDIA, participate in OpenFold as supporting members and the consortium has expanded into an international ecosystem comprising numerous pharmaceutical companies, biotechnology companies, technology companies and academic institutions, including Bristol Myers Squibb, Novo Nordisk, Bayer and Roche.</v>
+        <v>NEW YORK, August 03, 2026--Superblocks, the enterprise vibe-coding platform for generating internal AI applications, and Amazon Web Services (AWS), an Amazon.com, Inc. company (NASDAQ: AMZN), today announced a multi-year collaboration to make Superblocks' generative AI platform available within customers' AWS environments, including Amazon Bedrock. Amazon Bedrock is a platform for building generative AI applications and agents at production scale, providing access to a broad selection of fully m</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="str">
-        <v>One Week Remains to Apply for National Recognition as One of Americas Fastest-Growing Purpose-Driven Companies</v>
+        <v>UK SMEs Risk Missing Out on Billions in Contracts</v>
       </c>
       <c r="B886" t="str">
-        <v>2026-06-10</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C886" t="str">
-        <v>NewMediaWire</v>
+        <v>Pressat</v>
       </c>
       <c r="D886" t="str">
-        <v>Retail</v>
+        <v>Real Estate, Energy, Retail</v>
       </c>
       <c r="E886" t="str">
-        <v>https://www.newmediawire.com/news/one-week-remains-to-apply-for-national-recognition-as-one-of-americas-fastest-growing-purpose-driven-companies-7087096</v>
+        <v>https://pressat.co.uk/releases/uk-smes-risk-missing-out-on-billions-in-contracts-092bca2b56304c283e84139f85036c1b/</v>
       </c>
       <c r="F886" t="str">
-        <v>LOS ANGELES, CA - June 9, 2026 ( NEWMEDIAWIRE ) - Purpose-driven companies across the United States have just one week remaining to apply for inclusion in the inaugural PurposeBuilt100™, a national recognition program honoring the 100 fastest-growing purpose-driven companies in America. Applications are free and must be submitted by June 15, 2026. Selected companies will be recognized as part of PurposeBuilt100™, an annual ranking and awards program celebrating organizations that combine meaningful social or environmental impact with exceptional business growth. Winners will receive national recognition, be profiled in a hardcover annual report, and be featured during the PurposeBuilt100™ Showcase at SuperCrowd26, a three-day televised event scheduled for August 25–27, 2026. Unlike traditi</v>
+        <v>Monday 3 August, 2026 UK SMEs risk losing billions in government and corporate contracts because they cannot evidence responsible business practices. Small businesses could gain access to billions of pounds in government contracts over the next three years, but many risk being left behind because they cannot clearly evidence that they operate responsibly. Frustratingly, most of them already do. The Cabinet Office wants 30 per cent of government procurement spending to go directly to SMEs by 2027/28, an opportunity expected to be worth more than £7.4 billion a year, while larger corporations are increasingly demanding the same evidence from the smaller businesses in their supply chains. For many SMEs, trying to understand what is required and how to prove it has become a minefield of confus</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="str">
-        <v>Brean Capital Appoints Patrick DellaValle as Managing Director, Whole ...</v>
+        <v>As the GLP-1 Era Reshapes Weight Management, METAbiotics Launches with Science Designed to Support Long-Term Success</v>
       </c>
       <c r="B887" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C887" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D887" t="str">
-        <v>SaaS, Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E887" t="str">
-        <v>https://pr-inside.com/brean-capital-appoints-patrick-dellavalle-as-managing-director-whole-r5190345.htm</v>
+        <v>https://www.prnewswire.com/news-releases/as-the-glp-1-era-reshapes-weight-management-metabiotics-launches-with-science-designed-to-support-long-term-success-302841370.html</v>
       </c>
       <c r="F887" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 9, 2026 /Brean Capital, LLC today announced the appointment of Patrick DellaValle as Managing Director, Whole Loans. In his new role, Patrick will help lead the firm's Whole Loan business across residential, consumer, commercial, and specialty finance asset classes. Mr. DellaValle brings more than two decades of loan trading and structured finance experience spanning principal trading, securitization, institutional advisory, board governance, and platform development. He joins Brean from Guidehouse (owned by Bain Capital), where he led the Private Equity and Capital Markets Advisory business. He served as a trusted advisor to, and ..</v>
+        <v>New consumer health brand translates decades of original Akkermansia muciniphila research into evidence-based postbiotic supplements WILMINGTON, Del., Aug. 3, 2026 /PRNewswire/ -- Today, Danone subsidiary The Akkermansia Company announced the U.S. launch of METAbiotics, a science-backed...</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="str">
-        <v>Greenland Energy (GLND) Advances Arctic Exploration Program, Secures Halliburton Partnership</v>
+        <v>eBay Completes Acquisition of Depop</v>
       </c>
       <c r="B888" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C888" t="str">
-        <v>NewMediaWire</v>
+        <v>WebWire</v>
       </c>
       <c r="D888" t="str">
-        <v>Finance, Energy, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E888" t="str">
-        <v>https://www.newmediawire.com/news/greenland-energy-glnd-advances-arctic-exploration-program-secures-halliburton-partnership-7087090</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358463</v>
       </c>
       <c r="F888" t="str">
-        <v>LOS ANGELES, CA - June 9, 2026 ( NEWMEDIAWIRE ) - Greenland Energy (NASDAQ: GLND) provided a midyear operational update highlighting progress since its March 2026 Nasdaq debut, including the completion of a public offering that raised approximately $70 million in gross proceeds and the execution of key service agreements supporting its East Greenland exploration program. The company said it has signed a five-year drilling agreement with Stampede Drilling and an agreement with Halliburton for integrated consulting, logistics and well services ahead of its planned drilling campaign. Greenland Energy said it continues advancing procurement, infrastructure planning and equipment mobilization for its Jameson Land Basin project while targeting the start of modern onshore drilling operations in O</v>
+        <v>eBay Inc. (Nasdaq: EBAY), a global commerce leader that connects millions of buyers and sellers around the world, announced that it has completed its acquisition of Depop, a leading consumer-to-consumer (C2C) fashion marketplace with a highly-engaged Gen Z and Millennial customer base. - - The acquisition builds on eBay&amp;#39;s continued momentum in fashion, a more than $10 billion annual GMV category for the company. With millions of users buying and selling fashion items, Depop has built one of... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358463</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="str">
-        <v>Oopbuy Spreadsheet Launches Aggregated Daigou Product Guide Covering 30+ Buying-Agent Platforms</v>
+        <v>Gold, Critical Minerals, Hydrogen, and AI: Companies Present at the August 5-6 OTCQB Virtual Investor Conference</v>
       </c>
       <c r="B889" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C889" t="str">
-        <v>PRUnderground</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D889" t="str">
-        <v>Retail</v>
+        <v>AI, Healthcare, Retail</v>
       </c>
       <c r="E889" t="str">
-        <v>https://www.prunderground.com/oopbuy-spreadsheet-launches-aggregated-daigou-product-guide-covering-30-buying-agent-platforms/00383534/</v>
+        <v>https://www.newmediawire.com/news/gold-critical-minerals-hydrogen-and-ai-companies-present-at-the-august-5-6-otcqb-virtual-investor-conference-7088146</v>
       </c>
       <c r="F889" t="str">
-        <v>A free, continuously updated reference that consolidates shopping-agent spreadsheets, conversion notes, and links into one neutral comparison hub. The post Oopbuy Spreadsheet Launches Aggregated Daigou Product Guide Covering 30+ Buying-Agent Platforms first appeared on</v>
+        <v xml:space="preserve">Gold Camps, Hydrogen Wells, AI Agents, and Clinical Pipelines on One Venture Market Meet With Management Teams From OTCQB Venture Market Companies, Many Dual-Listed on the ASX, TSX, TSX Venture Exchange, CSE, and AQSE NEW YORK, NY - August 3, 2026 ( NEWMEDIAWIRE ) - B2i Digital, Inc. invites investors to its latest Featured Conference: the OTCQB Virtual Investor Conference, taking place Wednesday and Thursday, August 5-6, 2026. B2i Digital, as the Official Marketing Partner, brings the two-day event into its ecosystem. A distribution and media engine drives a qualified audience to the presentations and the meetings that follow. Unlike the sector-focused events in the series, this conference is organized around the OTCQB Venture Market itself. Gold, silver, and critical minerals anchor the </v>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="str">
-        <v>BOXABL Unveils Conceptual UFO Habitat for Future Lunar and Planetary Settlements</v>
+        <v>Holley Performance Brands Expands Omnichannel Retail Presence with Major National Retail Partner</v>
       </c>
       <c r="B890" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C890" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D890" t="str">
-        <v>Real Estate, Retail, Media</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E890" t="str">
-        <v>https://www.newmediawire.com/news/boxabl-unveils-conceptual-ufo-habitat-for-future-lunar-and-planetary-settlements-7087089</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/03/3337723/0/en/Holley-Performance-Brands-Expands-Omnichannel-Retail-Presence-with-Major-National-Retail-Partner.html</v>
       </c>
       <c r="F890" t="str">
-        <v>LOS ANGELES, CA - June 9, 2026 ( NEWMEDIAWIRE ) - BOXABL highlighted UFO (Unidentified Folding Object), a conceptual off-world habitation system designed to address the challenges of transporting and deploying livable structures beyond Earth. The concept, featured in the company’s recently released video “ LIVE ON THE MOON (Part 1) - UFO by BOXABL ,” is based on foldable building intellectual property that would allow habitats to launch in a compact configuration and expand into larger living spaces after deployment. BOXABL said the concept was developed by an after-hours skunkworks engineering team and is intended to support future lunar and planetary settlement scenarios through modular, linkable structures that could be used for research, tourism and support operations. The company also</v>
+        <v>Holley Performance Brands expands distribution through a major national retail partner, broadening access to its leading performance brands.</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="str">
-        <v>Quantum BioPharma (QNTM) Advances Proprietary Therapy for MS Treatment</v>
+        <v>Temu Joins Cross-Border Commerce Europe, Strengthening Ties Across the EU's Retail and Marketplace Community</v>
       </c>
       <c r="B891" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C891" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D891" t="str">
-        <v>Healthcare, Retail, Automotive</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E891" t="str">
-        <v>https://www.newmediawire.com/news/quantum-biopharma-qntm-advances-proprietary-therapy-for-ms-treatment-7087087</v>
+        <v>https://www.prnewswire.com/news-releases/temu-joins-cross-border-commerce-europe-strengthening-ties-across-the-eus-retail-and-marketplace-community-302841237.html</v>
       </c>
       <c r="F891" t="str">
-        <v>Quantum BioPharma’s LUCID-MS program is built around the unmet need for MS therapies capable of directly protecting or restoring myelin integrity that affects the loss of mobility or control of a person’s body. The company announced the completion of phase 1 clinical studies involving healthy volunteers, reporting that the therapy demonstrated a favorable safety profile and was generally well tolerated. Quantum BioPharma reached a significant milestone in April 2026 when it announced the submission of an Investigational New Drug application to the U.S. Food and Drug Administration for LUCID-MS. LOS ANGELES, CA - June 9, 2026 ( NEWMEDIAWIRE ) - Multiple sclerosis remains one of the most challenging neurological diseases facing patients and clinicians because of its progressive nature, unpre</v>
+        <v>BRUSSELS, Aug. 3, 2026 /PRNewswire/ -- Global e-commerce platform Temu has joined Cross-Border Commerce Europe (CBCommerce) as a member, deepening its engagement with the seller community to share knowledge and facilitate e-commerce activity across Europe. Temu will take part in...</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="str">
-        <v>Pepper Palace Awards Its First Franchise Agreements</v>
+        <v>BREAKING NEWS: ELEKTROS Builds Momentum as Global Interest Grows in ...</v>
       </c>
       <c r="B892" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C892" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D892" t="str">
-        <v>Retail</v>
+        <v>Real Estate, Energy, Retail, Automotive</v>
       </c>
       <c r="E892" t="str">
-        <v>https://www.prnewswire.com/news-releases/pepper-palace-awards-its-first-franchise-agreements-302795627.html</v>
+        <v>https://pr-inside.com/breaking-news-elektros-builds-momentum-as-global-interest-grows-in-r5207770.htm</v>
       </c>
       <c r="F892" t="str">
-        <v>The 35-year-old hot sauce brand makes its franchise debut across three of the top destination retail markets SEVIERVILLE, Tenn., June 9, 2026 /PRNewswire/ -- Pepper Palace, the specialty hot sauce and spice retailer founded in 1989, today announced the award of its first franchise...</v>
+        <v>(PR-inside.com) ELEKTROS Says Growing Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Bringing Increased Attention to the Company's Long-Term Vision WEST PALM BEACH, FL / ACCESS Newswire / August 3, 2026 / With investor interest continuing to build across the electric vehicle, battery materials and critical minerals sectors, ELEKTROS Inc. today highlighted the progress of its long-term business strategy. Management believes the Company's combination of lithium opportunities, intellectual property and strategic initiatives positions it for continued evaluation by retail, microcap and institutional investors. As U.S. equity markets continue reaching historic record levels, investor interest in electrification, critical ..</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" t="str">
-        <v>CMG Home Loans Welcomes Ellen Schuler, Sales Manager</v>
+        <v>LataMed AI Enters Agreement With DROGUERIAS LALA C.A. to Develop AI and Automation Tools for Pharmaceutical and Laboratory Workflows</v>
       </c>
       <c r="B893" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C893" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D893" t="str">
-        <v>Real Estate, Retail</v>
+        <v>AI, Healthcare, Retail</v>
       </c>
       <c r="E893" t="str">
-        <v>https://pr-inside.com/cmg-home-loans-welcomes-ellen-schuler-sales-manager-r5190320.htm</v>
+        <v>https://www.newmediawire.com/news/latamed-ai-enters-agreement-with-droguerias-lala-c-a-to-develop-ai-and-automation-tools-for-pharmaceutical-and-laboratory-workflows-7088143</v>
       </c>
       <c r="F893" t="str">
-        <v>(PR-inside.com) SAN ANTONIO, TX / ACCESS Newswire / June 9, 2026 / CMG Home Loans, the retail arm of the well-capitalized and privately held mortgage lender, CMG Financial, is proud to announce the hire of Sales Manager, Ellen Schuler (NMLS# 409880). One of San Antonio's most respected mortgage professionals, Schuler brings more than 20 years of industry experience, a longstanding reputation for exceptional client service, and deep relationships throughout the Texas housing market. Since launching her mortgage career, Schuler spent more than a decade in senior branch leadership at her most recent employer, Cornerstone Home Lending, where she was consistently recognized as ..</v>
+        <v xml:space="preserve">CARACAS, VENEZUELA - August 3, 2026 ( NEWMEDIAWIRE ) - LataMed AI Corp. (OTC: LMED) (“LataMed AI” or the “Company”), a healthcare technology company developing digital health and artificial intelligence solutions for Latin America, today announced that, through its Venezuelan operating subsidiary LATAMEDAI VE, it has entered into an agreement with DROGUERIAS LALA C.A. to develop artificial intelligence-supported and automated software tools for pharmaceutical and laboratory operations. Under the agreement, the parties intend to collaborate on the design, development, testing, and evaluation of customized technology intended to support selected workflows associated with pharmaceutical research, laboratory testing, quality-control processes, documentation, operational coordination, and data </v>
       </c>
     </row>
     <row r="894">
       <c r="A894" t="str">
-        <v>FINTECH.TV Launches Next-Generation, Global Financial Markets Terminal ...</v>
+        <v>Lavish Enterprises Announces FleetPath's Commercial Location Services ...</v>
       </c>
       <c r="B894" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C894" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D894" t="str">
-        <v>SaaS, Retail, Media</v>
+        <v>SaaS, Retail, Automotive</v>
       </c>
       <c r="E894" t="str">
-        <v>https://pr-inside.com/fintech-tv-launches-next-generation-global-financial-markets-terminal-r5190319.htm</v>
+        <v>https://pr-inside.com/lavish-enterprises-announces-fleetpath-s-commercial-location-services-r5207758.htm</v>
       </c>
       <c r="F894" t="str">
-        <v>(PR-inside.com) New financial markets platform delivers 24/7 global financial coverage across indexes, stocks, digital assets, commodities, real world assets, prediction markets, broadcast media, analyst coverage, chat boards and interactive audience engagement; as well as click-through to investment, high-yield savings and more. NEW YORK, NY / ACCESS Newswire / June 9, 2026 /FINTECH.TV today announced the launch of the FINTECH.TV Terminal, a next-generation financial markets platform designed for both retail and institutional investors seeking a more modern, customizable, and interactive financial media and market intelligence platform across global markets. The FINTECH.TV Terminal combines financial news, live broadcasting, market intelligence, social engagement, and interactive investin</v>
+        <v>(PR-inside.com) Truck-legal routing, live ETA, and in-app turn-by-turn navigation inside FleetPath now run on a paid commercial software license with HERE Technologies, secured through Grey Matter, HERE's authorized channel partner. This disclosure, issued under Lavish Enterprises, Inc. OTC:VXIT, marks FleetPath's transition from an evaluation agreement to an ongoing commercial engagement, representing a meaningful milestone on FleetPath's path toward beta. Platform overview available at fleetpath.co. LAS VEGAS, NV / ACCESS Newswire / August 3, 2026 /A truck driver should never have to guess whether the route on their screen actually fits the truck they are driving. Consumer mapping software does not know a ..</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" t="str">
-        <v>T-ROC Global Launches Retail Matchmaking Service to Help Brands Break Into Big Box Retailers</v>
+        <v>GMEX Robotics Corporation to Launch 247meta.ai Multi-Model Platform for Autonomous Enterprise and Consumer Workflows</v>
       </c>
       <c r="B895" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C895" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D895" t="str">
-        <v>Finance, Retail</v>
+        <v>Finance, AI, SaaS, Retail</v>
       </c>
       <c r="E895" t="str">
-        <v>https://www.newmediawire.com/news/t-roc-global-launches-retail-matchmaking-service-to-help-brands-break-into-big-box-retailers-7087080</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/03/3337491/0/en/GMEX-Robotics-Corporation-to-Launch-247meta-ai-Multi-Model-Platform-for-Autonomous-Enterprise-and-Consumer-Workflows.html</v>
       </c>
       <c r="F895" t="str">
-        <v>MIAMI, FL - June 9, 2026 ( NEWMEDIAWIRE ) - The Revenue Optimization Companies ( T-ROC Global ), the leading managed retail service provider of people and technology solutions for the global retail market, today announced the launch of its newest service offering: Retail Matchmaking . The service is designed to help brands and products successfully secure and sustain partnerships with major retail chains. T-ROC Global’s new Retail Matchmaking service connects vendors, manufacturers, and emerging product lines with large-scale retail opportunities, guiding them from the first purchase order to long-term in-store success. The service goes beyond traditional brokerage by providing hands-on support at every stage of the retail journey. Retail Matchmaking combines retail broker support with T-R</v>
+        <v>Set for a September 2026 rollout, the AI-native orchestration platform integrates leading commercial and open-weight architectures to deliver continuous, 24/7 digital workforce solutions.</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" t="str">
-        <v>Pret Faces £1M Campaign Over Broken Chicken Welfare Commitment</v>
+        <v>BioAdaptives Inc. Opens Commercial Ordering Window for XcellaraHeart(TM) ...</v>
       </c>
       <c r="B896" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C896" t="str">
-        <v>Pressat</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D896" t="str">
-        <v>Retail, Automotive</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E896" t="str">
-        <v>https://pressat.co.uk/releases/pret-faces-1m-campaign-over-broken-chicken-welfare-commitment-b378dce15ba8added4321027040c57b7/</v>
+        <v>https://pr-inside.com/bioadaptives-inc-opens-commercial-ordering-window-for-xcellaraheart-tm-r5207752.htm</v>
       </c>
       <c r="F896" t="str">
-        <v xml:space="preserve">Tuesday 9 June, 2026 FOR IMMEDIATE RELEASE Pret Faces £1M Campaign Over Broken Chicken Welfare Commitment Animal welfare organisation Anima is launching a £1 million public accountability campaign targeting Pret A Manger in London as it breaks its commitment to stop selling “frankenchickens” by 2026. It is believed to be the most well funded animal welfare campaign ever directed at a UK food company. The campaign will include ads on the London Underground, street corners, and a fleet of mobile billboards, as well as full-page newspaper ads and a stunt involving the world's biggest Pret wrap - a car-sized replica stuffed with a 4m long fast-growing chicken, feathers and all. Activists plan to visit every Pret in London over the coming months. It comes as a direct response to Pret’s failure </v>
+        <v>(PR-inside.com) Retirement of Largest Outstanding Convertible Debt Clears Runway for High-Growth E-Commerce Rollout of a Targeted Stem Cell Platform LAS VEGAS, NV / ACCESS Newswire / August 3, 2026 / BioAdaptives, Inc. (OTCID:BDPT), a developer of natural, science-backed wellness solutions, today announced that the official opening of its commercial order window for XcellaraHeart™, the flagship product in the company's new Xcellara™ cellular wellness line, will take place later this week. Customers and distributors will soon be able to place orders directly through products.xcellara.com. Following last week's successful buyout and retirement of the company's largest convertible commercial debt, BioAdaptives is launching its e-commerce expansion ..</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="str">
-        <v>'Health Talk America', America's Premier Nationwide Radio Health Talk Show and Co-Host Dr. Adam Brockman Sign With CMP Agent Alan Morell for Commercial Rights, Sponsorships, Advertisers, and Talent Bookings</v>
+        <v>BioAdaptives Inc. Opens Commercial Ordering Window for XcellaraHeart(TM) Cellular Wellness Formula</v>
       </c>
       <c r="B897" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C897" t="str">
-        <v>NewMediaWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D897" t="str">
-        <v>Finance, Healthcare, Retail, Education</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E897" t="str">
-        <v>https://www.newmediawire.com/news/health-talk-america-america-s-premier-nationwide-radio-health-talk-show-and-co-host-dr-adam-brockman-sign-with-cmp-agent-alan-morell-for-commercial-rights-sponsorships-advertisers-and-talent-bookings-7087079</v>
+        <v>https://www.newswire.com/news/bioadaptives-inc-opens-commercial-ordering-window-for-xcellaraheart-tm-cellular</v>
       </c>
       <c r="F897" t="str">
-        <v>CMP Will Additionally Represent Dr. Brockman Individually for His Books, Executive Producing and Monetized Revenue Streams Across All Platforms BEVERLY HILLS, CA - June 9, 2026 ( NEWMEDIAWIRE ) - Announced today, ' Health Talk America ' , America’s Premier Nationwide Radio Health Talk Show, hosted by Dr. Bob Martin and Dr. Adam Brockman, sign with CMP Agent Alan Morell for Commercial Rights, Sponsorships, Advertisers and Talent Bookings. CMP Will Additionally Represent Dr. Brockman Individually for His Books And Monetized Revenue Streams Across All Platforms. About Health Talk America (HTA): Health Talk America (HTA) is the parent brand of "The Dr. Bob Martin Show," recognized as the #1 Health Talk Radio Program in America. Syndicated across more than 500 stations and digital platforms glo</v>
+        <v>Retirement of Largest Outstanding Convertible Debt Clears Runway for High-Growth E-Commerce Rollout of a Targeted Stem Cell Platform</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="str">
-        <v>Maison Solutions Inc. Announces Strategic Collaboration with SupplyAi ...</v>
+        <v>Goldco Leads Gold IRA Industry in Better Business Bureau (BBB) Consumer Reviews</v>
       </c>
       <c r="B898" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C898" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D898" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E898" t="str">
-        <v>https://pr-inside.com/maison-solutions-inc-announces-strategic-collaboration-with-supplyai-r5190276.htm</v>
+        <v>https://www.prweb.com/releases/goldco-leads-gold-ira-industry-in-better-business-bureau-bbb-consumer-reviews-302840535.html</v>
       </c>
       <c r="F898" t="str">
-        <v>(PR-inside.com) MONTEREY PARK, CA / ACCESS Newswire / June 9, 2026 / Maison Solutions Inc. (Nasdaq:MSS) ("Maison Solutions" or the "Company"), a specialty grocery retailer offering traditional Asian food and merchandise to U.S. consumers, today announced a strategic collaboration with SupplyAi, an AI-native product company focused on the physical food supply chain, and MiniMax, a leading global artificial intelligence company with multimodal and agentic AI capabilities, to explore AI-native solutions for the North American food retail and supply chain industry. The contemplated collaboration is intended to allow the parties to explore AI solutions for food supply chain operators in North America, with ..</v>
+        <v>Goldco has secured the highest volume of verified customer BBB reviews in the precious metals industry, while maintaining its longstanding A+ rating. LOS ANGELES, Aug. 3, 2026 /PRNewswire-PRWeb/ -- Goldco, a leader in the precious metals industry, outpaces other precious metals companies...</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="str">
-        <v>Fast Moving Consumer Goods, Inc. (GGII) Launches Weekly Webinar for ...</v>
+        <v>Metavesco's Epic Labor Reports July 2026 Revenue of $340,410, Up 280% Year-Over-Year</v>
       </c>
       <c r="B899" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C899" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D899" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E899" t="str">
-        <v>https://pr-inside.com/fast-moving-consumer-goods-inc-ggii-launches-weekly-webinar-for-r5190274.htm</v>
+        <v>https://www.newmediawire.com/news/metavesco-s-epic-labor-reports-july-2026-revenue-of-340-410-up-280-year-over-year-7088140</v>
       </c>
       <c r="F899" t="str">
-        <v>(PR-inside.com) Have an idea! Launch your CPG brand in 90 Days! Free Webinar hosted by Sandro Piancone and Jorge Olson. SAN DIEGO, CA / ACCESS Newswire / June 9, 2026 / Fast Moving Consumer Goods, Inc. today announced its upcoming weekly webinar focused on the rapidly evolving fast-moving consumer goods (FMCG) sector, bringing together investors, executives, entrepreneurs, and industry professionals to discuss the trends reshaping global consumer markets. The live webinar will take place on Thursday, June 11, 2026, at 7:00 PM EST / 4:00 PM PST and is open to the public through online registration at: https://go.fmcgstock.com/webinar As the FMCG industry undergoes major disruption ..</v>
+        <v>CUMMING, GA - August 3, 2026 ( NEWMEDIAWIRE ) - Metavesco, Inc. (OTCID: MVCO), a diversified holding company, today announced preliminary, unaudited July 2026 results for its on-demand staffing subsidiary, Epic Labor, Inc. Epic Labor generated top line revenue of $340,410.16 in July 2026, compared to $89,458.63 in July 2025, an increase of 280%. July 2026 was a five week fiscal month for the company, while July 2025 was a four week fiscal month. On an average weekly basis, revenue increased 204%, to approximately $68,082 per week from approximately $22,365 per week in the prior-year period. During the month, Epic Labor recorded a weekly sales high-mark, exceeding $100,000 in a single week. Gross profit margin for July 2026 was approximately 24%, up from 21.74% in July 2025. “A five-week mo</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="str">
-        <v>Fast Moving Consumer Goods, Inc. (GGII) Launches Weekly Webinar for Investors and Consumer Goods Professionals Amid Rapid Transformation in the FMCG Industry</v>
+        <v>Info-Tech Research Group Names Broadleaf Commerce a Leader in the 2026 B2C eCommerce Data Quadrant Report</v>
       </c>
       <c r="B900" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C900" t="str">
-        <v>Newswire.com</v>
+        <v>PRWeb</v>
       </c>
       <c r="D900" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E900" t="str">
-        <v>https://www.newswire.com/news/fast-moving-consumer-goods-inc-ggii-launches-weekly-webinar-for-investors-and</v>
+        <v>https://www.prweb.com/releases/info-tech-research-group-names-broadleaf-commerce-a-leader-in-the-2026-b2c-ecommerce-data-quadrant-report-302839950.html</v>
       </c>
       <c r="F900" t="str">
-        <v>Have an idea! Launch your CPG brand in 90 Days! Free Webinar hosted by Sandro Piancone and Jorge Olson.</v>
+        <v>Info-Tech Research Group has named Broadleaf Commerce a leader in its 2026 B2C eCommerce Data Quadrant report, based on user reviews gathered through the firm's SoftwareReviews platform, a leading source of insight into the software provider landscape. Broadleaf Commerce is a composable...</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="str">
-        <v>Chici Mama Builds on Breakout Momentum with Launch of New Pineapple Coconut Flavor and KeHE Golden Ticket Win</v>
+        <v>Info-Tech Research Group Names Broadleaf Commerce a Champion in the 2026 B2B eCommerce Data Quadrant Report</v>
       </c>
       <c r="B901" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C901" t="str">
         <v>PRWeb</v>
       </c>
       <c r="D901" t="str">
         <v>Retail</v>
       </c>
       <c r="E901" t="str">
-        <v>https://www.prweb.com/releases/chici-mama-builds-on-breakout-momentum-with-launch-of-new-pineapple-coconut-flavor-and-kehe-golden-ticket-win-302794923.html</v>
+        <v>https://www.prweb.com/releases/info-tech-research-group-names-broadleaf-commerce-a-champion-in-the-2026-b2b-ecommerce-data-quadrant-report-302839864.html</v>
       </c>
       <c r="F901" t="str">
-        <v>The bold, chewy mango snack brand, which launched in December 2025, expands its flavor lineup, earns coveted distribution recognition, and sets its sights on retail shelves this fall CHARLOTTE, N.C., June 9, 2026 /PRNewswire-PRWeb/ -- Chici Mama (chicimama.com), the bold, chewy mango...</v>
+        <v>Broadleaf Commerce, an enterprise eCommerce software company known for simplifying commerce complexity for clients worldwide, has been named a Champion in Info-Tech Research Group's 2026 B2B eCommerce Data Quadrant report. The recognition is based on user reviews collected through...</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" t="str">
-        <v>SoundHound AI to Participate in D.A. Davidson 2026 Technology &amp; Consumer Conference</v>
+        <v>Consumer Cellular Expands Personal Emergency Response System Product Suite with IRIS Ally Go, a New Watch-Style Wearable</v>
       </c>
       <c r="B902" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C902" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D902" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E902" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/09/3308938/0/en/SoundHound-AI-to-Participate-in-D-A-Davidson-2026-Technology-Consumer-Conference.html</v>
+        <v>https://www.prnewswire.com/news-releases/consumer-cellular-expands-personal-emergency-response-system-product-suite-with-iris-ally-go-a-new-watch-style-wearable-302840969.html</v>
       </c>
       <c r="F902" t="str">
-        <v>SANTA CLARA, Calif., June 09, 2026 (GLOBE NEWSWIRE) -- SoundHound AI, Inc. (Nasdaq: SOUN), a global leader in voice and agentic AI, today announced that it will be participating in the D.A. Davidson 2026 Technology &amp;amp; Consumer Conference on Thursday, June 11, 2026, in Nashville, Tennessee.</v>
+        <v>Building on a platform already trusted by more than 30,000 customers, Consumer Cellular expands customer choice with a new personal emergency response product that reflects the diverse lifestyles and preferences of older adults. SCOTTSDALE, Ariz., Aug. 3, 2026 /PRNewswire/ -- Consumer...</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="str">
-        <v>Worksport Ltd. Reports Additional $50,000 CEO Insider Stock Acquisition, ...</v>
+        <v>Three in Four Brits Don't Know What 'Cruelty-Free' Really Means, New Poll Reveals</v>
       </c>
       <c r="B903" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C903" t="str">
-        <v>PR-Inside</v>
+        <v>Pressat</v>
       </c>
       <c r="D903" t="str">
-        <v>Finance, Energy, Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E903" t="str">
-        <v>https://pr-inside.com/worksport-ltd-reports-additional-50-000-ceo-insider-stock-acquisition-r5190262.htm</v>
+        <v>https://pressat.co.uk/releases/three-in-four-brits-dont-know-what-cruelty-free-really-means-new-poll-reveals-33e32b55ac5841207a4eb916eb119c40/</v>
       </c>
       <c r="F903" t="str">
-        <v>(PR-inside.com) Founder &amp; CEO continues to acquire equity, reflecting his confidence in the Company's progress toward achieving operational cash-flow positivity and his belief that the Company's current market valuation, trading significantly below book-value. does not fully reflect its underlying business, or growth potential. WEST SENECA, NY / ACCESS Newswire / June 9, 2026 / Worksport Ltd. (NASDAQ:WKSP) ("Worksport" or the "Company"), a U.S.-based innovator and manufacturer of hybrid and clean energy solutions primarily for the light truck, overlanding, and global consumer goods markets, today announced that its Founder and Chief Executive Officer, Steven Rossi, has elected to receive 79,618 shares of the ..</v>
+        <v>Monday 3 August, 2026 Naturewatch Foundation says shoppers deserve clearer cruelty-free labelling A new YouGov poll commissioned by Naturewatch Foundation has revealed widespread confusion over what "cruelty-free" really means, with 74% of UK adults saying they are unclear about the legal requirements for a product to be labelled "cruelty-free", raising concerns that millions of consumers could be unintentionally buying products that don't match their ethical values. The polling was conducted in March 2026, before undercover footage released by Animals International and Animal Aid in April exposed animals being used in toxicity testing at UK laboratories. The footage showed dogs, rabbits, rats, pigs and primates subjected to procedures including forced intubation, prolonged restraint and c</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" t="str">
-        <v>Narmi Announces a New Partnership with Alma Bank to Launch Next-Generation ...</v>
+        <v>"How to Write an Instant Bestseller" Reaches No. 1 on Amazon in Three Categories</v>
       </c>
       <c r="B904" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C904" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D904" t="str">
-        <v>SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E904" t="str">
-        <v>https://pr-inside.com/narmi-announces-a-new-partnership-with-alma-bank-to-launch-next-generation-r5190251.htm</v>
+        <v>https://www.prweb.com/releases/how-to-write-an-instant-bestseller-reaches-no-1-on-amazon-in-three-categories-302840870.html</v>
       </c>
       <c r="F904" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 9, 2026 / Narmi , a leading provider of digital banking solutions for financial institutions, today announced its partnership with Alma Bank, a community-focused financial institution based in Long Island City, New York City. The partnership provides Alma Bank's customers with a modernized user experience across both consumer and business banking. The transition to Narmi underscores Alma Bank's strategic focus on prioritizing the end-user experience and ensuring that its customers have access to industry-leading functionality. By moving to a more agile platform, Alma Bank is better positioned to retain valued customers through ..</v>
+        <v>New book by Robert Hicks and John Tran provides authors with a practical launch system for building credibility, attracting clients, and turning a book into a long-term business asset LONDON, Ky., Aug. 3, 2026 /PRNewswire-PRWeb/ -- StoryReel Studios announced today that How to Write an...</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="str">
-        <v>BOS to Release Second Quarter 2026 Results on August 20, 2026</v>
+        <v>“It's Just a Phase” by Priscilla L. Dingle - Free on Amazon for a Limited Time (Until 08/07/2026)</v>
       </c>
       <c r="B905" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C905" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D905" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E905" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/09/3308875/10669/en/BOS-to-Release-Second-Quarter-2026-Results-on-August-20-2026.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358402</v>
       </c>
       <c r="F905" t="str">
-        <v>RISHON LE ZION, Israel, June 09, 2026 (GLOBE NEWSWIRE) -- BOS Better Online Solutions Ltd. ("BOS" or the "Company") (NASDAQ: BOSC), an integrator of supply chain technologies for the aerospace, defense, industrial and retail sectors, announced today that it will release financial results for the second quarter of 2026 before the market opens on Thursday, August 20, 2026.</v>
+        <v>Best Seller Publishing is proud to announce the release of &amp;#8220;It&amp;#39;s Just a Phase: A Memoir of Resilience, Faith, and Healing&amp;#8221; by award-winning educator, mentor, and inspirational leader Dr. Priscilla L. Dingle&amp;#8212;available for free download on Amazon for a limited time&amp;#8212;now through 08/07/2026. - - Life has a way of bringing heartbreak, betrayal, loss, and unexpected detours. But according to Dr. Priscilla L. Dingle, those painful moments are not the end of the story&amp;#8212;they are often the beginn... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358402</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" t="str">
-        <v>Sierra Madre Golf Launches in Select Golf Galaxy Locations Nationwide</v>
+        <v>Hisense Launches PX4 Pro, Bringing the Professional Cinema Experience Home</v>
       </c>
       <c r="B906" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C906" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D906" t="str">
         <v>Retail</v>
       </c>
       <c r="E906" t="str">
-        <v>https://www.prweb.com/releases/sierra-madre-golf-launches-in-select-golf-galaxy-locations-nationwide-302791516.html</v>
+        <v>https://www.prnewswire.com/news-releases/hisense-launches-px4-pro-bringing-the-professional-cinema-experience-home-302839925.html</v>
       </c>
       <c r="F906" t="str">
-        <v>New retail partnership expands access to elevated women's golf apparel built around the belief that women should never be an afterthought AUSTIN, Texas, June 9, 2026 /PRNewswire-PRWeb/ -- Sierra Madre Golf, the Austin-based brand reimagining women's golf apparel, is proud to announce its...</v>
+        <v>QINGDAO, China, Aug. 3, 2026 /PRNewswire/ -- Hisense, a leading brand in global consumer electronics and home appliances, today announced PX4 Pro, a new TriChroma Laser Cinema designed to make the big screen part of everyday life. With projection sizes from 80 to 200 inches, it brings...</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" t="str">
-        <v>Telenor receives approval to acquire GlobalConnect's consumer business in Norway</v>
+        <v>Amazon's water conservation and replenishment efforts around the world</v>
       </c>
       <c r="B907" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C907" t="str">
-        <v>WebWire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D907" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E907" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355986</v>
+        <v>https://www.aboutamazon.com/news/sustainability/amazon-water-conservation-replenishment-sustainability?utm_source=rss</v>
       </c>
       <c r="F907" t="str">
-        <v>The Norwegian Competition Authority has approved Telenor&amp;#39;s acquisition of GlobalConnect&amp;#39;s Norwegian fibre business for residential customers. The transaction is valued at NOK 6 billion and is approved subject to remedies. - - &amp;#8220;This transaction strengthens Telenor&amp;#39;s position in the Norwegian broadband market and is good for customers and for market development. Whilst we disagree that remedies were necessary, we are pleased to have reached a resolution. We look forward to welcoming 125,000 n... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355986</v>
+        <v>Get the latest updates on how we’re reducing our water footprint and investing in innovations to address water scarcity.</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" t="str">
-        <v>Destiny Wealth Partners and Destiny Family Office Welcome Sean Beierly as Head of AI Products and Platform</v>
+        <v>Fifty years of circular economy: Centriforce marks milestone</v>
       </c>
       <c r="B908" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-03</v>
       </c>
       <c r="C908" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D908" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E908" t="str">
-        <v>https://www.prnewswire.com/news-releases/destiny-wealth-partners-and-destiny-family-office-welcome-sean-beierly-as-head-of-ai-products-and-platform-302794793.html</v>
+        <v>https://www.prnewswire.com/news-releases/fifty-years-of-circular-economy-centriforce-marks-milestone-302840260.html</v>
       </c>
       <c r="F908" t="str">
-        <v>Veteran Amazon and Cisco technology leader joins newly launched AI-focused division to accelerate innovation across wealth advisory and family office services TAVARES, Fla., June 9, 2026 /PRNewswire/ -- Destiny Wealth Partners and Destiny Family Office announced that Sean Beierly has...</v>
+        <v>LIVERPOOL, England, Aug. 3, 2026 /PRNewswire/ -- Centriforce Products Ltd has been converting post-consumer and industrial plastic waste into a wide range of damage prevention products since 1976. As the world scrambles to reach net zero, this Liverpool manufacturer's founding principles...</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="str">
-        <v>LataMed AI Evaluates Expansion of Strategic Growth Initiative Into Fitness and Wellness Markets Through Planned AI Health Agent Deployment</v>
+        <v>Global EV Transition Continues to Drive Interest as ELEKTROS Advances ...</v>
       </c>
       <c r="B909" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-02</v>
       </c>
       <c r="C909" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D909" t="str">
-        <v>AI, Healthcare, Retail</v>
+        <v>Real Estate, Energy, Retail, Automotive</v>
       </c>
       <c r="E909" t="str">
-        <v>https://www.newmediawire.com/news/latamed-ai-evaluates-expansion-of-strategic-growth-initiative-into-fitness-and-wellness-markets-through-planned-ai-health-agent-deployment-7087075</v>
+        <v>https://pr-inside.com/global-ev-transition-continues-to-drive-interest-as-elektros-advances-r5207444.htm</v>
       </c>
       <c r="F909" t="str">
-        <v>CARACAS, VENEZUELA - June 9, 2026 ( NEWMEDIAWIRE ) - LataMed AI Corp. (OTC: LMED) (the “Company”), a development-stage digital health and artificial intelligence technology company focused on telehealth infrastructure, healthcare analytics, and care coordination solutions for emerging markets, today announced that it is evaluating opportunities to deploy certain AI health platforms and healthcare technologies into fitness, wellness, and athletic performance environments as part of its broader healthcare technology growth strategy. According to the Company, management is currently evaluating how its AI health platforms and other technologies under development may support broader wellness-focused applications, including health monitoring, wellness engagement, healthcare accessibility, and te</v>
+        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / August 2, 2026 / As Wall Street continues to demonstrate strength and investor interest remains focused on electrification, battery materials, critical minerals and next-generation technologies, ELEKTROS Inc. (OTC PINK:ELEK) today reaffirmed its long-term strategy centered on hard-rock lithium opportunities in Sierra Leone, advanced electric vehicle charging intellectual property, and disciplined business development. The Company believes increased awareness of its lithium strategy, critical-minerals initiatives, and U.S. Patent No. 12,522,100 B1 has introduced ELEKTROS to a broader audience of retail, microcap, and institutional investors. Management continues to believe that the worldwide transition toward electric mobility, ..</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" t="str">
-        <v>Nitches, Inc. (OTC:NICH) Prepares Thursday Soft Launch of a Platform ...</v>
+        <v>ELEKTROS Positions for the Future with Expanding Focus on Lithium Opportunities, ...</v>
       </c>
       <c r="B910" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-02</v>
       </c>
       <c r="C910" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D910" t="str">
-        <v>SaaS, Healthcare, Retail</v>
+        <v>Real Estate, Energy, Retail, Automotive</v>
       </c>
       <c r="E910" t="str">
-        <v>https://pr-inside.com/nitches-inc-otc-nich-prepares-thursday-soft-launch-of-a-platform-r5190243.htm</v>
+        <v>https://pr-inside.com/elektros-positions-for-the-future-with-expanding-focus-on-lithium-opportunities-r5207443.htm</v>
       </c>
       <c r="F910" t="str">
-        <v>(PR-inside.com) The company that had to survive its own scrutiny is opening the door it once had to build alone, with FDA-registered manufacturing partners standing behind every formula. MIAMI, FL / ACCESS Newswire / June 9, 2026 / Nitches, Inc. (OTC:NICH) today confirmed that it will soft launch a new consumer-facing platform this Thursday, built on a simple idea the supplement industry has never made simple: you should be able to take an idea for a product and turn it into a real, manufactured, shelf-ready brand without needing a lab, a lawyer, and a decade of relationships first. Most people with a supplement ..</v>
+        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / August 2, 2026 / As Wall Street continues to demonstrate strength and investor interest remains focused on electrification, battery materials, critical minerals and next-generation technologies, ELEKTROS Inc. (OTC PINK:ELEK) today reaffirmed its long-term strategy centered on hard-rock lithium opportunities in Sierra Leone, advanced electric vehicle charging intellectual property, and disciplined business development. The Company believes increased awareness of its lithium strategy, critical-minerals initiatives, and U.S. Patent No. 12,522,100 B1 has introduced ELEKTROS to a broader audience of retail, microcap, and institutional investors. Management continues to believe that the worldwide transition toward electric mobility, ..</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="str">
-        <v>Bridgeline Secures Contract with Multi-Vertical Industrial Distributor, ...</v>
+        <v>Market Momentum Accelerates: ELEKTROS Strengthens Its Long-Term Vision ...</v>
       </c>
       <c r="B911" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-02</v>
       </c>
       <c r="C911" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D911" t="str">
-        <v>Finance, AI, SaaS, Energy, Retail</v>
+        <v>Real Estate, Energy, Retail, Automotive</v>
       </c>
       <c r="E911" t="str">
-        <v>https://pr-inside.com/bridgeline-secures-contract-with-multi-vertical-industrial-distributor-r5190242.htm</v>
+        <v>https://pr-inside.com/market-momentum-accelerates-elektros-strengthens-its-long-term-vision-r5207441.htm</v>
       </c>
       <c r="F911" t="str">
-        <v>(PR-inside.com) WOBURN, MA / ACCESS Newswire / June 9, 2026 / Bridgeline Digital, Inc. (NASDAQ:BLIN), a leader in AI-powered marketing technology, today announced that a leading industrial distributor serving the Pacific Northwest and Alaska has selected HawkSearch to power search and product discovery across its B2B eCommerce platform. The organization serves customers across more than 15 distinct industry verticals -- including oil and gas, mining, fishing, timber, agriculture, and marine -- with a catalog of approximately 30,000 active products. The selection highlights HawkSearch's ability to independently merchandise search experiences across verticals and geographic regions, enabling more relevant and targeted discovery for its ..</v>
+        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / August 2, 2026 / As Wall Street continues to demonstrate strength and investor interest remains focused on electrification, battery materials, critical minerals and next-generation technologies, ELEKTROS Inc. (OTC PINK:ELEK) today reaffirmed its long-term strategy centered on hard-rock lithium opportunities in Sierra Leone, advanced electric vehicle charging intellectual property, and disciplined business development. The Company believes increased awareness of its lithium strategy, critical-minerals initiatives, and U.S. Patent No. 12,522,100 B1 has introduced ELEKTROS to a broader audience of retail, microcap, and institutional investors. Management continues to believe that the worldwide transition toward electric mobility, ..</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="str">
-        <v>Bridgeline Secures Contract with Multi-Vertical Industrial Distributor, Expanding HawkSearch B2B eCommerce Momentum</v>
+        <v>Wall Street Momentum Highlights ELEKTROS' Long-Term Vision for Lithium, ...</v>
       </c>
       <c r="B912" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-02</v>
       </c>
       <c r="C912" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D912" t="str">
-        <v>Retail</v>
+        <v>Real Estate, Energy, Retail, Automotive</v>
       </c>
       <c r="E912" t="str">
-        <v>https://www.newswire.com/news/bridgeline-secures-contract-with-multi-vertical-industrial-distributor</v>
+        <v>https://pr-inside.com/wall-street-momentum-highlights-elektros-long-term-vision-for-lithium-r5207413.htm</v>
       </c>
       <c r="F912" t="str">
-        <v/>
+        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / August 2, 2026 / As Wall Street continues to demonstrate strength and investor interest remains focused on electrification, battery materials, critical minerals and next-generation technologies, ELEKTROS Inc. (OTC PINK:ELEK) today reaffirmed its long-term strategy centered on hard-rock lithium opportunities in Sierra Leone, advanced electric vehicle charging intellectual property, and disciplined business development. The Company believes increased awareness of its lithium strategy, critical-minerals initiatives, and U.S. Patent No. 12,522,100 B1 has introduced ELEKTROS to a broader audience of retail, microcap, and institutional investors. Management continues to believe that the worldwide transition toward electric mobility, ..</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="str">
-        <v>Sequent Advances VoteSecure Protocol Implementation to Ensure Election Transparency and Integrity</v>
+        <v>WAKE TEAMS WITH THRILL SPORTS TO ENTER THE U.S. MARKET WITH WORLD RECORD-SETTING STUNT, REINVENTING HOW CONSUMER BRANDS LAUNCH IN THE DIGITAL ERA</v>
       </c>
       <c r="B913" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-01</v>
       </c>
       <c r="C913" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D913" t="str">
-        <v>SaaS, Retail</v>
+        <v>Retail, Media</v>
       </c>
       <c r="E913" t="str">
-        <v>https://www.newmediawire.com/news/sequent-advances-votesecure-protocol-implementation-to-ensure-election-transparency-and-integrity-7087074</v>
+        <v>https://www.prnewswire.com/news-releases/wake-teams-with-thrill-sports-to-enter-the-us-market-with-world-record-setting-stunt-reinventing-how-consumer-brands-launch-in-the-digital-era-302840514.html</v>
       </c>
       <c r="F913" t="str">
-        <v>The Company Becomes the First Publicly Declared Election Technology Provider to Further the Implementation of Open-source VoteSecure Framework Into Its Digital Election Platform Key Highlights: Sequent advances implementation of the VoteSecure protocols across its digital election platform VoteSecure enables end-to-end verifiable elections by producing cryptographically verifiable evidence in every critical step of the election process, from voter eligibility through ballot casting to the counting of the election results. Milestone comes amid growing global concerns around trust, transparency and confidence in electoral processes and democratic institutions. SAN FRANCISCO, CA - June 9, 2026 ( NEWMEDIAWIRE ) - Sequent , a global leader in cryptographically secured, verifiable digital electi</v>
+        <v>WAKE Alphatropics, a supplement oral pouch company, bets on original content, an elite athlete, and cultural moments to build awareness through passion, performance, and social engagement. ASSETS HERE LAS VEGAS, Aug. 1, 2026 /PRNewswire/ -- WAKE Alphatropics, an emerging performance...</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="str">
-        <v>PhillComm Global Adds Bond and Klarify to Client Roster of Visionary Businesses</v>
+        <v>Denver Therapeutic Coach Launches Bilingual Self-Acceptance Coloring Book to Expand Access to Mental Wellness Tools</v>
       </c>
       <c r="B914" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-01</v>
       </c>
       <c r="C914" t="str">
-        <v>NewMediaWire</v>
+        <v>PR.com</v>
       </c>
       <c r="D914" t="str">
-        <v>AI, Retail, Healthcare</v>
+        <v>Retail</v>
       </c>
       <c r="E914" t="str">
-        <v>https://www.newmediawire.com/news/phillcomm-global-adds-bond-and-klarify-to-client-roster-of-visionary-businesses-7087073</v>
+        <v>https://www.pr.com/press-release/968038</v>
       </c>
       <c r="F914" t="str">
-        <v>Agency Deepens Presence Across Personal Security and Healthcare AI NEW YORK, NY - June 9, 2026 ( NEWMEDIAWIRE ) - PhillComm Global today announced the addition of Bond and Klarify to its client roster, further expanding the agency’s presence across artificial intelligence, healthcare technology, and personal security. Collectively, the two companies are addressing operational challenges emerging at the center of major societal and technological shifts: preventative personal safety and the growing administrative crisis facing mental healthcare providers. “At PhillComm, we’re proud to be deeply embedded with the companies building the operational frameworks that emerging industries will ultimately depend on,” said Jon Lindsay Phillips, Founder and CEO of PhillComm Global. “Bond and Klarify a</v>
+        <v>Denver-based therapeutic coach, speaker, and creative healing advocate Eve Boyd has released her debut book, The Self-Acceptance Coloring Book, now available on Amazon in both English and Spanish, with the goal of making emotional wellness and self-acceptance more accessible to diverse communities. [PR.com]</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="str">
-        <v>VenHub Global Expands Autonomous Retail Platform into Florida</v>
+        <v>American Freight Helps Families and College Students Stretch Their Budget This Back-to-School Season</v>
       </c>
       <c r="B915" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-01</v>
       </c>
       <c r="C915" t="str">
-        <v>GlobeNewswire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D915" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E915" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/09/3308734/0/en/VenHub-Global-Expands-Autonomous-Retail-Platform-into-Florida.html</v>
+        <v>https://www.send2press.com/wire/american-freight-helps-families-and-college-students-stretch-their-budget-this-back-to-school-season/</v>
       </c>
       <c r="F915" t="str">
-        <v>VenHub enters the Florida market through a new operator-led deployment model, marking a key step in its U.S. commercial rollout VenHub enters the Florida market through a new operator-led deployment model, marking a key step in its U.S. commercial rollout</v>
+        <v>DUBLIN, Ohio, Aug. 1, 2026 (SEND2PRESS NEWSWIRE) -- As students prepare to head back to campus and families get ready for a new school season, American Freight is launching Back to Savings, a seasonal campaign featuring affordable furniture and mattress deals available at stores across the country.</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="str">
-        <v>Criteo positioned as a Leader in the SPARK Matrix ™: Retail Media Network and Monetization Platform (RMNMP), 2026 by QKS Group</v>
+        <v>GreenCore Solutions Corp. (GSC) Launches -- Agency Partner Program (APP) -- AI Agents for Agency CPG Clients</v>
       </c>
       <c r="B916" t="str">
-        <v>2026-06-09</v>
+        <v>2026-08-01</v>
       </c>
       <c r="C916" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D916" t="str">
-        <v>SaaS, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E916" t="str">
-        <v>https://www.prnewswire.com/news-releases/criteo-positioned-as-a-leader-in-the-spark-matrix--retail-media-network-and-monetization-platform-rmnmp-2026-by-qks-group-302795194.html</v>
+        <v>https://www.prnewswire.com/news-releases/greencore-solutions-corp-gsc-launches--agency-partner-program-app--ai-agents-for-agency-cpg-clients-302840455.html</v>
       </c>
       <c r="F916" t="str">
-        <v>The QKS Group SPARK Matrix™ provides competitive analysis &amp; ranking of the leading RMNMP vendors. Criteo, with its comprehensive platform, has received strong ratings across technology excellence and customer impact. PUNE, India, June 9, 2026 /PRNewswire/ -- QKS Group announced today that...</v>
+        <v>At 9.5 million AI Agent transactions a month, GSC leads the market — the right choice for white-label B2B in CPG and retail grocery, the accounts agencies already know well. Agencies are the known experts of the CPG space, and B2B just went agentic — 4–6x the B2C market. Let's do B2B...</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="str">
-        <v>Global Experiential Marketing Grew 8% to $139 Billion in 2025 &amp;amp; Will Surge 10% in 2026, Fueled by Winter Olympics, World Cup &amp;amp; Political Spend in 13 Top Markets Worldwide</v>
+        <v>Itaú Successfully Completes the Transfer of Its Retail Banking Business in Colombia and Strengthens Its Focus on Corporate Banking</v>
       </c>
       <c r="B917" t="str">
-        <v>2026-06-09</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C917" t="str">
-        <v>PRWeb</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D917" t="str">
         <v>Retail</v>
       </c>
       <c r="E917" t="str">
-        <v>https://www.prweb.com/releases/global-experiential-marketing-grew-8-to-139-billion-in-2025--will-surge-10-in-2026-fueled-by-winter-olympics-world-cup--political-spend-in-13-top-markets-worldwide-302793218.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/31/3337101/0/en/Ita%C3%BA-Successfully-Completes-the-Transfer-of-Its-Retail-Banking-Business-in-Colombia-and-Strengthens-Its-Focus-on-Corporate-Banking.html</v>
       </c>
       <c r="F917" t="str">
-        <v>Global consumer (B2C) and business (B2B) experiential marketing spending grew 8.3% to $138.94 billion in 2025 and is on pace to post accelerated growth of 10.3% in 2026, as one of the advertising &amp; marketing industry's largest sectors benefits from an even-year cash infusion driven by the...</v>
+        <v>The transaction was completed at book value, significantly reduces risk-weighted assets, and enables capital to be concentrated in businesses with greater profitability potential The transaction was completed at book value, significantly reduces risk-weighted assets, and enables capital to be concentrated in businesses with greater profitability potential</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="str">
-        <v>J&amp;amp;T Express's "Double 6" Parcel Volume Hits New High, Surging 83.5% YoY in Southeast Asia</v>
+        <v>TGC Worldwide Launches National "Power of Caring" Campaign with Dr. Tony Nader and the David Lynch Foundation</v>
       </c>
       <c r="B918" t="str">
-        <v>2026-06-09</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C918" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D918" t="str">
-        <v>Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E918" t="str">
-        <v>https://www.prnewswire.com/news-releases/jt-expresss-double-6-parcel-volume-hits-new-high-surging-83-5-yoy-in-southeast-asia-302795112.html</v>
+        <v>https://www.pr.com/press-release/975355</v>
       </c>
       <c r="F918" t="str">
-        <v>HONG KONG, June 9, 2026 /PRNewswire/ -- Following the conclusion of the "Double 6" mid-year shopping festival in Southeast Asia across major e-commerce platforms, global logistics service provider J&amp;T Express delivered an outstanding performance. During the core promotional period, its...</v>
+        <v>The David Lynch Foundation is dedicating the year ahead to The Power of Caring, a national initiative inspired by neuroscientist Dr. Tony Nader's new book (Hay House), now #1 in its category on Amazon. Joined by Maria Shriver, Dr. Jennifer Ashton, and Marianne Williamson, the effort brings evidence-based tools to caregivers, first responders, and health workers, 46% of whom report burnout per the CDC. It builds on 21 [PR.com]</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="str">
-        <v>XAUE Launches Gold Gift Card to Bring Tokenized Gold into Corporate Gifting and Everyday Use</v>
+        <v>Zacoustic Rebrands as Jibe, Turning the Front Line Into Intelligence, Action and Measurable Value</v>
       </c>
       <c r="B919" t="str">
-        <v>2026-06-09</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C919" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D919" t="str">
         <v>Retail</v>
       </c>
       <c r="E919" t="str">
-        <v>https://www.prnewswire.com/news-releases/xaue-launches-gold-gift-card-to-bring-tokenized-gold-into-corporate-gifting-and-everyday-use-302795062.html</v>
+        <v>https://finance.yahoo.com/technology/articles/zacoustic-rebrands-jibe-turning-front-204500700.html</v>
       </c>
       <c r="F919" t="str">
-        <v>PANAMA CITY, June 9, 2026 /PRNewswire/ -- Today marks the official launch of XAUE Gold Gift Card, the first enterprise-grade consumer application built on XAUE. Powered by Tether Gold (XAU₮) and its yield layer XAUE (XAU-Earn), the product expands tokenized gold into corporate gifting,...</v>
+        <v>AUSTIN, Texas, July 31, 2026--Zacoustic, an Austin-based customer experience technology company founded in 2010, announced its rebrand as Jibe. The name reflects its mission to make the front line a powerful source of value in contact centers and retail environments.</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="str">
-        <v>Madison Seating announces warehouse expansion amid home office chair demand</v>
+        <v>How Amazon became one of the world’s top chip companies in a decade</v>
       </c>
       <c r="B920" t="str">
-        <v>2026-06-09</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C920" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D920" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, Retail</v>
       </c>
       <c r="E920" t="str">
-        <v>https://pressreleasenews.org/pressroom/madison-seating-announces-warehouse-expansion-amid-home-office-chair-demand</v>
+        <v>https://www.aboutamazon.com/news/aws/amazon-ai-chips-business-history?utm_source=rss</v>
       </c>
       <c r="F920" t="str">
-        <v>Madison Seating announced expanded warehouse capacity in Brooklyn to support rising nationwide demand for ergonomic office chairs for home office use and continued ecommerce growth.</v>
+        <v>Amazon’s custom silicon business exceeded a $25 billion annual revenue run rate—here’s what that means for customers and the future of AI.</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="str">
-        <v>MDP Enters OLIVE YOUNG</v>
+        <v>Greenland Mines (GRML) Launches 2026 Field Season at Skaergaard Project</v>
       </c>
       <c r="B921" t="str">
-        <v>2026-06-09</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C921" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D921" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E921" t="str">
-        <v>https://www.prnewswire.com/news-releases/mdp-enters-olive-young-302794914.html</v>
+        <v>https://www.newmediawire.com/news/greenland-mines-grml-launches-2026-field-season-at-skaergaard-project-7088116</v>
       </c>
       <c r="F921" t="str">
-        <v>MDP launched four key SKUs at OLIVE YOUNG Pasadena, which opened on May 29. Additional rollout planned for the upcoming OLIVE YOUNG Century City location in mid-June. SEOUL, South Korea, June 9, 2026 /PRNewswire/ -- MDP, MEDIPEEL's U.S. market brand, is expanding its offline retail...</v>
+        <v>LOS ANGELES, CA - July 31, 2026 ( NEWMEDIAWIRE ) - Greenland Mines (NASDAQ: GRML) announced the start of its 2026 field season at the Skaergaard Project as its support vessel, Argus, departed Reykjavik, Iceland, for southeast Greenland carrying drill rigs, geophysical equipment, drone survey systems, bulk-sampling machinery, fuel and other exploration infrastructure. The initial field team includes more than 40 technical experts, drillers and logistics personnel, with additional specialists scheduled to rotate in throughout the season. The program encompasses resource drilling, bulk sampling, environmental baseline studies, geotechnical and engineering work, and advanced aerial and ground-based surveys designed to support a resource upgrade and advance the project toward its next developme</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="str">
-        <v>Registration opens for 2026 China-ASEAN AI and e-commerce competition</v>
+        <v>SS Innovations International (SSII) Expands Global Footprint on Fast-Growing Robotic Surgery Market</v>
       </c>
       <c r="B922" t="str">
-        <v>2026-06-09</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C922" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D922" t="str">
-        <v>AI, Retail</v>
+        <v>SaaS, Healthcare, Retail</v>
       </c>
       <c r="E922" t="str">
-        <v>https://www.prnewswire.com/news-releases/registration-opens-for-2026-china-asean-ai-and-e-commerce-competition-302794902.html</v>
+        <v>https://www.newmediawire.com/news/ss-innovations-international-ssii-expands-global-footprint-on-fast-growing-robotic-surgery-market-7088114</v>
       </c>
       <c r="F922" t="str">
-        <v>NANNING, China, June 8, 2026 /PRNewswire/ -- A news report from chinadaily.com.cn: The 2026 China-ASEAN "AI + Cross-Border E-Commerce" Innovative Application Competition was launched on May 29, with registration available via its official website. Online preliminary rounds will wrap up by...</v>
+        <v>The company is expanding its presence in the global surgical robotics market through its proprietary SSi Mantra robotic surgery platform. The company’s strategy combines world-class robotic systems, including telesurgery capabilities, with affordability, physician training, and international market expansion. More than 200 SSi Mantra systems have been installed worldwide, supporting over 12,000 robotic procedures across more than 170 surgical indications. SS Innovations continues pursuing U.S. FDA clearance and European regulatory approvals while building its installed base internationally. Growing demand for minimally invasive surgery and broader access to robotic procedures continues to create opportunities for emerging high-tech medical technology companies. LOS ANGELES, CA - July 31, 2</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="str">
-        <v>Consumer engagement with music streaming continues to soar according to research from the Digital Media Association (DIMA), with listeners spending more time and more money on music than they did five years ago</v>
+        <v>Wrap Technologies (WRAP) Expands Private Security Presence With Stark Security Deployment</v>
       </c>
       <c r="B923" t="str">
-        <v>2026-06-09</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C923" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D923" t="str">
-        <v>Retail, Media</v>
+        <v>Finance, SaaS, Retail</v>
       </c>
       <c r="E923" t="str">
-        <v>https://www.prnewswire.com/news-releases/consumer-engagement-with-music-streaming-continues-to-soar-according-to-research-from-the-digital-media-association-dima-with-listeners-spending-more-time-and-more-money-on-music-than-they-did-five-years-ago-302794319.html</v>
+        <v>https://www.newmediawire.com/news/wrap-technologies-wrap-expands-private-security-presence-with-stark-security-deployment-7088113</v>
       </c>
       <c r="F923" t="str">
-        <v>94% of streamers like or love their streaming services; 50% of streamers listen to streaming services every day; Streamers are spending 27% more on recorded music, including streaming subscriptions, than 5 years ago; Global music streaming revenues have reached over $22BN, around 70% of...</v>
+        <v>LOS ANGELES, CA - July 31, 2026 ( NEWMEDIAWIRE ) - Wrap Technologies (NASDAQ: WRAP), a provider of non-lethal public safety technologies, announced that Stark Security Inc., a Chicago-based protective services firm, has selected and will deploy the company’s Wrap Reality virtual reality training platform across its operations and officer training programs. The deployment expands WRAP’s presence in the private security market, with Stark using the immersive platform to train armed and unarmed officers in de-escalation, situational awareness, communication and policy-based decision-making through realistic scenarios. WRAP said the deployment supports its broader WrapShield(TM) platform strategy and reflects growing demand for immersive training solutions in the private security sector. The c</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="str">
-        <v>More Than Half of Europeans Are Worried About Their Personal Finances, Driving Spending Cutbacks</v>
+        <v>The Presidio Group Exclusively Advised Von Housen Automotive Group on the Sale of San Francisco Exotic Cars in San Rafael, Calif., to indiGO Auto Group</v>
       </c>
       <c r="B924" t="str">
-        <v>2026-06-09</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C924" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D924" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail, Automotive</v>
       </c>
       <c r="E924" t="str">
-        <v>https://www.prnewswire.com/news-releases/more-than-half-of-europeans-are-worried-about-their-personal-finances-driving-spending-cutbacks-302794556.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/presidio-group-exclusively-advised-von-142200473.html</v>
       </c>
       <c r="F924" t="str">
-        <v>BCG's Consumer Sentiment Survey Shows Nearly Two-Thirds of Europeans Are Trying to Reduce Consumption 62% of Europeans Are Willing to Switch Brands for a Better Deal Health and Wellness Are a Top Priority as Consumers Reduce Spending on Alcohol, Sugary Drinks, and Snacks BOSTON, June 9,...</v>
+        <v>SAN FRANCISCO, July 31, 2026--The Presidio Group LLC ("Presidio"), an independent merchant banking firm focused on mergers and acquisitions, capital raising and investments in the automotive retail and consumer mobility sectors, exclusively advised Von Housen Automotive Group ("Von Housen") on the sale of San Francisco Exotic Cars, representing Lamborghini, Bentley, Maserati, Pagani and Alfa Romeo and located in San Rafael, Calif., to indiGO Auto Group ("indiGO"). The transaction closed July 30.</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="str">
-        <v>Rapid Nutrition Featured on CNBC Discussing Key Trends Shaping the Future of Consumer Wellness</v>
+        <v>/C O R R E C T I O N -- Sassy Jones/</v>
       </c>
       <c r="B925" t="str">
-        <v>2026-06-09</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C925" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D925" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E925" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/09/3308524/0/en/Rapid-Nutrition-Featured-on-CNBC-Discussing-Key-Trends-Shaping-the-Future-of-Consumer-Wellness.html</v>
+        <v>https://www.prnewswire.com/news-releases/sassy-jones-opens-the-dream-house-in-houston-introducing-a-new-kind-of-retail-experience-rooted-in-community-confidence-and-design-302838151.html</v>
       </c>
       <c r="F925" t="str">
-        <v>CNBC interview explores GLP-1 weight loss adoption, clinically backed nutrition, preventative health and the evolving consumer wellness landscape CNBC interview explores GLP-1 weight loss adoption, clinically backed nutrition, preventative health and the evolving consumer wellness landscape</v>
+        <v>In the news release, Sassy Jones Opens "The Dream House" in Houston, Introducing a New Kind of Retail Experience Rooted in Community, Confidence, and Design, issued 29-Jul-2026 by Sassy Jones over PR Newswire, we are advised by the company that changes have been made. The complete,...</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" t="str">
-        <v>Suncoast Venture Studio Launches RecruitTune.ai: AI-Powered Assessment Platform Helps Hiring Teams Cut Through Candidate Volume and Surface the Right Finalists - Before the First Interview</v>
+        <v>As Counterfeiting Moves to the Resale Market and the EU Digital Product ...</v>
       </c>
       <c r="B926" t="str">
-        <v>2026-06-09</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C926" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D926" t="str">
-        <v>Finance, AI, SaaS, Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E926" t="str">
-        <v>https://www.newmediawire.com/news/suncoast-venture-studio-launches-recruittune-ai-ai-powered-assessment-platform-helps-hiring-teams-cut-through-candidate-volume-and-surface-the-right-finalists-before-the-first-interview-7087070</v>
+        <v>https://pr-inside.com/as-counterfeiting-moves-to-the-resale-market-and-the-eu-digital-product-r5206784.htm</v>
       </c>
       <c r="F926" t="str">
-        <v>SARASOTA, FL - June 8, 2026 ( NEWMEDIAWIRE ) - Suncoast Venture Studio (SVS) today announced the full commercial launch of RecruitTune.ai, an AI-powered hiring assessment platform that makes the top of the recruiting funnel dramatically more efficient. Following a market beta with more than 50 organizations, RecruitTune.ai is now available to HR leaders, talent acquisition professionals and hiring managers nationwide - arriving at a moment when the demand for talent has never been higher. According to the Bureau of Labor Statistics’ April 2026 Job Openings and Labor Turnover Survey, U.S. job openings surged to 7.6 million - the highest level in nearly two years. Yet hiring rates slipped in the same period, underscoring a persistent challenge: employers are posting more roles but struggling</v>
+        <v>(PR-inside.com) Report makes the case that e-commerce platforms have solved how brands sell but not how they prove - and that tamper-proof provenance is the industry's next competitive frontier MIAMI, FL / ACCESS Newswire / July 31, 2026 / Cerfinity (cerfinity.com), the Digital Provenance Technology platform, today released a white paper arguing that product-level authenticity is shifting from a per-merchant afterthought to core infrastructure that e-commerce platforms themselves must provide. Titled The Provenance Layer: Why Commerce Platforms Must Move Beyond the Sale, the paper lands as three forces converge on the industry at once: counterfeiting that increasingly plays out in the resale ..</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" t="str">
-        <v>PACSUN RETURNED TO GOVERNORS BALL WITH AN EXPANDED FESTIVAL EXPERIENCE</v>
+        <v>As Counterfeiting Moves to the Resale Market and the EU Digital Product Passport Takes Effect, Product Authenticity Is Becoming Platform Infrastructure, New Cerfinity White Paper Argues</v>
       </c>
       <c r="B927" t="str">
-        <v>2026-06-09</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C927" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D927" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E927" t="str">
-        <v>https://www.prnewswire.com/news-releases/pacsun-returned-to-governors-ball-with-an-expanded-festival-experience-302794571.html</v>
+        <v>https://www.newswire.com/news/as-counterfeiting-moves-to-the-resale-market-and-the-eu-digital-product</v>
       </c>
       <c r="F927" t="str">
-        <v>From Festival Activations to a SoHo Consumer Event, the Brand Brought Music, Fashion, and Youth Culture Together Throughout the Weekend LOS ANGELES, June 8, 2026 /PRNewswire/ -- Pacsun, the purpose-driven specialty fashion retailer rooted in youth culture, returned to Governors Ball Music...</v>
+        <v>Report makes the case that e-commerce platforms have solved how brands sell but not how they prove - and that tamper-proof provenance is the industry's next competitive frontier</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" t="str">
-        <v>Rejuvenate Bio and Eisana Health Win Top Honors at Superpowers for Good Live Pitch</v>
+        <v>Advance America Answers Consumer Demand with FlexFund Line of Credit</v>
       </c>
       <c r="B928" t="str">
-        <v>2026-06-08</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C928" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D928" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E928" t="str">
-        <v>https://www.newmediawire.com/news/rejuvenate-bio-and-eisana-health-win-top-honors-at-superpowers-for-good-live-pitch-7087069</v>
+        <v>https://www.prnewswire.com/news-releases/advance-america-answers-consumer-demand-with-flexfund-line-of-credit-302840049.html</v>
       </c>
       <c r="F928" t="str">
-        <v>LOS ANGELES, CA - June 8, 2026 ( NEWMEDIAWIRE ) - The Super Crowd, Inc., a public benefit corporation, announced that Rejuvenate Bio and Eisana Health earned top honors at the quarterly Superpowers for Good Live Pitch, broadcast live on the e360tv Network. The event featured four innovative companies raising capital through Regulation Crowdfunding: Eisana Health, Emission Free Generators, Rejuvenate Bio and SenoGuard. Each company pitched live, answered questions from a panel of expert judges, and fielded questions from the viewing audience. The judges selected Rejuvenate Bio, led by CEO Daniel Oliver, as the Judges’ Choice Award winner. Rejuvenate Bio is developing one-time gene therapies designed to address chronic, age-related diseases, beginning with companion animals and building towa</v>
+        <v>Fee-Based and Fully Online, FlexFund Gives Consumers What They Ask For: Flexible, Reusable Access to Funds GREENVILLE, S.C., July 31, 2026 /PRNewswire/ -- A January 2026 Advance America consumer survey found that "no hidden costs or surprises" ranks among the top reasons borrowers trust a...</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" t="str">
-        <v>MANGO Home strengthens its expansion in Spain with the opening of its first store in Bilbao</v>
+        <v>Lifespark Management Services Data Breach Alert Issued By Wolf Haldenstein</v>
       </c>
       <c r="B929" t="str">
-        <v>2026-06-08</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C929" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D929" t="str">
         <v>Retail</v>
       </c>
       <c r="E929" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355945</v>
+        <v>https://www.prnewswire.com/news-releases/lifespark-management-services-data-breach-alert-issued-by-wolf-haldenstein-302836306.html</v>
       </c>
       <c r="F929" t="str">
-        <v>- - &amp;#8226; The new store, located at 1 Rodr�guez Arias Street, marks the debut of the home line&amp;#39;s physical retail offering in the Basque Country with an immersive space of nearly 320 m� designed to recreate every room in the home. - - &amp;#8226; To celebrate this opening, the brand is launching an exclusive collaboration with Julen Ussia, a Basque designer and ceramist who reinterprets antique objects through clay from a contemporary perspective while preserving their local heritage. - - &amp;#8226; This opening,... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355945</v>
+        <v>PLEASE CLICK HERE TO SUBMIT YOUR CONTACT INFORMATION NEW YORK and CHICAGO, July 31, 2026 /PRNewswire/ -- Wolf Haldenstein Adler Freeman &amp; Herz LLP("Wolf Haldenstein"), a preeminent national consumer rights, is investigating claims on behalf of those individuals who have been impacted by...</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" t="str">
-        <v>Did You Lose Money Investing Helen of Troy Limited? Robbins LLP Urges ...</v>
+        <v>LataMed AI Enters Agreement to Develop Digital Platform Supporting Access to IVIC Laboratory Services</v>
       </c>
       <c r="B930" t="str">
-        <v>2026-06-08</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C930" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D930" t="str">
-        <v>Finance, Retail</v>
+        <v>AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E930" t="str">
-        <v>https://pr-inside.com/did-you-lose-money-investing-helen-of-troy-limited-robbins-llp-urges-r5190150.htm</v>
+        <v>https://www.newmediawire.com/news/latamed-ai-enters-agreement-to-develop-digital-platform-supporting-access-to-ivic-laboratory-services-7088107</v>
       </c>
       <c r="F930" t="str">
-        <v>(PR-inside.com) SAN DIEGO, CA / ACCESS Newswire / June 8, 2026 /Robbins LLP reminds stockholders that a class action was filed on behalf of all investors who purchased or otherwise acquired Helen of Troy Limited (NASDAQ:HELE) common stock between April 24, 2024 and October 8, 2025. Helen of Troy markets a variety of consumer goods across several segments. For more information, submit a form, email attorney Aaron Dumas, Jr., or give us a call at (800) 350-6003. What is the class period? April 24, 2024 - October 8, 2025 What are the allegations? Robbins LLP is Investigating Allegations that Helen of Troy Limited (HELE) ..</v>
+        <v>CARACAS, VENEZUELA - July 31, 2026 ( NEWMEDIAWIRE ) - LataMed AI Corp. (OTC: LMED) (“LataMed AI” or the “Company”), a healthcare technology company developing digital health and artificial intelligence solutions for Latin America, today announced that, through its Venezuelan operating subsidiary LATAMEDAI VE, it has entered into an agreement with the Venezuelan Institute for Scientific Research, known as IVIC, to develop a digital platform module intended to support access to designated laboratory and scientific services. Under the agreement, LataMed AI and IVIC intend to collaborate on the design, development, testing, and implementation of a digital interface through which authorized business and institutional users may request available laboratory services, schedule appointments, monito</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" t="str">
-        <v>TPG-Led Investor Group Acquires Grocery-Anchored Retail Leader ECHO Realty</v>
+        <v>Come Together – A Community for Wine marks Two and a Half Years of Reconnecting America to Wine</v>
       </c>
       <c r="B931" t="str">
-        <v>2026-06-08</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C931" t="str">
-        <v>WebWire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D931" t="str">
-        <v>Finance, Real Estate, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E931" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355930</v>
+        <v>https://www.send2press.com/wire/come-together-a-community-for-wine-marks-two-and-a-half-years-of-reconnecting-america-to-wine/</v>
       </c>
       <c r="F931" t="str">
-        <v>TPG Real Estate (&amp;#8220;TPG&amp;#8221;) announced the acquisition of ECHO Realty (&amp;#8220;ECHO&amp;#8221;), a full-service owner and operator of best-in-class grocery-anchored retail real estate, in a transaction valued at approximately $2 billion. The transaction was led by TPG in partnership with leading global investment groups, including PSP Investments, La Caisse, and Norges Bank Investment Management. - - ECHO owns and operates approximately 230 retail centers located across key Midwest and Southeast U.S. markets, an... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355930</v>
+        <v>ST. HELENA, Calif., July 31, 2026 (SEND2PRESS NEWSWIRE) -- Come Together - A Community for Wine Inc., marks two and a half years of building the wine industry's largest grassroots consumer campaigns. Founded in 2024 by wine writer and author Karen MacNeil, and wine industry marketers Gino Colangelo of Colangelo &amp;#038; Partners, and Kimberly Noelle Charles, DipWSET, of Charles Communications Associates, the organization runs two national campaigns each year.</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" t="str">
-        <v>Cal-Maine Foods to Participate in D.A. Davidson Technology &amp; Consumer Conference</v>
+        <v>QUOR Launches Creatine HCl Gummies on Amazon and Files for Federal ...</v>
       </c>
       <c r="B932" t="str">
-        <v>2026-06-08</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C932" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D932" t="str">
-        <v>Finance, Retail</v>
+        <v>Real Estate, Retail</v>
       </c>
       <c r="E932" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/08/3308480/0/en/Cal-Maine-Foods-to-Participate-in-D-A-Davidson-Technology-Consumer-Conference.html</v>
+        <v>https://pr-inside.com/quor-launches-creatine-hcl-gummies-on-amazon-and-files-for-federal-r5206777.htm</v>
       </c>
       <c r="F932" t="str">
-        <v>RIDGELAND, Miss., June 08, 2026 (GLOBE NEWSWIRE) -- Cal-Maine Foods, Inc. (NASDAQ: CALM), the largest egg company in the United States and a leading player in the egg-based food industry, today announced that members of its management team will participate in the 2026 D.A. Davidson Technology &amp;amp; Consumer Conference, which will be held June 10–12, 2026, at the Four Seasons Hotel in Nashville, Tennessee.</v>
+        <v>(PR-inside.com) HICKORY, NC / ACCESS Newswire / July 31, 2026 / QUOR, the performance nutrition brand known for its creatine HCl gummies, today announced two major milestones in the company's growth: the official launch of its flagship product on Amazon and the filing of a federal trademark application with the United States Patent and Trademark Office (USPTO). The dual announcement marks a significant step in QUOR's expansion strategy, extending the brand's reach beyond its direct-to-consumer storefront and formalizing the intellectual property protections behind its growing presence in the sports nutrition category. QUOR entered the market with a focused proposition: deliver creatine - the ..</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="str">
-        <v>Perrigo Announces Leadership Transition</v>
+        <v>DataMeds AI's Corexa Pharmacy Launches Tollo Health's Tollovid(R) and ...</v>
       </c>
       <c r="B933" t="str">
-        <v>2026-06-08</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C933" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D933" t="str">
-        <v>Finance, Retail</v>
+        <v>Finance, Crypto, AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E933" t="str">
-        <v>https://www.prnewswire.com/news-releases/perrigo-announces-leadership-transition-302794395.html</v>
+        <v>https://pr-inside.com/datameds-ai-s-corexa-pharmacy-launches-tollo-health-s-tollovid-r-and-r5206776.htm</v>
       </c>
       <c r="F933" t="str">
-        <v>Albert A. Manzone Appointed Interim President and CEO Patrick Lockwood-Taylor Resigns as President and CEO and as a Member of the Board DUBLIN, June 8, 2026 /PRNewswire/ -- Perrigo Company plc (NYSE: PRGO) ("Perrigo" or the "Company"), a leading provider of Consumer Self-Care Products,...</v>
+        <v>(PR-inside.com) Launch targets acute viral infection and Long COVID markets through www.CorexaRx.com/Store TAMPA, FL / ACCESS Newswire / July 31, 2026 / DataMeds AI, Inc. (NASDAQ:MEDS) ("DataMeds AI" or the "Company"), a Health IT company leveraging its artificial intelligence platform EinsteinRx™ and blockchain-enabled smart contracts platform PharmacyChain™ to provide integrated solutions for the compliant monetization of health data by market participants, today announced that its wholly-owned online pharmacy, Corexa Pharmacy (www.CorexaRx.com/store), has begun direct-to-consumer (DTC) distribution of Tollovid®, a 3CL protease inhibitor dietary supplement, and Galactovid™, a medical food for the dietary management of galectin-1 and galectin-3 associated viral infections, Tollovid and Ga</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" t="str">
-        <v>Regentis Biomaterials (RGNT) Advances European Commercial Launch Plans for GelrinC</v>
+        <v>Coffee Market Analysis: The Rise of Sustainable and Ethical Coffee</v>
       </c>
       <c r="B934" t="str">
-        <v>2026-06-08</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C934" t="str">
-        <v>NewMediaWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D934" t="str">
-        <v>Finance, Healthcare, Retail, Education</v>
+        <v>Retail</v>
       </c>
       <c r="E934" t="str">
-        <v>https://www.newmediawire.com/news/regentis-biomaterials-rgnt-advances-european-commercial-launch-plans-for-gelrinc-7087067</v>
+        <v>https://express-press-release.net/news/2026/07/31/1765531</v>
       </c>
       <c r="F934" t="str">
-        <v>LOS ANGELES, CA - June 8, 2026 ( NEWMEDIAWIRE ) - Regentis Biomaterials (NYSE American: RGNT) announced plans to begin European surgeon training activities in the third quarter of 2026 as part of preparations for the commercial rollout of GelrinC(R), its CE Mark-approved treatment for knee cartilage lesions. The hands-on program will provide orthopedic surgeons with practical experience using the company’s cell-free implant and is expected to begin at Humanitas Research Hospital in Milan, Italy, with additional sessions planned across Europe. The company said the training initiative is a key step in its European commercialization strategy and will be supported by a network of Centers of Excellence focused on surgeon education, clinical guidance and knowledge sharing. GelrinC is designed as</v>
+        <v>Coffee has evolved far beyond being a daily beverage—it is now one of the world&amp;#8217;s most valuable agricultural commodities and consumer products. From specialty cafés [read full press release...]</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" t="str">
-        <v>Prosecco DOC Announces New and Returning Retail Partners for 9th and Largest Edition of National Prosecco Week</v>
+        <v>CHRIST chooses fulfillmenttools and commercetools for a future-proof commerce architecture</v>
       </c>
       <c r="B935" t="str">
-        <v>2026-06-08</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C935" t="str">
-        <v>PR Newswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D935" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E935" t="str">
-        <v>https://www.prnewswire.com/news-releases/prosecco-doc-announces-new-and-returning-retail-partners-for-9th-and-largest-edition-of-national-prosecco-week-302794187.html</v>
+        <v>https://pressat.co.uk/releases/christ-chooses-fulfillmenttools-and-commercetools-for-a-future-proof-commerce-architecture-95069d4c1790b0d5aff894ea5351a954/</v>
       </c>
       <c r="F935" t="str">
-        <v>Leading U.S. retailers, including Total Wine &amp; More, Costco Wholesale, Albertsons Vons Pavilions, Binny's Beverage Depot, Twin Liquors and more, join the nationwide celebration. NEW YORK, June 8, 2026 /PRNewswire/ -- With the 9th edition of National Prosecco Week set to take place from...</v>
+        <v>Friday 31 July, 2026 Cologne – CHRIST Juweliere und Uhrmacher, one of Europe's most renowned jewelry retailers, is partnering with fulfillmenttools to transform the way it manages and orchestrates orders across its retail network. CHRIST is implementing the Agentic Order Management System &amp;#40;OMS&amp;#41; – as part of a broader transformation in which the retailer is building a modular, future-proof commerce architecture powered by commercetools Sphere, the autonomous commerce platform. The new system landscape spans stores and digital channels across Germany, Austria and the Netherlands. Breaking free from monolithic constraints For internationally operating retailers, the ability to respond flexibly and quickly to customer demand is a key success factor. This is especially true in the jewel</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" t="str">
-        <v>SMX and The Age of Parity: The Affordability Solution Hiding in Recycled ...</v>
+        <v>Natural Grocers® Named 2026 Sustainability Retailer of the Year by Produce Business</v>
       </c>
       <c r="B936" t="str">
-        <v>2026-06-08</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C936" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D936" t="str">
-        <v>Energy, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E936" t="str">
-        <v>https://pr-inside.com/smx-and-the-age-of-parity-the-affordability-solution-hiding-in-recycled-r5190102.htm</v>
+        <v>https://www.prnewswire.com/news-releases/natural-grocers-named-2026-sustainability-retailer-of-the-year-by-produce-business-302836780.html</v>
       </c>
       <c r="F936" t="str">
-        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / June 8, 2026 / Plastic has always been treated as cheap, plentiful, and easy to replace. That assumption is starting to look outdated. The reason is simple: most virgin plastic is still tied to oil and gas. When energy markets spike, when war disrupts supply, when shipping costs rise, or when tariffs and regulation add pressure, the cost does not stay trapped inside the petrochemical industry. It moves into packaging, consumer goods, food, medicine, retail, logistics, and household budgets. With oil again testing the $100-a-barrel threshold, that pressure becomes impossible to ignore. Virgin plastic can ..</v>
+        <v>Industry recognition highlights the company's longstanding commitment to organic agriculture, regenerative practices and sustainable retail operations LAKEWOOD, Colo., July 31, 2026 /PRNewswire/ -- Natural Grocers®, the leading family-operated organic and natural grocery retailer in the U....</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" t="str">
-        <v>StockOracle™ Cuts Hours of Analysis Down to Minutes with AI-Powered Insights, Recognized by Benzinga as Best Stock Research Tool</v>
+        <v>Nepra Foods Inc. Announces Filing of Annual Financial Statements and ...</v>
       </c>
       <c r="B937" t="str">
-        <v>2026-06-08</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C937" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D937" t="str">
-        <v>Finance, AI, SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E937" t="str">
-        <v>https://www.prnewswire.com/news-releases/stockoracle-cuts-hours-of-analysis-down-to-minutes-with-ai-powered-insights-recognized-by-benzinga-as-best-stock-research-tool-302792350.html</v>
+        <v>https://pr-inside.com/nepra-foods-inc-announces-filing-of-annual-financial-statements-and-r5206726.htm</v>
       </c>
       <c r="F937" t="str">
-        <v>SINGAPORE, June 8, 2026 /PRNewswire/ -- StockOracle™ is an AI-aided stock intelligence tool built for one purpose: to empower everyday retail investors with the same research clarity that professional investors have access to — without the complexity, the cost, or the hours. The platform...</v>
+        <v>(PR-inside.com) CENTENNIAL, CO / ACCESS Newswire / July 31, 2026 / Nepra Foods Inc. (CSE: NPRA)(FSE: 2P6)(OTCQB: NPRFF) ("Nepra Foods" or the "Company"), a food and beverage company focused on product innovation, manufacturing and consumer wellness products, is pleased to announce that it has filed its audited annual financial statements, management's discussion and analysis ("MD&amp;A"), and related CEO and CFO certifications (collectively, the "Annual Filings") for the fiscal year ended March 31, 2026. The Annual Filings have been filed on SEDAR+ and posted on the Canadian Securities Exchange ("CSE") and OTCQB websites. Key Financial Highlights for Fiscal Year 2026 (All figures in Canadian ..</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" t="str">
-        <v>Nexera Technologies Announces Pricing of $1.2 Million Registered Direct Offering and Concurrent Private Placement</v>
+        <v>Green Thumb Expands Pennsylvania Retail Footprint with the Opening of RISE Dispensary Hanover</v>
       </c>
       <c r="B938" t="str">
-        <v>2026-06-08</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C938" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D938" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E938" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/08/3308295/0/en/Nexera-Technologies-Announces-Pricing-of-1-2-Million-Registered-Direct-Offering-and-Concurrent-Private-Placement.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/31/3336710/0/en/Green-Thumb-Expands-Pennsylvania-Retail-Footprint-with-the-Opening-of-RISE-Dispensary-Hanover.html</v>
       </c>
       <c r="F938" t="str">
-        <v xml:space="preserve">Tel Aviv, Israel, June 08, 2026 (GLOBE NEWSWIRE) -- Nexera Technologies Ltd (“Nexera” or the “Company”) (Nasdaq: NEXR, NEXRW), a data-driven company operating on the Amazon Marketplace expanding into the global homeland security sector through advanced artificial intelligence (“AI”)-driven solutions, today announced that it has entered into a securities purchase agreement with institutional investors for the purchase and sale of 1,200,000 ordinary shares (the “Shares”) at a purchase price of $1.00 per share in a registered direct offering (the "Offering"). The gross proceeds from the Offering are expected to be approximately $1.2 million, before deducting offering expenses. In addition, in a concurrent private placement, the Company will issue and sell warrants to purchase up to 1,200,000 </v>
+        <v>CHICAGO and VANCOUVER, British Columbia, July 31, 2026 (GLOBE NEWSWIRE) -- RISE Dispensaries , an industry leading cannabis retail chain owned by Green Thumb Industries Inc . ("Green Thumb" or the "Company") (CSE: GTII) (OTCQX: GTBIF), today announced the opening of RISE Dispensary Hanover in Hanover, Pennsylvania. The new RISE store is located at 361 Eisenhower Drive, Hanover, PA 17331.</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" t="str">
-        <v>Semiconductor Bonding Market: USD 1.45 Billion by 2031 with Consumer Electronics Holding 38.23% Share in 2025 | Mordor Intelligence Report</v>
+        <v>Ontario Superior Court of Justice Certifies Consumer Protection and Competition Act Class Action Against Intuit</v>
       </c>
       <c r="B939" t="str">
-        <v>2026-06-08</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C939" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D939" t="str">
         <v>Retail</v>
       </c>
       <c r="E939" t="str">
-        <v>https://www.prnewswire.com/news-releases/semiconductor-bonding-market-usd-1-45-billion-by-2031-with-consumer-electronics-holding-38-23-share-in-2025--mordor-intelligence-report-302794066.html</v>
+        <v>https://www.prnewswire.com/news-releases/ontario-superior-court-of-justice-certifies-consumer-protection-and-competition-act-class-action-against-intuit-302839674.html</v>
       </c>
       <c r="F939" t="str">
-        <v>HYDERABAD, India, June 8, 2026 /PRNewswire/ -- According to Mordor Intelligence, the global semiconductor bonding market is projected to grow from USD 1.19 billion in 2026 to USD 1.45 billion by 2031, registering a 4.04% CAGR. Industry growth is being supported by rising investments in...</v>
+        <v>TORONTO, July 31, 2026 /PRNewswire/ -- On July 24, 2026, Justice Leiper of the Ontario Superior Court of Justice certified a consumer protection class action against Intuit Canada ULC and its U.S. parent, Intuit Inc. (together, "Intuit"). The action was brought on behalf of all consumers...</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" t="str">
-        <v>Investment of 45 million euros at the D�sseldorf site: Henkel opens high-bay warehouse expansion</v>
+        <v>Never Married Dating App Launches The World’s First Dating App Platform Exclusively for Never-Married Singles—Plus Find Me On : Never Married Dating . Com , T Shirts and Hoodies That Help People Connect in Real Life</v>
       </c>
       <c r="B940" t="str">
-        <v>2026-06-08</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C940" t="str">
-        <v>WebWire</v>
+        <v>Pressat</v>
       </c>
       <c r="D940" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E940" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355918</v>
+        <v>https://pressat.co.uk/releases/never-married-dating-app-launches-the-worlds-first-dating-app-platform-exclusively-for-never-married-singles-plus-find-me-on-never-married-dating-com-t-shirts-and-hoodies-that-help-people-connect-in-real-life-24fa71c64d2cb915941ee08806dfb45d/</v>
       </c>
       <c r="F940" t="str">
-        <v>- - &amp;#8226; Henkel&amp;#39;s largest warehouse for consumer goods in Europe - &amp;#8226; Consolidation of five existing warehouse locations in Germany and the Benelux region - &amp;#8226; New logistics center strengthens supply chain efficiency and improves distribution across Europe - - - After a two-year planning and construction phase, Henkel has opened its new high-bay warehouse expansion for consumer goods at its D�sseldorf site. With an investment of 45 million euros, the company is strengthening its European supply... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355918</v>
+        <v>Friday 31 July, 2026 Never Married Dating App Launches The World’s First Dating App Platform Exclusively for Never-Married Singles—Plus Find Me On : Never Married Dating . Com , T Shirts and Hoodies That Help People Connect in Real Lifewww.nevermarrieddating.com FOR IMMEDIATE RELEASE Never Married Dating Launches the World’s First Dating Platform Exclusively for Never-Married Singles — Plus Wearable Conversation Starters That Help People Connect in Real Life New York, NY – August 1 , 2026 — Never Married Dating (www.nevermarrieddating.com) has officially launched the first dating platform designed exclusively for people who have never been married. The website and mobile experience give never-married singles a focused, judgment-free space to meet others who share the same relationship hist</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" t="str">
-        <v>Adios(R) Sells More Than 10,000 Units at High Tide Festival, Validating ...</v>
+        <v>“Spirit Body Soul Self Control,” Best-Selling Book Free for One More Day (Ending Soon) (Until 7/31/26)</v>
       </c>
       <c r="B941" t="str">
-        <v>2026-06-08</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C941" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D941" t="str">
         <v>Retail</v>
       </c>
       <c r="E941" t="str">
-        <v>https://pr-inside.com/adios-r-sells-more-than-10-000-units-at-high-tide-festival-validating-r5190063.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358132</v>
       </c>
       <c r="F941" t="str">
-        <v>(PR-inside.com) Strong consumer demand, significant social engagement, and strategic event partnerships position Adios for continued growth across new markets JACKSON, WY / ACCESS Newswire / June 8, 2026 / Kultura Brands, Inc. (OTC:LTNC) ($LTNC), a consumer brands company focused on building scalable lifestyle and beverage brands, today announced that its flagship ready-to-drink cocktail brand, Adios®, sold more than 10,000 units during High Tide Festival, held June 5 and 6 at Riverfront Park in North Charleston, South Carolina. Featuring performances from The Chainsmokers, Louis The Child, Bob Moses, Elderbrook, BUNT., Austin Millz, and other nationally recognized artists, High Tide Festival provided Adios with a ..</v>
+        <v>Best Seller Publishing announces the release of Sonja Chloupek&amp;#39;s new book, &amp;#8220;Spirit Body Soul Self Control.&amp;#8221; The book is currently free and available for download on Amazon for one more day. - - &amp;#8220;Spirit Body Soul Self Control: A Workbook to Help Disciples of Jesus Mature&amp;#8221; (Part 3: Soul Edition) is about developing emotional maturity, mental clarity, and lasting peace by bringing your thoughts, emotions, and choices under the guidance of the Holy Spirit. - - Drawing on Scripture, neuro... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358132</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" t="str">
-        <v>Adios(R) Sells More Than 10,000 Units at High Tide Festival, Validating Festival-Driven Growth Strategy and Accelerating Retail Expansion</v>
+        <v>“The Project Profit Illusion,” Best-Selling Book Free for One More Day (Ending Soon) (Until 7/31/26)</v>
       </c>
       <c r="B942" t="str">
-        <v>2026-06-08</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C942" t="str">
-        <v>Newswire.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D942" t="str">
         <v>Retail</v>
       </c>
       <c r="E942" t="str">
-        <v>https://www.newswire.com/news/adios-r-sells-more-than-10-000-units-at-high-tide-festival-validating-festival</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358135</v>
       </c>
       <c r="F942" t="str">
-        <v>Strong consumer demand, significant social engagement, and strategic event partnerships position Adios for continued growth across new markets</v>
+        <v>Best Seller Publishing announces the release of Peter Frensemeyer&amp;#39;s new book, &amp;#8220;The Project Profit Illusion: Why Your Projects Look Profitable&amp;#8230;Until They Aren&amp;#39;t.&amp;#8221; The book is currently free and available for download on Amazon for one more day. - - &amp;#8220;The Project Profit Illusion: Why Your Projects Look Profitable&amp;#8230;Until They Aren&amp;#39;t&amp;#8221; is about a project that seems to be on track until subtle warning signs reveal deeper issues beneath the surface. As Ethan takes on a leadership role, he be... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358135</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" t="str">
-        <v>Standard Chartered appoints Edward McBride as Global Head, Consumer &amp; Retail, M&amp;A Advisory</v>
+        <v>Best Selling Book, “Hippo's Invitation to Joy!” is Free to Download for Only ONE MORE DAY (end of 07/31/2026)</v>
       </c>
       <c r="B943" t="str">
-        <v>2026-06-08</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C943" t="str">
         <v>WebWire</v>
       </c>
       <c r="D943" t="str">
-        <v>Retail</v>
+        <v>Retail, Media</v>
       </c>
       <c r="E943" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355899</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358108</v>
       </c>
       <c r="F943" t="str">
-        <v>Standard Chartered announces the appointment of Edward McBride as Global Head, Consumer &amp;amp; Retail, M&amp;amp;A Advisory, effective today. - - Based in London, Edward will report to Rajesh Singhi, Global Head, M&amp;amp;A Advisory. - - In his new role, Edward will help drive the growth of Standard Chartered&amp;#39;s global consumer and retail advisory franchise, deepening client relationships and enhancing the Bank&amp;#39;s ability to deliver complex, cross-border transactions across its global network. His appointment r... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355899</v>
+        <v>Jessica Blankenship announces the re-release of her hand-illustrated kid&amp;#39;s book, &amp;#8220;Hippo&amp;#39;s Invitation to Joy!&amp;#8221; The book is free for ONE MORE DAY and available for download on Amazon until end of 07/31/2026. - - What if joy has been waiting just outside your comfort zone? - - Hippo is perfectly content spending every day in her muddy mudhole. But when her cheerful friends, June and Milena, invite her to play with bubbles, Hippo insists she&amp;#39;d rather stay where she is. - - As the friends laugh,... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358108</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="str">
-        <v>Nachawati Law Group Expands Public Entity Litigation Firepower with Veteran Attorney Benjamin Notterman</v>
+        <v>AAEON Launches MIX-Q870A1, a Modular Mini-ITX with 65W Intel Core Ultra 200S Series Support</v>
       </c>
       <c r="B944" t="str">
-        <v>2026-06-08</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C944" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D944" t="str">
-        <v>Retail</v>
+        <v>Healthcare, Real Estate, Energy, Retail, Automotive, Education, Media</v>
       </c>
       <c r="E944" t="str">
-        <v>https://www.prnewswire.com/news-releases/nachawati-law-group-expands-public-entity-litigation-firepower-with-veteran-attorney-benjamin-notterman-302794041.html</v>
+        <v>https://express-press-release.net/news/2026/07/31/1764750</v>
       </c>
       <c r="F944" t="str">
-        <v>Notterman brings public entity, complex litigation expertise to firm's growing practice group DALLAS, June 8, 2026 /PRNewswire/ -- As states, regional governments and other public entities increasingly partner with outside counsel to pursue complex litigation involving consumer...</v>
+        <v>AAEON’s new MIX-Q870A1’s Arrow Lake processing, PCIe Gen 5 with bifurcation, and diverse storage architecture is designed to elevate the potential of Mini-ITX builds. Taipei, [read full press release...]</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="str">
-        <v>Ladybug Resource Group, Inc., Strategic Lead Shicai Li: Bridging Japanese Lean Management With Industrial AI Innovation</v>
+        <v>Focus Universal Announces Deterministic AI Forms Auto-Populate Engine, Introducing a New Era of Autonomous Business Document Processing</v>
       </c>
       <c r="B945" t="str">
-        <v>2026-06-08</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C945" t="str">
         <v>NewMediaWire</v>
       </c>
       <c r="D945" t="str">
-        <v>AI, Energy, Retail, Automotive</v>
+        <v>Finance, AI, SaaS, Retail, Education</v>
       </c>
       <c r="E945" t="str">
-        <v>https://www.newmediawire.com/news/ladybug-resource-group-inc-strategic-lead-shicai-li-bridging-japanese-lean-management-with-industrial-ai-innovation-7087061</v>
+        <v>https://www.newmediawire.com/news/focus-universal-announces-deterministic-ai-forms-auto-populate-engine-introducing-a-new-era-of-autonomous-business-document-processing-7088105</v>
       </c>
       <c r="F945" t="str">
-        <v>TULSA, OK - June 8, 2026 ( NEWMEDIAWIRE ) - Ladybug Resource Group, Inc. ("Ladybug" or the "Company") (OTC ID: LBRG) is pleased to highlight the leadership of Mr. Shicai Li, the Chief Executive Officer of its recently acquired Guangzhou JingDiao assets. With nearly two decades of experience in high-end automotive manufacturing, Mr. Li's background in elite production methodologies serves as the foundation for the Company's competitive edge in the Global Electric Vehicle supply chain. The "Triple-Crown" of Global Manufacturing Excellence Mr. Li's management philosophy was forged within the world's most disciplined industrial environments: Toyota, Honda, and Panasonic. This unique "Triple-Crown" pedigree ensures that the Company's operations meet the rigorous standards required by Global OEM</v>
+        <v xml:space="preserve">New AI Platform Automatically Converts Raw Business Documents Into Completed Business Forms Without Coding or Conventional AI Model Training Rather Focused on Proprietary Human-Approved Deterministic Learning Model MONTEREY PARK, CA - July 31, 2026 ( NEWMEDIAWIRE ) - Focus Universal Inc. (NASDAQ: FCUV) ("Focus" or the "Company"), Focus Universal, a provider of patented hardware and software technologies for IoT, 5G, and AI-driven SEC financial reporting software, today announced the launch of its Deterministic AI Forms Auto-Populate Engine, an enterprise document platform designed to transform repetitive manual document processing into fully autonomous electronic workflows. This Engine enables organizations to upload raw business documents from multiple sources and automatically identify, </v>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="str">
-        <v>Major Affiliates Back FRIDAY and Open Gateway to Global Brands for ...</v>
+        <v>ALIMENTATION COUCHE-TARD ANNOUNCES AGREEMENT TO ACQUIRE CONTROLLING STAKE IN ŻABKA GROUP AND LAUNCHES VOLUNTARY TENDER OFFER</v>
       </c>
       <c r="B946" t="str">
-        <v>2026-06-08</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C946" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D946" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E946" t="str">
-        <v>https://pr-inside.com/major-affiliates-back-friday-and-open-gateway-to-global-brands-for-r5190051.htm</v>
+        <v>https://www.prnewswire.com/news-releases/alimentation-couche-tard-announces-agreement-to-acquire-controlling-stake-in-abka-group-and-launches-voluntary-tender-offer-302839695.html</v>
       </c>
       <c r="F946" t="str">
-        <v>(PR-inside.com) Dual affiliate network partnerships enable the personal shopping AI access to more than 48,500 brands and merchants across every major retail category. LONDON, UK / ACCESS Newswire / June 8, 2026 / Temu, SHEIN, Marks and Spencer, Adidas and ASOS are among the major brands and marketplaces that personal shopping AI, FRIDAY, has today announced it now has access to following vital backing from global affiliate network impact.com and global commerce monetization platform, Skimlinks. Currently in early access, FRIDAY is now able now reach more than 48,500 brands and merchants across fashion, beauty, homewares, technology and other retail categories through its product ..</v>
+        <v>Transaction Represents Largest Acquisition In Couche-Tard History And Establishes Controlling Position In One Of Europe's Leading Convenience And Digital Retail Platforms LAVAL, Québec, July 31, 2026 /PRNewswire/ -- Alimentation Couche-Tard Inc. ("Couche-Tard") (TSX: ATD), a global leader...</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="str">
-        <v>Döner Haus Gives New Yorkers Free Fries on Germany Game Days During the 2026 FIFA World Cup</v>
+        <v>FCPT Announces Sale-Leaseback of a Sun Auto Tire &amp; Service Property for $2.5 Million</v>
       </c>
       <c r="B947" t="str">
-        <v>2026-06-08</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C947" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D947" t="str">
-        <v>Retail, Gaming</v>
+        <v>Finance, Real Estate, Retail</v>
       </c>
       <c r="E947" t="str">
-        <v>https://express-press-release.net/news/2026/06/08/1757598</v>
+        <v>https://finance.yahoo.com/real-estate/articles/fcpt-announces-sale-leaseback-sun-013300264.html</v>
       </c>
       <c r="F947" t="str">
-        <v>New York, New York – 2026-06-08 — /EPR Network/ – Döner Haus, the fastest-growing German-style döner kebab franchise built for the modern consumer and franchisee, [read full press release...]</v>
+        <v>MILL VALLEY, Calif., July 31, 2026--Four Corners Property Trust (NYSE:FCPT), a real estate investment trust primarily engaged in the ownership and acquisition of high-quality, net-leased restaurant and retail properties ("FCPT" or the "Company"), is pleased to announce the acquisition of a Sun Auto Tire &amp; Service property for $2.5 million via sale-leaseback. The property is located in a highly trafficked corridor in North Carolina and corporate-operated under a long-term, triple net lease with a</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" t="str">
-        <v>NeuroOne® to Present at the Planet MicroCap Las Vegas 2026 Conference Wednesday, June 17, 2026 at 12:00 p.m. Pacific Time</v>
+        <v>Q2 Earnings: Andy Jassy on what's driving Amazon Ads growth</v>
       </c>
       <c r="B948" t="str">
-        <v>2026-06-08</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C948" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D948" t="str">
-        <v>Finance, Healthcare, Retail</v>
+        <v>Finance, AI, Retail, Media</v>
       </c>
       <c r="E948" t="str">
-        <v>https://www.newmediawire.com/news/neuroone-r-to-present-at-the-planet-microcap-las-vegas-2026-conference-wednesday-june-17-2026-at-12-00-p-m-pacific-time-7087058</v>
+        <v>https://www.aboutamazon.com/news/company-news/amazon-ceo-andy-jassy-amazon-ads-growth-q2-2026-earnings?utm_source=rss</v>
       </c>
       <c r="F948" t="str">
-        <v>EDEN PRAIRIE, MINN., - June 8, 2026 ( NEWMEDIAWIRE ) - NeuroOne Medical Technologies Corporation (Nasdaq: NMTC) ("NeuroOne" or the "Company"), a medical technology company dedicated to transforming the surgical diagnosis and treatment of neurological disorders, today announced that the Company will participate in the Planet MicroCap Las Vegas 2026 Conference June 17-18, 2026. Dave Rosa, President &amp;amp; Chief Executive Officer, will attend the Planet MicroCap Conference in Las Vegas, NV where he is scheduled to host one-on-one meetings with institutional investors. Mr. Rosa is also scheduled to deliver a Company presentation on Wednesday, June 17, 2026, at 12:00 p.m. Pacific Time/3:00 p.m. Eastern Time in TRACK 6 - Raphael 3 and will provide commercialization updates and anticipated milesto</v>
+        <v>Amazon Ads generated $19.8 billion of revenue in Q2, up 26% year over year, powered by AI tools, conversational shopping, and multi-sport streaming strategies.</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" t="str">
-        <v>ENHANCED GAMES SUCCESS DRIVING SIGNIFICANT GROWTH FOR "LIVE ENHANCED" CONSUMER PLATFORM</v>
+        <v>Q2 Earnings: Andy Jassy on Amazon Stores growth, delivery speed, and AI shopping</v>
       </c>
       <c r="B949" t="str">
-        <v>2026-06-08</v>
+        <v>2026-07-31</v>
       </c>
       <c r="C949" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D949" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>Finance, AI, Retail</v>
       </c>
       <c r="E949" t="str">
-        <v>https://www.prnewswire.com/news-releases/enhanced-games-success-driving-significant-growth-for-live-enhanced-consumer-platform-302793545.html</v>
+        <v>https://www.aboutamazon.com/news/company-news/amazon-ceo-andy-jassy-stores-growth-ai-shopping-q2-2026-earnings?utm_source=rss</v>
       </c>
       <c r="F949" t="str">
-        <v>Athlete-Led Creative &amp; Personal Best Messaging Validating Company's Flywheel Strategy NEW YORK, June 8, 2026 /PRNewswire/ -- Enhanced (NYSE: ENHA), the elite sports competition and personalized performance products company drew significant global attention and marked an important step in...</v>
+        <v>Amazon CEO Andy Jassy on how the Stores team is expanding selection, delivering at record speeds, growing Grocery and Pharmacy, and using AI to make shopping even easier.</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" t="str">
-        <v>Metavesco, Inc. Announces Strategic Realignment to Concentrate Capital on Highest-Growth Operating Segments</v>
+        <v>NeuroOne Releases CNS Drug Delivery White Paper Ahead of Planned Fiscal Year-End Availability of the StereoCED™ Platform</v>
       </c>
       <c r="B950" t="str">
-        <v>2026-06-08</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C950" t="str">
         <v>NewMediaWire</v>
       </c>
       <c r="D950" t="str">
-        <v>Finance, Retail</v>
+        <v>Finance, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E950" t="str">
-        <v>https://www.newmediawire.com/news/metavesco-inc-announces-strategic-realignment-to-concentrate-capital-on-highest-growth-operating-segments-7087055</v>
+        <v>https://www.newmediawire.com/news/neuroone-releases-cns-drug-delivery-white-paper-ahead-of-planned-fiscal-year-end-availability-of-the-stereoced-tm-platform-7088093</v>
       </c>
       <c r="F950" t="str">
-        <v>CUMMING, GA - June 8, 2026 ( NEWMEDIAWIRE ) - Metavesco, Inc. (OTC: MVCO) today announced the results of a comprehensive segment-by-segment review of its operating businesses and a strategic realignment of capital toward the segments management believes offer the greatest potential for sustainable revenue and profit growth. "We took a hard look at every part of this company and made disciplined decisions about where our capital and focus belong," said Ryan Schadel, Chief Executive Officer of Metavesco. "Growth means concentrating our resources behind the businesses that can scale - and having the discipline to step away from the ones that can't." Go-Forward Focus Following the review, Metavesco will concentrate its resources on two core growth segments: OTCfi - the Company's investor relat</v>
+        <v xml:space="preserve">White Paper Highlights How StereoCED™ is Designed to Address Key Barriers to the Scalable Commercial Delivery of Brain Therapeutics Through a Streamlined Robotic-Assisted Workflow Device Availability for Research and Investigational Clinical Studies Expected by Fiscal Year-End EDEN PRAIRIE, MINN. - July 30, 2026 ( NEWMEDIAWIRE ) - NeuroOne Medical Technologies Corporation (Nasdaq: NMTC) (“NeuroOne” or the “Company”), a medical technology company dedicated to transforming the surgical diagnosis and treatment of neurological disorders, today announced the release of a new white paper titled “StereoCED™ - A Scalable Platform for CNS Drug Delivery”. The white paper can be downloaded from the Scientific Resources section of www.nmtc1.com or, click here . The white paper highlights how advances </v>
       </c>
     </row>
     <row r="951">
       <c r="A951" t="str">
-        <v>“Belief Code” is Free to Download for Only Five Days (Until 6/12/26)</v>
+        <v>Regentis Biomaterials (RGNT) Targets $3B Cartilage Repair Market with Cell-Free Gelrin C</v>
       </c>
       <c r="B951" t="str">
-        <v>2026-06-08</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C951" t="str">
-        <v>WebWire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D951" t="str">
-        <v>Retail</v>
+        <v>Finance, Healthcare, Retail</v>
       </c>
       <c r="E951" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355826</v>
+        <v>https://www.newmediawire.com/news/regentis-biomaterials-rgnt-targets-3b-cartilage-repair-market-with-cell-free-gelrin-c-7088092</v>
       </c>
       <c r="F951" t="str">
-        <v>Best Seller Publishing announces the release of Clifford Foreman&amp;#39;s new book, &amp;#8220;Belief Code: Rewire Your Mind, Unlock Limitless Potential.&amp;#8221; It will be available in the Amazon store for free for only five days. - - &amp;#8220;Belief Code: Rewire Your Mind, Unlock Limitless Potential&amp;#8221; is transforming your life by changing the beliefs that shape your thoughts, actions, and results. The book explores how subconscious patterns rooted in fear, self-doubt, and scarcity can hold people back from success... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355826</v>
+        <v>LOS ANGELES, CA - July 30, 2026 ( NEWMEDIAWIRE ) - Regentis Biomaterials (NYSE American: RGNT) is positioning its Gelrin C hydrogel as a practical regenerative medicine solution for cartilage damage that could help address the substantial clinical and economic burden associated with knee osteoarthritis (“OA”). Gelrin C is a cell-free, off-the-shelf hydrogel administered in a single 10-minute procedure, designed to support cartilage regeneration while avoiding the multiple surgeries, specialized laboratory processing and higher costs associated with some cell-based therapies. With approximately 470,000 knee cartilage repair procedures performed annually in the U.S., representing an estimated $3 billion market, the company believes Gelrin C could offer a more scalable approach that fits exis</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" t="str">
-        <v>“L.E.A.R.N” is Free to Download for Only Five Days (Until 6/12/26)</v>
+        <v>REAL TIME WITH BILL MAHER July 31 Episode Lineup</v>
       </c>
       <c r="B952" t="str">
-        <v>2026-06-08</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C952" t="str">
         <v>WebWire</v>
       </c>
       <c r="D952" t="str">
-        <v>Retail, Education</v>
+        <v>Retail</v>
       </c>
       <c r="E952" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355832</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=358364</v>
       </c>
       <c r="F952" t="str">
-        <v>Best Seller Publishing announces the release of Jim Carbaugh&amp;#39;s new book, &amp;#8220;L.E.A.R.N: A Transformative Educational Framework That Inspires Character, Resilience and Leadership.&amp;#8221; It will be available in the Amazon store for free for only five days. - - &amp;#8220;L.E.A.R.N: A Transformative Educational Framework That Inspires Character, Resilience and Leadership&amp;#8221; is about creating stronger school cultures and more effective learning environments through a practical framework centered on values-dr... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355832</v>
+        <v>REAL TIME WITH BILL MAHER continues FRIDAY, JULY 31 (10:00-11:00 p.m. ET/7:00-8:00 p.m. PT) on HBO and will be available to stream on HBO Max. Allowing Maher to offer his unique perspective on contemporary issues, the show continues with its opening monologue, one-on-one interviews with notable guests, roundtable discussions with panelists, and its signature &amp;#8220;New Rules.&amp;#8221; - - This week features a one-on-one interview with Erin Brockovich, consumer advocate, environmental activist, and f... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358364</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" t="str">
-        <v>“Spirit Body Soul Self Control” by Sonja Chloupek — Free on Amazon Until 6/12/2026</v>
+        <v>Greenland Energy (GLND) Positions Jameson Project Within Growing Focus on Energy Security</v>
       </c>
       <c r="B953" t="str">
-        <v>2026-06-08</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C953" t="str">
-        <v>WebWire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D953" t="str">
-        <v>Retail</v>
+        <v>Finance, Energy, Retail</v>
       </c>
       <c r="E953" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355829</v>
+        <v>https://www.newmediawire.com/news/greenland-energy-glnd-positions-jameson-project-within-growing-focus-on-energy-security-7088091</v>
       </c>
       <c r="F953" t="str">
-        <v>Best Seller Publishing is proud to announce the release of &amp;#8220;Spirit Body Soul Self Control: A Workbook to Help Disciples of Jesus Mature&amp;#8221; (Part 2: Body Edition) by Christian author, ministry leader, and discipleship teacher Sonja Chloupek &amp;#8212; available for free download on Amazon for a limited time &amp;#8212;now through June 12, 2026. - - Many Christians faithfully serve others while quietly battling shame, insecurity, people-pleasing, emotional wounds, and the feeling that they are never enoug... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355829</v>
+        <v>LOS ANGELES, CA - July 30, 2026 ( NEWMEDIAWIRE ) - Greenland Energy (NASDAQ: GLND) , an energy company focused on Greenland’s Jameson Land Basin, is gaining increased attention as geopolitical tensions and concerns surrounding the Strait of Hormuz underscore the importance of energy security and diversified oil supply sources. The company is advancing exploration in Greenland’s Jameson Land Basin, where it has an agreement that could allow it to earn up to a 70% interest by funding exploration activities, including two planned wells. With field preparation and infrastructure planning underway for the targeted 2026 drilling program, Greenland Energy is positioning its fully financed frontier exploration project against a backdrop of heightened interest in new energy sources outside traditio</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" t="str">
-        <v>GEN Restaurant Group Secures Retail Placement at Save Mart Supermarkets with Six SKU Launch</v>
+        <v>Mitsubishi Motors Opens First U.S. Gallery Dealership, Introducing Modernized Retail Sales Experience</v>
       </c>
       <c r="B954" t="str">
-        <v>2026-06-08</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C954" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D954" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E954" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/08/3307879/0/en/GEN-Restaurant-Group-Secures-Retail-Placement-at-Save-Mart-Supermarkets-with-Six-SKU-Launch.html</v>
+        <v>https://www.prnewswire.com/news-releases/mitsubishi-motors-opens-first-us-gallery-dealership-introducing-modernized-retail-sales-experience-302839396.html</v>
       </c>
       <c r="F954" t="str">
-        <v>GEN Restaurant Group Secures Retail Placement at Save Mart Supermarkets with Six SKU Launch</v>
+        <v>Grand opening held today in conjunction with state, county, city officials in attendance First-of-its-kind dealership facility now open in partnership with Murfreesboro, Tenn.-based City Auto Mitsubishi Immersive showroom experience brings Mitsubishi Motors to high-traffic retail...</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" t="str">
-        <v>Yiren Digital Announces Increase in Beneficial Ownership by Mr. Ning Tang Following Controlling Shareholder Restructuring</v>
+        <v>Datavault AI (DVLT) Expands DataMEDS Licensing Agreement Into Commercial Healthcare</v>
       </c>
       <c r="B955" t="str">
-        <v>2026-06-08</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C955" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D955" t="str">
-        <v>Finance, Retail</v>
+        <v>Finance, Crypto, AI, Healthcare, Retail</v>
       </c>
       <c r="E955" t="str">
-        <v>https://www.prnewswire.com/news-releases/yiren-digital-announces-increase-in-beneficial-ownership-by-mr-ning-tang-following-controlling-shareholder-restructuring-302793748.html</v>
+        <v>https://www.newmediawire.com/news/datavault-ai-dvlt-expands-datameds-licensing-agreement-into-commercial-healthcare-7088088</v>
       </c>
       <c r="F955" t="str">
-        <v>BEIJING, June 8, 2026 /PRNewswire/ -- Yiren Digital Ltd. (NYSE: YRD) ("Yiren Digital" or the "Company"), a leading fintech company specializing in digital consumer lending, insurance and financial technology innovation across China and global markets, today announced that it has been...</v>
+        <v xml:space="preserve">LOS ANGELES, CA - July 30, 2026 ( NEWMEDIAWIRE ) - Datavault AI (NASDAQ: DVLT) expanded its definitive licensing agreement with DataMeds AI Inc. to extend its PharmacyChain blockchain-related technology beyond pharmaceutical distribution into commercial healthcare, healthspan and wellness applications. The expanded relationship is designed to support patient-controlled health data access, monetization and real-world asset tokenization across pharmacy, medical, laboratory and wearable device environments, leveraging a behavioral healthcare patent portfolio focused on medical logistics, IoT population health and AI-driven remote patient monitoring. Under the amended agreement, Datavault AI will receive common shares representing approximately 19.9% of DataMEDS’ outstanding common stock upon </v>
       </c>
     </row>
     <row r="956">
       <c r="A956" t="str">
-        <v>iHerb Expands Consumer Benefits Across Asia with 618 Shopping Festival</v>
+        <v>VIKING® Car Care Surpasses 100,000 TikTok Followers Through Entertainment-Driven Brand Building</v>
       </c>
       <c r="B956" t="str">
-        <v>2026-06-08</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C956" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D956" t="str">
-        <v>SaaS, Healthcare, Retail</v>
+        <v>Retail, Automotive, Media</v>
       </c>
       <c r="E956" t="str">
-        <v>https://www.pr-inside.com/iherb-expands-consumer-benefits-across-asia-with-618-shopping-festival-r5189979.htm</v>
+        <v>https://www.prweb.com/releases/viking-car-care-surpasses-100-000-tiktok-followers-through-entertainment-driven-brand-building-302839328.html</v>
       </c>
       <c r="F956" t="str">
-        <v>(PR-inside.com) IRVINE, CA, June 7, 2026 - (ACN Newswire) - iHerb, a global e‑commerce platform specializing in health and wellness products, has officially launched its 2026 “618 Peak Shopping Festival.” As a brand with a 29‑year heritage, this initiative brings a range of promotional offers and localized services to customers in Hong Kong and Southeast Asia, reflecting the company’s ongoing commitment to enhancing accessibility and customer experience across international markets. Founded in 1996, iHerb has expanded its operations to 185 countries and regions and now serves more than 11 million active users worldwide. Through its direct sourcing model and global fulfillment network, ..</v>
+        <v>Milestone reflects growing consumer engagement with entertaining automotive content, authentic product demonstrations, and innovative car care solutions. ST. LOUIS, July 30, 2026 /PRNewswire-PRWeb/ -- VIKING® Car Care, a trusted leader in automotive appearance accessories, announced that...</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" t="str">
-        <v>Telenor receives approval to acquire GlobalConnect’s consumer business in Norway</v>
+        <v>Vadzo Imaging Launches the Innova-544CRE 5MP Color Low Power GigE Camera with Onsemi AR0544 HDR Sensor and Wake-on-Motion Technology.</v>
       </c>
       <c r="B957" t="str">
-        <v>2026-06-08</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C957" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D957" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E957" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/08/3307804/0/en/Telenor-receives-approval-to-acquire-GlobalConnect-s-consumer-business-in-Norway.html</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-launches-the-innova-544cre-5mp-color-low-power-gige-22836169</v>
       </c>
       <c r="F957" t="str">
-        <v>The Norwegian Competition Authority has approved Telenor's acquisition of GlobalConnect's Norwegian fibre business for residential customers</v>
+        <v>Vadzo Imaging introduces the Innova-544CRE, a 5MP color low-power GigE camera product built on the Onsemi AR0544 CMOS sensor and engineered for networked machine vision, robotics guidance, retail monitoring, and edge surveillance deployments where Wake on Motion power management, near-infrared sensitivity, and up to 100 dB dynamic range determine which camera product survives long-term multi-node PoE installations.</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" t="str">
-        <v>Casino Group Communication</v>
+        <v>Wrap Technologies (WRAP) Builds Global Momentum as It Expands the WrapShield™ Public Safety Platform</v>
       </c>
       <c r="B958" t="str">
-        <v>2026-06-08</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C958" t="str">
-        <v>GlobeNewswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D958" t="str">
-        <v>Retail</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E958" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/08/3307797/0/en/Casino-Group-Communication.html</v>
+        <v>https://www.newmediawire.com/news/wrap-technologies-wrap-builds-global-momentum-as-it-expands-the-wrapshield-tm-public-safety-platform-7088085</v>
       </c>
       <c r="F958" t="str">
-        <v>Casino Group and the Zouari Family strengthen their historic partnership to accelerate in convenience retail</v>
+        <v xml:space="preserve">Regulatory clarity: ATF Ruling 2026-2, effective July 2, 2026, classified the BolaWrap(R) 150 as a federally recognized instrument of restraint rather than a firearm or “any other weapon” - which may remove longstanding procurement barriers across law enforcement, corrections, and government markets and is helping agencies move from extended evaluation toward department-wide programs. Counter-drone sensing: A strategic transaction with Israeli AI sensing company Frenel Imaging Ltd. gives WRAP exclusive U.S. and NATO distribution rights to Division of Focal Plane (“DoFP”) polarimetric sensing technology, which detects drones by their physical light-scattering signatures rather than radio-frequency emissions - enabling detection, the company says, even after a drone stops transmitting. WRAP </v>
       </c>
     </row>
     <row r="959">
       <c r="A959" t="str">
-        <v>HKTDC's 'Hong Kong Tech Pavilion' at Paris VivaTech 2026 to Showcase 24 Hong Kong Startups to Connect Global Investment Opportunities</v>
+        <v>Amidst Supply Chain Complexity, Consumer Product Brands Find Efficiency With Genimex's Integrated Design and Manufacturing Services</v>
       </c>
       <c r="B959" t="str">
-        <v>2026-06-07</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C959" t="str">
-        <v>NewMediaWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D959" t="str">
-        <v>AI, Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E959" t="str">
-        <v>https://www.newmediawire.com/news/hktdc-s-hong-kong-tech-pavilion-at-paris-vivatech-2026-to-showcase-24-hong-kong-startups-to-connect-global-investment-opportunities-7087054</v>
+        <v>https://www.prweb.com/releases/amidst-supply-chain-complexity-consumer-product-brands-find-efficiency-with-genimexs-integrated-design-and-manufacturing-services-302839321.html</v>
       </c>
       <c r="F959" t="str">
-        <v>HONG KONG - June 7, 2026 ( NEWMEDIAWIRE ) - The Hong Kong Trade Development Council (HKTDC) will host a "Hong Kong Tech Pavilion" at Viva Technology (VivaTech) 2026 , Europe’s premier annual startup and technology summit in Paris, from next Wednesday, 17 to Saturday, 20 June. In collaboration with our strategic partner, the Hong Kong Economic and Trade Office in Brussels, the Pavilion will bring together 24 Hong Kong startups to showcase innovations in artificial intelligence and robotics, health technology, and sustainability and climate technology. A series of thematic seminars, startup pitching sessions, and networking receptions will also be held to facilitate exchanges between global investors, buyers, and Hong Kong startups, fostering international collaboration. Several key partners</v>
+        <v>For consumer product brands seeking companies that handle both product design and manufacturing, Genimex delivers end-to-end manufacturing. The company guides brands from initial concept through final production, with expert teams who have over five decades of experience across thousands...</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" t="str">
-        <v>Central Asia Visit Drives Multi-sector Collaboration, Business Delegation Signed 66 MoUs and Agreements to Seize Belt and Road Opportunities</v>
+        <v>VERAXA Biotech (VRXA) Strengthens Scientific Leadership as New CSO Takes the Helm in Advancing BiTAC® Cancer Therapy Platform</v>
       </c>
       <c r="B960" t="str">
-        <v>2026-06-07</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C960" t="str">
         <v>NewMediaWire</v>
       </c>
       <c r="D960" t="str">
-        <v>Retail</v>
+        <v>Finance, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E960" t="str">
-        <v>https://www.newmediawire.com/news/central-asia-visit-drives-multi-sector-collaboration-business-delegation-signed-66-mous-and-agreements-to-seize-belt-and-road-opportunities-7087053</v>
+        <v>https://www.newmediawire.com/news/veraxa-biotech-vrxa-strengthens-scientific-leadership-as-new-cso-takes-the-helm-in-advancing-bitac-r-cancer-therapy-platform-7088082</v>
       </c>
       <c r="F960" t="str">
-        <v>TASHKENT, UZBEKISTAN - June 7, 2026 ( NEWMEDIAWIRE ) - A business delegation led by the Chief Executive of the Hong Kong Special Administrative Region (HKSAR), John Lee , and organised by the Hong Kong Trade Development Council (HKTDC), completed its first stop in Kazakhstan from 1 to 3 June and are now visiting Tashkent, the capital of Uzbekistan, for the final leg of its Central Asia tour from 4 to 5 June. During the visit, the delegation met with senior representatives of the local government and business communities, successfully advancing collaboration opportunities across multiple sectors. The HKTDC will follow up on key projects facilitated during the visit by providing professional post-‘mission business matching and support services, with a view to expediting project implementatio</v>
+        <v>The company has appointed antibody therapeutics specialist Dr. Christoph Erkel as Chief Scientific Officer. The leadership change comes as the company advances its proprietary BiTAC(R) technology platform toward clinical development. VERAXA is building a diversified oncology pipeline that includes conditionally active T-cell engagers, bispecific ADCs and other engineered antibody therapeutics. Recent regulatory feedback from Germany’s Paul-Ehrlich-Institute has provided additional clarity for development of the company’s lead BiTAC(R)-TCE program. Investors are watching companies developing next-generation immunotherapies that seek to improve efficacy while reducing treatment-related toxicity. LOS ANGELES, CA - July 30, 2026 ( NEWMEDIAWIRE ) - VERAXA Biotech (NASDAQ: VRXA) , an emerging le</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" t="str">
-        <v>Mastantuno Law Firm Releases New Guide Explaining What South Carolina Car Accident Claims May Really Be Worth</v>
+        <v>Prudent Growth Partners Announces Purchase of Comotara Center in Kansas</v>
       </c>
       <c r="B961" t="str">
-        <v>2026-06-07</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C961" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D961" t="str">
-        <v>Retail, Automotive</v>
+        <v>Finance, Real Estate, Retail</v>
       </c>
       <c r="E961" t="str">
-        <v>https://www.prweb.com/releases/mastantuno-law-firm-releases-new-guide-explaining-what-south-carolina-car-accident-claims-may-really-be-worth-302793030.html</v>
+        <v>https://www.prnewswire.com/news-releases/prudent-growth-partners-announces-purchase-of-comotara-center-in-kansas-302839239.html</v>
       </c>
       <c r="F961" t="str">
-        <v>New consumer resource helps South Carolina accident victims understand settlement values, insurance company tactics, comparative negligence laws, and the factors that determine what a car accident claim may actually be worth. CHARLESTON, S.C., June 7, 2026 /PRNewswire-PRWeb/ -- Mastantuno...</v>
+        <v>CHAPEL HILL, N.C., July 30, 2026 /PRNewswire/ -- Prudent Growth Partners, LLC, a private equity real estate investment firm based in Chapel Hill, North Carolina, has completed its $7.9 million acquisition of Comotara Center, a 55,650-square-foot neighborhood retail center located in...</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" t="str">
-        <v>GLP-1-Based Meds Linked to Fewer Heart Events in Adults With Obesity, Autoimmune Disease</v>
+        <v>Uphold Launches Instant Crypto-Backed Loans through Exactly DeFi Protocol ...</v>
       </c>
       <c r="B962" t="str">
-        <v>2026-06-06</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C962" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D962" t="str">
-        <v>Retail, Healthcare</v>
+        <v>Crypto, Retail</v>
       </c>
       <c r="E962" t="str">
-        <v>https://www.newmediawire.com/news/glp-1-based-meds-linked-to-fewer-heart-events-in-adults-with-obesity-autoimmune-disease-7087052</v>
+        <v>https://pr-inside.com/uphold-launches-instant-crypto-backed-loans-through-exactly-defi-protocol-r5206467.htm</v>
       </c>
       <c r="F962" t="str">
-        <v>Research Highlights: Among people with both obesity and an autoimmune disease, those taking GLP-1-based medications had fewer cardiac events, fewer emergency department visits and a decreased mortality. The analysis of more than 26,000 adults in the U.S. found that GLP-1RA medications may have broader heart and metabolic effects, as well as reduce inflammation in addition to weight loss and glucose control in high-risk populations. Embargoed until 12:30 p.m. CT/1:30 p.m. ET Saturday, June 6 DALLAS - June 6, 2026 ( NEWMEDIAWIRE ) - Among adults with both obesity and an autoimmune disease, those taking a glucagon-like peptide-receptor 1 agonist (GLP-1RA) medication had lower rates of emergency department visits and were less likely to experience serious cardiac events, such as stroke, pulmon</v>
+        <v>(PR-inside.com) SAN FRANCISCO, CA / ACCESS Newswire / July 30, 2026 /Uphold, the modern infrastructure provider for on-chain financial services, announces the introduction of instant cash loans against crypto holdings offered through the Exactly DeFi Protocol. Uphold's retail customers in the U.S. can now borrow against their cryptocurrency portfolio, without selling any assets, by depositing their Bitcoin, Ethereum, XRP, or USDC as collateral on the Exactly Protocol. U.S. customers can borrow against their crypto without having to sell their assets Deposit Bitcoin, Ethereum, XRP or USDC as collateral Loans are available in minutes with no credit checks Repayment timelines are flexible and users can defer ..</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" t="str">
-        <v>PureHealth Research Highlights Growing Consumer Interest in Lymphatic Wellness and Botanical Support</v>
+        <v>High Tide Closes Acquisition of Northern Helm, Adding Four Retail Cannabis Stores in Ontario</v>
       </c>
       <c r="B963" t="str">
-        <v>2026-06-06</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C963" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D963" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E963" t="str">
-        <v>https://www.prnewswire.com/news-releases/purehealth-research-highlights-growing-consumer-interest-in-lymphatic-wellness-and-botanical-support-302793009.html</v>
+        <v>https://www.prnewswire.com/news-releases/high-tide-closes-acquisition-of-northern-helm-adding-four-retail-cannabis-stores-in-ontario-302839334.html</v>
       </c>
       <c r="F963" t="str">
-        <v>MANASSAS, Va., June 6, 2026 /PRNewswire/ -- PureHealth Research today highlighted the growing consumer interest in lymphatic wellness and the role botanicals may play in supporting healthy lymphatic function. Burdock Root, Cleavers, and Echinacea are among the ingredients commonly studied...</v>
+        <v>CALGARY, AB, July 30, 2026 /PRNewswire/ -- High Tide Inc. ("High Tide" or the "Company") (Nasdaq: HITI) (TSXV: HITI) (FSE: 2LYA), the high-impact, retail-forward enterprise built to deliver real-world value across every component of cannabis, announced today, further to its press release...</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" t="str">
-        <v>4 Next Cryptos To Explode as Bitcoin Dumps and Traders Hunt the First Bounce Winners</v>
+        <v>/C O R R E C T I O N -- Eileen Inc./</v>
       </c>
       <c r="B964" t="str">
-        <v>2026-06-06</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C964" t="str">
-        <v>OpenPR</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D964" t="str">
-        <v>Crypto, Retail</v>
+        <v>Finance, SaaS, Retail</v>
       </c>
       <c r="E964" t="str">
-        <v>https://www.openpr.com/news/4540476/4-next-cryptos-to-explode-as-bitcoin-dumps-and-traders-hunt</v>
+        <v>https://www.prnewswire.com/news-releases/eileen-a-leading-last-mile-retail-intelligence-platform-that-tells-cpg-brands-what-is-actually-on-their-shelf-generates-notable-initial-momentum-with-latest-oversubscribed-pre-seed-round-revenue-growth-of-105-in-q2--35-000--a-302838460.html</v>
       </c>
       <c r="F964" t="str">
-        <v>Bitcoin is dumping again, and traders are hunting for the first bounce winners before the recovery becomes obvious. Every weaker candle is making retail ask whether the bull market is pausing too early. The chart has not given bulls the</v>
+        <v>In the news release, Eileen, A Leading Last Mile Retail Intelligence Platform That Tells CPG Brands What Is Actually On Their Shelf, Generates Notable Initial Momentum with Latest Oversubscribed Pre-Seed Round, Revenue Growth of 105% in Q2, 35,000 + Active Shoppers Within Network Across...</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" t="str">
-        <v>XRP Price Prediction: XRP's 17% Weekly Drop Sends Retail Toward AlphaPepe's Smaller-Cap Setup</v>
+        <v>Ascendant Network Announces Comprehensive Sponsor Lineup for the Inaugural SHOWCASE: World’s First Retail + Commerce Media Upfront</v>
       </c>
       <c r="B965" t="str">
-        <v>2026-06-06</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C965" t="str">
-        <v>OpenPR</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D965" t="str">
-        <v>Crypto, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E965" t="str">
-        <v>https://www.openpr.com/news/4540464/xrp-price-prediction-xrp-s-17-weekly-drop-sends-retail-toward</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/ascendant-network-announces-comprehensive-sponsor-172900373.html</v>
       </c>
       <c r="F965" t="str">
-        <v>XRP's price prediction is carrying one of June 2026's most damaging single-week performance figures as a 17% weekly drop signals that the payment token's strongest catalyst stack of the year has proven insufficient to prevent severe bear market selling during</v>
+        <v>NEW YORK, July 30, 2026--Today, Ascendant Network announced a comprehensive lineup of presenting sponsors for SHOWCASE: the world’s first retail + commerce media upfront, taking place on Wednesday, September 2, 2026, at The Times Center in New York City. Bringing together the world’s most powerful buyers and media networks, the inaugural retail media upfront event features a roster of category-leading presenting sponsors spanning across national and regional grocery, discount, drugstore, departm</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" t="str">
-        <v>Industry Report: Coupon Sites Are Driving Record Online Shopping Savings Worldwide</v>
+        <v>Cursor Launches Benchmark Partners Program with AWS, BCG, Databricks, McKinsey, NVIDIA, and Snowflake to Deliver First Referenceable Enterprise AI Adoption Stack</v>
       </c>
       <c r="B966" t="str">
-        <v>2026-06-06</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C966" t="str">
-        <v>OpenPR</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D966" t="str">
-        <v>Retail</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E966" t="str">
-        <v>https://www.openpr.com/news/4540458/industry-report-coupon-sites-are-driving-record-online</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/cursor-launches-benchmark-partners-program-170200827.html</v>
       </c>
       <c r="F966" t="str">
-        <v>In today's rapidly expanding digital economy, online shopping has become a primary mode of purchasing for millions of consumers worldwide. Studies suggest that over 2.7 billion people globally are now digital shoppers, reflecting the massive shift toward e-commerce. Alongside this</v>
+        <v>SAN FRANCISCO, July 30, 2026--Cursor, a leading multi-model AI coding platform, today announced the launch of Cursor Benchmark Partners. This global cohort brings together six of the world’s leading technology, infrastructure, data, and services firms, including Amazon Web Services (AWS), BCG, Databricks, McKinsey, NVIDIA, and Snowflake, to work alongside Cursor to help enterprise customers adopt and scale AI software development across their organizations.</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" t="str">
-        <v>Best SMM Panel for Instagram USA (2026 Guide) - Real USA Followers &amp; Engagement</v>
+        <v>Diamond Veneer Travel Jewelry Announces New Wholesale Partnership Program for Luxury Spa Boutiques and Hotels Gift Shops</v>
       </c>
       <c r="B967" t="str">
-        <v>2026-06-06</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C967" t="str">
-        <v>OpenPR</v>
+        <v>PR.com</v>
       </c>
       <c r="D967" t="str">
-        <v>SaaS, Real Estate, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E967" t="str">
-        <v>https://www.openpr.com/news/4540429/best-smm-panel-for-instagram-usa-2026-guide-real-usa-followers</v>
+        <v>https://www.pr.com/press-release/975181</v>
       </c>
       <c r="F967" t="str">
-        <v>Instagram is the most powerful platform for influencers, brands, and creators in the United States. Whether you're promoting fashion, fitness, real estate, music, business coaching, or e-commerce products, the competition is intense - and the need for American engagement is</v>
+        <v>“We are excited to partner with properties that value innovation and guest comfort,” said Yaacov Hassidim, Founder of Diamond Veneer. “Our memo program removes barriers to retail success, so spa directors can focus on what matters most: creating an unforgettable atmosphere.” He added: “Our jewelry collections offer partners exceptional profit margins of up to 5x, pairing luxury aesthetics with the [PR.com]</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" t="str">
-        <v>Retrax and BackRack Lead Growing Demand for Premium Truck Bed Organization and Protection Solutions</v>
+        <v>XL Enterprises Expands Custom and Private-Label Leather Goods for Corporate Gifting and Retail</v>
       </c>
       <c r="B968" t="str">
-        <v>2026-06-06</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C968" t="str">
-        <v>OpenPR</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D968" t="str">
         <v>Retail</v>
       </c>
       <c r="E968" t="str">
-        <v>https://www.openpr.com/news/4540425/retrax-and-backrack-lead-growing-demand-for-premium-truck-bed</v>
+        <v>https://express-press-release.net/news/2026/07/30/1764635</v>
       </c>
       <c r="F968" t="str">
-        <v>As the truck accessories market continues expanding, industry-recognized brands are meeting consumer demand for durable, professionally-engineered truck bed management products The truck accessories segment has seen consistent growth driven by increasing consumer demand for premium protection and organization solutions. Among the</v>
+        <v>Kolkata, India, 2026-07-30 — /EPR Network/ — XL Enterprises, a leather goods manufacturer and exporter based in Kolkata, is expanding its custom and private-label offering to [read full press release...]</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" t="str">
-        <v>The Missing Link Between Longevity and Gut Health: Why Supplement Delivery Technology Matters</v>
+        <v>Concrete Grinding Sydney: Benefits for Retail Spaces</v>
       </c>
       <c r="B969" t="str">
-        <v>2026-06-06</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C969" t="str">
-        <v>PRWeb</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D969" t="str">
-        <v>Healthcare, Energy, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E969" t="str">
-        <v>https://www.prweb.com/releases/the-missing-link-between-longevity-and-gut-health-why-supplement-delivery-technology-matters-302791494.html</v>
+        <v>https://express-press-release.net/news/2026/07/30/1764541</v>
       </c>
       <c r="F969" t="str">
-        <v>LOS ANGELES, June 5, 2026 /PRNewswire-PRWeb/ -- Longevity and gut health have become two of the most closely watched areas in consumer wellness, but the supplement category has largely treated them as separate conversations. Consumers interested in cellular energy, metabolic resilience,...</v>
+        <v>Sydney, Australia, 2026-07-30 — /EPR Network/ — Retail environments need flooring that looks professional, performs reliably and remains safe under constant foot traffic. Concrete grinding [read full press release...]</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" t="str">
-        <v>Madison Seating identifies office chair demand growth across hybrid teams</v>
+        <v>360 ADVANCED HELPS TEAMWORK COMMERCE TRANSFORM COMPLIANCE INTO A COMPETITIVE ADVANTAGE WITH INTEGRATED SOC 1®, SOC 2®, AND ISO 27001 PROGRAM</v>
       </c>
       <c r="B970" t="str">
-        <v>2026-06-06</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C970" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D970" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E970" t="str">
-        <v>https://pressreleasenews.org/pressroom/madison-seating-identifies-office-chair-demand-growth-across-hybrid-teams</v>
+        <v>https://www.prnewswire.com/news-releases/360-advanced-helps-teamwork-commerce-transform-compliance-into-a-competitive-advantage-with-integrated-soc-1-soc-2-and-iso-27001-program-302839131.html</v>
       </c>
       <c r="F970" t="str">
-        <v>Madison Seating releases new ecommerce data showing rising office chair demand from home-based professionals, small firms, and hybrid teams ahead of workspace refresh season.</v>
+        <v>ST. PETERSBURG, Fla., July 30, 2026 /PRNewswire/ -- 360 Advanced, a leading cybersecurity and compliance firm, today announced the completion of an integrated compliance program for Teamwork Commerce, a retail management platform serving high-end fashion brands, multinational enterprises,...</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" t="str">
-        <v>B2i Digital Named Official Marketing Partner of 121 Mining Investment New York</v>
+        <v>Bonita Funeral Services by AAA Cremations Prioritize Comfort, Care, and Simplicity</v>
       </c>
       <c r="B971" t="str">
-        <v>2026-06-05</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C971" t="str">
-        <v>NewMediaWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D971" t="str">
         <v>Retail</v>
       </c>
       <c r="E971" t="str">
-        <v>https://www.newmediawire.com/news/b2i-digital-named-official-marketing-partner-of-121-mining-investment-new-york-7087043</v>
+        <v>https://express-press-release.net/news/2026/07/30/1764124</v>
       </c>
       <c r="F971" t="str">
-        <v>A Two-Day Conference Brings More Than 70 Mining Companies Face to Face With North American Investors, June 15-16, 2026 The Lineup Spans Gold, Silver, Copper, Lithium, Uranium, and Other In-Demand Critical Minerals NEW YORK, NY - June 5, 2026 ( NEWMEDIAWIRE ) - B2i Digital, Inc. has joined 121 Mining Investment New York as its Official Marketing Partner. Part of an international series that runs from London to Cape Town, the conference takes place June 15-16, 2026 at Convene, 360 Madison Avenue in Manhattan. Over 300 qualified investors will take part in 1,000-plus pre-arranged one-on-one meetings, alongside sessions led by top analysts and fund managers on commodity outlooks and mining finance. B2i Digital will cover the event across press and social media, feature key elements on a dedica</v>
+        <v>San Diego, CA, 2026-07-30 — /EPR Network/ — During one of life&amp;#8217;s most emotional moments, families deserve compassionate guidance, transparent support, and dignified care. AAA [read full press release...]</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" t="str">
-        <v>GreenCore Solutions Corp. (GSC) Signs Multi-Year Asia BPC Supply Deal as Inbound Agent Traffic Hits Record Levels -- Asia-Pacific Crosses 1 Million Inbound Agent Requests</v>
+        <v>Nancy Brown Earns National Recognition for Nonprofit Leadership and Impact</v>
       </c>
       <c r="B972" t="str">
-        <v>2026-06-05</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C972" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D972" t="str">
-        <v>AI, Retail</v>
+        <v>Retail, Healthcare</v>
       </c>
       <c r="E972" t="str">
-        <v>https://www.prnewswire.com/news-releases/greencore-solutions-corp-gsc-signs-multi-year-asia-bpc-supply-deal-as-inbound-agent-traffic-hits-record-levels--asia-pacific-crosses-1-million-inbound-agent-requests-302792910.html</v>
+        <v>https://www.newmediawire.com/news/nancy-brown-earns-national-recognition-for-nonprofit-leadership-and-impact-7088064</v>
       </c>
       <c r="F972" t="str">
-        <v>GSC AI Agent Stack traffic up 207% quarter-over-quarter in 50 primary global markets TORONTO, June 5, 2026 /PRNewswire/ - GreenCore Solutions Corp. ("GSC") today announced a new Hygiene, Beauty and Personal Care (BPC) consumer packaged goods (CPG) customer in Asia. The manufacturer signed...</v>
+        <v>DALLAS - July 30, 2026 ( NEWMEDIAWIRE ) - Nancy Brown, chief executive officer of the American Heart Association, has again been recognized as one of the most influential leaders in healthcare. Brown has been named to The NonProfit Times 29th annual Power and Influence Top 50 . The NonProfit Times Power and Influence Top 50 list honors leaders who have distinguished themselves as initiators and innovators. This marks the 11th time that the publication has recognized Brown for her leadership. Brown’s professional journey with the Association began in 1986 in Michigan. In July 2026, the Association celebrates her 40 years of service and leadership advancing its lifesaving mission. She ascended to the role of CEO in 2008, earning a reputation for her relentless ability to build impactful part</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" t="str">
-        <v>Amazon Bestselling Book, “9 Simple Solutions to Achieve Health Equity” Available as a FREE Download for 1 MORE Day (End of 06/05/2026)</v>
+        <v>Dr. Lee Newcomer, Author of UNMASKED, Signs With Creative Management Partners (CMP) Agent Alan Morell</v>
       </c>
       <c r="B973" t="str">
-        <v>2026-06-05</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C973" t="str">
-        <v>WebWire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D973" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Healthcare, Retail, Education</v>
       </c>
       <c r="E973" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355731</v>
+        <v>https://www.newmediawire.com/news/dr-lee-newcomer-author-of-unmasked-signs-with-creative-management-partners-cmp-agent-alan-morell-7088062</v>
       </c>
       <c r="F973" t="str">
-        <v>Best Seller Publishing is pleased to announce a limited-time FREE eBook for &amp;#8220;9 Simple Solutions to Achieve Health Equity: A Guide for Healthcare Professionals and Patients&amp;#8221; by Mauvareen Beverley, M.D., a nationally recognized expert in patient engagement and health equity. - - This timely and impactful book provides a clear, actionable roadmap for addressing disparities in healthcare and improving outcomes for underserved populations. - - With over two decades of experience advocating f... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355731</v>
+        <v xml:space="preserve">CMP Will Work With Dr. Newcomer for His Speaking Engagements, Media Interviews BEVERLY HILLS, CA - July 30, 2026 ( NEWMEDIAWIRE ) - Announced today, Dr. Lee Newcomer, Author of UNMASKED : What I learned About Love, Failure and Reform From Both Sides of the Hospital Bed has signed with Creative Management Partners (CMP) Agent Alan Morell for his book submission to Publishers. Mr. Morell will work with Dr. Newcomer and his Senior Advisor Jennifer S. Wilkov of Your Book Is Your Hook on various opportunities within the sectors of Satellite Media Book Tours, Speaking Engagements, Media and Editorial Interviews. ABOUT Dr. Lee Newcomer: Dr. Lee Newcomer is a nationally recognized health care policy expert, physician, and the first former Chief Medical Officer of UnitedHealthcare. With decades of </v>
       </c>
     </row>
     <row r="974">
       <c r="A974" t="str">
-        <v>Natalie’s Juice Company Expands Midwest Retail Presence with Hy-Vee Supermarket Launch</v>
+        <v>APPCC asks Trading Standards to examine whether AFS misled veterinary practices and pet owners</v>
       </c>
       <c r="B974" t="str">
-        <v>2026-06-05</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C974" t="str">
-        <v>PRUnderground</v>
+        <v>Pressat</v>
       </c>
       <c r="D974" t="str">
         <v>Retail</v>
       </c>
       <c r="E974" t="str">
-        <v>https://www.prunderground.com/natalies-juice-company-expands-midwest-retail-presence-with-hy-vee-supermarket-launch/00382914/</v>
+        <v>https://pressat.co.uk/releases/appcc-asks-trading-standards-to-examine-whether-afs-misled-veterinary-practices-and-pet-owners-c9137d8d8834d6f16e6b9d4a8f34c311/</v>
       </c>
       <c r="F974" t="str">
-        <v>Premium clean-label juices and lemonades now available at over 200 Hy-Vee locations across eight Midwestern states The post Natalie's Juice Company Expands Midwest Retail Presence with Hy-Vee Supermarket Launch first appeared on</v>
+        <v>Thursday 30 July, 2026 The Association of Private Pet Cemeteries &amp; Crematoria (APPCC) has submitted a formal complaint asking Herefordshire Trading Standards to investigate potential consumer protection concerns surrounding pet cremation services supplied by Animal Funeral Services (AFS), both directly and through veterinary practices. The complaint concerns the information and assurances supplied by AFS. It does not allege that veterinary practices knowingly misrepresented the service or were aware of the conditions shown. APPCC believes some practices may themselves have relied on incomplete or inaccurate information supplied by AFS and may therefore have been placed at risk alongside the families they served. The images apparently taken at AFS appear to show large quantities of bagged a</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" t="str">
-        <v>New Certification Helps Validate Expertise in Stroke Program Management and Coordination</v>
+        <v>ANJOOL MALDE AWARDS 2026 – DEDICATED TO THE MEMORY OF MATTHEW HALL</v>
       </c>
       <c r="B975" t="str">
-        <v>2026-06-05</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C975" t="str">
-        <v>NewMediaWire</v>
+        <v>Pressat</v>
       </c>
       <c r="D975" t="str">
         <v>Healthcare, Retail, Education</v>
       </c>
       <c r="E975" t="str">
-        <v>https://www.newmediawire.com/news/new-certification-helps-validate-expertise-in-stroke-program-management-and-coordination-7087035</v>
+        <v>https://pressat.co.uk/releases/anjool-malde-awards-2026-dedicated-to-the-memory-of-matthew-hall-753e6e452acf310df6545a9be9a93188/</v>
       </c>
       <c r="F975" t="str">
-        <v>DALLAS - June 5, 2026 ( NEWMEDIAWIRE ) - Stroke remains a leading cause of death and disability in the United States, [1] underscoring the need for effective, coordinated evidence–based care across hospitals and health systems. To support healthcare professionals in the critical role of treating stroke patients, the American Heart Association (Association), devoted to a world of healthier lives for all, has introduced a Stroke Coordinator Certification . This latest professional certification recognizes advanced expertise in managing stroke programs, ensuring adherence to clinical standards and driving quality improvements in care for individuals who have experienced a stroke. Certified stroke coordinators play a central role in ensuring their healthcare systems are reducing length of stay</v>
+        <v>Thursday 30 July, 2026 Set up in 2010 as a legacy to Anjool Maldé (1984-2009) - Jools to his friends - the Trust makes annual awards across several categories with prize money to a selection of the UK’s talented best young individuals with a special edge to their achievements. The Awards encourage all young individuals to 'do well, do good' in their lives and careers. Tom Latchford (of LocalGiving, sponsor of the Anjool Maldé Social Enterprise Award until recently, issued this statement after his move to California): "Anjool had a profound effect on my life. I was younger than him and dreaming of becoming an entrepreneur. I reached out to him for advice as I looked up to him. I asked many people for help in those days. Most were too busy. Anjool wasn’t. He listened. He took an interest. He</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" t="str">
-        <v>LataMed AI Announces Academic Collaboration With Universidad Central de Venezuela Faculty of Medicine</v>
+        <v>Antops Technologies Helps Businesses Adapt to the New Era of AI SEO and Generative Search</v>
       </c>
       <c r="B976" t="str">
-        <v>2026-06-05</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C976" t="str">
-        <v>NewMediaWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D976" t="str">
-        <v>AI, Healthcare, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E976" t="str">
-        <v>https://www.newmediawire.com/news/latamed-ai-announces-academic-collaboration-with-universidad-central-de-venezuela-faculty-of-medicine-7087034</v>
+        <v>https://express-press-release.net/news/2026/07/30/1763834</v>
       </c>
       <c r="F976" t="str">
-        <v>CARACAS, VENEZUELA - June 5, 2026 ( NEWMEDIAWIRE ) - LataMed AI Corp. (OTC: LMED) (the “Company”), a development-stage digital health and artificial intelligence technology company focused on telehealth infrastructure, healthcare analytics, and care coordination solutions for emerging markets, today announced that its Venezuelan operating affiliate, LataMed AI VE, has accepted an invitation from the Faculty of Medicine at Universidad Central de Venezuela (“UCV”) to participate in educational sessions focused on HealthTech innovation, digital healthcare technologies, and artificial intelligence applications in healthcare environments. According to the Company, the sessions are expected to provide students and faculty members with exposure to emerging healthcare technologies, telehealth infr</v>
+        <v>Bhopal, India, 2026-07-30 — /EPR Network/ — Antops Technologies is helping businesses navigate the rapidly changing digital landscape by implementing advanced SEO strategies designed for [read full press release...]</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" t="str">
-        <v>“Seduce like a Goddess,” Best-Selling Book Free for One More Day (Ending Soon) (Until 6/5/26)</v>
+        <v>AAEON Prioritizes Durability with the Release of New COM Express Type 6 Modules</v>
       </c>
       <c r="B977" t="str">
-        <v>2026-06-05</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C977" t="str">
-        <v>WebWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D977" t="str">
-        <v>Energy, Retail</v>
+        <v>Healthcare, Real Estate, Energy, Retail, Automotive, Education, Media</v>
       </c>
       <c r="E977" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355485</v>
+        <v>https://express-press-release.net/news/2026/07/30/1763778</v>
       </c>
       <c r="F977" t="str">
-        <v>Best Seller Publishing announces the release of Jacqueline Fae&amp;#39;s new book, &amp;#8220;Seduce Like a Goddess: The Secret Spell Book of Captivating a High Value Man.&amp;#8221; The book is currently free and available for download on Amazon for one more day. - - &amp;#8220;Seduce Like a Goddess&amp;#8221; is about unlocking the secrets of high-value seduction through confidence, feminine energy, and emotional magnetism. Drawing from her experience as an elite matchmaker, Fae shares the techniques she discovered for deeply cap... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355485</v>
+        <v>AAEON’s latest COM Express Type 6 Modules offer cost-efficient Intel Atom and Processor N-series performance for transportation, signage, and healthcare applications. Taipei, Taiwan,, 2026-07-30 — [read full press release...]</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" t="str">
-        <v>Cannabidiol Oil Market Trends in Functional Wellness Products</v>
+        <v>FOORIR Introduces AI-Powered Effective In-Store Traffic Analytics to Help Retailers Improve Customer Data Accuracy</v>
       </c>
       <c r="B978" t="str">
-        <v>2026-06-05</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C978" t="str">
         <v>Express Press Release</v>
       </c>
       <c r="D978" t="str">
-        <v>Healthcare, Energy, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E978" t="str">
-        <v>https://express-press-release.net/news/2026/06/05/1757186</v>
+        <v>https://express-press-release.net/news/2026/07/30/1762394</v>
       </c>
       <c r="F978" t="str">
-        <v>The global Cannabidiol (CBD) Oil Market size was estimated at USD 4.4 billion in 2025 and is projected to reach USD 8.3 billion by 2033, expanding at [read full press release...]</v>
+        <v>Shenzhen, China, 2026-07-30 — /EPR Network/ — Retail businesses are increasingly seeking more accurate ways to understand customer movement and store performance. FOORIR has introduced [read full press release...]</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" t="str">
-        <v>At Fenway Park, 400 Step up to the Plate for CPR Training During National CPR Week</v>
+        <v>Instinct Bio Announces Strategic Collaboration With INVITRX to Expand GENREVER Into U.S. and Advance Indonesia Regenerative Medicine Initiatives</v>
       </c>
       <c r="B979" t="str">
-        <v>2026-06-05</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C979" t="str">
         <v>NewMediaWire</v>
       </c>
       <c r="D979" t="str">
-        <v>Retail, Gaming, Education, Healthcare</v>
+        <v>Finance, Retail, Healthcare</v>
       </c>
       <c r="E979" t="str">
-        <v>https://www.newmediawire.com/news/at-fenway-park-400-step-up-to-the-plate-for-cpr-training-during-national-cpr-week-7087032</v>
+        <v>https://www.newmediawire.com/news/instinct-bio-announces-strategic-collaboration-with-invitrx-to-expand-genrever-into-u-s-and-advance-indonesia-regenerative-medicine-initiatives-7088059</v>
       </c>
       <c r="F979" t="str">
-        <v>BOSTON - June 4, 2026 ( NEWMEDIAWIRE ) - Sudden cardiac arrest kills hundreds of thousands of people in the U.S. each year, often because bystanders don’t know how to respond. On June 4, the Red Sox Foundation and the American Heart Association transformed Fenway Park into a lifesaving training ground, equipping an invited 400 people with Hands-Only CPR skills following the Red Sox–Orioles game. Youth athletes, coaches, educators, healthcare advocates and community leaders gathered in the outfield to participate in an immersive Hands-Only CPR training designed to equip bystanders with the confidence and skills to respond during a sudden cardiac arrest emergency. The event, held during National CPR and AED Awareness Week - June 1-7, highlighted the critical importance of CPR education and r</v>
+        <v>Collaboration Combines Japanese Product Innovation, U.S. GMP Manufacturing C apabilities and Regenerative Medicine Expertise to Support the Next Phase of Instinct Bio's International Growth NEW YORK, NY and TOKYO, JAPAN - July 30, 2026 ( NEWMEDIAWIRE ) - INSTINCT BIO TECHNICAL COMPANY HOLDINGS INC. (Nasdaq: BIOT) ("Instinct Bio" or the "Company") today announced that its subsidiaries, Instinct Brothers Co., Ltd. and Artisans Production Co., Ltd., have entered into a Memorandum of Agreement (the "MOA") with Invitrx Therapeutics, Inc.("INVITRX"), establishing a strategic framework to advance two proposed workstreams: (i) the manufacture and sale of GENREVER cosmetic products in the United States and (ii) the potential supply of concentrated exosomes and conditioned media for clinics and an i</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" t="str">
-        <v>UCANPACK expands large shipping boxes for higher weight shipments</v>
+        <v>Virtuix Lands Tesla as First Omni One Enterprise Customer, Signaling Major Push into Humanoid Robotics</v>
       </c>
       <c r="B980" t="str">
-        <v>2026-06-04</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C980" t="str">
-        <v>PressReleaseNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D980" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail, Automotive, Gaming</v>
       </c>
       <c r="E980" t="str">
-        <v>https://pressreleasenews.org/pressroom/ucanpack-expands-large-shipping-boxes-for-higher-weight-shipments</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/30/3336154/0/en/Virtuix-Lands-Tesla-as-First-Omni-One-Enterprise-Customer-Signaling-Major-Push-into-Humanoid-Robotics.html</v>
       </c>
       <c r="F980" t="str">
-        <v>UCANPACK has expanded its line of large shipping boxes to support higher-weight e-commerce shipments, with reinforced options for electronics, home goods, and multi-item orders.</v>
+        <v>AUSTIN, Texas, July 30, 2026 (GLOBE NEWSWIRE) -- Virtuix Holdings Inc. (NASDAQ: VTIX) has taken a decisive step into the industrial sector with the sale of an Omni One Enterprise system to Tesla’s Optimus humanoid robot division. The purchase, announced July 27, 2026, marks Virtuix’s first confirmed enterprise sale into one of the world’s most closely watched robotics programs, signaling a significant evolution for full-body simulation technology beyond consumer gaming.</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" t="str">
-        <v>B2i Digital Welcomes Renforth Resources Inc. as a New Featured Company</v>
+        <v>ClickSeek Shares Expert Insights on Choosing the Top Advertising Agencies in Bangalore for Business Growth</v>
       </c>
       <c r="B981" t="str">
-        <v>2026-06-04</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C981" t="str">
-        <v>NewMediaWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D981" t="str">
         <v>Retail</v>
       </c>
       <c r="E981" t="str">
-        <v>https://www.newmediawire.com/news/b2i-digital-welcomes-renforth-resources-inc-as-a-new-featured-company-7087027</v>
+        <v>https://express-press-release.net/news/2026/07/30/1763743</v>
       </c>
       <c r="F981" t="str">
-        <v>Quebec-Focused Gold and Critical Minerals Explorer With Two Wholly-Owned Deposits Beside Agnico Eagle’s Canadian Malartic Mine Parbec Gold Deposit and Victoria Polymetallic Deposit Advancing Through a 2026 Field Program NEW YORK, NY - June 4, 2026 ( NEWMEDIAWIRE ) - B2i Digital, Inc. today announced that Renforth Resources Inc. (CSE: RFR) (OTC: RFHRF) (FSE: 9RR) has been named a B2i Digital Featured Company. Renforth is a Canadian mineral exploration company focused on gold and critical minerals assets in Quebec’s Abitibi region, one of the most active mining regions in North America. Renforth owns two deposits outright near Malartic, Quebec: Parbec, a gold deposit on the Cadillac Break, and Victoria, a nickel sulphide polymetallic deposit. Both sit in a long-running mining district next t</v>
+        <v>Bengaluru, India, 2026-07-30 — /EPR Network/ — As businesses compete for consumer attention across digital platforms, advertising has evolved beyond brand visibility to become a critical [read full press release...]</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" t="str">
-        <v>NWSL and American Heart Association Join Forces on CPR and AED Education</v>
+        <v>Beyond the Game: SnapFresh Founder Jessie Zhang Visits New York to Explore the Future of DIY Innovation</v>
       </c>
       <c r="B982" t="str">
-        <v>2026-06-04</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C982" t="str">
-        <v>NewMediaWire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D982" t="str">
-        <v>Finance, Healthcare, Retail, Education</v>
+        <v>Retail, Gaming</v>
       </c>
       <c r="E982" t="str">
-        <v>https://www.newmediawire.com/news/nwsl-and-american-heart-association-join-forces-on-cpr-and-aed-education-7087026</v>
+        <v>https://www.send2press.com/wire/beyond-the-game-snapfresh-founder-jessie-zhang-visits-new-york-to-explore-the-future-of-diy-innovation/</v>
       </c>
       <c r="F982" t="str">
-        <v>DALLAS - June 4, 2026 ( NEWMEDIAWIRE ) - To raise awareness of CPR, the American Heart Association, a relentless force changing the future of health for everyone everywhere, and the National Women’s Soccer League (NWSL) today unveiled the 2026 Nation of Lifesavers™ NWSL Ambassador Class during National CPR and AED Awareness Week, held annually from June 1-7. The NWSL Ambassador class brings together players from across all 16 clubs, united in their commitment to promoting lifesaving CPR education and empowering communities to act in critical moments. Led by Angel City FC defender and CPR survivor Savy King, the initiative reflects a league-wide effort to turn awareness into action. Ambassadors will support the American Heart Association’s call to learn CPR by amplifying public service anno</v>
+        <v>NEW YORK, N.Y., July 30, 2026 (SEND2PRESS NEWSWIRE) -- As global attention turned toward the United States during the FIFA World Cup season, SnapFresh Founder Jessie Zhang embarked on a meaningful journey to New York to gain firsthand insights into the U.S. market, consumer lifestyles, and the future of DIY innovation.</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" t="str">
-        <v>Quantum BioPharma (QNTM) Builds Diversified Pipeline Across Neurological and Wellness Markets</v>
+        <v>Florida Law Firm Raises Consumer Privacy Concerns Over Website Tracking, Live Chat Recording, and Data Collection</v>
       </c>
       <c r="B983" t="str">
-        <v>2026-06-04</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C983" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D983" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Real Estate, Retail</v>
       </c>
       <c r="E983" t="str">
-        <v>https://www.newmediawire.com/news/quantum-biopharma-qntm-builds-diversified-pipeline-across-neurological-and-wellness-markets-7087025</v>
+        <v>https://www.prnewswire.com/news-releases/florida-law-firm-raises-consumer-privacy-concerns-over-website-tracking-live-chat-recording-and-data-collection-302838881.html</v>
       </c>
       <c r="F983" t="str">
-        <v>The growing burden of neurological disease has intensified industry-wide interest in therapies capable of protecting neurons, preserving brain function and addressing disease progression at a biological level. Quantum BioPharma’s flagship pharmaceutical subsidiary, Lucid Psycheceuticals Inc., is advancing LUCID-MS, a patented new chemical entity being developed for an unmet need in multiple sclerosis. The company has also expanded its presence in a consumer ready product in the field of alcohol health and sobriety through its involvement with unbuzzd(TM), an innovative, clinically validated alcohol metabolism accelerator designed to help sober people up faster. LOS ANGELES, CA - June 4, 2026 ( NEWMEDIAWIRE ) - Neurological disorders are increasingly recognized as one of the world’s most si</v>
+        <v>PLANTATION, Fla., July 30, 2026 /PRNewswire/ -- Johnson | Dalal, a Florida intellectual property and data privacy law firm, is raising concerns about how consumer data may be collected, recorded, shared, and monetized when people use websites, live chat tools, apps, and platforms. The...</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" t="str">
-        <v>BOXABL and FG Merger II (FGMC) Set June 9 Vote on Proposed Business Combination</v>
+        <v>Reach3 Insights Launches AI Listening to Help Brands Understand How Generative AI Makes Brand Product Recommendations</v>
       </c>
       <c r="B984" t="str">
-        <v>2026-06-04</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C984" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D984" t="str">
-        <v>Finance, Real Estate, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E984" t="str">
-        <v>https://www.newmediawire.com/news/boxabl-and-fg-merger-ii-fgmc-set-june-9-vote-on-proposed-business-combination-7087023</v>
+        <v>https://www.prnewswire.com/news-releases/reach3-insights-launches-ai-listening-to-help-brands-understand-how-generative-ai-makes-brand-product-recommendations-302838830.html</v>
       </c>
       <c r="F984" t="str">
-        <v>LOS ANGELES, CA - June 4, 2026 ( NEWMEDIAWIRE ) - BOXABL announced that FGMC stockholders will vote June 9, 2026, on the proposed business combination that would take BOXABL public. FGMC is encouraging stockholders to vote in favor of the transaction and noted that public stockholders who do not redeem their shares will automatically become BOXABL stockholders upon closing. Following completion of the merger, FGMC is expected to be renamed BOXABL, Inc. and re-list on Nasdaq under the ticker symbol “BXBL.” The deadline for public stockholders to exercise redemption rights is June 5, 2026, at 5 p.m. ET. To view the full press release, visit https://ibn.fm/wSXgO About BOXABL BOXABL is transforming the housing market with its modular building systems designed to deliver affordable, high-qualit</v>
+        <v>Research solution combines Reach3's expertise in immersive consumer research with AI analysis to reveal how recommendations vary by audience and buying context CHICAGO, July 30, 2026 /PRNewswire/ -- Reach3 Insights today announced AI Listening, a research solution that helps organizations...</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" t="str">
-        <v>Ralph Nader Warns Uber CEO: "If You Claim Your Technology Is Safe, You Should Not Fear a Legal System of Accountability" Says Consumer Watchdog</v>
+        <v>Leading Sports Goods Retailer Expands Investment in Bridgeline's HawkSearch ...</v>
       </c>
       <c r="B985" t="str">
-        <v>2026-06-04</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C985" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D985" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, Retail</v>
       </c>
       <c r="E985" t="str">
-        <v>https://www.prnewswire.com/news-releases/ralph-nader-warns-uber-ceo-if-you-claim-your-technology-is-safe-you-should-not-fear-a-legal-system-of-accountability-says-consumer-watchdog-302791913.html</v>
+        <v>https://pr-inside.com/leading-sports-goods-retailer-expands-investment-in-bridgeline-s-hawksearch-r5206334.htm</v>
       </c>
       <c r="F985" t="str">
-        <v>Author of Unsafe at Any Speed Says Uber's California Initiative and Federal Fong Amendment Threaten Decades of Auto Safety Progress LOS ANGELES, June 4, 2026 /PRNewswire/ -- Consumer advocate Ralph Nader, whose landmark 1965 book Unsafe at Any Speed helped launch the modern auto safety...</v>
+        <v>(PR-inside.com) WOBURN, MA / ACCESS Newswire / July 30, 2026 / Bridgeline Digital, Inc. (NASDAQ:BLIN), a leader in AI-powered product discovery and eCommerce solutions, announced today that a leading North American sporting goods retailer has expanded its HawkSearch deployment with advanced analytics and search optimization capabilities. The expansion builds on a HawkSearch relationship that began in 2023and reflects growing demand for AI-powered technologies that help merchants improve product discovery, better understand customer intent, and optimize digital commerce performance. The retailer recently expanded its investment in HawkSearch by adopting Advanced Reports and additional infrastructure capabilities designed to enhance visibility into search performance and ..</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" t="str">
-        <v>Whisp Launches First-of-Its-Kind Platform for Top Consumer Brands to Instantly Secure Consensual, Verified Mobile Opt-Ins, Boosting Engagement and Revenue</v>
+        <v>VenHub Highlights Proprietary AI, Robotics and Autonomous Retail Technology, Smart Store Expansion and Growth Pipeline</v>
       </c>
       <c r="B986" t="str">
-        <v>2026-06-04</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C986" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D986" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>Finance, AI, SaaS, Real Estate, Retail</v>
       </c>
       <c r="E986" t="str">
-        <v>https://www.prnewswire.com/news-releases/whisp-launches-first-of-its-kind-platform-for-top-consumer-brands-to-instantly-secure-consensual-verified-mobile-opt-ins-boosting-engagement-and-revenue-302791895.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/30/3336046/0/en/VenHub-Highlights-Proprietary-AI-Robotics-and-Autonomous-Retail-Technology-Smart-Store-Expansion-and-Growth-Pipeline.html</v>
       </c>
       <c r="F986" t="str">
-        <v>Serving brands like Pepsi, Toyota, and Hilton Grand Vacations, Whisp releases Perks Pass—sponsored by NBA champion and ESPN analyst Kendrick Perkins—to connect customers and businesses through real-world rewards MIAMI, June 4, 2026 /PRNewswire/ -- Today, Whisp—the world's leading mobile...</v>
+        <v>LAS VEGAS, July 30, 2026 (GLOBE NEWSWIRE) -- VenHub Global, Inc. (NASDAQ: VHUB) (“VenHub” or the “Company”), a leader in fully autonomous Smart Store technology, today provided a corporate update highlighting continued execution of its growth strategy, expanding deployment opportunities, and the strength of its proprietary AI, robotics, computer vision, autonomous retail software, and smart infrastructure technology platform. Supported by a growing portfolio of patent-pending intellectual property, VenHub's proprietary technologies are designed to create meaningful barriers to entry and position the Company as a leader in the rapidly growing autonomous retail industry.</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" t="str">
-        <v>Forex Broker 500 Launches FTMO Funding Edge Strategy for Retail Traders</v>
+        <v>Brand Urban Accelerates Growth, Adds Marquee Leadership Team as Firm Enters Next Chapter</v>
       </c>
       <c r="B987" t="str">
-        <v>2026-06-04</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C987" t="str">
-        <v>PR.com</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D987" t="str">
-        <v>Finance, Retail</v>
+        <v>Real Estate, Retail</v>
       </c>
       <c r="E987" t="str">
-        <v>https://www.pr.com/press-release/970291</v>
+        <v>https://www.prnewswire.com/news-releases/brand-urban-accelerates-growth-adds-marquee-leadership-team-as-firm-enters-next-chapter-302834303.html</v>
       </c>
       <c r="F987" t="str">
-        <v>New eBook and Digital Bundle on Amazon and Payhip Outlines Smart Money Concepts (SMC) Developed for Prop Firm Evaluation Risk Management. [PR.com]</v>
+        <v>Retail real estate advisory firm strengthens senior leadership and broadens national reach with the addition of Alvarez &amp; Marsal Property Solutions team NEW YORK, July 30, 2026 /PRNewswire/ -- Brand Urban, the New York City-based national retail real estate advisory firm, today announced...</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" t="str">
-        <v>Hospitality and leisure sector boosts investment in the experience economy despite rising costs</v>
+        <v>Feed.fm Reports 300% Growth in New Customer ARR as Music Becomes a Core Feature for AI-Era Apps</v>
       </c>
       <c r="B988" t="str">
-        <v>2026-06-04</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C988" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D988" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, Retail</v>
       </c>
       <c r="E988" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355763</v>
+        <v>https://www.prnewswire.com/news-releases/feedfm-reports-300-growth-in-new-customer-arr-as-music-becomes-a-core-feature-for-ai-era-apps-302838657.html</v>
       </c>
       <c r="F988" t="str">
-        <v>Barclays&amp;#39; new Hospitality &amp;amp; Leisure (H&amp;amp;L) report reveals that businesses are continuing to invest and expand, particularly in providing experience-led offerings, even as rising costs and geopolitical uncertainty impacts confidence and consumer spending. - - Anonymised Barclays&amp;#39; client data from 73,000 UK Hospitality &amp;amp; Leisure (H&amp;amp;L) businesses, combined with Business Prosperity research from 500 industry leaders and 2000 consumers shows how the sector is adapting quickly to harness custome... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355763</v>
+        <v>AI platforms, connected devices, and consumer apps are turning to Feed.fm to launch licensed music experiences that increase engagement, strengthen differentiation, and create new recurring revenue opportunities. SAN FRANCISCO, July 30, 2026 /PRNewswire-PRWeb/ -- Feed.fm, the leading...</v>
       </c>
     </row>
     <row r="989">
       <c r="A989" t="str">
-        <v>Skytale Group Serves as Exclusive Financial Advisor to MFD Dental</v>
+        <v>PharmaCielo Announces 2026 Year-End Results</v>
       </c>
       <c r="B989" t="str">
-        <v>2026-06-04</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C989" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D989" t="str">
         <v>Retail</v>
       </c>
       <c r="E989" t="str">
-        <v>https://www.prnewswire.com/news-releases/skytale-group-serves-as-exclusive-financial-advisor-to-mfd-dental-302791014.html</v>
+        <v>https://www.newsfilecorp.com/release/307203/PharmaCielo-Announces-2026-YearEnd-Results</v>
       </c>
       <c r="F989" t="str">
-        <v>DALLAS, June 4, 2026 /PRNewswire/ -- Skytale Group ("Skytale"), an investment banking, management consulting, and private capital firm specializing in healthcare and consumer businesses, is pleased to announce that it served as the exclusive financial advisor to MFD Dental (collectively,...</v>
+        <v>All figures in Canadian dollars ($) unless otherwise specifiedToronto, Ontario and Rionegro, Colombia--(Newsfile Corp. - July 30, 2026) - PharmaCielo Ltd. (TSXV: PCLO) (OTC Pink: PCLOF) ("PharmaCielo" or the "Company"), the Canadian parent of PharmaCielo Colombia Holdings S.A.S., Colombia's premier cultivator and producer of dried flower and food and medicinal grade cannabis and extracts for the natural pharmaceuticals and consumer products market, today announced its audited financial results...</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" t="str">
-        <v>Keller Warehousing &amp;amp; Co-Packing Stacks the Bench for Next Era of 3PL and E-Commerce Growth</v>
+        <v>Greene Concepts Expands Walmart Presence as Be Water(TM) Unites Premium Hydration and Positive Living</v>
       </c>
       <c r="B990" t="str">
-        <v>2026-06-04</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C990" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D990" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E990" t="str">
-        <v>https://www.prnewswire.com/news-releases/keller-warehousing--co-packing-stacks-the-bench-for-next-era-of-3pl-and-e-commerce-growth-302791547.html</v>
+        <v>https://www.newswire.com/news/greene-concepts-expands-walmart-presence-as-be-water-tm-unites-premium</v>
       </c>
       <c r="F990" t="str">
-        <v>"Multi-year leadership build under President Daryl Mickley positions the Defiance, Ohio-based affiliate as a national 3PL powerhouse. DEFIANCE, Ohio, June 4, 2026 /PRNewswire/ -- Keller Warehousing &amp; Co-Packing, an affiliate of Keller Logistics Group (KLG), is executing a multi-year...</v>
+        <v>Greene Concepts expands Walmart distribution of Be Water while growing its beverage manufacturing platform, private-label services, and retail partnerships.</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" t="str">
-        <v>TCL Unveils Expanded Monitor Lineup in Europe, Including its First Flagship OLED+ Monitor</v>
+        <v>Red Meat Market Insights into Clean-Label and Premium Products</v>
       </c>
       <c r="B991" t="str">
-        <v>2026-06-04</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C991" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D991" t="str">
         <v>Retail</v>
       </c>
       <c r="E991" t="str">
-        <v>https://www.prnewswire.com/news-releases/tcl-unveils-expanded-monitor-lineup-in-europe-including-its-first-flagship-oled-monitor-302791549.html</v>
+        <v>https://express-press-release.net/news/2026/07/30/1765101</v>
       </c>
       <c r="F991" t="str">
-        <v>PARIS, June 4, 2026 /PRNewswire/ -- TCL, the leading consumer electronics brand, has unveiled its newest monitor lineup at its first-ever dedicated monitor event in Europe, hosted at TCL NXTHOME in Paris this May. The event highlights a range of innovations designed to support better...</v>
+        <v>The Red Meat Market continues to expand as rising global populations, changing dietary habits, increasing disposable incomes, and evolving consumer preferences fuel demand for high-quality protein products. [read full press release...]</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" t="str">
-        <v>Global-e Announces Board Authorization of $500 Million Share Repurchase Program</v>
+        <v>Talcott Financial Group Announces $6 Billion Reinsurance Transaction with Lincoln Financial</v>
       </c>
       <c r="B992" t="str">
-        <v>2026-06-04</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C992" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D992" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E992" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/04/3306649/0/en/Global-e-Announces-Board-Authorization-of-500-Million-Share-Repurchase-Program.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/talcott-financial-group-announces-6-114000980.html</v>
       </c>
       <c r="F992" t="str">
-        <v>PETAH-TIKVA, Israel, June 04, 2026 (GLOBE NEWSWIRE) -- Global-e Online Ltd. (Nasdaq: GLBE), the platform powering global direct-to-consumer e-commerce, today announced that its Board of Directors (the "Board") has approved a “distribution”, as defined in the Israeli Companies Law, 5759-1999 (the “Companies Law”) by way of a share repurchase program, pursuant to which the Company may repurchase an aggregate amount of up to $500 million of its ordinary shares (the “Distribution”), subject to the completion of required Israeli regulatory procedures.</v>
+        <v>HARTFORD, Conn., July 30, 2026--Talcott Financial Group ("Talcott"), an international life insurance group providing comprehensive risk solutions for customers across the retirement and insurance industry, today announced a $6.3 billion reinsurance transaction with Lincoln Financial, a trusted provider of retail life and annuity solutions and workplace benefits.</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" t="str">
-        <v>The Credit Repairmen Expands Credit Report Repair Services</v>
+        <v>Auxly to Report Second Quarter 2026 Financial Results on August 13, 2026</v>
       </c>
       <c r="B993" t="str">
-        <v>2026-06-04</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C993" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D993" t="str">
         <v>Retail</v>
       </c>
       <c r="E993" t="str">
-        <v>https://express-press-release.net/news/2026/06/04/1756928</v>
+        <v>https://www.prnewswire.com/news-releases/auxly-to-report-second-quarter-2026-financial-results-on-august-13-2026-302838709.html</v>
       </c>
       <c r="F993" t="str">
-        <v>San Antonio, TX, 2026-06-04 — /EPR Network/ — Texas based Credit Repairmen, a leading consumer financial advocacy group, today announced an upscale of its credit [read full press release...]</v>
+        <v>TORONTO, July 30, 2026 /PRNewswire/ -- Auxly Cannabis Group Inc. (TSX: XLY) (OTCQB: CBWTF) ("Auxly" or the "Company"), a leading consumer packaged goods company in the cannabis products market, today announced that it will report financial results for its second quarter ended June 30,...</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" t="str">
-        <v>Available Now: MISSION 1 Series Cameras, Mounts, and Accessories on Retail Shelves Globally and at GoPro.com</v>
+        <v>Delota Reports Financial Results for the Year Ended March 31, 2026</v>
       </c>
       <c r="B994" t="str">
-        <v>2026-06-04</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C994" t="str">
-        <v>WebWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D994" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E994" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355750</v>
+        <v>https://www.newsfilecorp.com/release/307253/Delota-Reports-Financial-Results-for-the-Year-Ended-March-31-2026</v>
       </c>
       <c r="F994" t="str">
-        <v>The wait is over. Our new MISSION 1 Series cameras, mounts, and accessories are now available on retail shelves around the world and online at GoPro.com. Check out the cinematic MISSION 1 Series launch film on our YouTube channel &amp;#8212; shot 100% on the new MISSION 1 Series cameras. - - This is GoPro MISSION 1 PRO - - The MISSION 1 Series are the world&amp;#39;s smallest, lightest, and most rugged 8K and 4K Open Gate cinema cameras. Featuring a new 50MP 1&amp;#8221; sensor and our new, ultra-efficient GP3 proc... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355750</v>
+        <v>Highlights: Total revenue of $34.8 million for the Year Ended 2026Total System-Wide Revenue of $39.8 million for the Year Ended 2026 33% gross profit margin for the Year Ended 2026Segmented revenue for the Year Ended 2026: Vape - B2C: $19.8 million, B2B: $11.1 millionCannabis - B2C: $3.9 millionLaunched 180 Smoke Vape Store Express, a co-branded store-within-a-store concept that activates underutilized retail space within a third-party brand's existing locationCustomer base of over 350,000...</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" t="str">
-        <v>One in four Gen Z would rather talk to AI than a real person as concerns about loneliness soars</v>
+        <v>Enhanced Announces Significant Expansion of Supplement Line to 33 International Markets</v>
       </c>
       <c r="B995" t="str">
-        <v>2026-06-04</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C995" t="str">
-        <v>Pressat</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D995" t="str">
-        <v>AI, Healthcare, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E995" t="str">
-        <v>https://pressat.co.uk/releases/one-in-four-gen-z-would-rather-talk-to-ai-than-a-real-person-as-concerns-about-loneliness-soars-9a8dc3a39ad2864220b8daced74bcc11/</v>
+        <v>https://finance.yahoo.com/healthcare/articles/enhanced-announces-significant-expansion-supplement-113000522.html</v>
       </c>
       <c r="F995" t="str">
-        <v>Thursday 4 June, 2026 New research reveals rising loneliness among young people, with many choosing ‘digital comfort’ over human connection One in four (25%) young people find it easier to talk to an AI than a real person and 14% would turn to an AI when feeling lonely 65% said they’d cancelled social plans to spend time online instead Nearly half (48%) say home is where they feel most lonely, whilst one in five (19%) feel unsafe or unwelcome in public spaces 58% of Gen Z are worried about loneliness affecting Gen Alpha A new UK‑wide study of Gen Z shows loneliness is becoming an everyday experience for millions of young adults, and one in four are now looking to artificial intelligence (AI) for companionship. The survey, commissioned by Marmalade Trust ahead of Loneliness Awareness Week (</v>
+        <v>NEW YORK, July 30, 2026--Enhanced Group Inc. (NYSE: ENHA) the personalized performance products and elite sports competition company today announced the international expansion of its direct-to-consumer supplement business, making its Stronger+ and Longer+ products available for the first time to customers in 33 countries beyond the United States. The expansion covers 27 European Union member states, the United Kingdom, Canada, Australia, Mexico, Japan and Colombia, and represents a significant</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" t="str">
-        <v>Competition to find Britain’s Best Bum</v>
+        <v>Knife Market Innovations Revolutionizing Kitchen Performance</v>
       </c>
       <c r="B996" t="str">
-        <v>2026-06-04</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C996" t="str">
-        <v>Pressat</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D996" t="str">
         <v>Retail</v>
       </c>
       <c r="E996" t="str">
-        <v>https://pressat.co.uk/releases/competition-to-find-britains-best-bum-a089f240cde01215387ba0fb4b5bfd92/</v>
+        <v>https://express-press-release.net/news/2026/07/30/1765092</v>
       </c>
       <c r="F996" t="str">
-        <v>Thursday 4 June, 2026 Competition to find Britain’s Best Bum for a male underwear company LONDON, UK, [June 2026] Levage, the UK-based male underwear label, is hunting for “Britain’s Best Bum” - for a new model to be the face (and bottom) of their company campaign. A chance for any regular man from any part of the country - with just one great asset - to do something different and start something new. No previous experience required. Levage is reversing the trend of influencer outreach and asking them - and anyone who wants to do modelling - to come to them. After many failed attempts trying to find one, using outreach methods employed by many companies, a competition is the best way to do that. “We were relying on us finding them, building our hopes up on inflated profiles - hype more tha</v>
+        <v>The Knife Market is witnessing steady growth as changing consumer lifestyles, expanding food service businesses, and increasing demand for premium kitchen tools reshape purchasing preferences [read full press release...]</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" t="str">
-        <v>As AI Changes How Consumers Research Skincare, Eternal Skincare Believes Evidence Matters More Than Ever</v>
+        <v>Polywrap Strengthens Australia’s Packaging Industry with High-Quality Plastic Film and Custom Manufacturing Solutions</v>
       </c>
       <c r="B997" t="str">
-        <v>2026-06-04</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C997" t="str">
-        <v>Pressat</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D997" t="str">
-        <v>AI, Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E997" t="str">
-        <v>https://pressat.co.uk/releases/as-ai-changes-how-consumers-research-skincare-eternal-skincare-believes-evidence-matters-more-than-ever-13d1a53033c163d7332bde1e3a340aaa/</v>
+        <v>https://express-press-release.net/news/2026/07/30/1763571</v>
       </c>
       <c r="F997" t="str">
-        <v>Thursday 4 June, 2026 British skincare brand highlights the growing importance of transparency, testing, and evidence as consumers increasingly turn to AI and online research tools when choosing skincare products. As AI becomes an increasingly common part of everyday life, it is also changing the way consumers research and purchase skincare products. Rather than relying solely on advertising, packaging, or recommendations from friends and family, many consumers are now using AI tools, search engines, ingredient databases, and review platforms to better understand the products they are considering purchasing. According to British skincare brand Eternal Skincare, this shift represents a positive development for both consumers and businesses, encouraging greater transparency and stronger evid</v>
+        <v>Victoria, Australia, 2026-07-30 — /EPR Network/ — Australia’s packaging industry is getting bigger because companies want packaging products that&amp;#8217;re stronger and better. This applies to [read full press release...]</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" t="str">
-        <v>"Go AI Native with MuleRun" Lights Up New York Tech Week</v>
+        <v>Polywrap Expands Sustainable Packaging Solutions with Compostable Bin Liners for Australian Businesses</v>
       </c>
       <c r="B998" t="str">
-        <v>2026-06-04</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C998" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D998" t="str">
-        <v>AI, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E998" t="str">
-        <v>https://www.prnewswire.com/news-releases/go-ai-native-with-mulerun-lights-up-new-york-tech-week-302791099.html</v>
+        <v>https://express-press-release.net/news/2026/07/30/1763565</v>
       </c>
       <c r="F998" t="str">
-        <v>NEW YORK, June 4, 2026 /PRNewswire/ -- As part of New York Tech Week, MuleRun successfully hosted "Go AI Native with MuleRun – Key Features Update" on June 3, convening leaders from fintech, e-commerce, marketing, and technology to explore how AI Agents are reaching scaled adoption — and...</v>
+        <v>Victoria, Australia, 2026-07-30 — /EPR Network/ — Australian businesses want to do better at reducing waste and protecting the environment. With many companies moving towards [read full press release...]</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" t="str">
-        <v>UCANPACK expands color shipping boxes for sustainable ecommerce branding</v>
+        <v>Switch to Biotuff Compostable Wholesale Retail Bags for Daily Use</v>
       </c>
       <c r="B999" t="str">
-        <v>2026-06-03</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C999" t="str">
-        <v>PressReleaseNews</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D999" t="str">
         <v>Retail</v>
       </c>
       <c r="E999" t="str">
-        <v>https://pressreleasenews.org/pressroom/ucanpack-expands-color-shipping-boxes-for-sustainable-ecommerce-branding</v>
+        <v>https://express-press-release.net/news/2026/07/30/1763551</v>
       </c>
       <c r="F999" t="str">
-        <v>UCANPACK has expanded its color shipping boxes portfolio with recyclable options designed to help ecommerce businesses strengthen branding while supporting responsible packaging choices.</v>
+        <v>Biotuff Expands Sustainable Packaging Solutions for Australian Homes and Businesses Sydney, Australia, 2026-07-30 — /EPR Network/ — Australia&amp;#8217;s growing demand for environmentally responsible packaging continues [read full press release...]</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" t="str">
-        <v>Suncadia Debuts Suncadia Social with a Three-Day Grand Opening Celebration, June 19-21</v>
+        <v>East County Mortuary Reaffirms Its Commitment To Trusted Cremation Lemon Grove Services</v>
       </c>
       <c r="B1000" t="str">
-        <v>2026-06-03</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C1000" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D1000" t="str">
         <v>Retail</v>
       </c>
       <c r="E1000" t="str">
-        <v>https://www.prnewswire.com/news-releases/suncadia-debuts-suncadia-social-with-a-threeday-grand-opening-celebration-june-1921-302790873.html</v>
+        <v>https://express-press-release.net/news/2026/07/30/1763500</v>
       </c>
       <c r="F1000" t="str">
-        <v>CLE ELUM, Wash., June 3, 2026 /PRNewswire/ -- Suncadia will officially unveil Suncadia Social, a new retail village and community gathering destination, during a special grand opening celebration taking place June 19–21, 2026. The weekend will commemorate both the launch of Suncadia...</v>
+        <v>San Diego, CA, 2026-07-30 — /EPR Network/ — East County Mortuary proudly reaffirms its commitment to providing compassionate, respectful, and professional cremation services for families [read full press release...]</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" t="str">
-        <v>MANGO signs a strategic agreement with COIN in Italy to open more than 20 new stores by the end of 2027</v>
+        <v>ScottsMiracle-Gro Announces Speakers and Other Details for its Investor Day on August 4, 2026</v>
       </c>
       <c r="B1001" t="str">
-        <v>2026-06-03</v>
+        <v>2026-07-30</v>
       </c>
       <c r="C1001" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D1001" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E1001" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=355689</v>
+        <v>https://www.globenewswire.com/news-release/2026/07/30/3335883/33079/en/ScottsMiracle-Gro-Announces-Speakers-and-Other-Details-for-its-Investor-Day-on-August-4-2026.html</v>
       </c>
       <c r="F1001" t="str">
-        <v>- - &amp;#8226; MANGO takes a historic step forward in Italy through a new strategic partnership with COIN, the iconic Italian department store chain, adding 22 MANGO-operated stores in key locations across the country from September 2026 through the end of 2027. - - &amp;#8226; The agreement marks a new chapter for fashion retail in Italy and reinforces MANGO&amp;#39;s strong commitment to the Italian market following a record-breaking 2025, with nearly 30% turnover growth and the celebration of the company&amp;#39;s 25th a... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=355689</v>
+        <v>The Scotts Miracle-Gro Company (NYSE: SMG), the leading marketer of branded consumer lawn and garden products in North America, today announced details for its Investor Day on Tuesday, August 4, 2026, at the New York Stock Exchange. Investors and media can view the event via live stream.</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:F1001"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Press Releases</vt:lpstr>