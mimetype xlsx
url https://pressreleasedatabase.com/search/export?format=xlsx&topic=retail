--- v1 (2026-09-01)
+++ v2 (2026-10-21)
@@ -437,21021 +437,21298 @@
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Title</v>
       </c>
       <c r="B1" t="str">
         <v>Published</v>
       </c>
       <c r="C1" t="str">
         <v>Provider</v>
       </c>
       <c r="D1" t="str">
         <v>Topics</v>
       </c>
       <c r="E1" t="str">
         <v>URL</v>
       </c>
       <c r="F1" t="str">
         <v>Summary</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Supremo Unveils Comprehensive Inventory Management Platform for Shopify, Streamlining Purchase Orders to Stocktakes</v>
+        <v>PunchDrunk Digital Named Top Three Ad Age Finalist for Best Use of ...</v>
       </c>
       <c r="B2" t="str">
-        <v>2026-09-01</v>
+        <v>2026-10-20</v>
       </c>
       <c r="C2" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D2" t="str">
         <v>SaaS, Retail</v>
       </c>
       <c r="E2" t="str">
-        <v>https://pressreleasenews.org/pressroom/supremo-unveils-comprehensive-inventory-management-platform-for-shopify-streamlining-purchase-orders-to-stocktakes</v>
+        <v>https://pr-inside.com/punchdrunk-digital-named-top-three-ad-age-finalist-for-best-use-of-r5235570.htm</v>
       </c>
       <c r="F2" t="str">
-        <v>Supremo launches a comprehensive inventory management platform for Shopify, integrating purchase orders, stocktakes, suppliers, transfers, and reorder planning to streamline operations for growing merchants.</v>
+        <v>(PR-inside.com) National recognition highlights the independent agency's innovative approach to understanding consumer behavior and building smarter advertising strategies. MOBILE, AL / ACCESS Newswire / October 20, 2026 / PunchDrunk Digital, an independent digital advertising agency headquartered in Mobile, Alabama, has been named one of three finalists for Ad Age's Best Use of Research recognition for its GUS audience intelligence platform. The recognition highlights PunchDrunk Digital's commitment to transforming consumer research into actionable advertising strategies, helping businesses better understand their audiences and make more informed marketing investments. At the center of this recognition is GUS, PunchDrunk Digital's audience intelligence solution designed to provide a deepe</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>October 2026 Global Sources Hong Kong Shows: 25% Jump in Buyer Pre-registration as Europe, North America Lead the Surge</v>
+        <v>PunchDrunk Digital Named Top Three Ad Age Finalist for Best Use of Research with GUS Audience Intelligence Platform</v>
       </c>
       <c r="B3" t="str">
-        <v>2026-09-01</v>
+        <v>2026-10-20</v>
       </c>
       <c r="C3" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D3" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E3" t="str">
-        <v>https://www.prnewswire.com/news-releases/october-2026-global-sources-hong-kong-shows-25-jump-in-buyer-pre-registration-as-europe-north-america-lead-the-surge-302865589.html</v>
+        <v>https://www.newswire.com/news/punchdrunk-digital-named-top-three-ad-age-finalist-for-best-use-of-research</v>
       </c>
       <c r="F3" t="str">
-        <v>HONG KONG, Aug. 31, 2026 /PRNewswire/ -- The fourth quarter has traditionally been the stocking season for overseas buyers. But in 2026, procurement decisions have grown markedly more complex. Faster-moving consumer trends and tighter regulatory requirements across major markets have...</v>
+        <v>National recognition highlights the independent agency's innovative approach to understanding consumer behavior and building smarter advertising strategies.</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>October 2026 Global Sources Hong Kong Shows: 25% Jump in Buyer Pre-registration as Europe and North America Lead the Surge</v>
+        <v>Amazon commits 30,000 jobs to young people in the UK by 2030—no experience required</v>
       </c>
       <c r="B4" t="str">
-        <v>2026-09-01</v>
+        <v>2026-10-20</v>
       </c>
       <c r="C4" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D4" t="str">
-        <v>Retail, Gaming</v>
+        <v>Retail</v>
       </c>
       <c r="E4" t="str">
-        <v>https://www.prnewswire.com/news-releases/october-2026-global-sources-hong-kong-shows-25-jump-in-buyer-pre-registration-as-europe-and-north-america-lead-the-surge-302865571.html</v>
+        <v>https://www.aboutamazon.com/news/company-news/amazon-youth-promise-uk?utm_source=rss</v>
       </c>
       <c r="F4" t="str">
-        <v>HONG KONG, Sept. 1, 2026 /PRNewswire/ -- Global Sources Hong Kong Shows will be held from October 11 to 21, 2026 at AsiaWorld-Expo. This year's edition brings together 4,200+ suppliers across 8,000+ booths, showcasing 330,000+ new products spanning consumer electronics, gaming, mobile...</v>
+        <v>The Amazon Youth Promise will also see 10,000 work experience places open to young people in the UK.</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Supremo Simplifies Shopify Inventory Management With Forecasting and Purchase Orders</v>
+        <v>Trading Central and TMX Datalinx Close the Market</v>
       </c>
       <c r="B5" t="str">
-        <v>2026-09-01</v>
+        <v>2026-10-20</v>
       </c>
       <c r="C5" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D5" t="str">
-        <v>Retail</v>
+        <v>Retail, Media</v>
       </c>
       <c r="E5" t="str">
-        <v>https://pressreleasenews.org/pressroom/supremo-simplifies-shopify-inventory-management-with-forecasting-and-purchase-orders</v>
+        <v>https://www.newsfilecorp.com/release/320074/Trading-Central-and-TMX-Datalinx-Close-the-Market</v>
       </c>
       <c r="F5" t="str">
-        <v>Supremo connects inventory forecasting, reorder planning, purchase orders, and receiving in one practical Shopify inventory management workflow.</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - October 20, 2026) - Michelle Tran, President, TMX Datalinx, TMX Group, along with members of TMX Datalinx, joined Trading Central to close the market and celebrate their inaugural summit: Empowering the Modern Investor: Next-Gen Technology and Evolving Retail Dynamics.Cannot view this video?  Visit:https://www.youtube.com/watch?v=GksQfyAHUA8Sponsored by Quest Media, the event brought together North American brokerages to explore how cutting-edge technology,...</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>PrimeBOT to Showcase PrimeBOT T1 and PrimeBOT Q1 at IFA 2026 and ShowStoppers</v>
+        <v>Renue By Science Releases White Paper on Liposomal NAD+ and Methylene Blue Body Cream for Aging and Crepey Skin</v>
       </c>
       <c r="B6" t="str">
-        <v>2026-09-01</v>
+        <v>2026-10-20</v>
       </c>
       <c r="C6" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D6" t="str">
         <v>Retail</v>
       </c>
       <c r="E6" t="str">
-        <v>https://www.prnewswire.com/news-releases/primebot-to-showcase-primebot-t1-and-primebot-q1-at-ifa-2026-and-showstoppers-302865541.html</v>
+        <v>https://www.prnewswire.com/news-releases/renue-by-science-releases-white-paper-on-liposomal-nad-and-methylene-blue-body-cream-for-aging-and-crepey-skin-302914639.html</v>
       </c>
       <c r="F6" t="str">
-        <v>BERLIN, Sept. 1, 2026 /PRNewswire/ -- PrimeBOT, an embodied intelligence company, will showcase its latest consumer-grade personal robots, PrimeBOT T1 and PrimeBOT Q1, at IFA 2026, with live demonstrations at Booth H25-150 throughout the show and an additional preview at ShowStoppers on...</v>
+        <v>JACKSONVILLE, Fla., Oct. 20, 2026 /PRNewswire/ -- Renue By Science, a longevity-focused wellness company specializing in NAD+ formulations, today announced the release of its latest whitepaper on Renue Blue Moisturizing Body Cream. The whitepaper reports results from a four-week consumer...</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>Aerospace and Defense Management Teams Meet Investors at Gabelli's September 9 and 10 Events in New York City</v>
+        <v>Chatsi Announces $2.5 Million Seed Financing Commitment to Expand AI Sales Agents for Ecommerce</v>
       </c>
       <c r="B7" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-20</v>
       </c>
       <c r="C7" t="str">
-        <v>NewMediaWire</v>
+        <v>PR.com</v>
       </c>
       <c r="D7" t="str">
-        <v>Retail</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E7" t="str">
-        <v>https://www.newmediawire.com/news/aerospace-and-defense-management-teams-meet-investors-at-gabelli-s-september-9-and-10-events-in-new-york-city-7089090</v>
+        <v>https://www.pr.com/press-release/981717</v>
       </c>
       <c r="F7" t="str">
-        <v xml:space="preserve">Two Days in New York City: the Defending Our Nation Leadership Forum on September 9 and the 32nd Annual Gabelli Aerospace &amp;amp; Defense Symposium on September 10 Attend In Person Both Days, with an Invitation-Only Live Webcast of the September 10 Symposium for Institutional Investors NEW YORK, NY - August 31, 2026 ( NEWMEDIAWIRE ) - B2i Digital, Inc. serves as Official Marketing Partner for the Gabelli Aerospace &amp;amp; Defense Events, taking place in New York City on Wednesday, September 9 and Thursday, September 10, 2026. The programming puts investors, fund managers, analysts, entrepreneurs, and defense industry leaders together with the management teams building the sector. B2i Digital supports the events with digital marketing, its media network, social media, and company profiles, and </v>
+        <v>Chatsi announced a $2.5 million seed round led by DealerSocket co-founder Jonathan Ord to expand its AI sales agent platform. Serving top global brands across B2C, D2C and B2B commerce, Chatsi integrates with existing websites to help shoppers compare products, get answers and buy with confidence. [PR.com]</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Supremo Announces Availability of Shopify Inventory Management App Following June 2026 Launch</v>
+        <v>Beeline Holdings (BLNE) Targets $3M in Additional Annualized Operating Expense Reductions</v>
       </c>
       <c r="B8" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-20</v>
       </c>
       <c r="C8" t="str">
-        <v>mlpr-newsfile</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D8" t="str">
-        <v>Finance, Retail</v>
+        <v>Finance, AI, SaaS, Real Estate, Retail</v>
       </c>
       <c r="E8" t="str">
-        <v>https://www.newsfilecorp.com/release/312131/Supremo-Announces-Availability-of-Shopify-Inventory-Management-App-Following-June-2026-Launch</v>
+        <v>https://www.newmediawire.com/news/beeline-holdings-blne-targets-3m-in-additional-annualized-operating-expense-reductions-7090761</v>
       </c>
       <c r="F8" t="str">
-        <v>Supremo, a Shopify inventory management app founded by Abhishek Pandey and headquartered in Toronto, Ontario, Canada, is formally announcing its availability to Shopify merchants following its launch in June 2026. Available through the Shopify App Store, Supremo is designed to connect inventory planning with the operational steps required to replenish and manage stock.Toronto, Ontario--(Newsfile Corp. - August 31, 2026) - Supremo, a Shopify inventory management app founded by Abhishek Pandey,...</v>
+        <v>LOS ANGELES, CA - October 20, 2026 ( NEWMEDIAWIRE ) - Beeline Holdings (NASDAQ: BLNE) , a digital mortgage and home equity platform, announced an additional operating expense reduction plan targeting approximately $250,000 in monthly savings, or $3 million annually, beyond cost reductions implemented earlier in 2026. The initiative includes workforce reductions, infrastructure consolidation and elimination of legacy overhead costs, with approximately $270,000 in one-time transition expenses expected through Dec. 1, 2026. The company anticipates realizing the full monthly savings thereafter, supporting its efforts to improve operating leverage and accelerate its path toward positive operating cash flow. Beeline continues to leverage its MagicBlocks AI customer acquisition technology and new</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>Supremo Launches All-in-One Shopify Inventory Management Solution</v>
+        <v>Greenland Mines (GRML) Begins Trading on Xetra to Expand Global Investor Access</v>
       </c>
       <c r="B9" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-20</v>
       </c>
       <c r="C9" t="str">
-        <v>PressReleaseNews</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D9" t="str">
-        <v>SaaS, Retail</v>
+        <v>Finance, SaaS, Retail</v>
       </c>
       <c r="E9" t="str">
-        <v>https://pressreleasenews.org/pressroom/supremo-launches-all-in-one-shopify-inventory-management-solution</v>
+        <v>https://www.newmediawire.com/news/greenland-mines-grml-begins-trading-on-xetra-to-expand-global-investor-access-7090760</v>
       </c>
       <c r="F9" t="str">
-        <v>Supremo launches a unified inventory management platform for Shopify, integrating purchase orders, stocktakes, vendors, transfers, and reorder planning. The solution supports the entire inventory workflow, from forecasting to receiving.</v>
+        <v>LOS ANGELES, CA - October 20, 2026 ( NEWMEDIAWIRE ) - Greenland Mines (NASDAQ: GRML) (FSE: HK6) , a Greenland-focused critical-minerals developer, announced that its common stock has begun trading on Xetra, the electronic trading platform operated by Deutsche Borse AG in Germany. MWB Fairtrade AG will serve as designated sponsor, supporting trading liquidity and turnover. The addition of Xetra is intended to broaden the company’s investor base, improve liquidity and enhance price discovery by providing greater access to European institutional and retail investors. Xetra’s international trading network also provides access to investors in Asia and the Middle East, including through trading participants in Hong Kong and the United Arab Emirates. The platform enables investors to trade Greenl</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>CHICAGO AUTO SHOW: BEHIND THE WHEEL DEBUTS THIS FALL WITH EXPANDED TEST DRIVE EXPERIENCE</v>
+        <v>Quantum BioPharma (QNTM) Featured in Men's Fitness Article Examining Unbuzzd Clinical Trial Results</v>
       </c>
       <c r="B10" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-20</v>
       </c>
       <c r="C10" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D10" t="str">
-        <v>Retail, Automotive</v>
+        <v>Finance, Healthcare, Retail</v>
       </c>
       <c r="E10" t="str">
-        <v>https://www.prnewswire.com/news-releases/chicago-auto-show-behind-the-wheel-debuts-this-fall-with-expanded-test-drive-experience-302865367.html</v>
+        <v>https://www.newmediawire.com/news/quantum-biopharma-qntm-featured-in-men-s-fitness-article-examining-unbuzzd-clinical-trial-results-7090759</v>
       </c>
       <c r="F10" t="str">
-        <v>OAKBROOK TERRACE, Ill., Aug. 31, 2026 /PRNewswire/ -- The Chicago Automobile Trade Association (CATA), producer of the Chicago Auto Show, is expanding its popular fall consumer test drive event with a new name, new branding and an even broader vehicle lineup. Formerly known as Chicago...</v>
+        <v>LOS ANGELES, CA - October 20, 2026 ( NEWMEDIAWIRE ) - Quantum BioPharma (NASDAQ: QNTM) was featured in a Men’s Fitness article by Lakshan Weeraratne examining clinical trial results for Unbuzzd, an alcohol recovery formulation developed by Quantum and licensed to Unbuzzd Wellness. The article highlights findings from a company-sponsored, placebo-controlled study involving 26 healthy adults, with 24 completing both treatment sessions. Researchers reported significantly lower estimated blood alcohol concentrations at several time points, improved self-rated alertness and reduced headache severity on certain assessments. Among 17 participants identified as rapid responders, the average percentage decline in estimated blood alcohol during the first 30 minutes was 40.7% greater with Unbuzzd tha</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Cal-Maine Foods to Participate in Barclays Global Consumer Conference</v>
+        <v>Ronbow Expands Bay Area Presence for Luxury Custom Cabinetry in 2026</v>
       </c>
       <c r="B11" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-20</v>
       </c>
       <c r="C11" t="str">
-        <v>GlobeNewswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D11" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E11" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/31/3353698/0/en/cal-maine-foods-to-participate-in-barclays-global-consumer-conference.html</v>
+        <v>https://pressreleasenews.org/pressroom/ronbow-expands-bay-area-presence-for-luxury-custom-cabinetry-in-2026</v>
       </c>
       <c r="F11" t="str">
-        <v>Cal-Maine Foods management will participate in the Barclays Global Consumer Conference Sept. 9–10 in Boston and meet with institutional investors.</v>
+        <v/>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>NeuroThera Labs Achieves Significant Enrollment Momentum in SCI210 Autism Clinical Trial</v>
+        <v>LISNR Launches on Samsung VXT to Enable Ultrasonic Proximity Engagement via Digital Signage</v>
       </c>
       <c r="B12" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-20</v>
       </c>
       <c r="C12" t="str">
-        <v>NewMediaWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D12" t="str">
-        <v>Healthcare, Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E12" t="str">
-        <v>https://www.newmediawire.com/news/neurothera-labs-achieves-significant-enrollment-momentum-in-sci210-autism-clinical-trial-7089069</v>
+        <v>https://www.prweb.com/releases/lisnr-launches-on-samsung-vxt-to-enable-ultrasonic-proximity-engagement-via-digital-signage-302914462.html</v>
       </c>
       <c r="F12" t="str">
-        <v xml:space="preserve">TORONTO, ONTARIO - August 31, 2026 ( NEWMEDIAWIRE ) - NeuroThera Labs Inc. (TSXV: NTLX) (the " Company " or " NeuroThera "), a clinical-stage pharmaceutical company and a subsidiary of SciSparc Ltd., today announced continued advancement in participant enrollment for its clinical trial assessing its innovative SCI-210 treatment for symptoms associated with autism spectrum disorder (“ ASD ”). The clinical trial, conducted at Soroka Medical Center in Israel, is a double-blind, randomized, placebo-controlled study evaluating the safety and efficacy of SCI-210 in children diagnosed with ASD. To date, 26 children have been enrolled, marking strong progress toward the planned total of 60 children between the ages of five and 18, each of whom will receive treatment over a 20-week period. SCI-210 </v>
+        <v>New collaboration transforms Samsung's cloud-native platform into an active commerce layer, enabling secure, hardware-free proximity engagement across retail, QSR, hospitality, transit and venues. CINCINNATI, Oct. 20, 2026 /PRNewswire-PRWeb/ -- LISNR, the global leader in ultrasonic...</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>Amazon’s response to the FTC’s lawsuit regarding Sponsored Ads</v>
+        <v>Sun Home Saunas Ranks No. 17 on Fortune's 2026 Best Workplaces in Retail List</v>
       </c>
       <c r="B13" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-20</v>
       </c>
       <c r="C13" t="str">
-        <v>mlpr-amazon</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D13" t="str">
         <v>Retail</v>
       </c>
       <c r="E13" t="str">
-        <v>https://www.aboutamazon.com/company-news/amazon-ftc-sponsored-ads-lawsuit-response?utm_source=rss</v>
+        <v>https://www.prnewswire.com/news-releases/sun-home-saunas-ranks-no-17-on-fortunes-2026-best-workplaces-in-retail-list-302914446.html</v>
       </c>
       <c r="F13" t="str">
-        <v>The FTC today filed a misguided lawsuit claiming Amazon misled advertisers about its Sponsored Ads pricing and auction. Amazon strongly disagrees.</v>
+        <v>The San Diego sauna and cold plunge manufacturer is one of 20 companies named in the Small and Medium category, with 100% of surveyed employees saying it is a great place to work. SAN DIEGO, Oct. 20, 2026 /PRNewswire/ -- Sun Home Saunas has been named No. 17 on the Fortune Best Workplaces...</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>Marquis Who's Who Honors Komal Patel for Leadership in Marketing, Entrepreneurship ...</v>
+        <v>Vadzo Imaging Validates Bolt-234CGS Camera Compatibility with NVIDIA Jetson AGX Orin: Onsemi AR0234 2MP Color MIPI CSI-2 Camera with Global Shutter and Onboard ISP</v>
       </c>
       <c r="B14" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-20</v>
       </c>
       <c r="C14" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D14" t="str">
-        <v>Finance, AI, Real Estate, Retail</v>
+        <v>SaaS, Retail, Automotive</v>
       </c>
       <c r="E14" t="str">
-        <v>https://pr-inside.com/marquis-who-s-who-honors-komal-patel-for-leadership-in-marketing-entrepreneurship-r5217980.htm</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-validates-bolt-234cgs-camera-compatibility-with-nvidia-22875327</v>
       </c>
       <c r="F14" t="str">
-        <v>(PR-inside.com) COLUMBIA, PA / ACCESS Newswire / August 31, 2026 / Marquis Who's Who is proud to honor Komal Patel for her distinguished contributions to marketing, entrepreneurship, hospitality, business operations and revenue generation. Her career combines strategic thinking with hands-on ownership across pharmaceuticals, international business, artificial intelligence, retail, hospitality and commercial real estate. Throughout her work, Ms. Patel has focused on turning complex business opportunities into commercial value while building and operating ventures of her own. Ms. Patel currently serves as founder of Align-Dynamix, a company she established in 2023 to help businesses improve lead capture, follow-up, customer communication and operational efficiency. ..</v>
+        <v>The Bolt-234CGS is a 2MP Color MIPI CSI-2 Camera built on the Onsemi AR0234 sensor, and Vadzo has validated its compatibility with NVIDIA Jetson AGX Orin. Jetson AGX Orin is a platform for multi-camera robots, retail systems, and surveillance nodes, and the camera modules attached to it decide how well that compute is used. Two choices matter most. A global shutter exposes every pixel at the same instant, so a moving robot, a passing shopper, or a vehicle appears undistorted. An on-board image signal processor finishes the image inside the module, so the Jetson receives a processed YUV image and its own ISP does not need to be tuned for the sensor. As a 2MP Global Shutter MIPI Camera and a 2MP AGX Orin MIPI Camera, the Bolt-234CGS delivers Full HD at up to 60 frames per second, with auto e</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>Apollo Group OÜ 2025/2026 Consolidated Annual Report</v>
+        <v>Cosmos Health CEO Greg Siokas Issues Letter to Shareholders Highlighting ...</v>
       </c>
       <c r="B15" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-20</v>
       </c>
       <c r="C15" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D15" t="str">
-        <v>Retail</v>
+        <v>Finance, Healthcare, Retail</v>
       </c>
       <c r="E15" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/31/3353641/0/en/apollo-group-o%C3%BC-2025-2026-consolidated-annual-report.html</v>
+        <v>https://pr-inside.com/cosmos-health-ceo-greg-siokas-issues-letter-to-shareholders-highlighting-r5235377.htm</v>
       </c>
       <c r="F15" t="str">
-        <v>Apollo Group OÜ (“Apollo Group” or “the Group”) comprises subsidiaries engaged in entertainment business, consisting of operation of cinemas and retail stores, and restaurant business. The Group operates across 4 markets: Estonia, Latvia, Lithuania, and Finland.</v>
+        <v>(PR-inside.com) Key Highlights Record revenue: preliminary nine-month 2026 revenue of approximately $54.3 million, up 19%, with every quarter of 2026 setting a record 2026 outlook reaffirmed: full-year revenue expected to surpass $90 million, up approximately 38%, the largest single-year revenue increase in the Company's history Record fourth quarter expected: revenue of approximately $35.7 million or more, up approximately 81% from the fourth quarter of 2025 Multiple engines of growth: pharmaceutical contract manufacturing and distribution, proprietary brands and U.S. e-commerce all expected to contribute U.S. e-commerce scaling rapidly: 8,940 active U.S. subscriptions as of October 19, 2026, up 42% in five days, with ..</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>Don't Let E-commerce Volume Overwhelm Your Existing Warehouse Footprint</v>
+        <v>Cosmos Health CEO Greg Siokas Issues Letter to Shareholders Highlighting Record 2026 Revenue, U.S. Subscription Growth and Global Expansion</v>
       </c>
       <c r="B16" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-20</v>
       </c>
       <c r="C16" t="str">
-        <v>PRWeb</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D16" t="str">
-        <v>Retail</v>
+        <v>Finance, Healthcare, Retail</v>
       </c>
       <c r="E16" t="str">
-        <v>https://www.prweb.com/releases/dont-let-e-commerce-volume-overwhelm-your-existing-warehouse-footprint-302862606.html</v>
+        <v>https://www.newswire.com/news/cosmos-health-ceo-greg-siokas-issues-letter-to-shareholders-highlighting-record</v>
       </c>
       <c r="F16" t="str">
-        <v>Rising steel tariffs, surging e-commerce volume and tighter capital budgets are pushing warehouse operators to determine whether early signs of storage problems require a full racking upgrade or a simpler layout adjustment. PITTSBURGH, Aug. 31, 2026 /PRNewswire-PRWeb/ -- Operators can...</v>
+        <v xml:space="preserve">Key Highlights Record revenue: preliminary nine-month 2026 revenue of approximately $54.3 million, up 19%, with every quarter of 2026 setting a record 2026 outlook reaffirmed: full-year revenue expected to surpass $90 million, up approximately 38%, the largest single-year revenue increase in the Company's history Record fourth quarter expected: revenue of approximately $35.7 million or more, up approximately 81% from the fourth quarter of 2025 Multiple engines of growth: pharmaceutical contract manufacturing and distribution, proprietary brands and U.S. e-commerce all expected to contribute U.S. e-commerce scaling rapidly: 8,940 active U.S. subscriptions as of October 19, 2026, up 42% in five days, with approximately $15 million in revenue and $10.5 million in gross profit expected in the </v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>F&amp;F Ventures Launches $10 Million Ecommerce Fund in Partnership with SHOPLINE</v>
+        <v>JobSite Urges Boot Owners in the South and East to Ready Their Entrances for a Wetter Winter</v>
       </c>
       <c r="B17" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-20</v>
       </c>
       <c r="C17" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D17" t="str">
         <v>Retail</v>
       </c>
       <c r="E17" t="str">
-        <v>https://www.prnewswire.com/news-releases/ff-ventures-launches-10-million-ecommerce-fund-in-partnership-with-shopline-302865193.html</v>
+        <v>https://pressreleasenews.org/pressroom/jobsite-urges-boot-owners-in-the-south-and-east-to-ready-their-entrances-for-a-wetter-winter</v>
       </c>
       <c r="F17" t="str">
         <v/>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>F&amp;amp;F Ventures Launches $10 Million Ecommerce Fund in Partnership with SHOPLINE</v>
+        <v>Football Legend Jackie Sherrill to Receive Paul Bear Bryant Lifetime Achievement Award</v>
       </c>
       <c r="B18" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-20</v>
       </c>
       <c r="C18" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D18" t="str">
-        <v>Retail</v>
+        <v>Finance, Healthcare, Retail</v>
       </c>
       <c r="E18" t="str">
-        <v>https://www.prnewswire.com/news-releases/ff-ventures-launches-10-million-ecommerce-fund-in-partnership-with-shopline-302865193.html</v>
+        <v>https://www.newmediawire.com/news/football-legend-jackie-sherrill-to-receive-paul-bear-bryant-lifetime-achievement-award-7090751</v>
       </c>
       <c r="F18" t="str">
-        <v>Three general partners with operating exits behind them will pair capital with commerce infrastructure for the consumer brands they back. LOS ANGELES, Aug. 31, 2026 /PRNewswire/ -- F&amp;F Ventures, the venture capital arm of the Founders &amp; Funders™ community, today launched a $10 million...</v>
+        <v>HOUSTON - October 20, 2026 ( NEWMEDIAWIRE ) - Jackie Sherrill, one of the most influential and accomplished coaches in college football history, has been selected as the recipient of the American Heart Association’s 2027 Paul “Bear” Bryant Lifetime Achievement Award, presented by HFG Wealth Management. The American Heart Association, a relentless force changing the future of health for everyone everywhere, presents the Bear Bryant Awards annually to celebrate excellence in coaching, to honor coach Bryant’s legacy and to raise awareness and critical funds for its mission. The coaching legend died from a heart attack in 1983, just 28 days after his final victory and retirement. Since its inception, the awards have united the football community in support of the Association's lifesaving work.</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>SPLICE Software celebrates 20 years by deepening its commitment to customers.</v>
+        <v>PlatformPay.io and Outcraft AI Partner to Turn More Customer Intent ...</v>
       </c>
       <c r="B19" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-20</v>
       </c>
       <c r="C19" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D19" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, Retail</v>
       </c>
       <c r="E19" t="str">
-        <v>https://www.prnewswire.com/news-releases/splice-software-celebrates-20-years-by-deepening-its-commitment-to-customers-302865176.html</v>
+        <v>https://pr-inside.com/platformpay-io-and-outcraft-ai-partner-to-turn-more-customer-intent-r5235337.htm</v>
       </c>
       <c r="F19" t="str">
-        <v>CHICAGO, Aug. 31, 2026 /PRNewswire/ -- As SPLICE Software celebrates its 20th anniversary, the company today announced the next chapter in its evolution; an expanded commitment to customers through dedicated organizations focused on retail and insurance. For 20 years, SPLICE has helped...</v>
+        <v>(PR-inside.com) Strategic partnership brings together checkout monetization and AI-powered customer engagement to help merchants capture more value across the customer lifecycle. VILNIUS, LT / ACCESS Newswire / October 20, 2026 / PlatformPay.io and Outcraft.ai announce a strategic partnership to help e-commerce merchants generate more value from customer demand at the point of checkout. Turning Customer Intent Into Revenue For ecommerce businesses, the opportunity is not always about generating more demand, but making better use of the demand that already exists. Merchants spend heavily getting customers to the point of purchase, yet revenue is still lost when checkouts are abandoned, payments fail, customers disengage, or ..</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>Fujifilm Expands Consumer Photo Printing Capabilities with the Introduction of "Fujifilm for Google Photos Print Store"</v>
+        <v>Garanti BBVA Named Turkey's Best Consumer Digital Bank by Global Finance</v>
       </c>
       <c r="B20" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-20</v>
       </c>
       <c r="C20" t="str">
-        <v>mlpr-businesswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D20" t="str">
-        <v>SaaS, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E20" t="str">
-        <v>https://finance.yahoo.com/media-advertising/articles/fujifilm-expands-consumer-photo-printing-160000773.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=363082</v>
       </c>
       <c r="F20" t="str">
-        <v>VALHALLA, N.Y., August 31, 2026--FUJIFILM North America Corporation, Imaging Division, announced today the launch of 'Fujifilm for Google Photos Print Store,' a new, integrated print storefront designed to bring high-quality physical photo products directly to Google Photos users. Fujifilm will assume leadership and responsibility for the photo printing functionality of the popular Google Photos platform, with plans to roll out new features, new products and a more robust user experience.</v>
+        <v>Garanti BBVA has been named &amp;#39;Best Consumer Digital Bank in Turkey at Global Finance&amp;#39;s World&amp;#39;s Best Digital Bank Awards. In 2025, Garanti BBVA delivered a digital banking experience powered by artificial intelligence, real-time data, and personalization technologies to its 17.9 million active mobile banking clients. - - Garanti BBVA has received the &amp;#39;Best Consumer Digital Bank in Turkey&amp;#39; award as part of Global Finance&amp;#39;s World&amp;#39;s Best Digital Bank Awards program. The award recognizes excell... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=363082</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>Amazon Ads Launches "First Day Ready," a Multi-Brand Campaign Connecting Brands to Gen Z at College's Biggest Moment</v>
+        <v>GEODIS establishes new European distribution hub for Lovevery in Germany</v>
       </c>
       <c r="B21" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-20</v>
       </c>
       <c r="C21" t="str">
-        <v>mlpr-businesswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D21" t="str">
-        <v>Retail</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E21" t="str">
-        <v>https://finance.yahoo.com/media-advertising/articles/amazon-ads-launches-first-day-144200931.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=363080</v>
       </c>
       <c r="F21" t="str">
-        <v>SEATTLE, August 31, 2026--Amazon Ads announces First Day Ready, a multi-phase brand partnership campaign developed by Brand Innovation Lab, the creative arm of Amazon Ads, that connects brands to Gen Z students heading to college.</v>
+        <v>GEODIS has established its multi-user facility in Malsfeld, Germany, as the new European distribution hub for Lovevery, a global early childhood development company specialising in educational toys, books and learning programs designed to support children and parents. The site became the central hub for Lovevery&amp;#39;s European e-commerce logistics following the relocation of its operations from Hamburg at the beginning of 2025. - - Lovevery&amp;#39;s operations are based at the Malsfeld facility, whe... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=363080</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>Vadzo Imaging announces the combination of HDR and VCM Autofocus with the Falcon-830CRH Onsemi HyperLux AR0830 8MP Color Rolling Shutter USB Camera</v>
+        <v>Investor Alert: Scott+Scott Attorneys at Law LLP Is Investigating Cardinal Infrastructure Group Inc. (CDNL)</v>
       </c>
       <c r="B22" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-20</v>
       </c>
       <c r="C22" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D22" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E22" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-announces-the-combination-of-hdr-and-vcm-autofocus-with-22853045</v>
+        <v>https://www.newsfilecorp.com/release/319192/Investor-Alert-ScottScott-Attorneys-at-Law-LLP-Is-Investigating-Cardinal-Infrastructure-Group-Inc.-CDNL</v>
       </c>
       <c r="F22" t="str">
-        <v>The Falcon-830CRH is an 8MP 4K HDR USB Camera built on the Onsemi AR0830 HyperLux LP sensor that combines Line Interleaved HDR and enhanced Dynamic Range with software-controlled VCM autofocus inside a single UVC-compliant USB 3.2 Gen 1 module. It is engineered for retail analytics, access control, medical imaging, kiosk, and smart city programs where scene contrast and subject distance both change faster than a fixed exposure and fixed focus design can follow. It delivers 3840 x 2160 color output with in-sensor dynamic range extension and no host-side HDR compositing overhead.</v>
+        <v>New York, New York--(Newsfile Corp. - October 20, 2026) - Scott+Scott Attorneys at Law LLP ("Scott+Scott"), a shareholder and consumer rights litigation firm, alerts investors that it is investigating potential violations of U.S. federal securities laws involving Cardinal Infrastructure Group Inc. (NASDAQ: CDNL).CLICK HERE TO RECEIVE ADDITIONAL INFORMATION ABOUT THIS POTENTIAL CLASS ACTIONWhat is Cardinal Infrastructure?Cardinal Infrastructure is a North Carolina-based infrastructure...</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>Valvoline Inc. to Participate in Goldman Sachs Global Consumer and Retail Conference</v>
+        <v>Claritas Releases 2026 Hispanic Market Report: Finds Hispanic Households Lead in AI Adoption</v>
       </c>
       <c r="B23" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-20</v>
       </c>
       <c r="C23" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D23" t="str">
-        <v>Finance, Retail, Automotive</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E23" t="str">
-        <v>https://finance.yahoo.com/markets/stocks/articles/valvoline-inc-participate-goldman-sachs-140600116.html</v>
+        <v>https://www.prweb.com/releases/claritas-releases-2026-hispanic-market-report-finds-hispanic-households-lead-in-ai-adoption-302913016.html</v>
       </c>
       <c r="F23" t="str">
-        <v>LEXINGTON, Ky., August 31, 2026--Valvoline Inc. (NYSE: VVV), the quick, easy, trusted leader in preventive automotive maintenance, today announced that the company will be participating in a fireside chat at the Goldman Sachs Global Consumer and Retail Conference on Monday, September 14, at 3:35 p.m. ET.</v>
+        <v>The 2026 annual report examines how AI adoption, population growth, and shifting consumer dynamics are reshaping the U.S. Hispanic market. CINCINNATI, Oct. 20, 2026 /PRNewswire-PRWeb/ -- Claritas, a leading marketing optimization platform, today released its 2026 U.S. Hispanic Market...</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>Tarifica Selects Revolut Mobile as its Consumer Value Plan of the Month for August</v>
+        <v>Roster Adds TikTok Creator Discovery and Spark Ads, Giving Social, Brand and Paid Media Teams One Platform for Creator Marketing</v>
       </c>
       <c r="B24" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-20</v>
       </c>
       <c r="C24" t="str">
         <v>PRWeb</v>
       </c>
       <c r="D24" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E24" t="str">
-        <v>https://www.prweb.com/releases/tarifica-selects-revolut-mobile-as-its-consumer-value-plan-of-the-month-for-august-302864644.html</v>
+        <v>https://www.prweb.com/releases/roster-adds-tiktok-creator-discovery-and-spark-ads-giving-social-brand-and-paid-media-teams-one-platform-for-creator-marketing-302912312.html</v>
       </c>
       <c r="F24" t="str">
-        <v>Unlimited service and the ability to pay with rewards earned through everyday spending distinguish the offer. NEW YORK, Aug. 31, 2026 /PRNewswire-PRWeb/ -- Global telecom data provider Tarifica has selected Revolut Mobile in the United Kingdom as its Consumer Value Plan of the Month for...</v>
+        <v>Built on official TikTok APIs, the new features let DTC and ecommerce brands find creators who fit in the TikTok Creator Marketplace and turn their best videos into Spark Ads, with every creator permission tracked in Roster. LEHI, Utah, Oct. 20, 2026 /PRNewswire-PRWeb/ -- Roster, the...</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>Vom Verkauf von Waren zum Erzählen von Geschichten: Wie ein Dokumentarfilm den Handel in einen kulturellen Dialog verwandelt</v>
+        <v>Routific brings smart delivery route optimization to Shopify merchants</v>
       </c>
       <c r="B25" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-20</v>
       </c>
       <c r="C25" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D25" t="str">
         <v>Retail</v>
       </c>
       <c r="E25" t="str">
-        <v>https://www.prnewswire.com/news-releases/vom-verkauf-von-waren-zum-erzahlen-von-geschichten-wie-ein-dokumentarfilm-den-handel-in-einen-kulturellen-dialog-verwandelt-302864965.html</v>
+        <v>https://www.prweb.com/releases/routific-brings-smart-delivery-route-optimization-to-shopify-merchants-302910990.html</v>
       </c>
       <c r="F25" t="str">
-        <v>HANGZHOU, China, 31. August 2026 /PRNewswire/ -- Die Dokumentarserie Cross-Border E-Commerce: Stories from China, die vom Hangzhou International Communication Center in Zusammenarbeit mit der China (Hangzhou) Cross-Border E-Commerce Comprehensive Pilot Area produziert wurde, hat seit...</v>
+        <v>New Routific app in the Shopify App Store turns online orders into optimized routes drivers trust, with live tracking and customer notifications built in VANCOUVER, BC, Oct. 20, 2026 /PRNewswire-PRWeb/ -- Just ahead of the holiday rush, when local delivery volumes spike, Routific, the...</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>Change Agents Completes Phase 2 of its Catch-Up Agentic AI Video Studio Platform; Development led by Caylent with Funding from Amazon Web Services Grant</v>
+        <v>TreVita Reports 127% Rise in Plastic Surgery Program as More Americans Explore Medical Travel</v>
       </c>
       <c r="B26" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-20</v>
       </c>
       <c r="C26" t="str">
-        <v>GlobeNewswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D26" t="str">
-        <v>Finance, AI, SaaS, Retail, Media</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E26" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/31/3353316/0/en/change-agents-completes-phase-2-of-its-catch-up-agentic-ai-video-studio-platform-development-led-by-caylent-with-funding-from-amazon-web-services-grant.html</v>
+        <v>https://www.newmediawire.com/news/trevita-reports-127-rise-in-plastic-surgery-program-as-more-americans-explore-medical-travel-7090744</v>
       </c>
       <c r="F26" t="str">
-        <v>The agentic AI video platform is designed to autonomously create and distribute short-form videos at scale for podcasters and social media influencers The agentic AI video platform is designed to autonomously create and distribute short-form videos at scale for podcasters and social media influencers</v>
+        <v>Company Reports 19% Increase in Male Clients as Growing Demand, GLP-1 Weight Loss and Changing Attitudes Toward Cosmetic Surgery Reshape the Market Key Highlights: TreVita has recorded a 127% year-over-year increase in interest in plastic surgery , as more Americans explore traveling abroad for procedures. The company has also seen a 19% increase in male plastic surgery clients , reflecting the expanding demographics of patients considering cosmetic procedures. TreVita continues to expand its network of TreVita Verified medical practitioners across its specialties as demand for its medical travel programs grows. SAN DIEGO, CA - October 20, 2026 ( NEWMEDIAWIRE ) - TreVita , a U.S.-based medical travel company, today announced a 127% year-over-year increase in its plastic surgery program, al</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>Champion Safe Builds Second-Half Momentum and Deepens Dealer Partnerships ...</v>
+        <v>Amazon is creating over 300,000 new US jobs this holiday season with increased pay and expanded benefits</v>
       </c>
       <c r="B27" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-20</v>
       </c>
       <c r="C27" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D27" t="str">
         <v>Retail</v>
       </c>
       <c r="E27" t="str">
-        <v>https://pr-inside.com/champion-safe-builds-second-half-momentum-and-deepens-dealer-partnerships-r5217847.htm</v>
+        <v>https://www.aboutamazon.com/news/workplace/amazon-holiday-jobs-2026-seasonal-hiring-healthcare?utm_source=rss</v>
       </c>
       <c r="F27" t="str">
-        <v>(PR-inside.com) Nation's Best Sports market delivers valuable dealer insight and reinforces Champion's focus on production, fulfillment, dealer support and long-term growth PROVO, UT / ACCESS Newswire / August 31, 2026 / Champion Safe Company ( championsafe.com ), a premier manufacturer of high-security safes and vault doors, and a proud subsidiary of American Rebel Holdings, Inc. (OTCID:AREB), America's Patriotic Brand™, concluded its participation in the 2026 Nation's Best Sports Fall Semi-Annual Market, held August 24-27 at the Oklahoma City Convention Center. The four-day market brought Champion together with independently owned sporting goods retailers from across the country at a critical point in the retail ..</v>
+        <v>Amazon offers industry-leading benefits based on role and tenure, and starting January 1, 2027, eligible seasonal employees will have access to healthcare coverage from their first day on the job.</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>Meridian Holdings to Participate in the H.C. Wainwright 28th Annual Global Investment Conference</v>
+        <v>Olifant Digital Addresses Amazon Sellers' AI Search Concerns in DesignRush Feature</v>
       </c>
       <c r="B28" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-20</v>
       </c>
       <c r="C28" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D28" t="str">
-        <v>Finance, Retail, Gaming</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E28" t="str">
-        <v>https://www.newmediawire.com/news/meridian-holdings-to-participate-in-the-h-c-wainwright-28th-annual-global-investment-conference-7089062</v>
+        <v>https://www.newsfilecorp.com/release/319205/Olifant-Digital-Addresses-Amazon-Sellers-AI-Search-Concerns-in-DesignRush-Feature</v>
       </c>
       <c r="F28" t="str">
-        <v>LAS VEGAS, NV - August 31, 2026 ( NEWMEDIAWIRE ) - Meridian Holdings Inc. (NASDAQ: MRDN) ("Meridian" or the "Company"), an international developer, licensor, and operator of online gaming and e-commerce platforms, today announced that management will participate in the H.C. Wainwright 28th Annual Global Investment Conference taking place September 14-16, 2026. William Scott, Chairman and Chief Financial Officer of Meridian, will participate in investor meetings throughout the conference. For more information, or to schedule a meeting with management, please contact your H.C. Wainwright representative. About Meridian Holdings Meridian Holdings Inc. (NASDAQ: MRDN), headquartered in Las Vegas, Nevada, is an established B2B and B2C gaming technology group operating across 25+ international reg</v>
+        <v>Grand Island, New York--(Newsfile Corp. - October 20, 2026) - Olifant Digital has been featured on DesignRush for its approach to Amazon product listings and advertising as AI-powered search changes how consumers find and compare products.Olifant Digital is featured in DesignRush for its approach to Amazon listings and advertising as AI-powered search changes product discovery. Image source: DesignRush.To view an enhanced version of this graphic, please...</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>DICK'S Sporting Goods Announces Participation in the Goldman Sachs 33rd Annual Global Consumer and Retail Conference</v>
+        <v>Yaoohe Advances Global B2B E-Commerce and Supply Chain Innovation with New AI-Powered Livestream Technology</v>
       </c>
       <c r="B29" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-20</v>
       </c>
       <c r="C29" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D29" t="str">
-        <v>Finance, Retail</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E29" t="str">
-        <v>https://www.prnewswire.com/news-releases/dicks-sporting-goods-announces-participation-in-the-goldman-sachs-33rd-annual-global-consumer-and-retail-conference-302863001.html</v>
+        <v>https://www.prweb.com/releases/yaoohe-advances-global-b2b-e-commerce-and-supply-chain-innovation-with-new-ai-powered-livestream-technology-302912489.html</v>
       </c>
       <c r="F29" t="str">
-        <v>PITTSBURGH, Aug. 31, 2026 /PRNewswire/ -- DICK'S Sporting Goods, Inc. (NYSE: DKS) today announced that management will participate in a fireside chat at the Goldman Sachs 33rd Annual Global Consumer and Retail Conference on Monday, September 14th at 11:30 a.m. Eastern Time. The event will...</v>
+        <v>Yaoohe, a global cross-border e-commerce platform led by CEO Alexander Hayes, announces its next-generation AI virtual livestream commerce initiative. With over a decade of industry experience, extensive international supply chain resources, and more than $5 billion in reported annual...</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>LG CNS Targets U.S. Ad Market with Agentic AI-Powered Marketing Solution</v>
+        <v>Amazon announces plan to invest €16 billion in Germany in 2027</v>
       </c>
       <c r="B30" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-20</v>
       </c>
       <c r="C30" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D30" t="str">
-        <v>AI, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E30" t="str">
-        <v>https://www.prnewswire.com/news-releases/lg-cns-targets-us-ad-market-with-agentic-ai-powered-marketing-solution-302864850.html</v>
+        <v>https://www.aboutamazon.com/company-news/amazon-germany-investment?utm_source=rss</v>
       </c>
       <c r="F30" t="str">
-        <v>Showcased Amazon-specialized e-commerce ad optimization solution 'LG Optapex' at ASD Market Week Agentic AI and mathematical optimization automate digital ad operations SEOUL, South Korea, Aug. 31, 2026 /PRNewswire/ -- LG CNS showcased its digital ad optimization solution, 'LG Optapex',...</v>
+        <v>Since 2010, Amazon has invested over €100 billion in Germany, underscoring the country as one of the most important to Amazon worldwide.</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>Pride Holdings Group Announces Significant Capital Structure Simplification With Return of 32% of Common Shares to Treasury</v>
+        <v>Tailored for Every Home: Samsung “The Brief” Goes Global With AI-Powered Home Appliances</v>
       </c>
       <c r="B31" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-20</v>
       </c>
       <c r="C31" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-samsung</v>
       </c>
       <c r="D31" t="str">
-        <v>Finance, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E31" t="str">
-        <v>https://www.newmediawire.com/news/pride-holdings-group-announces-significant-capital-structure-simplification-with-return-of-32-of-common-shares-to-treasury-7089060</v>
+        <v>https://news.samsung.com/global/tailored-for-every-home-samsung-the-brief-goes-global-with-ai-powered-home-appliances</v>
       </c>
       <c r="F31" t="str">
-        <v>ORLANDO, FL - August 31, 2026 ( NEWMEDIAWIRE ) - Pride Holdings Group (OTC: PHSE) today announced a significant step in its ongoing corporate restructuring initiatives designed to simplify the Company’s capital structure and strengthen its long-term strategic position. As part of these initiatives, former Chief Executive Officer J. Michael (Mike) Barrett has completed the return of 32% of the Company’s common shares to the Company’s treasury. This substantial return of shares represents an important component of Pride Holdings Group’s broader effort to streamline its common share structure. In addition, several officers of the Company have agreed to exchange portions of their common stock holdings for preferred stock, which is expected to further reduce the number of common shares outstand</v>
-[...2 lines deleted...]
-    <row r="32">
+        <v>Samsung Electronics hosted “The Brief,” a series of home appliance tech seminars across five regions: the US, Europe, Latin America, Southwest Asia, and Southeast Asia. The event showcased AI-powered home appliance experiences reflecting each region’s living environment and consumer needs. Across the five regions, Samsung highlighted AI appliance technologies and how they are applied in […]</v>
+      </c>
+    </row>
+    <row r="32" xml:space="preserve">
       <c r="A32" t="str">
-        <v>rhino.ai Launches rhino Agentic Mainframe Modernization on AWS, Giving Enterprises a Complete Blueprint to Modernize Beyond the Mainframe</v>
+        <v>SAPPE Showcases Product Innovations at SIAL Paris 2026</v>
       </c>
       <c r="B32" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-20</v>
       </c>
       <c r="C32" t="str">
-        <v>mlpr-newsfile</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D32" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>Finance, Healthcare, Retail</v>
       </c>
       <c r="E32" t="str">
-        <v>https://www.newsfilecorp.com/release/311855/rhino.ai-Launches-rhino-Agentic-Mainframe-Modernization-on-AWS-Giving-Enterprises-a-Complete-Blueprint-to-Modernize-Beyond-the-Mainframe</v>
-[...5 lines deleted...]
-    <row r="33">
+        <v>https://www.acnnewswire.com/press-release/english/110927/</v>
+      </c>
+      <c r="F32" t="str" xml:space="preserve">
+        <v xml:space="preserve">BANGKOK, Oct 20, 2026 - (ACN Newswire) - Sappe Public Company Limited (SAPPE PCL.) is showcasing its innovative product portfolio at SIAL Paris 2026, a global food and beverage trade exhibition held from 17–21 October 2026 at Paris Nord Villepinte Exhibition Centre in Paris, France. The company is presenting new products and flavours that combine fun and creativity while welcoming trade partners, importers and distributors from around the world to exchange ideas and explore business opportunities.
+Leading SAPPE’s showcase is its flagship brand, Mogu Mogu, with a wide range of new offerings, including Zero Sugar drinks, Jelly, Gummy, Candy and Iced Tea, alongside new flavours in its original drink range. The lineup extends the brand’s signature fun and creativity across diverse product formats, giving trade partners and visitors the opportunity to discover and taste the products firsthand.
+SAPPE is also presenting products from Sappe Aloe Vera, Sappe Beauti and All Coco, adding variety to its booth and offering new choices for international markets. Trade partners, importers, distributors and other interested visitors can meet the team to discuss the products and explore opportunities for international business development.
+SIAL Paris is one of the world’s largest food and beverage trade exhibitions, taking place every two years. For its 2026 edition, organisers expect 8,000 exhibitors and approximately 400,000 products across 10 industry sectors, covering 280,000 square metres of exhibition space. Bringing together manufacturers, buyers and distributors from around the world, the event provides SAPPE with another opportunity to showcase the capabilities of Thai brands and its diverse portfolio of innovative products to international trade partners.
+Visitors can discover and sample SAPPE’s products at Booth 5C F035, Hall 5C, throughout SIAL Paris 2026, from 17–21 October 2026.
+About SAPPE
+Sappe PCL (SAPPE) is a leading Thai beverage innovator and the creator of the "Snack Drink" category through its iconic global brand, Mogu Mogu, now exported to over 100 countries across Asia, Europe, the Middle East, and beyond. The company specializes in fruit juice and functional health beverages designed to serve the evolving lifestyle needs of modern consumers around the world.
+SAPPE's diverse portfolio includes globally recognized brands such as Mogu Mogu, the world's first snackable drink; Sappe Aloe Vera, known for its refreshing taste and natural ingredients; and Sappe Beauti, a functional drink line focused on health, wellness, and women empowerment. Headquartered in Bangkok, Thailand, SAPPE is listed on the Stock Exchange of Thailand (SET) under the symbol SAPPE.
+Driven by innovation, deep consumer insights, and a strong commitment to sustainability, SAPPE operates with a balanced focus on product innovation, economic performance, social responsibility, and environmental impact. The company believes that building a sustainable future begins with valuing people, embracing diversity, and leading with authenticity, creativity, and the courage to drive positive change. SAPPE's mission is to inspire lives worldwide one meaningful beverage at a time.
+Sappe official: https://www.sappe.com/en/
+Facebook: https://www.facebook.com/sappeplayground
+Instagram: https://www.instagram.com/mogumogu_global/
+Line: https://shop.line.me/@sappeonline
+Shopee: https://shopee.co.th/sappe.official
+Email: corpcom@sappe.com
+Sappe PCL [SET: SAPPE, SAPPE/F, SAPPE-R] https://www.sappe.com/en/
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="33" xml:space="preserve">
       <c r="A33" t="str">
-        <v>Curaleaf Expands Florida Reach with Cutler Bay Dispensary Opening</v>
+        <v>AI Has No Single Answer About Your Brand: Why 43% of AI Answers Swap Leading Banks and Single Visibility Scores Fail Banking Leaders</v>
       </c>
       <c r="B33" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-20</v>
       </c>
       <c r="C33" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D33" t="str">
-        <v>Retail</v>
+        <v>AI, SaaS, Retail, Media</v>
       </c>
       <c r="E33" t="str">
-        <v>https://www.prnewswire.com/news-releases/curaleaf-expands-florida-reach-with-cutler-bay-dispensary-opening-302864711.html</v>
-[...5 lines deleted...]
-    <row r="34">
+        <v>https://www.acnnewswire.com/press-release/english/110918/</v>
+      </c>
+      <c r="F33" t="str" xml:space="preserve">
+        <v xml:space="preserve">PRecious Communications' Banking AI Authority Index 2026 shows how visibility changes by question, service and language across six markets and 11 AI services / LLMs.
+43%: Same question. Different banks first. Across AI-route comparisons, the first-mentioned bank changed.
+34%: Business questions bring more banks into the answer. Business-banking responses named 34% more banks on average than consumer-banking answers.
+Six ASEAN markets: Being mentioned isn’t the same as being named first. The study maps both across Southeast Asian banking.
+Across Singapore, Malaysia, Indonesia, the Philippines, Thailand and Vietnam, the study tracks 13 priority banks - and shows why appearing in an AI answer is not the same as being named first.
+SINGAPORE, Oct 20, 2026 - (ACN Newswire) - PRecious Communications, an award-winning multi-market integrated communications consultancy, today released the regional findings of its flagship research study, the PRecious AI Authority Index: Southeast Asia Banking 2026. The research reveals that a bank prominent in one AI service may be far less visible or entirely absent in another. Across 1,628 eligible matched service comparisons, 706 pairsor 43%, produced a different first-mentioned bank when the tested AI service changed.
+The research establishes why corporate communications, and marketing leaders cannot rely on a single AI platform, dashboard score, or generic brand search to assess digital reputation. Powered by PRecious Pulse, the agency’s proprietary measurement and research platform, the study evaluated 2,740 response records spanning six Southeast Asian markets (Singapore, Malaysia, Indonesia, the Philippines, Thailand, and Vietnam), eight languages, and 11 AI and search service proxies. The index also revealed that decision context significantly impacts competitive density: business-banking answers named 4.73 banks on average, compared with 3.52 for consumer-banking answers, a 34% wider competitive field.
+"AI has made comparisons instant, but not consistent. Any brand - like banks in our study - can lead one answer and disappear from the next," said Lars Voedisch, Founder and Group CEO of PRecious Communications. "The job for communicators and marketers is not to chase one specific AI engine or manipulate a single metric. It is to build a clear, evidence-backed story across owned content, customer proof, and earned media that holds up regardless of the service, market, or language a buyer uses."
+Six Markets, Six Distinct AI Competitive Landscapes
+The study demonstrates that Southeast Asia cannot be treated as a single information environment. While DBS and Maybank demonstrated consistent dominance across tested answers in Singapore and Malaysia respectively, and Vietcombank led across all question groups in Vietnam, markets like Indonesia, the Philippines, and Thailand showed divided or highly question-dependent results:
+Indonesia: BCA achieved the highest overall answer presence (86%), but BCA and Bank Mandiri tied on overall first mentions (34%), with leadership shifting based on whether the query addressed personal banking (BCA 63% first) or business banking (Bank Mandiri 56% first).
+Philippines: BPI led total answer reach across consumer (73%), business (96%), and trust questions (92%), yet BDO dominated first-mention prominence across all four tested question categories (up to 75% in business banking).
+Thailand: Kasikornbank led consumer banking first mentions (65%), while Bangkok Bank led business banking first mentions (60%). Language testing revealed that English and Thai prompts generated different first-mentioned banks in 60% of eligible matched comparisons (15 of 25 pairs).
+"In the 'Artificial Intelligence Economy,' executive teams must distinguish between answer presence and first-mention prominence," added Lars. "Being included in an AI response is a baseline requirement; leading the answer requires checkable public proof, consistent corporate reporting, and third-party media validation."
+Public Proof and Media Verification
+The Index emphasizes that AI models heavily rely on verifiable public evidence. For brand leaders, priority claims regarding security, digital transformation, or cross-border trade must be explicitly documented and consistent across corporate websites, leadership communications, regulatory filings, and independent earned media.
+Southeast Asia Is Not One Information Environment
+The regional study covers Indonesia, Malaysia, the Philippines, Singapore, Thailand, and Vietnam. It found consistent leaders in some markets and divided or question-dependent patterns in others. Different languages, banking structures and customer needs already make Southeast Asia diverse. AI can amplify that diversity by changing the brands, evidence, and answer order shown to different audiences.
+The study is diagnostic. It does not rank bank quality, trust, safety, customer preference or financial performance. First mention records answer order only. Results are a point-in-time August 2026 snapshot and can change as services, search, and public evidence change.
+The report is available online: https://pulse.preciouscomms.com/ai-authority-index
+About the PRecious AI Authority Index - Note to Editors
+The PRecious AI Authority Index examines what AI says about a brand, which public evidence supports the answer, where the gaps are and what communications teams can change. PRecious Pulse is the measurement, research and insights platform behind the work.
+Banks tracked (16): 13 priority banks, grouped by home market - Indonesia: BCA and Bank Mandiri; Malaysia: Maybank and CIMB; Philippines: BPI and BDO; Singapore: DBS, OCBC and UOB; Thailand: Kasikornbank and Bangkok Bank; Vietnam: Vietcombank and Techcombank. Plus, three global-bank examples: HSBC, Standard Chartered and Citibank as additional examples from the business-banking analysis.
+Languages (8): English, Indonesian, Malay, Filipino, Thai, Vietnamese, Tamil and Chinese across the full study. Not every language was tested in every market or on every route.
+AI test routes (11): ChatGPT, Gemini, Perplexity, Claude, Google AI Search, Copilot, Meta AI, Grok, Qwen, DeepSeek and Kimi.
+Study timeframe: A point-in-time snapshot of tested AI answers from August to September 2026. Results may change as services, search and public evidence change.
+About PRecious Communications
+PRecious Communications is an award-winning multi-market integrated communications consultancy specialising in go-to-market strategies and data-driven storytelling across Southeast Asia. Operating an AI-first strategic advisory model, the agency has offices in Singapore, Indonesia, Malaysia, the Philippines, Thailand, and Vietnam, alongside partners across the wider Asia-Pacific region.
+Consistently recognized for setting new digital benchmarks, PRecious Communications secured major AI Transformation and Digital &amp; Social Media honors at the PRCA APAC Awards 2026, alongside global distinction as a Silver Winner at the WCFA Davos Communications Awards 2026. These milestones build upon a highly decorated legacy, which includes being named the Medium-Sized Consultancy of the Year in Southeast Asia at the 2025 International Business Awards and the Most Innovative Public Relations Agency of the Year (APAC) 2025 at the NEXT Awards.
+Media contact: marketing@preciouscomms.com 
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="34" xml:space="preserve">
       <c r="A34" t="str">
-        <v>K&amp;R International Services Uses Descartes to Help Automate High-Volume EU Ecommerce Import Filings</v>
+        <v>CropLife Asia Welcomes New BASF, Corteva and FMC Representatives to Board</v>
       </c>
       <c r="B34" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-20</v>
       </c>
       <c r="C34" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D34" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E34" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/31/3353144/0/en/k-r-international-services-uses-descartes-to-help-automate-high-volume-eu-ecommerce-import-filings.html</v>
-[...5 lines deleted...]
-    <row r="35">
+        <v>https://www.acnnewswire.com/press-release/english/110892/</v>
+      </c>
+      <c r="F34" t="str" xml:space="preserve">
+        <v xml:space="preserve">SINGAPORE, Oct 20, 2026 - (ACN Newswire) - CropLife Asia, the regional association representing the plant science industry, today announced the appointment of three new representatives to its Board of Directors: Sergi Vizoso-Sansano of BASF Agricultural Solutions, Subroto Geed of Corteva Agriscience and Sebastià Pons of FMC.
+Sergi succeeds Simone Barg as BASF's representative on the Board, Subroto succeeds Brook Cunningham as Corteva's representative, while Sebastià succeeds Rahoul Sawani as FMC's representative. The appointments also coincide with a transition in CropLife Asia's leadership, with Paul Luxton, Head of Asia, Syngenta, formerly VicePresident, assuming the presidency, succeeding Simone Barg.
+Sergi Vizoso-Sansano leads BASF Agricultural Solutions in Asia Pacific. He brings nearly 30 years of international experience with BASF across Europe and the Americas. Prior to his current role, he served as Senior Vice President, Agricultural Solutions Latin America, based in São Paulo, and also held leadership roles within CropLife associations in Latin America. He has also served as Chairman of the Board of CropLife Brasil and CropLife Latin America.
+Subroto Geed is President, Asia Pacific, at Corteva Agriscience, having previously served as the company's Head of South Asia. He brings extensive experience in business leadership, commercial strategy and operations across multiple industries and markets. Prior to joining Corteva, he held senior leadership positions across consumer healthcare, nutrition and beverages, with responsibilities spanning business growth, marketing, supply chain management and organizational development. His cross-sector experience brings a valuable perspective on business transformation, strategic partnerships and market development.
+Sebastià Pons is the Executive Vice President and President, FMC Eurasia, leading FMC's business across Europe, the Middle East, Africa and Asia Pacific from Geneva. He joined FMC in 2017 and most recently served as President for Europe, Middle East and Africa. Before joining FMC, he spent 20 years with DuPont Crop Protection in regional and global roles across Europe and the United States. He has also served on the Board of CropLife Europe. 
+Paul Luxton has served as Head of Asia at Syngenta since January 2024, overseeing the company's business across key Asian markets, including Southeast Asia, Bangladesh and Korea. He previously led Syngenta's Australia and New Zealand business, having served as Country Head since 2008. With extensive experience in agricultural business leadership and industry engagement, Paul brings a strong understanding of the opportunities and challenges facing agriculture across the region. He previously served as President of CropLife Australia and was Vice-President of CropLife Asia before assuming the presidency.
+“We are pleased to welcome Sergi, Subroto and Sebastià to the CropLife Asia Board. Their combined international experience and diverse perspectives will strengthen our work to advance science-based policies, responsible stewardship and agricultural innovation across Asia. We also thank our outgoing Board representatives for their contributions and look forward to working with Paul in his role as President,” said Siang Hee Tan, Executive Director of CropLife Asia.  
+CropLife Asia extends its sincere appreciation to Simone Barg for her leadership as President of the Board, and to Brook Cunningham and Rahoul Sawani for their contributions as Board representatives. The association thanks them for their service and commitment to its work across Asia.
+CropLife Asia Board of Directors
+The CropLife Asia Board leadership and company representatives are now as follows:
+Paul Luxton, Syngenta – President
+Malu Nachreiner, Bayer Crop Science – Treasurer
+Subroto Geed, Corteva Agriscience – Secretary
+Dai Ito, Sumitomo Chemical – Member
+Sergi Vizoso-Sansano, BASF Agricultural Solutions – Member
+Sebastià Pons, FMC – Member
+About CropLife Asia
+CropLife Asia is a non-profit society and the regional organization of CropLife International, the voice of the global plant science industry. We advocate for a safe, secure food supply, and our vision is food security enabled by innovative agriculture. CropLife Asia supports the work of 15 member associations across the continent and is led by six member companies at the forefront of crop protection, seeds and/or biotechnology research and development. For more information, visit us at www.croplifeasia.org.  
+For more information please contact:
+Cindy Lim
+Associate Director, Public Affairs &amp; Strategic Partnerships
+CropLife Asia
+cindy.lim@croplifeasia.org 
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="35" xml:space="preserve">
       <c r="A35" t="str">
-        <v>TCL Powers the Tides of Annihilation Experience at Gamescom 2026 with Advanced Display Technology</v>
+        <v>Extension of Lock-up by Management Aligns with Long-Term Growth, Yunji Technology Continues Business Expansion During Nine Months</v>
       </c>
       <c r="B35" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C35" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D35" t="str">
-        <v>Retail, Gaming</v>
+        <v>Finance, AI, SaaS, Real Estate, Retail, Automotive</v>
       </c>
       <c r="E35" t="str">
-        <v>https://www.prnewswire.com/news-releases/tcl-powers-the-tides-of-annihilation-experience-at-gamescom-2026-with-advanced-display-technology-302864874.html</v>
-[...2 lines deleted...]
-        <v>COLOGNE, Germany, Aug. 31, 2026 /PRNewswire/ -- TCL, a leading consumer electronics brand, announced its role as the 2026 European Monitor &amp; TV Partner of Tides of Annihilation, the upcoming fantasy action-adventure game from Eclipse Glow Games. At gamescom 2026, TCL powers the game's...</v>
+        <v>https://www.acnnewswire.com/press-release/english/110917/</v>
+      </c>
+      <c r="F35" t="str" xml:space="preserve">
+        <v xml:space="preserve">Hong Kong, Oct 20, 2026 - (ACN Newswire) -  Beijing Yunji Technology Co., Ltd. (“Yunji Technology” or the “Company”, together with its subsidiaries, the “Group”; stock code: 2670.HK) published a voluntary announcement recently. Ms. Zhi Tao, chairwoman of the Board, executive Director and president of the Company, and Mr. Li Quanyin, executive Director and chief executive officer of the Company, have each voluntarily undertaken to extend the lock-up period applicable to the Shares directly held by them to October 15, 2027. Against  intensifying industry competition, market focus increasingly shifts toward companies with long-term sustainability. The decision of core management to extend the lock-up voluntarily at the expiry date fully demonstrates their confidence in the Group’s long-term growth prospects and their commitment to growing alongside the Group.
+Concurrently with the lock-up undertakings, Yunji Technology also voluntarily disclosed business progress during the nine months ended September 30, 2026: the Group’s robot operations continued to grow steadily, with the products covering over 45,000 hotels on a cumulative basis. The average daily number of concurrently online robots increased by approximately 20% to 25% year-on-year, while the number of tasks completed during the period rose by approximately 25% to 30%. The newly launched noodle-cooking robot has been included in the new-opening procurement list of a major hotel group customer, extending in-stay services into dining. At the same time, as a supplier of core mobility technology and modules, Yunji Technology is extending its reach into healthcare, manufacturing and property services through ecosystem partners’ products. Deliveries are underway on the Group’s 1,000-robot order under the cooperation with Ye Niao. Meanwhile, the Runyi project involves an order for 100 robots, with deployment across multiple hospitals now underway.
+As the robot network expands, penetration of the HDOS AI agent assistant into hotels’ daily operations has further deepened. In the first nine months of 2026, total HDOS subscribers exceeded 5,000, up approximately 230% year-on-year, while the number of paying subscribers increased by approximately 220%. The announcement states these day-to-day improvements in service efficiency and quality support further integration of HDOS into hotels’ workflows, with subscriptions and renewals generating recurring service revenue for the Group.
+In the AI agent ecosystem, the related services cover approximately 400 apartment properties, with the busiest property handling approximately 650 orders per day. Recently, Yunji Technology has signed strategic cooperation agreements with Taobao Instant Commerce and Meituan to connect platform orders to its robot delivery network, rapidly expanding its service coverage.
+In overseas markets, Yunji Technology continues to expand the distributor network and has recently entered Central Asia and Norway. It expects to sign robot sales orders with distributors in Norway, Greece, Germany and France within the next month, broadening the European sales network.
+By voluntarily extending the lock-up period, the core managements have closely aligned the interests of management with the Company’s long-term operating performance. Together with the steady expansion of the multiple business lines, Yunji Technology’s commercial closed loop continues to improve. Building on the mobile robotics technology accumulated in hotel scenarios, the Group keeps extending the boundaries of the services and unlocking the potential of AI agents. In the future, it is well positioned to further consolidate the core competitive strengths and open up room for long-term growth.
+About Beijing Yunji Technology Co., Ltd.
+Beijing Yunji Technology Co., Ltd. (referred to as "Yunji Technology") was founded in 2014 with the mission of "Robots, for a Happier Humanity," and is committed to building a world-leading ecosystem for service intelligent agents. By deeply serving enterprise clients, Yunji Technology redefines consumer experiences through cutting-edge robotics and intelligent agent services. From robots capable of interacting with the physical world to intelligent software platforms that streamline decision-making, Yunji Technology leverages intelligent agents to deliver adaptive, scalable, consumer-centric, and future-ready products and services, establishing itself as a pioneer in the R&amp;D and commercialization of robotic service agents.
+To date, the company has deployed its solutions in global scenarios, including 40000+ hotels, 200 hospitals, factories, apartments, and office buildings, covering regions such as the Middle East, the Americas, South Korea, Japan, and Thailand. As of now, Yunji Technology robotics and intelligent agent services have cumulatively completed 1.1 billion interactions and traveled over 90 million kilometers.
+In 2023, Yunji Technology pioneered a new form of embodied intelligent robotics—the Composite Polymorphic Robot [UP]. As a multi-functional robot capable of using tools, understanding and assigning tasks, and collaborating in groups, it was recognized as one of the first "Comprehensive 5G Application Solution Providers" by the Ministry of Industry and Information Technology (MIIT) for its integration of "robotics + 5G technology."Yunji Technology has been successively awarded the titles of "Specialized, Refined,Distinctive, and Innovative" (Little Giant) Enterprise by the MIIT and the Beijing Municipal Government. It has also twice received China’s prestigious AI accolade, the "Wu Wenjun Artificial Intelligence Award," and has participated in drafting 26 technical and industry standards, solidifying its leadership in technological innovation and application within the industry.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v>Webinar for Emerging Spirit Brands and Investors Seeking Nationwide ...</v>
+        <v>Julius Baer Appoints Francis Hoefman as Chief Human Resources Officer</v>
       </c>
       <c r="B36" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C36" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D36" t="str">
-        <v>SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E36" t="str">
-        <v>https://pr-inside.com/webinar-for-emerging-spirit-brands-and-investors-seeking-nationwide-r5217760.htm</v>
+        <v>https://www.newmediawire.com/news/julius-baer-appoints-francis-hoefman-as-chief-human-resources-officer-7090737</v>
       </c>
       <c r="F36" t="str">
-        <v>(PR-inside.com) $65 Billion Dollars: The size of the US premium spirits market. And it shows no signs of slowing down. SAN DIEGO, CA / ACCESS Newswire / August 31, 2026 / Fast Moving Consumer Goods, Inc. (OTCID:GGII) today announced a special edition of its weekly live webinar series focused on helping founders and CEOs of emerging spirit brands navigate the challenges of launching, distributing, marketing, and scaling their products nationwide. The webinar will showcase FMCG's Emerging Spirit Brand Platform, a comprehensive solution combining retail distribution, direct-to-consumer sales, public relations, TikTok marketing, and strategic brand management. As competition within the spirits industry continues to ..</v>
+        <v>ZURICH, SWITZERLAND - October 19, 2026 ( NEWMEDIAWIRE ) - Julius Baer Group announces today the appointment of Francis Hoefman as Chief Human Resources Officer (CHRO) and member of its Global Wealth Management Committee, effective 11 January 2027. She succeeds Guido Ruoss who will pursue another opportunity outside Julius Baer after ensuring a seamless transition. Francis is an accomplished international HR executive with more than 20 years of experience working at the intersection of people, business strategy, and organisational transformation. She joins Julius Baer from Reckitt, a leading global consumer company with about 36 000 employees operating across more than 80 countries. Most recently, she was responsible for the company’s global talent, leadership development, category capabili</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v>Will we "see" you in New York at Moody's Capital 2026 Disruptive Growth ...</v>
+        <v>Karma Sauce's Mesa Roja Named 2027 sofi Awards Finalist as Company Expands Wholesale Distribution</v>
       </c>
       <c r="B37" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C37" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D37" t="str">
-        <v>Healthcare, Retail, Education</v>
+        <v>Retail</v>
       </c>
       <c r="E37" t="str">
-        <v>https://pr-inside.com/will-we-see-you-in-new-york-at-moody-s-capital-2026-disruptive-growth-r5217759.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=363050</v>
       </c>
       <c r="F37" t="str">
-        <v>(PR-inside.com) Dr. Roger Wu, CEO of 20Slash20 Inc, to Present The Eye Drink Company Overview at Moody's Capital 2026 Disruptive Growth and Life Sciences Conference September 9-10. NEW YORK, NY / ACCESS Newswire / August 31, 2026 / As an incubated client of Fast Moving Consumer Goods (OTCID:GGII), 20Slash20, Inc., a health and wellness company focused on advancing eye health awareness through innovative consumer products and education, announced today that Dr. Roger Wu, Founder and CEO of 20Slash20, will present the company's vision, growth strategy, and market opportunities at the Moody's Capital 2026 Disruptive Growth and Life Sciences Conference September 9-10. Dr. Wu's ..</v>
+        <v>The Karma Sauce Company&amp;#39;s Mesa Roja hot sauce has been selected as one of three Gold Award finalists in the Sauces category of the 2027 sofi Awards, presented by the Specialty Food Association. The recognition comes as Karma Sauce seeks to expand its retail and distribution relationships in the United States and international markets. - - Mesa Roja brings together smoky chiles, pineapple, honey and bright fruit acidity in a Southwest-inspired sauce built around layered flavor rather than he... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=363050</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>Webinar for Emerging Spirit Brands and Investors Seeking Nationwide Distribution and Direct-to-Consumer Growth</v>
+        <v>Price isn’t the priority: FulfilQ data reveals what ecommerce brands really want from logistics providers ahead of peak</v>
       </c>
       <c r="B38" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C38" t="str">
-        <v>Newswire.com</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D38" t="str">
-        <v>Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E38" t="str">
-        <v>https://www.newswire.com/news/webinar-for-emerging-spirit-brands-and-investors-seeking-5167875</v>
+        <v>https://pressreleasenews.org/pressroom/price-isnt-the-priority-fulfilq-data-reveals-what-ecommerce-brands-really-want-from-logistics-providers-ahead-of-peak</v>
       </c>
       <c r="F38" t="str">
-        <v>$65 Billion Dollars: The size of the US premium spirits market. And it shows no signs of slowing down.</v>
+        <v>Analysis of over 250 brand conversations with Logan, FulfilQ’s AI Logistics Assistant, shows capacity, reliability and returns now outrank cost when choosing a fulfilment partner</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v>Virtune strengthens its presence in Poland by appointing Tomasz Wróbel as Country Manager</v>
+        <v>Nano-X Imaging (NNOX) Subsidiary Signs Distribution Agreement to Commercialize HealthOST in Italy</v>
       </c>
       <c r="B39" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C39" t="str">
-        <v>GlobeNewswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D39" t="str">
-        <v>Crypto, Retail</v>
+        <v>Finance, AI, Healthcare, Retail</v>
       </c>
       <c r="E39" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/31/3353108/0/en/virtune-strengthens-its-presence-in-poland-by-appointing-tomasz-wr%C3%B3bel-as-country-manager.html</v>
+        <v>https://www.newmediawire.com/news/nano-x-imaging-nnox-subsidiary-signs-distribution-agreement-to-commercialize-healthost-in-italy-7090732</v>
       </c>
       <c r="F39" t="str">
-        <v>Warsaw, August 31, 2026 – Virtune, a leading Sweden-based regulated digital asset manager, is proud to announce that Tomasz Wróbel has been appointed Country Manager for Poland. This strategic hire marks an important step in Virtune’s continued European expansion and underscores the company’s commitment to making crypto investments accessible, secure, and transparent for both institutional and retail investors.</v>
+        <v>LOS ANGELES, CA - October 19, 2026 ( NEWMEDIAWIRE ) - Nanox (NASDAQ: NNOX) announced that its subsidiary, Nanox AI Ltd., has entered into a distribution agreement with Technologic s.r.l., an Italian company affiliated with Tecnologie Avanzate, to commercialize its AI-powered bone health solution, HealthOST, in Italy. The agreement is intended to expand Nanox AI commercial presence in the Italian market, leveraging Technologic experience and local market knowledge. HealthOST analyzes eligible routine CT scans to provide qualitative and quantitative assessments of the spine, helping clinicians identify patients who may benefit from further evaluation for musculoskeletal conditions such as osteoporosis. To view the full press release, visit https://ibn.fm/y9Zro About Nanox Nanox is focused on</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>From Selling Goods to Telling Stories: How A Documentary Turns Trade into Cultural Dialogue</v>
+        <v>Trends International Announces Kenneth Smith as President and Chief Executive Officer</v>
       </c>
       <c r="B40" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C40" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D40" t="str">
         <v>Retail</v>
       </c>
       <c r="E40" t="str">
-        <v>https://www.prnewswire.com/news-releases/from-selling-goods-to-telling-stories-how-a-documentary-turns-trade-into-cultural-dialogue-302864731.html</v>
+        <v>https://www.prnewswire.com/news-releases/trends-international-announces-kenneth-smith-as-president-and-chief-executive-officer-302912992.html</v>
       </c>
       <c r="F40" t="str">
-        <v>HANGZHOU, China, Aug. 31, 2026 /PRNewswire/ -- The documentary series Cross-Border E-Commerce: Stories from China, produced by Hangzhou International Communication Center in partnership with China (Hangzhou) Cross-border E-commerce Comprehensive Pilot Area, has garnered over 8.35 million...</v>
+        <v>Experienced executive to lead company's next phase of retail, digital commerce and strategic growth INDIANAPOLIS, Oct. 19, 2026 /PRNewswire/ -- Trends International, LLC, a leading publisher and manufacturer of licensed posters, calendars, stickers, wall art and social stationery...</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v>Eluvio Tapped for Cricket TV: New Direct-to-Consumer Streaming Service for Live and Archive Coverage to Fans Across the Globe</v>
+        <v>UK wholesalers open their own dropship marketplaces so retailers can sell the full range without holding stock</v>
       </c>
       <c r="B41" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C41" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D41" t="str">
-        <v>AI, SaaS, Retail, Media</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E41" t="str">
-        <v>https://www.prnewswire.com/news-releases/eluvio-tapped-for-cricket-tv-new-direct-to-consumer-streaming-service-for-live-and-archive-coverage-to-fans-across-the-globe-302863246.html</v>
+        <v>https://express-press-release.net/news/2026/10/19/1775854</v>
       </c>
       <c r="F41" t="str">
-        <v>New Direct-to-Consumer Streaming Service: New streaming service from Cricket Australia (tv.cricket.com.au), built upon Eluvio's Content Fabric and AI Video Intelligence, is now available for early access with full commercial launch later this year Unified Platform for Live and VOD...</v>
+        <v>London, United Kingdom, 2026-10-19 — /EPR Network/ — UK wholesalers are adding a channel alongside the showroom and the rep visit: a dropship marketplace under [read full press release...]</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v>Dowinx Reframes Everyday Seating Around the Way People Really Live</v>
+        <v>RVD Matrimonial Services: Trusted Matchmaking for Families Across India</v>
       </c>
       <c r="B42" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C42" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D42" t="str">
-        <v>Retail, Gaming</v>
+        <v>Retail</v>
       </c>
       <c r="E42" t="str">
-        <v>https://www.prnewswire.com/news-releases/dowinx-reframes-everyday-seating-around-the-way-people-really-live-302864516.html</v>
+        <v>https://express-press-release.net/news/2026/10/19/1775778</v>
       </c>
       <c r="F42" t="str">
-        <v>The QL-66B6 Executive Office Chair brings adaptive comfort to hybrid spaces for work, gaming and relaxation HONG KONG and LOS ANGELES, Aug. 30, 2026 /PRNewswire/ -- As the consumer technology industry looks toward IFA 2026 and the future of connected living, Dowinx is focusing on a more...</v>
+        <v>Noida, India, 2026-10-19 — /EPR Network/ — Finding the right life partner is an important decision, and families often look for a matrimonial service that understands [read full press release...]</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v>The Boxery expands mailer bags inventory for brands focused on unboxing presentation</v>
+        <v>AAEON Introduces the RTC-1030, A Rugged Mobile Tablet for Challenging Field Environments</v>
       </c>
       <c r="B43" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C43" t="str">
-        <v>PressReleaseNews</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D43" t="str">
-        <v>Retail</v>
+        <v>Healthcare, Real Estate, Energy, Retail, Automotive, Education</v>
       </c>
       <c r="E43" t="str">
-        <v>https://pressreleasenews.org/pressroom/the-boxery-expands-mailer-bags-inventory-for-brands-focused-on-unboxing-presentation</v>
+        <v>https://express-press-release.net/news/2026/10/19/1775644</v>
       </c>
       <c r="F43" t="str">
-        <v>The Boxery expands its matte and glossy finish mailer bags inventory, giving e-commerce brands more packaging options for unboxing presentation.</v>
+        <v>A rugged device with wireless connectivity and hot-swappable batteries, the RTC-1030 targets field inspection, logistics, and manufacturing. Taipei, Taiwan, 2026-10-19 — /EPR Network/ — Leading [read full press release...]</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v>The Boxery announces packaging bags in extra-large sizes for bedding and outdoor gear</v>
+        <v>Affoscent Brings Premium Perfume Corporate Gifting Options for Diwali 2026</v>
       </c>
       <c r="B44" t="str">
-        <v>2026-08-31</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C44" t="str">
-        <v>PressReleaseNews</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D44" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E44" t="str">
-        <v>https://pressreleasenews.org/pressroom/the-boxery-announces-packaging-bags-in-extra-large-sizes-for-bedding-and-outdoor-gear</v>
+        <v>https://express-press-release.net/news/2026/10/19/1775549</v>
       </c>
       <c r="F44" t="str">
-        <v>The Boxery expands its in-stock inventory of extra-large packaging bags to serve bedding, outdoor gear, and oversized retail returns for e-commerce and consumer shippers.</v>
+        <v>Ahmedabad, India, 2026-10-19 — /EPR Network/ — Diwali is a time for celebration, appreciation, and strengthening relationships. For businesses, it is also an opportunity to thank [read full press release...]</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v>Pure Parima Announces Soft Opening of Flagship Retail Location</v>
+        <v>PRO PLAYER EXPANDS ICONIC SPORTS APPAREL COLLECTION, LAUNCHING EXCLUSIVELY IN AMAZON'S STORES</v>
       </c>
       <c r="B45" t="str">
-        <v>2026-08-30</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C45" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D45" t="str">
         <v>Retail</v>
       </c>
       <c r="E45" t="str">
-        <v>https://pressreleasenews.org/pressroom/pure-parima-announces-soft-opening-of-flagship-retail-location</v>
+        <v>https://www.prnewswire.com/news-releases/pro-player-expands-iconic-sports-apparel-collection-launching-exclusively-in-amazons-stores-302912758.html</v>
       </c>
       <c r="F45" t="str">
-        <v xml:space="preserve">Mt. Laurel Township storefront launches immersive retail experience on September 17, 2026. </v>
+        <v>Brand extends beyond signature outerwear with new golf sweaters, golf shirts and more, offering fans fresh ways to represent their favorite NFL and NHL teams NEW YORK, Oct. 19, 2026 /PRNewswire/ -- PRO PLAYER, the sports apparel brand known for the bold, color blocked outerwear that...</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v>Vendee Labs launches a private AI shopping agent that answers only to the shopper</v>
+        <v>GianChand Adambaraa: Emerging as the Best Single Malt Whisky in India</v>
       </c>
       <c r="B46" t="str">
-        <v>2026-08-30</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C46" t="str">
-        <v>Pressat</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D46" t="str">
-        <v>AI, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E46" t="str">
-        <v>https://pressat.co.uk/releases/vendee-labs-launches-a-private-ai-shopping-agent-that-answers-only-to-the-shopper-21201ed4725d652888b9d85c29d7a701/</v>
+        <v>https://express-press-release.net/news/2026/10/19/1775330</v>
       </c>
       <c r="F46" t="str">
-        <v>Sunday 30 August, 2026 JERSEY, Channel Islands — 1 September 2026 — Vendee Labs today released the VendeeX Personal Shopping Agent, a free, local-first application built on three promises: it works only for the shopper, its AI and data stay on the shopper’s own computer, and it is held to European data-protection standards. The company calls the approach buyer-sovereign, and says it is what lets an AI agent shop for someone without ever working against them. The application can be downloaded today at www.vendeex.ai, in 19 languages, for macOS. Windows and Linux versions will be available shortly. Why now. AI agents are becoming a primary way people shop, and most of them are built and owned by the platforms that sell the products they recommend. At the same time, personalised pricing has d</v>
+        <v>Jammu, India, 2026-10-19 — /EPR Network/ — GianChand Adambaraa is gaining attention among whisky enthusiasts as a refined expression that represents why Indian single malt [read full press release...]</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v>Aeitto Launches the EasePress Max6, a Filter-Free Slow Juicer That Rinses Clean Without a Brush</v>
+        <v>Obeetee UK Expands Its Luxury Rug Collection for Customers Seeking Luxury Handmade Rugs UK</v>
       </c>
       <c r="B47" t="str">
-        <v>2026-08-30</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C47" t="str">
-        <v>PR.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D47" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E47" t="str">
-        <v>https://www.pr.com/press-release/972578</v>
+        <v>https://express-press-release.net/news/2026/10/19/1775277</v>
       </c>
       <c r="F47" t="str">
-        <v>Aeitto, a user-centric kitchen appliance brand serving health-focused households across North America, today unveiled its new Max6 Slow Juicer, centered on a revolutionary filter-free design that solves the biggest consumer headache: tedious, brush-dependent cleanup after juicing. [PR.com]</v>
+        <v>LONDON, UK, 2026-10-19 — /EPR Network/ — Obeetee UK continues to strengthen its presence in the premium interiors market with a curated collection designed for [read full press release...]</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
-        <v>SCHEELS Opens 35th Location to Massive Crowds in Cedar Park, Texas</v>
+        <v>MO BLUMEN Now Offers Same-Day Flower Delivery Vienna-Wide Across All 23 Districts, With Online Ordering in Five Languages</v>
       </c>
       <c r="B48" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C48" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D48" t="str">
         <v>Retail</v>
       </c>
       <c r="E48" t="str">
-        <v>https://www.prnewswire.com/news-releases/scheels-opens-35th-location-to-massive-crowds-in-cedar-park-texas-302864339.html</v>
+        <v>https://pressreleasenews.org/pressroom/mo-blumen-now-offers-same-day-flower-delivery-vienna-wide-across-all-23-districts-with-online-ordering-in-five-languages</v>
       </c>
       <c r="F48" t="str">
-        <v>Employee-owned industry leader expands footprint to Central Texas, showcasing the future of brick-and-mortar experiential retail with record foot traffic CEDAR PARK, Texas, Aug. 29, 2026 /PRNewswire/ -- Employee-owned All Sports retailer SCHEELS officially opened its newest location in...</v>
+        <v>Vienna florist MO BLUMEN now delivers hand-tied bouquets the same day across all 23 Vienna districts, with online ordering in German, English, Arabic, Russian and Turkish — so customers in Vienna and abroad can send flowers to someone in the Austrian capital.</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
-        <v>Newly Released SB 492 Confirms Major Victory for Wildfire Survivors and California Families, Says Consumer Watchdog</v>
+        <v>Sleek Bill Launches Smarter Billing Updates for Faster Invoicing and Easier GST Compliance</v>
       </c>
       <c r="B49" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C49" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D49" t="str">
-        <v>Retail</v>
+        <v>Healthcare, Real Estate, Retail, Education, Media</v>
       </c>
       <c r="E49" t="str">
-        <v>https://www.prnewswire.com/news-releases/newly-released-sb-492-confirms-major-victory-for-wildfire-survivors-and-california-families-says-consumer-watchdog-302864335.html</v>
+        <v>https://express-press-release.net/news/2026/10/19/1774939</v>
       </c>
       <c r="F49" t="str">
-        <v>Legislature Stands Up to Powerful Interests, Protects Survivors' Rights and Rejects Utility Bailout SACRAMENTO, Calif., Aug. 29, 2026 /PRNewswire/ -- At 7:26 this morning, the California Legislature published the newly amended text of SB 492, confirming a major victory for wildfire...</v>
+        <v>PUNE, INDIA, 2026-10-19 — /EPR Network/ — Sleek Bill, a digital billing and invoicing software provider, has announced the rollout of its latest update for [read full press release...]</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
-        <v>AmeriVanta Earns Better Business Bureau Accreditation</v>
+        <v>Grow Your Store with Ship2Anywhere Ecommerce Shipping Australia</v>
       </c>
       <c r="B50" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C50" t="str">
-        <v>PRUnderground</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D50" t="str">
-        <v>Energy, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E50" t="str">
-        <v>https://prunderground.com/amerivanta-earns-better-business-bureau-accreditation/cmtd97oaz000204kyzrww2f2d</v>
+        <v>https://express-press-release.net/news/2026/10/19/1774917</v>
       </c>
       <c r="F50" t="str">
-        <v>AmeriVanta, a Scottsdale, Ariz.-based consumer advocacy group, earns BBB accreditation and helps homeowners review solar financing agreements. The post AmeriVanta Earns Better Business Bureau Accreditation first appeared on</v>
+        <v>Melbourne, Australia, 2026-10-19 — /EPR Network/ — As online retail continues to reshape how Australians shop, reliable fulfilment has become an increasingly important part of [read full press release...]</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
-        <v>Parksy.com Data: Britons Search for Parking-Fine Help at Eight Times the Rate of Australians</v>
+        <v>rhino.ai Announces Multi-Year Strategic Collaboration Agreement with AWS to Scale End-to-End Agentic Modernization</v>
       </c>
       <c r="B51" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C51" t="str">
-        <v>Pressat</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D51" t="str">
-        <v>Retail</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E51" t="str">
-        <v>https://pressat.co.uk/releases/parksycom-data-britons-search-for-parking-fine-help-at-eight-times-the-rate-of-australians-a91dd5ae5833fe8bc6c49e90d413a659/</v>
+        <v>https://www.newsfilecorp.com/release/319049/rhino.ai-Announces-MultiYear-Strategic-Collaboration-Agreement-with-AWS-to-Scale-EndtoEnd-Agentic-Modernization</v>
       </c>
       <c r="F51" t="str">
-        <v>Saturday 29 August, 2026 Parksy (parksy.com), the free parking marketplace, has measured something British drivers will recognise in their stomachs: the UK is the English-speaking world's capital of parking-fine anxiety. Google search data pulled by Parksy in August 2026 shows the phrase parking ticket appeal is searched around 1,900 times a month in the United Kingdom. In Australia, a country of keen drivers and enthusiastic parking enforcement, the same phrase draws about 50. Across five of the most common appeal phrases — parking ticket appeal, appeal parking fine, parking fine appeal, challenge parking fine and how to appeal a parking fine — UK drivers run roughly 3,430 searches a month against 430 in Australia. That is eight times the raw volume, and still close to three times the rat</v>
+        <v>Washington, D.C.--(Newsfile Corp. - October 19, 2026) - rhino.ai today announced a multi-year strategic collaboration agreement (SCA) with Amazon Web Services (AWS) to help enterprises understand and modernize complex legacy estates end to end, using governed business logic as the foundation for agentic transformation on AWS.Enterprises cannot modernize what they cannot accurately understand. Critical business rules are buried across decades of custom code, packaged applications, SaaS...</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
-        <v>FixGo Launches Next-Day Tire Delivery in Los Angeles and Expands San Diego Installer Network</v>
+        <v>Inspira Financial Launches Riser Benefits, Personalized Platform Designed ...</v>
       </c>
       <c r="B52" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C52" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D52" t="str">
-        <v>SaaS, Retail, Automotive</v>
+        <v>AI, SaaS, Healthcare, Retail, Education</v>
       </c>
       <c r="E52" t="str">
-        <v>https://www.newsfilecorp.com/release/311953/FixGo-Launches-NextDay-Tire-Delivery-in-Los-Angeles-and-Expands-San-Diego-Installer-Network</v>
+        <v>https://pr-inside.com/inspira-financial-launches-riser-benefits-personalized-platform-designed-r5234906.htm</v>
       </c>
       <c r="F52" t="str">
-        <v>Los Angeles, California--(Newsfile Corp. - August 28, 2026) - Online automotive retail platform FixGo today announced the launch of Next-Day Delivery for EngineX tires in eligible Los Angeles ZIP codes, along with an expansion of its partner installation network in San Diego County to more than 20 independent shops. Both changes take effect ahead of Labor Day weekend travel.To view an enhanced version of this graphic, please...</v>
+        <v>(PR-inside.com) Riser Benefits delivers a consumer-centric experience and intelligent education to help bridge the gap between benefit plan design and how individuals use and pay for care throughout the year. OAK BROOK, IL / ACCESS Newswire / October 19, 2026 / Inspira Financial, a leading health and wealth benefits company, today announced the launch of Riser BenefitsTM , a modern, AI-enabled platform designed to help employees better understand, manage, and use their employer-offered health and lifestyle benefits. Many of today's benefit plans are intended to encourage consumer-directed health care, which was built on the idea that individuals could play a more active role ..</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
-        <v>Brand Box Reviews 2026: Could This $15 Shopify Store be the Shortcut You've Been Looking For to Start Selling Online?</v>
+        <v>Inspira Financial Launches Riser Benefits, Personalized Platform Designed to Close the Costly Gap Between Employer Investment and Employee Action</v>
       </c>
       <c r="B53" t="str">
-        <v>2026-08-29</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C53" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D53" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail, Education</v>
       </c>
       <c r="E53" t="str">
-        <v>https://www.newswire.com/news/brand-box-reviews-2026-could-this-15-shopify-store-be-the-shortcut-youve-been</v>
+        <v>https://www.newswire.com/news/inspira-financial-launches-riser-benefits-personalized-platform-designed-to</v>
       </c>
       <c r="F53" t="str">
-        <v>As interest in low-cost eCommerce launch options grows in 2026, this Brand Box review examines the brand-stated $15 prebuilt Shopify store, included products and supplier setup, ongoing Shopify and advertising costs, and the key guarantee terms buyers may want to verify before getting started.</v>
+        <v>Riser Benefits delivers a consumer-centric experience and intelligent education to help bridge the gap between benefit plan design and how individuals use and pay for care throughout the year.</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
-        <v>How Amazon is helping communities impacted by the Nepal flash floods</v>
+        <v>AliDropship Wins MarCom Gold Award for Excellence in AI-Powered Advertising ...</v>
       </c>
       <c r="B54" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C54" t="str">
-        <v>mlpr-amazon</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D54" t="str">
-        <v>Retail</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E54" t="str">
-        <v>https://www.aboutamazon.com/news/community/nepal-floods-amazon-disaster-relief?utm_source=rss</v>
+        <v>https://pr-inside.com/alidropship-wins-marcom-gold-award-for-excellence-in-ai-powered-advertising-r5234896.htm</v>
       </c>
       <c r="F54" t="str">
-        <v>Amazon is working with aid organizations to help communities recover following flooding and landslides along the Nepal border.</v>
+        <v>(PR-inside.com) Ecommerce platform recognized for integrating AI into its advertising strategy, delivering data-driven campaigns with measurable impact on customer engagement. IRVINE, CA / ACCESS Newswire / October 19, 2026 / AliDropship , a leading ecommerce platform, has been honored with a Gold Award in the 2026 MarCom Awards competition for Excellence in AI-Powered Advertising. The entry was submitted in the Strategic Communications category, under Marketing/Promotion Campaign, in the Digital Marketing subcategory. The MarCom Awards is one of the largest creative competitions in the world, administered by the Association of Marketing and Communication Professionals (AMCP). The competition receives over 6,000 entries annually from corporate ..</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
-        <v>Sugar Pure Balance Reviews 2026: Could This Simple 2-Capsule BHB Formula Be the Glucose-Support Routine You've Been Looking For?</v>
+        <v>Amazon opens its AWS Trainium AI chips to every PyTorch developer, no rewrite needed</v>
       </c>
       <c r="B55" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C55" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D55" t="str">
-        <v>Energy, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E55" t="str">
-        <v>https://www.newswire.com/news/sugar-pure-balance-reviews-2026-could-this-simple-2-capsule-bhb-formula-be-the</v>
+        <v>https://www.aboutamazon.com/news/innovation-at-amazon/torchneuron-pytorch-aws-trainium-chips-ai?utm_source=rss</v>
       </c>
       <c r="F55" t="str">
-        <v>As consumer interest in everyday glucose wellness support continues in 2026, this Sugar Pure Balance review examines the brand-stated three-BHB mineral formula, its simple two-capsule daily routine, how it is positioned to support glucose balance and steady energy, and the ingredient, dosing, pricing, and guarantee details buyers are comparing before ordering.</v>
+        <v>TorchNeuron lets developers run their existing AI code on AWS Trainium chips with virtually no changes, reducing the friction to adopting new hardware.</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
-        <v>Three Non-Executive Directors join Barclays UK Board</v>
+        <v>AliDropship Wins MarCom Gold Award for Excellence in AI-Powered Advertising</v>
       </c>
       <c r="B56" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C56" t="str">
-        <v>WebWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D56" t="str">
-        <v>Retail</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E56" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359691</v>
+        <v>https://www.newswire.com/news/alidropship-wins-marcom-gold-award-for-excellence-in-ai-powered-advertising</v>
       </c>
       <c r="F56" t="str">
-        <v>Barclays Bank UK PLC is today announcing the appointment of Stacey Madge, Adam Banks and Kelly Richdale as Non-Executive Directors to its Board. - - As part of Board succession planning, they will join on 01 September 2026. - - Stacey Madge brings extensive senior leadership experience across retail banking and payments, as well as SME banking. Stacey was previously President and Country Manager for Visa Canada, where she led the expansion of the business into new digital partnerships, produ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359691</v>
-[...2 lines deleted...]
-    <row r="57">
+        <v>Ecommerce platform recognized for integrating AI into its advertising strategy, delivering data-driven campaigns with measurable impact on customer engagement.</v>
+      </c>
+    </row>
+    <row r="57" xml:space="preserve">
       <c r="A57" t="str">
-        <v>Mandatory Fast Pay For Wildfire Survivors Would Have Prevented Public From Finding Evidence That Showed Edison Started The Eaton Fire, Legislators Need To Make Voluntary, Says Consumer Watchdog</v>
+        <v>Chervon Names Devin Murray Director of Sales - Northern Division</v>
       </c>
       <c r="B57" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C57" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D57" t="str">
-        <v>Retail</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E57" t="str">
-        <v>https://www.prnewswire.com/news-releases/mandatory-fast-pay-for-wildfire-survivors-would-have-prevented-public-from-finding-evidence-that-showed-edison-started-the-eaton-fire-legislators-need-to-make-voluntary-says-consumer-watchdog-302863153.html</v>
-[...5 lines deleted...]
-    <row r="58">
+        <v>https://www.acnnewswire.com/press-release/english/110877/</v>
+      </c>
+      <c r="F57" t="str" xml:space="preserve">
+        <v xml:space="preserve">NAPERVILLE, IL, Oct 19, 2026 - (ACN Newswire) - Devin Murray joins Chervon as Director of Sales - Northern Division, effective October 19, 2026, reporting to Thomas Kentouris, Vice President of Field Sales.
+Murray joins Chervon after completing a six-year fast track career in TTI sales and sales management. Most recently, he was a Key End User Account Manager for Milwaukee charged with growing the pro tool business with large end users.
+Murray's exceptional recruiting skills and leadership skills enabled him to build, manage and inspire highly effective sales teams at the store level. His account management prowess resulted in outstanding sales results and strong partnerships with multiple national accounts.
+"Early in his impressive career, Devin was identified as a high potential future superstar executive," said Thomas Kentouris. "His large end user pro tool experience is exactly what we need to help build our pro tool leadership position. His inspiring leadership skills combined with his ability to aggressively grow sales at the store level all the way to the national account level make him a tremendous addition to our team."
+"I am thrilled to join Chervon's amazing leadership team and to focus on our bold sales growth targets," said Murray. "Chervon's advanced technology and powerful new product development capabilities are all designed to catapult our company into a position of global leadership, and I look forward to supporting our exciting goals in the years ahead."
+Murray is a graduate of James Madison University in Harrisonburg, VA.
+ABOUT CHERVON
+Chervon North America is part of a global total solution provider specializing in R&amp;D, manufacturing, testing, sales, and after-sales service of power tools and outdoor power equipment (OPE). Guided by user-centric innovation, the Company operates an integrated business model supported by global sales and distribution networks. Chervon's portfolio includes EGO, FLEX, SKIL, and DEVON, serving industrial, professional, and consumer markets globally.
+Better Tools. Better World.
+Chervon is committed to delivering superior products to users worldwide through continuous innovation and strives to become a global leader in power tools and OPE in the lithium-ion, intelligent, and digital era.
+PR Contact:
+Corporate Communications: CorpComm@na.chervongroup.com; +1 (331) 231-2360
+SOURCE: Chervon
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="58" xml:space="preserve">
       <c r="A58" t="str">
-        <v>California Legislature Protects Wildfire Survivors' Rights and Rejects Higher Insurance Costs, Says Consumer Watchdog</v>
+        <v>Chervon Names Krystle Adams Director of Sales Recruiting</v>
       </c>
       <c r="B58" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C58" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D58" t="str">
-        <v>Retail</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E58" t="str">
-        <v>https://www.prnewswire.com/news-releases/california-legislature-protects-wildfire-survivors-rights-and-rejects-higher-insurance-costs-says-consumer-watchdog-302863135.html</v>
-[...5 lines deleted...]
-    <row r="59">
+        <v>https://www.acnnewswire.com/press-release/english/110883/</v>
+      </c>
+      <c r="F58" t="str" xml:space="preserve">
+        <v xml:space="preserve">NAPERVILLE, IL, Oct 19, 2026 - (ACN Newswire) - Krystle Adams joins Chervon as Director of Sales Recruiting, effective October 19, 2026, reporting to Matt DeFeo, SVP of Sales, Training and Recruiting.
+Over the past 9+ years, Adams has advanced through a series of increasingly responsible sales and recruiting positions at TTI. Earlier in her impressive career, Krystle distinguished herself as an outstanding sales representative and sales manager delivering consistently strong results.
+Most recently, she was a National Recruiting Operations Manager responsible for leading, coordinating, and implementing recruiting efforts across campuses nationwide. Krystle has demonstrated exceptional skills in developing and leading campus and field sales recruiting efforts. She also designed and executed a thriving national college internship program.
+"I feel incredibly fortunate to now have Krystle Adams in place to launch Chervon campus recruiting," said Matt DeFeo, SVP of Sales, Training and Recruiting. "Krystle is one of the most talented, high potential sales recruiting leaders I have seen over the past 40+ years, and she will have an immediate, significant impact on the results at Chervon."
+"My experience and passion for building world-class campus recruiting systems match perfectly with Chervon's bold plans to build out a national sales organization," said Adams. "I plan to work quickly to implement our new Chervon campus recruiting system and to hire hundreds of high potential, newly-minted college graduates."
+Adams holds a B.S. degree in Business and Marketing from the University of California in Riverside.
+ABOUT CHERVON
+Chervon North America is part of a global total solution provider specializing in R&amp;D, manufacturing, testing, sales, and after-sales service of power tools and outdoor power equipment (OPE). Guided by user-centric innovation, the Company operates an integrated business model supported by global sales and distribution networks. Chervon's portfolio includes EGO, FLEX, SKIL, and DEVON, serving industrial, professional, and consumer markets globally.
+Better Tools. Better World.
+Chervon is committed to delivering superior products to users worldwide through continuous innovation and strives to become a global leader in power tools and OPE in the lithium-ion, intelligent, and digital era.
+PR Contact:
+Corporate Communications: CorpComm@na.chervongroup.com; +1 (331) 231-2360
+SOURCE: Chervon
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="59" xml:space="preserve">
       <c r="A59" t="str">
-        <v>ExpressRx Launches Medication Safety Initiative with DisposeRx Singles in All 26 Retail Locations</v>
+        <v>Chervon Names Terry Lucero Director of National Accounts - Industrial</v>
       </c>
       <c r="B59" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C59" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D59" t="str">
-        <v>Healthcare, Retail, Education</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E59" t="str">
-        <v>https://www.prnewswire.com/news-releases/expressrx-launches-medication-safety-initiative-with-disposerx-singles-in-all-26-retail-locations-302863125.html</v>
-[...2 lines deleted...]
-        <v>New program combines patient education with affordable, in-home medication disposal to help reduce the risks of unused medications in the home. SOUTHERN PINES, N.C., Aug. 28, 2026 /PRNewswire/ -- DisposeRx®, the leader of in-home medication disposal, today announced a new partnership with...</v>
+        <v>https://www.acnnewswire.com/press-release/english/110879/</v>
+      </c>
+      <c r="F59" t="str" xml:space="preserve">
+        <v xml:space="preserve">NAPERVILLE, IL, Oct 19, 2026 - (ACN Newswire) - Terry Lucero joins Chervon as Director of National Accounts - Industrial, effective October 19, 2026, reporting to Jeff Campbell, Senior Vice President of Industrial Commercial Sales.
+Lucero brings 25+ years of extensive experience in building professional tool businesses at national accounts, regional accounts, at the store level and at the end user level.
+Lucero started his career at Dewalt where he advanced through a series of sales, sales management and end user marketing positions over 5 years driving professional tool growth.
+Lucero went on to WW Grainger where he progressed through a series of business development and sales management positions. He was also a sales manager of professional equipment at United Rentals.
+Most recently, Lucero served as a director of sales at APEX Tool Group for the Americas.
+"Terry's impressive pro tool experience in industrial distribution, national account management and end user marketing makes him an outstanding addition to Chervon," said Jeff Campbell. "His deep understanding of selling pro tools throughout industrial channels will be invaluable as we build our leadership position in the pro tool market."
+"I'm excited to join Chervon and begin working on building our high potential professional tool business," said Lucero. "My experience in industrial channels is a great match with the company's aggressive growth goals in these important professional tool channels of distribution."
+Terry is a graduate of Cornell University, where he majored in communications and was also a member of the Cornell varsity wrestling team.
+ABOUT CHERVON
+Chervon North America is part of a global total solution provider specializing in R&amp;D, manufacturing, testing, sales, and after-sales service of power tools and outdoor power equipment (OPE). Guided by user-centric innovation, the Company operates an integrated business model supported by global sales and distribution networks. Chervon's portfolio includes EGO, FLEX, SKIL, and DEVON, serving industrial, professional, and consumer markets globally.
+Better Tools. Better World.
+Chervon is committed to delivering superior products to users worldwide through continuous innovation and strives to become a global leader in power tools and OPE in the lithium-ion, intelligent, and digital era.
+PR Contact:
+Corporate Communications: CorpComm@na.chervongroup.com; +1 (331) 231-2360
+SOURCE: Chervon
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
-        <v>The Shepherd Group Receives Consumer Choice Award for Outstanding Service and Excellence in Group Benefits</v>
+        <v>Scott+Scott Attorneys at Law LLP Launches Investigation Into Cardinal Infrastructure Group Inc. (CDNL)</v>
       </c>
       <c r="B60" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C60" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D60" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E60" t="str">
-        <v>https://www.prweb.com/releases/the-shepherd-group-receives-consumer-choice-award-for-outstanding-service-and-excellence-in-group-benefits-302861690.html</v>
+        <v>https://www.newsfilecorp.com/release/319191/ScottScott-Attorneys-at-Law-LLP-Launches-Investigation-Into-Cardinal-Infrastructure-Group-Inc.-CDNL</v>
       </c>
       <c r="F60" t="str">
-        <v>The Shepherd Group has been named a 2026 Consumer Choice Award winner in the Group Benefit Broker category for the Greater Toronto Area. The recognition reflects its work helping HVAC contractors and other trades employers put competitive group benefits plans in place. TORONTO, Aug. 28,...</v>
+        <v>New York, New York--(Newsfile Corp. - October 19, 2026) - Scott+Scott Attorneys at Law LLP ("Scott+Scott"), a shareholder and consumer rights litigation firm, alerts investors that it is investigating potential violations of U.S. federal securities laws involving Cardinal Infrastructure Group Inc. (NASDAQ: CDNL).CLICK HERE TO RECEIVE ADDITIONAL INFORMATION ABOUT THIS POTENTIAL CLASS ACTIONWhat is Cardinal Infrastructure?Cardinal Infrastructure is a North Carolina-based infrastructure...</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
-        <v>SS Innovations International (SSII) Indian Surgical Robotics Growth Points to Broader Market Opportunity</v>
+        <v>Dickinson Brands Inc. Celebrates Sixth Annual National Witch Hazel Day With Multi-Brand Consumer Sweepstakes</v>
       </c>
       <c r="B61" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C61" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D61" t="str">
-        <v>Finance, Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E61" t="str">
-        <v>https://www.newmediawire.com/news/ss-innovations-international-ssii-indian-surgical-robotics-growth-points-to-broader-market-opportunity-7089037</v>
+        <v>https://www.prnewswire.com/news-releases/dickinson-brands-inc-celebrates-sixth-annual-national-witch-hazel-day-with-multi-brand-consumer-sweepstakes-302911293.html</v>
       </c>
       <c r="F61" t="str">
-        <v>SS Innovation’s SSi Mantra system was used in more than 50 robotic surgeries in a single day at Mohak Bariatrics and Robotics in Indore, highlighting growing clinical utilization in India. The milestone comes as SS Innovations reports 224 SSi Mantra systems installed across 12 countries, providing a growing installed base for future procedure and instrument revenue. Second-quarter 2026 installations reached 30 systems, above the 25 systems modeled by the analyst cited in the supplied report. Quarterly revenue reached $13.9 million, up 39% year over year, while system sales increased 41% to $12.4 million. FDA review of the SSi Mantra 510(k) application is now expected by the end of the first quarter of 2027, while European CE marking remains targeted for the end of 2026. The company’s progr</v>
+        <v>Sister Brands T.N. Dickinson's Witch Hazel and Dickinson's Original Witch Hazel Join Forces to Celebrate the Enduring Versatility of Genuine Witch Hazel EAST HAMPTON, Conn., Oct. 19, 2026 /PRNewswire/ -- On October 21, Dickinson Brands Inc. will celebrate the sixth annual National Witch...</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
-        <v>VERAXA Biotech (VRXA), Secarna Partnership Milestone Opens New Potential Market for Conjugation Technology</v>
+        <v>Amazon invests in nuclear energy project targeting nearly 1 gigawatt of carbon-free energy for Indiana</v>
       </c>
       <c r="B62" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C62" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D62" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Energy, Retail</v>
       </c>
       <c r="E62" t="str">
-        <v>https://www.newmediawire.com/news/veraxa-biotech-vrxa-secarna-partnership-milestone-opens-new-potential-market-for-conjugation-technology-7089036</v>
+        <v>https://www.aboutamazon.com/news/sustainability/amazon-nuclear-energy-indiana-x-energy-aep?utm_source=rss</v>
       </c>
       <c r="F62" t="str">
-        <v>VERAXA Biotech and Secarna Pharmaceuticals have reported an initial in vitro proof of concept for an antibody oligonucleotide conjugate (“AOC”) developed through their research alliance. The AOC candidate demonstrated greater potency than the equivalent unconjugated oligonucleotide in early testing, providing a first experimental validation of the collaboration. AOCs are an emerging class of antibody-guided therapies designed to use an antibody to deliver therapeutic oligonucleotides selectively to disease-relevant cells. VERAXA contributes antibody conjugation expertise and proprietary click chemistry, allowing it to participate in AOCs without shifting its core oncology strategy. The collaboration adds to VERAXA’s growing partnering track record, which also includes its bispecific ADC di</v>
+        <v>Amazon, X-energy, and AEP are collaborating to explore building small modular reactors in Indiana that would add carbon-free power to the regional grid.</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
-        <v>Regenerative Hydrogel Is Redefining Cartilage Repair as Regentis Advances GelrinC</v>
+        <v>Curaleaf Challenges Aurora's Unilateral Rejection of Its Enhanced Proposal</v>
       </c>
       <c r="B63" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C63" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D63" t="str">
         <v>Healthcare, Retail</v>
       </c>
       <c r="E63" t="str">
-        <v>https://www.newmediawire.com/news/regenerative-hydrogel-is-redefining-cartilage-repair-as-regentis-advances-gelrinc-7089035</v>
+        <v>https://www.prnewswire.com/news-releases/curaleaf-challenges-auroras-unilateral-rejection-of-its-enhanced-proposal-302912329.html</v>
       </c>
       <c r="F63" t="str">
-        <v>Researchers are developing new regenerative approaches, including stem cells, 3D-printed scaffolds and smart biomaterials designed to help the body repair damaged tissue. Focused on smart biomaterials, Regentis is advancing a hydrogel-based approach through GelrinC, a cell-free, off-the-shelf implant designed to support the regeneration of damaged knee cartilage. With encouraging clinical results, European approval and an ongoing U.S. pivotal trial, GelrinC is advancing toward a potential new approach to cartilage repair. LOS ANGELES, CA - August 28, 2026 ( NEWMEDIAWIRE ) - Regenerative medicine is increasingly focused on a simple but ambitious goal: rather than simply treating damaged tissue, can medicine help the body rebuild it? One company pursuing a regenerative approach is Regentis B</v>
+        <v>STAMFORD, Conn., Oct. 19, 2026 /PRNewswire/ -- Curaleaf Holdings, Inc. (TSX: CURA) (OTCQX: CURLF) ("Curaleaf" or the "Company"), a leading international provider of consumer and medical cannabis products, today responded to Aurora Cannabis Inc.'s ("Aurora") Notice of Change to its...</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
-        <v>Greenland Mines (GRML) Expects to Complete Sarfartoq Rare Earths Project Acquisition Before Sept. 1</v>
+        <v>VISION 2026 Sets the Stage for AAEON to Demonstrate AI in Action</v>
       </c>
       <c r="B64" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C64" t="str">
-        <v>NewMediaWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D64" t="str">
-        <v>Finance, Retail</v>
+        <v>Finance, AI, Healthcare, Real Estate, Energy, Retail, Automotive, Education, Media</v>
       </c>
       <c r="E64" t="str">
-        <v>https://www.newmediawire.com/news/greenland-mines-grml-expects-to-complete-sarfartoq-rare-earths-project-acquisition-before-sept-1-7089034</v>
+        <v>https://express-press-release.net/news/2026/10/19/1774666</v>
       </c>
       <c r="F64" t="str">
-        <v xml:space="preserve">LOS ANGELES, CA - August 28, 2026 ( NEWMEDIAWIRE ) - Greenland Mines (NASDAQ: GRML) announced that it expects to complete its previously announced acquisition of Neo North Star Resources, Inc., owner of the Sarfartoq Nd-Pr Rare Earths Project in southwest Greenland, before Sept. 1, 2026. The company has received formal approval from the Government of Greenland for the indirect transfer of the Sarfartoq mineral license and completed its recently announced public offering, providing the capital required to fund the $20 million cash portion of the $35 million acquisition. The remaining $15 million will consist of newly issued Greenland Mines common stock, with Neo Performance Materials Inc. becoming a strategic shareholder and retaining offtake rights for up to 60% of future Sarfartoq ore or </v>
+        <v>Join AAEON at the world’s leading machine vision tradeshow. Taipei, Taiwan, 2026-10-19 — /EPR Network/ — AAEON (Stock Code: 6579), a leading provider of Edge [read full press release...]</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="str">
-        <v>Survivors Provide Recommendations for Any Wildfire Liability Legislation Written Today, Says Consumer Watchdog</v>
+        <v>INEO Announces Preliminary Q1 Fiscal 2027 Revenue of More Than $1.3 ...</v>
       </c>
       <c r="B65" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C65" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D65" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E65" t="str">
-        <v>https://www.prnewswire.com/news-releases/survivors-provide-recommendations-for-any-wildfire-liability-legislation-written-today-says-consumer-watchdog-302863039.html</v>
+        <v>https://pr-inside.com/ineo-announces-preliminary-q1-fiscal-2027-revenue-of-more-than-r5234850.htm</v>
       </c>
       <c r="F65" t="str">
-        <v>SACRAMENTO, Calif., Aug. 28, 2026 /PRNewswire/ -- Today is the final day any wildfire liability legislation can be put in print. Every Fire Survivor's Network and Consumer Watchdog issued the following principles to inform any legislation written in the remaining hours. Jamie Court,...</v>
+        <v>(PR-inside.com) Revenue increases more than 25% sequentially from record Q4 and more than 350% year over year SURREY, BC / ACCESS Newswire / October 19, 2026 / INEO Tech Corp. (TSXV:INEO)(OTCQB:INEOF)(FSE:0OQ) (the "Company" or "INEO"), a provider of connected entrance infrastructure for modern retail, today announced preliminary unaudited financial results for its first quarter ended September 30, 2026. Based on the Company's preliminary quarter-end results, INEO expects to report revenue of more than $1.3 million and Adjusted EBITDA within a range of negative $50,000 to positive $50,000 for the first quarter of fiscal 2027. Preliminary Q1 revenue represents an increase of more than 25% ..</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
-        <v>Central Garden &amp; Pet to Participate in Virtual Investor Meetings with KeyBanc Capital Markets</v>
+        <v>Equivalency Certificate Services in UAE Help Foreign Qualification Holders Navigate Recognition Requirements</v>
       </c>
       <c r="B66" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C66" t="str">
-        <v>mlpr-businesswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D66" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E66" t="str">
-        <v>https://finance.yahoo.com/markets/stocks/articles/central-garden-pet-participate-virtual-162400505.html</v>
+        <v>https://express-press-release.net/news/2026/10/19/1774573</v>
       </c>
       <c r="F66" t="str">
-        <v>WALNUT CREEK, Calif., August 28, 2026--Central Garden &amp; Pet Company (NASDAQ: CENT) (NASDAQ: CENTA), a leading consumer goods company in the pet and garden industries, today announced that Brad Smith, Central’s Chief Financial Officer, will participate in virtual investor meetings hosted by KeyBanc Capital Markets on September 1, 2026.</v>
+        <v>Dubai, UAE, 2026-10-19 — /EPR Network/ — Professionals and students who have completed their education outside the UAE may need to obtain formal recognition of [read full press release...]</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="str">
-        <v>Liquid Wellness &amp;amp; IV expansion continues with New Scottsdale, Arizona retail clinic</v>
+        <v>AAEON Breaks Down Thermal Barriers with the New UP Xtreme PTL Edge Air</v>
       </c>
       <c r="B67" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C67" t="str">
-        <v>PRWeb</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D67" t="str">
-        <v>Retail</v>
+        <v>Healthcare, Real Estate, Energy, Retail, Automotive, Education, Media</v>
       </c>
       <c r="E67" t="str">
-        <v>https://www.prweb.com/releases/liquid-wellness--iv-expansion-continues-with-new-scottsdale-arizona-retail-clinic-302861376.html</v>
+        <v>https://express-press-release.net/news/2026/10/19/1774552</v>
       </c>
       <c r="F67" t="str">
-        <v>Liquid Wellness &amp; IV Continues Expansion in Scottsdale SCOTTSDALE, Ariz., Aug. 28, 2026 /PRNewswire-PRWeb/ -- Liquid Wellness &amp; IV, a rapidly growing leader in IV hydration, wellness, and longevity, is proud to announce its continued national expansion with the opening of a new retail...</v>
+        <v>With AirJet® solid-state active cooling technology, the UP Xtreme PTL Edge Air is 35% thinner and 43% lighter while delivering Intel® Core&amp;#x2122; Ultra Series 3 [read full press release...]</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="str">
-        <v>New Batch of Life-Size Animatronic Gremlins Unleashed This Halloween</v>
+        <v>“Lucent Electric Brings Its Commercial and Industrial Work to the Forefront with New Website “</v>
       </c>
       <c r="B68" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C68" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D68" t="str">
-        <v>Retail</v>
+        <v>Energy, Retail</v>
       </c>
       <c r="E68" t="str">
-        <v>https://www.prnewswire.com/news-releases/new-batch-of-life-size-animatronic-gremlins-unleashed-this-halloween-302862936.html</v>
+        <v>https://express-press-release.net/news/2026/10/19/1774464</v>
       </c>
       <c r="F68" t="str">
-        <v>Wreak Havoc with NEW Animated Mohawk and Animated Gremlins Trio DALLAS, Aug. 28, 2026 /PRNewswire/ -- Grab the popcorn and prepare for chaos! In partnership with Warner Bros. Discovery Global Consumer Products, Gemmy is excited to announce that a new batch of animatronic Gremlins have...</v>
+        <v>Scottsdale, AZ, 2026-10-19 — /EPR Network/ — At PrimeView, we are proud to announce the launch of Lucent Electric’s new website, designed and developed by [read full press release...]</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
-        <v>Dryer Vent Wizard of Suffolk County Consumer Education: Blog Underlines Trusted Expertise</v>
+        <v>Consensuality Introduces Private Garden Route Marriage Proposal Packages</v>
       </c>
       <c r="B69" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C69" t="str">
-        <v>PRUnderground</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D69" t="str">
-        <v>Retail, Education</v>
+        <v>Retail, Healthcare, Media</v>
       </c>
       <c r="E69" t="str">
-        <v>https://prunderground.com/dryer-vent-wizard-of-suffolk-county-consumer-education-blog-underlines-trusted-e/cmtcxt86p000204l7se07hoci</v>
+        <v>https://express-press-release.net/news/2026/10/19/1774093</v>
       </c>
       <c r="F69" t="str">
-        <v>Dryer Vent Wizard Brand is portrayed not only as a service provider, but as an educator and safety-partner for every homeowner. The post Dryer Vent Wizard of Suffolk County Consumer Education: Blog Underlines Trusted Expertise first appeared on</v>
+        <v>&amp;#160; WILDERNESS, WESTERN CAPE, 2026-10-19 — /EPR Network/ — Consensuality has introduced a range of private Garden Route marriage proposal packages designed to take much of [read full press release...]</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
-        <v>Naturally Amish Brings on Foundational Strategic Investor to Help Build the Company</v>
+        <v>Cost, Content and Convenience: The Three Forces Steering the 3D Display Market Ahead</v>
       </c>
       <c r="B70" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C70" t="str">
-        <v>NewMediaWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D70" t="str">
-        <v>Retail</v>
+        <v>Retail, Gaming, Media</v>
       </c>
       <c r="E70" t="str">
-        <v>https://www.newmediawire.com/news/naturally-amish-brings-on-foundational-strategic-investor-to-help-build-the-company-7089033</v>
+        <v>https://express-press-release.net/news/2026/10/19/1777199</v>
       </c>
       <c r="F70" t="str">
-        <v>ANGOLA, INDIANA - August 28, 2026 ( NEWMEDIAWIRE ) - Simulated Environment Concepts, Inc. (OTC: SMEV), operating as Naturally Amish™, announced today that Menno Wagler, founder of Wagler &amp;amp; Associates, has become a Foundational Strategic investor in the Company and is expected to play a significant advisory role as Naturally Amish continues building its agricultural, livestock, food production, retail, development and infrastructure initiatives. Menno Wagler Brings Nearly Four Decades of Agricultural, Construction and Development Experience - Along With a Unique Understanding of Both Amish Culture and the Business World For Naturally Amish, Wagler brings something the Company believes is particularly valuable: a lifetime of firsthand experience inside the Amish agricultural community co</v>
+        <v>From glasses-free gaming monitors to holographic retail windows and surgical visualization, 3D displays are moving out of the novelty category and into mainstream products. Rising [read full press release...]</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="str">
-        <v>Vadzo Imaging Validates Dynamic ROI in the AR1335 13MP Monochrome M12 VCM USB Camera Falcon-1335MRH</v>
+        <v>Shop top deals from Amazon’s 2026 Holiday Beauty Event</v>
       </c>
       <c r="B71" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C71" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D71" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E71" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-validates-dynamic-roi-in-the-ar1335-13mp-monochrome-m12-22852336</v>
+        <v>https://www.aboutamazon.com/news/retail/amazon-holiday-beauty-event-2026?utm_source=rss</v>
       </c>
       <c r="F71" t="str">
-        <v>Vadzo Imaging has validated Dynamic ROI operation on the Falcon-1335MRH, a 13MP monochrome USB camera product built on the Onsemi AR1335 back-side-illuminated CMOS sensor. The module pairs rolling shutter readout with software-controlled VCM autofocus on M12 optics to deliver 4K low-noise imaging across a USB 3.2 Gen 1 UVC interface. It targets machine vision, inspection, medical, retail automation, and embedded vision programs where resolution, sensitivity, and variable working distance appear in the same requirement list.</v>
+        <v>The two-week event runs through November 1, with deals up to 30% off across beauty categories.</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="str">
-        <v>Amazon's Second Chance Deal Days returns to Europe, with deals also available in the US, Mexico, and Brazil</v>
+        <v>Lazard verwelkomt David Krap als Managing Director en Co-Head van European Consumer, Retail &amp;amp; Leisure</v>
       </c>
       <c r="B72" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C72" t="str">
-        <v>mlpr-amazon</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D72" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E72" t="str">
-        <v>https://www.aboutamazon.com/news/retail/second-chance-deal-days?utm_source=rss</v>
+        <v>https://www.prnewswire.com/news-releases/lazard-verwelkomt-david-krap-als-managing-director-en-co-head-van-european-consumer-retail--leisure-302911013.html</v>
       </c>
       <c r="F72" t="str">
-        <v>Shoppers in Europe, Brazil, and Mexico can save up to 50% on high-quality returned and refurbished items, while U.S. customers can enjoy second-hand deals as part of the Labor Day Deals event.</v>
+        <v>LONDEN, 19 oktober 2026 /PRNewswire/ -- Lazard, Inc. (NYSE: LAZ) heeft vandaag de benoeming bekendgemaakt van David Krap als Managing Director en Co-Head van European Consumer, Retail &amp; Leisure. David heeft meer dan twintig jaar ervaring in consumentgerichte M&amp;A-adviesdiensten, met een...</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="str">
-        <v>Robbins LLP Urges SMPL Investors Who Lost Money Investing in The Simply Good Foods Company to Contact the Firm for Information About Leading the Class Action</v>
+        <v>Lazard Welcomes David Krap as Managing Director and Co-Head of European Consumer, Retail &amp;amp; Leisure</v>
       </c>
       <c r="B73" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C73" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D73" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E73" t="str">
-        <v>https://www.newsfilecorp.com/release/311918/Robbins-LLP-Urges-SMPL-Investors-Who-Lost-Money-Investing-in-The-Simply-Good-Foods-Company-to-Contact-the-Firm-for-Information-About-Leading-the-Class-Action</v>
+        <v>https://www.prnewswire.com/news-releases/lazard-welcomes-david-krap-as-managing-director-and-co-head-of-european-consumer-retail--leisure-302909890.html</v>
       </c>
       <c r="F73" t="str">
-        <v>San Diego, California--(Newsfile Corp. - August 28, 2026) - Shareholder rights law firm Robbins LLP reminds investors that a class action was filed on behalf of all purchasers of The Simply Good Foods Company (NASDAQ: SMPL) common stock between October 24, 2024 and April 8, 2026 (the "Class Period"). Good Foods sells consumer packaged foods and snacking products under its various brands.The complaint alleges that Good Foods misled investors regarding the successful integration of OWYN. ...</v>
+        <v>LONDON, Oct. 19, 2026 /PRNewswire/ -- Lazard, Inc. (NYSE: LAZ) today announced the appointment of David Krap as Managing Director and Co-Head of European Consumer, Retail &amp; Leisure. David brings over two decades of consumer-focused M&amp;A advisory experience, with a particular focus on food...</v>
       </c>
     </row>
     <row r="74" xml:space="preserve">
       <c r="A74" t="str">
-        <v>CIMC Group Announces 2026 Interim Results</v>
+        <v>The Smart Luggage at the 140th Canton Fair: Airwheel 20inch Carry-On Hand Scooter Ai Wheel Robot Cabin Luxury Suitcase Takes Smart Travel to the Next Level</v>
       </c>
       <c r="B74" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C74" t="str">
         <v>mlpr-acnnewswire</v>
       </c>
       <c r="D74" t="str">
-        <v>Finance, AI, SaaS, Healthcare, Energy, Retail, Automotive</v>
+        <v>AI, SaaS, Real Estate, Energy, Retail, Automotive</v>
       </c>
       <c r="E74" t="str">
-        <v>https://www.acnnewswire.com/press-release/english/109593/</v>
+        <v>https://www.acnnewswire.com/press-release/english/110896/</v>
       </c>
       <c r="F74" t="str" xml:space="preserve">
-        <v xml:space="preserve">Financial Highlights
-[...154 lines deleted...]
-The CIMC Group is a world-leading equipment and solution provider in the logistics and energy industries, and its industry clusters mainly cover the logistics and energy fields. In the logistics field, the Group has established a general transportation equipment portfolio covering “sea, land and air”: its container manufacturing business provides key circulation equipment for the container shipping industry; its road transportation vehicles business connects the arteries of land transportation; its airport facilities and logistics equipment/fire safety and rescue equipment businesses expand into aviation hubs and specialised scenarios; its logistics services business provides professional services across the entire-value chain; and its recycled load business provides professional supporting services. In the energy field, the Group is principally engaged in the energy, chemical, and liquid food equipment business and offshore engineering business. Meanwhile, the Group also continuously develops emerging industries and has finance and asset management businesses that serve the Group itself. As a diversified multinational industrial group serving the global market, CIMC has over 300 member enterprises across Asia, North America, Europe, and Australia, with a total of four listed companies, and customers and sales networks covering more than 100 countries and regions worldwide. In 2025, the Group recorded revenue of RMB 156.6 billion, ranking 154th on the 2025 Fortune 500 China list. The Group has maintained the world’s No.1 position for many consecutive years in core products such as standard dry containers, reefer containers, tank containers and semi-trailers. For more information, please visit http://www.cimc.com/.
+        <v xml:space="preserve">Guangzhou, China, Oct 19, 2026 - (ACN Newswire) - At the event, international smart mobility brand Airwheel presented its range of Luxury Cabin Suitcases, combining electric mobility, intelligent technology and premium luggage design in a product category that challenges the conventional definition of travel luggage.
+The first phase of the 140th Canton Fair has come to an end, but one of the products featured at Airwheel's booth continues to generate conversation among international buyers: a suitcase that can actually be ridden.
+The response was immediate.
+International buyers gathered around the Airwheel booth to see the products, ask questions and, most importantly, experience them for themselves. One after another, visitors stepped onto the electric suitcases and rode through the exhibition area.
+Soon, Airwheel rideable luxury suitcases became a familiar sight across the venue, with buyers riding between exhibition areas and returning to the booth to explore product specifications and potential business opportunities.
+A suitcase that moves with you is no longer a concept. At Airwheel, it is a product experience.
+From “Carry-On” to “Ride-On”
+Traditional luggage is designed around a simple relationship: the traveler moves, and the suitcase follows.
+Airwheel is challenging that relationship.
+Its Luxury Cabin Suitcase combines the storage functionality of a compact travel case with an integrated electric mobility system, allowing users to switch between conventional luggage handling.
+For travelers moving through large airports, exhibition centers, transportation hubs and other spacious environments, the concept is straightforward:
+Instead of always pulling your suitcase, ride it when the journey calls for it.
+The idea proved particularly compelling at the Canton Fair, where buyers routinely travel long distances between exhibition halls, booths and meeting areas.
+On selected Airwheel models, the riding mechanism can be deployed with an intuitive control system, allowing the suitcase to transition from luggage to personal mobility device within seconds.
+The result is a distinctly different travel experience.
+The suitcase is no longer simply something being carried.
+It becomes part of the way you move.
+A Product That Turns Curiosity Into Business Conversations
+Airwheel's product demonstrations at the Canton Fair was driven not only by its unusual appearance, but by the ability of visitors to experience the technology directly.
+Buyers could sit on the suitcase, test the riding controls, examine the structure and evaluate the combination of luggage storage and electric mobility firsthand.
+That physical interaction quickly moved beyond curiosity.
+Airwheel's exhibition team engaged with international buyers on topics including bulk purchasing, product certifications, delivery schedules, distribution models, market positioning and product portfolios.
+For distributors and retailers, the attraction is clear.
+Rideable smart luggage offers a differentiated category that sits at the intersection of travel gear, personal mobility and consumer technology.
+It creates a product experience that traditional luggage cannot easily replicate while giving retail and distribution partners a new way to engage consumers.
+The Canton Fair experience demonstrated the value of that approach: visitors did not need a lengthy explanation to understand the concept.
+They could simply get on and ride.
+73.26Wh Removable Battery Designed for Carry-On Travel
+The technology behind Airwheel's Luxury Cabin Suitcase extends far beyond its electric drive system.
+The 73.26Wh removable lithium battery is designed around the requirements of modern air travel. Airwheel states that the battery meets global airline standards, with a removable architecture that allows it to be taken out of the suitcase when required.
+For the SE3SX, Airwheel's 20-inch smart electric suitcase is specifically positioned as a cabin-size carry-on product, with the company stating that it meets international airline carry-on standards. The removable battery architecture also facilitates security inspection and battery handling during travel.
+The battery solution is supported by relevant safety certification, while the 20-inch cabin-size form factor is designed to integrate electric mobility into a travel format familiar to international travelers.
+This creates an important distinction.
+Airwheel is not simply building an electric vehicle that happens to look like luggage.
+It is engineering a travel product around the requirements of luggage first, while integrating personal mobility into the same architecture.
+The SE3SX, for example, combines a 73.26Wh battery, 20-inch carry-on format, 6.6kg overall weight, 95kg maximum load and a top speed of 9.9km/h. It also supports Apple Find My and Airwheel's smart app ecosystem.
+Smart Features Built Into the Travel Experience
+Electric mobility is only one part of the Airwheel experience.
+Depending on the model, the Luxury Cabin Suitcase portfolio incorporates technologies including TSA-compatible locks, USB charging, Airwheel smart APP connectivity, Apple Find My support and dynamic RGB lighting.
+The objective is not to add technology simply for the sake of technology.
+Each feature is intended to address a familiar part of the travel experience.
+The smart APP provides connected control functions, while Apple Find My support gives users another way to keep track of their luggage. TSA-compatible locking supports international travel scenarios, while USB charging turns the suitcase into an additional source of mobile power.
+On the SE3SX, Airwheel has also integrated a smart handle that brings key riding controls into the handlebar architecture, combining acceleration, braking and reverse functions into a compact interface.
+The design philosophy is therefore less about creating a “smart gadget” and more about creating a smart piece of travel equipment.
+Engineering Meets Luxury Luggage Design
+The engineering challenge behind a rideable suitcase is significant.
+A conventional suitcase needs to maximize internal storage while remaining lightweight, durable and easy to transport.
+An electric suitcase adds an entirely different set of requirements: motors, batteries, structural reinforcement, control systems, wheels and mechanical components must all coexist within a compact luggage architecture.
+Airwheel approaches this challenge through the integration of electric drive technology, structural engineering, intelligent controls and premium luggage design.
+The SE3SX uses an enhanced aluminum-magnesium alloy frame combined with an ABS+PC composite shell, balancing strength with weight. The product supports a maximum load of 95kg while maintaining a compact 20-inch cabin-size form.
+The result is a product that does not simply look futuristic.
+Its technology is built into the physical architecture of the suitcase.
+The intelligence is in the structure. The mobility is in the design. And the technology is designed to disappear into the experience.
+International Design Recognition Beyond the Ride
+The attention Airwheel received at the Canton Fair is part of a broader design and innovation story.
+Airwheel's smart rideable luggage portfolio has received recognition from a wide range of international design programs, including the Berlin Design Awards Gold, European Product Design Award (EPDA), MUSE Design Awards, London Design Awards, NY Product Design Awards, Asian Design Awards, Japan IDPA Awards, WGA Wonder Global Design Awards and iLuxury Design Awards, among others.
+Airwheel's official product platform also highlights international design recognition across models including the SE3 series and SE3MiniT, with awards associated with programs in Europe, the United States and Asia.
+For Airwheel, these awards represent more than visual design.
+A rideable suitcase requires designers and engineers to rethink the relationship between form, function and movement.
+How can a motor be integrated without compromising luggage space?
+How can a riding mechanism remain compact when the suitcase is used as conventional luggage?
+How can a premium exterior accommodate sophisticated electronics and mechanical components?
+And perhaps most importantly:
+How can technology change the experience of travel without making the product feel complicated?
+These are the design questions behind the evolution of Airwheel's smart luggage.
+600+ Global Patents and Trademarks in 168+ Countries and Regions
+Behind the product portfolio is an international intellectual property foundation developed over more than a decade of smart mobility research and product development.
+Airwheel has established a portfolio of more than 600 global patents, while its trademark registrations extend across more than 168 countries and regions.
+For international business partners, this intellectual property foundation provides an important indicator of Airwheel's long-term commitment to technology, product development and global market expansion.
+The combination of patents, international trademarks, design awards and an established product portfolio gives Airwheel a broader foundation for cooperation with distributors, retailers, travel retailers and mobility-focused partners.
+Rather than building its international business around a single product, Airwheel is developing a broader smart mobility ecosystem.
+A Complete Luxury Cabin Suitcase Portfolio
+The Canton Fair presentation also demonstrated that Airwheel's strategy extends well beyond a single flagship model.
+The SE3SX , SE3SL and SE3SXD form key parts of the Luxury Cabin Suitcase portfolio, offering different approaches to intelligent riding, portability and connected travel.
+The SE3SX Cabin Suitcase focuses on premium smart electric mobility in a compact 20-inch cabin format, combining riding functionality, smart APP connectivity and Apple Find My support.
+The SE3SL+ Airport Boarding Suitcase emphasizes lightweight design and everyday usability, balancing rideability, portability and travel convenience.
+The SE3S and SE3SL Smart Carry-on Suitcase further expand the range for mainstream smart travel markets.
+Airwheel also presented products designed for more specific travel and mobility scenarios.
+The SE3MiniT hand suitcase focuses on a compact form factor for lighter travel and short-distance mobility.
+The SE3T brings a larger-capacity format for travelers who need greater storage for longer journeys and family travel.
+The SQ3 and SQ3S kids suitcase extend the rideable luggage concept into children's travel, combining mobility, practicality and a more engaging travel experience.
+Together, these models form a broader product ecosystem spanning premium cabin luggage, everyday travel, larger-capacity mobility and family-oriented products.
+For international distributors and retailers, that creates greater flexibility in building a localized product portfolio around different consumer segments and market requirements.
+The Next Evolution of Smart Travel
+The first phase of the 140th Canton Fair offered Airwheel an opportunity to demonstrate its products directly to global buyers.
+The demonstrations allowed visitors to see the riding function firsthand.
+Visitors saw the product.
+They sat on it.
+They rode it.
+And many stayed to discuss what it could mean for their markets.
+That sequence—from discovery to experience to business conversation—captures the core of Airwheel's approach to smart travel.
+The company is not simply putting a motor into a suitcase.
+It is exploring what happens when luggage becomes mobility.
+When mobility becomes intelligent.
+And when technology becomes an integrated part of the travel experience.
+The result is a new category of travel equipment designed for a generation of travelers who expect their everyday products to do more.
+A suitcase that carries your belongings. 
+A mobility device that carries you. 
+A connected travel companion that moves with you.
+That is the direction Airwheel is taking with its Luxury Cabin Suitcase.
+Airwheel Continues at Canton Fair Phase Two and Phase Three
+The first phase of the 140th Canton Fair may have concluded, but Airwheel's presence at the event continues.
+The brand will participate in the second and third phases, providing international distributors, retailers, sourcing professionals and potential business partners with further opportunities to experience the Luxury Cabin Suitcase portfolio firsthand.
+Phase Two
+October 23–27, 2026
+Airwheel Booth: 20.2F19-20
+Phase Three
+October 31–November 4, 2026
+Airwheel Booths: 18.1K04, 20.2J37-38 and 20.2K11-12
+For buyers looking for differentiated smart travel products, the upcoming exhibition phases provide an opportunity to explore the full Airwheel portfolio, experience the rideable luggage firsthand and discuss potential distribution and sourcing opportunities directly with the brand.
+The first phase showed how quickly a new form of luggage can capture attention.
+The next two phases will bring that experience to even more global buyers.
+Airwheel is not waiting for the future of travel.
+It is building it—one smart suitcase at a time.
+About Airwheel
+Airwheel is an international smart mobility brand developing intelligent travel, personal mobility and smart electric products.
+With more than a decade of experience in smart mobility development, 600+ global patents, trademark registrations across 168+ countries and regions, and a growing portfolio of international design awards, Airwheel continues to explore the convergence of intelligent technology, industrial design and everyday mobility.
+Its smart rideable luggage portfolio includes the SE3SX, SE3SL, SE3SXD, SE3SL, SE3S, SE3MiniT, SE3T and SQ series, serving different travel scenarios, user groups and market requirements.
+Airwheel's vision is simple:Free Intelligent Life
+Media Contact
+Company: Airwheel
+Contact: Media Team
+Website: https://www.airwheel.net
  Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="str">
-        <v>Eylsia Nicolas Releases Hold on Another Day: A Global Biography of ...</v>
+        <v>Aditya Birla Sun Life AMC International (IFSC) Limited introduces two retail funds of funds from GIFT City</v>
       </c>
       <c r="B75" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C75" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D75" t="str">
-        <v>Retail, Education</v>
+        <v>Retail</v>
       </c>
       <c r="E75" t="str">
-        <v>https://pr-inside.com/eylsia-nicolas-releases-hold-on-another-day-a-global-biography-of-r5217119.htm</v>
+        <v>https://www.prnewswire.com/news-releases/aditya-birla-sun-life-amc-international-ifsc-limited-introduces-two-retail-funds-of-funds-from-gift-city-302912339.html</v>
       </c>
       <c r="F75" t="str">
-        <v>(PR-inside.com) PALM BEACH, FL / ACCESS Newswire / August 28, 2026 / Hold on Another Day, the new biography of Lisa Pamintuan-known worldwide as Eylsia Nicolas-presents one of the most extraordinary resilience arcs in modern entertainment, technology, education, and global business. The book, now publicly available on Bookkards.com and Amazon, documents a life defined by reinvention across continents, industries, and eras. Pamintuan's journey began as a tennis prodigy training inside Nick Bollettieri's home during the formative years of what became the world‑renowned Bollettieri Academy, later part of IMG. She competed at elite levels including the Orange Bowl at age 10, became the ..</v>
+        <v>MUMBAI, India, Oct. 19, 2026 /PRNewswire/ -- Aditya Birla Sun Life AMC Ltd. has announced the establishment of Aditya Birla Sun Life AMC International (IFSC) Limited, its wholly owned subsidiary at the International Financial Services Centre (IFSC) in Gujarat International Finance...</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="str">
-        <v>ASUS Announces Availability of the Chromebook CM32 Detachable for Business and Education</v>
+        <v>Licensed dispensary directory covering 36 states and DC launches as Alexis 420</v>
       </c>
       <c r="B76" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-19</v>
       </c>
       <c r="C76" t="str">
-        <v>GlobeNewswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D76" t="str">
-        <v>Retail, Education</v>
+        <v>Retail</v>
       </c>
       <c r="E76" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352707/0/en/asus-announces-availability-of-the-chromebook-cm32-detachable-for-business-and-education.html</v>
+        <v>https://pressreleasenews.org/pressroom/licensed-dispensary-directory-covering-36-states-and-dc-launches-as-alexis-420</v>
       </c>
       <c r="F76" t="str">
-        <v>Versatile detachable Chromebook features superb display and exceptional durability for retail, healthcare, education and more. Versatile detachable Chromebook features superb display and exceptional durability for retail, healthcare, education and more.</v>
+        <v>Alexis 420 has launched a free directory of 9,777 licensed cannabis dispensaries in 36 states and Washington, DC. Every listing comes from an official state license list, with posted hours, open-now status and delivery details for each store.</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="str">
-        <v>Jung Saem Mool Beauty Marks Sephora Launch with Times Square Takeover and Nationwide Consumer Activations</v>
+        <v>Advanced Manufacturing in Focus: Smart Life and Robotics Take the Spotlight at 140th Canton Fair</v>
       </c>
       <c r="B77" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-18</v>
       </c>
       <c r="C77" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D77" t="str">
         <v>Retail</v>
       </c>
       <c r="E77" t="str">
-        <v>https://www.prnewswire.com/news-releases/jung-saem-mool-beauty-marks-sephora-launch-with-times-square-takeover-and-nationwide-consumer-activations-302862392.html</v>
+        <v>https://www.prnewswire.com/news-releases/advanced-manufacturing-in-focus-smart-life-and-robotics-take-the-spotlight-at-140th-canton-fair-302911959.html</v>
       </c>
       <c r="F77" t="str">
-        <v>The Korean makeup artistry brand brings its signature Glass Skin artistry to Sephora with 10 exclusive cushion shades and a multi-city campaign spanning New York and Los Angeles NEW YORK, Aug. 28, 2026 /PRNewswire/ -- Jung Saem Mool Beauty, the globally acclaimed Korean makeup artistry...</v>
+        <v>GUANGZHOU, China, Oct. 18, 2026 /PRNewswire/ -- Phase 1 of the 140th Canton Fair, themed "Advanced Manufacturing," opened on October 15 and will run through October 19. As one of the event's most closely watched sections, the Consumer Electronics and Information Products zone once again...</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="str">
-        <v>Alphio.AI Innovates Retail Trading with an AI-Native Workspace and Non-Custodial Execution</v>
+        <v>SenesTech Reports Record Q3 Revenue Above $1M</v>
       </c>
       <c r="B78" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-17</v>
       </c>
       <c r="C78" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D78" t="str">
-        <v>Finance, Crypto, AI, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E78" t="str">
-        <v>https://www.prnewswire.com/news-releases/alphioai-innovates-retail-trading-with-an-ai-native-workspace-and-non-custodial-execution-302862763.html</v>
+        <v>https://www.pr-inside.com/senestech-reports-record-q3-revenue-above-1m-r5234403.htm</v>
       </c>
       <c r="F78" t="str">
-        <v>Integrating directly with Robinhood and Hyperliquid, Alphio.AI unifies stock and crypto research, monitoring, and natural-language order execution into a single workspace. NEW YORK, Aug. 28, 2026 /PRNewswire/ -- Alphio.AI today announced the official release of its AI-native investing...</v>
+        <v>(PR-inside.com) SURPRISE, Ariz., Oct. 15, 2026 - (ACN Newswire) -Preliminary third quarter 2026 revenue was approximately $1.1 million, representing approximately 40% growth compared with the second quarter of 2026 and approximately 55% growth compared with the third quarter of 2025. It was also the Company’s first quarter at or above the $1 million revenue threshold, a key milestone. The Company expects its definitive third quarter financial results to reflect continued momentum in e-commerce, including higher subscription revenue, which is expanding the recurring component of SenesTech’s revenue base, as well as increasing traction in B2B. “Our preliminary third quarter revenue marks an important milestone ..</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="str">
-        <v>Watch &amp; Clock Fair, Salon de TIME Return This September</v>
+        <v>Vanta Closes Second Tranche of Private Placement Financing and Welcomes ...</v>
       </c>
       <c r="B79" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-17</v>
       </c>
       <c r="C79" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D79" t="str">
-        <v>Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E79" t="str">
-        <v>https://www.newmediawire.com/news/watch-clock-fair-salon-de-time-return-this-september-7089028</v>
+        <v>https://pr-inside.com/vanta-closes-second-tranche-of-private-placement-financing-and-welcomes-r5234401.htm</v>
       </c>
       <c r="F79" t="str">
-        <v>45th Edition Features a More International and Diverse Line-Up; Salon de TIME Reaches a New High in Brand Participation HONG KONG - August 28, 2026 ( NEWMEDIAWIRE ) - The 45th Hong Kong Watch &amp;amp; Clock Fair and the 14th Salon de TIME , jointly organised by the Hong Kong Trade Development Council (HKTDC), Hong Kong Watch Manufacturers Association Limited, and the Federation of Hong Kong Watch Trades &amp;amp; Industries Limited, will be held from 1 to 5 September at the Hong Kong Convention and Exhibition Centre (HKCEC). Salon de TIME will be fully open to the public throughout the event. Under the theme “Sparkling Moments Through Time” , the two fairs are expected to attract more than 630 exhibitors from 16 countries and regions, showcasing a wide range of watches, clocks and related product</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / October 16, 2026 / Vanta Holdings Inc. (CSE:VNTA)(OTC:VNTXF)(FSE:7BC, WKN:A4205J) ("Vanta" or the "Company"), a consumer health sciences and longevity company focused on preventative wellness and healthspan extension, and parent of the Vanta premium longevity brand, announces that, further to its news releases dated May 29, 2026 , and August 21, 2026 , the Company has closed, effective October 15, 2026, the second tranche (the "Second Tranche") of its previously announced non-brokered private placement (the "Private Placement"), through the issuance of 210,000 units of the Company (each, a "Unit") at a price of $1.00 per ..</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="str">
-        <v>Glucose Health, Inc. (OTCID: GLUC) Appoints Consumer Products Industry Veteran John Duffy as Chief Executive Officer to Accelerate Growth, Elevate Brand Leadership, and Maximize Long-Term Shareholder Value</v>
+        <v>Hong Kong Autumn Electronics Fair and electronicAsia Attract Over 61,000 Buyers for Sourcing, Business Opportunities</v>
       </c>
       <c r="B80" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-16</v>
       </c>
       <c r="C80" t="str">
-        <v>GlobeNewswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D80" t="str">
-        <v>Healthcare, Retail</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E80" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/28/3352665/0/en/glucose-health-inc-otcid-gluc-appoints-consumer-products-industry-veteran-john-duffy-as-chief-executive-officer-to-accelerate-growth-elevate-brand-leadership-and-maximize-long-term.html</v>
+        <v>https://www.newmediawire.com/news/hong-kong-autumn-electronics-fair-and-electronicasia-attract-over-61-000-buyers-for-sourcing-business-opportunities-7090713</v>
       </c>
       <c r="F80" t="str">
-        <v>Glucose Health, Inc. (OTCID: GLUC) Appoints Consumer Products Industry Veteran John Duffy as Chief Executive Officer to Accelerate Growth</v>
+        <v>- Strong demand for AI and robotics technologies as Hong Kong platform helps companies build global connections HONG KONG - October 16, 2026 ( NEWMEDIAWIRE ) - The 46th Hong Kong Electronics Fair (Autumn Edition) , organised by the Hong Kong Trade Development Council (HKTDC), and the 29th electronicAsia, jointly organised by the HKTDC and MMI Asia concluded successfully today. Over the four-day exhibition period, the two fairs attracted over 61,000 buyers from 141 countries and regions. Buyers from outside Hong Kong came mainly from the Chinese Mainland, India, Japan and the United States, among others, while buyer attendance from Kazakhstan, Brazil and other areas recorded encouraging growth, further reinforcing Hong Kong's role as an international trading hub and an important platform co</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="str">
-        <v>GLP-1 Users Are Spending Nearly 4x More on Fitness Than Other Consumers, New Report Finds</v>
+        <v>Pure Parima Announces 20% Sitewide Discount During Pure Comfort, After Hours Sale</v>
       </c>
       <c r="B81" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-16</v>
       </c>
       <c r="C81" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D81" t="str">
         <v>Retail</v>
       </c>
       <c r="E81" t="str">
-        <v>https://www.prnewswire.com/news-releases/glp-1-users-are-spending-nearly-4x-more-on-fitness-than-other-consumers-new-report-finds-302862120.html</v>
+        <v>https://pressreleasenews.org/pressroom/pure-parima-announces-20-sitewide-discount-during-pure-comfort-after-hours-sale</v>
       </c>
       <c r="F81" t="str">
-        <v>The Consumer Collective's national study of 500 U.S. adults shows GLP-1 users spend $449 a month on fitness, against $120 for non-users BROOKLYN, N.Y., Aug. 28, 2026 /PRNewswire/ -- The Consumer Collective, a consumer insights and advisory firm, today released How America Spends on...</v>
+        <v>Luxury bedding company offers savings on Egyptian cotton sheets, duvet covers, bath essentials, and more with code SUITEDREAMS.</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="str">
-        <v>Caleres Declares Regular Quarterly Dividend</v>
+        <v>Mobilicom (MOB) Is 'One to Watch'</v>
       </c>
       <c r="B82" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-16</v>
       </c>
       <c r="C82" t="str">
-        <v>mlpr-businesswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D82" t="str">
-        <v>Finance, Retail</v>
+        <v>SaaS, Retail, Media</v>
       </c>
       <c r="E82" t="str">
-        <v>https://finance.yahoo.com/markets/stocks/articles/caleres-declares-regular-quarterly-dividend-104500332.html</v>
+        <v>https://www.newmediawire.com/news/mobilicom-mob-is-one-to-watch-7090700</v>
       </c>
       <c r="F82" t="str">
-        <v>ST. LOUIS, August 28, 2026--Caleres (NYSE: CAL), a market-leading portfolio of consumer-driven footwear brands, today announced that its Board of Directors has declared a regular quarterly cash dividend of $0.07 per share to be paid on September 25, 2026, to shareholders of record as of September 11, 2026.</v>
+        <v>Mobilicom’s platform-agnostic technologies were selected by more than 50 customers, providing exposure to multiple manufacturers across defense and commercial drones, robotics, and autonomous systems. Production deliveries tied to $2.2 million in OPF-L orders are proceeding on a monthly cadence, while the company’s nine Tier-1 platform opportunities span development, initial production, and production ramp-up. Recent customer selections combine OS3 and ICE software with communications hardware and ground control stations, demonstrating Mobilicom’s ability to increase its technology content within individual platforms. Mobilicom’s NDAA compliance, Blue UAS Framework Select status, FCC Trusted Drone inclusion, AUVSI Trusted Cyber testing, and DD1494 approval support its participation in U.S.</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="str">
-        <v>“Declutter Your Home, Declutter Your Life,” Best-Selling Book Free for One More Day (Ending Soon) (Until 8/28/26)</v>
+        <v>Scott+Scott Attorneys at Law LLP Investigates Cardinal Infrastructure Group Inc. (CDNL) on Behalf of Investors</v>
       </c>
       <c r="B83" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-16</v>
       </c>
       <c r="C83" t="str">
-        <v>WebWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D83" t="str">
-        <v>Healthcare, Energy, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E83" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359243</v>
+        <v>https://www.newsfilecorp.com/release/319092/ScottScott-Attorneys-at-Law-LLP-Investigates-Cardinal-Infrastructure-Group-Inc.-CDNL-on-Behalf-of-Investors</v>
       </c>
       <c r="F83" t="str">
-        <v>Best Seller Publishing announces the release Michele Rase&amp;#39;s new book, &amp;#8220;Declutter Your Home, Declutter Your Life.&amp;#8221; The book is currently free and available for download on Amazon for one more day. - - &amp;#8220;Declutter Your Home, Declutter Your Life&amp;#8221; is about creating a home that gives you energy instead of quietly draining it. Life and Health Coach Michele Rase explores how clutter can create emotional and mental noise, especially when tied to memories, guilt, unfinished decisions, or past... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359243</v>
+        <v>New York, New York--(Newsfile Corp. - October 16, 2026) - Scott+Scott Attorneys at Law LLP ("Scott+Scott"), a shareholder and consumer rights litigation firm, alerts investors that it is investigating potential violations of U.S. federal securities laws involving Cardinal Infrastructure Group Inc. (NASDAQ: CDNL).CLICK HERE TO RECEIVE ADDITIONAL INFORMATION ABOUT THIS POTENTIAL CLASS ACTIONWhat is Cardinal Infrastructure?Cardinal Infrastructure is a North Carolina-based infrastructure...</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="str">
-        <v>ISEHAN's "KISSME Heroine Make" Eye Makeup Sales on Amazon U.S. Increase by 150% and Google Search Volume Surges by 5,000%</v>
+        <v>Eight EU Capitals Want to Ban Products That Don’t Exist Yet</v>
       </c>
       <c r="B84" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-16</v>
       </c>
       <c r="C84" t="str">
-        <v>PR Newswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D84" t="str">
-        <v>Retail</v>
+        <v>Healthcare, Retail, Media</v>
       </c>
       <c r="E84" t="str">
-        <v>https://www.prnewswire.com/news-releases/isehans-kissme-heroine-make-eye-makeup-sales-on-amazon-us-increase-by-150-and-google-search-volume-surges-by-5-000-302862475.html</v>
+        <v>https://pressat.co.uk/releases/eight-eu-capitals-want-to-ban-products-that-dont-exist-yet-f045a17467df603ee920325ddf1869d8/</v>
       </c>
       <c r="F84" t="str">
-        <v>TOKYO, Aug. 28, 2026 /PRNewswire/ -- "KISSME Heroine Make," one of Japan's leading J-Beauty brands manufactured by ISEHAN Co., Ltd., is currently increasing its presence in the U.S. market with its flagship product, "KISSME Heroine Make Long/Volume UP Mascara Super WP N." The sales...</v>
+        <v>Friday 16 October, 2026 Brussels, Belgium (October 16, 2026) — We Are Innovation is urging the European Commission to reject calls for a “market freeze” on new nicotine products in the upcoming revision of the Tobacco Products Directive (TPD). The network warns that the proposal contradicts the competitiveness agenda the EU adopted after the Draghi report. On 6 October, the health ministers of the Netherlands, Belgium, Finland, France, Hungary, Latvia, Slovenia and Spain jointly asked the Commission to include a market freeze in the revised Directive. The proposal would bar any new product containing nicotine, anything with nicotine-like properties, or anything that resembles them from entering the EU market. The ministers also call for a ban on flavorings, caps on nicotine content, and st</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="str">
-        <v>How Amazon is preparing for the energy needs of the future</v>
+        <v>A 10 Year Old Game Designer's Tabletop Game Hits the Global Market!</v>
       </c>
       <c r="B85" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-16</v>
       </c>
       <c r="C85" t="str">
-        <v>mlpr-amazon</v>
+        <v>Pressat</v>
       </c>
       <c r="D85" t="str">
-        <v>Energy, Retail</v>
+        <v>Retail, Gaming, Education</v>
       </c>
       <c r="E85" t="str">
-        <v>https://www.aboutamazon.com/news/sustainability/amazon-renewable-energy-updates?utm_source=rss</v>
+        <v>https://pressat.co.uk/releases/a-10-year-old-game-designers-tabletop-game-hits-the-global-market-6df950a4bc5f019220b5578cafd5b7ff/</v>
       </c>
       <c r="F85" t="str">
-        <v>Learn how we're supporting the transition to carbon-free energy and powering our business with sustainability in mind.</v>
+        <v xml:space="preserve">Friday 16 October, 2026 PRESS RELEASE: FOR IMMEDIATE RELEASE From a 10-year-old’s idea to international retail: Teenage game designer Laurie Buchanan takes Wizerds, Warriors, &amp; Werewolves to Essen Created when he was just 10, Laurie Buchanan’s fast-paced fantasy card game has now reached retail, with the young designer set to demonstrate his creation to an international audience at SPIEL Essen on the Tycoon Games booth 5A110. Wizerds, Warriors, &amp; Werewolves, published by Tycoon Games, began with Laurie’s ambition to create a fantasy card game packed with action, mischief, and big fun in a small package. Now 15, Laurie will be demonstrating the game to visitors at SPIEL Essen in Germany, giving players the opportunity to experience the game for themselves and meet the young designer behind </v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="str">
-        <v>French optical fashion shortens eyeglass repair times in Manhattan</v>
+        <v>TALKTALK TRANSFERS 13,500 BROADBAND CUSTOMERS TO TELECOM ACQUISITIONS GROUP’S FLEUR TELECOM</v>
       </c>
       <c r="B86" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-16</v>
       </c>
       <c r="C86" t="str">
-        <v>PressReleaseNews</v>
+        <v>Pressat</v>
       </c>
       <c r="D86" t="str">
         <v>Retail</v>
       </c>
       <c r="E86" t="str">
-        <v>https://pressreleasenews.org/pressroom/french-optical-fashion-shortens-eyeglass-repair-times-in-manhattan</v>
+        <v>https://pressat.co.uk/releases/talktalk-transfers-13500-broadband-customers-to-telecom-acquisitions-groups-fleur-telecom-0b1af5f4a0956653fc7a956d0186f182/</v>
       </c>
       <c r="F86" t="str">
-        <v>French Optical Fashion, Inc. highlights its in-house repair lab, which shortens eyeglass repair turnaround for Manhattan wearers compared with mail-in services.</v>
+        <v>Friday 16 October, 2026 Telecom Acquisitions Group (TAL), the Horsham-based holding company behind several retail broadband brands, has begun onboarding 13,500 TalkTalk broadband customers to its Fleur Telecom ISP business. The customers have been with TalkTalk for many years, receiving services over traditional copper lines and ADSL technology, now reaching the end of its lifecycle. Fleur Telecom will upgrade customers to fibre using the same proven approach it has successfully applied over the past year, with a clear focus on continuity and service quality for the move to the new network environment. “TalkTalk is one of the largest wholesale suppliers to the UK broadband industry, with equipment in around 2,900 BT exchanges,” commented TAL CEO Nigel Barnett. “It offers one of the most ex</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="str">
-        <v>The Boxery highlights mailing bags for speeding up high-volume pack station workflows</v>
+        <v>Rising Approvals Of Oil Drilling Permits Underscore Governor Newsom's Expansion Of Oil Drilling Instead Of Shifting Away From Fossil Fuels As Promised, Says Consumer Watchdog</v>
       </c>
       <c r="B87" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-16</v>
       </c>
       <c r="C87" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D87" t="str">
-        <v>Retail</v>
+        <v>Energy, Retail</v>
       </c>
       <c r="E87" t="str">
-        <v>https://pressreleasenews.org/pressroom/the-boxery-highlights-mailing-bags-for-speeding-up-high-volume-pack-station-workflows</v>
+        <v>https://www.prnewswire.com/news-releases/rising-approvals-of-oil-drilling-permits-underscore-governor-newsoms-expansion-of-oil-drilling-instead-of-shifting-away-from-fossil-fuels-as-promised-says-consumer-watchdog-302910858.html</v>
       </c>
       <c r="F87" t="str">
-        <v>The Boxery outlines how self-sealing mailing bags help high-volume ecommerce shippers streamline pack-station operations and reduce fulfillment time.</v>
+        <v>LOS ANGELES, Oct. 16, 2026 /PRNewswire/ -- Oil well permit approvals continued to grow in the third quarter of 2026 to a total of 433 for the first nine months, a sharp rise of 277% in approved drilling permits from 2023 through 2025 when drilling permit approvals totaled only 115,...</v>
       </c>
     </row>
     <row r="88" xml:space="preserve">
       <c r="A88" t="str">
-        <v>Modern Dental Group Announces 2026 Interim Results</v>
+        <v>Cotecna Group Acquires Energon Labs, Strengthening Global Pharmaceutical Testing Capabilities and Expanding its Presence in India</v>
       </c>
       <c r="B88" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-16</v>
       </c>
       <c r="C88" t="str">
         <v>mlpr-acnnewswire</v>
       </c>
       <c r="D88" t="str">
-        <v>Finance, AI, Healthcare, Retail, Education</v>
+        <v>Finance, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E88" t="str">
-        <v>https://www.acnnewswire.com/press-release/english/109542/</v>
+        <v>https://www.acnnewswire.com/press-release/english/110865/</v>
       </c>
       <c r="F88" t="str" xml:space="preserve">
-        <v xml:space="preserve">RESULTS HIGHLIGHTS:
-[...31 lines deleted...]
-Modern Dental Group has a global portfolio of respected brands, including Labocast, Permadental and Elysee Dental in Western Europe, YZJ Dental in China, Modern Dental Lab in Hong Kong, Modern Dental USA and MicroDental in the United States, Modern Dental Pacific in Australia and New Zealand, Modern Dental SG in Singapore, Modern Dental TW in Taiwan, Apex Digital Dental in Malaysia and Hexa Ceram in Thailand. We have grown these brands by providing premium and consistent quality products and superior customer service. We have more than 80 service centers in over 30 countries and serve over 35,000 customers.
+        <v xml:space="preserve">GENEVA, Switzerland and HYDERABAD, India, Oct 16, 2026 - (ACN Newswire) - Cotecna, a leading provider of Testing, Inspection and Certification (TIC) services, today announced the acquisition of Energon Labs, a cGMP-compliant, USFDA-inspected, ISO 9001:2015 and ISO 17025:2017 certified analytical testing laboratory based in Hyderabad, India.
+The acquisition strengthens Cotecna's global Life Sciences platform and expands its pharmaceutical testing capabilities across the Pharmaceutical, Biopharmaceutical, Medical Device and Packaging sectors. Serving customers across India, the United States, Asia-Pacific, and the Middle East, Energon is recognized for its scientific excellence, regulatory expertise and commitment to quality.
+Strategically located in Hyderabad, one of the world's leading pharmaceutical and biotechnology hubs, Energon provides Cotecna with access to highly specialized scientific talent, advanced laboratory infrastructure and a well-established pharmaceutical ecosystem. India is also one of the world's fastest-growing pharmaceutical markets and a critical manufacturing hub for global healthcare supply chains.
+The acquisition enhances the Cotecna's ability to support both Indian and international  customers with high-quality, regulatory-compliant testing services while delivering greater responsiveness, scalability and operational efficiency across key markets.
+The addition of Energon further complements Cotecna's growing pharmaceutical testing network which includes Cotecna Life Sciences, Shiva Analyticals and Neotron Pharma. Together, this capabilities strengthen the Group's ability to support customers throughout the product lifecycle and address evolving global quality, compliance and regulatory requirements.
+Energon offers a comprehensive portfolio of analytical testing and quality assurance services, including analytical method development and validation, stability studies, impurity profiling, extractables and leachables, glass delamination studies, peptides and oligonucleotide characterisation, raw material and finished product testing, in-vitro binding studies, packaging compatibility studies, and regulatory support services. These capabilities will further strengthen Cotecna's position as a trusted partner to pharmaceutical manufacturers serving regulated markets worldwide.
+Sébastien Dannaud, Chief Executive Officer of Cotecna Group, commented: “We are pleased to welcome Energon Labs to the Cotecna Group. This acquisition represents another important step to support our ambition to become one of the largest providers of Life Sciences testing services in India,and strengthens our position in one of the world's most important pharmaceutical markets.”
+Amit Chopra, CEO South Asia and Middle East, Cotecna Group, added: "I am delighted to welcome Manikanth Reddy and the talented team of Energon Labs to the Cotecna group. This acquisition aligns perfectly with our strategy of building a comprehensive pharmaceutical testing ecosystem across key growth markets. Energon's strong technical capabilities, experienced team and established customer relationships will enhance our ability to serve pharmaceutical, biopharmaceutical and medical device companies across India and globally. Together, we are creating a stronger platform to support the evolving needs of the pharmaceutical and healthcare sectors. "
+Manikanth Reddy, Founder, Energon, said: "Joining the Cotecna Group opens an exciting new chapter for Energon Labs. Over the years, we have focused on building a laboratory recognized for quality, scientific expertise and reliability. Becoming part of a global organization like Cotecna provides new opportunities to expand our capabilities, strengthen our service offerings and deliver even greater value to our customers. Our team remains committed to maintaining the highest standards of analytical excellence while supporting the continued growth of the life sciences industry.”
+About Energon Labs
+Energon Labs is a cGMP-compliant, USFDA-inspected, ISO 9001:2015 and ISO 17025:2017 certified analytical testing laboratory located in Hyderabad, India. The company provides comprehensive analytical testing, quality assurance and regulatory support services to pharmaceutical, biopharmaceutical, medical device and packaging industries, serving customers across India, the United States, Asia Pacific and the Middle East.
+About Cotecna
+Founded in Switzerland in 1974, Cotecna is a leading provider of Testing, Inspection and Certification services. With operations in more than 55 countries, Cotecna helps clients ensure quality, safety, compliance and sustainability across global supply chains. The Group serves customers across agriculture and food, pharmaceuticals, minerals and metals, consumer products, certification and ESG services through a worldwide network of experts, laboratories and technical specialists.
  Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="str">
-        <v>Worldpanel by Numerator: Chinese Shoppers Prioritise Value as Retailers Embrace AI and Private Label Growth</v>
+        <v>Nexus Legal Group Expands RTCAT(TM) Critical-Crash Program With Compliance ...</v>
       </c>
       <c r="B89" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-16</v>
       </c>
       <c r="C89" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D89" t="str">
-        <v>AI, Retail</v>
+        <v>Retail, Automotive, Education</v>
       </c>
       <c r="E89" t="str">
-        <v>https://finance.yahoo.com/markets/articles/worldpanel-numerator-chinese-shoppers-prioritise-010000213.html</v>
+        <v>https://pr-inside.com/nexus-legal-group-expands-rtcat-tm-critical-crash-program-with-compliance-r5234129.htm</v>
       </c>
       <c r="F89" t="str">
-        <v>SHANGHAI, August 28, 2026--China's FMCG market is beginning to recover, but shoppers are continuing to make careful spending decisions as they look for better value in everyday purchases. According to the latest FMCG Market Review from Worldpanel by Numerator, consumer demand remained subdued during the first half of 2026, although performance improved in the second quarter as household spending recovered.</v>
+        <v>(PR-inside.com) A direct-source model pairs critical-event information with optional administrative support, documented consumer requests, and attorney-led decisions. ALLENTOWN, PA / ACCESS Newswire / October 16, 2026 / Nexus Legal Group, LLC announced an expanded RTCAT™ critical-crash program that integrates direct source introductions, optional catastrophic-case processing support, compliance monitoring, and an education-first nonprofit outreach framework for plaintiff law firms. RTCAT™ is designed for firms evaluating serious commercial-vehicle, fleet, trucking, rideshare, delivery, bus, construction, severe-injury, and fatal motor-vehicle events. The expanded framework emphasizes a distinction central to the program: early event awareness can support internal evaluation, but does not b</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="str">
-        <v>Luxshare Precision Reports 40.2% Revenue Growth in First Half 2026; Business Mix Supports Margin Expansion</v>
+        <v>Nexus Legal Group Expands EMS-Linked MVA Program With Compliance Monitoring ...</v>
       </c>
       <c r="B90" t="str">
-        <v>2026-08-28</v>
+        <v>2026-10-16</v>
       </c>
       <c r="C90" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D90" t="str">
-        <v>Finance, AI, Retail, Automotive</v>
+        <v>Retail, Automotive, Education</v>
       </c>
       <c r="E90" t="str">
-        <v>https://www.prnewswire.com/news-releases/luxshare-precision-reports-40-2-revenue-growth-in-first-half-2026-business-mix-supports-margin-expansion-302861723.html</v>
+        <v>https://pr-inside.com/nexus-legal-group-expands-ems-linked-mva-program-with-compliance-monitoring-r5234128.htm</v>
       </c>
       <c r="F90" t="str">
-        <v>Broad-based growth across consumer electronics, communications and data center, and automotive electronics, supported by targeted investment in AI infrastructure, intelligent vehicles and global delivery capacity DONGGUAN, China, Aug. 28, 2026 /PRNewswire/ -- Luxshare Precision Industry...</v>
+        <v>(PR-inside.com) Direct source relationships and optional intake support give plaintiff firms a flexible operating model built around documented consumer choice and attorney control. ALLENTOWN, PA / ACCESS Newswire / October 16, 2026 / Nexus Legal Group, LLC announced an expanded EMS-linked motor-vehicle accident program that combines direct source introductions, optional processing support, an education-first nonprofit outreach framework, and ongoing compliance monitoring for plaintiff law firms. The program is designed to help firms evaluate available accident information and establish a documented process for any subsequent outreach or intake. Source access, permission to use a record, authorization to contact a consumer, and a decision to ..</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="str">
-        <v>FCPT Announces Acquisition of a 7-Eleven Property for $1.5 Million</v>
+        <v>Nexus Legal Group Introduces an Education-First Nonprofit Outreach ...</v>
       </c>
       <c r="B91" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-16</v>
       </c>
       <c r="C91" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D91" t="str">
-        <v>Finance, Real Estate, Retail</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E91" t="str">
-        <v>https://finance.yahoo.com/real-estate/articles/fcpt-announces-acquisition-7-eleven-233600150.html</v>
+        <v>https://pr-inside.com/nexus-legal-group-introduces-an-education-first-nonprofit-outreach-r5234126.htm</v>
       </c>
       <c r="F91" t="str">
-        <v>MILL VALLEY, Calif., August 27, 2026--Four Corners Property Trust (NYSE:FCPT), a real estate investment trust primarily engaged in the ownership and acquisition of high-quality, net-leased restaurant and retail properties ("FCPT" or the "Company"), is pleased to announce the acquisition of a 7-Eleven convenience store property for $1.5 million. The property is located in a strong retail corridor in Pennsylvania and corporate-operated under a long-term, triple net lease with approximately ten yea</v>
+        <v>(PR-inside.com) A structured process separates nonprofit safety-and-wellbeing education from consumer-requested legal intake, supporting a more reviewable path from first contact to attorney evaluation. ALLENTOWN, PA / ACCESS Newswire / October 16, 2026 / Nexus Legal Group, LLC announced its education-first nonprofit outreach framework for plaintiff law firms seeking a more structured, documented approach to consumer outreach and intake support. The model is built around a straightforward distinction: where lawful and appropriate, a participating nonprofit provides genuine safety, wellbeing, and resource education. Legal intake is not presumed from that interaction. It becomes available only after an individual affirmatively requests legal information and provides the ..</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="str">
-        <v>SupplyHouse Asks Americans: Who’s the Tradesman Who Saved Your Day?</v>
+        <v>NX3 Commercial Group Promotes Marco Zando to Vice President, Investment ...</v>
       </c>
       <c r="B92" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-16</v>
       </c>
       <c r="C92" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D92" t="str">
-        <v>Retail</v>
+        <v>Real Estate, Retail</v>
       </c>
       <c r="E92" t="str">
-        <v>https://finance.yahoo.com/small-business/articles/supplyhouse-asks-americans-tradesman-saved-225600877.html</v>
+        <v>https://pr-inside.com/nx3-commercial-group-promotes-marco-zando-to-vice-president-investment-r5234124.htm</v>
       </c>
       <c r="F92" t="str">
-        <v>MELVILLE, N.Y., August 27, 2026--SupplyHouse, a leading e-commerce distributor of plumbing, HVAC and electrical supplies, launched The Day Savers, a national contest inviting Americans to share the stories of tradesmen who showed up when it mattered most. In celebration of National Tradesmen Day, SupplyHouse will award $100,000 to 10 deserving tradespeople, with each receiving $10,000 and recognition as part of the 2026 Day Savers Crew.</v>
+        <v>(PR-inside.com) FORT LAUDERDALE, FL / ACCESS Newswire / October 16, 2026 / NX3 Commercial Group has promoted Marco Zando to Vice President, Investment Sales Team, following nine transactions totaling $20,461,000 in single-tenant net lease volume year to date. Roughly $11.8 million of that total came in a single recent stretch across three states: a Walgreens in Amarillo, Texas, a Starbucks in Jacksonville, Florida, and a three-property dollar store portfolio in Georgia, placing buyer capital into pharmacy, coffee and discount retail. The promotion also comes as the firm adds two producers to the same team: Matt Siebert, who joins as First Vice President, Investment ..</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="str">
-        <v>SEC: 38 Entities Feigned Legitimacy as U.S. Advisers Through False Filings to Lure Retail Investors</v>
+        <v>Nouria Names Joy Almekies Director of Fresh Food and Culinary</v>
       </c>
       <c r="B93" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-16</v>
       </c>
       <c r="C93" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D93" t="str">
-        <v>Retail</v>
+        <v>Finance, SaaS, Retail</v>
       </c>
       <c r="E93" t="str">
-        <v>https://www.newsfilecorp.com/release/311911/SEC-38-Entities-Feigned-Legitimacy-as-U.S.-Advisers-Through-False-Filings-to-Lure-Retail-Investors</v>
+        <v>https://pr-inside.com/nouria-names-joy-almekies-director-of-fresh-food-and-culinary-r5234123.htm</v>
       </c>
       <c r="F93" t="str">
-        <v>Washington, D.C.--(Newsfile Corp. - August 27, 2026) - The Securities and Exchange Commission today charged 38 entities alleging that they made material misrepresentations in Forms ADV filed with the Commission between 2025 and 2026 to falsely      portray themselves as legitimate advisory firms to U.S. investors. The complaints also allege that the defendants, a number of whom used IP addresses that were tracked to foreign jurisdictions      to connect to the Commission’s filing system,...</v>
+        <v>(PR-inside.com) Appointment strengthens fresh food leadership and supports continued culinary innovation WORCESTER, MA / ACCESS Newswire / October 16, 2026 / Nouria today announced the hiring of Joy Almekies as Director of Fresh Food and Culinary, reinforcing the company's commitment to making fresh food a defining part of its guest experience and future growth. Almekies brings more than 25 years of foodservice experience spanning convenience retail, menu development, and operations. She most recently served as Senior Director of Food Services at Global Partners where her responsibilities included foodservice strategy, profitability, food safety, training and acquisition integration. In her new role, Almekies will lead Nouria's ..</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="str">
-        <v>Virtuoso Identifies the Trends Redefining Luxury Travel, From Fallcations to City-Maxxing</v>
+        <v>Instinct Bio Returns to Profit and Grows Revenue Nearly 10% in Yen Terms in First Half of Fiscal 2026</v>
       </c>
       <c r="B94" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-16</v>
       </c>
       <c r="C94" t="str">
-        <v>mlpr-businesswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D94" t="str">
-        <v>Retail</v>
+        <v>Finance, Healthcare, Retail</v>
       </c>
       <c r="E94" t="str">
-        <v>https://finance.yahoo.com/media-advertising/articles/virtuoso-identifies-trends-redefining-luxury-203500361.html</v>
+        <v>https://www.newmediawire.com/news/instinct-bio-returns-to-profit-and-grows-revenue-nearly-10-in-yen-terms-in-first-half-of-fiscal-2026-7090691</v>
       </c>
       <c r="F94" t="str">
-        <v>NEW YORK, August 27, 2026--Virtuoso, the leading global network specializing in luxury and experiential travel, unveiled its latest travel trends during the 38th annual Virtuoso Travel Week. Drawn from proprietary data and ongoing advisor and consumer surveys, the findings show luxury travelers choosing fall over summer, lingering longer and investing more to enjoy destinations at their best, without the crowds.</v>
+        <v>TOKYO, JAPAN - October 16, 2026 ( NEWMEDIAWIRE ) - Instinct Bio Technical Company Holdings Inc. (Nasdaq: BIOT) (“BIOT” or the “Company”), a Japan-based developer, manufacturer and seller of stem-cell-based and regenerative-medicine-related cosmetics and health products, today announced unaudited results for the six months ended May 31, 2026 (“1H FY2026”) of Instinct Bio Technical Company Inc. and its four Japanese operating subsidiaries (the “Operating Group”), which became wholly owned subsidiaries of the Company on July 23, 2026. The interim financial statements, reviewed by Morison LC PLT, and management’s discussion and analysis are furnished to the SEC on Form 6-K today. Results exclude the Company’s predecessor, Relativity Holdings Inc., and business combination costs. Comparisons ar</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="str">
-        <v>Emerging Growth Research Issues Updated Press Release Announcing Company-Sponsored ...</v>
+        <v>Equifax expands access to cash flow data solutions for confident decisioning</v>
       </c>
       <c r="B95" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-16</v>
       </c>
       <c r="C95" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D95" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E95" t="str">
-        <v>https://pr-inside.com/emerging-growth-research-issues-updated-press-release-announcing-company-sponsored-r5216901.htm</v>
+        <v>https://www.prnewswire.com/news-releases/equifax-expands-access-to-cash-flow-data-solutions-for-confident-decisioning-302910617.html</v>
       </c>
       <c r="F95" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 27, 2026 / Emerging Growth Research, LLC ("Emerging Growth Research" or "EGR") today announced the release of its company-sponsored research quarterly update on Virtuix Holdings Inc. (NASDAQ:VTIX), a leading developer of AI-driven, full-body simulation systems for consumer, enterprise, healthcare and defense applications. This release is being issued as an updated version of EGR's previously published press release regarding its Fiscal Q1 2027 Quarterly Update on Virtuix Holdings Inc. The updated release is intended to clarify the company-sponsored nature of the research and provide additional disclosure regarding EGR's financial relationship with the Company. The ..</v>
+        <v>Expanded collaboration with Mastercard Open Finance extends access to consumer-permissioned financial insights alongside Equifax credit data Equifax is providing more open banking choice for lenders and fintechs through consumer-permissioned insights from Mastercard Open Finance. Lenders...</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="str">
-        <v>Bloom Credit's Credit Building API Named 2026 Data Initiative Finalist, US FinTech Awards</v>
+        <v>Happy Belly Food Group's Heal Wellness QSR Announces the Grand Opening of Its 54th Location in Calgary's Crowfoot Village</v>
       </c>
       <c r="B96" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-16</v>
       </c>
       <c r="C96" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D96" t="str">
-        <v>SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E96" t="str">
-        <v>https://prunderground.com/bloom-credit-s-credit-building-api-named-2026-data-initiative-finalist-us-fintec/cmtbyf7di00000ahs4cp6r7me</v>
+        <v>https://www.newsfilecorp.com/release/319337/Happy-Belly-Food-Groups-Heal-Wellness-QSR-Announces-the-Grand-Opening-of-Its-54th-Location-in-Calgarys-Crowfoot-Village</v>
       </c>
       <c r="F96" t="str">
-        <v>Recognition honors Bloom+, the consumer permissioned data API that helps credit unions and banks turn bill payments into credit building tradelines without new debt The post Bloom Credit&amp;apos;s Credit Building API Named 2026 Data Initiative Finalist, US FinTech Awards first appeared on</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - October 16, 2026) - Happy Belly Food Group Inc. (CSE: HBFG) (OTCQB: HBFGF) ("Happy Belly" or the "Company"), a leader in acquiring and scaling emerging food brands, is pleased to announce the grand opening of its 54th Heal Wellness ("Heal") location on October 17th, 2026, at 151 Crowfoot Terrace NW, Calgary, AB. Located in Crowfoot, one of northwest Calgary's premier retail and commercial destinations, this new location further strengthens Heal's presence in...</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="str">
-        <v>Newegg Announces Second Quarter 2026 Results</v>
+        <v>AXIS-Y to Open Second Cheongdam Headquarters in May 2027</v>
       </c>
       <c r="B97" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-16</v>
       </c>
       <c r="C97" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D97" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E97" t="str">
-        <v>https://finance.yahoo.com/markets/stocks/articles/newegg-announces-second-quarter-2026-203000503.html</v>
+        <v>https://www.prnewswire.com/news-releases/axis-y-to-open-second-cheongdam-headquarters-in-may-2027-302911141.html</v>
       </c>
       <c r="F97" t="str">
-        <v>DIAMOND BAR, Calif., August 27, 2026--Newegg Commerce, Inc. (NASDAQ: NEGG), a leading global technology e-commerce retailer, today announced results for the three months ended June 30, 2026.</v>
+        <v>Within three years of moving into its current headquarters, the Korean beauty brand has acquired a second building, adding research, creative and retail space, and a workplace designed for the international team behind the brand. SEOUL, South Korea, Oct. 16, 2026 /PRNewswire/ -- AXIS-Y,...</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="str">
-        <v>Vanta Announces Engagement of Independent Trading Group for Market-Making ...</v>
+        <v>E-commerce Software Market: Preparing Stores for AI Agents</v>
       </c>
       <c r="B98" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-16</v>
       </c>
       <c r="C98" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D98" t="str">
-        <v>Healthcare, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E98" t="str">
-        <v>https://pr-inside.com/vanta-announces-engagement-of-independent-trading-group-for-market-making-r5216900.htm</v>
+        <v>https://express-press-release.net/news/2026/10/16/1777054</v>
       </c>
       <c r="F98" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / August 27, 2026 /Vanta Holdings Inc. (CSE:VNTA)(OTC:VNTXF)(FSE:7BC, WKN:A4205J) ("Vanta" or the "Company"), a consumer health sciences and longevity company focused on preventative wellness and healthspan extension, and parent of the Vanta premium longevity brand, announces that it has engaged the services of Independent Trading Group (ITG) Inc. ("ITG") to provide market-making services in accordance with Canadian Securities Exchange ("CSE") policies, effective August 27, 2026. The engagement of ITG forms part of the Company's broader strategic capital markets initiatives, aimed at enhancing trading liquidity, supporting orderly market conditions, and improving overall market quality for the Company's ..</v>
+        <v>The global e-commerce software market was valued at USD 9.4 billion in 2025 and is projected to increase from USD 10.4 billion in 2026 to [read full press release...]</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="str">
-        <v>Hilton Grand Vacations to Participate in Fireside Chat at Barclays 19th Annual Global Consumer Conference</v>
+        <v>“Law Enforcement, Leadership and Surviving Trauma: Real Stories. Hard Lessons. A Guide for Surviving Trauma,” Best-Selling Book Free for One More Day (Ending Soon) (Until 10/15/26)</v>
       </c>
       <c r="B99" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-16</v>
       </c>
       <c r="C99" t="str">
-        <v>mlpr-businesswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D99" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E99" t="str">
-        <v>https://finance.yahoo.com/markets/stocks/articles/hilton-grand-vacations-participate-fireside-201500526.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362700</v>
       </c>
       <c r="F99" t="str">
-        <v>ORLANDO, Fla., August 27, 2026--Hilton Grand Vacations Inc. (NYSE:HGV), the premier vacation ownership and experiences company, today announced that Dan Mathewes, president and chief financial officer, will participate in a live fireside chat at the Barclays 19th Annual Global Consumer Conference on Thursday, Sept. 10 at noon ET.</v>
+        <v>Best Seller Publishing announces the release of Darryl A. Jones Sr., Dr. Harvey Goldstein and Dr. Lauren Butler&amp;#39;s new book, &amp;#8220;Law Enforcement, Leadership and Surviving Trauma: Real Stories. Hard Lessons. A Guide for Surviving Trauma.&amp;#8221; The book is currently free and available for download on Amazon for one more day. - - &amp;#8220;Law Enforcement, Leadership and Surviving Trauma&amp;#8221; is about leadership, resilience, and surviving trauma through the real-life experiences of retired law enforcement exe... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362700</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="str">
-        <v>BOXABL (BXBL) Expands Project Development Capabilities With California General Contracting Capacity</v>
+        <v>Zorrah Financial Announces BCA Membership and Plans to Expand to 500 Independent Representatives</v>
       </c>
       <c r="B100" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-16</v>
       </c>
       <c r="C100" t="str">
-        <v>NewMediaWire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D100" t="str">
-        <v>Finance, Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E100" t="str">
-        <v>https://www.newmediawire.com/news/boxabl-bxbl-expands-project-development-capabilities-with-california-general-contracting-capacity-7088984</v>
+        <v>https://pressreleasenews.org/pressroom/zorrah-financial-announces-bca-membership-and-plans-to-expand-to-500-independent-representatives</v>
       </c>
       <c r="F100" t="str">
-        <v>LOS ANGELES, CA - August 27, 2026 ( NEWMEDIAWIRE ) - BOXABL (NASDAQ: BXBL) announced the expansion of its project development capabilities, including licensed general contracting capacity in California, enabling the modular building company to bid directly on its own site-development and installation projects. The new developer arm expands BOXABL beyond its historical model of manufacturing Casita units while overseeing third-party contractors, giving the company greater ownership of projects from factory through installation. The expanded model is designed to provide individual customers with a more streamlined path covering permitting, site preparation and installation while allowing developers, municipalities and institutional buyers to engage BOXABL directly for broader project deliver</v>
+        <v>Zorrah Financial announces its Business Consumer Alliance membership and plans to expand its network to 500 independent representatives. The Frisco, Texas-based financial software platform also highlights its LegalShield associate affiliation, connecting financial preparation with access to legal resources.</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="str">
-        <v>Greenland Mines (GRML) Prices $20 Million Public Offering</v>
+        <v>FulfilQ passes 50 fit-based brand and logistics provider connections within weeks of launch</v>
       </c>
       <c r="B101" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-16</v>
       </c>
       <c r="C101" t="str">
-        <v>NewMediaWire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D101" t="str">
-        <v>Finance, Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E101" t="str">
-        <v>https://www.newmediawire.com/news/greenland-mines-grml-prices-20-million-public-offering-7088983</v>
+        <v>https://pressreleasenews.org/pressroom/fulfilq-passes-50-fit-based-brand-and-logistics-provider-connections-within-weeks-of-launch</v>
       </c>
       <c r="F101" t="str">
-        <v>LOS ANGELES, CA - August 27, 2026 ( NEWMEDIAWIRE ) - Greenland Mines (NASDAQ: GRML) announced the pricing of its previously announced public offering, which is expected to generate approximately $20 million in aggregate gross proceeds before placement agent fees and other offering expenses. The offering covers 4 million shares of common stock, or common stock equivalents, to new and existing mining-focused institutional investors and is expected to close on or about Aug. 27, 2026, subject to customary closing conditions. Greenland Mines intends to use the net proceeds to fund the acquisition of the Sarfartoq Nd-Pr Rare Earth Element Project, working capital and other general corporate purposes. A.G.P./Alliance Global Partners acted as sole placement agent. To view the full press release, v</v>
+        <v>FulfilQ.com, a global logistics directory and matching platform founded by Ian Spencer, has made over 50 brand-to-provider connections since launching in August 2026. The free platform matches ecommerce brands with vetted logistics providers based on operational fit, not price alone.</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="str">
-        <v>Nano-X Imaging (NNOX) to Report Second-Quarter 2026 Financial Results Sept. 9</v>
+        <v>YHWH Timepieces Crosses 100 Designs as the Brand Moves Into Its Next Phase</v>
       </c>
       <c r="B102" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-16</v>
       </c>
       <c r="C102" t="str">
         <v>NewMediaWire</v>
       </c>
       <c r="D102" t="str">
-        <v>Finance, SaaS, Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E102" t="str">
-        <v>https://www.newmediawire.com/news/nano-x-imaging-nnox-to-report-second-quarter-2026-financial-results-sept-9-7088982</v>
+        <v>https://www.newmediawire.com/news/yhwh-timepieces-crosses-100-designs-as-the-brand-moves-into-its-next-phase-7090684</v>
       </c>
       <c r="F102" t="str">
-        <v>LOS ANGELES, CA - August 27, 2026 ( NEWMEDIAWIRE ) - Nanox (NASDAQ: NNOX) , an innovative medical imaging technology company, announced it will report financial results for the quarter ended June 30, 2026, before market open on Sept. 9, 2026. CEO and Acting Chairman Erez Meltzer and CFO Guy Nathanzon will host a conference call beginning at 8:30 a.m. ET to review the results and provide a business update. A live webcast will also be available through the Investor Relations section of the Nanox website. To view the full press release, visit https://ibn.fm/y877D About Nanox Nanox is focused on driving the world’s transition to preventive health care by delivering an integrated, end-to-end medical imaging and healthcare services platform. Nanox combines affordable imaging hardware, advanced A</v>
+        <v>Following a String of Sold-out Releases, the 100-design Milestone Sets the Stage for YHWH Timepieces’ Next Chapter, With New Watches and Limited-edition Concepts now in Development NEW YORK, NY - October 15, 2026 ( NEWMEDIAWIRE ) - YHWH Timepieces has crossed the 100-design mark, giving the brand its largest watch catalog to date and a broader foundation for what comes next. The company now offers more than 100 Scripture-led designs across its current catalog. The range spans different Bible verses, dial colors, case sizes and finishes, while keeping the same underlying idea: Scripture is built into the watch itself. Scripture at the Center of the Collection Founded in 2024 by Thilo Koschuk and Ruben Rosus, YHWH Timepieces has developed around watches that place Bible verses, crosses and r</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="str">
-        <v>Sports Research® Expands Creatine Portfolio as the Category Evolves Beyond Traditional Sports Performance into Everyday Wellness</v>
+        <v>Roto-Rooter Services Company Expands California Service Coverage to Reach 11M+ More Residents</v>
       </c>
       <c r="B103" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C103" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D103" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E103" t="str">
-        <v>https://www.prnewswire.com/news-releases/sports-research-expands-creatine-portfolio-as-the-category-evolves-beyond-traditional-sports-performance-into-everyday-wellness-302862115.html</v>
+        <v>https://www.newmediawire.com/news/roto-rooter-services-company-expands-california-service-coverage-to-reach-11m+-more-residents-7090668</v>
       </c>
       <c r="F103" t="str">
-        <v>New Creatine Capsules launch at Costco and Amazon, delivering 5 grams of creatine monohydrate per serving in a convenient capsule format. LOS ANGELES, Aug. 27, 2026 /PRNewswire/ -- Sports Research®, a leading health and wellness company, today announced the launch of its new Creatine...</v>
+        <v>Expansion is Expected to Extend Access to Plumbing, Drain, Sewer, and Water Cleanup Services in Additional California Markets CINCINNATI, OH - October 15, 2026 ( NEWMEDIAWIRE ) - Roto-Rooter Services Company, a wholly owned subsidiary of Chemed Corporation (NYSE: CHE), announced it has acquired the largest independent Roto-Rooter franchise. The acquired franchise serves a population of approximately 11 million people across California, extending Roto-Rooter service coverage in Northern San Diego, Palm Springs, Ventura, Santa Barbara, Bakersfield, Lancaster, Fresno, Monterey, Stockton, Modesto, Manteca, and Sacramento. Roto-Rooter also acquired a smaller franchise serving Marin County, a territory with a population of approximately 254,000 people. Roto-Rooter Services Company already operat</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="str">
-        <v>AmeriVanta Launches in Scottsdale, Extending Free Solar Contract Reviews to Homeowners Nationwide</v>
+        <v>Ocean Tides Launches Vibrant Bulk Tissue Paper for Holiday Gifts and Crafts</v>
       </c>
       <c r="B104" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C104" t="str">
-        <v>PRUnderground</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D104" t="str">
-        <v>Energy, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E104" t="str">
-        <v>https://prunderground.com/amerivanta-launches-in-scottsdale-extending-free-solar-contract-reviews-to-homeo/cmtadj9wh000c04jlqfanmtto</v>
+        <v>https://pressreleasenews.org/pressroom/ocean-tides-launches-vibrant-bulk-tissue-paper-for-holiday-gifts-and-crafts</v>
       </c>
       <c r="F104" t="str">
-        <v>AmeriVanta, a consumer advocacy group, launched in Scottsdale, AZ, this week, offering homeowners nationwide a free contract review over undisclosed solar loan fees. The post AmeriVanta Launches in Scottsdale, Extending Free Solar Contract Reviews to Homeowners Nationwide first appeared on</v>
+        <v/>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="str">
-        <v>Recombu Relaunches as the Ultimate Lifestyle Destination</v>
+        <v>Amazon will share its Q3 2026 earnings on October 29</v>
       </c>
       <c r="B105" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C105" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D105" t="str">
-        <v>Retail, Automotive</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E105" t="str">
-        <v>https://www.prnewswire.com/news-releases/recombu-relaunches-as-the-ultimate-lifestyle-destination-302862113.html</v>
+        <v>https://www.aboutamazon.com/news/company-news/amazon-earnings-q3-2026-report?utm_source=rss</v>
       </c>
       <c r="F105" t="str">
-        <v>New-look site expands beyond Tech and Auto to cover Travel, Lifestyle, Fashion, Culture and more. MELBOURNE, Fla., Aug. 27, 2026 /PRNewswire/ -- Recombu, the digital publisher long known for its automotive and consumer tech coverage, today announced its relaunch as a broader lifestyle...</v>
+        <v>On October 29, Amazon is set to hold a conference call to discuss its Q3 2026 financial results.</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="str">
-        <v>Amazon Accelerates the Future of Shopping With AI</v>
+        <v>TruGolf Holdings (TRUG) Taps Newly Acquired Polymath to Tokenize Franchise Ownership Records</v>
       </c>
       <c r="B106" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C106" t="str">
-        <v>PressReleaseNews</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D106" t="str">
-        <v>AI, Retail</v>
+        <v>Finance, Crypto, Retail</v>
       </c>
       <c r="E106" t="str">
-        <v>https://pressreleasenews.org/pressroom/amazon-accelerates-the-future-of-shopping-with-ai</v>
+        <v>https://www.newmediawire.com/news/trugolf-holdings-trug-taps-newly-acquired-polymath-to-tokenize-franchise-ownership-records-7090655</v>
       </c>
       <c r="F106" t="str">
-        <v>Company’s latest initiatives show how technology, logistics and product innovation are reshaping everyday commerce</v>
+        <v>LOS ANGELES, CA - October 15, 2026 ( NEWMEDIAWIRE ) - TruGolf (NASDAQ: TRUG) announced that its franchise subsidiary, TruGolf Links Franchising LLC, has signed an intercompany agreement with Polymath Research Inc., its recently acquired tokenization subsidiary, to migrate TruGolf Links equity records onto Polymath’s regulated digital securities infrastructure. The agreement, signed six days after TruGolf completed its acquisition of Polymath on Oct. 8, 2026, marks the first Polymath engagement within the combined company. Under the agreement, Polymath will establish a tokenized capitalization table on its Polymesh blockchain, incorporating investor onboarding, identity verification and transfer restrictions to support regulatory compliance. The initiative is designed to support TruGolf Lin</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="str">
-        <v>Jon Batiste to Narrate American Amazon, Bringing His Signature Voice to Epic Giant Screen Documentary Featuring the South's Wildest Secrets</v>
+        <v>Vadzo Imaging Validates NIR Cut Filter and VCM Based Autofocus from 100mm to Infinity on Innova-1335CRA: 13MP AR1335 4K GigE Camera</v>
       </c>
       <c r="B107" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C107" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D107" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E107" t="str">
-        <v>https://www.prnewswire.com/news-releases/jon-batiste-to-narrate-american-amazon-bringing-his-signature-voice-to-epic-giant-screen-documentary-featuring-the-souths-wildest-secrets-302862073.html</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-validates-nir-cut-filter-and-vcm-based-autofocus-from-22874306</v>
       </c>
       <c r="F107" t="str">
-        <v>New film from Grizzly Creek Films, PBS and distributed by MacGillivray Freeman Films, opens in select IMAX and giant screen theaters starting November 13 LAGUNA BEACH, Calif., Aug. 27, 2026 /PRNewswire/ -- MacGillivray Freeman Films, the world's leading independent producer and...</v>
+        <v>The Innova-1335CRA is a 13MP 4K GigE camera powered by the onsemi AR1335 image sensor. Vadzo Imaging has validated its NIR cut filter for maintaining natural color reproduction by blocking unwanted near-infrared light, while its voice coil motor (VCM)-based autofocus supports focusing distances from 100 mm to infinity. These capabilities make the camera suitable for systems that require consistent color imaging and flexible focus control across varying object distances. Additional features, including onboard image signal processing, ONVIF compliance, and Precision Time Protocol (PTP) synchronization, support integration into networked imaging systems and multi-camera setups. The camera is suited to pathology devices, kiosks and digital signage, smart city systems, and retail analytics.</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="str">
-        <v>Ordoro and TeamCentral Collaborate to Expand Integration Options for eCommerce Businesses</v>
+        <v>iKippahs highlights the personalized burlap yarmulke as handcrafted accessories gain event popularity</v>
       </c>
       <c r="B108" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C108" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D108" t="str">
-        <v>SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E108" t="str">
-        <v>https://www.prnewswire.com/news-releases/ordoro-and-teamcentral-collaborate-to-expand-integration-options-for-ecommerce-businesses-302861359.html</v>
+        <v>https://pressreleasenews.org/pressroom/ikippahs-highlights-the-personalized-burlap-yarmulke-as-handcrafted-accessories-gain-event-popularity</v>
       </c>
       <c r="F108" t="str">
-        <v>New collaboration helps merchants connect Ordoro with specialized platforms and systems that support their operations. AUSTIN, Texas, Aug. 27, 2026 /PRNewswire-PRWeb/ -- Ordoro, an eCommerce operations platform for shipping, inventory management, and fulfillment, and TeamCentral, an...</v>
+        <v>iKippahs, a Brooklyn-founded maker of fashion-forward yarmulkes, discusses how the Personalized Burlap Yarmulke reflects rising interest in handcrafted, customized keepsakes for weddings, milestone celebrations and community events.</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="str">
-        <v>Assembly Bailout Plan Codifies Bad Lara Regulations That Cost Consumers $562 Million And Created Only 10,000 New Homeowners Policies; Locking In Rate Hikes, Says Consumer Watchdog</v>
+        <v>Free Educational Webinar Makes Estate Planning Easier to Understand</v>
       </c>
       <c r="B109" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C109" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D109" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail, Healthcare</v>
       </c>
       <c r="E109" t="str">
-        <v>https://www.prnewswire.com/news-releases/assembly-bailout-plan-codifies-bad-lara-regulations-that-cost-consumers-562-million-and-created-only-10-000-new-homeowners-policies-locking-in-rate-hikes-says-consumer-watchdog-302862058.html</v>
+        <v>https://www.newmediawire.com/news/free-educational-webinar-makes-estate-planning-easier-to-understand-7090649</v>
       </c>
       <c r="F109" t="str">
-        <v>SACRAMENTO, Calif., Aug. 27, 2026 /PRNewswire/ -- An Assembly working group document recommends codifying failed Department of Insurance regulations that allow home insurance companies to raise rates based on black box climate models without having to cover more homeowners. Putting the...</v>
+        <v>DALLAS - October 15, 2026 ( NEWMEDIAWIRE ) - An estimated 56% of Americans do not have an up-to-date estate plan, leaving their financial wellness at risk. Estate planning helps people protect loved ones, clarify their wishes and support the causes that matter to them most. During National Estate Planning Awareness Week, October 19-25, the American Heart Association, devoted to changing the future to a world of healthier lives for all, will host a free webinar designed to make the planning process easier to understand and begin. “Your Legacy, Your Way: Estate Planning for Peace of Mind” will take place Tuesday, October 20, at 1 p.m. Eastern/noon Central/10 a.m. Pacific. The session is designed for people creating an estate plan for the first time as well as those reviewing an existing plan</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="str">
-        <v>Leicestershire Start-up Listed in MoneySavingExpert's National Probate Guide, Helping Bereaved Families Avoid Thousands in Solicitor Fees</v>
+        <v>AliExpress launches Elite -- Its Free Membership Programme</v>
       </c>
       <c r="B110" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C110" t="str">
-        <v>Pressat</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D110" t="str">
         <v>SaaS, Retail</v>
       </c>
       <c r="E110" t="str">
-        <v>https://pressat.co.uk/releases/leicestershire-start-up-listed-in-moneysavingexperts-national-probate-guide-helping-bereaved-families-avoid-thousands-in-solicitor-fees-60c67c276b980cfcee0d85d97376430a/</v>
+        <v>https://www.prnewswire.com/news-releases/aliexpress-launches-elite--its-free-membership-programme-302910322.html</v>
       </c>
       <c r="F110" t="str">
-        <v>Thursday 27 August, 2026 Online Wills and Probate, a Leicestershire-based business built to make estate administration affordable for bereaved families, has been listed in MoneySavingExpert's national probate guide for their innovative new probate platform. Every year, thousands of bereaved families pay thousands of pounds in solicitor fees to manage probate, often without knowing they have a choice. Online Wills and Probate was founded to change that. The company's new digital DIY Probate Portal guides families through every stage of the probate process, with expert support available throughout, at a fraction of the cost of traditional solicitor-led probate. Now the Leicestershire-based business has earned a significant vote of confidence: a listing in MoneySavingExpert's national guide t</v>
+        <v>- Exclusive benefits across discounts, fast delivery &amp; simplified returns for the platform's most loyal shoppers HANGZHOU, China, Oct. 15, 2026 /PRNewswire/ -- AliExpress, the international online retail marketplace, has launched Elite — its new membership programme, rewarding its most...</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="str">
-        <v>Weston Goods Expands Online Retail Assortment With Curated Fashion and Lifestyle Collections</v>
+        <v>Valsoft's TAG Software Group Acquires Positive Solutions, a UK Provider ...</v>
       </c>
       <c r="B111" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C111" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D111" t="str">
-        <v>Retail</v>
+        <v>Finance, Healthcare, Retail</v>
       </c>
       <c r="E111" t="str">
-        <v>https://pressreleasenews.org/pressroom/weston-goods-expands-online-retail-assortment-with-curated-fashion-and-lifestyle-collections</v>
+        <v>https://pr-inside.com/valsoft-s-tag-software-group-acquires-positive-solutions-a-uk-provider-r5233814.htm</v>
       </c>
       <c r="F111" t="str">
-        <v>Weston Goods expands its online retail assortment with curated fashion, accessories, jewelry, gifts and lifestyle products, organized into focused collections designed to make product discovery easier for U.S. shoppers.</v>
+        <v>(PR-inside.com) MONTRÉAL, QC / ACCESS Newswire / October 15, 2026 / Valsoft Corporation Inc. ("Valsoft"), a Canadian company specializing in the acquisition and long-term development of vertical market software businesses, today announced the acquisition of Positive Solutions Limited ("Positive Solutions"), a UK-based provider of pharmacy management and point-of-sale software for community pharmacies. The acquisition was completed through TAG Software Group, a wholly owned subsidiary of Valsoft. Founded in 1993 and headquartered in Adlington, UK, Positive Solutions provides integrated software that community pharmacies use to dispense medicine and run their retail operations. Its core products, Analyst PMR (patient medication record) and Analyst EPoS ..</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="str">
-        <v>IRG, PREP Funds Team Launches Retail Redevelopment Phase at Franklin Crossroads Park</v>
+        <v>Hanso Grows Apex Pergola Lineup to Fit Any American Yard</v>
       </c>
       <c r="B112" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C112" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D112" t="str">
-        <v>Real Estate, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E112" t="str">
-        <v>https://www.prnewswire.com/news-releases/irg-prep-funds-team-launches-retail-redevelopment-phase-at-franklin-crossroads-park-302862002.html</v>
+        <v>https://www.newsfilecorp.com/release/318076/Hanso-Grows-Apex-Pergola-Lineup-to-Fit-Any-American-Yard</v>
       </c>
       <c r="F112" t="str">
-        <v>Mixed-Use Conversion Reactivates Former Washington Crown Center Property With Retail Space 98% Leased, Other Commercial Opportunities Available for Lease NORTH FRANKLIN TOWNSHIP, Pa., Aug. 27, 2026 /PRNewswire/ -- Industrial Realty Group, LLC ("IRG"), one of the nation's largest owners of...</v>
+        <v>Wilmington, Delaware--(Newsfile Corp. - October 15, 2026) - Hansø, the direct-to-consumer brand behind #1 America's most popular louvered pergola line, announced an expanded size lineup for its premium luxury Apex pergola. The four new dimensions - 12x19ft, 12x16ft, 10x16ft, 13x16ft - are designed to fit the range of real American backyard footprints. Additionally, a new color and a lineup of exclusive new accessories for Apex are now available at hansohome.com.HansøTo view an enhanced version...</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="str">
-        <v>Colgate-Palmolive Webcasts Fireside Chat at the Barclays 2026 Global Consumer Staples Conference</v>
+        <v>PesoRama Announces Grand Opening of Stores #50, #51, #52, #53, and #54</v>
       </c>
       <c r="B113" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C113" t="str">
-        <v>mlpr-businesswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D113" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E113" t="str">
-        <v>https://finance.yahoo.com/markets/stocks/articles/colgate-palmolive-webcasts-fireside-chat-141000697.html</v>
+        <v>https://www.newsfilecorp.com/release/319184/PesoRama-Announces-Grand-Opening-of-Stores-50-51-52-53-and-54</v>
       </c>
       <c r="F113" t="str">
-        <v>NEW YORK, August 27, 2026--Colgate-Palmolive (NYSE:CL) Chairman, President and CEO, Noel Wallace, will participate in a fireside chat on Wednesday, September 9, 2026 at 8:15 a.m. ET at the Barclays 2026 Global Consumer Staples Conference.</v>
-[...2 lines deleted...]
-    <row r="114">
+        <v>Toronto, Ontario--(Newsfile Corp. - October 15, 2026) - PesoRama Inc. (TSXV: PESO) ("PesoRama" or the "Company"), a Canadian company operating dollar stores in Mexico under the JOi Dollar Plus brand, announces plans to open five new stores, with two scheduled for October and three for November.Store #50 - Plaza El TriánguloStore #50, a 3,552 square foot retail store located within Plaza El Triángulo on Circuito Juan Pablo II in Puebla. Marking JOi's 50th store and fifth in the Puebla area, the...</v>
+      </c>
+    </row>
+    <row r="114" xml:space="preserve">
       <c r="A114" t="str">
-        <v>Retailers Rank Richer Payments Data as the Top Benefit of Payments Orchestration, New ACI Worldwide Research Finds</v>
+        <v>OMP and Eastman Show Decision Velocity in Practice at Gartner Supply Chain Planning Summit 2026</v>
       </c>
       <c r="B114" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C114" t="str">
-        <v>mlpr-businesswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D114" t="str">
-        <v>Finance, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E114" t="str">
-        <v>https://finance.yahoo.com/small-business/articles/retailers-rank-richer-payments-data-140100823.html</v>
-[...2 lines deleted...]
-        <v>OMAHA, Neb., August 27, 2026--Access to richer payments performance data across all channels was the payments orchestration benefit retail payments professionals selected most often, at 47%, according to new research from ACI Worldwide (NASDAQ: ACIW), an original innovator in global payments technology. Respondents could pick up to three from nine options, and reduced payment-processing cost through competitive routing was selected least often, at 19%. The research was commissioned and funded by</v>
+        <v>https://www.acnnewswire.com/press-release/english/110823/</v>
+      </c>
+      <c r="F114" t="str" xml:space="preserve">
+        <v xml:space="preserve">ATLANTA, GA, Oct 15, 2026 - (ACN Newswire) - OMP, a leader in AI-powered supply chain planning, is bringing Eastman to the Gartner Supply Chain Planning Summit 2026 in Denver, CO (November 2-3) to showcase decision velocity in practice. The global specialty materials company will show how it connected its long-term, mid-term, and short-term planning horizons into one cycle.
+Eastman on connecting its planning horizons
+In a session at the summit, Sachin Kothari, Manager IBP Excellence at Eastman, and Abhi Patel, Chief Business Operations Officer at OMP, will explain how Eastman moved from three planning horizons that each ran on their own schedule to one connected cycle linking long-, mid-, and short-term planning on a shared view of the value chain. The session also covers what got in the way of the shift and closes with the impact Eastman measured, along with recommendations for supply chain leaders whose planning still relies on handoffs.
+Meet OMP and explore planning transformation for decision velocity
+OMP will be on-site throughout the Gartner Supply Chain Planning Summit 2026 (Nov 2-3) at booth 205, showing how Unison Planning™ and UnisonIQ help organizations move toward always-on, decision-centric supply chain orchestration. See how integrated planning, enhanced by the latest AI advancements, drives faster scenario evaluation, stronger collaboration, and measurable business results.
+Sessions at a glance
+Eastman session
+Title: One planning cycle: How Eastman connected horizons to improve decision velocity
+Speakers:
+Sachin Kothari, Manager, IBP Excellence, Eastman
+Abhi Patel, Chief Business Operations Officer, OMP
+When: Monday, November 2, 2026, 4:45 PM MST
+To see where you can meet OMP next, visit our events calendar.
+About OMP
+OMP helps companies facing complex planning challenges to excel, grow, and thrive by offering the best digitized supply chain planning solution on the market. Hundreds of customers in a wide range of industries - spanning consumer goods, life sciences, chemicals, metals, paper, and packaging - benefit from using OMP's unique Unison Planning™.
+Solution and product inquiries
+Contact OMP
++32 3 650 22 11
+Media inquiries
+Kira Perdue (Carabiner) - kperdue@c-linkcommunications.com
+SOURCE: OMP
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="str">
-        <v>Dave's Killer Bread reveals new consumer insights for Organic Month</v>
+        <v>Amazon MGM Studios Greenlights New Series Bella From Barneys</v>
       </c>
       <c r="B115" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C115" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D115" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E115" t="str">
-        <v>https://www.prnewswire.com/news-releases/daves-killer-bread-reveals-new-consumer-insights-for-organic-month-302861852.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362875</v>
       </c>
       <c r="F115" t="str">
-        <v>DKB survey indicates Gen Z is more aware of organic health benefits than previous generations MILWAUKIE, Ore., Aug. 27, 2026 /PRNewswire/ -- Dave's Killer Bread® (DKB), the nation's No. 1 organic bread brand*, reveals findings from new research about consumer preferences and purchasing...</v>
+        <v>Amazon MGM Studios has given a series order to Bella From Barneys, a new drama from creators, executive producers, and showrunners Josh Schwartz and Stephanie Savage of Fake Empire. Susan Rovner and Rachel Kaplan serve as executive producers, alongside Corey Salter, Colin Smeeton, and Matthew Gross, who executive produce on behalf of Authentic Brands Group&amp;#39;s Authentic Studios. The series order is part of Fake Empire&amp;#39;s First Look Deal with Amazon MGM Studios. The series will be available e... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362875</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="str">
-        <v>CORRECTION FROM SOURCE: DataMeds AI and Tollo Health Announce Fall ...</v>
+        <v>Healthy Extracts' Imaraïs Health &amp; Beauty Products Now Available at ...</v>
       </c>
       <c r="B116" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C116" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D116" t="str">
-        <v>Finance, Crypto, AI, SaaS, Healthcare, Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E116" t="str">
-        <v>https://pr-inside.com/correction-from-source-datameds-ai-and-tollo-health-announce-fall-r5216740.htm</v>
+        <v>https://pr-inside.com/healthy-extracts-imara-s-health-beauty-products-now-available-at-r5233743.htm</v>
       </c>
       <c r="F116" t="str">
-        <v>(PR-inside.com) This version includes the correct image. 50% off available online at www.TolloHealth.Shop and www.CorexaRx.com Soon to become available at Health Lives Here™ pharmacies and on Amazon.com TAMPA, FL / ACCESS Newswire / August 27, 2026 /DataMeds AI, Inc. (NASDAQ:MEDS) ("DataMeds AI," "DataMEDS," or the "Company"), an integrated healthcare company leveraging its Health IT infrastructure and artificial intelligence platform EinsteinRx™ combined with blockchain-enabled smart contracts platform PharmacyChain™ to provide integrated solutions for the tokenization of pharmaceutical serialization and the compliant delivery of healthcare and monetization of health data, today announced the U.S. ‘direct-to consumer' (DTC) launch of medical food Galectovid for the 2026 Cold &amp; Flu ..</v>
+        <v>(PR-inside.com) New Major Retail Chain Launch Marks Healthy Extracts' Entrance of $730 Billion Beauty &amp; Personal Care Market, with Additional International B2B Customer Wins in the Pipeline HENDERSON, NV / ACCESS Newswire / October 15, 2026 / Healthy Extracts Inc. (OTCQB:HYEX), a leader in nutraceutical formulations and precision dose gummy manufacturing, announced its Imaraïs Beauty products for health, wellness and beauty are now available at an additional 4,000 pharmacy retail locations nationwide. The products include Imaraïs Beauty's most popular functional beauty and wellness gummies for skincare, haircare, gut health and overall wellness. The proprietary, clinically backed ‘ingestible beauty' formulations offer valuable health benefits ..</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="str">
-        <v>CORRECTION FROM SOURCE: DataMeds AI and Tollo Health Announce Fall 2026 Cold &amp; Flu #Back2School50% Marketing Campaign for Viral Infections Medical Food Galectovid(TM)</v>
+        <v>Healthy Extracts' Imaraïs Health &amp; Beauty Products Now Available at 4,000 Additional Pharmacies Nationwide</v>
       </c>
       <c r="B117" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C117" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D117" t="str">
-        <v>AI, Healthcare, Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E117" t="str">
-        <v>https://www.newswire.com/news/correction-from-source-datameds-ai-and-tollo-health-announce-fall-2026-cold-flu</v>
+        <v>https://www.newswire.com/news/healthy-extracts-imara-s-health-beauty-products-now-available-at-4-000</v>
       </c>
       <c r="F117" t="str">
-        <v>This version includes the correct image. 50% off available online at&amp;nbsp; www.TolloHealth.Shop and&amp;nbsp; www.CorexaRx.com Soon to become available at Health Lives Here&amp;trade; pharmacies and on Amazon.com&amp;nbsp;</v>
-[...2 lines deleted...]
-    <row r="118">
+        <v>New Major Retail Chain Launch Marks Healthy Extracts' Entrance of $730 Billion Beauty &amp;amp; Personal Care Market, with Additional International B2B Customer Wins in the Pipeline</v>
+      </c>
+    </row>
+    <row r="118" xml:space="preserve">
       <c r="A118" t="str">
-        <v>NeuroOne Announces Successful Robotic-Assisted Drug Delivery Using Next-Generation StereoCED™ Platform</v>
+        <v>SenesTech Reports Record Preliminary Third Quarter Revenue Exceeding $1 Million, the Highest in Company History, with 40% Sequential Growth</v>
       </c>
       <c r="B118" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C118" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D118" t="str">
-        <v>Finance, SaaS, Healthcare, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E118" t="str">
-        <v>https://www.newmediawire.com/news/neuroone-announces-successful-robotic-assisted-drug-delivery-using-next-generation-stereoced-tm-platform-7088976</v>
-[...5 lines deleted...]
-    <row r="119" xml:space="preserve">
+        <v>https://www.acnnewswire.com/press-release/english/110827/</v>
+      </c>
+      <c r="F118" t="str" xml:space="preserve">
+        <v xml:space="preserve">SURPRISE, Ariz., Oct. 15, 2026 - (ACN Newswire) - SenesTech, Inc. (NASDAQ: SNES), the leader in rodent birth control and sustainable rodent population management, today announced preliminary revenue results for the third quarter of 2026. The Company plans to release its definitive third quarter financial results the week of November 9, 2026.
+Preliminary third quarter 2026 revenue was approximately $1.1 million, representing approximately 40% growth compared with the second quarter of 2026 and approximately 55% growth compared with the third quarter of 2025. It was also the Company’s first quarter at or above the $1 million revenue threshold, a key milestone.
+The Company expects its definitive third quarter financial results to reflect continued momentum in e-commerce, including higher subscription revenue, which is expanding the recurring component of SenesTech’s revenue base, as well as increasing traction in B2B.
+“Our preliminary third quarter revenue marks an important milestone for SenesTech, reaching the $1 million threshold for the first time and setting a second consecutive quarterly record,” said Michael Edell, Chief Executive Officer of SenesTech. “This is another quarter demonstrating progress on the plans and strategies we have previously announced, and our full third quarter financial results are expected to reflect that progress across the commercial model we have been building. E-commerce continues to scale as a controllable, data-driven acquisition engine, our vertical-focused B2B organization is gaining traction, and higher subscription revenue is expanding our recurring revenue base and improving the quality and visibility of revenue.”
+“We still have work to do, but we believe this is a clear indication that we are on the right path. We continue to lay the foundation for a much larger company in the future by working to expand e-commerce and B2B significantly in a cost-effective manner. With many of the investments and transition costs incurred earlier in the year increasingly behind us, coupled with strong revenue growth and improved unit economics, we expect continued, improved metrics going forward,” Edell concluded.
+The preliminary third quarter 2026 revenue presented in this release is unaudited, preliminary and subject to adjustment, and remains subject to completion of the Company’s quarter-end closing procedures.
+About SenesTech
+SenesTech is the leader in rodent birth control and sustainable rodent population management, with a mission to support a healthier environment through the responsible management of animal pest populations. The Company's Evolve® and ContraPest® fertility control solutions, along with its assessment and monitoring services, target reproduction to help reduce rodent populations. SenesTech serves consumer and professional markets with proven approaches that can be used independently or as part of an integrated pest management (IPM) program.
+For more information, visit https://senestech.com. 
+Forward-Looking Statements
+This press release contains “forward-looking statements” within the meaning of Section 27A of the Securities Act of 1933, as amended, and Section 21E of the Securities Exchange Act of 1934, as amended, which are intended to be covered by the safe harbor provisions of the Private Securities Litigation Reform Act of 1995. These include statements regarding the Company’s expected third quarter 2026 revenue, anticipated momentum in e-commerce and increasing traction in B2B, expected progress across the Company’s commercial model, and anticipated continued, improved metrics going forward. Words such as “anticipate,” “believe,” “estimate,” “expect,” “intend,” “may,” “plan,” “project,” “should,” “will” and similar expressions are intended to identify forward-looking statements, although not all forward-looking statements contain these words. Forward-looking statements are based on current expectations and assumptions and are subject to risks and uncertainties that could cause actual results to differ materially from those expressed or implied. These risks include the risk that the Company may not realize the benefits expected from its e-commerce, B2B and subscription strategies, or be successful in commercialization of its products, realize sufficient market acceptance of its products, or capitalize on market opportunities and accelerate growth; the risks of establishing an entirely new product category, including the time, expense and uncertainty of building market awareness and customer acceptance; the risk that the Company may not be able to build and scale a professional B2B sales organization and to execute a vertical-market strategy; risks related to the Company’s financial performance, including its ability to fund operations and potentially using cash at times and in ways other than as planned; and risks related to regulatory approval and regulation of the Company’s products. These and other risks are described more fully in the Company’s filings with the Securities and Exchange Commission, including under “Risk Factors” in its Annual Report on Form 10-K for the fiscal year ended Dec. 31, 2025, and subsequent Quarterly Reports on Form 10-Q. Readers are cautioned not to place undue reliance on these forward-looking statements, which speak only as of the date of this release. Except as required by law, SenesTech undertakes no obligation to update or revise any forward-looking statement.
+Contacts:
+Investor: Robert Blum, Lytham Partners, LLC, 602-889-9700, senestech@lythampartners.com 
+Company: Tom Chesterman, Chief Financial Officer, SenesTech, Inc., 928-779-4143
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="119">
       <c r="A119" t="str">
-        <v>VVater Expands Global Presence Through New Partnership in Asia-Pacific and the Middle East</v>
+        <v>ShieldLabs Brings Fraud Detection with Traffic Quality Scoring to SMBs at Self-Serve Pricing</v>
       </c>
       <c r="B119" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C119" t="str">
-        <v>mlpr-acnnewswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D119" t="str">
-        <v>Healthcare, Energy, Retail</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E119" t="str">
-        <v>https://www.acnnewswire.com/press-release/english/109475/</v>
-[...19 lines deleted...]
- Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+        <v>https://www.pr.com/press-release/979207</v>
+      </c>
+      <c r="F119" t="str">
+        <v>ShieldLabs, a fraud detection and prevention platform with traffic quality scoring, gives SaaS, fintech, e-commerce, iGaming and AI companies detection of multi-accounting, account sharing and account takeover without an enterprise contract. [PR.com]</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="str">
-        <v>DataMeds AI and Tollo Health Announce Fall 2026 Cold &amp; Flu #Back2School50% ...</v>
+        <v>Amazon introduces 2 new AI products from Bee: Bee Frontier and Bee Eclipse</v>
       </c>
       <c r="B120" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C120" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D120" t="str">
-        <v>Finance, Crypto, AI, SaaS, Healthcare, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E120" t="str">
-        <v>https://pr-inside.com/datameds-ai-and-tollo-health-announce-fall-2026-cold-flu-back2school-r5216731.htm</v>
+        <v>https://www.aboutamazon.com/news/devices/amazon-personal-ai-bee-frontier-bee-eclipse?utm_source=rss</v>
       </c>
       <c r="F120" t="str">
-        <v>(PR-inside.com) 50% off available online at www.TolloHealth.Shop and www.CorexaRx.com Soon to become available at Health Lives Here™ pharmacies and on Amazon.com TAMPA, FL / ACCESS Newswire / August 27, 2026 /DataMeds AI, Inc. (NASDAQ:MEDS) ("DataMeds AI," "DataMEDS," or the "Company"), an integrated healthcare company leveraging its Health IT infrastructure and artificial intelligence platform EinsteinRx™ combined with blockchain-enabled smart contracts platform PharmacyChain™ to provide integrated solutions for the tokenization of pharmaceutical serialization and the compliant delivery of healthcare and monetization of health data, today announced the U.S. ‘direct-to consumer' (DTC) launch of medical food Galectovid for the 2026 Cold &amp; Flu Season through its #Back2School50% for ..</v>
+        <v>Bee expands its ambient AI family with two personal AI devices designed to remember the moments that matter most, plus new integrations with Alexa+ and Amazon.com.</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="str">
-        <v>DataMeds AI and Tollo Health Announce Fall 2026 Cold &amp; Flu #Back2School50% Marketing Campaign for Viral Infections Medical Food Galectovid(TM)</v>
+        <v>Curaleaf Relocates Gettysburg Dispensary to York, Bringing Care Closer to Patients in South Central Pennsylvania</v>
       </c>
       <c r="B121" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C121" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D121" t="str">
-        <v>AI, Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E121" t="str">
-        <v>https://www.newswire.com/news/datameds-ai-and-tollo-health-announce-fall-2026-cold-flu-back2school50</v>
+        <v>https://www.prnewswire.com/news-releases/curaleaf-relocates-gettysburg-dispensary-to-york-bringing-care-closer-to-patients-in-south-central-pennsylvania-302909462.html</v>
       </c>
       <c r="F121" t="str">
-        <v>50% off available online at&amp;nbsp; www.TolloHealth.Shop and&amp;nbsp; www.CorexaRx.com Soon to become available at Health Lives Here&amp;trade; pharmacies and on Amazon.com&amp;nbsp;</v>
+        <v>Opening on North George Street maintains the Company's dispensary count at 18 in Pennsylvania and 189 nationwide STAMFORD, Conn., Oct. 15, 2026 /PRNewswire/ -- Curaleaf Holdings, Inc. (TSX: CURA) (OTCQX: CURLF) ("Curaleaf" or the "Company"), a leading international provider of consumer...</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="str">
-        <v>DesignRush Names Disruptive Advertising a Top eCommerce Agency for 2026</v>
+        <v>Riverty launches next Fintech 2040 paper exploring how AI, ethics and accountability can shape the future of credit</v>
       </c>
       <c r="B122" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C122" t="str">
-        <v>mlpr-newsfile</v>
+        <v>Pressat</v>
       </c>
       <c r="D122" t="str">
-        <v>Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E122" t="str">
-        <v>https://www.newsfilecorp.com/release/311386/DesignRush-Names-Disruptive-Advertising-a-Top-eCommerce-Agency-for-2026</v>
+        <v>https://pressat.co.uk/releases/riverty-launches-next-fintech-2040-paper-exploring-how-ai-ethics-and-accountability-can-shape-the-future-of-credit-352af0fcf14326df3957bd2cd249ed2b/</v>
       </c>
       <c r="F122" t="str">
-        <v>Pleasant Grove, Utah--(Newsfile Corp. - August 27, 2026) - Disruptive Advertising has been named a top eCommerce marketing agency in DesignRush's 2026 rankings.Disruptive Advertising Earns a Spot Among DesignRush's Top eCommerce Marketing Agencies for 2026.DesignRush's 2026 ranking considers agencies based on factors including industry reputation, client feedback, and portfolio strength. Disruptive Advertising's listing covers eCommerce marketing as well as PPC, paid social, SEO, email marketing...</v>
+        <v>Thursday 15 October, 2026 New position paper examines how responsible AI can strengthen trust, transparency and financial inclusion London – As artificial intelligence becomes increasingly embedded in credit decision-making, the conversation is shifting beyond technological capability to the ethical and governance frameworks needed to build lasting trust. Today, Riverty publishes the latest report in its Fintech 2040 thought leadership series: “AI Ethics and Accountability in Hyper individualised Lending: Pathways to Optimised Consumer Credits.” Developed with contributions from AI governance experts Anita Klingel, Roland Frank, Jan Richard, and Florian Haubold, the paper examines how AI can improve access to credit and create more personalised financial services while keeping transparency</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="str">
-        <v>GEN Restaurant Group Secures Retail Placement at Bristol Farms</v>
+        <v>Metabolize Raises $3.2 Million Seed Financing to Accelerate Science-Backed Solutions for Metabolic Health</v>
       </c>
       <c r="B123" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C123" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D123" t="str">
-        <v>Finance, Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E123" t="str">
-        <v>https://pr-inside.com/gen-restaurant-group-secures-retail-placement-at-bristol-farms-r5216728.htm</v>
+        <v>https://www.prnewswire.com/news-releases/metabolize-raises-3-2-million-seed-financing-to-accelerate-science-backed-solutions-for-metabolic-health-302909216.html</v>
       </c>
       <c r="F123" t="str">
-        <v>(PR-inside.com) Premium Southern California Specialty Grocer to Carry Four Ready-to-Cook Marinated Korean BBQ SKUs Across Its 14 Store Locations Placement Extends GEN’s Retail Distribution into the Premium Grocery Channel as the Company’s CPG Business Reaches Nearly 2,000 Doors Nationwide CERRITOS, CA / ACCESS Newswire / August 27, 2026 / GEN Restaurant Group, Inc. ("GEN" or the "Company") (NASDAQ:GENK), a leader in Korean BBQ both in-restaurant and at home, with 54 GEN Korean BBQ locations and a rapidly growing consumer packaged goods ("CPG") business, today announced that its ready-to-cook marinated Korean BBQ meats have secured retail placement in the frozen section at Bristol Farms, ..</v>
+        <v>The investment will support the launch of NATLEAN in January 2027 and expand Metabolize's portfolio of proprietary products powered by Precision Metabolite™ Technology. SAN FRANCISCO, Oct. 15, 2026 /PRNewswire/ -- Metabolize, a science-first consumer health company built on Stanford...</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="str">
-        <v>HawkSearch Wins Competitive Enterprise Evaluation with Advanced Personalization ...</v>
+        <v>Nepra Foods Appoints Kim Mayo Chief Operating Officer</v>
       </c>
       <c r="B124" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C124" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D124" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E124" t="str">
-        <v>https://pr-inside.com/hawksearch-wins-competitive-enterprise-evaluation-with-advanced-personalization-r5216723.htm</v>
+        <v>https://pr-inside.com/nepra-foods-appoints-kim-mayo-chief-operating-officer-r5233712.htm</v>
       </c>
       <c r="F124" t="str">
-        <v>(PR-inside.com) WOBURN, MA / ACCESS Newswire / August 27, 2026 / Bridgeline Digital, Inc. (NASDAQ:BLIN), a leader in AI-powered product discovery and eCommerce solutions, announced today that a leading multi-segment enterprise organization serving healthcare, hospitality, and retail markets has selected HawkSearch following a competitive evaluation of enterprise search solutions. The win highlights growing demand for advanced personalization, entitlements, and AI-powered product discovery capabilities in complex B2B commerce environments. The organization evaluated several search providers before selecting HawkSearch for its ability to deliver personalized experiences across distinct customer segments while supporting varied product assortments, pricing structures, and merchandising requir</v>
+        <v>(PR-inside.com) Executive appointment strengthens operational leadership across the Company's expanding wellness platform CENTENNIAL, CO / ACCESS Newswire / October 15, 2026 / Nepra Foods Inc. (CSE:NPRA)(FSE:2P6)(OTCQB:NPRFF) ("Nepra" or the "Company") today announced the appointment of Kim Mayo as Chief Operating Officer, effective October 2, 2026. The announcement follows Nepra's introduction of Nepra Wellness, its market-facing identity bringing together the Company's activities across specialty ingredients, product development, manufacturing, fulfillment and consumer brands. Mayo's expanded role reflects management's focus on strengthening execution and aligning priorities across its businesses. Kim Mayo Appointed Chief Operating Officer Mayo joined Nepra in 2021 in a commercialization</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="str">
-        <v>Fresh Off Its Public Debut, Advasa Is Taking Its Daily Payment Platform Tech To The Global Market</v>
+        <v>The POI 2026 Fall Hybrid Summit to Bring 500+ Consumer Goods Leaders Together to Shape 2027 Commercial Strategies</v>
       </c>
       <c r="B125" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C125" t="str">
-        <v>NewMediaWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D125" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E125" t="str">
-        <v>https://www.newmediawire.com/news/fresh-off-its-public-debut-advasa-is-taking-its-daily-payment-platform-tech-to-the-global-market-7088972</v>
+        <v>https://www.prweb.com/releases/the-poi-2026-fall-hybrid-summit-to-bring-500-consumer-goods-leaders-together-to-shape-2027-commercial-strategies-302909005.html</v>
       </c>
       <c r="F125" t="str">
-        <v>By Meg Flippin, Benzinga DETROIT, MICHIGAN - August 27, 2026 ( NEWMEDIAWIRE ) - Changing the way people get paid is central to Advasa Holdings , Inc.'s (NASDAQ: ADBT) mission. The fintech payment holding company provides Earned Wage Access (EWA) and next-generation financial infrastructure solutions through its Japanese operating subsidiary, ADVASA Co., Ltd. As it enters the public markets on Nasdaq, Advasa is leveraging its EWA platform, FUKUPE, to enable workers to access their earned wages daily, helping expand financial access for underserved populations. Expanding Financial Access: The Big Opportunity An estimated 1.7 billion people worldwide remain unbanked , without access to checking accounts, low-interest loans, digital payments or wealth-building financial products. Many pay high</v>
+        <v>500+ Consumer Goods leaders will come together at the POI 2026 Fall Hybrid Summit to benchmark what's working, explore what's next, and turn industry intelligence into stronger strategies for 2027. NEW YORK, Oct. 15, 2026 /PRNewswire-PRWeb/ -- The Promotion Optimization Institute (POI),...</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="str">
-        <v>Sol de Janeiro introduces Intense Perfume Mist, expanding its fragrance innovation portfolio</v>
+        <v>Consumer Coverage Breaks Down the True Costs of Switching to an EV, From Fuel Savings to Insurance</v>
       </c>
       <c r="B126" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C126" t="str">
-        <v>WebWire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D126" t="str">
-        <v>Retail</v>
+        <v>Retail, Automotive</v>
       </c>
       <c r="E126" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359582</v>
+        <v>https://prunderground.com/consumer-coverage-breaks-down-the-true-costs-of-switching-to-an-ev-from-fuel-sav/cmv878dja00k206jtfjn8w0l8</v>
       </c>
       <c r="F126" t="str">
-        <v>Building on the global success of its Cheirosa fragrance franchise, Sol de Janeiro is expanding its fragrance portfolio with the launch of Intense Perfume Mist. Developed in response to consumer demand for longer-lasting scents, the new collection delivers a richer, longer-lasting fragrance experience while staying true to the joyful spirit that defines the brand. - - Created as a new fragrance format within prestige body fragrance, Intense Perfume Mist reimagines some of Sol de Janeiro&amp;#39;s... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359582</v>
+        <v>Many consumers are switching to electric vehicles because of their low charging and maintenance costs. The post Consumer Coverage Breaks Down the True Costs of Switching to an EV, From Fuel Savings to Insurance first appeared on</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="str">
-        <v>Anthony, Linder &amp; Cacomanolis, PLLC Breaks New Ground for Japanese ...</v>
+        <v>Food Safety Testing Market Trends Driven by AI and Automation</v>
       </c>
       <c r="B127" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C127" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D127" t="str">
+        <v>AI, Retail</v>
+      </c>
+      <c r="E127" t="str">
+        <v>https://express-press-release.net/news/2026/10/15/1776867</v>
+      </c>
+      <c r="F127" t="str">
+        <v>The global food safety testing market is entering a period of sustained expansion as food-borne illnesses, stricter regulatory requirements, consumer awareness, and demand for packaged [read full press release...]</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="str">
+        <v>AI + Retail Fuels Growth as Huitongda Expands Dabi AI</v>
+      </c>
+      <c r="B128" t="str">
+        <v>2026-10-15</v>
+      </c>
+      <c r="C128" t="str">
         <v>PR-Inside</v>
       </c>
-      <c r="D127" t="str">
-[...18 lines deleted...]
-      </c>
       <c r="D128" t="str">
-        <v>Finance, AI, SaaS, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E128" t="str">
-        <v>https://www.acnnewswire.com/press-release/english/109470/</v>
-[...20 lines deleted...]
- Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+        <v>https://www.pr-inside.com/ai-retail-fuels-growth-as-huitongda-expands-dabi-ai-r5233702.htm</v>
+      </c>
+      <c r="F128" t="str">
+        <v>(PR-inside.com) In the past, creating product main images required close coordination among graphic designers, models, and photo studios. Today, with the support of “Dabi AI” from Boundary Consulting, a subsidiary of Huitongda Network, virtual model try-on effects can be generated with one click, increasing the efficiency of new product launches by 5 to 10 times with sales in its e-commerce business increasing by more than 50%. Starting with empowering lower-tier retail, Huitongda has consolidated its core foundation of township mom-and-pop stores while extending its comprehensive “AI + Retail” capabilities into online e-commerce scenarios. With the continuous penetration of e-commerce merchants into Huitongda's ..</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="str">
-        <v>Bebuzee Announces Strategic Nollywood Partnerships Representing 1 Million+ ...</v>
+        <v>Fires Arrive in the Amazon Rainforest</v>
       </c>
       <c r="B129" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C129" t="str">
-        <v>PR-Inside</v>
+        <v>NASA</v>
       </c>
       <c r="D129" t="str">
-        <v>Finance, AI, SaaS, Retail, Media</v>
+        <v>Retail</v>
       </c>
       <c r="E129" t="str">
-        <v>https://pr-inside.com/bebuzee-announces-strategic-nollywood-partnerships-representing-1-million-r5216699.htm</v>
+        <v>https://science.nasa.gov/earth/earth-observatory/fires-arrive-in-the-amazon-rainforest/</v>
       </c>
       <c r="F129" t="str">
-        <v>(PR-inside.com) Bebuzee targets a massive digital opportunity at the intersection of Nollywood, AI, streaming, advertising, e-commerce and creator monetisation MIAMI, FL / ACCESS Newswire / August 27, 2026 /Bebuzee, Inc. (OTCID:BBUZ) today announced strategic partnership agreements with leading Nollywood guilds and industry organizations representing a combined membership of more than 1 million people, creating a potentially significant new growth opportunity for Bebuzee's global AI-powered Super App. The partnerships are designed to connect Nollywood's vast creative ecosystem with Bebuzee's expanding technology platform and its multiple digital revenue engines. A $6.4 BILLION CREATIVE ECONOMY. A MASSIVE DIGITAL OPPORTUNITY. Nigeria's creative economy is valued at approximately $6.4 billio</v>
+        <v>During El Niño, a cascade of fires across the tropics begins in equatorial Asia and continues in the central and eastern Amazon.</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="str">
-        <v>Bebuzee Announces Strategic Nollywood Partnerships Representing 1 Million+ Industry Members</v>
+        <v>U.S. News &amp;amp; World Report Names the 2027 Best Insurance Companies for Medicare</v>
       </c>
       <c r="B130" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C130" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D130" t="str">
-        <v>AI, Retail, Media</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E130" t="str">
-        <v>https://www.newswire.com/news/bebuzee-announces-strategic-nollywood-partnerships-representing-1-million</v>
+        <v>https://www.prnewswire.com/news-releases/us-news--world-report-names-the-2027-best-insurance-companies-for-medicare-302909217.html</v>
       </c>
       <c r="F130" t="str">
-        <v>Bebuzee targets a massive digital opportunity at the intersection of Nollywood, AI, streaming, advertising, e-commerce and creator monetisation</v>
-[...2 lines deleted...]
-    <row r="131" xml:space="preserve">
+        <v>Independent, data-driven ratings help seniors compare top Medicare Advantage and Part D plans during annual Open Enrollment. WASHINGTON, Oct. 15, 2026 /PRNewswire/ -- U.S. News &amp; World Report, the global authority in health care ratings and consumer advice, today published its 2027...</v>
+      </c>
+    </row>
+    <row r="131">
       <c r="A131" t="str">
-        <v>Reconova Technologies Interim Results</v>
+        <v>How The Mobile Robot Company is Upending Logistics by Stopping at 80% Automation</v>
       </c>
       <c r="B131" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C131" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D131" t="str">
+        <v>Retail, Automotive</v>
+      </c>
+      <c r="E131" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362605</v>
+      </c>
+      <c r="F131" t="str">
+        <v>When Emil Hauch Jensen visited an Amazon distribution center in 2023, he noticed a startling lack of mobile robots. The reason was flexibility: the facility faced up to ten process changes a week. That insight struck a chord. In November 2024, Jensen and co-founder Odin Kudahl Skovsted launched The Mobile Robot Company, aiming to build machines that adapt to human workers rather than replace them. - - Their first product, the J1600 self-driving pallet jack, is a dual-mode vehicle that brid... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362605</v>
+      </c>
+    </row>
+    <row r="132" xml:space="preserve">
+      <c r="A132" t="str">
+        <v>'AI + Retail' Dual-Drive Creates Compound Growth: Huitongda Network (9878.HK) Empowers E-commerce Merchants to Improve Quality and Efficiency with 'Dabi AI'</v>
+      </c>
+      <c r="B132" t="str">
+        <v>2026-10-15</v>
+      </c>
+      <c r="C132" t="str">
         <v>mlpr-acnnewswire</v>
       </c>
-      <c r="D131" t="str">
-[...28 lines deleted...]
-Reconova Technologies Co., Ltd. (Stock code: 7656.HK) is a leading enterprise vision intelligence company in China, listed on the Main Board of The Stock Exchange of Hong Kong Limited on 8 July 2026. The Company provides a series of visual perception, visual cognition, and visual reasoning intelligence products applied across civil aviation, commercial spaces, and driving safety scenarios. Ranked first in China's enterprise vision intelligence product market for civil aviation by 2025 revenue, Reconova is advancing its strategic evolution from vision intelligence to enterprise-grade embodied intelligence.
+      <c r="D132" t="str">
+        <v>Finance, AI, SaaS, Retail, Media</v>
+      </c>
+      <c r="E132" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110814/</v>
+      </c>
+      <c r="F132" t="str" xml:space="preserve">
+        <v xml:space="preserve">Hong Kong, Oct 15, 2026 - (ACN Newswire) - As the “Double Eleven” shopping festival approaches, the e-commerce team of Jiangsu Athleta Sports Co., Ltd. is stepping up preparations for the launch of new seasonal apparel products and promotional campaigns. In the past, creating product main images required close coordination among graphic designers, models, and photo studios. Today, with the support of “Dabi AI” from Boundary Consulting, a subsidiary of Huitongda Network, virtual model try-on effects can be generated with one click, increasing the efficiency of new product launches by 5 to 10 times with sales in its e-commerce business increasing by more than 50%.
+Starting with empowering lower-tier retail, Huitongda has consolidated its core foundation of township mom-and-pop stores while extending its comprehensive “AI + Retail” capabilities into online e-commerce scenarios. With the continuous penetration of e-commerce merchants into Huitongda's customer ecosystem, new growth opportunities driven by the implementation of AI applications are gradually emerging.
+Integrating Capabilities: Synergies Between Member Stores and E-commerce Resources
+The new achievement of Huitongda’s “AI + Retail” dual-drive lies in a successful capability grafting. Last November, Huitongda completed the acquisition of a 57% stake in Boundary Consulting, a leading e-commerce AI company. With 15 years of experience in the e-commerce sector, Boundary Consulting has developed the “Dabi AI” platform for e-commerce merchants. The platform integrates product analysis, competitor research, visual content generation, asset management and automated tasks, helping e-commerce teams carry out business analysis, content production and task execution within a unified platform.
+This integration also creates synergies in both directions. Having deeply cultivated the lower-tier market for over a decade and serving more than 250,000 township member stores, Huitongda Network has accumulated authentic transaction data, short-chain supply chains, and retail scenario experience. What Boundary Consulting contributes, on the other hand, consists of e-commerce-side AI application services, customer resources, and operational expertise.
+By connecting the two businesses, the retail capabilities developed through serving member stores expand the growth potential of the e-commerce business, while the algorithms and content creation capabilities developed on the e-commerce side, in turn, enhance offline store operations. The same AI capabilities can be applied across different customer groups and retail scenarios, reducing marginal costs while accumulating more scenario-specific data and creating a compounding effect. This is what fundamentally distinguishes Huitongda’s dual-engine “AI + Retail” strategy from standalone AI products.
+Building a Competitive Moat Through End-to-End Integration
+From the perspective of its product matrix, Huitongda’s AI matrix is no longer a collection of isolated tools, but an integrated network connecting online and offline channels as well as the end-to-end supply chain. On the e-commerce side, “Dabi AI” serves e-commerce merchants; on the offline store side, “Qiancheng Cloud AI” and the Qiancheng AI Super Store Manager, the latter integrating more than 24 scenario-based intelligent agents, continue to provide technological capabilities to physical retail stores; on the enterprise service side, “LeapoAI” integrates over 100 specialised features to serve brand owners and factories.
+Underpinning these three business segments is Huitongda’s intelligent supply chain system, supported by years of experience in providing integrated operational services to retail customers. This system connects upstream supply chain partners and brand manufacturers with downstream retail stores, FMCG retail chains and e-commerce merchants, creating a closed-loop flow of commercial activities, data and AI capabilities across the value chain. In the first half of 2026, Huitongda’s AI-related revenue exceeded RMB 78.91 million, representing a year-on-year increase of 32.3% and accounting for more than 70% of its full-year AI-related revenue in 2025. These results demonstrate customer willingness to pay and progress in the commercial adoption of AI applications.
+For Huitongda, the value of this network extends far beyond tool-level revenue. Scenario density, depth of data, and fulfillment capabilities mutually reinforce one another—the denser the scenarios, the more authentic the data, the faster the model iteration, and the lower the unit customer acquisition and service costs. This barrier, built upon real transactions and offline fulfillment, represents a core asset that general large models can hardly acquire and is difficult to replicate in the short term. Looking at the retail sector in the AI era, what the industry truly lacks is not general models, but professional enablers capable of embedding AI capabilities into real business scenarios and continuously generating scale benefits. Driven by the “AI + Retail” strategy, Huitongda is connecting offline member stores and online e-commerce merchants, leading the retail industry toward a comprehensive AI-driven upgrade.
  Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
-      </c>
-[...18 lines deleted...]
-        <v>LOS ANGELES, August 27, 2026--Herbalife Ltd. (NYSE: HLF), a premier health and wellness company, community and platform, today announced Stephan Gratziani, Chief Executive Officer, John DeSimone, Chief Financial Officer and Scott Schaefer, SVP of Finance and Transformation and incoming CFO, will participate in a fireside chat at the Barclays 19th Annual Global Consumer Conference on Wednesday, September 9, 2026 at 7:30 a.m. ET (4:30 a.m.</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="str">
-        <v>Performance Food Group Company to Participate in the Barclays 19th Annual Global Consumer Conference</v>
+        <v>Hanshow, shopreme y Lucky Cart presentan una nueva solución de carrito inteligente</v>
       </c>
       <c r="B133" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-15</v>
       </c>
       <c r="C133" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D133" t="str">
         <v>Retail</v>
       </c>
       <c r="E133" t="str">
-        <v>https://finance.yahoo.com/markets/stocks/articles/performance-food-group-company-participate-110000169.html</v>
+        <v>https://www.prnewswire.com/news-releases/hanshow-shopreme-y-lucky-cart-presentan-una-nueva-solucion-de-carrito-inteligente-302909318.html</v>
       </c>
       <c r="F133" t="str">
-        <v>RICHMOND, Va., August 27, 2026--Performance Food Group Company to Participate in the Barclays 19th Annual Global Consumer Conference</v>
+        <v>-Hanshow, shopreme y Lucky cart presentan una nueva solución de Smart Cart para mejorar la experiencia de compra e impulsar el crecimiento del retail PARIS, 15 de septiembre de 2026 /PRNewswire/ -- Hanshow, líder mundial en soluciones digitales para tiendas, ha anunciado hoy el...</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="str">
-        <v>Smithfield Foods to Participate in Barclays 19th Annual Global Consumer Conference</v>
+        <v>Smoke App Expands Online Ordering and Local Delivery for Smoke Shops, Vape and Cigar Retailers</v>
       </c>
       <c r="B134" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C134" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D134" t="str">
-        <v>Finance, Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E134" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/27/3351858/12889/en/smithfield-foods-to-participate-in-barclays-19th-annual-global-consumer-conference.html</v>
+        <v>https://www.newsfilecorp.com/release/319087/Smoke-App-Expands-Online-Ordering-and-Local-Delivery-for-Smoke-Shops-Vape-and-Cigar-Retailers</v>
       </c>
       <c r="F134" t="str">
-        <v>Smithfield Foods to Participate in Barclays 19th Annual Global Consumer Conference</v>
+        <v>Orlando, United States--(Newsfile Corp. - October 14, 2026) - As mainstream e-commerce providers tighten restrictions on tobacco-derived products, electronic nicotine delivery systems (ENDS), and alternative smoke accessories under strict Acceptable Use Policies, independent merchants face widespread platform suspensions and payment freezes. In response, Smoke App has expanded its specialized e-commerce and point-of-sale ecosystem, bringing online ordering and delivery for smoke shops and...</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="str">
-        <v>Baozun Announces Second Quarter 2026 Unaudited Financial Results</v>
+        <v>Jean-Marc Bellaiche to Become New CEO of the DOUGLAS Group - Sander van der Laan to Retire</v>
       </c>
       <c r="B135" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C135" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D135" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E135" t="str">
-        <v>https://www.prnewswire.com/news-releases/baozun-announces-second-quarter-2026-unaudited-financial-results-302861725.html</v>
+        <v>https://www.newmediawire.com/news/jean-marc-bellaiche-to-become-new-ceo-of-the-douglas-group-sander-van-der-laan-to-retire-7090622</v>
       </c>
       <c r="F135" t="str">
-        <v>SHANGHAI, Aug. 27, 2026 /PRNewswire/ -- Baozun Inc. (Nasdaq: BZUN and HKEX: 9991) ("Baozun", the "Company" or the "Group"), a leading brand e-commerce solution provider and digital commerce enabler in China, today announced its unaudited financial results for the second quarter ended June...</v>
+        <v>DUSSELDORF, GERMANY - October 14, 2026 ( NEWMEDIAWIRE ) - Jean-Marc Bellaiche will become the new Chief Executive Officer (CEO) of Europe’s leading premium beauty retailer, the DOUGLAS Group. He succeeds Sander van der Laan, who, after a career of 36 years in the international retail business including four years with the DOUGLAS Group, has decided to retire as an executive. The Supervisory Board of Douglas AG today appointed Jean-Marc Bellaiche as CEO with effect from 1 November 2026 for a term of four years. “This important change in the leadership at the top of the company has been prepared very thoughtfully and carefully, ensuring a smooth and professional transition”, said Dr. Henning Kreke, Chairman of the Supervisory Board of the Douglas AG. “We truly regret Sander van der Laan’s de</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="str">
-        <v>Ducommun to Participate in B. Riley Consumer &amp; TMT Conference</v>
+        <v>iKippahs responds to families with a custom yechi kippah designed for everyday comfort</v>
       </c>
       <c r="B136" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C136" t="str">
-        <v>GlobeNewswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D136" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E136" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/27/3351831/0/en/ducommun-to-participate-in-b-riley-consumer-tmt-conference.html</v>
+        <v>https://pressreleasenews.org/pressroom/ikippahs-responds-to-families-with-a-custom-yechi-kippah-designed-for-everyday-comfort</v>
       </c>
       <c r="F136" t="str">
-        <v>COSTA MESA, Calif., Aug. 27, 2026 (GLOBE NEWSWIRE) -- Ducommun Incorporated (NYSE: DCO) (“Ducommun” or the “Company”) announced today that Stephen G. Oswald, the Company’s chairman, president and chief executive officer, will participate in the upcoming 9th Annual B. Riley Consumer &amp;amp; TMT Conference on September 10, 2026, with one-on-one investor meetings scheduled throughout the day.</v>
+        <v>iKippahs of New York has released a custom Yechi kippah collection in washable, lightweight fabrics for children, responding to parent requests for comfortable headwear for daily wear, school and family events.</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="str">
-        <v>Stroke Rehab Should Start Early and Address Physical, Cognitive and Mental Health</v>
+        <v>Versus Systems (VS) Leadership Highlights Drinkfinger Expansion and AI Approach in Stock2Me Podcast</v>
       </c>
       <c r="B137" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C137" t="str">
         <v>NewMediaWire</v>
       </c>
       <c r="D137" t="str">
-        <v>Healthcare, Retail</v>
+        <v>AI, SaaS, Retail, Media</v>
       </c>
       <c r="E137" t="str">
-        <v>https://www.newmediawire.com/news/stroke-rehab-should-start-early-and-address-physical-cognitive-and-mental-health-7088965</v>
+        <v>https://www.newmediawire.com/news/versus-systems-vs-leadership-highlights-drinkfinger-expansion-and-ai-approach-in-stock2me-podcast-7090620</v>
       </c>
       <c r="F137" t="str">
-        <v xml:space="preserve">Guideline Highlights: Rehabilitation after a stroke should begin as soon as the individual is medically stable, ideally within 48 hours of the stroke, and should be personalized to address the person’s physical, cognitive, language and mental health needs. A coordinated multidisciplinary care team is crucial for effective post-stroke rehabilitation, and evaluation of treatment goals should be ongoing until the person who had the stroke is able to achieve their highest possible level of function for daily activities. The guideline also calls for continued monitoring for post-stroke complications and related conditions, including depression and anxiety, and emphasizes the need to also support caregivers and family members. DALLAS - August 27, 2026 ( NEWMEDIAWIRE ) - A stroke can change life </v>
+        <v xml:space="preserve">Versus Systems, a leading provider of gamification and audience engagement technology, integrates Drinkfinger into its growing product marketing offerings. Drinkfinger uses QR-enabled beverage carriers to connect live-event attendees with mobile games, rewards and branded content. The company is targeting Latin American markets, where sports and entertainment events provide potential venues for interactive audience engagement. Versus’ Winfinite platform offers customizable web-based games that brands can use in promotional campaigns. Its Filter Fan Cam product brings augmented-reality effects into live venue experiences, creating additional sponsorship opportunities. Management also discussed the relationship between artificial intelligence and cybersecurity as Versus considers the future </v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="str">
-        <v>Omdia: Global TV Shipments Grow 3.6% in 2Q26 as Market Headwinds Intensify</v>
+        <v>Wrap Technologies (WRAP) Expands Beyond a Single Device as Public Safety Moves Toward Integrated Ecosystems</v>
       </c>
       <c r="B138" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C138" t="str">
-        <v>mlpr-businesswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D138" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E138" t="str">
-        <v>https://finance.yahoo.com/media-advertising/articles/omdia-global-tv-shipments-grow-083900625.html</v>
+        <v>https://www.newmediawire.com/news/wrap-technologies-wrap-expands-beyond-a-single-device-as-public-safety-moves-toward-integrated-ecosystems-7090619</v>
       </c>
       <c r="F138" t="str">
-        <v>LONDON, August 27, 2026--Global TV shipments grew 3.6% year-on-year (YoY) to 48.8 million units in 2Q26, supported by demand around the FIFA World Cup and Amazon Prime day timing, despite increasingly challenging market conditions, according to the latest research from Omdia. Persistent consumer inflation and tightening memory supply are increasing cost pressures across the industry, although these factors had a limited impact on TV shipment growth during the quarter.</v>
+        <v>Research cited in the article indicates that 1,314 people were killed by police in the United States last year, highlighting the complexity of public safety encounters. WRAP(R) is expanding its approach to Non-Lethal Response(TM) by connecting its platform with scenario-based training, evidence management and emerging threat-detection systems. The appointment of veteran law enforcement instructor John “Chappy” Chapman underscores the company’s focus on standardized training, instructor credentialing and broader agency adoption. LOS ANGELES, CA - October 14, 2026 ( NEWMEDIAWIRE ) - Public safety agencies are no longer looking for a single device to solve a single problem. As encounters become more complex and difficult to assess, conversation is increasingly shifting toward connected ecosys</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="str">
-        <v>Capex CPA Celebrates More Than 5 Consecutive Years of ThreeBestRated® Recognition in Mississauga</v>
+        <v>Marquis Who's Who Interviews and Honors Joanie Keehn for Excellence ...</v>
       </c>
       <c r="B139" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C139" t="str">
-        <v>PRUnderground</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D139" t="str">
-        <v>Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E139" t="str">
-        <v>https://prunderground.com/capex-cpa-celebrates-more-than-5-consecutive-years-of-threebestrated-recognition/cmtb3vvw800000ajcok1jbxvl</v>
+        <v>https://pr-inside.com/marquis-who-s-who-interviews-and-honors-joanie-keehn-for-excellence-r5233562.htm</v>
       </c>
       <c r="F139" t="str">
-        <v>The post Capex CPA Celebrates More Than 5 Consecutive Years of ThreeBestRated® Recognition in Mississauga first appeared on</v>
+        <v>(PR-inside.com) MADISON, OH / ACCESS Newswire / October 14, 2026 / Marquis Who's Who is proud to interview and honor Joanie Keehn for her distinguished contributions to health insurance, consumer advocacy, entrepreneurship and community leadership. With more than two decades of experience in insurance services, Mrs. Keehn has built a career centered on helping individuals, families, seniors and small business owners better understand coverage while protecting their health and financial well-being. As in all Marquis Who's Who biographical volumes, individuals profiled are selected on the basis of current reference value. Factors including position, noteworthy accomplishments, visibility and prominence within a field are ..</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="str">
-        <v>UK Property-Tech Start-Up Wants to Make ‘Area Checks’ as Normal as House Surveys</v>
+        <v>SS Innovations International (SSII) Submits FDA Response for SSi Mantra Surgical Robotic System</v>
       </c>
       <c r="B140" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C140" t="str">
-        <v>Pressat</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D140" t="str">
-        <v>Real Estate, Retail</v>
+        <v>Finance, Healthcare, Retail</v>
       </c>
       <c r="E140" t="str">
-        <v>https://pressat.co.uk/releases/uk-property-tech-start-up-wants-to-make-area-checks-as-normal-as-house-surveys-d1f7188a9eadbd18eea59996683e1ae7/</v>
+        <v>https://www.newmediawire.com/news/ss-innovations-international-ssii-submits-fda-response-for-ssi-mantra-surgical-robotic-system-7090618</v>
       </c>
       <c r="F140" t="str">
-        <v>Thursday 27 August, 2026 £1.99 report runs 47 graded checks on an area before buyers or renters make their move A UK property-tech start-up is challenging homebuyers and renters to think beyond the four walls of their next home by asking a simple question: how well do you really know the area you’re moving to? Area Autopsy has launched a low-cost online area report that runs 47 graded checks on a UK location, helping homebuyers and renters investigate the area around a potential new home before committing to one of the biggest decisions they’ll make. While buyers routinely arrange property surveys, searches and valuations, researching the wider area can often amount to a few viewings, a drive around and a look at Google Maps. Area Autopsy wants to change that. For £1.99, users can enter an</v>
+        <v xml:space="preserve">LOS ANGELES, CA - October 14, 2026 ( NEWMEDIAWIRE ) - SS Innovations International (NASDAQ: SSII) , a developer of surgical robotic technologies, announced that it submitted its response to a request for additional information from the U.S. Food and Drug Administration (FDA) on Oct. 5, 2026, regarding its 510(k) submission for the SSi Mantra surgical robotic system. The response includes final data from an expanded human clinical and human factors validation study, as well as a bridging study completed in August 2026 at Hospital Internacional de Colombia, a member of the Mayo Clinic Care Network. The submission covers the initial indication of cholecystectomy, or gallbladder removal. The company anticipates that the FDA will complete its review of the response and 510(k) submission in the </v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="str">
-        <v>EMPG Group Berhad Obtains Bursa Securities' Approval-in-Principle for ...</v>
+        <v>The World Remembers Muhammad Ali as an Icon. The Series Reveals the Man. Prime Video Debuts Official Trailer and Key Art for THE GREATEST</v>
       </c>
       <c r="B141" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C141" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D141" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail, Media</v>
       </c>
       <c r="E141" t="str">
-        <v>https://pr-inside.com/empg-group-berhad-obtains-bursa-securities-approval-in-principle-for-r5216643.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362852</v>
       </c>
       <c r="F141" t="str">
-        <v>(PR-inside.com) LUNAS, KEDAH / ACCESS Newswire / August 27, 2026 / EMPG Group Berhad("EMPG" or the "Company", together with its subsidiaries, the "Group"), a Malaysian apparel group principally involved in the retail and wholesale of apparel through a portfolio of owned and licensed brands, is pleased to announce that it has obtained the approval-in-principle from Bursa Malaysia Securities Berhad ("Bursa Securities") for its proposed listing on the ACE Market of Bursa Securities. The approval-in-principle marks an important milestone in EMPG's Initial Public Offering ("IPO") journey as the Group prepares to expand its retail network and strengthen its multi-brand positioning. EMPG Group Berhad The ..</v>
+        <v>Jaalen Best stars as Cassius Clay alongside Omari Hardwick, Dana Gourrier, Amin Joseph, Kai Parham, Giovanni Ribisi and Michael Ealy in the first authorized scripted series about Muhammad AliCreated by Ben Watkins, the series premieres all eight episodes November 4, exclusively on Prime Video Today, Amazon MGM Studios and Prime Video unveiled the official trailer and key art for The Greatest &amp;#8211; the first authorized scripted series chronicling the life of Muhammad Ali. The series will debu... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362852</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="str">
-        <v>AI Companionship Trends Reshape the Sex Dolls Market in 2026</v>
+        <v>HotDeals Analysis Finds: U.S. Shoppers Start Researching Black Friday Prices in October</v>
       </c>
       <c r="B142" t="str">
-        <v>2026-08-27</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C142" t="str">
-        <v>Express Press Release</v>
+        <v>Send2Press</v>
       </c>
       <c r="D142" t="str">
-        <v>AI, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E142" t="str">
-        <v>https://express-press-release.net/news/2026/08/26/1769490</v>
+        <v>https://www.send2press.com/wire/hotdeals-analysis-finds-u-s-shoppers-start-researching-black-friday-prices-in-october/</v>
       </c>
       <c r="F142" t="str">
-        <v>The global sex dolls market is entering a period of sustained expansion, supported by changing attitudes toward sexual wellness, rising consumer purchasing power, broader product availability, and [read full press release...]</v>
+        <v>SAN FRANCISCO, Calif., Oct. 14, 2026 (SEND2PRESS NEWSWIRE) -- Consumers may start preparing to compare Black Friday prices as early as October, weeks before the event. HotDeals' analysis of U.S. search trends and consumer research points to an extended research window rather than a single day when shoppers begin checking prices. In a 2025 survey of more than 1,000 U.S. online shoppers, 22% said they planned to begin researching holiday purchases in October.</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="str">
-        <v>American Rebel Light Beer Drives Major Fan Engagement, Retail Expansion ...</v>
+        <v>New Raptive Survey: A Familiar Source Can Nearly Double Consumer Trust in an AI Answer</v>
       </c>
       <c r="B143" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C143" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D143" t="str">
-        <v>Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E143" t="str">
-        <v>https://pr-inside.com/american-rebel-light-beer-drives-major-fan-engagement-retail-expansion-r5216561.htm</v>
+        <v>https://www.prnewswire.com/news-releases/new-raptive-survey-a-familiar-source-can-nearly-double-consumer-trust-in-an-ai-answer-302908828.html</v>
       </c>
       <c r="F143" t="str">
-        <v>(PR-inside.com) Comprehensive On‑ and Off‑Track American Rebel Beer Activations Drive Fan Engagement and Retail Expansion American Rebel Light Beer Dodge//SRT Hellcat Secures the 2026 NHRA Brainerd Nationals Win NASHVILLE, TN AND BRAINERD, MN / ACCESS Newswire / August 26, 2026 / American Rebel Holdings, Inc. (OTCID:AREB), maker of American Rebel Light Beer - America's Patriotic, God‑Fearing, Constitution‑Loving, National Anthem‑Singing, Stand‑Your‑Ground Beer - successfully executed one of its most comprehensive and high‑impact activation weekends of the year at the 2026 NHRA Brainerd Nationals, delivering powerful results across racing, entertainment, hospitality, and retail environments in the Brainerd, MN area surrounding the track. Last week's press release ..</v>
+        <v>While 72% of consumers use AI at least a few times a week, 74% say knowing the source behind an answer is highly important NEW YORK, Oct. 14, 2026 /PRNewswire/ -- In a new Raptive survey of 3,083 U.S. consumers, 74% said knowing the source behind an AI answer or recommendation was...</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="str">
-        <v>American Rebel Light Beer Drives Major Fan Engagement, Retail Expansion and Brand Visibility During the 2026 NHRA Brainerd Nationals</v>
+        <v>Trans-Ocean Products Expands Management Team with Finance and Logistics ...</v>
       </c>
       <c r="B144" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C144" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D144" t="str">
         <v>Retail</v>
       </c>
       <c r="E144" t="str">
-        <v>https://www.newswire.com/news/american-rebel-light-beer-drives-major-fan-engagement-retail-expansion-and</v>
+        <v>https://pr-inside.com/trans-ocean-products-expands-management-team-with-finance-and-logistics-r5233454.htm</v>
       </c>
       <c r="F144" t="str">
-        <v>Comprehensive On‑ and Off‑Track American Rebel Beer Activations Drive Fan Engagement and Retail Expansion American Rebel Light Beer Dodge//SRT Hellcat Secures the 2026 NHRA Brainerd Nationals Win</v>
+        <v>(PR-inside.com) BELLINGHAM, WA / ACCESS Newswire / October 14, 2026 / Trans-Ocean Products, Inc., producer of the nation's top-selling retail brand of surimi seafood, has strengthened its management team with the addition of two experienced professionals in key finance and logistics roles. Virgil Roehl has joined the company as Vice President of Finance, while Stephanie Colvin has been named Logistics Manager. As Vice President of Finance, Virgil Roehl will oversee the company's accounting and financial operations. He joins Trans-Ocean from Twin City Foods, Inc. in Stanwood, WA, where he served as Vice President of Finance. His previous experience also includes financial and ..</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="str">
-        <v>IC Group Reports Q2 2026 Results; Revenue Up 26% Year-over-Year, Driven By 97% Organic Growth of Annual Recurring Revenue</v>
+        <v>#paid Recognized for Best Use of AI in Influencer</v>
       </c>
       <c r="B145" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C145" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D145" t="str">
-        <v>Finance, Retail</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E145" t="str">
-        <v>https://www.newsfilecorp.com/release/311685/IC-Group-Reports-Q2-2026-Results-Revenue-Up-26-YearoverYear-Driven-By-97-Organic-Growth-of-Annual-Recurring-Revenue</v>
+        <v>https://pr-inside.com/paid-recognized-for-best-use-of-ai-in-influencer-r5233446.htm</v>
       </c>
       <c r="F145" t="str">
-        <v>Toronto, Ontario--(Newsfile Corp. - August 26, 2026) - IC Group Holdings Inc. (TSXV: ICGH) ("IC Group" or the "Company"), a consumer engagement company driving commerce and data for global brands and professional sports teams, is pleased to announce its unaudited financial results for the three and six months ended June 30, 2026. All figures are reported in Canadian dollars unless otherwise stated."Q2 2026 demonstrated continued execution across all three of IC Group's business segments, with...</v>
+        <v>(PR-inside.com) Through its innovative work with Virgin Voyages' Creator Voyage Campaign, #paid won a Silver Award for its AI-powered monitoring system, measurement tools, and platform insights. NEW YORK, NY / ACCESS Newswire / October 14, 2026 / #paid , the leading creator infrastructure for enterprise consumer brands, today announced it has won Silver in the 'Best Use of AI in Influencer Marketing' category at the 2026 Global Influencer Marketing Awards (GIMA), for its innovative work on the Virgin Voyages' Creator Voyage Campaign. In April of 2026, in partnership with TikTok, Virgin Voyages partnered with #paid to make cruise travel feel like a live ..</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="str">
-        <v>AWS and NVIDIA to Deliver 2 Million Additional GPUs and Next-Generation Infrastructure for Agentic and Physical AI</v>
+        <v>JRM Construction West Delivers Sophisticated Nespresso Boutique at ...</v>
       </c>
       <c r="B146" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C146" t="str">
-        <v>mlpr-nvidia</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D146" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E146" t="str">
-        <v>https://nvidianews.nvidia.com/news/aws-and-nvidia-to-deliver-2-million-additional-gpus-and-next-generation-infrastructure-for-agentic-and-physical-ai</v>
+        <v>https://pr-inside.com/jrm-construction-west-delivers-sophisticated-nespresso-boutique-at-r5233420.htm</v>
       </c>
       <c r="F146" t="str">
-        <v>Amazon Web Services (AWS), an Amazon.com, Inc. company (NASDAQ: AMZN), and NVIDIA (NASDAQ: NVDA) today announced a major expansion of their strategic collaboration to meet surging global demand for AI infrastructure as demand continues to accelerate.</v>
+        <v>(PR-inside.com) LOS ANGELES, CA / ACCESS Newswire / October 14, 2026 / JRM Construction West is proud to announce the completion of a new boutique for Nespresso at Westfield Century City in Los Angeles, California. Delivered in collaboration with Valerio Architects, ACIES Engineering, and Ludwig Structural Consulting, the project brings Nespresso's immersive boutique concept to one of Los Angeles' premier open-air retail destinations. Designed around discovery and hospitality, the boutique includes a self-guided tasting and discovery area, coffee roasting and mini masterclass experiences, accessory engraving, a dedicated capsule recycling area, and comfortable seating that invites customers to slow down and enjoy a ..</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="str">
-        <v>Blueberries Medical Announces Closing of C$1.1 Million Non-Brokered ...</v>
+        <v>Royalty Management Holding Corporation Announces Fourth Quarter 2026 Cash Dividend</v>
       </c>
       <c r="B147" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C147" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D147" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Finance, Energy, Retail</v>
       </c>
       <c r="E147" t="str">
-        <v>https://pr-inside.com/blueberries-medical-announces-closing-of-c-1-1-million-non-brokered-r5216518.htm</v>
+        <v>https://www.newmediawire.com/news/royalty-management-holding-corporation-announces-fourth-quarter-2026-cash-dividend-7090615</v>
       </c>
       <c r="F147" t="str">
-        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / August 26, 2026 / Blueberries Medical Corp. (CSE:BBM)(OTCID:BBRRF)(FRA:1OA) (the "Company" or "Blueberries"), a consumer science company focused on health, wellness and longevity, and a licensed producer of both psychoactive and non-psychoactive cannabis derivatives in Colombia, announces a non-brokered private placement consisting of the sale of 84,615,385 common shares ("Common Shares") at a price of C$0.013 per Common Share for aggregate gross proceeds of approximately C$1,100,000 (or approximately US$781,000) (the "Offering"). The net proceeds from the sale of the Common Shares are expected to fund and expand operations, for general corporate and working capital purposes. The ..</v>
+        <v>Quarterly Cash Dividend Payment by the Company in the Amount of $0.0025 Per Share is Set for a Record Date of December 31, 2026, and a Payment Date of January 11, 2027 FISHERS, IN - October 14, 2026 ( NEWMEDIAWIRE ) - Royalty Management Holding Corporation (Nasdaq: RMCO) (“Royalty Management” “RMCO”, or the “Company”), a forward leaning royalty company building shareholder value by acquiring and developing high value assets in a variety of resource-driven and emerging technology industries, is pleased to announce that the Company has set the record date of December 31, 2026 for its next quarterly cash dividend payment to shareholders. Shareholders of the Company as of this record date will receive a cash dividend of $0.0025 per share, payable on January 11, 2027. Thomas Sauve, Chief Execut</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="str">
-        <v>The Boxery highlights small bubble mailers as cosmetics sellers seek lighter packaging</v>
+        <v>DataMEDS Si Licenses U.S. Rights To Reboot Health AI's Direct-To-Consumer ...</v>
       </c>
       <c r="B148" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C148" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D148" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E148" t="str">
-        <v>https://pressreleasenews.org/pressroom/the-boxery-highlights-small-bubble-mailers-as-cosmetics-sellers-seek-lighter-packaging</v>
+        <v>https://pr-inside.com/datameds-si-licenses-u-s-rights-to-reboot-health-ai-s-direct-to-consumer-r5233417.htm</v>
       </c>
       <c r="F148" t="str">
-        <v>The Boxery examines rising demand for small bubble mailers among jewelry, cosmetics and small electronics sellers aiming to cut shipping weight while protecting delicate goods.</v>
+        <v>(PR-inside.com) Platform to be integrated into Health Lives Here app as a subscription offering TAMPA, FL / ACCESS Newswire / October 14, 2026 / DataMeds AI, Inc. (NASDAQ:MEDS) ("DataMeds AI," "DataMEDS SI," "DataMEDS," or the "Company"), a healthcare company leveraging its Health IT and physical infrastructure together with its super intelligence platform EinsteinRx™ and smart contracts platform PharmacyChain™, today announced that it has entered into an exclusive license, revenue sharing and marketing agreement with REBOOT Health AI, Inc. ("REBOOT") for Direct-to-Consumer (DTC) rights in the United States to REBOOT's proprietary care management platform. The Companies will work together to tailor the platform ..</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="str">
-        <v>Primo Brands to Participate in Barclays 19th Annual Global Consumer Conference</v>
+        <v>DataMEDS Si Licenses U.S. Rights To Reboot Health AI's Direct-To-Consumer GLP-1 Weight Management Platform</v>
       </c>
       <c r="B149" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C149" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D149" t="str">
-        <v>Finance, Retail</v>
+        <v>AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E149" t="str">
-        <v>https://www.prnewswire.com/news-releases/primo-brands-to-participate-in-barclays-19th-annual-global-consumer-conference-302860696.html</v>
+        <v>https://www.newswire.com/news/datameds-si-licenses-u-s-rights-to-reboot-health-ais-direct-to-consumer-glp-1</v>
       </c>
       <c r="F149" t="str">
-        <v>TAMPA, Fla. and STAMFORD, Conn., Aug. 26, 2026 /PRNewswire/ -- Primo Brands Corporation (NYSE: PRMB) ("Primo Brands" or the "Company"), today announced that Eric Foss, Chairman and Chief Executive Officer, and David Hass, Chief Financial Officer, will participate at the Barclays 19th...</v>
+        <v>Platform to be integrated into Health Lives Here app as a subscription offering</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="str">
-        <v>Goldco Earns Best Reputation for Gold IRA Companies by Love Gold</v>
+        <v>Reach Healthcare Opens Its First Wellness Hub in San Diego</v>
       </c>
       <c r="B150" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C150" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D150" t="str">
-        <v>Retail</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E150" t="str">
-        <v>https://pr-inside.com/goldco-earns-best-reputation-for-gold-ira-companies-by-love-gold-r5216511.htm</v>
+        <v>https://pr-inside.com/reach-healthcare-opens-its-first-wellness-hub-in-san-diego-r5233415.htm</v>
       </c>
       <c r="F150" t="str">
-        <v>(PR-inside.com) Love Gold recognizes Goldco for having the Best Reputation among gold IRA companies, citing the company's longstanding presence, strong consumer ratings, customer support, and experience helping Americans diversify retirement savings with precious metals. LOS ANGELES, CA / ACCESS Newswire / August 26, 2026 /Love Gold has recognized Goldco as the gold IRA company with the Best Reputation, adding another distinction to the precious metals company's position as Love Gold's #1 overall choice among gold IRA providers. The recognition comes as part of Love Gold's ongoing evaluation of leading gold IRA companies. The publication reviews providers based on factors including reputation, industry experience, ..</v>
+        <v>(PR-inside.com) Reach Healthcare Opens Its First Wellness Hub, a New Home for Happy Mama in San Diego The nonprofit's first brick and mortar location brings studio, relaxation, learning, and healing spaces together under one roof. It opens its doors to the public at the Happy Mama Expo on Saturday, October 17, 2026. SAN DIEGO, CA / ACCESS Newswire / October 14, 2026 / Reach Healthcare (Reach), a 501(c)(3) nonprofit organization and founder of Happy Mama , announces the opening of its new wellness hub at 9520 Padgett Street, San Diego, CA 92126. The hub marks Reach's first brick-and-mortar location. Until now, Reach's programs, ..</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="str">
-        <v>Greenland Mines (GRML) Announces Proposed Public Offering to Fund Sarfartoq Acquisition</v>
+        <v>Hong Kong Cinema @ BUSAN 2026 Concludes Successfully</v>
       </c>
       <c r="B151" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C151" t="str">
         <v>NewMediaWire</v>
       </c>
       <c r="D151" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E151" t="str">
-        <v>https://www.newmediawire.com/news/greenland-mines-grml-announces-proposed-public-offering-to-fund-sarfartoq-acquisition-7088945</v>
+        <v>https://www.newmediawire.com/news/hong-kong-cinema-busan-2026-concludes-successfully-7090613</v>
       </c>
       <c r="F151" t="str">
-        <v xml:space="preserve">LOS ANGELES, CA - August 26, 2026 ( NEWMEDIAWIRE ) - Greenland Mines (NASDAQ: GRML) , a Western-aligned critical minerals developer, announced plans to offer shares of common stock, or common stock equivalents, in a public offering, with all securities to be offered by the company. Greenland Mines intends to use the net proceeds, together with existing cash and cash equivalents, to fund the acquisition of the Sarfartoq Nd-Pr Rare Earth Element Project, working capital and other general corporate purposes. The offering is subject to market and other conditions, with no assurance regarding its completion, size or terms. A.G.P./Alliance Global Partners is acting as sole placement agent. To view the full press release, visit: https://nnw.fm/pzo3y About Greenland Mines Greenland Mines Ltd is a </v>
+        <v>- Hong Kong Films Spotlighted at Busan International Film Festival, Expanding Global Collaboration Opportunities HONG KONG - October 14, 2026 ( NEWMEDIAWIRE ) - Hong Kong Cinema @ BUSAN 202 6 , co-organised by the Cultural and Creative Industries Development Agency (CCIDA) of the Culture, Sports and Tourism Bureau (CSTB) of the Hong Kong SAR Government, the Hong Kong Film Development Council (FDC) and the Hong Kong Trade Development Council (HKTDC), concluded successfully yesterday. Held from 10 to 13 October at the Asian Contents &amp;amp; Film Market (ACFM) in Busan, South Korea, Hong Kong Cinema @ BUSAN 2026 featured a series of activities, including the Hong Kong Pavilion, Hong Kong Night and more. The campaign promoted the development of Hong Kong's film industry, served as a bridge betwe</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="str">
-        <v>AZIO AI Holdings (AZIO) Advances Atlas One as AI Infrastructure Investment Accelerates</v>
+        <v>Amazon’s Holiday Beauty Event is back for its sixth year—score up to 30% off across beauty categories</v>
       </c>
       <c r="B152" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C152" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D152" t="str">
-        <v>Finance, AI, Energy, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E152" t="str">
-        <v>https://www.newmediawire.com/news/azio-ai-holdings-azio-advances-atlas-one-as-ai-infrastructure-investment-accelerates-7088944</v>
+        <v>https://www.aboutamazon.com/news/retail/amazon-holiday-beauty-event-2026?utm_source=rss</v>
       </c>
       <c r="F152" t="str">
-        <v xml:space="preserve">LOS ANGELES, CA - August 26, 2026 ( NEWMEDIAWIRE ) - AZIO AI Holdings (NASDAQ: AZIO) is positioning its Atlas One development in south Texas to address growing demand for the physical infrastructure supporting artificial intelligence, including land, power, connectivity and modular computing capacity. The project spans more than 548 acres and is engineered for up to 500 MW of planned behind-the-meter power capacity, with approximately 6 MW of off-grid power already installed to support modular data centers and enterprise fiber connectivity secured through a Master Services Agreement with AT&amp;amp;T. AZIO is directing capital, equipment and engineering resources toward the initial 11 MW phase as worldwide investment in AI infrastructure continues to expand and computing capacity increasingly </v>
+        <v>Shop thousands of deals across everyday favorites and prestige brands like Armani, Dyson, Tarte, Clinique, and ELEMIS Skincare, along with a wide selection of exclusive gift sets and rotating 48-hour flash deals.</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="str">
-        <v>Vadzo Imaging Positions Merlin-415CRS: IMX415 Sony Starvis 4K HDR USB 2.0 Camera for Retail Analytics</v>
+        <v>Patient.com Partners with ID.me to Give Patients One Portable, Verified ...</v>
       </c>
       <c r="B153" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C153" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D153" t="str">
-        <v>Retail, Media</v>
+        <v>Crypto, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E153" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-positions-merlin-415crs-imx415-sony-starvis-4k-hdr-usb-2-22848913</v>
+        <v>https://pr-inside.com/patient-com-partners-with-id-me-to-give-patients-one-portable-verified-r5233372.htm</v>
       </c>
       <c r="F153" t="str">
-        <v>Built for point-of-sale monitoring, queue management, and store-wide analytics that need dependable video across a full day of variable lighting, this camera pairs the Sony IMX415 STARVIS sensor with a high-performance ISP and low-light sensitivity over a standard USB 2.0 connection, giving retail technology providers detailed 4K image quality without a proprietary interface or a networked camera to manage.</v>
+        <v>(PR-inside.com) New integration gives consumers a streamlined, secure path to confirm who they are while keeping healthcare information separate and under their control MOBILE, AL / ACCESS Newswire / October 14, 2026 / Patient.com , the independent, patient-controlled healthcare administration platform, today announced a partnership with ID.me , the market-leading digital identity wallet, to help Patient.com users navigate the complexities of healthcare administration. Patient.com is the first consumer healthcare administration platform to incorporate ID.me's high-assurance identity verification into onboarding. By leveraging ID.me's industry-leading scale, security, and inclusive access, today's news will allow individuals to establish a single, verified profile outside any provider-speci</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="str">
-        <v>Nano-X Imaging (NNOX) Is 'One to Watch'</v>
+        <v>BridgeCore Capital Finances Reverse Exchange In Hayden Lake, Idaho</v>
       </c>
       <c r="B154" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C154" t="str">
         <v>NewMediaWire</v>
       </c>
       <c r="D154" t="str">
-        <v>Finance, AI, SaaS, Healthcare, Retail</v>
+        <v>Finance, Real Estate, Retail</v>
       </c>
       <c r="E154" t="str">
-        <v>https://www.newmediawire.com/news/nano-x-imaging-nnox-is-one-to-watch-7088943</v>
+        <v>https://www.newmediawire.com/news/bridgecore-capital-finances-reverse-exchange-in-hayden-lake-idaho-7090606</v>
       </c>
       <c r="F154" t="str">
-        <v xml:space="preserve">The company combines proprietary imaging hardware, FDA-cleared AI applications, cloud software, radiology services and healthcare IT within an end-to-end platform spanning scan, analysis and interpretation. Nanox is expanding its commercial reach through its U.S. commercial activities and collaboration with healthcare organizations. First-quarter 2026 revenue increased to $4.3 million from $2.8 million in the prior-year period, with contributions from teleradiology, imaging systems, OEM services, AI, software and Health IT. Nanox has secured FDA clearance for Nanox.ARC, Nanox.ARC X and three Nanox.AI medical imaging solutions, while its commercial and clinical activities involve organizations including RadNet, Cedars-Sinai, Corewell Health and Brigham and Women’s Hospital. LOS ANGELES, CA </v>
+        <v>BEVERLY HILLS, CA - October 14, 2026 ( NEWMEDIAWIRE ) - BridgeCore Capital, Inc. today announced it has closed a $450,000 reverse exchange financing of a residential rental property located in Hayden Lake, Idaho. The borrower needed to finance the acquisition of a replacement property through a reverse exchange involving two relinquished properties located in Hayden Lake - one previously sold and the other yet to be sold. BridgeCore funded the loan in less than 14 business days to meet an imminent exchange deadline. Given the borrower’s acquisition and exchange deadlines, certainty and speed of execution were critical. BridgeCore successfully closed the transaction within the required timeline. BridgeCore worked closely with a leading national 1031 exchange company, the borrower, and the t</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="str">
-        <v>Uniform Advantage Opens New Wesley Chapel Store with Grand Opening Event</v>
+        <v>Sauce Partners With Grubhub on Direct Ordering and Delivery</v>
       </c>
       <c r="B155" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C155" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D155" t="str">
-        <v>Healthcare, Retail</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E155" t="str">
-        <v>https://www.prnewswire.com/news-releases/uniform-advantage-opens-new-wesley-chapel-store-with-grand-opening-event-302860853.html</v>
+        <v>https://www.newmediawire.com/news/sauce-partners-with-grubhub-on-direct-ordering-and-delivery-7090605</v>
       </c>
       <c r="F155" t="str">
-        <v>TAMPA, Fla., Aug. 26, 2026 /PRNewswire/ -- Uniform Advantage expanded its Florida footprint this week with the opening of a new retail location at 6009 Wesley Grove Blvd. in Wesley Chapel. Situated to serve healthcare professionals at AdventHealth, BayCare Health System, and Tampa General...</v>
+        <v xml:space="preserve">Partnership Combines Grubhub's Nationwide Delivery Network With Sauce's High-converting Direct Ordering Platform, Helping Restaurants Drive More Profitable Customer Relationships Key Takeaways Sauce and Grubhub have partnered to provide restaurants with an end-to-end direct ordering solution powered by Sauce's ordering platform and Grubhub's delivery network. Restaurants can seamlessly dispatch direct orders through Grubhub's nationwide delivery and support infrastructure. Restaurants can support direct sales while maintaining control of their brand, customer relationships, and marketing through Sauce's platform and AI-powered tools. NEW YORK, NY - October 14, 2026 ( NEWMEDIAWIRE ) - Sauce , a leading first-party ordering, delivery and retention platform for restaurants, today announced a </v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="str">
-        <v>Bones Coffee Names Former Celsius CEO and President Gerry David to Board of Directors</v>
+        <v>Curaleaf Continues Florida Expansion with Wellington Dispensary Opening</v>
       </c>
       <c r="B156" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C156" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D156" t="str">
         <v>Retail</v>
       </c>
       <c r="E156" t="str">
-        <v>https://www.prweb.com/releases/bones-coffee-names-former-celsius-ceo-and-president-gerry-david-to-board-of-directors-302859210.html</v>
+        <v>https://www.prnewswire.com/news-releases/curaleaf-continues-florida-expansion-with-wellington-dispensary-opening-302908058.html</v>
       </c>
       <c r="F156" t="str">
-        <v>Executive Who Lead Celsius Turnaround Joins Bones as Specialty Coffee Brand Expands National Retail Footprint CAPE CORAL, Fla., Aug. 26, 2026 /PRNewswire-PRWeb/ -- Bones Coffee Company today announced the appointment of Gerry David, former CEO and President of Celsius Holdings, to its...</v>
-[...2 lines deleted...]
-    <row r="157">
+        <v>Opening on Florida's Atlantic coast brings the Company's Florida dispensary count to 79 and 189 nationwide STAMFORD, Conn., Oct. 14, 2026 /PRNewswire/ -- Curaleaf Holdings, Inc. (TSX: CURA) (OTCQX: CURLF) ("Curaleaf" or the "Company"), a leading international provider of consumer cannabis...</v>
+      </c>
+    </row>
+    <row r="157" xml:space="preserve">
       <c r="A157" t="str">
-        <v>Gen 2 Technologies (MNIZ) Appoints Bret Csencsitz as Chief Executive ...</v>
+        <v>Oritain Launches Supplier Intelligence Report, Revealing a New Era of Supply Chain Collaboration</v>
       </c>
       <c r="B157" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C157" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D157" t="str">
-        <v>Finance, AI, Real Estate, Retail</v>
+        <v>Energy, Retail, Automotive</v>
       </c>
       <c r="E157" t="str">
-        <v>https://pr-inside.com/gen-2-technologies-mniz-appoints-bret-csencsitz-as-chief-executive-r5216422.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) Leadership transition and IP acquisition position the Company to advance PlayPal, its screen-free AI developmental companion for children ages 3-8 NEW YORK, NY / ACCESS Newswire / August 26, 2026 / Gen 2 Technologies Inc (OTCID:MNIZ) ("Gen 2" or the "Company") today announced the appointment of Bret Csencsitz as Chief Executive Officer, effective August 25, 2026, and that it has entered into an agreement to acquire the patent-pending intellectual property underlying PlayPal, the Company's screen-free, AI-based developmental play companion for children ages 3-8. Leadership Transition Mr. Csencsitz brings more than 20 years of leadership in building and operating premium consumer brands, with a ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/110766/</v>
+      </c>
+      <c r="F157" t="str" xml:space="preserve">
+        <v xml:space="preserve">SINGAPORE, Oct 14, 2026 - (ACN Newswire) - Oritain, global leaders in forensic origin verification, announced the release of its Supplier Intelligence Report, a dedicated supplier deep dive building on findings from the inaugural 2026 Global Supply Chain Intelligence Report.
+Drawing on Oritain’s supplier intelligence* across key global manufacturing hubs, the report offers a unique view into how suppliers are responding to growing regulatory scrutiny, customer expectations and sourcing pressures. The findings challenge a common industry assumption: suppliers are not resisting transparency. Instead, they are actively investing in traceability, seeking stronger collaboration and looking for credible ways to demonstrate trust.
+The report suggests the industry is entering a new phase of supply chain integrity. While traceability has become increasingly established, the next challenge is ensuring supply chain claims can be supported by independent evidence. As brands, retailers and manufacturers face greater scrutiny from regulators, investors and consumers alike, the ability to substantiate provenance and sourcing claims is becoming a critical business capability.
+The research draws on supplier insights from key manufacturing markets, complementing findings from the 2026 Global Supply Chain Intelligence Report, which examined sourcing risk, enforcement trends and consumer trust across global supply chains, by shining a light on the evolving priorities, challenges and opportunities facing suppliers themselves.
+From Traceability to Trust: The Rise of Verified Supply Chain Ecosystems
+The Supplier Intelligence Report highlights a significant shift in supplier attitudes towards transparency and verification.
+Nearly 80% of suppliers surveyed already operate some form of traceability solution, while 75% are open to adopting new traceability technologies. More significantly, 77% expressed interest in participating in origin verification initiatives, highlighting growing recognition that transparency alone is no longer enough to build trust in today's supply chain environment.
+"The findings tell a different story than many people expect," said Gemma Lynch, Chief Customer Officer at Oritain.
+"Suppliers are not pushing back against transparency. They are actively looking for ways to participate in a more trusted supply chain ecosystem. The challenge is no longer willingness to engage. The challenge is ensuring claims can be substantiated with credible evidence when questions arise."
+Key Insights from Oritain's Supplier Intelligence Report
+Collaboration is Emerging as a Competitive Advantage: 77% of suppliers surveyed expressed interest in collaborating on origin verification initiatives, signalling growing momentum towards shared responsibility across supply chains.
+Transparency is Becoming a Business Imperative: More than 85% of suppliers describe supply chain transparency as important or very important to their business, reinforcing that transparency is now a core commercial consideration rather than a niche sustainability issue.
+Traceability Adoption Has Accelerated: Nearly 80% of suppliers already use traceability solutions, while 75% remain open to adopting new technologies, demonstrating continued investment across the sector.
+Customer and Consumer Expectations Are Driving Change: 81% of suppliers identified consumer demand as a key driver of transparency efforts, while retailer and customer requirements continue to shape investment decisions.
+Leadership Engagement is Growing: 73% per cent of suppliers involve executive leadership in traceability and transparency decisions, suggesting these issues are increasingly viewed as strategic priorities.
+Verification is the Next Frontier: As traceability becomes increasingly common, suppliers are seeking more credible ways to validate sourcing claims and differentiate themselves in competitive markets.
+Building the Future Through Connected Networks
+The report arrives shortly after Oritain announced significant enhancements to its Membership program, creating a stronger framework for collaboration between brands, suppliers and manufacturers.
+Combining forensic origin verification, supply chain intelligence and a growing network of verified participants, Oritain Membership is designed to help organisations move beyond isolated compliance towards a more connected ecosystem built on trust, transparency and evidence.
+"The future of supply chain integrity will not be built by organisations operating in isolation," said Lynch.
+"It will be built through networks of buyers and suppliers working from a shared foundation of trusted data, independent verification and actionable intelligence. As expectations continue to rise, organisations need more than visibility into their supply chains. They need confidence in the information they are using to make decisions. Our role is to provide the science, intelligence and verification that help make that possible."
+* The research surveyed 122 senior decision-makers, primarily at director level or above, across 10 markets (China, Hong Kong, India, Indonesia, South Korea, Türkiye, Vietnam, Singapore, Bangladesh and Pakistan), with 80% of respondents having more than four years of industry experience.
+For media enquiries please contact: oritainSG@slingstone.com
+About Oritain
+Oritain is a global leader in forensic origin verification, with a vision to be the source of truth in global supply chains.  Our proprietary methodology verifies origin through multiple analytical techniques – including isotopes, trace elements, and non-traditional isotopes – combined with advanced statistical modelling and a comprehensive global reference database. Through our Membership Network, which includes structured verification programs, we are trusted by organizations worldwide across industries including fashion and cotton, leather, timber, and more helping them achieve regulatory compliance, reduce reputational risk, and meet market demand through verifying the provenance of their products. Oritain’s award winning solution has received global recognition, most recently winning the Global Environment award at the Greater Good Awards, Judges’ Choice for Environmental Impact at the Environment + Energy Leader Awards, among others. To learn more, visit www.oritain.com    
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="str">
-        <v>Tenorshare Launches iOS 27 and iPhone 18 Giveaway: Win a Free iPhone 18,Get 25-percent Off</v>
+        <v>“Law Enforcement, Leadership and Surviving Trauma: Real Stories. Hard Lessons. A Guide for Surviving Trauma,” Best-Selling Book Offered for Free (Ending Soon) (Until 10/15/26)</v>
       </c>
       <c r="B158" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C158" t="str">
-        <v>Send2Press</v>
+        <v>WebWire</v>
       </c>
       <c r="D158" t="str">
-        <v>AI, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E158" t="str">
-        <v>https://www.send2press.com/wire/tenorshare-launches-ios-27-and-iphone-18-giveaway-win-a-free-iphone-18get-25-percent-off/</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362694</v>
       </c>
       <c r="F158" t="str">
-        <v>NEW YORK, N.Y., Aug. 26, 2026 (SEND2PRESS NEWSWIRE) -- To celebrate the arrival of Apple's next-generation iOS 27 and iPhone 18, Tenorshare, a global leader in mobile management and AI-driven utility software, today announced its Exclusive iOS 27 &amp;#038; iPhone 18 Special Offers. Designed to help users seamlessly upgrade, repair, and optimize their devices, the global campaign features up to 25% off flagship software, limited-time BOGO bundles, and a massive giveaway with a free iPhone 18 and Amazon gift cards up for grabs.</v>
+        <v>Best Seller Publishing announces the release of Darryl A. Jones Sr., Dr. Harvey Goldstein and Dr. Lauren Butler&amp;#39;s new book, &amp;#8220;Law Enforcement, Leadership and Surviving Trauma: Real Stories. Hard Lessons. A Guide for Surviving Trauma.&amp;#8221; It will be available in the Amazon store for free for two more days. - - &amp;#8220;Law Enforcement, Leadership and Surviving Trauma&amp;#8221; is about leadership, resilience, and surviving trauma through the real-life experiences of retired law enforcement executive Darryl... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362694</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="str">
-        <v>Bridge Launches $500M Direct Lending Fund to Finance Suppliers of America's Largest Retailers</v>
+        <v>GOFO Launches Mailbox Parcel Delivery Service in the Netherlands, Setting a New Standard for Letterbox Delivery</v>
       </c>
       <c r="B159" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C159" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D159" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E159" t="str">
-        <v>https://www.newmediawire.com/news/bridge-launches-500m-direct-lending-fund-to-finance-suppliers-of-america-s-largest-retailers-7088939</v>
+        <v>https://www.prnewswire.com/news-releases/gofo-launches-mailbox-parcel-delivery-service-in-the-netherlands-setting-a-new-standard-for-letterbox-delivery-302908340.html</v>
       </c>
       <c r="F159" t="str">
-        <v>AI Lender Will Give Suppliers Fast, Transparent Production Capital to Fund Orders for Major Retailers NEW YORK, NY - August 26, 2026 ( NEWMEDIAWIRE ) - Bridge, a Citi-backed AI-powered lending platform, has announced the launch of a $500M direct lending fund purpose-built for CPG brands and retail suppliers fulfilling purchase orders for America's largest retailers. Since its spin-out from Citi in 2023, Bridge has deployed more than $800M and facilitated financing for hundreds of growing businesses. The fund launch marks Bridge’s next phase of growth, driven by demand from suppliers selling into major retailers. Through its work with Walmart, Bridge recently funded DogSauce, a pet-food super broth meal topper that expanded from 1,200 to 3,000+ Walmart stores on a single order that nearly d</v>
+        <v>AMSTERDAM, Oct. 14, 2026 /PRNewswire/ -- GOFO, a technology-driven global last-mile delivery carrier, is expanding its product portfolio in the Netherlands with GOFO Mailbox Parcel, available from October 14, 2026. Designed for compact e-commerce orders, the service combines...</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="str">
-        <v>Ascendant Network Unveils All-Star Keynote and Speaker Lineup for Inaugural SHOWCASE: The World’s First Retail + Commerce Media Upfront</v>
+        <v>Cata-Kor Enters Physical Retail with Target Launch, Bringing Its NAD+ Longevity Line to Stores Nationwide</v>
       </c>
       <c r="B160" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C160" t="str">
-        <v>mlpr-businesswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D160" t="str">
         <v>Retail</v>
       </c>
       <c r="E160" t="str">
-        <v>https://finance.yahoo.com/media-advertising/articles/ascendant-network-unveils-star-keynote-130000186.html</v>
+        <v>https://www.newsfilecorp.com/release/318203/CataKor-Enters-Physical-Retail-with-Target-Launch-Bringing-Its-NAD-Longevity-Line-to-Stores-Nationwide</v>
       </c>
       <c r="F160" t="str">
-        <v>NEW YORK, August 26, 2026--Ascendant Network today announced an all-star speaker lineup for SHOWCASE, the world’s first retail + commerce media upfront. Taking place on Wednesday, September 2, 2026, at The Times Center in New York City, the invite-only gathering will convene decision-makers across major holding company agencies, brand marketers, and retail and commerce media networks representing over $1 trillion in annual retail sales.</v>
+        <v>Miami, Florida--(Newsfile Corp. - October 14, 2026) - Cata-Kor, a U.S.-based nutraceutical company focused on science-informed longevity formulations, has launched two of its core products at Target stores nationwide on October 4. The launch marks the brand's first entry into physical retail and brings Cata-Kor NMN and Cata-Kor Liposomal NAD⁺ to the Vitamins &amp; Supplements section across the U.S.Cata-KorTo view an enhanced version of this graphic, please...</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="str">
-        <v>Formic Opens Oakland Facility, Anchoring Humanoid and Physical AI Expansion in the Bay Area Alongside Tesla and Amazon</v>
+        <v>How Amazon’s $100 million Right Now Climate Fund is protecting and restoring nature around the world</v>
       </c>
       <c r="B161" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C161" t="str">
-        <v>mlpr-businesswire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D161" t="str">
-        <v>AI, Retail, Automotive</v>
+        <v>Retail</v>
       </c>
       <c r="E161" t="str">
-        <v>https://finance.yahoo.com/technology/ai/articles/formic-opens-oakland-facility-anchoring-140000657.html</v>
+        <v>https://www.aboutamazon.com/news/sustainability/right-now-climate-fund?utm_source=rss</v>
       </c>
       <c r="F161" t="str">
-        <v>OAKLAND, Calif., August 26, 2026--Formic opens Oakland facility, expanding Full Service Automation for U.S. manufacturers and reinforcing the Bay Area as a physical AI hub.</v>
+        <v>Get the latest on how the fund is investing in nature-based climate projects across more than 15 countries.</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="str">
-        <v>Karo Healthcare appoints Philip Hampden-Smith as Chief Operations Officer</v>
+        <v>iKippahs expands its catalog with a personalized brocade kippah line for weddings</v>
       </c>
       <c r="B162" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C162" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D162" t="str">
         <v>Retail</v>
       </c>
       <c r="E162" t="str">
-        <v>https://www.prnewswire.com/news-releases/karo-healthcare-appoints-philip-hampden-smith-as-chief-operations-officer-302860645.html</v>
+        <v>https://pressreleasenews.org/pressroom/ikippahs-expands-its-catalog-with-a-personalized-brocade-kippah-line-for-weddings</v>
       </c>
       <c r="F162" t="str">
-        <v>STOCKHOLM, Aug. 26, 2026 /PRNewswire/ -- Karo Healthcare ("Karo") has appointed Philip Hampden-Smith as Chief Operations Officer and member of the Corporate Management Team. Philip brings 20 years of international experience in operations and supply chain leadership across consumer...</v>
-[...2 lines deleted...]
-    <row r="163">
+        <v>iKippahs of New York has launched a Personalized Brocade kippah collection with woven metallic-thread patterns, adding texture-rich headwear options for weddings and milestone celebrations.</v>
+      </c>
+    </row>
+    <row r="163" xml:space="preserve">
       <c r="A163" t="str">
-        <v>Webinar Equips Youth Sports Leaders With Tools to Respond in a Cardiac Emergency</v>
+        <v>Airwheel to Showcase Ai Wheel 20inch Carry-On Hand Scooter Robot Cabin Luxury Suitcase at the 140th Canton Fair</v>
       </c>
       <c r="B163" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C163" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D163" t="str">
-        <v>Retail, Education, Healthcare</v>
+        <v>AI, Real Estate, Energy, Retail, Automotive</v>
       </c>
       <c r="E163" t="str">
-        <v>https://www.newmediawire.com/news/webinar-equips-youth-sports-leaders-with-tools-to-respond-in-a-cardiac-emergency-7088937</v>
-[...5 lines deleted...]
-    <row r="164">
+        <v>https://www.acnnewswire.com/press-release/english/110793/</v>
+      </c>
+      <c r="F163" t="str" xml:space="preserve">
+        <v xml:space="preserve">Guangzhou, Oct 14, 2026 - (ACN Newswire) - Airwheel, a smart mobility brand specializing in intelligent rideable luggage and personal mobility solutions, will showcase the SE3SXD Ai Luxury Suitcase and a range of smart electric cabin suitcases at the 140th China Import and Export Fair (Canton Fair). Across the exhibition, Airwheel will present its latest product innovations, engineering capabilities and expanding portfolio to international distributors, retailers and business partners seeking differentiated solutions for the evolving travel market.
+As travel increasingly intersects with connected technology and personal mobility, Airwheel is exploring a new role for luggage: moving beyond storage to become an active part of the travel experience. Through electric riding systems, intelligent controls and user-oriented industrial design, the company aims to make everyday journeys more convenient while creating new possibilities for the traditional luggage category.
+SE3SXD: A New Approach to the Smart Cabin Luxury Suitcase
+At the center of Airwheel's exhibition lineup is the SE3SXD AI Smart Electric Suitcase, a flagship model that combines luggage storage, electric riding and connected features in a single product.
+Designed around the idea of making technology more intuitive, the SE3SXD features a one-touch dual-drive automatic telescopic mechanism. Its powered front-wheel structure and linked smart handle are designed to extend and lock into riding position through a coordinated operation, reducing the need for multiple manual adjustments when switching from luggage mode to riding mode.
+The SE3SXD integrates electric mobility with smart connectivity. Through its dedicated app, users can access riding-related information and control functions, while Apple Find My support provides an additional way to locate the suitcase using compatible Apple devices. A USB output offers added convenience for charging compatible personal electronics.
+The model reaches a maximum riding speed of 9.9 km/h, supports a maximum load of 95 kg and provides approximately 20 liters of storage capacity. It uses a removable 73.26Wh lithium battery, and its compact format is designed with modern carry-on travel in mind.
+Rather than adding technology for its own sake, Airwheel's approach focuses on integrating mechanical engineering, intelligent interaction and practical travel functions into one cohesive product experience.
+A Broader Portfolio for Different Travel Needs
+The SE3SXD is part of a wider Airwheel smart rideable luggage portfolio developed for different users, travel scenarios and retail segments.
+The SE3SX offers a premium smart electric cabin suitcase experience, combining electric riding, app connectivity and Apple Find My support in a compact format. The SE3SL+ Boarding Suitcase emphasizes lightweight construction and everyday travel convenience, while the established SE3S and SE3SL Scooter suitcase models bring electric riding functionality to the familiar suitcase form.
+For travelers seeking a more compact option, the SE3MiniT Hand Suitcase offers a smaller rideable luggage format. The SE3T provides a larger-capacity solution for family and extended travel scenarios, while the SQ3 and SQ3S Kids suitcase series bring rideable luggage concepts to family-oriented and younger-user applications.
+Together, these products reflect Airwheel's strategy of developing a portfolio rather than relying on a single flagship model. For international buyers, the range creates opportunities to evaluate different product configurations and identify solutions that match local consumer preferences, retail positioning and distribution strategies.
+Engineering Innovation Backed by Global Intellectual Property
+Airwheel's product development is supported by continued investment in research and development. The company reports more than 600 patents globally, covering areas including electric drive systems, motion control, intelligent sensing, structural engineering and human-machine interaction.
+These technologies support the development of integrated smart mobility products in which mechanical structures, electronic controls and user interfaces work together. In rideable luggage, this requires more than adding a motor to a suitcase: it involves coordinating the riding mechanism, handling characteristics, control systems and conventional luggage functions within a compact product.
+Airwheel's broader intellectual property strategy also includes trademarks registered in more than 168 countries and regions, supporting its international brand development and market presence.
+For Airwheel, intellectual property represents both an engineering foundation and a long-term commitment to product differentiation in an increasingly competitive global market.
+International Design Recognition and Premium Market Development
+Design is another important part of Airwheel's product strategy. The company's smart rideable luggage portfolio has received more than 100 international design awards, according to Airwheel, with recognition spanning design programs and markets in the United States, Europe, Japan, Italy, Germany and France.
+Among the recognized programs are the German iF Design Award, the U.S. International Design Excellence Awards (IDEA), the MUSE Design Awards, the Berlin Design Awards, the European Product Design Awards and other international design competitions. Different products have received different honors over time, reflecting the portfolio's continued development across form, functionality and user experience.
+For Airwheel, design is not limited to exterior appearance. It also involves the relationship between the suitcase's structure, riding mechanism, portability, controls and the way users interact with the product during a journey.
+The company is also expanding its presence in premium retail environments and established retail channels. Its products have entered selected high-end shopping malls and retail networks, while models including the SE3SL+ and SE3ST have gained placement in Sam's Club in China. These channel developments provide additional opportunities for consumers to experience smart rideable luggage in physical retail settings and for the brand to broaden its reach beyond online sales.
+Airwheel's strategy combines product innovation, international design recognition and retail development to build a more differentiated position in the smart travel market.
+Meet Airwheel at the 140th Canton Fair
+The 140th Canton Fair provides an opportunity for Airwheel to connect directly with international importers, distributors, luggage retailers, travel-related businesses and potential regional partners.
+Visitors will be able to explore Airwheel's smart electric luggage portfolio, learn about product functions and configurations, and discuss distribution opportunities and potential cooperation with the company.
+Exhibition information
+Event: 140th China Import and Export Fair (Canton Fair)
+Venue: China Import and Export Fair Complex, Guangzhou, China
+Phase 1: October 15–19, 2026 — Booth information subject to final confirmation
+Phase 2: October 23–27, 2026 — Booth 20.2F19–20
+Phase 3: October 31–November 4, 2026 — Booths 20.2J37–38, 20.2K11–12 and 18.1K04
+International buyers and prospective partners are warmly invited to visit Airwheel during the exhibition to discover its latest smart suitcase innovations, experience the product range and explore opportunities for cooperation in their respective markets.
+About Airwheel
+Airwheel is a smart mobility brand focused on intelligent rideable luggage and personal mobility products. Combining electric drive technology, intelligent controls and industrial design, the company develops products intended to make everyday mobility more convenient and travel more flexible.
+With more than 600 global patents and over 100 international design awards across its smart rideable luggage portfolio, Airwheel continues to develop products for international markets under its brand philosophy, “Free Intelligent Life.”
+Media Contact
+Company: Airwheel
+Contact: Media Team
+Website: https://www.airwheel.net
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="164" xml:space="preserve">
       <c r="A164" t="str">
-        <v>Wall Street May Be Looking at FreeCast Inc. (NASDAQ: CAST) Through ...</v>
+        <v>GP Energy Tech, a subsidiary of Gold Peak, showcases Nickel-Zinc battery technology at Hong Kong Electronics Fair</v>
       </c>
       <c r="B164" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C164" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D164" t="str">
-        <v>Finance, SaaS, Retail, Media</v>
+        <v>Finance, AI, SaaS, Energy, Retail, Automotive</v>
       </c>
       <c r="E164" t="str">
-        <v>https://pr-inside.com/wall-street-may-be-looking-at-freecast-inc-nasdaq-cast-through-r5216393.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 26, 2026 / The obvious comparison is another streaming company. The more provocative comparison may be Spotify-not because FreeCast has Spotify's scale, revenue or maturity, but because Spotify demonstrated the extraordinary value that can emerge when a technology platform organizes a fragmented global media industry. There is one fundamental difference: Spotify built one global consumer platform. FreeCast is attempting to build the platform-as-a-service infrastructure capable of powering many of them. Spotify's 2025 financial results illustrate the enormous scale associated with operating a mature global media ecosystem. The company reported approximately €11.7 billion in cost ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/110790/</v>
+      </c>
+      <c r="F164" t="str" xml:space="preserve">
+        <v xml:space="preserve">Hong Kong, Oct 14, 2026 - (ACN Newswire) - As artificial intelligence (AI) and cloud services grow rapidly, uninterruptible power supply (UPS) systems are becoming increasingly important in keeping data centers running reliably. GP Energy Tech Limited (“GP Energy Tech” or the “Company”), a subsidiary of Gold Peak Technology Group Limited (“Gold Peak”) (SEHK: 40), is showcasing its Nickel-Zinc (NiZn) battery system at the Hong Kong Electronics Fair (Autumn Edition), held at the Hong Kong Convention and Exhibition Center from October 13 to 16. With Manufacturing Twins and Speed to Scale at the core of its approach, the Company is advancing the development and scalable supply of backup power solutions for AI and cloud data centers, as well as other critical infrastructure. As part of its product development efforts, the Company is embracing the promising application of NiZn batteries in UPS systems and battery backup units (BBUs) and is also exploring opportunities to provide backup power for emerging 800-volt direct current (800 VDC) architectures.
+Speed to Scale: accelerating commercialization through smart manufacturing
+Drawing on Gold Peak's more than 60 years of experience in battery design, manufacturing and sales, GP Energy Tech is leveraging the Group's expertise in electro-chemistry and high-volume Nickel-based battery manufacturing to advance its NiZn battery systems. Through smart automation and replicable production processes, the Company is accelerating the transition from technology development to commercial application. While maintaining consistent quality and reliable delivery, it flexibly expands manufacturing capacity in line with customer demand, supporting the delivery of NiZn battery solutions at scale to meet growing demand for next-generation backup power.
+Alan Lo, Executive Vice Chairman of GP Energy Tech said: “The value of NiZn technology lies in its ability to meet the industry’s requirements for safety, power and sustainability simultaneously. By combining this technology with Gold Peak’s more than 60 years of manufacturing experience, smart automation and Manufacturing Twins strategy, we are building scalable supply capacity. This is what sets GP Energy Tech apart. The rapid growth of AI and cloud services is creating new requirements for backup power in data centers and other critical infrastructure. We believe solutions that combine safety, high-power density and recyclability will play an important role in data centers. We look forward to working with customers and partners worldwide to advance the adoption of NiZn battery technology in these applications.”
+Alan Lo (left), Executive Vice Chairman of GP Energy Tech, and Brian Li (right), Vice Chairman and Executive Vice President of Gold Peak, introduce the NiZn battery technology to visitors and explain how it can meet the evolving backup power needs of AI and cloud data centers.
+Kevin Choi (left), Permanent Secretary for Innovation, Technology and Industry of the Hong Kong SAR Government, visits the GP Energy Tech booth to learn about the company’s NiZn battery technology for backup power applications across the entire AI value chain and in cloud data centers.
+Sophia Chong (left), Executive Director of the Hong Kong Trade Development Council (HKTDC), joins GP Energy Tech’s management team for discussion on the development of the innovation and technology industry.
+Combining safety, high-power density and sustainability
+Combining non-flammable chemistry, high-power density, a compact footprint, and over 90% recyclability, GP Energy Tech’s NiZn battery solution is designed primarily for AI and cloud data centers and is also suitable for other critical infrastructure. It offers operators a backup power option for use with UPS systems. Its water-based, non-flammable electrolyte  avoids thermal runaway risk in high-density computing environments, while its high-power density supports more efficient use of space, requiring 74% less floor space per MW than lead-acid systems. Its recyclability also supports resource circularity, enabling operators to balance performance and sustainability when deploying backup power.
+From cell to cabinet: supporting flexible deployment
+GP Energy Tech’s NiZn battery solution features a modular design built around cells in cylindrical Sub-C format. Each pack contains 128 cells, with nine packs forming a module and ten modules integrated into a cabinet containing 11,520 cells. This architecture allows customers to deploy the solution flexibly according to their UPS system configurations, meeting the backup power requirements of different applications.
+Exploring applications in UPS systems, BBUs, and emerging 800 VDC architectures
+To address the power requirements of different applications, GP Energy Tech is further assessing NiZn battery solutions for UPS systems and BBUs, considering power density, system footprint and backup runtime to inform its product development direction. The Company is also actively exploring battery backup opportunities in emerging 800 VDC power architectures as the power infrastructure needs of AI and cloud data centers evolve. Suitability will be further assessed through system-level testing and validation.
+Advancing commercialization through Manufacturing Twins strategy and industry collaboration
+GP Energy Tech’s Manufacturing Twins strategy brings together manufacturing facilities in China and Malaysia to enhance flexibility in capacity allocation and strengthen supply resilience, providing reliable supply support for customers in different markets. The Company’s first NiZn manufacturing facility in Dongguan, China, commenced operations in January 2026 and entered full mass production in mid-June. The first commercial order was delivered in August 2026. The Malaysian facility, part of the Manufacturing Twins strategy, is targeted to open in the third quarter of 2027. The production lines use fully automated, lights-out smart manufacturing integrated with a Manufacturing Execution System (MES), ensuring consistent quality for every cell produced and full traceability throughout production.
+Drawing on the Group’s technical and manufacturing expertise, GP Energy Tech focuses its R&amp;D and industry collaboration on Hong Kong and the Greater Bay Area. The Company leverages Hong Kong’s international exhibition platforms and business networks to connect with overseas customers and partners. In response to application needs across different markets and customers’ system configuration and deployment requirements, the Company is advancing the validation and commercialization of its NiZn battery solutions and gradually expanding into the backup power market for AI and cloud data centers, as well as other critical infrastructure.
+GP Energy Tech showcases its modular NiZn battery solution at the Hong Kong Electronics Fair (Autumn Edition), offering flexible configurations to meet various backup power requirements.
+Gold Peak Technology Group Limited
+Charlotte Wong
+Senior Manager, Corporate Communications 
+Tel: (852) 2485 5328
+Email: charlotte_wong@goldpeak.com
+AJA Capital Limited
+Avy Yu / Janet Louie
+Tel: (852) 9500 4443 / (852) 9155 5615
+Email: avy.yu@ajacapital.com.hk / janet.louie@ajacapital.com.hk
+About Gold Peak
+Gold Peak Technology Group is a global battery and electronics company with an aspiration to become one of the leaders in providing energy and sound solutions that enlighten and empower lives, and with sustainability as a focus.
+The parent company, Gold Peak Technology Group Limited (SEHK: 40), was established in 1964 and has been listed on the Stock Exchange of Hong Kong since 1984. Gold Peak holds a majority stake at 86.18%* in the Singapore-listed GP Industries Limited as its major industrial investment vehicle and operates manufacturing, R&amp;D, marketing and distribution operations in more than 10 countries around the world.
+Gold Peak Technology Group Limited not only develops its consumer batteries, electronics and audio products, but also puts great emphasis on R&amp;D of new Nickel-Zinc (NiZn) rechargeable battery and B2B battery technologies. The Group has built renowned brand names for its major product categories, including GP batteries, GP Recyko batteries, KEF premium audio products and Celestion professional speaker drivers.
+www.goldpeak.com
+( * shareholding % as at 14 October 2026)
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="str">
-        <v>StrainScan Pro Demonstrates Versatility as MDCE Applies Core AI Vision ...</v>
+        <v>OMRON Healthcare Launches VIVA 360+ Full-Body Smart Scale in the U.S.</v>
       </c>
       <c r="B165" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C165" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D165" t="str">
-        <v>AI, SaaS, Healthcare, Retail</v>
+        <v>SaaS, Retail, Healthcare</v>
       </c>
       <c r="E165" t="str">
-        <v>https://pr-inside.com/strainscan-pro-demonstrates-versatility-as-mdce-applies-core-ai-vision-r5216390.htm</v>
+        <v>https://www.newmediawire.com/news/omron-healthcare-launches-viva-360+-full-body-smart-scale-in-the-u-s-7090601</v>
       </c>
       <c r="F165" t="str">
-        <v>(PR-inside.com) Proprietary Platform Highlights the Strength of a Single AI Vision System Serving Multiple Trillion Dollar Industries MESA, AZ / ACCESS Newswire / August 26, 2026 / Medical Care Technologies Inc. (OTCID:MDCE) today emphasized the cross-industry versatility of its StrainScan Pro platform, underscoring how a single proprietary AI vision system is being applied across both regulated retail environments and large-scale agricultural operations. StrainScan Pro is designed to deliver consistent visual analysis capabilities that support quality verification for licensed retail operators while also addressing agricultural needs such as early detection of pests, crop stress, and quality indicators. By leveraging the same core computer-vision architecture ..</v>
+        <v>Body Weight Alone Doesn't Tell the Whole Story: New Body Composition Monitor Tracks Up to 18 Metrics and Includes Athlete Mode KYOTO, JAPAN - October 13, 2026 ( NEWMEDIAWIRE ) - OMRON Healthcare Co., Ltd. today announced the U.S. launch of the VIVA 360+ Full-Body Smart Scale, a connected body composition monitor designed to give users a more comprehensive view of how their daily progress and body changes over time. Launching in the United States on October 13, with rollout to other markets to follow in the coming months, VIVA 360+ combines full-body measurement with up to 18 body metrics, a new Athlete Mode, and integration with the OMRON Connect app, helping users better understand the results of their exercise, diet, and everyday lifestyle choices. The launch reflects growing consumer in</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="str">
-        <v>StrainScan Pro Demonstrates Versatility as MDCE Applies Core AI Vision Technology Across Regulated Retail and Large-Scale Agriculture (OTCID:MDCE)</v>
+        <v>Autumn Electronics Fair and electronicAsia Open Today Bringing Global Buyers to Hong Kong</v>
       </c>
       <c r="B166" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C166" t="str">
-        <v>Newswire.com</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D166" t="str">
         <v>AI, SaaS, Retail</v>
       </c>
       <c r="E166" t="str">
-        <v>https://www.newswire.com/news/strainscan-pro-demonstrates-versatility-as-mdce-applies-core-ai-vision</v>
+        <v>https://www.newmediawire.com/news/autumn-electronics-fair-and-electronicasia-open-today-bringing-global-buyers-to-hong-kong-7090600</v>
       </c>
       <c r="F166" t="str">
-        <v>Proprietary Platform Highlights the Strength of a Single AI Vision System Serving Multiple Trillion Dollar Industries</v>
+        <v>- 3,200 Exhibitors Showcase AI, Robotics and Frontier Technologies; Future Industries Zone Makes Its Debut HONG KONG - October 13, 2026 ( NEWMEDIAWIRE ) - The Hong Kong Electronics Fair (Autumn Edition) , organised by the Hong Kong Trade Development Council (HKTDC), and electronicAsia , jointly organised by the HKTDC and MMI Asia Pte Ltd, opened today at the Hong Kong Convention and Exhibition Centre. Running for four consecutive days, the twin fairs showcase a broad spectrum of innovations spanning consumer electronics, artificial intelligence (AI), robotics technologies, smart living, immersive entertainment, electronic components and advanced manufacturing technologies, providing global buyers with a one-stop sourcing and networking platform. Making its debut this year, the Future Indus</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="str">
-        <v>U.S. Postal Service Announces Temporary Price Change for 2026 Holiday Shipping Season</v>
+        <v>GreenCore Solutions Corp. (GSC) Releases gtinfetch.ai -- the GTIN Resolver for AI Agents</v>
       </c>
       <c r="B167" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-14</v>
       </c>
       <c r="C167" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D167" t="str">
-        <v>Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E167" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359525</v>
+        <v>https://www.prnewswire.com/news-releases/greencore-solutions-corp-gsc-releases-gtinfetchai--the-gtin-resolver-for-ai-agents-302907766.html</v>
       </c>
       <c r="F167" t="str">
-        <v>WASHINGTON &amp;#8212; The U.S. Postal Service filed notice today with the Postal Regulatory Commission (PRC) regarding a temporary price change for some package products for the 2026 peak holiday season. This temporary price adjustment is to help cover extra handling costs to ensure a successful peak season. - - The planned change for peak season, which was approved by the governors of the Postal Service, would affect prices on the following retail and commercial domestic competitive parcels: Priori... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359525</v>
-[...2 lines deleted...]
-    <row r="168" xml:space="preserve">
+        <v>Now 84 million barcodes are answered in one AI agent call. Know your transactions (KYT). VANCOUVER, BC and LONDON, Oct. 13, 2026 /PRNewswire/ -- GreenCore Solutions Corp. (GSC) today releases its new retail grocery agentic lead product, gtinfetch.ai — the GTIN resolver for AI agents. Any...</v>
+      </c>
+    </row>
+    <row r="168">
       <c r="A168" t="str">
-        <v>Dynasty Fine Wines Announces 2026 Interim Results</v>
+        <v>Manhead Merch Appoints Bryce Carr as VP of Business Development</v>
       </c>
       <c r="B168" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-13</v>
       </c>
       <c r="C168" t="str">
-        <v>mlpr-acnnewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D168" t="str">
-        <v>Finance, AI, SaaS, Retail, Media</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E168" t="str">
-        <v>https://www.acnnewswire.com/press-release/english/109445/</v>
-[...31 lines deleted...]
- Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+        <v>https://pr-inside.com/manhead-merch-appoints-bryce-carr-as-vp-of-business-development-r5233183.htm</v>
+      </c>
+      <c r="F168" t="str">
+        <v>(PR-inside.com) NASHVILLE, TN / ACCESS Newswire / October 13, 2026 / Manhead has appointed Bryce Carr as Vice President of Business Development, strengthening the company's focus on strategic growth and new partnerships across its global merchandise business. In his role, Carr will work alongside Chief Revenue Officer John Keefe to expand Manhead's relationships with artists, management teams, and partners across touring, ecommerce, retail, licensing, VIP, and experiential. "In today's music industry, artist merchandise and fan connections have become more important than they've ever been in regard to storytelling, relationship building, and artist support. For almost 20 years, Manhead has built an incredible business ..</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="str">
-        <v>Amara Brings Calm to the Kids Snack Aisle, Expanding Its Superfood Smoothie Melts Line in Target</v>
+        <v>Consumer Watchdog Reports: Former Bakersfield OB/GYN Arthur Park Trial Begins Today in the Death of Bakersfield Mother Demi Dominguez</v>
       </c>
       <c r="B169" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-13</v>
       </c>
       <c r="C169" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D169" t="str">
         <v>Retail</v>
       </c>
       <c r="E169" t="str">
-        <v>https://www.prweb.com/releases/amara-brings-calm-to-the-kids-snack-aisle-expanding-its-superfood-smoothie-melts-line-in-target-302860160.html</v>
+        <v>https://www.prnewswire.com/news-releases/consumer-watchdog-reports-former-bakersfield-obgyn-arthur-park-trial-begins-today-in-the-death-of-bakersfield-mother-demi-dominguez-302907577.html</v>
       </c>
       <c r="F169" t="str">
-        <v>On the heels of continued retail momentum, Amara's newest Superfood Smoothie Melts innovation offers families a whole-food approach to the growing demand for products benefiting wellness for kids SAN FRANCISCO, Aug. 26, 2026 /PRNewswire-PRWeb/ -- Amara, one of the fastest-growing family...</v>
+        <v>BAKERSFIELD, Calif., Oct. 13, 2026 /PRNewswire/ -- The trial for the death of Demi Dominguez is scheduled to begin on Tuesday, marking seven years since the heartbreaking loss of the 23-year-old Bakersfield mother. The case, brought by Demi's mother against her doctor Arthur Park, will be...</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="str">
-        <v>Commercial Launch Initiated for Neonorm Dog, Jaguar Health's Non-Prescription ...</v>
+        <v>VERAXA Biotech (VRXA) Presents First In Vivo Proof-of-Concept Data for BiTAC-ADC Platform at World ADC Congress</v>
       </c>
       <c r="B170" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-13</v>
       </c>
       <c r="C170" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D170" t="str">
-        <v>Finance, Healthcare, Retail</v>
+        <v>Finance, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E170" t="str">
-        <v>https://pr-inside.com/commercial-launch-initiated-for-neonorm-dog-jaguar-health-s-non-prescription-r5216377.htm</v>
+        <v>https://www.newmediawire.com/news/veraxa-biotech-vrxa-presents-first-in-vivo-proof-of-concept-data-for-bitac-adc-platform-at-world-adc-congress-7090576</v>
       </c>
       <c r="F170" t="str">
-        <v>(PR-inside.com) Neonorm® Dog extends Jaguar's existing Neonorm product franchise beyond foals and calves to provide dog owners with access to a plant-based product designed to support normal stool consistency and GI fluid balance in dogs Jaguar expects to make Neonorm Dog available through both Amazon and Chewy soon SAN FRANCISCO, CA / ACCESS Newswire / August 26, 2026 /Jaguar Health, Inc. (NASDAQ:JAGX) ("Jaguar") today announced the initiation of the commercial launch of Neonorm Dog, a new extension of Jaguar's Neonorm franchise for companion and production animals. Neonorm Dog is designed to provide dog owners with access to a plant-based, non-prescription product intended to ..</v>
+        <v>LOS ANGELES, CA - October 13, 2026 ( NEWMEDIAWIRE ) - VERAXA Biotech (NASDAQ: VRXA) , an emerging leader in designing novel cancer therapies, presented its first in vivo proof-of-concept data and additional in vitro findings validating its BiTAC-ADC technology platform at the 17th World ADC Congress in San Diego. The in vivo study demonstrated significant tumor regression in a breast cancer model following a single 3 mg/kg dose, with no observed decrease in body weight. The results also showed that both BiTAC-ADC components were required to produce the intended tumor-specific response. Additional in vitro studies demonstrated the platform’s ability to distinguish cancer cells from healthy cells, prevent the release of active toxins outside the tumor and target multiple cancer cell lines. T</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="str">
-        <v>Commercial Launch Initiated for Neonorm Dog, Jaguar Health's Non-Prescription Product for Support of Normal Stool Consistency and GI Fluid Balance in Dogs</v>
+        <v>FATFACE Strengthens In-Store Connectivity with KeySIM Multi-Network IoT SIMs</v>
       </c>
       <c r="B171" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-13</v>
       </c>
       <c r="C171" t="str">
-        <v>Newswire.com</v>
+        <v>Pressat</v>
       </c>
       <c r="D171" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E171" t="str">
-        <v>https://www.newswire.com/news/commercial-launch-initiated-for-neonorm-dog-jaguar-health-s-non-prescription</v>
+        <v>https://pressat.co.uk/releases/fatface-strengthens-in-store-connectivity-with-keysim-multi-network-iot-sims-ef43caf7bbffdd2c34a664f43c4651a7/</v>
       </c>
       <c r="F171" t="str">
-        <v>Neonorm &amp;reg; Dog extends Jaguar's existing Neonorm product franchise beyond foals and calves to provide dog owners with access to a plant-based product designed to support normal stool consistency and GI fluid balance in dogs Jaguar expects to make Neonorm Dog available through both Amazon and Chewy soon</v>
+        <v>Tuesday 13 October, 2026 Retail brand FATFACE has selected KeySIM's multi-network IoT SIM cards to support reliable connectivity across a number of its UK stores, improving uptime for business-critical systems. With stores spread across a wide geographical area, FATFACE requires consistent and resilient connectivity to keep operations running smoothly. Traditional single-network SIM solutions can struggle in varying signal conditions, particularly across rural, coastal and high-street locations. KeySIM's solution provides access to Vodafone, O2, EE and Three on a single SIM card, allowing devices to connect to the strongest available network at any given time. Shaun Chrimes, Head of IT &amp; Information Security at FATFACE, commented: "Reliable connectivity across our store estate is essential</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="str">
-        <v>Watson Realty Corp. Deploys Bond's AI-Powered Preventative Personal Security to Protect 800 Real Estate Agents</v>
+        <v>Vadzo Imaging Validates Bolt-830MRS for 100+dB High Dynamic Range and Wake on Motion: 8MP AR0830 Monochrome MIPI Camera</v>
       </c>
       <c r="B172" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-13</v>
       </c>
       <c r="C172" t="str">
-        <v>NewMediaWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D172" t="str">
-        <v>Finance, AI, SaaS, Real Estate, Retail, Healthcare</v>
+        <v>Energy, Retail</v>
       </c>
       <c r="E172" t="str">
-        <v>https://www.newmediawire.com/news/watson-realty-corp-deploys-bond-s-ai-powered-preventative-personal-security-to-protect-800-real-estate-agents-7088936</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-validates-bolt-830mrs-for-100-db-high-dynamic-range-and-22874307</v>
       </c>
       <c r="F172" t="str">
-        <v>Major Florida and Georgia Brokerage Gives Agents 24/7 Access to the World’s Only AI-powered Preventative Personal Security Platform JACKSONVILLE, FL and NEW YORK, NY - August 26, 2026 ( NEWMEDIAWIRE ) - Watson Realty Corp. , one of the Southeast’s leading residential real estate brokerages, and Bond (Nasdaq: OBAI), the world’s only AI-powered Preventative Personal Security company, today announced an agreement to provide Bond’s personal security platform to approximately 800 Watson real estate agents across Florida and Georgia. The deployment gives Watson agents access to Bond’s combination of proprietary AI technology and 24/7 live Personal Security Agents, providing professional personal security support as they conduct the everyday work of real estate: meeting prospective clients, showi</v>
+        <v>The Bolt-830MRS is an 8MP AR0830 Monochrome MIPI Camera built on the Onsemi HyperLux LP sensor, and Vadzo has validated its 100+dB dynamic range and its wake-on-motion function for always-on devices. Battery-powered sensors spend most of their lives waiting, and the host processor is usually the largest consumer of energy while it waits. A low-power MIPI Camera Module that can watch for motion by itself lets the processor sleep until something actually happens. Dynamic range matters at the same moment, because a device watching a scene with bright sky and deep shadow must notice motion in either region. Monochrome adds sensitivity and lighter processing, since no color filter array sits over the pixels. The Bolt-830MRS combines these properties with a MIPI CSI-2 interface in a module for s</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="str">
-        <v>Reklaim Ltd Reports Q2 2026 Results: Revenue Up 103%, Net Income of $723,000</v>
+        <v>Health Tech Competition Finalists Advance Solutions for Heart and Brain Health</v>
       </c>
       <c r="B173" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-13</v>
       </c>
       <c r="C173" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D173" t="str">
-        <v>Finance, AI, SaaS, Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E173" t="str">
-        <v>https://www.prnewswire.com/news-releases/reklaim-ltd-reports-q2-2026-results-revenue-up-103-net-income-of-723-000--302860087.html</v>
+        <v>https://www.newmediawire.com/news/health-tech-competition-finalists-advance-solutions-for-heart-and-brain-health-7090571</v>
       </c>
       <c r="F173" t="str">
-        <v>Revenue growth and operating leverage continue to demonstrate the impact of strategic investments in AI, automation and platform development TORONTO, Aug. 26, 2026 /PRNewswire/ -- Reklaim Ltd. (TSXV: MYID) (OTC: MYIDF) ("Reklaim" or the "Company"), a privacy-first, AI-powered consumer...</v>
+        <v xml:space="preserve">DALLAS - October 13, 2026 ( NEWMEDIAWIRE ) - Promising health technologies can face significant barriers to adoption, limiting their impact on patients and clinicians. The American Heart Association, a relentless force changing the future of health for everyone everywhere, has selected five finalists for its 2026 Health Tech Competition , to help accelerate innovations that improve cardiovascular and brain health care. Hosted by the American Heart Association Center for Technology &amp;amp; Innovation , the global competition received a record number of submissions from health technology companies around the world. Following a rigorous multi-stage review by American Heart Association volunteer experts across healthcare, science and industry, five finalists were selected for their potential to </v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="str">
-        <v>Tate &amp; Lyle adds new purpose target to improve everyday consumer health through fibre fortification</v>
+        <v>World’s longest animal welfare petition marched through London</v>
       </c>
       <c r="B174" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-13</v>
       </c>
       <c r="C174" t="str">
-        <v>WebWire</v>
+        <v>Pressat</v>
       </c>
       <c r="D174" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E174" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359508</v>
+        <v>https://pressat.co.uk/releases/worlds-longest-animal-welfare-petition-marched-through-london-10d1121fa25fe81281a8f6c1b327c211/</v>
       </c>
       <c r="F174" t="str">
-        <v>Tate &amp;amp; Lyle PLC (&amp;#39;Tate &amp;amp; Lyle&amp;#39;), a global leader in ingredient solutions for healthier food and beverages, has set an ambitious new target to fill consumer&amp;#39;s daily &amp;#39;fibre gap&amp;#39; by delivering an additional 15g of fibre per day to people&amp;#39;s diets, 35 billion times by 2030. This fibre fortification goal has been added to Tate &amp;amp; Lyle&amp;#39;s 2030 purpose targets. - - The recommended global intake of fibre is around 30g each day. However, the average global daily adult intake falls well short of this by... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359508</v>
+        <v>Tuesday 13 October, 2026 World’s longest animal welfare petition marched through London NHS GP, TV doctor and author Amir Khan slams Pret's use of "frankenchickens" as 100,000 people boycott the popular coffee chain London, October 13th - a 400m long petition was marched through central London streets and delivered to Pret A Manger’s head office today as 100,000 people pledge to boycott the chain after it broke its 2026 chicken welfare commitment. NHS GP, TV doctor and author Dr Amir Khan slammed the chain for “putting animal welfare above profit” as he led several hundred “frankenchicken” campaigners in the stunt and rally outside Pret’s offices in Victoria.It ended with Anima's CEO entering Pret’s lobby and accusing the CEO of "hiding behind his desk”, after ignoring an invitation to col</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="str">
-        <v>Perion Acquires PRN, a Leading In-Store Retail Media Company with Exclusive Multi-Year Partnerships Across Some of North America’s Largest Retailers</v>
+        <v>How Amazon supported communities impacted by the Colombia earthquake</v>
       </c>
       <c r="B175" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-13</v>
       </c>
       <c r="C175" t="str">
-        <v>mlpr-businesswire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D175" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E175" t="str">
-        <v>https://finance.yahoo.com/media-advertising/articles/perion-acquires-prn-leading-store-110000106.html</v>
+        <v>https://www.aboutamazon.com/news/community/colombia-earthquake-amazon-disaster-relief?utm_source=rss</v>
       </c>
       <c r="F175" t="str">
-        <v>NEW YORK &amp; TEL AVIV, Israel, August 26, 2026--Perion (NASDAQ &amp; TASE: PERI), an advanced technology leader solving for the complexities of digital advertising through AI-native execution infrastructure, today announced it is accelerating its in-store media presence with the acquisition of PRN, a leading In-Store Retail Media company. The transaction amount is up to $12 million and is expected to be accretive from closing.</v>
+        <v>Amazon donated emergency supplies, rallied over 150 volunteers, and partnered with five organizations to support earthquake recovery.</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="str">
-        <v>Reynolds Consumer Products to Participate in Barclays 19th Annual Global Consumer Conference</v>
+        <v>US Nuclear Reports 1st Quarter Financials Showing a 72% Reduction in Loss From Operations From Last Year</v>
       </c>
       <c r="B176" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-13</v>
       </c>
       <c r="C176" t="str">
-        <v>mlpr-businesswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D176" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E176" t="str">
-        <v>https://finance.yahoo.com/markets/stocks/articles/reynolds-consumer-products-participate-barclays-110000090.html</v>
+        <v>https://www.newmediawire.com/news/us-nuclear-reports-1st-quarter-financials-showing-a-72-reduction-in-loss-from-operations-from-last-year-7090569</v>
       </c>
       <c r="F176" t="str">
-        <v>LAKE FOREST, Ill., August 26, 2026--Barclays Participation Announcement</v>
+        <v>LOS ANGELES, CA - October 13, 2026 ( NEWMEDIAWIRE ) - US Nuclear Corp (OTC: UCLE), has filed its 10Q for the first quarter of 2026, and expects to file the second quarter in the next 3-4 weeks. The stock will resume trading after the release of the third quarter, projected to be on or about the first week in December. “We have been working very hard to correct the issues which delayed the release of the 2025 10K until June, impacting the timely release of the second and third-quarter filings,” said Michael Hastings, CFO of US Nuclear. “We lost some key people once we closed the LA operation, which made retrieving certain financial data from the closed operation more difficult, and we also chose to replace some people at Overhoff, but things are finally falling into place. The new auditor m</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="str">
-        <v>How Consumer Interest in Authentic Flavors Is Influencing the Spices Market</v>
+        <v>Flodesk Launches its Deliverability Center to Become the Leading Platform for Email Deliverability</v>
       </c>
       <c r="B177" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-13</v>
       </c>
       <c r="C177" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D177" t="str">
-        <v>Retail</v>
+        <v>SaaS, Healthcare, Retail</v>
       </c>
       <c r="E177" t="str">
-        <v>https://express-press-release.net/news/2026/08/26/1769445</v>
+        <v>https://www.prnewswire.com/news-releases/flodesk-launches-its-deliverability-center-to-become-the-leading-platform-for-email-deliverability-302907159.html</v>
       </c>
       <c r="F177" t="str">
-        <v>A pinch of turmeric in an Indian curry, cinnamon in a wellness drink, za’atar in Middle Eastern cooking, or chili in a Thai recipe reflects [read full press release...]</v>
+        <v>Every Flodesk member will get a complete view of domain authentication, inbox provider compliance, and audience health, with the tools to act on each, all in one place. SAN FRANCISCO, Oct. 13, 2026 /PRNewswire/ -- Flodesk, the email marketing and e-commerce platform used by more than...</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="str">
-        <v>Data Center Cooling Market: Why Telecom Leads Today While Retail Could Become the Next Growth Engine</v>
+        <v>The Lash Lounge Expands Service Innovation with New Korean Lash Lift and Brow Stain Offerings</v>
       </c>
       <c r="B178" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-13</v>
       </c>
       <c r="C178" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D178" t="str">
         <v>Retail</v>
       </c>
       <c r="E178" t="str">
-        <v>https://express-press-release.net/news/2026/08/26/1769446</v>
+        <v>https://www.prnewswire.com/news-releases/the-lash-lounge-expands-service-innovation-with-new-korean-lash-lift-and-brow-stain-offerings-302907263.html</v>
       </c>
       <c r="F178" t="str">
-        <v>The global data center cooling market is on the steepest growth curve of any sector covered in this series: valued at USD 26.3 billion in 2025, it&amp;#8217;s [read full press release...]</v>
+        <v>Leading Eyelash Salon Franchise Continues to Respond to Consumer Demand with Launch of Two New Services Roll Outs Follow the Successful Launch of Purple Light, With 14,000 Bookings in First Five Months SOUTHLAKE, Texas, Oct. 13, 2026 /PRNewswire/ -- The Lash Lounge, the premier eyelash...</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="str">
-        <v>“Declutter Your Home, Declutter Your Life,” Best-Selling Book Offered for Free (Ending Soon) (Until 8/28/26)</v>
+        <v>Princess Cruises Unveils Expansive 2028-2029 Americas Season with Return to the Amazon</v>
       </c>
       <c r="B179" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-13</v>
       </c>
       <c r="C179" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D179" t="str">
-        <v>Healthcare, Energy, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E179" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359242</v>
+        <v>https://www.prnewswire.com/news-releases/princess-cruises-unveils-expansive-20282029-americas-season-with-return-to-the-amazon-302907225.html</v>
       </c>
       <c r="F179" t="str">
-        <v>Best Seller Publishing announces the release of Michele Rase&amp;#39;s new book, &amp;#8220;Declutter Your Home, Declutter Your Life&amp;#8221;. It will be available in the Amazon store for free for two more days. - - &amp;#8220;Declutter Your Home, Declutter Your Life&amp;#8221; is about creating a home that gives you energy instead of quietly draining it. Life and Health Coach Michele Rase explores how clutter can create emotional and mental noise, especially when tied to memories, guilt, unfinished decisions, or past identities.... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359242</v>
+        <v>More Than 250 Departures from Canada to Antarctica Highlight the Americas, from New England and the Caribbean to Hawaii and South America FORT LAUDERDALE, Fla., Oct. 13, 2026 /PRNewswire/ -- Princess Cruises, a leader in global destination cruising, announces its expansive 2028–2029...</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="str">
-        <v>Digital Printing Innovation Is Reshaping the Graphic Film Market</v>
+        <v>Symrise opens new Scent Creative Center in Singapore to accelerate growth in Asia</v>
       </c>
       <c r="B180" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-13</v>
       </c>
       <c r="C180" t="str">
-        <v>Express Press Release</v>
+        <v>WebWire</v>
       </c>
       <c r="D180" t="str">
         <v>Retail</v>
       </c>
       <c r="E180" t="str">
-        <v>https://express-press-release.net/news/2026/08/26/1769369</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362759</v>
       </c>
       <c r="F180" t="str">
-        <v>The global graphic film market is entering a sustained growth phase, supported by increasing demand for high-impact visual communication across advertising, transportation, retail, commercial infrastructure, and branding [read full press release...]</v>
+        <v>- Consumer-centric hub brings customers, perfumers and experts together for faster co-creation - Global Skin Cleansing Center of Excellence strengthens category expertise and elevate sharing of best practices - Creative Center advances ONE Symrise ecosystem and long-term commitment to Singapore &amp;amp; Asia - - Symrise has opened its new Scent Creative Center in Singapore, advancing its business and growth strategy in Asia. Designed around the way consumers experience products in everyday life,... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362759</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="str">
-        <v>ASICS Europe Expands Global Partnership with Teamwork Commerce</v>
+        <v>Cosmos Health Reports Record Single-Day Direct-to-Consumer Sales in ...</v>
       </c>
       <c r="B181" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-13</v>
       </c>
       <c r="C181" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D181" t="str">
-        <v>SaaS, Retail</v>
+        <v>Finance, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E181" t="str">
-        <v>https://www.prnewswire.com/news-releases/asics-europe-expands-global-partnership-with-teamwork-commerce-302858543.html</v>
+        <v>https://pr-inside.com/cosmos-health-reports-record-single-day-direct-to-consumer-sales-in-r5232973.htm</v>
       </c>
       <c r="F181" t="str">
-        <v>LONDON, Aug. 26, 2026 /PRNewswire/ -- Teamwork Commerce, a global provider of omnichannel retail solutions, today announced that ASICS Europe has joined the growing list of ASICS regions leveraging the Teamwork Commerce platform. This expansion reflects Teamwork Commerce's continued...</v>
+        <v>(PR-inside.com) Record day: U.S. direct-to-consumer sales exceeded $92,000 on October 11, 2026, the highest single day to date $902,000 in 30 days: approximately $30,000 in average daily sales over the trailing 30-day period Accelerating: average daily sales of more than $60,000 over the past 10 days, double the 30-day average Approaching U.S. target: the 10-day pace, if sustained, corresponds to approximately $21.9 million annualized, nearing the over $23 million in annual U.S. revenue the Company previously projected within 12 to 18 months Platform to scale: the Company is evaluating extending the model to additional brands and markets CHICAGO, IL / ACCESS ..</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="str">
-        <v>Consumer Trust in AI Is on Track to Grow by 15 Percentage Points by 2030</v>
+        <v>Cosmos Health Reports Record Single-Day Direct-to-Consumer Sales in the United States Above $92,000, with $902,000 in Sales Over the Past 30 Days</v>
       </c>
       <c r="B182" t="str">
-        <v>2026-08-26</v>
+        <v>2026-10-13</v>
       </c>
       <c r="C182" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D182" t="str">
-        <v>AI, Retail</v>
+        <v>Finance, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E182" t="str">
-        <v>https://www.prnewswire.com/news-releases/consumer-trust-in-ai-is-on-track-to-grow-by-15-percentage-points-by-2030-302859907.html</v>
+        <v>https://www.newswire.com/news/cosmos-health-reports-record-single-day-direct-to-consumer-sales-in-the-united</v>
       </c>
       <c r="F182" t="str">
-        <v>New BCG Research Finds That in More Than Half of AI-Assisted Journeys, AI Introduces Consumers to New Brands Nearly a Third of Consumers Now Use AI at Some Point in Their Purchase Journey, Roughly Triple the Rate of 18 Months Ago Value, Not Price Alone, Is Driving Purchase Decisions,...</v>
-[...2 lines deleted...]
-    <row r="183" xml:space="preserve">
+        <v>Record day: U.S. direct-to-consumer sales exceeded $92,000 on October 11, 2026, the highest single day to date $902,000 in 30 days: approximately $30,000 in average daily sales over the trailing 30-day period Accelerating: average daily sales of more than $60,000 over the past 10 days, double the 30-day average Approaching U.S. target: the 10-day pace, if sustained, corresponds to approximately $21.9 million annualized, nearing the over $23 million in annual U.S. revenue the Company previously projected within 12 to 18 months Platform to scale: the Company is evaluating extending the model to additional brands and markets</v>
+      </c>
+    </row>
+    <row r="183">
       <c r="A183" t="str">
-        <v>FWD Group reports record profit amid continued growth</v>
+        <v>Money Metals Secures $265 Million for Expansion of Gold-and Silver-Backed ...</v>
       </c>
       <c r="B183" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-13</v>
       </c>
       <c r="C183" t="str">
-        <v>mlpr-acnnewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D183" t="str">
-        <v>Finance, AI, Healthcare, Energy, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E183" t="str">
-        <v>https://www.acnnewswire.com/press-release/english/109421/</v>
-[...21 lines deleted...]
- Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+        <v>https://pr-inside.com/money-metals-secures-265-million-for-expansion-of-gold-and-silver-backed-r5232963.htm</v>
+      </c>
+      <c r="F183" t="str">
+        <v>(PR-inside.com) Money Metals has become the largest retail provider of credit lines secured by precious metals EAGLE, ID / ACCESS Newswire / October 13, 2026 / Money Metals today announced the acquisition of $265 million in equity and debt capital to expand its precious-metals-backed lending program, providing businesses and investors with greater access to competitive financing secured by physical gold, silver, platinum, and palladium. The capital infusion positions Money Metals Capital Group as the largest retail provider of bullion-backed commercial credit lines in the United States, achieving that status just seven years after entering a lending market long dominated by legacy precious metals ..</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="str">
-        <v>AWS, NBA Africa, and Learn Fresh Bring Math Education to Students in South Africa</v>
+        <v>Money Metals Secures $265 Million for Expansion of Gold-and Silver-Backed Lending</v>
       </c>
       <c r="B184" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-13</v>
       </c>
       <c r="C184" t="str">
-        <v>WebWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D184" t="str">
-        <v>AI, SaaS, Retail, Gaming, Education</v>
+        <v>Retail</v>
       </c>
       <c r="E184" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359493</v>
+        <v>https://www.newswire.com/news/money-metals-secures-265-million-for-expansion-of-gold-and-silver-backed-lending</v>
       </c>
       <c r="F184" t="str">
-        <v>Amazon Web Services (AWS) today announced a commitment of AWS AI and cloud technology to support the growth of NBA Math Hoops, a community-based basketball program that empowers youth ages 8-14 to develop foundational math and social-emotional skills through the game of basketball in South Africa. As part of the program, AWS will provide nonprofit organization Learn Fresh with AI tools, cloud infrastructure and technical expertise to bring the basketball-based math education program to 1... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359493</v>
+        <v>Money Metals has become the largest retail provider of credit lines secured by precious metals</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="str">
-        <v>MFour Data Research Names Nikhil Nair Senior Vice President of Data Science &amp;amp; Governance</v>
+        <v>Standardising wearable sleep data: New Fundamental Sleep Measures Specification defines a common language for sleep tracking for clinical, research and public health use</v>
       </c>
       <c r="B185" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-13</v>
       </c>
       <c r="C185" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D185" t="str">
-        <v>AI, Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E185" t="str">
-        <v>https://www.prnewswire.com/news-releases/mfour-data-research-names-nikhil-nair-senior-vice-president-of-data-science--governance-302859872.html</v>
+        <v>https://www.prweb.com/releases/standardising-wearable-sleep-data-new-fundamental-sleep-measures-specification-defines-a-common-language-for-sleep-tracking-for-clinical-research-and-public-health-use-302906914.html</v>
       </c>
       <c r="F185" t="str">
-        <v>Former Amazon, Uber and Adobe analytics leader joins MFour to advance its connected first-party data and AI strategy IRVINE, Calif., Aug. 25, 2026 /PRNewswire/ -- MFour Data Research today announced that Nikhil Nair has joined the company as Senior Vice President of Data Science &amp;...</v>
+        <v>A team of sleep scientists, clinicians, and engineers from academia and industry proposes common definitions and data standards for a core set of Fundamental Sleep Measures (FSMs) generated by consumer health trackers, paving the way for more meaningful clinical care, research and public...</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="str">
-        <v>Gap Inc.'s Encore Membership Program Takes Over New York Fashion Week with Six Days of Member Access and Experiences</v>
+        <v>Canadian Baby Brand Quark Baby Showcases New buubiBottle PRO Portable Milk Warmer at The Baby Show Vancouver and Baby &amp;amp; Kids Expo Dubai</v>
       </c>
       <c r="B186" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-13</v>
       </c>
       <c r="C186" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D186" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E186" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359484</v>
+        <v>https://www.prnewswire.com/news-releases/canadian-baby-brand-quark-baby-showcases-new-buubibottle-pro-portable-milk-warmer-at-the-baby-show-vancouver-and-baby--kids-expo-dubai-302906541.html</v>
       </c>
       <c r="F186" t="str">
-        <v>Gap Inc. (NYSE: GAP) today announced a six-day New York Fashion Week takeover through Encore, its cross-brand membership program spanning Old Navy, Gap, Banana Republic and Athleta. From September 9&amp;#8211;14, Encore will give members new ways to experience fashion, culture and entertainment through runway shows, designer experiences, live music and exclusive events across New York City. - - The activation builds on Encore&amp;#39;s February launch and brings its promise of access beyond retail to one of... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359484</v>
+        <v>Award-winning Vancouver feeding brand meets parents at home on October 17-18, then meets Gulf retailers in Dubai on October 22-24 as it expands UAE retail distribution. VANCOUVER, BC, Oct. 13, 2026/PRNewswire/ -- Quark Baby, the Vancouver company behind innovative feeding gear designed...</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="str">
-        <v>Lakewood-Amedex Biotherapeutics Becomes a B2i Digital Featured Company</v>
+        <v>BrandPilot AI Selected by Financial Services and E-Commerce Companies for AI-Driven Advertising Optimization</v>
       </c>
       <c r="B187" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-13</v>
       </c>
       <c r="C187" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D187" t="str">
-        <v>Finance, Healthcare, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E187" t="str">
-        <v>https://www.newmediawire.com/news/lakewood-amedex-biotherapeutics-becomes-a-b2i-digital-featured-company-7088903</v>
+        <v>https://www.newsfilecorp.com/release/318698/BrandPilot-AI-Selected-by-Financial-Services-and-ECommerce-Companies-for-AIDriven-Advertising-Optimization</v>
       </c>
       <c r="F187" t="str">
-        <v>Clinical-Stage Biotechnology Company Is Preparing a Phase 2a Trial of Nu-3, a Topical Bisphosphocin® Gel, in Infected Diabetic Foot Ulcers B2i Digital Campaign to Center on Nu-3, the Upcoming Phase 2a Trial, and the Bisphosphocin® Class Behind It NEW YORK, NY - August 25, 2026 ( NEWMEDIAWIRE ) - B2i Digital, Inc. today welcomed Lakewood-Amedex Biotherapeutics Inc. (NASDAQ: LABT) as its newest Featured Company. The Sarasota, Florida clinical-stage biotechnology company develops the Bisphosphocin® class, a novel group of fast-acting, broad-spectrum antimicrobials for infectious diseases and antibiotic-resistant bacterial strains, and B2i Digital will bring that work, and the clinical program built around it, to its network of retail and institutional market participants. A full company profi</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - October 13, 2026) - BrandPilot AI Inc. (CSE: BPAI) (OTCQB: BPAIF) ("BrandPilot" or the "Company"), a performance marketing technology company focused on identifying and eliminating inefficiencies in digital advertising, today announced two customer developments across the financial services and e-commerce sectors. A Canadian financial services company has transitioned from its initial trial into commercial services under an agreement signed on August 27, 2026,...</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="str">
-        <v>GreenCore Solutions Corp. (GSC) Goes Live with AI Orderability (AIO) Agents for Commerce Marketplaces</v>
+        <v>Meridian Holdings' Expanse Studios Now Live in Sweden</v>
       </c>
       <c r="B188" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-13</v>
       </c>
       <c r="C188" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D188" t="str">
-        <v>AI, Retail</v>
+        <v>Finance, Retail, Gaming</v>
       </c>
       <c r="E188" t="str">
-        <v>https://www.prnewswire.com/news-releases/greencore-solutions-corp-gsc-goes-live-with-ai-orderability-aio-agents-for-commerce-marketplaces-302859852.html</v>
+        <v>https://www.newmediawire.com/news/meridian-holdings-expanse-studios-now-live-in-sweden-7090556</v>
       </c>
       <c r="F188" t="str">
-        <v>AI Agents for CPG and Beauty &amp; Personal Care brands on the SM-AMP-CPG standard, human in the loop on every order VANCOUVER, BC and SYDNEY, Aug. 25, 2026 /PRNewswire/ -- GreenCore Solutions Corp. ("GSC" or the "Company"), AI Agents that sell Consumer Packaged Goods (CPG) and Beauty &amp;...</v>
+        <v>Launch Activates the Studio’s Software Provider License and Marks Its First Revenue-Generating Deployment in the Swedish Market VALLETTA, MALTA and LAS VEGAS, NV - October 13, 2026 ( NEWMEDIAWIRE ) - Expanse Studios (“Expanse”), the B2B game development division of Meridian Holdings Inc. (NASDAQ: MRDN) (“Meridian” or the “Company”), today announced that its subsidiary and B2B game development division Expanse Studios (“Expanse”) has gone live with a Swedish Gambling Authority-licensed operator in Sweden. The launch is the studio’s first live operator deployment in the Swedish market and the first commercial activation of the software provider license awarded to Expanse by the Swedish Gambling Authority (Spelinspektionen) in December 2025, valid through December 2030. Sweden operates one of</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="str">
-        <v>Circus Appoints Former Compass Group Senior Executive to the Supervisory Board</v>
+        <v>As Global Economic Concerns Mount, TRWD Targets Growth in Traditionally ...</v>
       </c>
       <c r="B189" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-13</v>
       </c>
       <c r="C189" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D189" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E189" t="str">
-        <v>https://www.newmediawire.com/news/circus-appoints-former-compass-group-senior-executive-to-the-supervisory-board-7088900</v>
+        <v>https://pr-inside.com/as-global-economic-concerns-mount-trwd-targets-growth-in-traditionally-r5232931.htm</v>
       </c>
       <c r="F189" t="str">
-        <v>MUNICH, GERMANY - August 25, 2026 ( NEWMEDIAWIRE ) - Circus SE (WKN: A2YN35 / ISIN: DE000A2YN355 / XETRA: CA1) welcomes Jurgen Thamm as new Supervisory Board member to the Circus SE. The experienced executive brings two decades of large-scale, multi-market operational leadership to Circus's robotics rollout. Shareholders elected Thamm at last Thursday's Annual General Meeting with 98.35 percent approval. Thamm brings more than 20 years of experience in the global food service sector and previously served as Regional Director Continental Europe and as a member of the Executive Committee at Compass Group, one of the world's largest food services companies, serving over 5.5 billion meals per year across offices, schools, hospitals, and sports venues. He was responsible for operations spanning</v>
+        <v>(PR-inside.com) TRWD builds on new licensing agreements, targeting resilient industries and recurring revenue opportunities as management anticipates the start of licensing revenue in Q4 2026. NEW YORK CITY, NY / ACCESS Newswire / October 13, 2026 / Tradewinds Universal (OTCID:TRWD) today highlighted its strategy of developing a diversified portfolio of businesses and revenue-producing relationships in industries management believes are positioned to maintain consumer demand across changing economic conditions. As concerns surrounding global economic growth, inflation, and interest rates continue to dominate financial headlines, President Donald Trump's calls for lower interest rates and the Federal Reserve's continued focus on inflation have intensified the national ..</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="str">
-        <v>WheelMetrics Brings Systematic Stock Selection to Retail Investors Using the Wheel Strategy</v>
+        <v>Visuable Earns Select Partner Status 8 Years Into Its Shopify Partnership</v>
       </c>
       <c r="B190" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-13</v>
       </c>
       <c r="C190" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D190" t="str">
-        <v>Finance, AI, SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E190" t="str">
-        <v>https://www.prnewswire.com/news-releases/wheelmetrics-brings-systematic-stock-selection-to-retail-investors-using-the-wheel-strategy-302859833.html</v>
+        <v>https://www.newsfilecorp.com/release/318197/Visuable-Earns-Select-Partner-Status-8-Years-Into-Its-Shopify-Partnership</v>
       </c>
       <c r="F190" t="str">
-        <v>Founded by computer scientist and former AI entrepreneur Adrian Rosebrock, WheelMetrics helps traders evaluate the stocks behind their options trades before chasing premiums WASHINGTON, Aug. 25, 2026 /PRNewswire/ -- WheelMetrics, an educational and stock-screening platform for retail...</v>
+        <v>London, United Kingdom--(Newsfile Corp. - October 13, 2026) - Visuable, an award-winning London-based digital agency specializing in Squarespace website design, has been named a Shopify Select Partner and is now listed in Shopify's official Partner Directory.Image caption: Visuable announces its new Shopify Select Partner status.To view an enhanced version of this graphic, please visit:https://images.newsfilecorp.com/files/10587/318197_357d91d944e27a63_001full.jpgThe company has been an active...</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="str">
-        <v>BJ’s Restaurants, Inc. to Participate at the 19th Annual Barclays Global Consumer Staples Conference</v>
+        <v>Orbis International Named Winner of 2026 AWS Children's Health Innovation Award</v>
       </c>
       <c r="B191" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-13</v>
       </c>
       <c r="C191" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D191" t="str">
-        <v>Finance, Retail</v>
+        <v>AI, Healthcare, Retail</v>
       </c>
       <c r="E191" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/25/3350892/12013/en/bj-s-restaurants-inc-to-participate-at-the-19th-annual-barclays-global-consumer-staples-conference.html</v>
+        <v>https://www.prnewswire.com/news-releases/orbis-international-named-winner-of-2026-aws-childrens-health-innovation-award-302906850.html</v>
       </c>
       <c r="F191" t="str">
-        <v>HUNTINGTON BEACH, Calif., Aug. 25, 2026 (GLOBE NEWSWIRE) -- BJ’s Restaurants, Inc. (NASDAQ: BJRI) announced today that management will be participating at the 19 th Annual Barclays Global Consumer Staples Conference on Tuesday, September 8, 2026. The Company will participate in a fireside discussion, which will be held at the Intercontinental hotel in Boston, Massachusetts.</v>
+        <v>Orbis will work with AWS to integrate AI-assisted screening to protect premature babies' sight NEW YORK, Oct. 13, 2026 /PRNewswire/ -- Global eye care nonprofit Orbis announces it has been selected as a winner of the 2026 Amazon Web Services (AWS) Imagine Grant: Children's Health...</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="str">
-        <v>Civic Builders Delivers New $12.8 Million Home for New Village Academy ...</v>
+        <v>Tenae R. Stewart Featured in a Full-Page Article in the Winter Issue of P.O.W.E.R. (Professional Organization of Women of Excellence Recognized) Magazine</v>
       </c>
       <c r="B192" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-13</v>
       </c>
       <c r="C192" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D192" t="str">
-        <v>Real Estate, Retail, Education</v>
+        <v>Retail</v>
       </c>
       <c r="E192" t="str">
-        <v>https://pr-inside.com/civic-builders-delivers-new-12-8-million-home-for-new-village-academy-r5216084.htm</v>
+        <v>https://www.pr.com/press-release/981580</v>
       </c>
       <c r="F192" t="str">
-        <v>(PR-inside.com) Nonprofit lender and developer Civic Builders transformed 49,200 square feet of vacant retail space into a new public charter high school ANNAPOLIS, MD / ACCESS Newswire / August 25, 2026 / Today, New Village Academy (NVA) welcomed its founding class of 180 students, opening a tuition-free public charter high school inside a former Lord &amp; Taylor at Annapolis Mall, developed by Civic Builders, a nonprofit lender and developer of public charter schools. "New Village Academy had a bold vision for what high school could look like, and our job was to make sure real estate didn't stand in the way," said David ..</v>
+        <v>Tenae R. Stewart of Baton Rouge, Louisiana will be featured in a full-page article in the winter issue of P.O.W.E.R. (Professional Organization of Women of Excellence Recognized) Magazine. Stewart was selected for this feature for her contributions and achievements in the retail industry. About Tenae R. Stewart Tenae R. Stewart is the owner and artist behind VandalStyle, a creative brand focused on custom, [PR.com]</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="str">
-        <v>You can officially buy the Pixel 11 phones and Pixel Watch 5.</v>
+        <v>Wawa Massage Therapy Brings Premium Relaxing Massage Services to Basingstoke</v>
       </c>
       <c r="B193" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-13</v>
       </c>
       <c r="C193" t="str">
-        <v>mlpr-google</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D193" t="str">
         <v>Retail</v>
       </c>
       <c r="E193" t="str">
-        <v>https://blog.google/products-and-platforms/devices/pixel/buy-pixel-11-phones-pixel-5-watch/</v>
+        <v>https://express-press-release.net/news/2026/10/13/1776570</v>
       </c>
       <c r="F193" t="str">
-        <v>Our new Pixel 11 phones and Pixel Watch 5 are now on shelves at the Google Store and through our retail partners.</v>
+        <v>Wawa Massage Therapy brings premium relaxing massage services to Basingstoke, helping people reduce stress, ease pain, and improve well-being. With expert therapists and treatments such [read full press release...]</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="str">
-        <v>Consumer Watchdog &amp;amp; Wildfire Survivors Call on Lawmakers to Reject Gov's 11th-Hour Legislative Utility Bail Out for Fires They Cause; Urge "No Lines Between Survivors"</v>
+        <v>INEO Reports 47% Fiscal 2026 Revenue Growth as Q4 Revenue Reaches Record ...</v>
       </c>
       <c r="B194" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-13</v>
       </c>
       <c r="C194" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D194" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E194" t="str">
-        <v>https://www.prnewswire.com/news-releases/consumer-watchdog--wildfire-survivors-call-on-lawmakers-to-reject-govs-11th-hour-legislative-utility-bail-out-for-fires-they-cause-urge-no-lines-between-survivors-302859753.html</v>
+        <v>https://pr-inside.com/ineo-reports-47-fiscal-2026-revenue-growth-as-q4-revenue-reaches-record-r5232911.htm</v>
       </c>
       <c r="F194" t="str">
-        <v>SACRAMENTO, Calif., Aug. 25, 2026 /PRNewswire/ -- Over fifty wildfire survivors from across California gathered outside the Capitol building today to call on California lawmakers to stand with survivors and reject a plan by the governor in the final days of the legislative session to bail...</v>
+        <v>(PR-inside.com) Fourth-quarter revenue increases 76% sequentially and 170% year over year as INEO enters fiscal 2027 with expanding customer opportunities SURREY, BC / ACCESS Newswire / October 13, 2026 / INEO Tech Corp. (TSX-V:INEO)(OTCQB:INEOF)(FSE:0OQ) (the "Company" or "INEO"), a provider of connected entrance infrastructure for modern retail, today announced its audited financial results for the year ended June 30, 2026. Revenue for fiscal 2026 increased 47.3% to $2,076,691, compared with $1,410,270 in fiscal 2025. Gross profit increased 46.0% to $889,519, compared with $609,180 in the prior year. Revenue growth accelerated significantly during the second half of the year. Fourth-quarter revenue reached a record $1,030,946, ..</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="str">
-        <v>Greenland Mines (GRML) Initial Assessment Values Sarfartoq at Up to $2.05B Pre-Tax NPV</v>
+        <v>Proven Culinary Food-As-Medicine, Indoor Agriculture Team Takes the ...</v>
       </c>
       <c r="B195" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-13</v>
       </c>
       <c r="C195" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D195" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E195" t="str">
-        <v>https://www.newmediawire.com/news/greenland-mines-grml-initial-assessment-values-sarfartoq-at-up-to-2-05b-pre-tax-npv-7088889</v>
+        <v>https://pr-inside.com/proven-culinary-food-as-medicine-indoor-agriculture-team-takes-the-r5232905.htm</v>
       </c>
       <c r="F195" t="str">
-        <v>LOS ANGELES, CA - August 25, 2026 ( NEWMEDIAWIRE ) - Greenland Mines (NASDAQ: GRML) , a Western-aligned critical minerals developer, released an independent Initial Assessment (“IA”) for its Sarfartoq Nd-Pr Rare Earth Element Project in southwest Greenland, outlining a high-case pre-tax net present value of up to approximately $2.05 billion at an 8% real discount rate and an internal rate of return of 118.6%, including Indicated and Inferred Mineral Resources. The high case estimates a pre-tax NPV of up to $1.49 billion and an IRR of 92.7% when Inferred Mineral Resources are excluded. The assessment outlines a nine-year mine life processing 12.2 million tons at 1.4 million tons annually and states that, at 2025 consumption levels, planned Sarfartoq NdPr oxide production would represent app</v>
+        <v>(PR-inside.com) Mastermind Mushrooms at Lion Farms now supplies fresh Lion's Mane, Oyster, and contract grow gourmet mushroom varieties to Foodservice, Retail Grocery, and Food &amp; Beverage Manufacturer channels statewide, harvested to order. MIAMI, FL / ACCESS Newswire / October 13, 2026 / Ahead of National Mushroom Day on October 15 - Mastermind Mushrooms has taken the reins of Florida's largest gourmet mushroom facility, located in Miami, and now operates the site as Mastermind Mushrooms at Lion Farms under a strategic partnership with Lion Farms. Lion Farms is an organic regenerative agriculture farm. From a single Miami production base, the operation supplies freshly ..</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="str">
-        <v>I'm an Amazon SVP who hadn't coded in 25 years. Then I wrote 100,000 lines of code with AI.</v>
+        <v>Best-Selling Author Daniel J. Voelker Releases Dual-Timeline Paris Novel "The Woman Across the Courtyard" on October 17</v>
       </c>
       <c r="B196" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-13</v>
       </c>
       <c r="C196" t="str">
-        <v>mlpr-amazon</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D196" t="str">
-        <v>AI, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E196" t="str">
-        <v>https://www.aboutamazon.com/news/workplace/amazon-svp-ai-tools-employees-careers?utm_source=rss</v>
+        <v>https://pressreleasenews.org/pressroom/best-selling-author-daniel-j-voelker-releases-dual-timeline-paris-novel-the-woman-across-the-courtyard-on-october-17</v>
       </c>
       <c r="F196" t="str">
-        <v>Amazon’s HR leader, Beth Galetti, shares how AI tools are empowering employees to build and how the company is investing $2.5 billion to prepare people for the future of work.</v>
+        <v>Daniel J. Voelker is a best-selling author, trial attorney, and forensic historian based in Chicago. His previous novel, Return to Hawaii, became an Amazon bestseller. The Woman Across the Courtyard is his latest novel, a historical mystery set in Paris.</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="str">
-        <v>Fuchs Gruppe Introduces the "Sweet Creations" Collection of Seasonings</v>
+        <v>WorkBuzz acquires Hive, bringing two UK employee listening businesses together</v>
       </c>
       <c r="B197" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-13</v>
       </c>
       <c r="C197" t="str">
-        <v>PRWeb</v>
+        <v>Pressat</v>
       </c>
       <c r="D197" t="str">
-        <v>Retail</v>
+        <v>Finance, SaaS, Real Estate, Energy, Retail, Education</v>
       </c>
       <c r="E197" t="str">
-        <v>https://www.prweb.com/releases/fuchs-gruppe-introduces-the-sweet-creations-collection-of-seasonings-302854942.html</v>
+        <v>https://pressat.co.uk/releases/workbuzz-acquires-hive-bringing-two-uk-employee-listening-businesses-together-d46c34d3bb6ee9aeb3f457ec6d059c54/</v>
       </c>
       <c r="F197" t="str">
-        <v>For a limited time, complimentary samples are being offered to food manufacturing and foodservice firms. HAMPSTEAD, Md., Aug. 25, 2026 /PRNewswire-PRWeb/ -- Fuchs Gruppe, a leading provider of seasonings, flavor solutions, and spices for the food manufacturing, retail, and foodservice...</v>
+        <v>Tuesday 13 October, 2026 Acquisition brings together two UK employee listening businesses with a shared belief that when employees are heard, organisations become better places to work and perform. Milton Keynes, UK, 13th October 2026 - WorkBuzz, the employee listening technology company helping organisations turn employee voice into better decisions and improved performance, today announced the acquisition of Hive, an established UK employee engagement platform supporting commercial, public sector and not-for-profit organisations. The acquisition brings together two trusted teams with a shared belief that when employees are heard, organisations become better places to work and perform. For Hive customers, the priority is continuity - with the added benefits of becoming part of a larger, f</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="str">
-        <v>Giadzy Brings Its Gluten-Free Pasta to Sprouts Farmers Market Nationwide</v>
+        <v>Smart Label Market Insights on Automated Identification Technologies</v>
       </c>
       <c r="B198" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-13</v>
       </c>
       <c r="C198" t="str">
-        <v>mlpr-businesswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D198" t="str">
         <v>Retail</v>
       </c>
       <c r="E198" t="str">
-        <v>https://finance.yahoo.com/small-business/articles/giadzy-brings-gluten-free-pasta-164900101.html</v>
+        <v>https://express-press-release.net/news/2026/10/13/1776518</v>
       </c>
       <c r="F198" t="str">
-        <v>LOS ANGELES, August 25, 2026--Giadzy is expanding its retail presence with the nationwide launch of its gluten-free pasta at Sprouts Farmers Market. Created by entrepreneur and celebrity chef Giada De Laurentiis, the Italian-made pasta is now available at 480 Sprouts locations nationwide, marking Giadzy’s first partnership with a national retail chain.</v>
+        <v>The Smart Label Market is developing around the growing need for accurate product identification, inventory visibility, and automated tracking across retail, logistics, manufacturing, and healthcare. [read full press release...]</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="str">
-        <v>Logo Brands and Timeless Etchings Announce Strategic Manufacturing ...</v>
+        <v>BidSlam Launches on Apple App Store and Google Play, Expanding Its Gamified Shopping Platform</v>
       </c>
       <c r="B199" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-13</v>
       </c>
       <c r="C199" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D199" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E199" t="str">
-        <v>https://pr-inside.com/logo-brands-and-timeless-etchings-announce-strategic-manufacturing-r5215993.htm</v>
+        <v>https://www.newsfilecorp.com/release/318196/BidSlam-Launches-on-Apple-App-Store-and-Google-Play-Expanding-Its-Gamified-Shopping-Platform</v>
       </c>
       <c r="F199" t="str">
-        <v>(PR-inside.com) FRANKLIN, TN / ACCESS Newswire / August 25, 2026 / Logo Brands, a leading manufacturer and marketer of licensed sports products, has entered into a new strategic manufacturing partnership with Timeless Etchings, a U.S.-based manufacturer known for its craftsmanship in barn wood products and domestically produced décor. For the past eight months, the two companies have been working together to develop a new collection of products that combines the manufacturing capabilities of Timeless Etchings with Logo Brands' strength in licensed sports, product development, retail relationships, and distribution. Timeless Etchings brings state-of-the-art manufacturing capabilities, equipment, craftsmanship, and an experienced team that excels at ..</v>
+        <v>Sydney, Australia--(Newsfile Corp. - October 13, 2026) - BidSlam, an interactive ecommerce platform, has launched its mobile application on the Apple App Store and Google Play, expanding the platform's availability to iPhone and Android users.BidSlamTo view an enhanced version of this graphic, please visit:https://images.newsfilecorp.com/files/8871/318196_54a89c2f84db087d_001full.jpgThe mobile launch extends BidSlam's existing web-based service to dedicated smartphone applications. Users can now...</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="str">
-        <v>Huboo Raises $270M Series A to Accelerate Global Cross-Border Commerce Infrastructure</v>
+        <v>TCL Showcases 5G AI CPE X5 at Network X 2026, Bringing Comprehensive AI-Powered Optimization to Home Broadband</v>
       </c>
       <c r="B200" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-13</v>
       </c>
       <c r="C200" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D200" t="str">
-        <v>Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E200" t="str">
-        <v>https://pressreleasenews.org/pressroom/huboo-raises-270m-series-a-to-accelerate-global-cross-border-commerce-infrastructure</v>
+        <v>https://www.prnewswire.com/news-releases/tcl-showcases-5g-ai-cpe-x5-at-network-x-2026-bringing-comprehensive-ai-powered-optimization-to-home-broadband-302902425.html</v>
       </c>
       <c r="F200" t="str">
-        <v/>
+        <v>VIENNA, Oct. 13, 2026 /PRNewswire/ -- TCL, a global leader in consumer electronics, showcases its flagship 5G AI CPE X5 at Network X 2026. Positioned as a comprehensive agentic AI 5G CPE, X5 features natural-language interaction, AI network optimization, application-aware QoS, proactive...</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="str">
-        <v>APRO Introduces New Consumer Best Practices to Strengthen Trust at RTO World 2026</v>
+        <v>Clirass Introduces CC300 Electric Bidet Toilet Seat With Premium Bathroom Comforts for Under $300</v>
       </c>
       <c r="B201" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-13</v>
       </c>
       <c r="C201" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D201" t="str">
         <v>Retail</v>
       </c>
       <c r="E201" t="str">
-        <v>https://www.prnewswire.com/news-releases/apro-introduces-new-consumer-best-practices-to-strengthen-trust-at-rto-world-2026-302859498.html</v>
+        <v>https://pressreleasenews.org/pressroom/clirass-introduces-cc300-electric-bidet-toilet-seat-with-premium-bathroom-comforts-for-under-300</v>
       </c>
       <c r="F201" t="str">
-        <v>New Guidelines Reinforce the Rent-to-Own Industry's Commitment to Transparency, Accountability and Responsible Business Practices AUSTIN, Texas, Aug. 25, 2026 /PRNewswire/ -- The Association of Professional Rental Organizations (APRO) unveiled its new Consumer Best Practices Guidelines at...</v>
+        <v/>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="str">
-        <v>AI Is Recommending Products to 900 Million People a Week- 78% of Brands Aren't in the Answer.</v>
+        <v>/C O R R E C T I O N - Duracell/</v>
       </c>
       <c r="B202" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-12</v>
       </c>
       <c r="C202" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D202" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E202" t="str">
-        <v>https://www.prweb.com/releases/ai-is-recommending-products-to-900-million-people-a-week--78-of-brands-arent-in-the-answer-302859125.html</v>
+        <v>https://www.prnewswire.com/news-releases/in-partnership-with-amazon-duracell-powers-up-austin-ahead-of-f1-weekend-with-high-power-pre-race-celebration-302901857.html</v>
       </c>
       <c r="F202" t="str">
-        <v>CommerceV3 analysis of 1 million+ AI shopping prompts finds most eCommerce brands are invisible to AI assistants; the company launched Agentic AI Growth Suite to close the gap. NEW YORK, Aug. 25, 2026 /PRNewswire-PRWeb/ -- CommerceV3, an AI-powered commerce growth platform processing more...</v>
+        <v>In the news release, In partnership with Amazon, Duracell Powers Up Austin Ahead of F1 Weekend with High-Power Pre-Race Celebration, issued 08-Oct-2026 by Duracell over PR Newswire, we are advised by the company that changes have been made. The complete, corrected release follows, with...</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="str">
-        <v>Update - ZenaTech Completes Acquisition of ESM Software, Adding Strategy Execution and Compliance Software to its Enterprise SaaS Division, with Revenue from Government, Healthcare and Financial Services Customers</v>
+        <v>Uniform Advantage Relocates Greenville Store to 836 Woods Crossing Road</v>
       </c>
       <c r="B203" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-12</v>
       </c>
       <c r="C203" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D203" t="str">
-        <v>Finance, AI, SaaS, Energy, Retail, Education</v>
+        <v>Retail</v>
       </c>
       <c r="E203" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/25/3350625/0/en/update-zenatech-completes-acquisition-of-esm-software-adding-strategy-execution-and-compliance-software-to-its-enterprise-saas-division-with-revenue-from-government-healthcare-and-.html</v>
+        <v>https://www.prnewswire.com/news-releases/uniform-advantage-relocates-greenville-store-to-836-woods-crossing-road-302906088.html</v>
       </c>
       <c r="F203" t="str">
-        <v>VANCOUVER, British Columbia, Aug. 25, 2026 (GLOBE NEWSWIRE) -- ZenaTech, Inc. (Nasdaq: ZENA) (FSE: 49Q) (BMV: ZENA) (“ZenaTech”), a technology solution provider specializing in AI (Artificial Intelligence) drones, Drone as a Service (DaaS), enterprise SaaS, and Quantum Computing solutions, announces the acquisition of ESM Software , a Boston-based strategy execution and performance management software company. ESM serves government, school systems, healthcare, utilities and energy, financial services and retail customers across the United States and globally in Latin America, Europe, Africa, and Australia. In operation since 1998, the company now supports over 8,000 users and has spent more than 25 years helping organizations turn strategic plans into measurable results. This 13 th additio</v>
+        <v>GREENVILLE, S.C., Oct. 12, 2026 /PRNewswire/ -- Uniform Advantage has transitioned its retail presence in Greenville, South Carolina, to a modern facility located at 836 Woods Crossing Road. Situated within the Crosspointe Plaza, this relocation provides healthcare professionals with a...</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="str">
-        <v>US Consumer Confidence Edged Down Slightly in August</v>
+        <v>Mobilicom (MOB) Launches SwarmiX Secure Mesh Communications Solutions for Drone and Robotic Fleets</v>
       </c>
       <c r="B204" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-12</v>
       </c>
       <c r="C204" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D204" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E204" t="str">
-        <v>https://www.prnewswire.com/news-releases/us-consumer-confidence-edged-down-slightly-in-august-302859371.html</v>
+        <v>https://www.newmediawire.com/news/mobilicom-mob-launches-swarmix-secure-mesh-communications-solutions-for-drone-and-robotic-fleets-7090535</v>
       </c>
       <c r="F204" t="str">
-        <v>Expectations for the future became more pessimistic, offsetting improved assessments of the present situation NEW YORK, Aug. 25, 2026 /PRNewswire/ -- The Conference Board Consumer Confidence Index® decreased by 0.8 points to 89.4 (1985=100) in August, down from 90.2 in July. The Present Situation Index—based on consumers' assessment of current business and labor market conditions—rose by 6.8...</v>
+        <v>LOS ANGELES, CA - October 12, 2026 ( NEWMEDIAWIRE ) - Mobilicom (NASDAQ: MOB) , a provider of cybersecure solutions for drones and robotics, announced the launch of SwarmiX, a new family of secure, high-throughput mesh communications solutions designed for data-intensive missions involving coordinated drone and robotic fleets. Expanding the company’s Secured Autonomy(TM) portfolio, SwarmiX offers throughput of up to 1 gigabit per second, scalable mesh networking designed to connect hundreds of nodes and multi-band spectrum agility up to 7 GHz. The product family includes embedded modules for drones and robotics and ruggedized tactical units for military personnel, vehicles and launch systems. Designed to support communications in contested environments, SwarmiX also incorporates onboard co</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="str">
-        <v>Happiness Fits Opens Student Ambassador Roles for Akungba Creators</v>
+        <v>LilBabyShop Launches Dedicated Online Hub to Simplify Baby Shopping for Modern Parents</v>
       </c>
       <c r="B205" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-12</v>
       </c>
       <c r="C205" t="str">
         <v>PressReleaseNews</v>
       </c>
       <c r="D205" t="str">
-        <v>Retail, Education</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E205" t="str">
-        <v>https://pressreleasenews.org/pressroom/happiness-fits-opens-student-ambassador-roles-for-akungba-creators</v>
+        <v>https://pressreleasenews.org/pressroom/lilbabyshop-launches-dedicated-online-hub-to-simplify-baby-shopping-for-modern-parents</v>
       </c>
       <c r="F205" t="str">
-        <v>Happiness Fits opens applications for its Campus Ambassador Network, offering Akungba student creators hands-on experience in brand representation, marketing, and digital operations.</v>
+        <v>New online platform brings baby products, nursery essentials, and practical shopping resources together in one convenient destination.</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="str">
-        <v>Happiness Fits Launches with Local Delivery Hub in Akungba-Akoko, Targeting Student Market</v>
+        <v>Changzhou Microintelligence Co., Ltd passes HKEX Listing Committee hearing</v>
       </c>
       <c r="B206" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-12</v>
       </c>
       <c r="C206" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D206" t="str">
-        <v>Retail, Education</v>
+        <v>Energy, Retail, Automotive, Education</v>
       </c>
       <c r="E206" t="str">
-        <v>https://pressreleasenews.org/pressroom/happiness-fits-launches-with-local-delivery-hub-in-akungba-akoko-targeting-student-market</v>
+        <v>https://www.pr-inside.com/changzhou-microintelligence-co-ltd-passes-hkex-listing-committee-hearing-r5232739.htm</v>
       </c>
       <c r="F206" t="str">
-        <v>Happiness Fits, a new apparel startup, has launched operations in Akungba-Akoko, Ondo State, offering streetwear and local delivery for students and residents, with plans for regional expansion.</v>
+        <v>(PR-inside.com) Hong Kong, Oct 12, 2026 - (ACN Newswire) - Microintelligence was founded in 2018. As a leader in industrial embodied intelligence, the Company develops EIIR products and integrated solutions capable of autonomous perception, learning, decision-making and executing of complex tasks with its full-stack self-developed software, hardware and systems engineering capabilities. Its products have achieved commercialization at scale in real-world industrial settings, including in industries with extremely high requirements for precision, stability, and reliability, such as 3C electronics, automotive manufacturing, new energy, fast-moving consumer goods (FMCG), and semiconductors. Meanwhile, its application scenarios are evolving from "mature single-process workflow” to "integrated w</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="str">
-        <v>Happiness Fits Launches Nationwide Campaign to Combat Overpriced Apparel for Nigerian Youth</v>
+        <v>Greenland Mines (GRML) Welcomes EU Strategic Project Designation for Neo Performance Materials Silmet 2.0</v>
       </c>
       <c r="B207" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-12</v>
       </c>
       <c r="C207" t="str">
-        <v>PressReleaseNews</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D207" t="str">
-        <v>Retail, Education</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E207" t="str">
-        <v>https://pressreleasenews.org/pressroom/happiness-fits-launches-nationwide-campaign-to-combat-overpriced-apparel-for-nigerian-youth</v>
+        <v>https://www.newmediawire.com/news/greenland-mines-grml-welcomes-eu-strategic-project-designation-for-neo-performance-materials-silmet-2-0-7090534</v>
       </c>
       <c r="F207" t="str">
-        <v>Happiness Fits, a Nigerian startup, launches a nationwide campaign to combat overpriced apparel for Gen-Z and university students, offering high-quality streetwear at fair prices with nationwide logistics.</v>
+        <v>LOS ANGELES, CA - October 12, 2026 ( NEWMEDIAWIRE ) - Greenland Mines (NASDAQ: GRML) (FSE: HK6) , a critical-minerals developer advancing two major projects in Greenland, welcomed the European Commission’s selection of Neo Performance Materials Silmet 2.0 development plan as one of 46 new Strategic Projects under the European Union’s Critical Raw Materials Act (“CRMA”). Announced Oct. 9, 2026, the designation supports efforts to strengthen and diversify European critical-mineral supply chains. Neo, a strategic shareholder in Greenland Mines with offtake rights for up to 60% of future production from the Sarfartoq Project, plans to adapt its rare earth separation facility in Estonia to accommodate new raw material sources. Greenland Mines views its Sarfartoq rare earth resource and Neo’s Eu</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="str">
-        <v>Youth Startup Happiness Fits Sets New Benchmark for Ondo Retail with Zero-Stress Fashion Model</v>
+        <v>Versus Systems (VS) Names Brian Goldenberg CFO to Further Strengthen Financial and Operational Infrastructure</v>
       </c>
       <c r="B208" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-12</v>
       </c>
       <c r="C208" t="str">
-        <v>PressReleaseNews</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D208" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E208" t="str">
-        <v>https://pressreleasenews.org/pressroom/youth-startup-happiness-fits-sets-new-benchmark-for-ondo-retail-with-zero-stress-fashion-model</v>
+        <v>https://www.newmediawire.com/news/versus-systems-vs-names-brian-goldenberg-cfo-to-further-strengthen-financial-and-operational-infrastructure-7090533</v>
       </c>
       <c r="F208" t="str">
-        <v>Happiness Fits, a youth-led startup in Ondo State, has quickly established a scalable e-commerce model combining textile manufacturing with direct-to-consumer logistics, setting a new benchmark for regional retail.</v>
+        <v>Goldenberg brings more than 25 years of financial and operational leadership experience. He will also serve as the company’s principal financial officer and principal accounting officer. His background includes CFO, COO, and chief compliance officer roles at investment management firms. The appointment comes as Versus develops its gamification and audience engagement business across digital and live environments. LOS ANGELES, CA - October 12, 2026 ( NEWMEDIAWIRE ) - Versus Systems (NASDAQ: VS) , a leading provider of gamification and audience engagement technology, has appointed Brian Goldenberg, CPA, as chief financial officer, adding a senior executive with more than 25 years of finance and operations experience. Goldenberg’s appointment took effect September 8, 2026. In addition to serv</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="str">
-        <v>AAUA Students Get Zero-Delivery-Fee Fashion Line as Happiness Fits Launches Campus Initiative</v>
+        <v>Thrill of the Deal: For 87%, Getting a Great Deal Is More Satisfying Than Owning a Luxury Item</v>
       </c>
       <c r="B209" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-12</v>
       </c>
       <c r="C209" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D209" t="str">
         <v>Retail</v>
       </c>
       <c r="E209" t="str">
-        <v>https://pressreleasenews.org/pressroom/aaua-students-get-zero-delivery-fee-fashion-line-as-happiness-fits-launches-campus-initiative</v>
+        <v>https://www.prnewswire.com/news-releases/thrill-of-the-deal-for-87-getting-a-great-deal-is-more-satisfying-than-owning-a-luxury-item-302905968.html</v>
       </c>
       <c r="F209" t="str">
-        <v>Happiness Fits launches a campus-tailored fashion line for AAUA students, featuring free delivery and budget-friendly apparel. The brand aims to expand to other Nigerian universities within five years.</v>
+        <v>New survey results from Burlington Stores illustrate how Americans are redefining value and embracing the hunt for great deals ahead of the 2026 holiday season Key Points A new survey from Burlington highlights how consumer shopping and purchasing sentiment remain positive despite facing...</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="str">
-        <v>Court House Lawyers Secures Full Mercedes-Benz Buyback After Client's Claim Was Denied</v>
+        <v>Mobulous Technologies Strengthens Its Position as an AI-Assisted Mobile App Development Company in 2026</v>
       </c>
       <c r="B210" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-12</v>
       </c>
       <c r="C210" t="str">
-        <v>PRWeb</v>
+        <v>PR.com</v>
       </c>
       <c r="D210" t="str">
-        <v>Retail</v>
+        <v>AI, Retail, Education</v>
       </c>
       <c r="E210" t="str">
-        <v>https://www.prweb.com/releases/court-house-lawyers-secures-full-mercedes-benz-buyback-after-clients-claim-was-denied-302859114.html</v>
+        <v>https://www.pr.com/press-release/981540</v>
       </c>
       <c r="F210" t="str">
-        <v>Glendale lemon law firm recovers client's full investment and negotiates a complete waiver of the mileage offset, returning an additional $5,250 GLENDALE, Calif., Aug. 25, 2026 /PRNewswire-PRWeb/ -- Court House Lawyers, a Glendale-based consumer protection firm focused on California lemon...</v>
+        <v>Mobulous Technologies expands its AI-assisted mobile app development approach by integrating Lovable, Claude Code, Cursor and AI-enabled engineering workflows. Combining intelligent development tools with experienced software engineers, the company aims to accelerate the delivery of scalable mobile applications across healthcare, fintech, e-commerce, logistics, education and other industries. [PR.com]</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="str">
-        <v>Strong demand and brand relevance drive LEGO Group revenue up 21%, operating profit up 22% in H1 2026</v>
+        <v>Lucid Sets Plan for First Retail and Service Locations in France</v>
       </c>
       <c r="B211" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-12</v>
       </c>
       <c r="C211" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D211" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E211" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359438</v>
+        <v>https://www.prnewswire.com/news-releases/lucid-sets-plan-for-first-retail-and-service-locations-in-france-302905822.html</v>
       </c>
       <c r="F211" t="str">
-        <v>Highlights vs. H1 2025 - - - &amp;#8226; Revenue increased 21% to a record DKK 41.9 billion. In constant currency, revenue grew 26%. - - &amp;#8226; Consumer sales grew 22%, driven by strong demand across a broad product range and excitement for the LEGO&amp;#174; brand. - - &amp;#8226; The company outpaced a growing global toy market and gained market share. - - &amp;#8226; Operating profit increased 22% to DKK 10.9 billion, supported by strong top-line growth, scale efficiencies and productivity efforts, while maintaining sig... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359438</v>
-[...2 lines deleted...]
-    <row r="212">
+        <v>Lucid will open its first three retail and service locations in the first quarter of 2027. Lucid plans to expand its French network to more than 16 partner locations by the end of 2027. Customers will be able to experience and order Lucid Gravity1 and Lucid Air2 at each location;...</v>
+      </c>
+    </row>
+    <row r="212" xml:space="preserve">
       <c r="A212" t="str">
-        <v>Happiness Fits Announces Zero-Stress Campus Delivery Model With Free Shipping and Free Socks in Every Order</v>
+        <v>Chervon Names Charlie Harte Director of Field Sales &amp; Recruiting - Canada</v>
       </c>
       <c r="B212" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-12</v>
       </c>
       <c r="C212" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D212" t="str">
-        <v>Retail</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E212" t="str">
-        <v>https://pressreleasenews.org/pressroom/happiness-fits-announces-zero-stress-campus-delivery-model-with-free-shipping-and-free-socks-in-every-order</v>
-[...5 lines deleted...]
-    <row r="213">
+        <v>https://www.acnnewswire.com/press-release/english/110738/</v>
+      </c>
+      <c r="F212" t="str" xml:space="preserve">
+        <v xml:space="preserve">NAPERVILLE, IL, Oct 12, 2026 - (ACN Newswire) - Charlie Harte joins Chervon as Director of Field Sales and Recruiting - Canada, effective Monday, October 12, 2026, reporting to Neil Harrison, VP/MD Sales and Marketing - Canada.
+Harte brings 15+ years of experience in the Canadian power tools, outdoor power equipment, and hand tool market. Additionally, he has 6+ years of experience selling into the commercial plumbing arena.
+Early in his career, Harte spent six years at Black and Decker growing into the National Sales and Marketing Manager position for B&amp;D Canada. He subsequently became Director of Sales for Irwin Industrial Tools and then became a Director of Sales for Milwaukee Canada. Harte moved into the VP Sales position for Uponor Advanced Plumbing Solutions.
+Harte has an impressive track record in field sales leadership and strategic account development. He is known for his ability to build and manage high-performance sales teams throughout Canada.
+"Charlie brings an outstanding skillset to Chervon Canada," said Neil Harrison, VP/MD Canada. "His strength in sales management and in creating and mentoring high potential sales talent will accelerate our growth in the Canadian market."
+"I feel I have been preparing for this exciting role at Chervon my entire career," said Harte. "I look forward to working with our amazing Canadian team in building the leading pro power tool and outdoor power equipment company in our market."
+Harte earned his undergraduate degree in business at Polytechnic of Wales, UK. He then studied international business at Xi'an Jiaotong-Liverpool University in Suzhou, China. He then completed his MBA at the University of Toronto.
+ABOUT CHERVON
+Chervon North America is part of a global total solution provider specializing in R&amp;D, manufacturing, testing, sales, and after-sales service of power tools and outdoor power equipment (OPE). Guided by user-centric innovation, the Company operates an integrated business model supported by global sales and distribution networks. Chervon's portfolio includes EGO, FLEX, SKIL, and DEVON, servingindustri al, professional, and consumer markets globally.
+Better Tools. Better World.
+Chervon is committed to delivering superior products to users worldwide through continuous innovation and strives to become a global leader in power tools and OPE in the lithium-ion, intelligent, and digital era.
+PR Contact:
+Corporate Communications: 
+CorpComm@na.chervongroup.com
+SOURCE: Chervon
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="213" xml:space="preserve">
       <c r="A213" t="str">
-        <v>MDCE Highlights StrainScan Pro's Enterprise-Ready Agricultural AI Tech ...</v>
+        <v>Chervon Names Randall Durkan Vice President of Supply Chain - North America</v>
       </c>
       <c r="B213" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-12</v>
       </c>
       <c r="C213" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D213" t="str">
-        <v>AI, SaaS, Healthcare, Retail</v>
+        <v>AI, SaaS, Retail, Education</v>
       </c>
       <c r="E213" t="str">
-        <v>https://pr-inside.com/mdce-highlights-strainscan-pro-s-enterprise-ready-agricultural-ai-tech-r5215940.htm</v>
-[...5 lines deleted...]
-    <row r="214">
+        <v>https://www.acnnewswire.com/press-release/english/110740/</v>
+      </c>
+      <c r="F213" t="str" xml:space="preserve">
+        <v xml:space="preserve">NAPERVILLE, IL, Oct 12, 2026 - (ACN Newswire) - Randy Durkan joins Chervon as Vice President of Supply Chain - North America, effective Monday, October 12, 2026, reporting to CEO Joe Galli.
+Randy Durkan brings over 25 years of supply chain management experience, including extensive leadership in power tools, hand tools, and outdoor power equipment. He has proven experience building high-performance supply chain teams and has consistently delivered outstanding service levels, inventory optimization, and cost-reduction results. Durkan is known for developing strong supply chain partnerships with key customers, driving cross-functional collaboration, and deploying technology to achieve world-class supply chain performance.
+He began his early supply chain career in Bentonville, Arkansas, supporting Walmart-focused collaboration across several consumer goods companies. His work at Vi-Jon contributed to Walmart's 2008 Supplier of the Year Award.
+Durkan then spent six years in supply chain management consulting with Hitachi Consulting, traveling worldwide to help clients improve their supply chain performance. In 2019, Randy joined TTI as SVP of Supply Chain for Consumer Products &amp; Outdoor Power Equipment, where he again delivered supplier of the year award level performance.
+Most recently, Durkan served as Vice President of Sales, Inventory, and Operations Planning (SIOP) for the Apex Tool Group.
+Durkan holds a B.S. in Business Logistics &amp; International Business from Penn State University. He is also a graduate of the TTI Breakthrough Leadership Program and is Certified in Production &amp; Inventory Management through APICS.
+"We are highly fortunate to have Randy joining Chervon as VP of Supply Chain for North America," said CEO Joe Galli. "His world-class supply chain management skills, transformative AI integration capabilities, and customer obsession will help us take our company to the next level."
+"Chervon's customer service and growth focus align perfectly with my experience and skill set," said Durkan. "I look forward to helping Chervon exceed customer expectations through supply chain excellence, high-performance teamwork, and AI integration."
+ABOUT CHERVON
+Chervon North America is part of a global total solution provider specializing in R&amp;D, manufacturing, testing, sales, and after-sales service of power tools and outdoor power equipment (OPE). Guided by user-centric innovation, the Company operates an integrated business model supported by global sales and distribution networks. Chervon's portfolio includes EGO, FLEX, SKIL, and DEVON, serving industrial, professional, and consumer markets globally.
+Better Tools. Better World.
+Chervon is committed to delivering superior products to users worldwide through continuous innovation and strives to become a global leader in power tools and OPE in the lithium-ion, intelligent, and digital era.
+PR Contact:
+Corporate Communications: 
+CorpComm@na.chervongroup.com
+SOURCE: Chervon
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="214" xml:space="preserve">
       <c r="A214" t="str">
-        <v>MDCE Highlights StrainScan Pro's Enterprise-Ready Agricultural AI Tech Optimized for Rapid Multi-Location Rollout on iPad Air (OTC PINK:MDCE)</v>
+        <v>Chervon Names Thomas G. Kentouris Vice President of Field Sales</v>
       </c>
       <c r="B214" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-12</v>
       </c>
       <c r="C214" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D214" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E214" t="str">
-        <v>https://www.newswire.com/news/mdce-highlights-strainscan-pros-enterprise-ready-agricultural-ai-tech-optimized</v>
-[...2 lines deleted...]
-        <v>Proprietary AI Vision Platform Designed for Simple, Scalable Deployment Across Multi-Site Retail and Agricultural Operations</v>
+        <v>https://www.acnnewswire.com/press-release/english/110742/</v>
+      </c>
+      <c r="F214" t="str" xml:space="preserve">
+        <v xml:space="preserve">NAPERVILLE, IL, Oct 12, 2026 - (ACN Newswire) - Thomas G. Kentouris joins Chervon as Vice President of Field Sales, effective Monday, October 12, 2026, reporting to Matt DeFeo, SVP of Sales Training and Recruiting.
+Kentouris brings 14+ years of Power Tool and Outdoor Power Equipment experience at TTI. His career began as a sales rep and advanced through a series of increasingly responsible positions, culminating in SVP of Field Sales for Eastern U.S.A.
+Kentouris delivered exceptional sales growth results year after year in his areas of responsibility. His ability to develop store-level partnerships and store-level sell-through programs all resulted in exceptional levels of success.
+Kentouris distinguished himself as an outstanding recruiting talent as he and his teams were responsible for recruiting over 2,000 high potential recent college graduates into the TTI system. Kentouris did an amazing job mentoring, developing, and promoting hundreds of his people into higher level positions throughout the company.
+"Kentouris' powerful, inspiring leadership skills combined with his unmatched drive and work ethic all make him a super star level talent for Chervon," said SVP Matt DeFeo. "Thomas will have an immediate and lasting impact on Chervon's results."
+"I am thrilled to join Chervon and look forward to immediately beginning to build and mentor high-performance sales teams," said Kentouris. "I feel the skills I have developed match up perfectly with our bold plans of perpetual future growth."
+Kentouris earned his degree in Marketing from York College in Pennsylvania. He is also a graduate of the TTI breakthrough leadership program.
+ABOUT CHERVON
+Chervon North America is part of a global total solution provider specializing in R&amp;D, manufacturing, testing, sales, and after-sales service of power tools and outdoor power equipment (OPE). Guided by user-centric innovation, the Company operates an integrated business model supported by global sales and distribution networks. Chervon's portfolio includes EGO, FLEX, SKIL, and DEVON, serving industrial, professional, and consumer markets globally.
+Better Tools. Better World.
+Chervon is committed to delivering superior products to users worldwide through continuous innovation and strives to become a global leader in power tools and OPE in the lithium-ion, intelligent, and digital era.
+PR Contact:
+Corporate Communications: 
+CorpComm@na.chervongroup.com
+SOURCE: Chervon
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="str">
-        <v>Honeycomb Insurance Expands Its Offering with Launch of Lessor's Risk ...</v>
+        <v>Ittefaq Salt Marks Ten-Year Milestone In Himalayan Pink Salt Private Labeling, Offering Flexible Packaging Solutions</v>
       </c>
       <c r="B215" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-12</v>
       </c>
       <c r="C215" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D215" t="str">
-        <v>Finance, SaaS, Real Estate, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E215" t="str">
-        <v>https://pr-inside.com/honeycomb-insurance-expands-its-offering-with-launch-of-lessor-s-risk-r5215936.htm</v>
+        <v>https://www.prweb.com/releases/ittefaq-salt-marks-ten-year-milestone-in-himalayan-pink-salt-private-labeling-offering-flexible-packaging-solutions-302903389.html</v>
       </c>
       <c r="F215" t="str">
-        <v>(PR-inside.com) Within months of announcing a $40 million funding round, Honeycomb's largest product expansion to date brings its technology-driven underwriting platform to well-managed office and retail properties, giving agents a faster, more efficient way to insure ‘LRO' properties and marking the company's next step toward becoming a one-stop shop for commercial real estate insurance CHICAGO, IL / ACCESS Newswire / August 25, 2026 / Honeycomb Insurance, a fast-growing digital insurer that has specialized in landlord and condominium associations, announced the launch of its Lessor's Risk Only (LRO) insurance program, expanding into a commercial lessor-only segment for the first time. Following its recent ..</v>
+        <v>Ittefaq Salt marks ten years of providing private-label Himalayan pink salt solutions to international food brands, retailers, retail stores, wholesalers, and distributors. The company offers customized product specifications, grain sizes, packaging formats, manufacturing, and order...</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="str">
-        <v>Honeycomb Insurance Expands Its Offering with Launch of Lessor's Risk Only (LRO) Coverage</v>
+        <v>How to Choose a Gold IRA Company: Investors Circle Releases New Consumer ...</v>
       </c>
       <c r="B216" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-12</v>
       </c>
       <c r="C216" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D216" t="str">
-        <v>Finance, SaaS, Real Estate, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E216" t="str">
-        <v>https://www.newswire.com/news/honeycomb-insurance-expands-its-offering-with-launch-of-lessors-risk-only-lro</v>
+        <v>https://pr-inside.com/how-to-choose-a-gold-ira-company-investors-circle-releases-new-consumer-r5232557.htm</v>
       </c>
       <c r="F216" t="str">
-        <v>Within months of announcing a $40 million funding round, Honeycomb's largest product expansion to date brings its technology-driven underwriting platform to well-managed office and retail properties, giving agents a faster, more efficient way to insure &amp;lsquo;LRO' properties and marking the company's next step toward becoming a one-stop shop for commercial real estate insurance</v>
+        <v>(PR-inside.com) Investors Circle publishes a new guide explaining how retirement investors can compare gold IRA companies based on reputation, fees, precious metals pricing, rollover support, storage and buyback policies. WILMINGTON, DE / ACCESS Newswire / October 12, 2026 / Investors Circle has released a new consumer guide designed to help retirement investors understand how to choose the right gold IRA company before transferring an IRA, 401(k) or other eligible retirement assets into physical precious metals. Find the official guide here. The new guide focuses on the factors Investors Circle believes consumers should evaluate beyond advertisements, promotional offers and star ratings. These include company history, ..</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="str">
-        <v>Adams Warehouse &amp; Delivery Ranks Among the Best Fulfillment Companies ...</v>
+        <v>Cookiebot by Usercentrics Releases Complimentary Retail Consent Audit Guide Ahead of Black Friday</v>
       </c>
       <c r="B217" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-12</v>
       </c>
       <c r="C217" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D217" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E217" t="str">
-        <v>https://pr-inside.com/adams-warehouse-delivery-ranks-among-the-best-fulfillment-companies-r5215928.htm</v>
+        <v>https://www.newsfilecorp.com/release/318079/Cookiebot-by-Usercentrics-Releases-Complimentary-Retail-Consent-Audit-Guide-Ahead-of-Black-Friday</v>
       </c>
       <c r="F217" t="str">
-        <v>(PR-inside.com) Family-operated since 1976, the company delivers pick-pack-ship fulfillment with real-time order tracking, 24/7 operations and a "pay only for what you need" model. HOUSTON, TX / ACCESS Newswire / August 25, 2026 / Adams Warehouse &amp; Delivery, a family-owned logistics provider serving Texas businesses since 1976, is strengthening its position among the region's leading order-fulfillment operations, giving e-commerce sellers, retailers and manufacturers a single partner for storage, order processing and nationwide shipping. From its Houston headquarters and a statewide network of 11 facilities, Adams provides full-service fulfillment that spans inventory storage, order processing, packing and delivery across the United States. Orders are ..</v>
+        <v>Miami, Florida--(Newsfile Corp. - October 12, 2026) - DesignRush Partner Cookiebot by Usercentrics, has released a complimentary Retail Consent Audit Guide ahead of Black Friday to help retailers identify gaps in their consent setup before the holiday shopping period begins.To view an enhanced version of this graphic, please visit:https://images.newsfilecorp.com/files/10587/318079_dbaaf969b4f8c8c0_001full.jpgThe data privacy platform's new guide provides retailers with a step-by-step audit that...</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="str">
-        <v>Come Over October Survey Finds an Untapped Opportunity for Wine: Give People More Reasons to Come Together</v>
+        <v>“Law Enforcement, Leadership and Surviving Trauma: Real Stories. Hard Lessons. A Guide for Surviving Trauma” is Free to Download for Only Five Days (Until 10/15/26)</v>
       </c>
       <c r="B218" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-12</v>
       </c>
       <c r="C218" t="str">
-        <v>Send2Press</v>
+        <v>WebWire</v>
       </c>
       <c r="D218" t="str">
         <v>Retail</v>
       </c>
       <c r="E218" t="str">
-        <v>https://www.send2press.com/wire/come-over-october-survey-finds-an-untapped-opportunity-for-wine-give-people-more-reasons-to-come-together/</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362692</v>
       </c>
       <c r="F218" t="str">
-        <v>ST. HELENA, Calif., Aug. 25, 2026 (SEND2PRESS NEWSWIRE) -- Sometimes people simply need a reason to extend an invitation. A new national consumer survey conducted by Come Over October&amp;#x2122; in partnership with LocalWineEvents.com found that nearly half (41%) of respondents said having a specific occasion or reason to gather, such as Come Over October, would make them more likely to host a gathering with wine, COME TOGETHER - A Community for Wine announced today.</v>
+        <v>Best Seller Publishing announces the release of Darryl A. Jones Sr., Dr. Harvey Goldstein and Dr. Lauren Butler&amp;#39;s new book, &amp;#8220;Law Enforcement, Leadership and Surviving Trauma: Real Stories. Hard Lessons. A Guide for Surviving Trauma.&amp;#8221; It will be available in the Amazon store for free for only five days. - - &amp;#8220;Law Enforcement, Leadership and Surviving Trauma&amp;#8221; is about leadership, resilience, and surviving trauma through the real-life experiences of retired law enforcement executive Darry... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362692</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="str">
-        <v>NFL Mascots Inspire Kids to PLAY 60 for Better Health</v>
+        <v>GOFO becomes a carrier partner of Peoples Post ahead of the year-end peak</v>
       </c>
       <c r="B219" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-12</v>
       </c>
       <c r="C219" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D219" t="str">
-        <v>Healthcare, Retail, Education</v>
+        <v>Retail</v>
       </c>
       <c r="E219" t="str">
-        <v>https://www.newmediawire.com/news/nfl-mascots-inspire-kids-to-play-60-for-better-health-7088879</v>
+        <v>https://www.prnewswire.com/news-releases/gofo-becomes-a-carrier-partner-of-peoples-post-ahead-of-the-year-end-peak-302905538.html</v>
       </c>
       <c r="F219" t="str">
-        <v>DALLAS - August 25, 2026 ( NEWMEDIAWIRE ) - Fifteen NFL (National Football League) club mascots are stepping up to inspire kids to move more to support mental and physical health. These NFL mascots are serving as members of the annual NFL PLAY 60 Ambassador class supporting the NFL and the American Heart Association’s work to help kids achieve a minimum of 60 minutes of moderate-to-vigorous physical activity each day . Rooted in the American Heart Association’s physical activity guidelines, NFL PLAY 60 supports the evidence-based guidance that students who are active learn better, focus more, think more clearly, react to stress more calmy and perform and behave better in the classroom. The NFL PLAY 60 mascot ambassadors will encourage kids to get active throughout the school year with exer</v>
+        <v>MARLY-LA-VILLE, France, Oct. 12, 2026 /PRNewswire/ -- GOFO France, a last-mile delivery specialist, announces a strategic partnership with Peoples Post, a French e-commerce logistics provider (3PL). The partnership integrates GOFO France's home delivery services into Peoples Post's...</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="str">
-        <v>PCMI Welcomes Alexander Mandeville as Vice President of Strategic Partnerships</v>
+        <v>Fragrance Du Bois Unveils Forbidden Plum: An Irresistible Invitation to Indulgence</v>
       </c>
       <c r="B220" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-12</v>
       </c>
       <c r="C220" t="str">
-        <v>PRWeb</v>
+        <v>Pressat</v>
       </c>
       <c r="D220" t="str">
-        <v>SaaS, Retail, Automotive</v>
+        <v>Retail</v>
       </c>
       <c r="E220" t="str">
-        <v>https://www.prweb.com/releases/pcmi-welcomes-alexander-mandeville-as-vice-president-of-strategic-partnerships-302859118.html</v>
+        <v>https://pressat.co.uk/releases/fragrance-du-bois-unveils-forbidden-plum-an-irresistible-invitation-to-indulgence-286190d140b6af9fa04e2e1a3dcf774d/</v>
       </c>
       <c r="F220" t="str">
-        <v>Veteran automotive retail technology leader joins PCMI to accelerate partner ecosystem growth and create new opportunities for customers and partners PARK RIDGE, Ill., Aug. 25, 2026 /PRNewswire-PRWeb/ -- PCMI, a leading provider of cloud-based administration software for F&amp;I products and...</v>
+        <v>Monday 12 October, 2026 An alluring new fragrance that captures the art of temptation and the beauty of the forbidden. Fragrance Du Bois announces the arrival of Forbidden Plum, an evocative fragrance that celebrates the thrill of the unexpected and the irresistible allure of indulgence. Crafted for those who dare to stand apart, Forbidden Plum explores the captivating duality of sensuality and sophistication. At its heart lies the luscious character of plum, bringing a rich, intoxicating dimension to the composition. Dark, seductive and effortlessly elegant, the fragrance unfolds with a compelling presence, inviting the wearer into a world where desire meets distinction. True to Fragrance Du Bois’ commitment to exceptional perfumery, Forbidden Plum embodies a contemporary vision of luxury</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="str">
-        <v>Inside the grocery operation Amazon built to be pickier than you</v>
+        <v>Promo Box Launches Nationwide Online Store for Custom Printed Products</v>
       </c>
       <c r="B221" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-12</v>
       </c>
       <c r="C221" t="str">
-        <v>mlpr-amazon</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D221" t="str">
         <v>Retail</v>
       </c>
       <c r="E221" t="str">
-        <v>https://www.aboutamazon.com/stories/how-amazon-grocery-delivery-works?utm_source=rss</v>
+        <v>https://pressreleasenews.org/pressroom/promo-box-launches-nationwide-online-store-for-custom-printed-products-2</v>
       </c>
       <c r="F221" t="str">
-        <v>From cherry taste tests to banana ripening rooms, here’s what happens before your Amazon groceries reach your door.</v>
+        <v>Promo Box LLC, an Everett, Washington-based printing and graphics company, has launched an online store offering custom stickers, banners, yard signs, and other printed products. Customers nationwide can now place orders directly online, with production handled at the company's Everett facility.</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="str">
-        <v>Longstanding Bridgeline Customer Expands from CMS to HawkSearch AI ...</v>
+        <v>SICC approved scheme of arrangement to allow Jetstar Asia customers to recover unused tickets, bookings, vouchers</v>
       </c>
       <c r="B222" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-12</v>
       </c>
       <c r="C222" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D222" t="str">
-        <v>Finance, AI, SaaS, Retail, Media</v>
+        <v>Retail</v>
       </c>
       <c r="E222" t="str">
-        <v>https://pr-inside.com/longstanding-bridgeline-customer-expands-from-cms-to-hawksearch-ai-r5215922.htm</v>
+        <v>https://www.prnewswire.com/news-releases/sicc-approved-scheme-of-arrangement-to-allow-jetstar-asia-customers-to-recover-unused-tickets-bookings-vouchers-302905311.html</v>
       </c>
       <c r="F222" t="str">
-        <v>(PR-inside.com) WOBURN, MA / ACCESS Newswire / August 25, 2026 / Bridgeline Digital, Inc. (NASDAQ:BLIN), a leader in AI-powered product discovery and eCommerce solutions, announced today that a longstanding customer of its Content Management Platform has expanded its relationship with Bridgeline through the adoption of HawkSearch, including Concept and Unified Search, Smart Response, and Shopping Assistant. The multi-year engagement highlights growing demand for AI-powered search and assistant technologies among Bridgeline's existing customer base. The organization has been a Bridgeline customer since 2011 and is expanding from an existing Unbound deployment to a combined Unbound and HawkSearch environment. The investment reflects the customer's ..</v>
+        <v>SINGAPORE, Oct. 11, 2026 /PRNewswire/ -- The Singapore International Commercial Court (SICC) has approved a scheme of arrangement for Jetstar Asia Airways Pte Ltd, enabling nearly 194,000 consumer creditors to recover claims arising from unused tickets, bookings, and vouchers. The grounds...</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="str">
-        <v>Valley National Bancorp Accelerates Growth in Attractive Chicago Market With Acquisition of High-Performing Providence Financial Corporation</v>
+        <v>Mike Wood's 'One Brave Breath' Hits No. 1 Best-Seller in Multiple Amazon Categories</v>
       </c>
       <c r="B223" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-11</v>
       </c>
       <c r="C223" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D223" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E223" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/25/3350439/0/en/valley-national-bancorp-accelerates-growth-in-attractive-chicago-market-with-acquisition-of-high-performing-providence-financial-corporation.html</v>
+        <v>https://www.newsfilecorp.com/release/318496/Mike-Woods-One-Brave-Breath-Hits-No.-1-BestSeller-in-Multiple-Amazon-Categories</v>
       </c>
       <c r="F223" t="str">
-        <v>NEW YORK and SOUTH HOLLAND, Ill., Aug. 25, 2026 (GLOBE NEWSWIRE) -- Valley National Bancorp (“Valley”) (NASDAQ: VLY) and Providence Financial Corporation (“Providence”) announced today that they have entered into a definitive merger agreement whereby Valley will acquire Providence, parent company of Providence Bank &amp;amp; Trust. The acquisition is a continuation of Valley’s recent investments to accelerate retail and small business growth, which began with the hiring of Patrick Smith as President of Consumer Banking in September 2025. Consistent with Valley’s strategic focus to enhance its funding profile and expand in attractive target markets, Providence provides an attractive and established physical delivery channel in the Chicagoland area to supplement Valley’s existing commercial pres</v>
+        <v>Summary: Coach and author Mike Wood's "One Brave Breath: The Owner's Manual for Being Human" has hit No. 1 in multiple Amazon categories. Part memoir, part practical guide, it helps readers understand their thoughts, calm their nervous systems, and find peace without upending their lives.Nashville, Tennessee--(Newsfile Corp. - October 11, 2026) - Mike Wood, coach, speaker, and author, announces that his book, One Brave Breath: The Owner's Manual for Being Human (released in September 2026), has...</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="str">
-        <v>BioCorRx Announces National Drug Codes (NDCs) for LUCEMYRA (lofexidine) Brand and Authorized Generic (AG) SKUs to Ensure Uninterrupted Market Supply</v>
+        <v>Agapi Clothing Opens First Physical Store in Irving, Texas, Ahead of Diwali</v>
       </c>
       <c r="B224" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-11</v>
       </c>
       <c r="C224" t="str">
-        <v>NewMediaWire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D224" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E224" t="str">
-        <v>https://www.newmediawire.com/news/biocorrx-announces-national-drug-codes-ndcs-for-lucemyra-lofexidine-brand-and-authorized-generic-ag-skus-to-ensure-uninterrupted-market-supply-7088875</v>
+        <v>https://pressreleasenews.org/pressroom/agapi-clothing-opens-first-physical-store-in-irving-texas-ahead-of-diwali</v>
       </c>
       <c r="F224" t="str">
-        <v>Updated NDC Records Advance BioCorRx’s Commercial Transition Across all Four Product Configurations While Supporting Continuity of Product Availability ANAHEIM, CA - August 25, 2026 ( NEWMEDIAWIRE ) - BioCorRx Inc (OTC: BICX) (the “Company”) , a developer and provider of innovative treatment support programs for substance abuse and related disorders, today announced that its subsidiary, BioCorRx Pharmaceuticals Inc, has successfully established its new, dedicated National Drug Code (NDC) numbers for both LUCEMYRA® (lofexidine) 0.18 mg tablets and its accompanying Authorized Generic (AG) presentation. LUCEMYRA® is an FDA-approved, non-opioid medication indicated for the mitigation of opioid withdrawal symptoms to facilitate abrupt opioid discontinuation in adults. The establishment of BioCo</v>
+        <v>Agapi Clothing, based in Irving, Texas, helps South Asian families abroad celebrate their heritage through traditional clothing and craftsmanship. The brand has opened its first physical store and plans further retail expansion.</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="str">
-        <v>NDEV Posts Steady Q2 2026 Revenue Growth; Self-Funded Model Yields 8.8% Debt-to-Equity Ratio</v>
+        <v>Managing High Blood Pressure Could Prevent More Than 500K CVD deaths annually in 20 Countries</v>
       </c>
       <c r="B225" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-11</v>
       </c>
       <c r="C225" t="str">
         <v>NewMediaWire</v>
       </c>
       <c r="D225" t="str">
-        <v>Finance, Retail, Healthcare</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E225" t="str">
-        <v>https://www.newmediawire.com/news/ndev-posts-steady-q2-2026-revenue-growth-self-funded-model-yields-8-8-debt-to-equity-ratio-7088873</v>
+        <v>https://www.newmediawire.com/news/managing-high-blood-pressure-could-prevent-more-than-500k-cvd-deaths-annually-in-20-countries-7090516</v>
       </c>
       <c r="F225" t="str">
-        <v>MIAMI, FLORIDA - August 25, 2026 ( NEWMEDIAWIRE ) - Novus Acquisition &amp;amp; Development Corp. (OTC: NDEV), doing business as Novus Cannabis MedPlan, today announced the release of its Q2 2026 Interim Report. The disclosure confirms consistent revenue growth and a defensive capital structure designed to insulate equity from the systemic debt crisis currently affecting plant-touching operators. Financial &amp;amp; Operational Highlights Revenue Growth: In Q2 2026, gross revenue experienced a year-over-year increase of 7.7%, reaching a total of $214,398 for the six-month period when compared to the Q2 2025 report. Solvency &amp;amp; Capital Efficiency: Novus follows a disciplined, self-funded business model, maintaining a conservative 8.8% debt-to-equity ratio. All existing liabilities are held inter</v>
+        <v>Research Highlights: A modeling analysis of health data for 20 countries found that among preventive healthcare services, increasing control of high blood pressure may save the most lives, more than 518,000 fewer deaths particularly in upper and lower-middle-income countries. After management of high blood pressure, increasing treatment with statin medications to lower high cholesterol when appropriate, and managing blood sugar in people with either Type 1 or Type 2 diabetes were the next most-effective strategies to reduce deaths. The researchers noted that substantial opportunities exist to reduce deaths from cardiovascular diseases or cancer could be possible through increased use of preventive healthcare services, especially in lower-middle-income countries. Note: The study featured in</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="str">
-        <v>FST Corp.'s KBS Hi-Rev 2.0 Selected as Stock Steel Shaft for TaylorMade Golf's New Hi-Toe 5 Wedge Family</v>
+        <v>October 2026 Global Sources Hong Kong Shows Phase I Opens Today</v>
       </c>
       <c r="B226" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-11</v>
       </c>
       <c r="C226" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D226" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail, Gaming</v>
       </c>
       <c r="E226" t="str">
-        <v>https://www.newsfilecorp.com/release/310780/FST-Corp.s-KBS-HiRev-2.0-Selected-as-Stock-Steel-Shaft-for-TaylorMade-Golfs-New-HiToe-5-Wedge-Family</v>
+        <v>https://www.prnewswire.com/news-releases/october-2026-global-sources-hong-kong-shows-phase-i-opens-today-302905138.html</v>
       </c>
       <c r="F226" t="str">
-        <v>Boulder, Colorado--(Newsfile Corp. - August 25, 2026) - FST Corp. (NASDAQ: KBSX) ("FST", or the "Company"), a leading manufacturer and marketer of steel and graphite golf shafts and a provider of other golf-related services, today announced that its KBS Hi-Rev 2.0 wedge shaft has been selected by TaylorMade Golf as the stock steel shaft across the newly launched Hi-Toe 5 wedge family.TaylorMade introduced the Hi-Toe 5 and MyHi-Toe 5 wedges on August 13, 2026, with retail shipping beginning...</v>
+        <v>HONG KONG, Oct. 11, 2026 /PRNewswire/ -- Phase I of the October 2026 Global Sources Hong Kong Shows opened today at AsiaWorld-Expo, running from October 11 to 14. Under the theme "Connecting Global Innovation, Enabling Sustainable Sourcing," the Consumer Electronics Show and Gaming Show...</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="str">
-        <v>Sweetmore Bakeries Announces Acquisition of Premium Sweet Baked Goods Manufacturer Fantasy Baking Co.</v>
+        <v>Retail Trading Platforms Post Record Quarters as Investor Apps Multiply</v>
       </c>
       <c r="B227" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-10</v>
       </c>
       <c r="C227" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D227" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E227" t="str">
-        <v>https://finance.yahoo.com/markets/stocks/articles/sweetmore-bakeries-announces-acquisition-premium-114600484.html</v>
+        <v>https://www.prnewswire.com/news-releases/retail-trading-platforms-post-record-quarters-as-investor-apps-multiply-302905072.html</v>
       </c>
       <c r="F227" t="str">
-        <v>CHICAGO, August 25, 2026--Sweetmore Bakeries, a Chicago-based family of specialty bakeries serving retail in-store bakery and foodservice channels nationwide, has completed an acquisition of Fantasy Baking Co., a leading manufacturer of private label and branded sweet baked products, including cookies, fruit filled bars, and dessert bars. The acquisition marks Sweetmore's sixth facility and its first on the West Coast, extending its manufacturing footprint across the Northeast, Midwest, Southeas</v>
+        <v>VANCOUVER, BC, Oct. 10, 2026 /PRNewswire/ -- Wall Street Investor News Commentary - Four publicly listed retail investing platforms now report more than 41 million funded accounts between them, and two of them reported record quarters this summer. The pattern is the same across all of...</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="str">
-        <v>Fullspan Health Announces 2027 Marketing Solutions Built to Connect Brands With Consumers and Providers Across the Health Journey</v>
+        <v>Arrvel Expands Thermal Label Printer Portfolio for Businesses and Everyday Use</v>
       </c>
       <c r="B228" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-10</v>
       </c>
       <c r="C228" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D228" t="str">
-        <v>AI, SaaS, Healthcare, Retail, Education</v>
+        <v>Retail</v>
       </c>
       <c r="E228" t="str">
-        <v>https://www.prnewswire.com/news-releases/fullspan-health-announces-2027-marketing-solutions-built-to-connect-brands-with-consumers-and-providers-across-the-health-journey-302856805.html</v>
+        <v>https://www.prnewswire.com/news-releases/arrvel-expands-thermal-label-printer-portfolio-for-businesses-and-everyday-use-302905040.html</v>
       </c>
       <c r="F228" t="str">
-        <v>New offerings bring together trusted consumer education, HCP engagement and AI utility NEW YORK, Aug. 25, 2026 /PRNewswire/ -- Fullspan Health™, a unified B2B healthcare platform from RVO Health®, today announced its 2027 marketing solutions, a suite of offerings for pharma and healthcare...</v>
+        <v>SHENZHEN, China, Oct. 10, 2026 /PRNewswire/ -- Arrvel is expanding its label printing portfolio with thermal printing solutions designed to support e-commerce sellers, small businesses, and everyday labeling needs. Combining compact designs with practical functionality, Arrvel's label...</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="str">
-        <v>Happiness Fits Unveils Free Delivery and Gifts in Akungba to Serve Students</v>
+        <v>OGLmove launches fabric innovation platform and new comfort-focused collection</v>
       </c>
       <c r="B229" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-10</v>
       </c>
       <c r="C229" t="str">
         <v>PressReleaseNews</v>
       </c>
       <c r="D229" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E229" t="str">
-        <v>https://pressreleasenews.org/pressroom/happiness-fits-unveils-free-delivery-and-gifts-in-akungba-to-serve-students</v>
+        <v>https://pressreleasenews.org/pressroom/oglmove-launches-fabric-innovation-platform-and-new-comfort-focused-collection</v>
       </c>
       <c r="F229" t="str">
-        <v>Happiness Fits, a new Nigerian fashion brand, launches with free local delivery and gifts to make stylish clothing accessible to students. Co-founded by Oluwabunmi, it offers affordable streetwear with premium quality and community engagement.</v>
+        <v>OGLmove, an online women's apparel brand, has launched its Fabric Lab platform and a new collection featuring MicroWarmTech and Skin-First Softness materials for everyday wear.</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="str">
-        <v>Ares Strategic Mining Advances Toward NASDAQ Uplist With Sponsored American Depositary Share Program</v>
+        <v>EHunt Launches New All-in-one AI Tools for Ecommerce Sellers</v>
       </c>
       <c r="B230" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-10</v>
       </c>
       <c r="C230" t="str">
-        <v>NewMediaWire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D230" t="str">
-        <v>Finance, Retail</v>
+        <v>AI, Retail, Media</v>
       </c>
       <c r="E230" t="str">
-        <v>https://www.newmediawire.com/news/ares-strategic-mining-advances-toward-nasdaq-uplist-with-sponsored-american-depositary-share-program-7088868</v>
+        <v>https://prunderground.com/ehunt-launches-new-all-in-one-ai-tools-for-ecommerce-sellers/cmv23dhp8000006kxgdozzfzj</v>
       </c>
       <c r="F230" t="str">
-        <v>VANCOUVER, B.C. - August 25, 2026 ( NEWMEDIAWIRE ) - Ares Strategic Mining Inc. (CSE: ARS) (OTCQX: ARSMF) (FRA: N8I1) ("Ares" or the "Company") is pleased to announce that it has taken the necessary steps and completed key planning to pursue an uplist of its securities to the Nasdaq Capital Market. The Company is targeting completion of the uplist in 2026. Company Targets NASDAQ Capital Market Listing in 2026, Enhancing Accessibility for U.S. Institutional and Retail Investors and Avoiding Rollbacks for Canadian Shareholders This initiative responds directly to feedback from potential institutional investors whose brokerages currently restrict trading in OTC securities, as well as the practical challenges some existing U.S. shareholders have experienced when seeking to exercise warrants. B</v>
+        <v>EHunt has announced AI-powered upgrades to help sellers research markets, discover product opportunities, create visual content, and build ecommerce workflows. The post EHunt Launches New All-in-one AI Tools for Ecommerce Sellers first appeared on</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="str">
-        <v>Wireless Audio Devices Market Expansion Driven by E-Commerce</v>
+        <v>eSortCode Expands Validation Support for Refund and Payout Workflows</v>
       </c>
       <c r="B231" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-10</v>
       </c>
       <c r="C231" t="str">
-        <v>Express Press Release</v>
+        <v>PR.com</v>
       </c>
       <c r="D231" t="str">
         <v>Retail</v>
       </c>
       <c r="E231" t="str">
-        <v>https://express-press-release.net/news/2026/08/25/1769258</v>
+        <v>https://www.pr.com/press-release/981260</v>
       </c>
       <c r="F231" t="str">
-        <v>The global Wireless Audio Devices Market Was valued at USD 83.1 billion in 2025 and is projected to reach USD 153.5 billion by 2033, expanding at a CAGR of 8.0% from [read full press release...]</v>
+        <v>eSortCode has expanded its UK bank validation support for refund and payout workflows, helping ecommerce businesses, fintech providers and finance teams check banking details before payments are processed, reduce avoidable errors and improve payment accuracy. [PR.com]</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="str">
-        <v>Charlotte's Web and Edibles.com Team up to Protect Consumer Access and Shape Hemp's Future</v>
+        <v>7SEA Marketing Sharpens Social Media Management for Dallas-Fort Worth Brands</v>
       </c>
       <c r="B232" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-10</v>
       </c>
       <c r="C232" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D232" t="str">
-        <v>Retail</v>
+        <v>Retail, Media</v>
       </c>
       <c r="E232" t="str">
-        <v>https://www.newsfilecorp.com/release/310975/Charlottes-Web-and-Edibles.com-Team-up-to-Protect-Consumer-Access-and-Shape-Hemps-Future</v>
+        <v>https://pressreleasenews.org/pressroom/7sea-marketing-sharpens-social-media-management-for-dallas-fort-worth-brands</v>
       </c>
       <c r="F232" t="str">
-        <v>Louisville, Colorado--(Newsfile Corp. - August 25, 2026) - Charlotte's Web Holdings, Inc. (TSX: CWEB) (OTCQX: CWBHF), a market leader in hemp wellness, and Edibles.com, a premier retailer and online marketplace, announced a strategic partnership to expand consumer access to trusted hemp wellness products. The partnership also signals a growing alignment in the hemp industry as a potential hemp ban approaches in November.Beyond the commercial engagement, the companies are jointly urging Congress...</v>
+        <v xml:space="preserve">7SEA Marketing™, a digital marketing agency with offices in Los Angeles and New Delhi, runs social media management for brands across Dallas-Fort Worth and completed six years in business on Aug. 8, 2026. The Google Partner and Shopify Partner offers monthly approved content calendars, in-house </v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="str">
-        <v>Optimism Names Case Kenny Its First Chief Optimist</v>
+        <v>Glucose Burn Reviews 2026: Could This Be Your Next Wellness Supplement? Ingredients, Pricing, and Trial Details</v>
       </c>
       <c r="B233" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C233" t="str">
-        <v>Send2Press</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D233" t="str">
-        <v>SaaS, Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E233" t="str">
-        <v>https://www.send2press.com/wire/optimism-names-case-kenny-its-first-chief-optimist/</v>
+        <v>https://www.newswire.com/news/glucose-burn-reviews-2026-could-this-be-your-next-wellness-supplement</v>
       </c>
       <c r="F233" t="str">
-        <v>NEWPORT BEACH, Calif., Aug. 25, 2026 (SEND2PRESS NEWSWIRE) -- Optimism, the platform for well-being, today announced that writer, podcaster, and three-time bestselling author Case Kenny has joined the company as its first Chief Optimist. Kenny will help ensure that Optimism's science-backed guidance reaches its audiences in a voice that actively builds optimism, and will lead new consumer programming, beginning with Mantra, launching September 2, 2026.</v>
+        <v>Exploring a supplement for your blood sugar wellness routine? This consumer-based Glucose Burn review examines the brand-listed ingredients and purchase terms to help you decide whether it deserves a closer look.</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="str">
-        <v>MITER Brands’ PGT® WinGuard® Impact Windows are Top Rated by Consumer Reports®*</v>
+        <v>Drydon Dehumidifier Reviews 2026: Could This Compact Unit Fit Your Space? Features and Bundle Pricing Examined</v>
       </c>
       <c r="B234" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C234" t="str">
-        <v>mlpr-businesswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D234" t="str">
         <v>Retail</v>
       </c>
       <c r="E234" t="str">
-        <v>https://finance.yahoo.com/real-estate/articles/miter-brands-pgt-winguard-impact-110000667.html</v>
+        <v>https://www.newswire.com/news/drydon-dehumidifier-reviews-2026-could-this-compact-unit-fit-your-space</v>
       </c>
       <c r="F234" t="str">
-        <v>VENICE, Fla., August 25, 2026--PGT® Windows and Doors, America’s authority in high-performance windows and doors and part of the MITER Brands portfolio, is pleased to share that its WinGuard® impact-resistant product lines were recognized by Consumer Reports®, the most trusted independent testing resource in the nation, as the Top-Rated Storm Window for 2026.</v>
+        <v>Considering a dehumidifier for a bedroom, bathroom, or closet? This consumer-based review examines Drydon's brand-listed features, small-space positioning, and total bundle costs before ordering.</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="str">
-        <v>UL Solutions Expands Capabilities in Italy to Create European Retail Center of Excellence Supporting Customers From Product Concept to Market</v>
+        <v>Gold, Silver, Copper and Critical Minerals Companies Present at the Precious Metals &amp; Critical Minerals Virtual Investor Conference, October 13 to 15</v>
       </c>
       <c r="B235" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C235" t="str">
-        <v>mlpr-businesswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D235" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E235" t="str">
-        <v>https://finance.yahoo.com/small-business/articles/ul-solutions-expands-capabilities-italy-110000904.html</v>
+        <v>https://www.newmediawire.com/news/gold-silver-copper-and-critical-minerals-companies-present-at-the-precious-metals-critical-minerals-virtual-investor-conference-october-13-to-15-7090499</v>
       </c>
       <c r="F235" t="str">
-        <v>NORTHBROOK, Ill., August 25, 2026--UL Solutions Inc. (NYSE: ULS), a global leader in applied safety science, today announced it has expanded capabilities at its site in Lombardy, Italy, to create the European Retail Center of Excellence, giving retailers, brands and manufacturers access to a broader portfolio of services designed for a technology-enabled and rapidly innovating consumer retail environment.</v>
+        <v>Lineup Spans Gold, Silver, Copper, Nickel, Rare Earths, Phosphate, Uranium and Royalties, and Every Session Ends With Audience Q&amp;amp;A From Early-Stage Exploration to Producing Mines, Management Teams Take Investor Meeting Requests NEW YORK, NY - October 9, 2026 ( NEWMEDIAWIRE ) - B2i Digital, Inc. invites investors to the Precious Metals &amp;amp; Critical Minerals Virtual Investor Conference, a B2i Digital Featured Conference, taking place online from Tuesday, October 13, to Thursday, October 15, 2026, and hosted by Virtual Investor Conferences. As the Official Marketing Partner, B2i Digital brings the conference and every presenting company into an ecosystem built since 2021 and proven at over 130 investor conferences: 1,200+ news, broadcast and trade outlets with a 330 million+ monthly aud</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="str">
-        <v>REUSE Foundation Launches REUSE.IQ, the First Global Database of Reuse Businesses Fighting Plastic Waste</v>
+        <v>Hurricane Isaias Warning: Protect Your Family from CO Poisoning and Other Post-Storm Dangers</v>
       </c>
       <c r="B236" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C236" t="str">
-        <v>Pressat</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D236" t="str">
         <v>Retail</v>
       </c>
       <c r="E236" t="str">
-        <v>https://pressat.co.uk/releases/reuse-foundation-launches-reuseiq-the-first-global-database-of-reuse-businesses-fighting-plastic-waste-69d64c3cd0a6cafdeff67b17199c82f9/</v>
+        <v>https://www.prnewswire.com/news-releases/hurricane-isaias-warning-protect-your-family-from-co-poisoning-and-other-post-storm-dangers-302903879.html</v>
       </c>
       <c r="F236" t="str">
-        <v>Tuesday 25 August, 2026 Free, research-grade database catalogues more than 800 reuse and circular-economy organisations worldwide, giving researchers, investors, and policymakers a single source to track the businesses working to prevent single-use plastic waste LONDON — 25 August 2026 — REUSE Foundation, a UK-registered charity dedicated to scaling reuse as an alternative to single-use plastic, today announced the launch of REUSE.IQTM, a free, publicly searchable database cataloguing more than 800 reuse and circular-economy businesses operating around the world. Available now at reuse.iq.reusefoundation.org, REUSE.IQ is the most comprehensive open dataset of its kind, tracking reuse operators, consumer goods innovators, and circular business models working to prevent plastic from ever bec</v>
+        <v>WASHINGTON, Oct. 9, 2026 /PRNewswire/ -- The U.S. Consumer Product Safety Commission (CPSC) is urging those in the path of Hurricane Isaias to take steps to protect themselves and their families against carbon monoxide (CO) poisoning, fires and other post-storm hazards. Hurricane Isaias,...</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="str">
-        <v>Full Circle Electronics Acquires Mac of All Trades, Expanding Leadership in Refurbished Apple Technology and Circular IT Solutions</v>
+        <v>Capital Brands Names Steve Baram Chief Executive Officer</v>
       </c>
       <c r="B237" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C237" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D237" t="str">
         <v>Retail</v>
       </c>
       <c r="E237" t="str">
-        <v>https://www.prnewswire.com/news-releases/full-circle-electronics-acquires-mac-of-all-trades-expanding-leadership-in-refurbished-apple-technology-and-circular-it-solutions-302858892.html</v>
+        <v>https://www.prnewswire.com/news-releases/capital-brands-names-steve-baram-chief-executive-officer-302903877.html</v>
       </c>
       <c r="F237" t="str">
-        <v>Uniting enterprise ITAD with the consumer Apple ecosystem to scale sustainable technology solutions. ELK GROVE VILLAGE, Ill., Aug. 25, 2026 /PRNewswire/ -- Full Circle Electronics (FCE), a leading provider of secure IT asset disposition (ITAD), electronics recycling, and technology...</v>
+        <v>Consumer products veteran to lead the nutribullet® and magic bullet® business. LOS ANGELES, Oct. 9, 2026 /PRNewswire/ -- Capital Brands, the marketer of nutribullet® and magic bullet® small appliances, announced the appointment of Steve Baram as Chief Executive Officer, effective...</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="str">
-        <v>Attention Emerging Spirit Brands and Investors Seeking Nationwide Distribution ...</v>
+        <v>Women In Product Expands Its Board with Four New Directors</v>
       </c>
       <c r="B238" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C238" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D238" t="str">
-        <v>SaaS, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E238" t="str">
-        <v>https://pr-inside.com/attention-emerging-spirit-brands-and-investors-seeking-nationwide-distribution-r5215850.htm</v>
+        <v>https://www.prweb.com/releases/women-in-product-expands-its-board-with-four-new-directors-302903177.html</v>
       </c>
       <c r="F238" t="str">
-        <v>(PR-inside.com) Join our Webinar for Emerging Spirit Brands and Investors Seeking Nationwide Distribution and Direct-to-Consumer Growth SAN DIEGO, CA / ACCESS Newswire / August 25, 2026 / Fast Moving Consumer Goods, Inc. (OTCID:GGII) today announced a special edition of its weekly live webinar series focused on helping founders and CEOs of emerging spirit brands navigate the challenges of launching, distributing, marketing, and scaling their products nationwide. The webinar will showcase FMCG's Emerging Spirit Brand Platform, a comprehensive solution combining retail distribution, direct-to-consumer sales, public relations, TikTok marketing, and strategic brand management. As competition within the spirits industry continues to intensify, founders are seeking ..</v>
+        <v>Women In Product has appointed four new members to its Board of Directors: Dory Butler, Caroline Gaffney, Rita Khan, and Helen Ma. The new directors bring more than 20 years of experience across product, technology, healthcare, financial services, retail, commerce, and AI, strengthening...</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="str">
-        <v>Attention Emerging Spirit Brands and Investors Seeking Nationwide Distribution and Direct-to-Consumer Growth</v>
+        <v>TruGolf Holdings (TRUG) Completes Acquisition of Polymath Research, Expanding into Institutional Asset Tokenization</v>
       </c>
       <c r="B239" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C239" t="str">
-        <v>Newswire.com</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D239" t="str">
-        <v>Retail</v>
+        <v>Finance, Crypto, Retail</v>
       </c>
       <c r="E239" t="str">
-        <v>https://www.newswire.com/news/attention-emerging-spirit-brands-and-investors-seeking-nationwide-distribution</v>
+        <v>https://www.newmediawire.com/news/trugolf-holdings-trug-completes-acquisition-of-polymath-research-expanding-into-institutional-asset-tokenization-7090495</v>
       </c>
       <c r="F239" t="str">
-        <v>Join our Webinar for Emerging Spirit Brands and Investors Seeking Nationwide Distribution and Direct-to-Consumer Growth</v>
+        <v>LOS ANGELES, CA - October 9, 2026 ( NEWMEDIAWIRE ) - TruGolf (NASDAQ: TRUG) announced the completion of its acquisition of Polymath Research Inc., a Canadian company specializing in institutional asset tokenization and developer of Polymesh, a Layer-1 blockchain designed for regulated assets. The transaction combines TruGolf’s established golf simulation and software business with Polymath’s blockchain infrastructure, creating two complementary revenue streams. As of Dec. 31, 2025, Polymath had issued more than $132 million in tokenized assets for more than 65 active issuers, supported by more than 50 ecosystem partners. The companies are also developing tokenized equipment leasing and fractional franchise ownership programs targeted for the first quarter of 2027. Following the acquisition</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="str">
-        <v>Canadian Consumer Debt Reaches Record $2.64 Trillion as Financial Realities Differ Across Households</v>
+        <v>Greenland Mines (GRML) to Participate in Arctic Mining Roundtable at 2026 Arctic Circle Assembly</v>
       </c>
       <c r="B240" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C240" t="str">
-        <v>GlobeNewswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D240" t="str">
         <v>Finance, Retail</v>
       </c>
       <c r="E240" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/25/3350264/0/en/canadian-consumer-debt-reaches-record-2-64-trillion-as-financial-realities-differ-across-households.html</v>
+        <v>https://www.newmediawire.com/news/greenland-mines-grml-to-participate-in-arctic-mining-roundtable-at-2026-arctic-circle-assembly-7090494</v>
       </c>
       <c r="F240" t="str">
-        <v>Key findings from TransUnion report:</v>
+        <v>LOS ANGELES, CA - October 9, 2026 ( NEWMEDIAWIRE ) - Greenland Mines (NASDAQ: GRML) (FSE: HK6) , a Greenland-focused critical minerals developer, announced that President Dr. Bo Moller Stensgaard has been invited to participate in the closed, invitation-only Arctic Mining roundtable at the 2026 Arctic Circle Assembly and Business Forum, taking place Oct. 8-10 in Reykjavík, Iceland. The roundtable will bring together Arctic mining, investment and policy leaders to discuss responsible mineral development, infrastructure, permitting, local economic benefits and the role of critical minerals in Arctic security. Greenland Mines will highlight its Sarfartoq rare earths project in West Greenland and Skaergaard palladium-platinum-gold and critical-metals project in East Greenland. The company will</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="str">
-        <v>Recent Release, "No Refunds A Comedic Look at My Retail Career," from Hawes &amp; Jenkins Author Mark Parisen, Offers an Uproarious Behind-the-Scenes Look at Retail</v>
+        <v>AZIO AI Holdings (AZIO) Secures Initial 10 MW Hosting Agreement With Potential $450M Contract Value</v>
       </c>
       <c r="B241" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C241" t="str">
-        <v>PR.com</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D241" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, Retail</v>
       </c>
       <c r="E241" t="str">
-        <v>https://www.pr.com/press-release/976745</v>
+        <v>https://www.newmediawire.com/news/azio-ai-holdings-azio-secures-initial-10-mw-hosting-agreement-with-potential-450m-contract-value-7090493</v>
       </c>
       <c r="F241" t="str">
-        <v>Mark Parisen has completed a new book examining the unpredictable world of retail work through hilarious personal anecdotes spanning his 35-year career. "No Refunds A Comedic Look at My Retail Career" draws readers into the everyday chaos of customer service, where patience is tested, friendships are forged, and absurdity reigns supreme. The narrative weaves together colorful encounters with both customers and [PR.com]</v>
+        <v xml:space="preserve">LOS ANGELES, CA - October 9, 2026 ( NEWMEDIAWIRE ) - AZIO AI Holdings (NASDAQ: AZIO) announced a power purchase and hosting agreement with Power Champion Investment Limited at its Atlas One compute infrastructure campus in South Texas. The agreement establishes an initial contracted capacity of 10 megawatts (“MW”), with expansion rights up to 50 MW, subject to infrastructure improvements and other conditions. AZIO AI will provide power, leased facility space, interconnectivity and hosting services for artificial intelligence (“AI”) computing equipment. At the initial capacity, the company expects approximately $1.5 million in monthly capacity reservation charges, totaling $90 million over the five-year initial term, excluding electricity sales and additional services. Full expansion to 50 </v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="str">
-        <v>Award-Winning Designer Christoph Gabriel Donates Creative Expertise to Hope Spring eCards</v>
+        <v>C-360 Agency Identifies Five Marketing Priorities for 2027, From Brand ...</v>
       </c>
       <c r="B242" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C242" t="str">
-        <v>Pressat</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D242" t="str">
-        <v>Healthcare, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E242" t="str">
-        <v>https://pressat.co.uk/releases/award-winning-designer-christoph-gabriel-donates-creative-expertise-to-hope-spring-ecards-f450a5b72bf1c1ed4ae60c536c057e14/</v>
+        <v>https://pr-inside.com/c-360-agency-identifies-five-marketing-priorities-for-2027-from-brand-r5231990.htm</v>
       </c>
       <c r="F242" t="str">
-        <v>Tuesday 25 August, 2026 HEREFORD, UK – August 2026 – German designer and master stone sculptor Christoph Gabriel is donating his creative skills to Hope Spring eCards, where he will create six original Christmas eCard designs for the charity's collection. Gabriel, who is based in Witten, Germany, recently won first prize in the Journeymen and Master Craftsmen category at the 2026 European Stone Festival in Freiburg. The international event brings together stone carvers, sculptors and craftspeople from across Europe to demonstrate their creativity and technical skill. The collaboration will involve Gabriel applying his design experience to a medium different from the natural stone, sculpture and memorial design for which he is best known. The idea emerged following a conversation between Ga</v>
+        <v>(PR-inside.com) CEO Lamar Lawson shares insights on branding, graphic design, SEO and digital visibility as businesses prepare their marketing strategies for the year ahead. BALTIMORE, MD / ACCESS Newswire / October 9, 2026 / As businesses begin planning their marketing strategies and budgets for 2027, Baltimore-based full-service marketing firm C-360 Agency is encouraging companies to take a closer look at how their brands are positioned, how customers discover them, and whether their marketing investments are delivering meaningful results. With artificial intelligence reshaping search behavior, digital platforms continuing to evolve, and competition for consumer attention intensifying, C-360 Agency CEO Lamar Lawson believes businesses need ..</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="str">
-        <v>How to buy a car with Amazon Autos</v>
+        <v>How Versus Systems (VS) Transforms Audience Engagement Through Gamification</v>
       </c>
       <c r="B243" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C243" t="str">
-        <v>mlpr-amazon</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D243" t="str">
-        <v>Retail, Automotive</v>
+        <v>Retail, Media</v>
       </c>
       <c r="E243" t="str">
-        <v>https://www.aboutamazon.com/news/retail/how-to-buy-a-car-with-amazon-autos?utm_source=rss</v>
+        <v>https://www.newmediawire.com/news/how-versus-systems-vs-transforms-audience-engagement-through-gamification-7090492</v>
       </c>
       <c r="F243" t="str">
-        <v>Amazon Autos lets you browse, compare, finance, and buy new, used, and certified pre-owned vehicles—all online.</v>
+        <v>Versus Systems is a tech company that’s focused on transforming passive audiences into active participants, enhancing how audiences interact with content across both live and digital environments. It operates through two primary platforms, Winfinite and Filter Fan Cam (“FFC”), which help brands, marketers, and creators hold onto consumer attention, even as digital environments become increasingly crowded. Versus has worked with professional sports leagues, entertainers, and a variety of other major brands, deploying its technology across thousands of events across the globe. LOS ANGELES, CA - October 9, 2026 ( NEWMEDIAWIRE ) - With people exposed to countless ads and posts daily, audience engagement is a significant challenge for marketers, brands, creators, and other professionals. Versus</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="str">
-        <v>Kao steps up EMEA skincare growth with Curél launch in the Nordics</v>
+        <v>BTQ Technologies (BTQ) Named Security Partner for MoonPay Korea Stablecoin Infrastructure</v>
       </c>
       <c r="B244" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C244" t="str">
-        <v>Pressat</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D244" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E244" t="str">
-        <v>https://pressat.co.uk/releases/kao-steps-up-emea-skincare-growth-with-curl-launch-in-the-nordics-abcaa9c75146c0ec36aa3d5f507feeb0/</v>
+        <v>https://www.newmediawire.com/news/btq-technologies-btq-named-security-partner-for-moonpay-korea-stablecoin-infrastructure-7090491</v>
       </c>
       <c r="F244" t="str">
-        <v>Tuesday 25 August, 2026 Kao continues its strategic expansion of its cosmetics business by launching Curél, Japan’s No. 1*1 skincare brand for sensitive skin, in four Nordic countries: Sweden, Norway, Denmark and Finland.Curél will launch exclusively at KICKS and Matas in the Nordics. This launch marks a step in Curél’s global growth strategy, with Europe positioned as a priority region. Tokyo/Darmstadt, 25 August 2026 – Japanese consumer goods manufacturer Kao, known for brands including John Frieda, Bioré, SENSAI and Molton Brown, today announced that its global skincare brand Curél will launch across the Nordics in September 2026. The launch further strengthens Kao’s skincare portfolio in Europe and reflects the company’s broader cosmetics growth strategy, with Curél, SENSAI, and Molton</v>
+        <v>LOS ANGELES, CA - October 9, 2026 ( NEWMEDIAWIRE ) - BTQ (NASDAQ: BTQ) (CBOE CA: BTQ) , a global technology company developing trust infrastructure for the quantum era, announced a strategic partnership with MoonPay Korea to provide post-quantum cryptography (“PQC”) security for its Korean won-backed stablecoin infrastructure. The partnership includes developing a quantum-transition roadmap, conducting a proof of concept of BTQ Quantum Secure Stablecoin Network (“QSSN”) with Korean banking institutions and supporting quantum-safe security across stablecoin issuance, distribution, wallets and settlement. MoonPay Korea is developing infrastructure connecting Korea’s emerging stablecoin market to MoonPay’s global network of more than 35 million customers in approximately 180 countries and mor</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="str">
-        <v>How to Start a Functional Beverage Brand: Free FMCG Webinar Fast Moving ...</v>
+        <v>Nectar MCP Brings Consumer and Creator Data to ChatGPT, Claude, Gemini and Copilot</v>
       </c>
       <c r="B245" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C245" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D245" t="str">
-        <v>Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E245" t="str">
-        <v>https://pr-inside.com/how-to-start-a-functional-beverage-brand-free-fmcg-webinar-fast-moving-r5215846.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/nectar-mcp-brings-consumer-creator-173000477.html</v>
       </c>
       <c r="F245" t="str">
-        <v>(PR-inside.com) CPG Brands who attend will receive a FREE Professionally Written Press Release announcing their new product. (value $1,000) SAN DIEGO, CA / ACCESS Newswire / August 25, 2026 / Fast Moving Consumer Goods, Inc. (OTC PINK:GGII), the nation's first fast moving consumer goods incubator, will launch the CPG Brand Builder Series on Thursday, August 27, 2026 -- a free 12-week webinar program teaching founders, investors, and brand managers how to start a functional beverage brand from initial concept to first sale. Sessions take place every Thursday at 4:00 PM PST, 7:00 pm EST. via Zoom. Registration is available at https://go.fmcgstock.com/webinar. Key Highlights Fast ..</v>
+        <v>PALO ALTO, Calif., October 09, 2026--Nectar, the agentic growth operating system connecting businesses to consumers, today launched Nectar MCP, which connects a brand's Nectar data to ChatGPT, Claude, Gemini and Copilot. It is built on the Model Context Protocol, the open standard AI assistants use to connect to outside data.</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="str">
-        <v>How to Start a Functional Beverage Brand: Free FMCG Webinar Fast Moving Consumer Goods, Inc. Launches the CPG Brand Builder Series</v>
+        <v>Miami Fashion Week(R) Celebrates 10 Years With a Landmark Anniversary ...</v>
       </c>
       <c r="B246" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C246" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D246" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail, Education</v>
       </c>
       <c r="E246" t="str">
-        <v>https://www.newswire.com/news/how-to-start-a-functional-beverage-brand-free-fmcg-webinar-fast-moving-consumer</v>
+        <v>https://pr-inside.com/miami-fashion-week-r-celebrates-10-years-with-a-landmark-anniversary-r5231862.htm</v>
       </c>
       <c r="F246" t="str">
-        <v>CPG Brands who attend will receive a FREE Professionally Written Press Release announcing their new product. (value $1,000)</v>
+        <v>(PR-inside.com) MIAMI, FL / ACCESS Newswire / October 9, 2026 / Miami Fashion Week® (MIAFW) celebrates its 10th anniversary this year, returning October 13-18, 2026 featuring industry programming, runway shows, and special events bringing together international designers, Latin American talent and Miami's creative community. For a decade, MIAFW has served as a bridge between Miami and the international fashion industry, creating a platform for designers while expanding beyond the runway through sustainability, technology, education and cultural exchange. The milestone edition brings together international designers, Latin American talent, fashion innovation and a new Stitch Lab retail experience Throughout these ten years, MIAFW has ..</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="str">
-        <v>U.S. Postal Service Will be Closed in Observance of Labor Day, September 7</v>
+        <v>Hope Spring Reduces Water-Collection Burden for Angwan Kyauta Community</v>
       </c>
       <c r="B247" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C247" t="str">
-        <v>WebWire</v>
+        <v>Pressat</v>
       </c>
       <c r="D247" t="str">
-        <v>Retail</v>
+        <v>Healthcare, Retail, Education</v>
       </c>
       <c r="E247" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359426</v>
+        <v>https://pressat.co.uk/releases/hope-spring-reduces-water-collection-burden-for-angwan-kyauta-community-b5c2ed99edea713414e3644350350a71/</v>
       </c>
       <c r="F247" t="str">
-        <v>The U.S. Postal Service will observe Labor Day on Monday, September 7. All Post Office locations will be closed. Regular mail delivery and retail services will resume on Tuesday, September 8. - - Customers are reminded that when Post Offices are closed, they can still visit usps.com to order stamps and free USPS boxes, and to access services such as Hold Mail, Change of Address, PO Box rental or renewal, and Click-N-Ship to print pre-paid labels. In addition, self-service kiosks are ava... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359426</v>
-[...2 lines deleted...]
-    <row r="248">
+        <v>Friday 9 October, 2026 Hereford, UK – October, 2026 — Hope Spring Water completes borehole in Nasarawa community, giving more than 500 people improved access to water and reducing lengthy water-collection journeys for schoolchildren. The project is expected to make a particularly important difference to children in the community, some of whom previously had to walk long distances to collect water before going to school. Residents had relied on streams and other water sources outside the community for household needs.The newly completed borehole brings water much closer to residents and reduces the need for children and other family members to make those lengthy journeys. One of the Mothers in the community said: “I am very happy that we now have water close to us. Before, my children had t</v>
+      </c>
+    </row>
+    <row r="248" xml:space="preserve">
       <c r="A248" t="str">
-        <v>From Shenzhen to Jakarta: 400+ Exhibitors to Showcase Next-Gen Lifestyle Products at RX Huabo Indonesia Fair 2026</v>
+        <v>Miami Fashion Week(R) Celebrates 10 Years With a Landmark Anniversary Edition, October 13-18, 2026</v>
       </c>
       <c r="B248" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C248" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D248" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail, Media, Education</v>
       </c>
       <c r="E248" t="str">
-        <v>https://express-press-release.net/news/2026/08/25/1769185</v>
-[...2 lines deleted...]
-        <v>JAKARTA, Indonesia, 2026-08-25 — /EPR Network/ — As Southeast Asia evolves into a dynamic consumer market, the demand for design-driven products is surging. To bridge [read full press release...]</v>
+        <v>https://www.acnnewswire.com/press-release/english/110717/</v>
+      </c>
+      <c r="F248" t="str" xml:space="preserve">
+        <v xml:space="preserve">MIAMI, FL, Oct 9, 2026 - (ACN Newswire) - Miami Fashion Week® (MIAFW) celebrates its 10th anniversary this year, returning October 13-18, 2026 featuring industry programming, runway shows, and special events bringing together international designers, Latin American talent and Miami's creative community. For a decade, MIAFW has served as a bridge between Miami and the international fashion industry, creating a platform for designers while expanding beyond the runway through sustainability, technology, education and cultural exchange.
+The milestone edition brings together international designers, Latin American talent, fashion innovation and a new Stitch Lab retail experience
+Throughout these ten years, MIAFW has pioneered initiatives at the intersection of fashion, sustainability and technology. Founded in 2017, the MIAFW Summit created a space for dialogue and education around the industry's evolving challenges and opportunities. Building on that vision, the Virtual Fashion Awards, launched in May 2026, opened a new chapter in digital creativity and innovation. This anniversary edition will bring that vision to the runway, with competition winner Jhoan Sebastian Grey presenting his collection in a runway show awarded as part of his prize.
+"Celebrating 10 years of Miami Fashion Week is an incredibly meaningful milestone," says Lourdes Fernandez-Velasco, Executive Director of Miami Fashion Week. "Over the past decade, we've built a platform that connects designers, creatives and industry leaders from around the world while remaining deeply rooted in Miami. In recent years, the continued institutional support of Miami-Dade County, now for the fourth consecutive year, alongside the support of the City of Miami Beach and our partnership with Miami Dade College, has been instrumental in strengthening that foundation and expanding our impact. This year is both a celebration of how far we've come and an exciting look at where fashion is going next."
+The anniversary edition will bring fashion into focus across the city, from runway presentations throughout Miami and the MIAFW Summit in partnership with the Miami Fashion Institute to the annual Miami Fashion Week Gala. Making its debut this year, a collaboration with Stitch Lab will introduce MIAFW's first shopping experience: a three-day pop-up on Miracle Mile in Coral Gables, featuring more than 20 brands and giving consumers the opportunity to discover and shop participating labels. Together, these experiences celebrate Miami as a meeting point for fashion, culture and creativity, connecting established industry voices with emerging talent, students and the wider community.
+Program Highlights
+Tues., Oct. 13
+Press Conference - 9:30 AM | Freedom Tower at Miami Dade College Speakers include: City of Miami Beach Mayor Steven Meiner, City of Coral Gables Mayor Vince Lago, Commissioner Oliver Gilbert, Miami Dade College President Madeline Pumariega, and Andres Otalora (fashion designer).Designers will be in attendance and available for interviews.
+Miami Fashion Week Gala featuring Andres Otalora, with a special performance by Latin Grammy-winner Joaquina - 6:00 PM | Queen Miami BeachThis is a ticketed event benefiting Miami Dade College's Miami Fashion Institute.
+Wed., Oct. 14
+MIAFW Summit with the Miami Fashion Institute - 12:00-6:00 PM | Miami Dade College Wolfson CampusThe annual Summit brings together fashion leaders, creatives and innovators for conversations exploring the future of fashion, technology, sustainability and digital innovation. The Summit will be followed by a cocktail reception.
+Thurs., Oct. 15
+Jenny Polanco Fashion Show - 3:00 PM | Mr. C Coconut Grove
+MIAFW x Stitch Lab, Presented and Hosted by Terranova - 6:30 PM | 350 Miracle Mile, Coral Gables
+Fri., Oct. 16
+MIAFW x Stitch Lab Pop Up - 10:00 AM - 6:00 PM | 350 Miracle Mile, Coral Gables
+Jacqueline Then Fashion Show - 5:30 PM | Freedom Tower at Miami Dade College
+Giannina Azar Fashion Show - 7:00 PM | Freedom Tower at Miami Dade College
+Jhoan Sebastian Grey Fashion Show - 8:30 PM | Freedom Tower at Miami Dade College
+Sat., Oct. 17
+MIAFW x Stitch Lab Pop Up - 10:00 AM - 6:00 PM | 350 Miracle Mile, Coral Gables
+Vero Diaz Fashion Show - 5:30 PM | Freedom Tower at Miami Dade College
+Yenny Bastida Fashion Show - 7:00 PM | Freedom Tower at Miami Dade College
+Efraín Mogollón Fashion Show - 8:30 PM | Freedom Tower at Miami Dade College
+Closing Party - 09:00 PM
+Sun., Oct. 18
+MIAFW x Stitch Lab Pop Up - 10:00 AM - 6:00 PM | 350 Miracle Mile, Coral Gables
+Sitka Semsch Fashion Show - 12:00 PM | Miracle Mile
+Beyond the Runway: MIAFW x Stitch Lab, Presented and Hosted by Terranova
+For the first time, Miami Fashion Week and Stitch Lab will join forces for a curated retail pop-up at 350 Miracle Mile in Coral Gables, October 16-18, extending the MIAFW experience beyond the runway. The experience gives designers the opportunity to show, sell and connect directly with consumers, buyers, stylists, content creators, Miami tastemakers and media. Featuring 20+ international designers, shoppers can meet designers, discover new collections and shop ready-to-wear, eveningwear, handbags, shoes and jewelry ahead of the holiday season. Participating designers and brands include NNT, Amarante, IT Shoes, Entos, Ana + Maria, Marea Alta, Paola Pacheco, Francesca Miranda, Maria Angelica Guerra, Muzaluci, Pampa, Adriana Fernandez, Nerea, Ojo de Leon, Beatriz de la Camara, Jhoan Sebastian Grey, Renata Lozano, Vero Diaz, Andres Otalora, Yenny Bastida, Alta Shoes, Jenny Polanco, Adriana Cobo and Hara. Beyond the runway, MIAFW 2026 brings fashion directly to the consumer.
+Supported by Miami-Dade County, Miami Dade College &amp; Rooted in Inclusivity
+With the continued support of Miami-Dade County, MIAFW is positioning Miami as a world-class hub for the fashion industry. The event not only attracts global attention but also provides a powerful platform for Latin American talent, inclusivity and cultural diversity, strengthening Miami's role as a vital meeting point between North and South America.
+From runway shows and a celebratory gala to conversations on fashion, sustainability and technology, plus a new shopping experience on Miracle Mile in partnership with Stitch Lab, Miami Fashion Week's 10th-anniversary program brings fashion into the city in exciting new ways. This milestone also offers an opportunity to thank the sponsors and partners who have helped shape its journey over the years, including Miami-Dade County, Miami Dade College, City of Miami Beach, Mr. C Coconut Grove, and Miami International Airport, whose support has contributed to building a platform that connects Miami with the global fashion community.
+About Miami Fashion Week®
+Miami Fashion Week® (MIAFW) is officially recognized by the CFDA's Fashion Calendar Important Dates alongside New York, London, Paris and Milan. Rooted in fashion, art, sustainability and innovation, MIAFW bridges continents by spotlighting Latin American designers, international talent and Miami's own creative community. In 2026, MIAFW celebrates its 10th anniversary, marking a decade of connecting designers, industry leaders and audiences through fashion in Miami. For more information, please visit www.miamifashionweek.com and follow @miamifashionweek.
+LORA PR
+Laura Neroulias
+laura@lorapr.com
+SOURCE: THE FASHION SHOWS LLC
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="str">
-        <v>Publishing Market Trends Redefining Content Creation in the Age of AI</v>
+        <v>Ada earns AWS Travel and Hospitality Competency for resolving traveler issues at scale</v>
       </c>
       <c r="B249" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C249" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D249" t="str">
-        <v>AI, Retail, Media</v>
+        <v>Retail</v>
       </c>
       <c r="E249" t="str">
-        <v>https://express-press-release.net/news/2026/08/25/1769165</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/ada-earns-aws-travel-hospitality-130000814.html</v>
       </c>
       <c r="F249" t="str">
-        <v>The global publishing market is undergoing a steady transformation as consumer reading habits shift toward digital, mobile, and on-demand content. The market was valued at USD 298.4 billion [read full press release...]</v>
+        <v>TORONTO, October 09, 2026--Ada, the pioneer in Agentic Customer Experience, today announced it has achieved the Amazon Web Services (AWS) Travel and Hospitality Competency. The designation recognizes Ada as an AWS Partner with demonstrated technical proficiency and proven customer success helping travel and hospitality brands resolve customer issues at scale. Ada joins a select group of 58 AWS Partners holding the competency, and it reflects a shared commitment to helping travel brands deliver s</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="str">
-        <v>IFF Report Finds GLP-1 Is Reshaping Food Choices and Eating Behaviors Among Indian Consumers</v>
+        <v>Aqara Makes Canadian Retail Debut with Canadian Tire, Expanding Access to Smart Home Technology Nationwide</v>
       </c>
       <c r="B250" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C250" t="str">
         <v>mlpr-businesswire</v>
       </c>
       <c r="D250" t="str">
-        <v>Finance, Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E250" t="str">
-        <v>https://finance.yahoo.com/healthcare/articles/iff-report-finds-glp-1-053000014.html</v>
+        <v>https://finance.yahoo.com/technology/articles/aqara-makes-canadian-retail-debut-130000397.html</v>
       </c>
       <c r="F250" t="str">
-        <v>NEW DELHI, August 25, 2026--IFF (NYSE: IFF) — a global leader in flavors, fragrances and health and biosciences — released new research examining how GLP-1 use is influencing food behaviors among Indian consumers and what those shifts may mean for the future of food and beverage innovation. The study is the latest in IFF’s GLP-1 global consumer insights following the company’s 2025 GLP-1 Consumer Opportunity Outlook.</v>
-[...2 lines deleted...]
-    <row r="251" xml:space="preserve">
+        <v>TORONTO, October 09, 2026--Aqara, a global leader in IoT today announced its Canadian retail debut through a new partnership with Canadian Tire. Starting October 9, a selection of Aqara smart home products will be available in upwards of 500 Canadian Tire locations nationwide, marking a significant milestone in Aqara’s expansion across North America.</v>
+      </c>
+    </row>
+    <row r="251">
       <c r="A251" t="str">
-        <v>Nissin Foods Announces 2026 Interim Results</v>
+        <v>DIFF Eyewear Jumps from Digital to Physical, Opening Its First Flagship Store in Charleston, SC</v>
       </c>
       <c r="B251" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C251" t="str">
-        <v>mlpr-acnnewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D251" t="str">
-        <v>Finance, Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E251" t="str">
-        <v>https://www.acnnewswire.com/press-release/english/109390/</v>
-[...49 lines deleted...]
- Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+        <v>https://www.prnewswire.com/news-releases/diff-eyewear-jumps-from-digital-to-physical-opening-its-first-flagship-store-in-charleston-sc-302902957.html</v>
+      </c>
+      <c r="F251" t="str">
+        <v>LOS ANGELES, Oct. 9, 2026 /PRNewswire/ -- DIFF Eyewear entered a new chapter of growth, marked by its first foray into stand-alone retail. Over the past decade, DIFF evolved into a leading U.S. Women's eyewear brand, particularly strong with "Core" Millennials and Gen Z shoppers. Building...</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="str">
-        <v>Hong Kong Strengthens Position as Asia's Leading Sustainable Fashion Hub</v>
+        <v>NETCLASS TECHNOLOGY INC Expands Business Horizons with Strategic Entry into AI Companion Smart Hardware</v>
       </c>
       <c r="B252" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C252" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D252" t="str">
+        <v>Finance, AI, Retail, Education</v>
+      </c>
+      <c r="E252" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/10/09/3378065/0/en/netclass-technology-inc-expands-business-horizons-with-strategic-entry-into-ai-companion-smart-hardware.html</v>
+      </c>
+      <c r="F252" t="str">
+        <v>NETCLASS TECHNOLOGY INC (Nasdaq: NTCL; the “Company” or “NetClass”), a B2B smart education IT solutions provider with offices in Shanghai, Hong Kong, Singapore and Tokyo, today announced a strategic business expansion into the AI companion smart hardware market. This move serves to further diversify the Company’s operational footprint and revenue streams while pursuing growth opportunities in interactive consumer devices.</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="str">
+        <v>Pride Holdings Group Officially Launches Pride Cell, Mobile Service Created by and for the LGBTQ+ Community</v>
+      </c>
+      <c r="B253" t="str">
+        <v>2026-10-09</v>
+      </c>
+      <c r="C253" t="str">
         <v>NewMediaWire</v>
       </c>
-      <c r="D252" t="str">
-[...18 lines deleted...]
-      </c>
       <c r="D253" t="str">
-        <v>Finance, AI, Energy, Retail, Automotive, Education</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E253" t="str">
-        <v>https://www.acnnewswire.com/press-release/english/109383/</v>
-[...24 lines deleted...]
- Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+        <v>https://www.newmediawire.com/news/pride-holdings-group-officially-launches-pride-cell-mobile-service-created-by-and-for-the-lgbtq+-community</v>
+      </c>
+      <c r="F253" t="str">
+        <v>Pride Cell Launches in Partnership With Perch Mobile, Utilizing the AT&amp;amp;T Network, With Unlimited Plans Starting at $13.33 per Month for the First Three Months, and $1 From Every Monthly Cell Bill Going Directly to The Trevor Project ORLANDO, FL - October 9, 2026 ( NEWMEDIAWIRE ) - Pride Holdings Group (OTC: PHSE) today announced the official launch of Pride Cell , the Company’s new mobile service created by and for the LGBTQ+ community. Launching in partnership with Perch Mobile , Pride Cell represents another step in Pride Holdings Group’s strategy to build a diversified portfolio of businesses, products, and services designed to serve the LGBTQ+ community while creating new recurring-revenue opportunities for the Company. “Pride Cell is about more than launching another mobile servic</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="str">
-        <v>Consumer Genomics Market Heads Toward $27.1B as Personalized Health Drives Growth</v>
+        <v>Eco Expo Asia Opens at AsiaWorld-Expo in Late October</v>
       </c>
       <c r="B254" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C254" t="str">
-        <v>PressReleaseNews</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D254" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Energy, Retail</v>
       </c>
       <c r="E254" t="str">
-        <v>https://pressreleasenews.org/pressroom/consumer-genomics-market-heads-toward-27-1b-as-personalized-health-drives-growth</v>
+        <v>https://www.newmediawire.com/news/eco-expo-asia-opens-at-asiaworld-expo-in-late-october-7090476</v>
       </c>
       <c r="F254" t="str">
-        <v/>
-[...2 lines deleted...]
-    <row r="255" xml:space="preserve">
+        <v>- Debut of ASEAN and Qinghai Pavilions Alongside Four Key Themes Spanning Energy, Technology, Green Cities and Waste Management HONG KONG - October 9, 2026 ( NEWMEDIAWIRE ) - Eco Expo Asia 2026 , jointly organised by the Hong Kong Trade Development Council (HKTDC) and Messe Frankfurt (HK) Ltd, co-organised by the Environment and Ecology Bureau of the Government of the Hong Kong Special Administrative Region (HKSAR), will be held from 26 to 29 October at AsiaWorld-Expo. HKTDC Associate Executive Director Silas Chu said: "Last month, the Hong Kong SAR Government unveiled the Policy Address and first Five-Year Plan, setting out a vision for building a green and liveable city. Across the region and beyond, China, the European Union and many ASEAN economies are actively pursuing carbon-neutrali</v>
+      </c>
+    </row>
+    <row r="255">
       <c r="A255" t="str">
-        <v>VCREDIT Announces 2026 Interim Results: Prudent Operations and AI Empowerment Drive Quality-Focused and Sustainable Development</v>
+        <v>VenHub Highlights Continued Expansion of Intellectual Property Program</v>
       </c>
       <c r="B255" t="str">
-        <v>2026-08-25</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C255" t="str">
-        <v>mlpr-acnnewswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D255" t="str">
-        <v>Finance, AI, SaaS, Retail</v>
+        <v>Finance, SaaS, Real Estate, Retail</v>
       </c>
       <c r="E255" t="str">
-        <v>https://www.acnnewswire.com/press-release/english/109379/</v>
-[...10 lines deleted...]
- Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+        <v>https://www.globenewswire.com/news-release/2026/10/09/3378008/0/en/venhub-highlights-continued-expansion-of-intellectual-property-program.html</v>
+      </c>
+      <c r="F255" t="str">
+        <v>VenHub’s Technology Innovations Include New Solutions that Build on Autonomous Retail Platform VenHub’s Technology Innovations Include New Solutions that Build on Autonomous Retail Platform</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="str">
-        <v>UL Solutions Launches Retail Total Access™ Software to Help Retailers Manage Supply Chain Quality and Risk</v>
+        <v>eDreams ODIGEO and Amazon Alexa collaborate to bring AI travel search to Alexa+</v>
       </c>
       <c r="B256" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C256" t="str">
-        <v>mlpr-businesswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D256" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>AI, SaaS, Retail, Automotive</v>
       </c>
       <c r="E256" t="str">
-        <v>https://finance.yahoo.com/small-business/articles/ul-solutions-launches-retail-total-211600520.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362673</v>
       </c>
       <c r="F256" t="str">
-        <v>NORTHBROOK, Ill., August 24, 2026--UL Solutions Inc. (NYSE: ULS), a global leader in applied safety science, today announced Retail Total Access, a software platform that helps retailers manage product quality and supply chain risk with a clearer, unified view of data.</v>
+        <v>- - &amp;#8226; The travel subscription platform will power travel search in a new voice first AI environment. - &amp;#8226; The integration with Alexa+ will leverage eDreams ODIGEO&amp;#39;s proprietary Model Context Protocol technology to seamlessly connect its travel platform and operational voice to Alexa+. - &amp;#8226; Customers will be able to find and book flights, hotels, and car rentals via voice. - - - eDreams ODIGEO (the &amp;#8220;Company&amp;#8221; or &amp;#8220;eDO&amp;#8221;) (BME: EDR) (OTC: EDDRF), the world&amp;#39;s leading travel subscription pl... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362673</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="str">
-        <v>SOL Reimagines Cannabis Retail With The Launch of SOL of Potomac - The Penthouse</v>
+        <v>Nepra Foods Launches Flagship PROPASTA Brand on Amazon</v>
       </c>
       <c r="B257" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C257" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D257" t="str">
-        <v>Retail, Media</v>
+        <v>Retail</v>
       </c>
       <c r="E257" t="str">
-        <v>https://www.prnewswire.com/news-releases/sol-reimagines-cannabis-retail-with-the-launch-of-sol-of-potomac---the-penthouse-302858694.html</v>
+        <v>https://pr-inside.com/nepra-foods-launches-flagship-propasta-brand-on-amazon-r5231758.htm</v>
       </c>
       <c r="F257" t="str">
-        <v>Technology executive and entrepreneur Jack Frost introduces a destination where cannabis, culture, community, content and technology come together. ROCKVILLE, Md., Aug. 24, 2026 /PRNewswire/ -- SOL of Potomac - The Penthouse officially opened its doors today at 350 Fortune Terrace, Suite...</v>
+        <v>(PR-inside.com) Initial Amazon test launch introduces PROPASTA's new 16 oz. pouch, expanding direct-to-consumer access to the Company's high-protein, high-fiber pasta CENTENNIAL, CO / ACCESS Newswire / October 9, 2026 / Nepra Foods Inc. (CSE:NPRA)(FSE:2P6)(OTCQB:NPRFF) ("Nepra" or the "Company") today announced the initial test Amazon launch of PROPASTA, the Company's flagship consumer pasta brand. The launch introduces PROPASTA's new consumer format through Amazon and represents another step in the Company's ongoing commercialization of the brand. Originally developed for professional foodservice applications, PROPASTA is now being introduced in a larger take-home format designed for households, active consumers and individuals seeking to incorporate more plant-based protein and ..</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="str">
-        <v>Bloom Credit Named a Semifinalist in Filene's 2027 FiLab Testing Menu</v>
+        <v>TUI is paving the way for closer integration between global hotel brands and sales, as well as within the German tour operator market, with two experienced managers: new roles for Christian B�rwind and Benjamin Jacobi</v>
       </c>
       <c r="B258" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C258" t="str">
-        <v>PRUnderground</v>
+        <v>WebWire</v>
       </c>
       <c r="D258" t="str">
-        <v>Retail</v>
+        <v>SaaS, Energy, Retail</v>
       </c>
       <c r="E258" t="str">
-        <v>https://prunderground.com/bloom-credit-named-a-semifinalist-in-filene-s-2027-filab-testing-menu/cmt7nioa4000a04l7gu6j283m</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362671</v>
       </c>
       <c r="F258" t="str">
-        <v>Bloom+ advances to sponsor evaluation out of a record applicant pool, with a vote to advance to collaborative testing set for January 2027 The post Bloom Credit Named a Semifinalist in Filene&amp;apos;s 2027 FiLab Testing Menu first appeared on</v>
+        <v>- - &amp;#8226; Benjamin Jacobi is joining the management team at TUI Hotels &amp;amp; Resorts, where, as Managing Director, he will be responsible for Commercial, Marketing &amp;amp; Sales and will focus on the global distribution strategy of TUI Hotels &amp;amp; Resorts - &amp;#8226; Christian B�rwind becomes the new Managing Director for the GAS region and Chairman of the Management Board of TUI Deutschland; a manager with proven retail and digital experience - &amp;#8226; Bernd M�ser &amp;amp; Mircea Tudose: &amp;#8220;A strong signal of continuity and... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362671</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="str">
-        <v>Residential Equity Strategy Gains New Context With TYTL's Reg D Filing</v>
+        <v>“Understanding AFib: Think Clearly About AFib, Make Confident Treatment Decisions” - Best-Selling Book Free for One More Day (Ending Soon) (Until 10/09/26)</v>
       </c>
       <c r="B259" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C259" t="str">
-        <v>NewMediaWire</v>
+        <v>WebWire</v>
       </c>
       <c r="D259" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E259" t="str">
-        <v>https://www.newmediawire.com/news/residential-equity-strategy-gains-new-context-with-tytl-s-reg-d-filing-7088840</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361312</v>
       </c>
       <c r="F259" t="str">
-        <v>LOS ANGELES, CA - August 24, 2026 ( NEWMEDIAWIRE ) - Beeline Holdings (NASDAQ: BLNE) is developing a residential equity strategy designed to give qualified homeowners access to liquidity without taking on additional debt, and a recent Regulation D filing by TYTL Corp. provides new details on the potential capital infrastructure that could support that model. TYTL filed a new Form D offering of up to $1 billion in digital securities available for sale to support the unique equity product under Rule 506(c) of Regulation D. The filing identifies the securities as pooled investment fund interests as well as forward purchase commitments and Reg D digital securities issuable in satisfaction of those commitments. Importantly, the $1 billion represents the total contemplated offering. No sales hav</v>
+        <v>Best Seller Publishing announces the release of Scott Lee&amp;#39;s new book, &amp;#8220;Understanding AFib: Think Clearly About AFib, Make Confident Treatment Decisions.&amp;#8221; The book is currently free and available for download on Amazon for one more day. - - &amp;#8220;Understanding AFib&amp;#8221; is about helping patients make sense of atrial fibrillation and the different treatment options their doctors may recommend. When physicians suggest medication, ablation, or simply monitoring, patients may struggle to understand... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361312</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="str">
-        <v>15 Students Selected for National Health Leadership Role</v>
+        <v>Hisense Brings AI Companion Suite to Life with a Social Kitchen</v>
       </c>
       <c r="B260" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C260" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D260" t="str">
-        <v>Finance, SaaS, Healthcare, Retail, Education</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E260" t="str">
-        <v>https://www.newmediawire.com/news/15-students-selected-for-national-health-leadership-role-7088842</v>
+        <v>https://www.prnewswire.com/news-releases/hisense-brings-ai-companion-suite-to-life-with-a-social-kitchen-302903316.html</v>
       </c>
       <c r="F260" t="str">
-        <v>DALLAS - August 24, 2026 ( NEWMEDIAWIRE ) - As youth health challenges continue to grow in the United States [1] , 15 passionate students from across the country are stepping up to help. The American Heart Association, a relentless force changing the future of health for everyone everywhere, has named the 2026-27 class of national Youth Heart Ambassadors for Kids Heart Challenge™ and American Heart Challenge™, the Association’s school-based fundraising programs that teach students heart-healthy habits and lifesaving skills. This year’s class of national Youth Heart Ambassadors was selected from a pool of applicants nationwide. The volunteer role gives students a platform to raise awareness by sharing how they have been impacted by heart disease and stroke, while they inspire healthier habi</v>
+        <v>QINGDAO, China, Oct. 9, 2026 /PRNewswire/ -- Hisense, a leading brand in global consumer electronics and home appliances, is bringing its vision of "Innovating a Brighter Life" into the heart of the home with the new PureSmart Duo Series — a refrigerator series designed as the intelligent...</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="str">
-        <v>Greenland Mines (GRML) Reports First S-K 1300 Indicated Resource, Hybrid Mining Estimate for Sarfartoq</v>
+        <v>Clinics, Retail Shelves and Recovery at Home: Where the Orthopedic Braces And Supports Market Is Growing</v>
       </c>
       <c r="B261" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C261" t="str">
-        <v>NewMediaWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D261" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E261" t="str">
-        <v>https://www.newmediawire.com/news/greenland-mines-grml-reports-first-s-k-1300-indicated-resource-hybrid-mining-estimate-for-sarfartoq-7088839</v>
+        <v>https://express-press-release.net/news/2026/10/09/1776127</v>
       </c>
       <c r="F261" t="str">
-        <v>LOS ANGELES, CA - August 24, 2026 ( NEWMEDIAWIRE ) - Greenland Mines (NASDAQ: GRML) announced an independently prepared S-K 1300 Technical Report Summary (“TRS”) for its Sarfartoq Nd-Pr Rare Earths Project in southwest Greenland, marking the first time the project has reported a portion of its resource in the Indicated Mineral Resource category under an SEC-recognized reporting standard. The report, prepared by Tetra Tech Canada Inc. and GeoSim Services Inc. with an effective date of July 31, 2026, also provides Sarfartoq’s first combined open pit and underground resource estimate. Under the hybrid scenario, which Greenland Mines considers the most representative view of the project’s development potential, Sarfartoq contains an Indicated Mineral Resource of 6.9 million tonnes grading 1.60</v>
-[...2 lines deleted...]
-    <row r="262">
+        <v>From weekend runners nursing a sprained ankle to patients recovering from a knee replacement, orthopedic braces and supports sit at the center of modern musculoskeletal [read full press release...]</v>
+      </c>
+    </row>
+    <row r="262" xml:space="preserve">
       <c r="A262" t="str">
-        <v>Wrap Technologies (WRAP) Builds Connected Public Safety Strategy as WrapShield™ Targets Broader Markets</v>
+        <v>Fullerton and SGX Group open second Value-Up Singapore Equities Challenge to the public with new Open Category</v>
       </c>
       <c r="B262" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C262" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D262" t="str">
-        <v>SaaS, Retail</v>
+        <v>Finance, Crypto, AI, SaaS, Retail, Education</v>
       </c>
       <c r="E262" t="str">
-        <v>https://www.newmediawire.com/news/wrap-technologies-wrap-builds-connected-public-safety-strategy-as-wrapshield-tm-targets-broader-markets-7088838</v>
-[...2 lines deleted...]
-        <v>WRAP is using newly raised $12 million in growth capital to support planned business expansion and accelerate development of its WrapShield(TM) platform. The company is connecting technologies spanning detection, response, training and evidence management as it expands beyond traditional law enforcement into enterprise, federal, defense and international markets. WRAP’s growing technology portfolio and strategic partnerships position WrapShield(TM) as an architecture designed to bring multiple public safety capabilities together under a unified platform. LOS ANGELES, CA - August 24, 2026 ( NEWMEDIAWIRE ) - Public safety agencies are increasingly confronting a technology environment in which detection, response, training and digital evidence must work together rather than operate as isolate</v>
+        <v>https://www.acnnewswire.com/press-release/english/110701/</v>
+      </c>
+      <c r="F262" t="str" xml:space="preserve">
+        <v xml:space="preserve">SINGAPORE, Oct 9, 2026 - (ACN Newswire) - Fullerton Fund Management (“Fullerton”) and SGX Group, in partnership with Moomoo Singapore as Supporting Partner, launched the second edition of the Fullerton / SGX Value-Up Singapore Equities Challenge(1) (“The Challenge”) to the public for the first time, inviting Singaporeans and Permanent Residents aged 18 and above to test their investing skills on Singapore-listed small and mid-cap companies over eight weeks, with cash prizes for the top performers.
+The inaugural Challenge in 2025 was open to students only. This year’s edition adds an Open Category for the public while retaining the Student Category. Participants in both categories will research and manage virtual portfolios of eligible Singapore-listed securities, with a focus on Singapore’s small- and mid-cap (“SMID”) segment. The trading simulation does not involve real capital.
+The Challenge comes as interest in Singapore’s SMID segment grows. As of 30 June 2026, institutional net buying in SMID stocks had tripled year on year to S$606 million, while daily trading value rose 155% to S$310 million, its highest level since FY2014(2). The Challenge gives participants a structured and practical way to learn more about companies beyond the Straits Times Index.
+Open Category
+Open to Singapore Citizens and Permanent Residents aged 18 and above, the Open Category will run from 7 December 2026 to 29 January 2027 over an eight-week online trading period. Participants compete individually, constructing and managing portfolios from an eligible list of Singapore-listed securities. They will be ranked in real time on a leaderboard based on total portfolio return, with cash prizes of S$3,000, S$2,000 and S$1,000 for the top three participants.
+Student Category
+The Student Category returns for its second year and is open to Singapore Citizens and Permanent Residents aged 18 and above who are enrolled full-time in polytechnics or universities. Participants compete in teams of four in the same eight-week simulation, using eligible Singapore-listed securities focused primarily on the SMID segment.
+The top six teams from the qualifying round will advance to an in-person stock-pitch final, where they will present their research and investment thesis to a judging panel. The top three teams will receive cash prizes of S$10,000, S$5,000 and S$3,000. The category is designed to connect classroom learning with practical exposure to investing, industry practitioners and potential 8-month internship opportunities, through the Fullerton Singapore Value-Up Internship Programme.
+Building disciplined investment habits
+The Challenge is designed to encourage disciplined portfolio construction rather than concentrated bets. Participants must establish positions within the first five trading days. From 14 December 2026, portfolios must maintain at least 80% exposure to eligible securities at the end of each trading day, with cash holdings capped at 20%. When initiating or adding to a position, exposure to any individual eligible security must not exceed 10% of the portfolio’s total value. Each portfolio may hold no more than 30 eligible securities; leverage, margin and derivatives are not permitted.
+Through the Challenge, participants will be able to:
+Gain first-hand experience in researching and evaluating Singapore-listed companies.
+Develop practical habits around portfolio construction, risk management and investment decision-making.
+Build a stronger understanding of opportunities available within Singapore’s equities market beyond the benchmark index.
+Ken Goh, Chief Investment Officer, Fullerton Fund Management, said:  “Over the past year, we have seen growing interest in Singapore equities, reflecting broader recognition of the depth and diversity of our domestic market. The objective of the Fullerton/SGX Value-Up Singapore Equities Challenge is to motivate participants to identify and capture rising shareholder value, by encouraging young investors and members of the public to research companies, assess their potential and construct portfolios with greater discipline. The Challenge also supports our broader commitment to talent development. Participants from the inaugural Challenge have since joined Fullerton as interns, demonstrating how practical exposure can help inspire and nurture the next generation of investment professionals. Through this Challenge, we hope to contribute to a more informed and engaged Singapore equities market, with a broader base of investors participating in its long-term development.”
+Ng Yao Loong, Head of Global Financial Markets, SGX Group, said: “In every market, there is a difference between what is well known and what is well understood. The Fullerton/SGX Value-Up Singapore Equities Challenge encourages participants to close that gap by researching the SMID segment, testing their assumptions and forming their own investment perspectives. By opening the Challenge to the public, we hope more people will discover the breadth of the Singapore stock market and deepen their understanding of the businesses behind it.”
+Jeyson Ng, CEO, Moomoo Singapore said: “We are pleased to support Fullerton and SGX, both of whom are Moomoo’s long-term strategic partners in the Singapore ecosystem, in making investing education more accessible to students and the wider public. Through practical learning resources on Singapore equities, company research and portfolio construction within the Moomoo app, we hope to help participants build the confidence and foundational skills to better understand the market. The Challenge also provides a meaningful platform for us to engage aspiring talent and nurture the next generation of finance and technology professionals.”
+Registration for both categories is open until 30 November 2026. A participant may register for either the Student Category or the Open Category (provided that it meets the relevant eligibility requirements), but not both. Interested parties may sign up at https://value-up.investsg.asia/
+(1) Jointly developed by SGX Group and AlphaInvest
+(2) SGX Group Research
+About Fullerton Fund Management
+Fullerton Fund Management Company Ltd (“Fullerton”) is an active investment specialist, focused on optimising investment outcomes and enhancing investor experience.
+We help clients, including government entities, sovereign wealth funds, pension plans, insurance companies, private wealth and retail, from the region and beyond, to achieve their investment objectives through our suite of solutions. Our expertise encompasses equities, fixed income, multi-asset, alternatives and treasury management, across public and private markets.
+As an active manager, we place strong emphasis on performance, risk management and investment insights. Incorporated in 2003, Fullerton is headquartered in Singapore, and has associated offices in Shanghai, Brunei and Jakarta. Fullerton is part of a multi-asset management group, Seviora, a holding company established by Temasek. Income Insurance, one of Singapore’s leading insurers, is a minority shareholder of Fullerton.
+For more information, please visit www.fullertonfund.com
+About SGX Group (Singapore Exchange)
+SGX Group is one of the world’s most trusted international marketplaces, known for its stability and openness. Anchored in Singapore, we enable price discovery, capital formation and risk management across asset classes, supported by resilient infrastructure and robust clearing. We convene issuers, investors and intermediaries to create and grow markets that stand the test of time. Find out more at www.sgxgroup.com.
+About Moomoo Singapore
+Moomoo Singapore is a holistic wealth-tech platform building an intelligent investing ecosystem across its digital platform, physical experience stores and investor education community. Through the moomoo app, it provides everyday investors and professional clients with access to global markets, diverse investment products, advanced trading tools and AI-powered insights.
+Since launching in March 2021, Moomoo Singapore has evolved beyond an investing platform into a popular financial literacy resource and full-spectrum wealth platform, supporting investors from their first trade to managing sophisticated portfolios. It surpassed two million users in Singapore in June 2026, spanning retail investors to private wealth and institutional clients.
+Moomoo Financial Singapore Pte. Ltd. is a subsidiary of Nasdaq-listed Futu Holdings Limited (Nasdaq: FUTU). The firm is regulated by the Monetary Authority of Singapore and holds a Capital Markets Services Licence (CMS101000) and Major Payment Institution Licence (PS20200617). It also has exempt financial adviser status and is authorised to provide Digital Payment Token services. Moomoo Trustee (Singapore) Pte. Ltd. is a licensed trust company, while Moomoo Singapore is a DP Clearing Member, SGX-ST Trading Member, and SGX-DT Trading and Clearing Member of Singapore Exchange.
+Find out more at https://www.moomoo.com/sg
+For media queries, please contact:
+Rishika Tiwariemail: rishika@financialpr.com.sg 
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="str">
-        <v>VERAXA Biotech (VRXA) Builds Antibody-Based Cancer Pipeline Around Dual-Targeting Precision</v>
+        <v>HOBA TECH Announces The Business Transformation Playbook® Trilogy, Now Listed on Amazon</v>
       </c>
       <c r="B263" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C263" t="str">
-        <v>NewMediaWire</v>
+        <v>PRLog</v>
       </c>
       <c r="D263" t="str">
-        <v>SaaS, Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E263" t="str">
-        <v>https://www.newmediawire.com/news/veraxa-biotech-vrxa-builds-antibody-based-cancer-pipeline-around-dual-targeting-precision-7088837</v>
+        <v>https://www.prlog.org/13175646-hoba-tech-announces-the-business-transformation-playbook-trilogy-now-listed-on-amazon.html</v>
       </c>
       <c r="F263" t="str">
-        <v>VERAXA Biotech is changing how antibody-based therapies recognize and attack cancer cells, developing antibody-based cancer therapies with an emphasis on bispecific antibody-drug conjugates (“ADCs”) and T-cell engagers (“TCEs”). Its proprietary BiTAC platform uses a dual-targeting, “AND-gated” architecture designed to activate therapeutic effects preferentially at tumor sites. The company has advanced its lead BiTAC-TCE toward IND/CTA-enabling activities following cell-line development work and regulatory feedback from Germany’s Paul-Ehrlich-Institute. VERAXA’s VXA-222 bispecific ADC has moved beyond the initial discovery phase following completion of the antibody-discovery step with OmniAb. The company reported more than 50 granted owned or exclusively licensed patents across 26 patent fa</v>
+        <v>Six-time international bestselling author Heath Gascoigne expands his business transformation methodology into a 3-book series covering executive strategy, Target Operating Model implementation + sustainable organisational transformation capability.</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="str">
-        <v>Morgan's Repellent Now Available on Amazon and Walmart.com Nationwide</v>
+        <v>SUNART Unveils New Light‑Outdoor Apparel Collection: Bringing Professional‑Grade ...</v>
       </c>
       <c r="B264" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C264" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D264" t="str">
         <v>Retail</v>
       </c>
       <c r="E264" t="str">
-        <v>https://www.prnewswire.com/news-releases/morgans-repellent-now-available-on-amazon-and-walmartcom-nationwide-302858557.html</v>
+        <v>https://pr-inside.com/sunart-unveils-new-light-outdoor-apparel-collection-bringing-professional-grade-r5231717.htm</v>
       </c>
       <c r="F264" t="str">
-        <v>Plant-based rodent repellent formulated with 25% active essential oils reaches consumers through Amazon (five ASINs), Walmart.com (seven listings), and direct. NEW CENTURY, Kan., Aug. 24, 2026 /PRNewswire/ -- Natural Environmental Solutions, Inc. today announced that Morgan's Repellent,...</v>
-[...2 lines deleted...]
-    <row r="265">
+        <v>(PR-inside.com) LARAMIE, WY / ACCESS Newswire / October 9, 2026 / SUNART, an emerging tech‑driven brand within the light‑outdoor apparel space, today announced the launch of its debut collection designed for city‑to‑wilderness, multi‑context wear. Engineered to rigorous professional‑grade outdoor‑performance standards, this debut collection reimagines the modern urban light‑outdoor wardrobe and gives today's consumers the freedom to set off at a moment's notice. The collection responds to long‑unmet consumer needs: conventional professional outdoor gear often carries a premium price tag and features over‑engineered functionality; yet fails to align with urban consumers' aesthetic preferences or accommodate their practical day‑to‑day needs. This line establishes a new ..</v>
+      </c>
+    </row>
+    <row r="265" xml:space="preserve">
       <c r="A265" t="str">
-        <v>Did You Lose Money Investing in The Simply Good Foods Company? Robbins LLP Urges Investors with Significant Losses to Contact the Firm for Information About Their Rights Against SMPL</v>
+        <v>Airwheel Advances Smart Travel Through Award-Winning Rideable Ai Wheel 20inch Carry on boarding hand Luxury Cabin Suitcase</v>
       </c>
       <c r="B265" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C265" t="str">
-        <v>mlpr-newsfile</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D265" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>AI, Energy, Retail, Automotive</v>
       </c>
       <c r="E265" t="str">
-        <v>https://www.newsfilecorp.com/release/311119/Did-You-Lose-Money-Investing-in-The-Simply-Good-Foods-Company-Robbins-LLP-Urges-Investors-with-Significant-Losses-to-Contact-the-Firm-for-Information-About-Their-Rights-Against-SMPL</v>
-[...2 lines deleted...]
-        <v>San Diego, California--(Newsfile Corp. - August 24, 2026) - Shareholder rights law firm Robbins LLP reminds investors that a class action was filed on behalf of all purchasers of The Simply Good Foods Company (NASDAQ: SMPL) common stock between October 24, 2024 and April 8, 2026 (the "Class Period"). Good Foods sells consumer packaged foods and snacking products under its various brands.The complaint alleges that Good Foods misled investors regarding the successful integration of OWYN. ...</v>
+        <v>https://www.acnnewswire.com/press-release/english/110709/</v>
+      </c>
+      <c r="F265" t="str" xml:space="preserve">
+        <v xml:space="preserve">BRUSSELS, BELGIUM, Oct 9, 2026 - (ACN Newswire) - Most recently, the Airwheel SE3SX Smart Rideable Cabin Suitcase was honored with a 2026 European Product Design Award (EPDA) Winner title, marking yet another milestone in the brand's relentless pursuit of innovation. Airwheel, a pioneering smart mobility brand, has cemented its position as a global design leader with its intelligent rideable luggage series accumulating over 100 prestigious international awards across the United States, Europe, Japan, Italy, Germany, France, and London.
+The EPDA, alongside the MUSE Design Awards and IDEA Awards—all established by the International Awards Associate (IAA)—represent the pinnacle of global industrial design recognition. An international jury evaluates entries across innovation, aesthetic expression, practical implementation, human-machine interaction, and user experience. Airwheel's repeated success across these platforms underscores its design philosophy: "Let design return to real travel."
+Award-Winning Products Under the Spotlight
+Airwheel SE3S Smart Electric Suitcase
+Award Portfolio: 2023 MUSE Design Award, IDA Award, Italy IIDA Award; 2024 French Design Award, London Design Award (Best of Year), American Good Design Award (Silver), Paris DNA Design Award, NY Product Design Award (Silver); 2025 German National Design Award (Winner), Italy A' Design Award (Silver)
+MUSE Jury Commentary: "The Airwheel SE3S revolutionizes the traditional suitcase by integrating electric rideability with smart storage. Its patented high-strength frame and modular detachable lithium battery enable seated mobility while meeting stringent aviation regulations—delivering an effortless, elegant travel experience for frequent flyers."
+As the flagship pioneer of Airwheel's rideable luggage line, the SE3S features a 20-inch carry-on form factor combining rideable transportation, smart storage, and on-the-go charging. Its high-strength hard shell and patented reinforced frame support rider weight, while dual-handlebar controls ensure intuitive operation. The modular plug-and-play lithium battery requires no tools for removal and complies with civil aviation standards.
+Airwheel SE3SX Smart Rideable Cabin Suitcase
+Award Portfolio: 2026 European Product Design Award (Winner), WGA Creative Global Design Award (Silver), iLuxury International Luxury Award, Titan Innovation Award (Platinum)
+EPDA Jury Commentary: "The Airwheel SE3SX redefines the value boundary of carry-on luggage as a 'smart travel terminal,' seamlessly integrating high-performance electric drive, intelligent interaction, and aviation-grade lightweight design. Its innovative electric telescopic front-wheel structure enhances riding stability, while Apple Find My and a dedicated smart app deliver natural human-machine interaction. The 73.26Wh detachable battery and TSA lock ensure global compliance—a design benchmark for premium international business travel."
+The SE3SX packs a 230W high-performance brushless motor delivering speeds up to 9.9km/h, a 95kg load capacity, and 6° hill-climbing capability. Its innovative electric telescopic front-wheel structure extends the wheelbase by 180mm at the touch of a button. The body combines lightweight ABS+PC materials with an aviation-grade aluminum alloy frame, weighing approximately 6.6kg (excluding power bank), with dimensions of 530×360×236mm and a 20L capacity. Features include Apple Find My global tracking, a dedicated smart app, 5V USB charging, a detachable 73.26Wh lithium battery, and a TSA customs lock—approved for both air and high-speed rail travel.
+Airwheel SE3SXD Ai Luxury Suitcase
+The SE3SXD elevates the travel experience with an integrated smart interaction system and linked smart handle, enabling one-touch switching between suitcase form and riding mode. Its dual-drive automatic telescopic mechanism extends and retracts the structure with a single touch—transforming luggage into an intelligent travel companion.
+Airwheel SE3MiniT Electric Hand Suitcase
+Award Portfolio: 2024 European Design Award, London Design Award (Platinum), NY Product Design Award (Gold), American Good Design Award (Bronze), Paris DNA Award (Honorable Mention), French Design Award (Honorable Mention); 2025 Italy A' Design Award (Silver), World Design Award
+European Design Award Jury Commentary: "The Airwheel SE3MiniT addresses urban short-distance travel with ultimate lightweight design, distilling complex rideable luggage functions into a pure 'travel light' experience. Its compact form and convenient rideability make city commutes and weekend getaways effortless—showcasing nuanced thinking for segmented smart mobility scenarios."
+Designed for urban commuting and weekend excursions, the SE3MiniT retains Airwheel's signature rideable functionality in a compact, lightweight body—ideal for high-frequency, short-distance metropolitan travelers.
+Airwheel SE3SL / SE3SL+ Ai Wheel Airport Boarding Suitcase
+Award Portfolio: SE3SL—2025 Berlin Design Award (Gold), Shanghai Design Award, US IDEA Award, IAI Design Award, New Quality Award, Japan IDPA Design Award (Silver), 2026 Asian Design Award; SE3SL+—2025 US AIIDA Design Award, Boiling Quality Award (Gold)
+IDEA Jury Commentary: "The Airwheel SE3SL organically combines smart mobility concepts with mainstream business luggage forms. At just 6.6kg, its ultra-lightweight design integrates rideability, app connectivity, USB charging, and location tracking—achieving an outstanding balance between innovation, user experience, and commercial value. A mature offering for high-frequency business travel."
+Targeting premium business travelers, the SE3SL/SE3SL+ series integrates rideable transportation, smart app connectivity, USB charging, and Apple Find My tracking—blending aesthetics with practicality for both short-haul and international business scenarios.
+Airwheel SQ3S Smart Kids Suitcase
+Award Portfolio: 2025 French Design Award (Gold), MUSE Design Award (Silver), American Good Design Award (Bronze), NY Product Design Award (Gold)
+French Design Award Jury Commentary: "The Airwheel SQ3S enters the family travel scene with a safety-first design language, achieving a balance of 'storable, rideable, and reassuring' in a children's smart suitcase. Its safety speed-limit design fully considers children's riding safety, making family travel both fun and secure—embodying design's gentle care for real family needs."
+The SQ3S is Airwheel's dedicated smart suitcase for family travel, combining ample storage with child-friendly rideable fun, featuring a safety speed-limit design for secure, enjoyable family experiences.
+Meet Airwheel at the 140th Canton Fair
+Following its continued recognition in international design competitions, Airwheel invites distributors, importers, retailers, business partners, and visitors from around the world to meet its team at the 140th China Import and Export Fair (Canton Fair) in Guangzhou, China.
+Airwheel will participate across all three phases of the exhibition, presenting its intelligent rideable luggage and smart mobility solutions to international buyers and industry professionals. Visitors will have the opportunity to explore Airwheel’s product portfolio, experience selected products firsthand, learn more about its latest developments in smart travel technology, and discuss potential distribution partnerships and business opportunities.
+From smart rideable cabin suitcases to its latest intelligent luggage concepts, Airwheel looks forward to connecting with global partners and exploring opportunities to bring innovative mobility solutions to more markets.
+Global buyers and potential distribution partners are warmly invited to visit Airwheel’s booths and meet the team in person.
+Exhibition: 140th China Import and Export Fair (Canton Fair)
+Venue: China Import and Export Fair Complex, Guangzhou, China
+Phase 2: October 23–27, 2026 | Booth 20.2F19–20
+Phase 3: October 31–November 4, 2026 | Booth 20.2J37–38,20.2K11-12, 18.1K04
+For international buyers seeking to expand their smart luggage portfolio, explore retail opportunities, or discuss regional distribution, the Canton Fair provides an opportunity to connect directly with Airwheel and learn more about its products and international partnership opportunities.
+Brand-Level Honors and Future Outlook
+As a pioneer of the smart rideable luggage category, Airwheel has built a clear and robust competitive moat through core technologies. To date, the company has secured over 600 patents globally, covering motion control algorithms, electric drive systems, intelligent perception, and structural design—including multiple international invention patents. Airwheel's trademarks are registered in over 168 countries and regions, providing a solid foundation for compliant operations, scalable promotion, and long-term brand building across diverse markets.
+Behind these honors lies over a decade of deep cultivation in the smart mobility sector. From its first German iF Design Award to now holding over 100 international certifications across the US, Europe, Japan, Italy, France, and the UK, Airwheel continues to showcase the power of persistent innovation. Looking ahead, the brand will continue integrating cutting-edge intelligent perception and human-machine interaction technologies—embedding technology into every journey and delivering smart mobility innovations to global markets.
+About Airwheel
+Airwheel is a leading smart mobility brand specializing in intelligent rideable luggage and personal mobility solutions. Guided by its design philosophy “Let design return to real travel”, Airwheel combines electric drive, smart interaction and aviation-grade materials to redefine travel experiences. Boasting over 600 global patents and more than 100 international awards, Airwheel, as one of the world’s leading smart mobility device manufacturers, strives to unleash the joy of technology and uphold its corporate culture: “Free Intelligent Life”.
+Media Contact
+Company: Airwheel
+Contact: Media Team
+Website: https://www.airwheel.net
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="str">
-        <v>Professional Credit Launches Redesigned Website and Refreshed Consumer ...</v>
+        <v>Elevar Adds Captain Compliance to Its Docs as the Consent Layer for ...</v>
       </c>
       <c r="B266" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-09</v>
       </c>
       <c r="C266" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D266" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E266" t="str">
-        <v>https://pr-inside.com/professional-credit-launches-redesigned-website-and-refreshed-consumer-r5215628.htm</v>
+        <v>https://pr-inside.com/elevar-adds-captain-compliance-to-its-docs-as-the-consent-layer-for-r5231703.htm</v>
       </c>
       <c r="F266" t="str">
-        <v>(PR-inside.com) VANCOUVER, WA / ACCESS Newswire / August 24, 2026 / Professional Credithas launched its redesigned website and refreshed Consumer Portal, providing a more modern and user-friendly digital experience for healthcare organizations, government agencies, businesses, and consumers. The updates make it easier to learn about Professional Credit's services, access the Consumer Portal and make payments, and connect with the company online. The redesigned website offers a streamlined, mobile-friendly experience that makes it easier for organizations to explore Professional Credit's debt collection services, including primary collections, secondary collections, legal collections, and early out services. Visitors can also learn about the company's expertise in ..</v>
+        <v>(PR-inside.com) Audiense and Elevar Documents Captain Compliance for Google Consent Mode on Shopify. FORT LAUDERDALE, FL / ACCESS Newswire / October 8, 2026 / Elevar has published official setup guides for using the Captain Compliance consent management platform with Elevar's Google Consent Mode integration. The pages cover install through Google Tag Manager and how the banner feeds both client-side tags and server-side destinations. The guides are live at https://docs.getelevar.com/docs/how-to-use-captain-compliance-consent-management-with-elevars-google-consent-mode-integration and https://docs.getelevar.com/docs/captian-compliance-platform-overview. Elevar captures conversion events on the server after browsers and ad platforms restrict client-side pixels. That path is only as lawful as</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="str">
-        <v>New Survey Data Reveals the Moving Scam Warning Signs Consumers Need to Know</v>
+        <v>GreenCore Solutions Corp. (GSC) Opens London, UK Sales Office for A2A-Grocery.co.uk Agentic Commerce Hub</v>
       </c>
       <c r="B267" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C267" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D267" t="str">
-        <v>Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E267" t="str">
-        <v>https://www.prnewswire.com/news-releases/new-survey-data-reveals-the-moving-scam-warning-signs-consumers-need-to-know-302858492.html</v>
+        <v>https://www.prnewswire.com/news-releases/greencore-solutions-corp-gsc-opens-london-uk-sales-office-for-a2a-grocerycouk-agentic-commerce-hub-302903099.html</v>
       </c>
       <c r="F267" t="str">
-        <v>CHICAGO, Aug. 24, 2026 /PRNewswire/ -- North American Van Lines, a professional moving company based in the United States that helps individuals with long-distance relocations, has launched a new survey. The 2026 Consumer Moving Scams Survey conducted among 500 recent movers across the...</v>
+        <v>AI agents for retail grocery procurement are reaching scale — 100 million transactions this year. GSC opens in London, where 84 of every 100 makers are. VANCOUVER, BC and LONDON, Oct. 8, 2026 /PRNewswire/ -- GreenCore Solutions Corp. (GSC) today introduces its 0–100 Agentic Density Scale...</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="str">
-        <v>Fast Moving Consumer Goods, Inc. Announces Spin Off of Hempacco Subsidiary ...</v>
+        <v>Del H. Smith's “Discovering Life's Purpose” Earns In-Depth Praise in New Amazon Reviews</v>
       </c>
       <c r="B268" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C268" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D268" t="str">
-        <v>Retail</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E268" t="str">
-        <v>https://pr-inside.com/fast-moving-consumer-goods-inc-announces-spin-off-of-hempacco-subsidiary-r5215587.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362657</v>
       </c>
       <c r="F268" t="str">
-        <v>(PR-inside.com) The Company Outlines Future Direction of Company LAS VEGAS, NV / ACCESS Newswire / August 24, 2026 / Fast Moving Consumer Goods, Inc.(ticker:GGII), formerly Green Globe International, Inc.,("Company" or "FMCG"), today announced that it recently spun off its subsidiary, Hempacco, Inc., which was 49% owned by the Company at the time. Hempacco was engaged in the manufacturing and distribution of hemp‑derived consumer products, including smokable hemp goods and related accessories. As a result, Hempacco's balance sheet and results of operations were deconsolidated from the Company's condensed consolidated financial statements as of June 30, 2026. The 49% of Hempacco was exchanged with ..</v>
+        <v>Retired consultant-turned-author Del H. Smith continues to generate discussion through a new series of detailed reader reviews published on Amazon for his book, &amp;#8220;Discovering Life&amp;#39;s Purpose: Re-Examining the Club.&amp;#8221; Recent responses reflect sustained engagement with the book&amp;#39;s examination of spiritual inquiry, personal reflection, and experiential learning, emphasizing its impact on readers exploring questions of faith and meaning. - - The book presents a framework centered on discoveri... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362657</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="str">
-        <v>Fast Moving Consumer Goods, Inc. Announces Spin Off of Hempacco Subsidiary</v>
+        <v>Global Material Handling Equipment Market to Grow at 5.5% CAGR as Warehouse Automation, E-Commerce Expansion and Smart Material Handling Technologies Gain Momentum, reports Maximize Market Research</v>
       </c>
       <c r="B269" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C269" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D269" t="str">
         <v>Retail</v>
       </c>
       <c r="E269" t="str">
-        <v>https://www.newswire.com/news/fast-moving-consumer-goods-inc-announces-spin-off-of-hempacco-subsidiary</v>
+        <v>https://www.prnewswire.com/news-releases/global-material-handling-equipment-market-to-grow-at-5-5-cagr-as-warehouse-automation-e-commerce-expansion-and-smart-material-handling-technologies-gain-momentum-reports-maximize-market-research-302902858.html</v>
       </c>
       <c r="F269" t="str">
-        <v>The Company Outlines Future Direction of Company</v>
+        <v>PUNE, India, Oct. 8, 2026 /PRNewswire/ -- The Global Material Handling Equipment Market is witnessing steady growth, rising from USD 255.80 Billion in 2025 to an estimated USD 414.16 Billion by 2034, at a CAGR of 5.5% during 2026–2034, according to a new analysis by Maximize Market...</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="str">
-        <v>Global Anti-Scam Summit America Convenes Government Officials, Silicon Valley Leaders, Financial Services Executives and Law Enforcement in San Francisco for the First Time</v>
+        <v>BABYLETTO EXPANDS RETAIL PRESENCE WITH NEW SHOWROOM AT SOUTH COAST COLLECTION IN ORANGE COUNTY</v>
       </c>
       <c r="B270" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C270" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D270" t="str">
         <v>Retail</v>
       </c>
       <c r="E270" t="str">
-        <v>https://www.prnewswire.com/news-releases/global-anti-scam-summit-america-convenes-government-officials-silicon-valley-leaders-financial-services-executives-and-law-enforcement-in-san-francisco-for-the-first-time-302858380.html</v>
+        <v>https://www.prnewswire.com/news-releases/babyletto-expands-retail-presence-with-new-showroom-at-south-coast-collection-in-orange-county-302903039.html</v>
       </c>
       <c r="F270" t="str">
-        <v>Leaders from Amazon, Google, OpenAI, Meta, AT&amp;T, Verizon, JP Morgan, the U.S. Department of Justice, the U.S. Treasury, the Attorneys General of California and Utah and others will headline a two-day program focused on identifying the most effective solutions to combat scams and how to...</v>
+        <v>The Los Angeles-based nursery and kids' furniture brand, beloved by modern families, opens its second retail location in Costa Mesa NEW YORK, Oct. 8, 2026 /PRNewswire/ -- Babyletto, the family-owned furniture brand founded and based in Los Angeles, today opens its second retail location...</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="str">
-        <v>Major League Baseball All-Star And Businessman Alex Rodriguez Partners With Americor To Raise Awareness About Debt Relief Options</v>
+        <v>CryptoCasino.com Data: Cardano and Solana Outrank Ethereum 20 to 1 in Crypto Gaming Demand</v>
       </c>
       <c r="B271" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C271" t="str">
-        <v>PRWeb</v>
+        <v>Pressat</v>
       </c>
       <c r="D271" t="str">
-        <v>Finance, Retail</v>
+        <v>Crypto, SaaS, Retail, Gaming</v>
       </c>
       <c r="E271" t="str">
-        <v>https://www.prweb.com/releases/major-league-baseball-all-star-and-businessman-alex-rodriguez-partners-with-americor-to-raise-awareness-about-debt-relief-options-302857990.html</v>
+        <v>https://pressat.co.uk/releases/cryptocasinocom-data-cardano-and-solana-outrank-ethereum-20-to-1-in-crypto-gaming-demand-b29eeea5e03229aba98b419a44cdd8ac/</v>
       </c>
       <c r="F271" t="str">
-        <v>Americor helps individuals and families become debt-free and rebuild their financial security. IRVINE, Calif., Aug. 24, 2026 /PRNewswire-PRWeb/ -- Americor, a nationwide provider of consumer financial services with over 13,000 top-rated Google reviews has officially announced its...</v>
+        <v>Thursday 8 October, 2026 Consumer demand for crypto gambling is concentrated in a very different set of tokens than market capitalisation would suggest, according to search data published today by CryptoCasino.com. Analysis of 8,557 distinct search queries reaching the platform between 1 July and 29 September 2026 found that Cardano and Solana each attracted roughly twenty times more crypto gaming search interest than Ethereum, despite Ethereum being the second-largest cryptocurrency by market capitalisation. Ranked by share of the 489,069 coin-tagged search impressions recorded in the period: Bitcoin — 427,079 impressions (87.3%)Cardano — 21,090 (4.3%)Solana — 19,419 (4.0%)MetaMask — 11,846 (2.4%)Tether (USDT) — 3,570 (0.7%)Dogecoin — 2,931 (0.6%)TRON — 1,385 (0.3%)Ethereum — 1,076 (0.2%)</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="str">
-        <v>Akins Ford Chrysler Dodge Jeep Ram Named a 2026 Top Workplace, Earning Six Culture Excellence Awards and Axios Metro Atlanta Recognition</v>
+        <v>Direct-to-Consumer Testing Market to Reach USD 16,891.17 Million by 2032 - Credence Research</v>
       </c>
       <c r="B272" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C272" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D272" t="str">
         <v>Retail</v>
       </c>
       <c r="E272" t="str">
-        <v>https://www.prnewswire.com/news-releases/akins-ford-chrysler-dodge-jeep-ram-named-a-2026-top-workplace-earning-six-culture-excellence-awards-and-axios-metro-atlanta-recognition-302858405.html</v>
+        <v>https://www.prnewswire.com/news-releases/direct-to-consumer-testing-market-to-reach-usd-16-891-17-million-by-2032--credence-research-302902951.html</v>
       </c>
       <c r="F272" t="str">
-        <v>America's Largest retail Volume Ford dealership is recognized for its people-first culture—the same standard of care customers experience across sales and service. WINDER, Ga., Aug. 24, 2026 /PRNewswire/ -- Akins Ford Chrysler Dodge Jeep Ram, one of the largest Ford dealerships in...</v>
+        <v>LONDON, Oct. 8, 2026 /PRNewswire/ -- The "Direct-to-Consumer Testing Market – Growth, Share, Opportunities &amp; Competitive Analysis, 2026–2032" report has been added to the Credence Research Inc. offering. The global Direct-to-Consumer Testing Market was valued at USD 9,820.35 million in...</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="str">
-        <v>FedEx Expands Customer Access in Kuwait with New Retail Location in Shuwaikh Free Trade Zone</v>
+        <v>SS Innovations International(SSII) Builds Telerobotic Surgery Position as Remote Procedures Gain Ground</v>
       </c>
       <c r="B273" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C273" t="str">
-        <v>WebWire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D273" t="str">
-        <v>Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E273" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359378</v>
+        <v>https://www.newmediawire.com/news/ss-innovations-international-ssii-builds-telerobotic-surgery-position-as-remote-procedures-gain-ground-7090453</v>
       </c>
       <c r="F273" t="str">
-        <v>Federal Express Corporation (FedEx), the world&amp;#39;s largest express transportation company, has opened a new retail location in Kuwait&amp;#39;s Shuwaikh Free Trade Zone, strengthening customer access to its integrated shipping solutions and a global network from one of the country&amp;#39;s most important trade and logistics hubs. - - The facility offers customers a convenient one-stop location to receive expert shipping guidance, prepare and ship packages, obtain rate information, or drop off and collect sh... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359378</v>
+        <v>Telerobotic surgery is moving from isolated demonstrations toward broader clinical and regulatory development, a recent article reads. SS Innovations CEO Dr. Sudhir Srivastava told MedTech Dive that robotic surgery is inherently a form of teleoperation and that the central technical question is how much distance can be introduced without compromising responsiveness. The company reported 195 robotic telesurgeries using its SSi Mantra system as of Sept 28, 2026, including cardiac procedures and long-distance operations. The company’s installed base reached 244 SSi Mantra systems as of September 28, up 45% from the end of 2025, while cumulative procedures reached 14,503. SSi Mantra has expanded into 12 countries, with recent cardiac-surgery programs launched in Colombia and Sri Lanka and a ne</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="str">
-        <v>Amazon and Pathful Partner to Build the Skilled Trades Workforce of Tomorrow</v>
+        <v>UK Breath Spray Brand Stay Cool Launches in U.S. Targeting Gen Z Consumer Market</v>
       </c>
       <c r="B274" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C274" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D274" t="str">
-        <v>Retail, Media, Education</v>
+        <v>Retail</v>
       </c>
       <c r="E274" t="str">
-        <v>https://www.pr.com/press-release/976914</v>
+        <v>https://www.prnewswire.com/news-releases/uk-breath-spray-brand-stay-cool-launches-in-us-targeting-gen-z-consumer-market-302902880.html</v>
       </c>
       <c r="F274" t="str">
-        <v>New partnership gives students and adult learners across all 50 states an inside look at Amazon careers in robotics, mechatronics, and technical maintenance through Pathful-produced career content, virtual job shadows, and industry-led learning experiences. [PR.com]</v>
+        <v>The UK-based brand introduces five flavors in pocket-sized aluminum packaging, positioning itself as a lifestyle alternative to traditional oral care products. LOS ANGELES, Oct. 8, 2026 /PRNewswire/ -- Stay Cool, a UK-based breath freshener brand, has officially entered the U.S. market....</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="str">
-        <v>Amazon hourly employees became satellite technicians—then watched their work launch into space</v>
+        <v>Rokt Leaders Join Wayne Gretzky and executives from Fanatics, Lowe's, Southwest Airlines and Mastercard to Discuss Leadership, Commerce Media and AI at Advertising Week New York 2026</v>
       </c>
       <c r="B275" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C275" t="str">
-        <v>mlpr-amazon</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D275" t="str">
-        <v>Retail</v>
+        <v>AI, Retail, Education</v>
       </c>
       <c r="E275" t="str">
-        <v>https://www.aboutamazon.com/news/amazon-leo/amazon-career-choice-satellite-technicians-space-launch?utm_source=rss</v>
+        <v>https://www.prnewswire.com/news-releases/rokt-leaders-join-wayne-gretzky-and-executives-from-fanatics-lowes-southwest-airlines-and-mastercard-to-discuss-leadership-commerce-media-and-ai-at-advertising-week-new-york-2026-302902785.html</v>
       </c>
       <c r="F275" t="str">
-        <v>Career Choice is helping eligible Amazon employees earn certifications and launch new aerospace careers with Amazon Leo.</v>
+        <v>Eight sessions across Advertising Week and The Female Quotient Lounge brought Rokt together with leaders from companies including Block, e.l.f. Beauty, American Airlines and FOX One. NEW YORK, Oct. 8, 2026 /PRNewswire/ -- Rokt, the leading ecommerce company using machine learning and AI...</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="str">
-        <v>Levain Bakery Appoints Lorna Sommerville and Taya Stenson as Co-Chief Executive Officers</v>
+        <v>From zero to 1,000: How Amazon Leo built one of the world's largest satellite production lines</v>
       </c>
       <c r="B276" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C276" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D276" t="str">
         <v>Retail</v>
       </c>
       <c r="E276" t="str">
-        <v>https://www.prnewswire.com/news-releases/levain-bakery-appoints-lorna-sommerville-and-taya-stenson-as-co-chief-executive-officers-302857423.html</v>
+        <v>https://www.aboutamazon.com/stories/how-amazon-leo-builds-satellites?utm_source=rss</v>
       </c>
       <c r="F276" t="str">
-        <v>Consumer and retail veterans bring complementary strengths to shape Levain's next era of growth NEW YORK, Aug. 24, 2026 /PRNewswire/ -- Levain Bakery, the iconic New York bakery that has grown from a single Upper West Side storefront into a national brand, has announced Lorna Sommerville...</v>
+        <v>Amazon has built more than 1,000 satellites for its growing constellation—and it's just getting started.</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="str">
-        <v>MDCE Advances Continuously Learning AI Models Within StrainScan Pro ...</v>
+        <v>Ecrypt: Creators Are Becoming Merchants, and Payments Infrastructure ...</v>
       </c>
       <c r="B277" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C277" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D277" t="str">
-        <v>AI, SaaS, Healthcare, Retail, Education</v>
+        <v>SaaS, Retail, Media</v>
       </c>
       <c r="E277" t="str">
-        <v>https://pr-inside.com/mdce-advances-continuously-learning-ai-models-within-strainscan-pro-r5215561.htm</v>
+        <v>https://pr-inside.com/ecrypt-creators-are-becoming-merchants-and-payments-infrastructure-r5231487.htm</v>
       </c>
       <c r="F277" t="str">
-        <v>(PR-inside.com) Proprietary Platform Designed to Improve Over Time Through Ongoing Model Training and Real-World Visual Data MESA, AZ / ACCESS Newswire / August 24, 2026 / Medical Care Technologies Inc. (OTC PINK:MDCE) today highlighted continued technical progress within its StrainScan Pro platform, focusing on the advancement of continuously learning AI models that support greater visual accuracy across both agricultural and regulated retail environments. StrainScan Pro is built on proprietary computer-vision architecture designed to refine performance as it processes additional visual data. This continuous learning approach allows the platform to strengthen its ability to identify relevant visual patterns over time - whether supporting strain ..</v>
+        <v>(PR-inside.com) Company CFO Felix Danciu outlines "Creator Commerce 2.0," Calling for Payments Providers to Support Creators as Durable, Compliant Businesses Rather than Treating them Primarily as Platform Payees AGOURA HILLS, CA / ACCESS Newswire / October 8, 2026 / Ecrypt Inc. , a payments and agentic technology company, is rethinking how it serves the fast-evolving creator economy as more creators move beyond sponsored content and platform payouts to operate as direct-to-consumer businesses. In a new perspective from Ecrypt CFO Felix Danciu, "Creator Commerce 2.0" will continue to grow: creators are no longer simply producing content for someone else's platform, but are increasingly selling ..</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="str">
-        <v>MDCE Advances Continuously Learning AI Models Within StrainScan Pro for Greater Visual Accuracy Across Agricultural and Retail Environments (OTC PINK:MDCE)</v>
+        <v>Polestar reports record nine-month retail sales and its strongest third quarter</v>
       </c>
       <c r="B278" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C278" t="str">
-        <v>Newswire.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D278" t="str">
-        <v>AI, SaaS, Retail, Education</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E278" t="str">
-        <v>https://www.newswire.com/news/mdce-advances-continuously-learning-ai-models-within-strainscan-pro-for-greater</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362636</v>
       </c>
       <c r="F278" t="str">
-        <v>Proprietary Platform Designed to Improve Over Time Through Ongoing Model Training and Real-World Visual Data</v>
+        <v>- - &amp;#8226; Best third quarter ever with retail sales of estimated 14,371 cars - &amp;#8226; Record retail sales of estimated 44,790 cars in the first nine months of 2026 - - - Polestar (Nasdaq: PSNY) reports retail sales of estimated 14,371 cars in the third quarter and estimated 44,790 cars in the first nine months of 2026, both up around 1% year-on-year. - - Michael Lohscheller, Polestar CEO, says: &amp;#8220;We delivered our best third quarter despite increasingly challenging market conditions. The start of Pole... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362636</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="str">
-        <v>Natalie's Juices Expands its Southern California Retail Footprint with Gelson's Markets</v>
+        <v>Behind The Bottle: San Diego Spirit Festival 2026 Featured on "Straight ...</v>
       </c>
       <c r="B279" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C279" t="str">
-        <v>PRUnderground</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D279" t="str">
         <v>Retail</v>
       </c>
       <c r="E279" t="str">
-        <v>https://prunderground.com/natalie-s-juices-expands-its-southern-california-retail-footprint-with-gelson-s-/cmt3f12k6000204l7vmom41j8</v>
+        <v>https://pr-inside.com/behind-the-bottle-san-diego-spirit-festival-2026-featured-on-straight-r5231481.htm</v>
       </c>
       <c r="F279" t="str">
-        <v>Premium, clean-label juices now available at all Gelson's locations across Southern California The post Natalie's Juices Expands its Southern California Retail Footprint with Gelson's Markets first appeared on</v>
+        <v>(PR-inside.com) Industry Leaders Share Insights on Premium Spirits Brands, Brand Building, and the Future of the Emerging Spirits Industry: Sponsored by Fast Moving Consumer Goods (FMCG) and Keg N Bottle! SAN DIEGO, CA / ACCESS Newswire / October 8, 2026 / Straight Talk with DJ Doc has released a new episode, "Behind The Bottle: San Diego Spirit Festival 2026," offering listeners an exclusive look into one of the nation's most influential spirits and beverage events. The episode provides valuable insights for spirits brands, beverage entrepreneurs, distributors, retailers, investors, and industry professionals seeking to better understand the evolving premium beverage landscape. Hosted by Thomas ..</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="str">
-        <v>Bird&amp;amp;Be Named Top Prenatal by Consumer Reports for the Second Time -- One of Only Two Brands Who Passed Testing</v>
+        <v>Behind The Bottle: San Diego Spirit Festival 2026 Featured on "Straight Talk" with DJ Doc</v>
       </c>
       <c r="B280" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C280" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D280" t="str">
         <v>Retail</v>
       </c>
       <c r="E280" t="str">
-        <v>https://www.prnewswire.com/news-releases/birdbe-named-top-prenatal-by-consumer-reports-for-the-second-time--one-of-only-two-brands-who-passed-testing-302857610.html</v>
+        <v>https://www.newswire.com/news/behind-the-bottle-san-diego-spirit-festival-2026-featured-on-straight-talk-with</v>
       </c>
       <c r="F280" t="str">
-        <v>In new testing of 17 prenatal vitamins, Consumer Reports found that 15 did not match their labeled nutrient levels. Bird&amp;Be's Complete Prenatal Pack was ranked as one of the safest choices, and one of only two that met label claims. TORONTO, Aug. 24, 2026 /PRNewswire/ -- Consumer Reports...</v>
+        <v>Industry Leaders Share Insights on Premium Spirits Brands, Brand Building, and the Future of the Emerging Spirits Industry: Sponsored by Fast Moving Consumer Goods (FMCG) and Keg N Bottle!</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="str">
-        <v>Regent to Acquire Avon North America, Reuniting Major Avon Businesses After More Than a Decade Apart</v>
+        <v>Adrian Lyles, Day Limns and Los Brasileros “I Got It Bad” Out Now</v>
       </c>
       <c r="B281" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C281" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>WebWire</v>
       </c>
       <c r="D281" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail, Media</v>
       </c>
       <c r="E281" t="str">
-        <v>https://www.prnewswire.com/news-releases/regent-to-acquire-avon-north-america-reuniting-major-avon-businesses-after-more-than-a-decade-apart-302857829.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362630</v>
       </c>
       <c r="F281" t="str">
-        <v>The acquisition brings Avon North America and Avon International back together under common ownership for the first time since 2016, while enabling LG H&amp;H to further focus on its core global K-beauty and retail priorities. SEOUL, NEW YORK, LOS ANGELES &amp; LONDON, Aug. 24, 2026 /PRNewswire/...</v>
+        <v>LISTEN ON APPLE MUSIC : SPOTIFY : AMAZON - WATCH LYRIC VIDEO HERE - - Today, Adrian Lyles, DAY LIMNS and Los Brasileros released their new single, &amp;#8220;I Got It Bad.&amp;#8221; Last year, while on a promotional trip in Brazil, Adrian recorded &amp;#8220;I Got It Bad&amp;#8221; with Los Brasileros, Latin Grammy&amp;#174; Award winning Brazilian producers (Karol G, Anitta) and Day LIMNS, a Brazilian singer-songwriter and &amp;#8220;The Voice Brasil&amp;#8221; alum. - - Said Adrian Lyles, &amp;#8220;&amp;#39;I Got It Bad&amp;#39; is a record about outgrowing th... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362630</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="str">
-        <v>WildBrain Acquires Personality AI, a Trusted Partner for Bringing Beloved Characters to Life</v>
+        <v>45Drives Unveils Full 2026 Creator Summit Program, Bringing AI, Open Infrastructure and Creator-Tech Leaders to Wilmington</v>
       </c>
       <c r="B282" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C282" t="str">
-        <v>mlpr-newsfile</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D282" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>AI, Energy, Retail, Automotive, Education, Healthcare</v>
       </c>
       <c r="E282" t="str">
-        <v>https://www.newsfilecorp.com/release/310950/WildBrain-Acquires-Personality-AI-a-Trusted-Partner-for-Bringing-Beloved-Characters-to-Life</v>
+        <v>https://www.newmediawire.com/news/45drives-unveils-full-2026-creator-summit-program-bringing-ai-open-infrastructure-and-creator-tech-leaders-to-wilmington-7090452</v>
       </c>
       <c r="F282" t="str">
-        <v>Acquisition advances WildBrain's strategy in several key areas: PRIVO COPPA Safe Harbor Program certification: products go through independently assessed certification by an FTC-approved body for compliance with the Federal Children's Online Privacy Protection Act Proven products include Hey Peppa Pig: interactive voice experience developed with Hasbro that lets kids talk with Peppa Pig on Amazon's Fire Kids tabletsStrengthens WildBrain's franchise flywheel: enables ongoing fan interaction...</v>
+        <v>Tom Lawrence, Wendell Wilson, Jeff Geerling, Unraid, LINBIT, Niche VFX, JR Automation, a Hitachi Company, and Arista Networks Join Leading Academics, Researchers and Media Figures for Three Days of Technical Sessions, Live Demonstrations, Enterprise AI and Creative AI Workflow Discussions, Livestreams and Community Events SYDNEY, NOVA SCOTIA and WILMINGTON, NC - October 8, 2026 ( NEWMEDIAWIRE ) - 45Drives , the leader in big, strong, fast, open-source data storage and compute, today unveiled the complete program for its fourth annual Creator Summit , taking place October 20-22 across downtown Wilmington, North Carolina . The three-day gathering will bring influential independent technology creators together with enterprise infrastructure leaders, customers, open-source experts, AI research</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="str">
-        <v>Omdia H1 2026: Hisense Ranks No. 1 Globally in 100-Inch-and-Above TV Shipments</v>
+        <v>Rich's Consumer Brands Charitable Fund and the Davis Love Foundation Look Toward Their 'Next Big 10' with $207,000 in Coastal Georgia Donations</v>
       </c>
       <c r="B283" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C283" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D283" t="str">
         <v>Retail</v>
       </c>
       <c r="E283" t="str">
-        <v>https://www.prnewswire.com/news-releases/omdia-h1-2026-hisense-ranks-no-1-globally-in-100-inch-and-above-tv-shipments-302858246.html</v>
+        <v>https://www.prnewswire.com/news-releases/richs-consumer-brands-charitable-fund-and-the-davis-love-foundation-look-toward-their-next-big-10-with-207-000-in-coastal-georgia-donations-302902548.html</v>
       </c>
       <c r="F283" t="str">
-        <v>QINGDAO, China, Aug. 24, 2026 /PRNewswire/ -- Hisense, a leading brand in global consumer electronics and home appliances, ranked No. 1 globally in shipments of TVs 100 inches and above in H1 2026, according to Omdia, accounting for a 55.1% market share. The result reflects demand for...</v>
+        <v>The longstanding charitable partnership, now in its second decade and having awarded more than $940,000, continues its investment in organizations helping children, families and communities throughout the Golden Isles. ST. SIMONS ISLAND, Ga., Oct. 8, 2026 /PRNewswire/ -- Rich's Consumer...</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="str">
-        <v>Climate-Adaptive Hair Care Brand The Potion Studio Announces Retail Expansion Into Ulta Beauty</v>
+        <v>#paid Appoints Dave Hampton as Chief Technology Officer to Accelerate ...</v>
       </c>
       <c r="B284" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C284" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D284" t="str">
-        <v>Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E284" t="str">
-        <v>https://www.prnewswire.com/news-releases/climate-adaptive-hair-care-brand-the-potion-studio-announces-retail-expansion-into-ulta-beauty-302857618.html</v>
+        <v>https://pr-inside.com/paid-appoints-dave-hampton-as-chief-technology-officer-to-accelerate-r5231432.htm</v>
       </c>
       <c r="F284" t="str">
-        <v>New Retail Partnership Brings Ulta Beauty's First Black- and Middle Eastern-Owned Brand, Expanding Access to Luxury Hair Care for Multi- Ethnic, Clean-Conscious Beauty Enthusiasts LOS ANGELES, Aug. 24, 2026 /PRNewswire/ -- The Potion Studio has entered Ulta Beauty's assortment of...</v>
+        <v>(PR-inside.com) Hampton brings more than a decade of experience in influencer marketing tech and will take over #paid's charge to turn campaign data into actionable intelligence for new collaborations NEW YORK, NY / ACCESS Newswire / October 8, 2026 / #paid , the leading creator infrastructure for enterprise consumer brands, today announced the appointment of Dave Hampton as the company's first Chief Technology Officer. His extensive experience in influencer marketing tech will accelerate #paid's AI and data strategy, reinforcing their commitment to innovation and growth for creators and brands Dave brings full-stack technology leadership spanning application development, security, compliance, IT, and DevOps, along ..</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="str">
-        <v>Facial Recognition Market Trends in Border Control and Airports</v>
+        <v>How AWS is helping companies build physical AI machines that think</v>
       </c>
       <c r="B285" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C285" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D285" t="str">
-        <v>Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E285" t="str">
-        <v>https://express-press-release.net/news/2026/08/24/1769020</v>
+        <v>https://www.aboutamazon.com/news/aws/aws-physical-ai-toolchain-build-intelligent-machines?utm_source=rss</v>
       </c>
       <c r="F285" t="str">
-        <v>The global Facial Recognition Market is entering a strong growth phase as biometric technologies become increasingly integrated into security, access control, surveillance, digital authentication, and consumer applications. [read full press release...]</v>
-[...2 lines deleted...]
-    <row r="286" xml:space="preserve">
+        <v>Amazon launched the Physical AI Toolchain on AWS, an open-source stack that helps manufacturers build machines that perceive, reason, and act in the real world.</v>
+      </c>
+    </row>
+    <row r="286">
       <c r="A286" t="str">
-        <v>AAC Technologies CFO Guo Dan: Full-Year 2026 Revenue is Expected to deliver Double-Digit Growth, AI New Businesses Poised to Exceed RMB8 Billion in 2027</v>
+        <v>USEReady Announces Migrate2Quick to Accelerate Legacy BI Migration to Amazon Quick</v>
       </c>
       <c r="B286" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C286" t="str">
-        <v>mlpr-acnnewswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D286" t="str">
-        <v>Finance, AI, SaaS, Retail, Automotive</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E286" t="str">
-        <v>https://www.acnnewswire.com/press-release/english/109356/</v>
-[...42 lines deleted...]
- Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+        <v>https://www.pr.com/press-release/981182</v>
+      </c>
+      <c r="F286" t="str">
+        <v>Expanded approach combines AWS Transform and USEReady’s MigratorIQ agentic platform to help enterprises bring legacy BI, business logic, and governed metrics into an AI-powered decision environment. [PR.com]</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="str">
-        <v>“Declutter Your Home, Declutter Your Life” Is Free to Download for Only Five Days (Until 8/28/26)</v>
+        <v>Ace Hardware Ranks No. 6 on Franchise Times Top 400 List</v>
       </c>
       <c r="B287" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C287" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D287" t="str">
-        <v>Healthcare, Energy, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E287" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359241</v>
+        <v>https://www.prnewswire.com/news-releases/ace-hardware-ranks-no-6-on-franchise-times-top-400-list-302901925.html</v>
       </c>
       <c r="F287" t="str">
-        <v>Best Seller Publishing announces the release of Michele Rase&amp;#39;s new book, &amp;#8220;Declutter Your Home, Declutter Your Life.&amp;#8221; It will be available in the Amazon store for free for only five days. - - &amp;#8220;Declutter Your Home, Declutter Your Life&amp;#8221; is about creating a home that gives you energy instead of quietly draining it. Life and Health Coach Michele Rase explores how clutter can create emotional and mental noise, especially when tied to memories, guilt, unfinished decisions, or past identitie... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359241</v>
+        <v>Retail Leader Remains the Highest-Ranked Hardware Brand on the Annual List OAK BROOK, Ill., Oct. 8, 2026 /PRNewswire/ -- Ace Hardware, the world's largest hardware cooperative, has earned the No. 6 ranking on the Franchise Times Top 400 list. The annual ranking evaluates the largest...</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="str">
-        <v>Non-Mortgage Delinquency Growth Slows in Second Quarter, but Ontario Homeowners Remain Under Pressure</v>
+        <v>Amazon announces an all-new family of tablets designed just for kids</v>
       </c>
       <c r="B288" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C288" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D288" t="str">
-        <v>Finance, Real Estate, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E288" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/24/3349548/0/en/non-mortgage-delinquency-growth-slows-in-second-quarter-but-ontario-homeowners-remain-under-pressure.html</v>
+        <v>https://www.aboutamazon.com/news/devices/new-amazon-kids-tablets?utm_source=rss</v>
       </c>
       <c r="F288" t="str">
-        <v>New Equifax data indicates Canadian consumer debt rose to $2.68 trillion, a 4.18 per cent increase compared to Q2 2025.</v>
+        <v>New Amazon Kids Tablets available in two models for younger and older kids</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="str">
-        <v>Ultimate Wireless Solutions Earns ThreeBestRated® Recognition for Reliable Device Repairs in Irvine</v>
+        <v>Introducing all-new Amazon Alexa Tablets—powerful tablets with Alexa+ built in</v>
       </c>
       <c r="B289" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C289" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D289" t="str">
-        <v>Energy, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E289" t="str">
-        <v>https://prunderground.com/ultimate-wireless-solutions-earns-threebestrated-recognition-for-reliable-device/cmsy9agj9000404kzpqxhvub9</v>
+        <v>https://www.aboutamazon.com/news/devices/new-amazon-alexa-tablets-alexa-plus?utm_source=rss</v>
       </c>
       <c r="F289" t="str">
-        <v>The post Ultimate Wireless Solutions Earns ThreeBestRated® Recognition for Reliable Device Repairs in Irvine first appeared on</v>
+        <v>An all-new lineup of tablets with world-class hardware, personalized intelligence from Alexa+, and full Google Play Store access.</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="str">
-        <v>TCL Secures Six EISA Awards, Showcasing Leadership Across Premium TVs and Home Theatre Audio</v>
+        <v>Digitally Native Retailer Classic Firearms Introduces Refreshed Brand Identity to Reflect Its Growth</v>
       </c>
       <c r="B290" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C290" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D290" t="str">
         <v>Retail</v>
       </c>
       <c r="E290" t="str">
-        <v>https://www.prnewswire.com/news-releases/tcl-secures-six-eisa-awards-showcasing-leadership-across-premium-tvs-and-home-theatre-audio-302858170.html</v>
+        <v>https://www.prnewswire.com/news-releases/digitally-native-retailer-classic-firearms-introduces-refreshed-brand-identity-to-reflect-its-growth-302901966.html</v>
       </c>
       <c r="F290" t="str">
-        <v>PARIS, Aug. 24, 2026 /PRNewswire/ -- TCL, a global leader in consumer electronics and the world's number one Mini LED TV brand[1], has earned six EISA awards - one of Europe's leading recognitions for audio-visual innovation. Spanning premium television and home theatre audio, the awards...</v>
+        <v>MONROE, N.C., Oct. 8, 2026 /PRNewswire/ -- Today, Classic Firearms, a digitally native, direct-to-consumer retailer, announced a brand refresh, including a new logo, as part of a broader evolution of its identity. What started nearly four decades ago as local enthusiasts looking for a...</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="str">
-        <v>Cocoa Butter Market Trends Across Asia Pacific Explained</v>
+        <v>Predictiv AI's Shift AI Completes AWS Foundational Technical Review ...</v>
       </c>
       <c r="B291" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C291" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D291" t="str">
-        <v>Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E291" t="str">
-        <v>https://express-press-release.net/news/2026/08/24/1768997</v>
+        <v>https://pr-inside.com/predictiv-ai-s-shift-ai-completes-aws-foundational-technical-review-r5231421.htm</v>
       </c>
       <c r="F291" t="str">
-        <v>Cocoa butter has quietly become one of the most versatile ingredients in the global consumer goods industry &amp;#8212; prized as much by chocolatiers as by [read full press release...]</v>
+        <v>(PR-inside.com) AWS milestone builds on Shift AI's previously announced live airport validation with Calgary Airports and WestJet and expands discoverability among aviation and travel operators TORONTO, ON / ACCESS Newswire / October 8, 2026 / Predictiv AI Inc. (CSE:PAI)(FWB:7IT) (the "Company" or "Predictiv AI") is pleased to announce that its subsidiary, Shift Technologies Canada Inc. ("Shift AI"), has completed the Amazon Web Services (AWS) Foundational Technical Review (FTR). Shift Technologies Canada Inc. is now listed in the AWS Partner Solutions Finder with the "Foundational" designation. The solution is also featured as an AWS Partner Solution in the AWS Solutions Library for Travel and ..</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="str">
-        <v>Cordoba Legal Group Debunks 5 Consumer Law Myths That Leave People ...</v>
+        <v>Retrieve Medical Announces National Distribution Agreement for Retrieve Passport</v>
       </c>
       <c r="B292" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C292" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D292" t="str">
-        <v>Retail</v>
+        <v>SaaS, Healthcare, Retail</v>
       </c>
       <c r="E292" t="str">
-        <v>https://pr-inside.com/cordoba-legal-group-debunks-5-consumer-law-myths-that-leave-people-r5215440.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/10/08/3377251/0/en/retrieve-medical-announces-national-distribution-agreement-for-retrieve-passport.html</v>
       </c>
       <c r="F292" t="str">
-        <v>(PR-inside.com) Boca Raton, Florida-based consumer law firm serving 49 states corrects common misconceptions that prevent individuals from exercising their legal rights. BOCA RATON, FL / ACCESS Newswire / August 24, 2026 / Misconceptions about consumer legal protection cost people real opportunities for relief every day. Cordoba Legal Group has identified five myths that frequently prevent individuals from seeking the support they need and deserve. Myth 1: Legal Help Is Only for People Who Can Afford High Retainers Many consumers believe legal representation is out of reach financially. This perception stems from outdated models of hourly billing and large upfront retainers that dominated the industry ..</v>
+        <v>Agreement with a leading U.S. financial services and membership platform establishes a major new consumer distribution channel. Agreement with a leading U.S. financial services and membership platform establishes a major new consumer distribution channel.</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="str">
-        <v>Notice of the public offering of Hepsor AS bonds</v>
+        <v>Natalie's Juices Expands Retail Presence with Launch at Basha's Family Supermarkets</v>
       </c>
       <c r="B293" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C293" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D293" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E293" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/24/3349472/0/en/notice-of-the-public-offering-of-hepsor-as-bonds.html</v>
+        <v>https://prunderground.com/natalie-s-juices-expands-retail-presence-with-launch-at-bashas-family-supermarke/cmuyhhmwf000204ilwxwqhmhc</v>
       </c>
       <c r="F293" t="str">
-        <v xml:space="preserve">Hepsor AS (registry code 12099216, address Järvevena tee 7b, 10112, Tallinn, Estonia; Hepsor ) announces the public offering of the second series of Bonds ( Offering ) under its EUR 20 million bond programme ( Programme ). Through the Offering, Hepsor will raise up to EUR 3 million with an option to increase the volume to up to EUR 5 million. The Offering will be conducted on the basis of the base prospectus ( Prospectus ) prepared by Hepsor and approved by the Estonian Financial Supervision Authority ( EFSA ) on 10 November 2025, and the prospectus supplement ( Prospectus Supplement ) approved on 21 August 2026, which have been published as of the date of this notice on the websites of Hepsor and EFSA. The Offering is addressed to retail and institutional investors in Estonia, Latvia and </v>
+        <v>Natalie's Clean-label Juices Now Available at 54 Select Basha's Store Locations across Arizona The post Natalie's Juices Expands Retail Presence with Launch at Basha&amp;apos;s Family Supermarkets first appeared on</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="str">
-        <v>Kirkland Minoxidil vs. Rogaine: Consumer Interest in Hair Regrowth ...</v>
+        <v>Natalie's Juices Expands Retail Presence with Launch at Bashas' Family Supermarkets</v>
       </c>
       <c r="B294" t="str">
-        <v>2026-08-24</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C294" t="str">
-        <v>PR-Inside</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D294" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E294" t="str">
-        <v>https://pr-inside.com/kirkland-minoxidil-vs-rogaine-consumer-interest-in-hair-regrowth-r5215428.htm</v>
+        <v>https://prunderground.com/natalie-s-juices-expands-retail-presence-with-launch-at-bashas-family-supermarke/cmuyhhmwf000204ilwxwqhmhc</v>
       </c>
       <c r="F294" t="str">
-        <v>(PR-inside.com) BURNABY, BC / ACCESS Newswire / August 24, 2026 / As consumer awareness of hair loss treatments continues to grow, interest in over-the-counter hair regrowth solutions has reached new levels across North America. Online search trends indicate that more consumers are actively researching treatment options, comparing brands, and seeking evidence-based information about hair regrowth products. Hair loss affects millions of men and women worldwide, making it one of the most common appearance-related concerns. With greater access to information and e-commerce platforms, consumers are increasingly evaluating treatment options based on clinical research, convenience, product format, and overall value. Among the most frequently compared ..</v>
+        <v>Natalie's Clean-label Juices Now Available at 54 Select Basha's Store Locations across Arizona The post Natalie's Juices Expands Retail Presence with Launch at Bashas' Family Supermarkets first appeared on</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="str">
-        <v>Martial Arts History Museum Unveils Landmark "Warrior Women" Permanent Exhibit</v>
+        <v>Retail Advisory Group Launches Retail Consulting Services in Boise</v>
       </c>
       <c r="B295" t="str">
-        <v>2026-08-23</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C295" t="str">
-        <v>NewMediaWire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D295" t="str">
         <v>Retail</v>
       </c>
       <c r="E295" t="str">
-        <v>https://www.newmediawire.com/news/martial-arts-history-museum-unveils-landmark-warrior-women-permanent-exhibit-7088831</v>
+        <v>https://pressreleasenews.org/pressroom/retail-advisory-group-launches-retail-consulting-services-in-boise</v>
       </c>
       <c r="F295" t="str">
-        <v>GLENDALE, CA - August 23, 2026 ( NEWMEDIAWIRE ) - History didn't just happen on the battlefield; it was forged by the fearless women who led the charge. To a packed house of eager attendees, the Martial Arts History Museum officially unveiled its newest permanent fixture: the Warrior Women Exhibit , a powerful homage shattering centuries of overlooked legacy to celebrate female combatants across the ages. Sponsored by global martial arts icon Michelle Manu - the first woman to master the sacred Hawaiian martial art of Lua and a 2016 Museum Hall of Fame inductee - the exhibition brings long-buried narratives into the spotlight. Manu, a renowned author, international speaker, and tireless champion for women’s empowerment, also stands at the center of a dedicated featured photo installation s</v>
+        <v>Firm Provides Consulting Support for Retail Performance, Leadership and Customer Experience</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="str">
-        <v>40 Years in Fulfillment: Why Longevity Matters When Choosing the Most Experienced and Trustworthy 3PL Provider</v>
+        <v>Retail Advisory Group Brings 30 Years of Retail Experience to Boise Consulting Market</v>
       </c>
       <c r="B296" t="str">
-        <v>2026-08-23</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C296" t="str">
-        <v>PRWeb</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D296" t="str">
         <v>Retail</v>
       </c>
       <c r="E296" t="str">
-        <v>https://www.prweb.com/releases/40-years-in-fulfillment-why-longevity-matters-when-choosing-the-most-experienced-and-trustworthy-3pl-provider-302857586.html</v>
+        <v>https://pressreleasenews.org/pressroom/retail-advisory-group-brings-30-years-of-retail-experience-to-boise-consulting-market</v>
       </c>
       <c r="F296" t="str">
-        <v>Aero Fulfillment Services is marking 40 years in business in 2026. This milestone positions this company among the most experienced and trustworthy omni-channel 3PL providers serving Fortune 1000 companies and established e-commerce brands nationwide. MASON, Ohio, Aug. 23, 2026...</v>
+        <v>Retail Advisory Group, led by John Scales, is providing retail consulting services in Boise, drawing on more than 30 years of industry experience. Offerings include turnaround consulting, customer experience, leadership development and fractional retail leadership.</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="str">
-        <v>Last-Minute Apparel Delivery (2026): Same-Day Options for Outfits, Shoes, and Event Essentials by Consumer365</v>
+        <v>Potassium-Rich DASH Diet Found Safe for Adults Taking Common Blood Pressure Medications</v>
       </c>
       <c r="B297" t="str">
-        <v>2026-08-23</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C297" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D297" t="str">
-        <v>Retail</v>
+        <v>Retail, Healthcare</v>
       </c>
       <c r="E297" t="str">
-        <v>https://www.prnewswire.com/news-releases/last-minute-apparel-delivery-2026-same-day-options-for-outfits-shoes-and-event-essentials-by-consumer365-302857721.html</v>
+        <v>https://www.newmediawire.com/news/potassium-rich-dash-diet-found-safe-for-adults-taking-common-blood-pressure-medications-7090442</v>
       </c>
       <c r="F297" t="str">
-        <v>NEW YORK CITY, NY, Aug. 23, 2026 /PRNewswire/ -- Consumer365 has released a new guide examining how same-day retail services can help with last-minute outfit needs, event essentials, and sports or outdoor apparel. The article looks at DoorDash as one way consumers are using delivery and...</v>
+        <v>Research Highlights: The Dietary Approaches to Stop Hypertension (DASH) diet to help lower blood pressure did not cause dangerous changes in potassium levels or kidney function in adults with high blood pressure who were taking blood pressure medications and non-steroidal anti-inflammatory medications (NSAIDs). These medications are known to increase potassium levels. The researchers analyzed data from the GoFresh and GoFreshRx randomized trials, in which Black adults with and without treated high blood pressure received three months of DASH-patterned groceries or a monetary stipend to buy their own groceries. Blood potassium levels were measured at the beginning of the study and after three months. The researchers suggest that findings should be confirmed among adults with higher baseline</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="str">
-        <v>What If Your Selfie Became a Game? DREAMOSIS Turns You and Anything You Own Into a Collectible World</v>
+        <v>Coursera Expands E-Commerce Catalog With Beginner-Focused Shopify Dropshipping Mastery Course</v>
       </c>
       <c r="B298" t="str">
-        <v>2026-08-22</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C298" t="str">
-        <v>PRUnderground</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D298" t="str">
-        <v>AI, Retail, Gaming</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E298" t="str">
-        <v>https://prunderground.com/what-if-your-selfie-became-a-game-dreamosis-turns-you-and-anything-you-own-into-/cmt4c8ol0000q04jj7n4o3czi</v>
+        <v>https://pressreleasenews.org/pressroom/coursera-expands-e-commerce-catalog-with-beginner-focused-shopify-dropshipping-mastery-course</v>
       </c>
       <c r="F298" t="str">
-        <v>DREAMOSIS is a new kind of mobile game where your selfie, everyday objects and real-world places become the building blocks of your own evolving collectible universe. The post What If Your Selfie Became a Game? DREAMOSIS Turns You and Anything You Own Into a Collectible World first appeared on</v>
+        <v>Coursera has added Shopify Dropshipping Mastery to its catalog, a beginner-oriented course covering store setup, product research, marketing and order management for learners with little or no online retail experience.</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="str">
-        <v>Understanding Lymph System Support Supplements: PureHealth Research Highlights Natural Ingredients for Everyday Wellness</v>
+        <v>VenHub to Expand Smart Store Deployments Into Multifamily Residential Market; First VenHub Autonomous Retail Store Will Be at Penn Lofts in Bend, Oregon</v>
       </c>
       <c r="B299" t="str">
-        <v>2026-08-22</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C299" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D299" t="str">
-        <v>Retail</v>
+        <v>Finance, Real Estate, Retail</v>
       </c>
       <c r="E299" t="str">
-        <v>https://www.prnewswire.com/news-releases/understanding-lymph-system-support-supplements-purehealth-research-highlights-natural-ingredients-for-everyday-wellness-302842673.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/10/08/3377162/0/en/venhub-to-expand-smart-store-deployments-into-multifamily-residential-market-first-venhub-autonomous-retail-store-will-be-at-penn-lofts-in-bend-oregon.html</v>
       </c>
       <c r="F299" t="str">
-        <v>MANASSAS, Va., Aug. 22, 2026 /PRNewswire/ -- PureHealth Research is highlighting the growing consumer interest in lymphatic wellness through everyday nutrition. Lymph system support supplements are formulas that commonly feature botanicals such as Burdock Root, Cleavers, and Echinacea,...</v>
+        <v>Growing Multifamily Demand Highlights Opportunity to Deliver Greater Convenience for Residents and a Distinctive, Highly Visible Amenity for Property Owners Growing Multifamily Demand Highlights Opportunity to Deliver Greater Convenience for Residents and a Distinctive, Highly Visible Amenity for Property Owners</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="str">
-        <v>Kurly Expands Its Chef-Driven Food Collection with Udon Kaden's U.S. Retail Launch</v>
+        <v>Alternative Ballistics Corporation (OTCQB: ALBC) Launches Direct-to-Consumer Ecommerce Platform for The Home Defense™ Amid Strong Pre-Launch Demand</v>
       </c>
       <c r="B300" t="str">
-        <v>2026-08-22</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C300" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D300" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E300" t="str">
-        <v>https://www.prnewswire.com/news-releases/kurly-expands-its-chef-driven-food-collection-with-udon-kadens-us-retail-launch-302857701.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/10/08/3377108/0/en/alternative-ballistics-corporation-otcqb-albc-launches-direct-to-consumer-ecommerce-platform-for-the-home-defense-amid-strong-pre-launch-demand.html</v>
       </c>
       <c r="F300" t="str">
-        <v>Udon Kaden's two signature dishes — Signature Udon and Chilled Udon — launch in the U.S. Available at H Mart, Jagalchi, Mega Mart and other retail partners, and online at Kurlyglobal.com Chef Jung Ho Young will host in-store tastings at four California stores on August 22–23 LOS ANGELES,...</v>
+        <v>Available for purchase on the Company’s website, the new direct-to-consumer sales channel expands nationwide access and marks a pivotal step towards commercialization</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="str">
-        <v>Green Thumb Opens Its 24th Florida Location, RISE Dispensary Port St. Lucie, on August 22</v>
+        <v>NIQ Reaches Key Milestone in Acquisition of The U Group, Strengthening Trusted Intelligence and The Full View™</v>
       </c>
       <c r="B301" t="str">
-        <v>2026-08-22</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C301" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D301" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, Retail</v>
       </c>
       <c r="E301" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/22/3349380/0/en/green-thumb-opens-its-24th-florida-location-rise-dispensary-port-st-lucie-on-august-22.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/niq-reaches-key-milestone-acquisition-104500573.html</v>
       </c>
       <c r="F301" t="str">
-        <v>CHICAGO and VANCOUVER, British Columbia, Aug. 22, 2026 (GLOBE NEWSWIRE) -- RISE Dispensaries , an industry leading cannabis retail chain owned by Green Thumb Industries Inc. (“Green Thumb” or the “Company”) (CSE: GTII) (OTCQX: GTBIF), today announced the opening of RISE Dispensary Port St. Lucie, Florida, on August 22. Located at 2092 NW Courtyard Circle, Port St. Lucie, FL, RISE Dispensary Port St. Lucie is the Company’s 24th retail location in Florida, adding to the Company’s 120+ owned and managed stores across the country. Beginning August 22, RISE Dispensary Port St. Lucie will bring patients across the Treasure Coast best-in-class products and in-store shopping. Open 9 a.m. until 8 p.m. Monday through Saturday and 11 a.m. until 6 p.m. on Sundays, RISE Dispensary Port St. Lucie will o</v>
+        <v>CHICAGO, October 08, 2026--NielsenIQ (NYSE: NIQ) today announced that its wholly-owned Australian subsidiary, Nielsen Connect Australia Pty Ltd (NIQ Australia), has exceeded the 90% shareholder acceptance threshold under its off-market takeover bid for The U Group &amp; Co Limited (The U Group), an Australian-based company specializing in consumer participation, receipt intelligence, and AI-powered data processing capabilities.</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="str">
-        <v>Electronics Delivery (2026): Same-Day Options for Chargers, Earbuds, Monitors, and Last-Minute Tech Needs by Expert Consumers</v>
+        <v>PXG Brings Zero Torque Technology to Popular Torpedo Putter Design</v>
       </c>
       <c r="B302" t="str">
-        <v>2026-08-22</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C302" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D302" t="str">
         <v>Retail</v>
       </c>
       <c r="E302" t="str">
-        <v>https://www.prnewswire.com/news-releases/electronics-delivery-2026-same-day-options-for-chargers-earbuds-monitors-and-last-minute-tech-needs-by-expert-consumers-302857632.html</v>
+        <v>https://www.newmediawire.com/news/pxg-brings-zero-torque-technology-to-popular-torpedo-putter-design-7090437</v>
       </c>
       <c r="F302" t="str">
-        <v>NEW YORK, Aug. 22, 2026 /PRNewswire/ -- Expert Consumers has recognized the growing role of DoorDash in electronics delivery as consumers increasingly turn to same-day retail delivery for chargers, earbuds, computer accessories, monitors, and other technology needs. Electronics Delivery:...</v>
+        <v>New PXG Torpedo ZT Putter Pairs a Familiar Mallet Profile With Face-Stabilizing Technology, Precision Weighting, and a Fan-Favorite Pick-Up Pocket SCOTTSDALE, AZ - October 8, 2026 ( NEWMEDIAWIRE ) - PXG has announced the launch of the new PXG® Torpedo® ZT Putter, bringing the popular Torpedo design from its Battle Ready® II Putter lineup into a Zero Torque configuration. Building on the success of the original, the new high-stability mallet combines the familiar head shape with technology engineered to help golfers keep the putter face square to the path throughout the stroke. At the heart of the PXG Torpedo ZT Putter is its Onset Hosel, which positions the shaft axis just above and extremely close to the putter’s center of gravity (CG). This geometry creates a toe-up balance point and min</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="str">
-        <v>Extended Warranty Market Trends Redefining Modern Consumer Protection</v>
+        <v>IPEKYOL GROUP NAMED BEST FASHION RETAIL BRAND IN TÜRKĩYE AT THE GLOBAL BRAND AWARDS 2026</v>
       </c>
       <c r="B303" t="str">
-        <v>2026-08-22</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C303" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D303" t="str">
         <v>Retail</v>
       </c>
       <c r="E303" t="str">
-        <v>https://express-press-release.net/news/2026/08/22/1768840</v>
+        <v>https://www.prnewswire.com/news-releases/ipekyol-group-named-best-fashion-retail-brand-in-turkye-at-the-global-brand-awards-2026-302902327.html</v>
       </c>
       <c r="F303" t="str">
-        <v>The global extended warranty market was valued at USD 147.1 billion in 2025 and is expected to reach USD 159.2 billion in 2026. The market is projected to expand to USD [read full press release...]</v>
+        <v>IPEKYOL Group has been recognised with the "Best Fashion Retail Brand – Türkiye" title at the Global Brand Awards 2026, organised by Global Brands Magazine. LONDON, Oct. 8, 2026 /PRNewswire/ -- The Global Brand Awards recognise organisations that demonstrate sustained excellence,...</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="str">
-        <v>Umka Papillon Enters the Pet Retail Market with a Tailored Approach to Life with Tiny Dogs</v>
+        <v>TempraMed Granted Mexican Patent for Newest Product, VIVI Box</v>
       </c>
       <c r="B304" t="str">
-        <v>2026-08-22</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C304" t="str">
-        <v>PR.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D304" t="str">
-        <v>Retail</v>
+        <v>SaaS, Real Estate, Retail</v>
       </c>
       <c r="E304" t="str">
-        <v>https://www.pr.com/press-release/977046</v>
+        <v>https://www.newsfilecorp.com/release/317868/TempraMed-Granted-Mexican-Patent-for-Newest-Product-VIVI-Box</v>
       </c>
       <c r="F304" t="str">
-        <v>New Arizona-based boutique combines thoughtfully selected small-dog products, handmade natural-material pieces, educational children’s books and practical guidance for owners [PR.com]</v>
+        <v>HighlightsCovers core innovations underpinning TempraMed's VIVI Box™ multi-medication storage platform Strengthens the Company's intellectual property position in one of the world's largest healthcare and consumer marketsSupports commercialization strategy and strategic engagement with appliance manufacturers across America's premium refrigeration sectorPatent term extends through October 24, 2039Vancouver, British Columbia--(Newsfile Corp. - October 8, 2026) - TempraMed Technologies Ltd. (CSE:...</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="str">
-        <v>Vanta Announces Closing of First Tranche of Private Placement and Board ...</v>
+        <v>ROB FITZPATRICK BECOMES TWO-TIME AMAZON #1 AUTHOR WITH THE MILLIONAIRE MAKER</v>
       </c>
       <c r="B305" t="str">
-        <v>2026-08-22</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C305" t="str">
-        <v>PR-Inside</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D305" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E305" t="str">
-        <v>https://pr-inside.com/vanta-announces-closing-of-first-tranche-of-private-placement-and-board-r5214981.htm</v>
+        <v>https://pressreleasenews.org/pressroom/rob-fitzpatrick-becomes-two-time-amazon-1-author-with-the-millionaire-maker</v>
       </c>
       <c r="F305" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / August 21, 2026 /Vanta Holdings Inc. (CSE:VNTA)(OTC:VNTXF)(FSE:7BC, WKN:A4205J) ("Vanta" or the "Company"), a consumer health sciences and longevity company focused on preventative wellness and healthspan extension, and parent of the Vanta premium longevity brand, announces that, further to itsnews releasedated May 29, 2026, the Company has closed the first tranche (the "First Tranche") of its previously announced non-brokered private placement (the "Private Placement"), through the issuance of 124,579 units of the Company (each, a "Unit") at a price of $1.00 per Unit, for aggregate gross proceeds of $124,579.42. Each Unit consists of one common ..</v>
+        <v>Entrepreneur, Investor, Family Office Principal , Executive Producer and Author Builds a Global Portfolio of Brands, Businesses and Media</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="str">
-        <v>Public Healthcare Companies Meet Institutional Investors at the 5th Annual ROTH Healthcare Opportunities Conference</v>
+        <v>From Hong Kong, For Hong Kong: HKTDC Marks 60 Years of Enterprise With Exhibition and Community Art</v>
       </c>
       <c r="B306" t="str">
-        <v>2026-08-21</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C306" t="str">
         <v>NewMediaWire</v>
       </c>
       <c r="D306" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E306" t="str">
-        <v>https://www.newmediawire.com/news/public-healthcare-companies-meet-institutional-investors-at-the-5th-annual-roth-healthcare-opportunities-conference-7088812</v>
+        <v>https://www.newmediawire.com/news/from-hong-kong-for-hong-kong-hktdc-marks-60-years-of-enterprise-with-exhibition-and-community-art-7090436</v>
       </c>
       <c r="F306" t="str">
-        <v>A Full Day of 25-Minute 1-on-1 and Small Group Meetings at The Metropolitan Club in New York City on September 29 Executives From Biotech, Life Science Tools and Diagnostics, and MedTech Companies, Alongside Themed Panels and a Keynote on Drug Value, Pricing and Coverage NEW YORK, NY - August 21, 2026 ( NEWMEDIAWIRE ) - B2i Digital, Inc. serves as Marketing Partner for the 5th Annual ROTH Healthcare Opportunities Conference, hosted by ROTH Capital Partners and held at The Metropolitan Club in New York City on Tuesday, September 29, 2026. B2i Digital supports the conference through digital marketing, its media network, social media, and company profiles. The 5th Annual ROTH Healthcare Opportunities Conference is a B2i Digital Featured Conference. ROTH built the program around time with mana</v>
+        <v>HONG KONG - October 8, 2026 ( NEWMEDIAWIRE ) - Marking the significant milestone of its 60th anniversary, the Hong Kong Trade Development Council (HKTDC) is embracing the future with a renewed vision. The HKTDC 60th Anniversary Exhibition is now on show at the Ground Floor Covered Piazza at Times Square in Causeway Bay, while a 60th Anniversary Artwork is on display at the eastbound tram stop on O'Brien Road in Wan Chai. Through the two displays, the HKTDC sets out its vision for the future, continuing to serve as a bridge while exploring new markets, services and opportunities in response to evolving economic and trade developments. Exhibition reviews 60 years of achievements, looks to new opportunities The Anniversary Exhibition showcases the HKTDC's major achievements over the past 60 y</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="str">
-        <v>Great Northern Instore Wins 13 OMA Awards and Demonstrates Excellence in Custom Beverage Display Manufacturing</v>
+        <v>Anyflo emerges from stealth with acquisition of Native, to simplify stablecoin payments for enterprises</v>
       </c>
       <c r="B307" t="str">
-        <v>2026-08-21</v>
+        <v>2026-10-08</v>
       </c>
       <c r="C307" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D307" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E307" t="str">
-        <v>https://www.prweb.com/releases/great-northern-instore-wins-13-oma-awards-and-demonstrates-excellence-in-custom-beverage-display-manufacturing-302856165.html</v>
+        <v>https://www.prnewswire.com/news-releases/anyflo-emerges-from-stealth-with-acquisition-of-native-to-simplify-stablecoin-payments-for-enterprises-302901053.html</v>
       </c>
       <c r="F307" t="str">
-        <v>Great Northern Instore earned 13 total honors at the 2026 OMA Awards, capped by a Gold Award for a display program built for a leading sparkling water brand. The wins position the company among the top names buyers consider when asking who manufactures the best beverage retail displays....</v>
+        <v>Led by Lola Oyelayo-Pearson, formerly of Shopify, Capital One and Mysten Labs, the original contributor to Sui Bolstered by the acqui-hire of Native, a top five Sui Overflow 2025 project Enters private alpha in October with production preview and liquidity onboarding SINGAPORE, Oct. 8,...</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="str">
-        <v>Vadzo Imaging Unveils Armor-830CRS-FPD3: 8MP AR0830 HDR FPD-Link III Camera with Super Low Power, eHDR and LI-HDR for Retail Automation</v>
+        <v>Growing e-commerce sellers can reorder custom size boxes faster through Ucanpack distribution warehouses</v>
       </c>
       <c r="B308" t="str">
-        <v>2026-08-21</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C308" t="str">
-        <v>Newswire.com</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D308" t="str">
-        <v>Retail, Media</v>
+        <v>Retail</v>
       </c>
       <c r="E308" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-unveils-armor-830crs-fpd3-8mp-ar0830-hdr-fpd-link-iii-22848883</v>
+        <v>https://pressreleasenews.org/pressroom/growing-e-commerce-sellers-can-reorder-custom-size-boxes-faster-through-ucanpack-distribution-warehouses</v>
       </c>
       <c r="F308" t="str">
-        <v>Built for self-checkout lanes, smart shelves, and multi-store retail deployments that need to run continuously without a matching continuous power bill, this camera pairs the Onsemi HyperLux LP AR0830 sensor with a super-low-power design, eHDR, and LI-HDR processing over FPD-Link III, giving retail technology providers detailed, evenly exposed video across a fleet of stores without the operating cost of a power-hungry camera.</v>
+        <v>Ucanpack, based in Winder, Georgia, highlights how wholesale tiered discounts and multiple U.S. distribution warehouses help growing ecommerce sellers reorder custom size boxes with faster, more predictable fulfillment.</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="str">
-        <v>Scott+Scott Attorneys at Law LLP Files Securities Class Action Against AEVEX Corp. (AVEX)</v>
+        <v>Survey Introduces Retail Performance Suite Connecting Retail Visibility and Execution</v>
       </c>
       <c r="B309" t="str">
-        <v>2026-08-21</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C309" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D309" t="str">
-        <v>Finance, Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E309" t="str">
-        <v>https://www.newsfilecorp.com/release/310861/ScottScott-Attorneys-at-Law-LLP-Files-Securities-Class-Action-Against-AEVEX-Corp.-AVEX</v>
+        <v>https://www.prnewswire.com/news-releases/survey-introduces-retail-performance-suite-connecting-retail-visibility-and-execution-302901659.html</v>
       </c>
       <c r="F309" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 21, 2026) - Scott+Scott Attorneys at Law LLP ("Scott+Scott"), an international shareholder and consumer rights litigation firm, has filed a securities class action lawsuit in the United States District Court for the Southern District of California against AEVEX Corp. ("Aevex" or the "Company") (NYSE: AVEX), certain of the Company's directors and officers, and underwriters of the Company's initial public offering ("IPO"), alleging violations of §§11,...</v>
+        <v>New platform connects retail visibility, execution, shelf performance, and demand activation in a unified solution BOSTON, Oct. 7, 2026 /PRNewswire/ -- Survey, a retail intelligence and execution platform, today announced the introduction of its Retail Performance Suite at NACS SHOW...</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="str">
-        <v>Bunge to Present at Barclays Annual Global Consumer Conference</v>
+        <v>FCPT Announces Acquisition of a LongHorn Steakhouse Property for $2.4 Million</v>
       </c>
       <c r="B310" t="str">
-        <v>2026-08-21</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C310" t="str">
-        <v>WebWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D310" t="str">
-        <v>Finance, Retail</v>
+        <v>Finance, Real Estate, Retail</v>
       </c>
       <c r="E310" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359268</v>
+        <v>https://finance.yahoo.com/real-estate/articles/fcpt-announces-acquisition-longhorn-steakhouse-204600768.html</v>
       </c>
       <c r="F310" t="str">
-        <v>Bunge Global SA (NYSE: BG) announced that company management will participate in a fireside chat at the upcoming 2026 Barclays Annual Global Consumer Conference on Tuesday, Sept. 8, at 3:00 p.m. ET. - - To listen to the live event, visit Bunge.com/events-and-presentations and click on the webcast link. A transcript and replay will be available for a limited time following the presentation. - - About Bunge - At Bunge (NYSE: BG), our purpose is to connect farmers to consumers to deliver es... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359268</v>
+        <v>MILL VALLEY, Calif., October 07, 2026--Four Corners Property Trust (NYSE:FCPT), a real estate investment trust primarily engaged in the ownership and acquisition of high-quality, net-leased restaurant and retail properties ("FCPT" or the "Company"), is pleased to announce the acquisition of a LongHorn Steakhouse property for $2.4 million. The property is located in a highly trafficked corridor in Ohio and is corporate-operated under a triple net lease. The transaction was priced at a cap rate in</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="str">
-        <v>Authentic Expands Its Global Ecommerce Ecosystem Through Strategic Partnership with Luzern eCommerce</v>
+        <v>Avolta's Hudson Secures New 20-year Duty-free Contract at Seattle-Tacoma International</v>
       </c>
       <c r="B311" t="str">
-        <v>2026-08-21</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C311" t="str">
-        <v>WebWire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D311" t="str">
-        <v>SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E311" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359266</v>
+        <v>https://www.newmediawire.com/news/avolta-s-hudson-secures-new-20-year-duty-free-contract-at-seattle-tacoma-international-7090424</v>
       </c>
       <c r="F311" t="str">
-        <v>Authentic Brands Group (Authentic), a global brand and entertainment platform, announced an expanded strategic partnership with Luzern eCommerce, a leading eCommerce marketplace and retail media solutions provider, further expanding Authentic&amp;#39;s global ecosystem of digital commerce partners. - - The partnership builds on Luzern eCommerce&amp;#39;s successful work supporting the Reebok operating partners across key European markets over the past year and will provide Authentic&amp;#39;s network of brand oper... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359266</v>
+        <v>BASEL, SWITZERLAND - October 7, 2026 ( NEWMEDIAWIRE ) - Avolta AG (SIX: AVOL), through its Hudson brand and in partnership with local small businesses, has been awarded a 20-year duty-free contract at Seattle-Tacoma International Airport (SEA). The agreement covers more than 2,800 m2 of new travel retail space across three concourses. Under the award, Avolta will develop duty-free stores across A Concourse, N Concourse and S Concourse, expanding its presence at SEA, where the company currently operates across both travel retail and food &amp;amp; beverage. Reflecting Avolta's strategy of creating retail experiences tailored to each location, the new offer draws inspiration from Seattle and Washington State. In addition to an international duty-free offering, travelers will discover locally sou</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="str">
-        <v>SAS and AWS bring new insights to AI Enterprise Conference 2026</v>
+        <v>CHES, Inc. Opens New Kansas City, Kansas Office at El Centro to Expand Bilingual Housing and Financial Services</v>
       </c>
       <c r="B312" t="str">
-        <v>2026-08-21</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C312" t="str">
-        <v>WebWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D312" t="str">
-        <v>AI, Retail</v>
+        <v>Real Estate, Retail</v>
       </c>
       <c r="E312" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359245</v>
+        <v>https://www.prweb.com/releases/ches-inc-opens-new-kansas-city-kansas-office-at-el-centro-to-expand-bilingual-housing-and-financial-services-302900858.html</v>
       </c>
       <c r="F312" t="str">
-        <v>SAS, a global leader in data and AI, and Amazon Web Services (AWS) will join forces at the AI Enterprise Conference to tackle the topic dominating nearly every AI conversation: trust, how to earn it and how to keep it. At the Sept. 1 event in New York, the pair will participate in an onsite panel to explain how organizations can move beyond discussions of AI governance to implement trusted systems at scale. - - The panel coincides with the newest installment of SAS&amp;#39; Data and AI Impact... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359245</v>
+        <v>Credit &amp; Homeownership Empowerment Services, Inc. (CHES, Inc.), a HUD-certified nonprofit housing counseling agency and licensed consumer lender, is opening a new office in Kansas City, Kansas, at the offices of El Centro, Inc., a long-established organization serving the Latino community...</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="str">
-        <v>Ceretone and Easter Seals Greater Houston Bring Hearing Technology to Local Seniors Through Community Initiative</v>
+        <v>AMAZON DRIVERS AT DBK1 JOIN TEAMSTERS AS NATIONWIDE ORGANIZING MOMENTUM GROWS</v>
       </c>
       <c r="B313" t="str">
-        <v>2026-08-21</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C313" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D313" t="str">
         <v>Retail</v>
       </c>
       <c r="E313" t="str">
-        <v>https://www.prnewswire.com/news-releases/ceretone-and-easter-seals-greater-houston-bring-hearing-technology-to-local-seniors-through-community-initiative-302857215.html</v>
+        <v>https://www.prnewswire.com/news-releases/amazon-drivers-at-dbk1-join-teamsters-as-nationwide-organizing-momentum-grows-302901638.html</v>
       </c>
       <c r="F313" t="str">
-        <v>Organizations came together to help seniors use technology with confidence and shape the future of hearing care HOUSTON, Aug. 21, 2026 /PRNewswire/ -- Ceretone, a direct-to-consumer hearing technology company, partnered with Easter Seals Greater Houston, Catholic Charities, and AmeriCorps...</v>
+        <v>Unionization Comes as Delivery Protection Act Gains Steam in New York City Council NEW YORK, Oct. 7, 2026 /PRNewswire/ -- Drivers at Amazon's DBK1 Facility in Woodside, Queens, have organized with Teamsters Local 804, joining the growing ranks of Amazon drivers organizing with the...</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="str">
-        <v>GENESIS EXPANDS NORTHERN CALIFORNIA PRESENCE WITH GRAND OPENING OF GENESIS OF SAN BRUNO</v>
+        <v>Costco Wholesale Corporation Reports September Sales Results</v>
       </c>
       <c r="B314" t="str">
-        <v>2026-08-21</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C314" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D314" t="str">
-        <v>Retail, Automotive</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E314" t="str">
-        <v>https://www.prnewswire.com/news-releases/genesis-expands-northern-california-presence-with-grand-opening-of-genesis-of-san-bruno-302856995.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/10/07/3376846/0/en/costco-wholesale-corporation-reports-september-sales-results.html</v>
       </c>
       <c r="F314" t="str">
-        <v>Genesis of San Bruno strengthens the brand's retail footprint in the Bay Area through continued investment from Cardinale Automotive Group Genesis continues to grow its standalone retail network, with 85 dedicated facilities nationwide SAN FRANCISCO, Aug. 21, 2026 /PRNewswire/ -- Genesis...</v>
+        <v>ISSAQUAH, Wash., Oct. 07, 2026 (GLOBE NEWSWIRE) -- Costco Wholesale Corporation (“Costco” or the “Company”) (Nasdaq: COST) today reported net sales of $30.02 billion for the retail month of September, the five weeks ended October 4, 2026, an increase of 13.0 percent from $26.58 billion last year.</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="str">
-        <v>CloudWalk Takes Pierre to the Nasdaq Tower</v>
+        <v>Duke Energy protects customers from data center costs</v>
       </c>
       <c r="B315" t="str">
-        <v>2026-08-21</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C315" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D315" t="str">
-        <v>Finance, Retail</v>
+        <v>Energy, Retail</v>
       </c>
       <c r="E315" t="str">
-        <v>https://finance.yahoo.com/technology/ai/articles/cloudwalk-takes-pierre-nasdaq-tower-144300243.html</v>
+        <v>https://www.prnewswire.com/news-releases/duke-energy-protects-customers-from-data-center-costs-302901597.html</v>
       </c>
       <c r="F315" t="str">
-        <v>NEW YORK, August 21, 2026--CloudWalk is a technology company building AGI and ASI. It makes its money in payments and credit. This week, Pierre, its consumer financial agent, is on the Nasdaq Tower in Times Square.</v>
+        <v>Agreement with North Carolina Public Staff, Amazon, Google, Meta, Microsoft and others enhances existing protections to further insulate customers from data center costs while delivering billions in long-term benefits CHARLOTTE, N.C., Oct. 7, 2026 /PRNewswire/ -- Duke Energy and...</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="str">
-        <v>OnePay Expands Support for Apple Pay</v>
+        <v>Quantum BioPharma (QNTM) Enlists Thermo Fisher's Clinical Research Business to Launch Phase 2 Lucid-MS Trial</v>
       </c>
       <c r="B316" t="str">
-        <v>2026-08-21</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C316" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D316" t="str">
-        <v>Retail</v>
+        <v>Finance, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E316" t="str">
-        <v>https://www.prnewswire.com/news-releases/onepay-expands-support-for-apple-pay-302857381.html</v>
+        <v>https://www.newmediawire.com/news/quantum-biopharma-qntm-enlists-thermo-fisher-s-clinical-research-business-to-launch-phase-2-lucid-ms-trial-7090420</v>
       </c>
       <c r="F316" t="str">
-        <v>Apple Pay brings an easier and more secure way for OnePay customers to pay in person and online with any OnePay card NEW YORK, Aug. 21, 2026 /PRNewswire/ -- OnePay, the consumer fintech trusted by millions of Americans to make money better, today announced that it has expanded its support...</v>
+        <v xml:space="preserve">New agreement moves innovative Lucid-MS treatment from planning into execution. Proprietary platform is designed around a novel neuroprotective approach that targets demyelination rather than solely modulating the immune system. Thermo Fisher’s clinical research business is a leading global contract research organization, with impressive expertise in central nervous system and MS studies. LOS ANGELES, CA - October 7, 2026 ( NEWMEDIAWIRE ) - Most multiple sclerosis (“MS”) drugs work by quieting the immune system. A new partnership shines the spotlight on a different approach - protecting the nerve’s own insulation - and sets up that treatment for a rigorous clinical test. Quantum BioPharma (NASDAQ: QNTM) , a biopharmaceutical company developing therapies for neurodegenerative and metabolic </v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="str">
-        <v>Sentinel Net Lease Announces Final Closing of Sentinel Opportunity ...</v>
+        <v>VERAXA Biotech (VRXA) Advances FDA-Aligned Methods to Reduce Animal Testing</v>
       </c>
       <c r="B317" t="str">
-        <v>2026-08-21</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C317" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D317" t="str">
-        <v>Finance, Real Estate, Retail</v>
+        <v>Finance, Healthcare, Retail</v>
       </c>
       <c r="E317" t="str">
-        <v>https://pr-inside.com/sentinel-net-lease-announces-final-closing-of-sentinel-opportunity-r5214781.htm</v>
+        <v>https://www.newmediawire.com/news/veraxa-biotech-vrxa-advances-fda-aligned-methods-to-reduce-animal-testing-7090419</v>
       </c>
       <c r="F317" t="str">
-        <v>(PR-inside.com) $101 million portfolio closes with 100% occupancy, and a 10.4-year weighted average lease term LAS VEGAS, NV / ACCESS Newswire / August 21, 2026 / Sentinel Net Lease today announced the final closing of Sentinel Opportunity Fund I, the firm's inaugural commingled investment fund, following the acquisition of a diversified portfolio of single-tenant office, industrial, and retail properties across the United States. At closing, the portfolio consisted of 10 stabilized properties representing approximately $101 million in property value and more than 762,000 rentable square feet. The portfolio was 100 percent occupied, with a 10.4-year weighted average remaining lease term and projected 2026 ..</v>
+        <v>LOS ANGELES, CA - October 7, 2026 ( NEWMEDIAWIRE ) - VERAXA Biotech (NASDAQ: VRXA) , a developer of next-generation antibody-based cancer therapies, provided an update on its strategy to implement U.S. Food and Drug Administration “FDA”-aligned New Approach Methodologies “NAMs” across its preclinical research and development programs. The company said the approach could accelerate clinical advancement, reduce development costs and timelines and significantly reduce animal testing. VERAXA has built a panel of NAMs to characterize and de-risk its pipeline of BiTAC-based T cell engagers, antibody-drug conjugates and bispecific antibody-drug conjugates. VERAXA said its lead BiTAC-TCE and bsADC candidates were also evaluated using an ex vivo panel of 10 low-passage patient-derived xenograft mod</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="str">
-        <v>California Pizza Kitchen Partners With T-ROC Global for National Expansion of Automated Retail Kiosks</v>
+        <v>ImageWorks Display Comes to NACS 2026 with Two New Products, 30 Years ...</v>
       </c>
       <c r="B318" t="str">
-        <v>2026-08-21</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C318" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D318" t="str">
         <v>Retail</v>
       </c>
       <c r="E318" t="str">
-        <v>https://finance.yahoo.com/small-business/articles/california-pizza-kitchen-partners-t-133100433.html</v>
+        <v>https://pr-inside.com/imageworks-display-comes-to-nacs-2026-with-two-new-products-30-years-r5231264.htm</v>
       </c>
       <c r="F318" t="str">
-        <v>COSTA MESA, Calif. &amp; CORAL GABLES, Fla., August 21, 2026--California Pizza Kitchen (CPK), the iconic restaurant brand that revolutionized pizza with its California-inspired creativity, today announced a partnership with T-ROC Global, a leading provider of technology-enabled retail solutions, to dramatically expand access to CPK through a new generation of automated retail experiences.</v>
+        <v>(PR-inside.com) Planniq Gondola and a reimagined Planniq Strong expand IWD's whole-store portfolio with flexible, retail-ready solutions for center store and beer cave environments. LAS VEGAS, NV / ACCESS Newswire / October 7, 2026 / ImageWorks Display (IWD) is on the floor at the 2026 NACS Show this week, and for a company celebrating its 30th anniversary, the timing could not be better. At booth 2963 in the North Hall, IWD is introducing Planniq Gondola and a re-imagined Planniq Strong - two products that show how far the company has come from its back-bar roots and where it is headed as a whole-store ..</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="str">
-        <v>MDCE Advances StrainScan Pro as Scalable Enterprise Platform for Multi-Billion-Dollar ...</v>
+        <v>ImageWorks Display Comes to NACS 2026 with Two New Products, 30 Years of Expertise, and a Simple Promise: Convenience Covered</v>
       </c>
       <c r="B319" t="str">
-        <v>2026-08-21</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C319" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D319" t="str">
-        <v>AI, SaaS, Healthcare, Retail, Education</v>
+        <v>Retail</v>
       </c>
       <c r="E319" t="str">
-        <v>https://pr-inside.com/mdce-advances-strainscan-pro-as-scalable-enterprise-platform-for-multi-billion-dollar-r5214755.htm</v>
+        <v>https://www.newswire.com/news/imageworks-display-comes-to-nacs-2026-with-two-new-products-30-years-of</v>
       </c>
       <c r="F319" t="str">
-        <v>(PR-inside.com) Proprietary AI Vision Software Delivers a Single, Portable Standard for Visual Quality Verification Across Multiple High-Value Industries MESA, AZ / ACCESS Newswire / August 21, 2026 / Medical Care Technologies Inc. (OTCID:MDCE) today reinforced the enterprise positioning of its StrainScan Pro platform, highlighting the proprietary AI vision software as a scalable solution designed to serve multi-location retail and agricultural operators through a single, unified system. Over the course of recent announcements, Medical Care Technologies has outlined how StrainScan Pro supports visual strain and quality verification for licensed retail operators, early detection of pests and crop illness in the field, and freshness tracking ..</v>
+        <v>Planniq Gondola and a reimagined Planniq Strong expand IWD's whole-store portfolio with flexible, retail-ready solutions for center store and beer cave environments.</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="str">
-        <v>MDCE Advances StrainScan Pro as Scalable Enterprise Platform for Multi-Billion-Dollar Retail and Agricultural Operators (OTCID:MDCE)</v>
+        <v>Greenland Mines (GRML) Draws Expert Attention as Greenland's Rare Earth Race Shifts from Discovery to Delivery</v>
       </c>
       <c r="B320" t="str">
-        <v>2026-08-21</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C320" t="str">
-        <v>Newswire.com</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D320" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>Finance, Energy, Retail</v>
       </c>
       <c r="E320" t="str">
-        <v>https://www.newswire.com/news/mdce-advances-strainscan-pro-as-scalable-enterprise-platform-for-multi-billion</v>
+        <v>https://www.newmediawire.com/news/greenland-mines-grml-draws-expert-attention-as-greenland-s-rare-earth-race-shifts-from-discovery-to-delivery-7090418</v>
       </c>
       <c r="F320" t="str">
-        <v>Proprietary AI Vision Software Delivers a Single, Portable Standard for Visual Quality Verification Across Multiple High-Value Industries</v>
+        <v>In a recent InvestorNews column, metals market analyst Jack Lifton discussed Greenland’s rare earth projects, noting Greenland Mines’ positioning in the space. The column arrives at a pivotal moment for the company, which closed its acquisition of Sarfartoq on September 1, 2026. After finalizing the acquisition, the company completed a substantial field program that advances the next phase of drilling, technical work and district-scale exploration. LOS ANGELES, CA - October 7, 2026 ( NEWMEDIAWIRE ) - As Western governments and manufacturers work to reduce their reliance on Chinese rare earth supply, Greenland has emerged as one of the most closely watched frontiers. The island hosts significant deposits of the magnet metals essential to electric vehicles, wind turbines and defense systems.</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="str">
-        <v>Bountiful Farms Launches Blends, New Solventless Line Inspired by Massachusetts Culture</v>
+        <v>Beeline Holdings (BLNE) Expects Q3 Revenue to Reach Second-Highest Level in Company History, Prepares HEI Launch</v>
       </c>
       <c r="B321" t="str">
-        <v>2026-08-21</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C321" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D321" t="str">
-        <v>Retail</v>
+        <v>Finance, Real Estate, Retail</v>
       </c>
       <c r="E321" t="str">
-        <v>https://www.prnewswire.com/news-releases/bountiful-farms-launches-blends-new-solventless-line-inspired-by-massachusetts-culture-302857303.html</v>
+        <v>https://www.newmediawire.com/news/beeline-holdings-blne-expects-q3-revenue-to-reach-second-highest-level-in-company-history-prepares-hei-launch-7090417</v>
       </c>
       <c r="F321" t="str">
-        <v>Award-winning cannabis brand officially launches six-product hash rosin line after early Blends release sells out at retail FRAMINGHAM, Mass., Aug. 21, 2026 /PRNewswire/ -- Bountiful Farms, an independent Massachusetts cannabis cultivator and one of the state's most decorated solventless...</v>
+        <v>LOS ANGELES, CA - October 7, 2026 ( NEWMEDIAWIRE ) - Beeline Holdings (NASDAQ: BLNE) provided a preliminary update on third-quarter 2026 performance, expecting revenue to reach the second-highest quarterly level in company history and the highest since 2021, while achieving its highest margins to date. Beeline also expects its net loss to decline from Q2, adjusted EBITDA loss to improve to its lowest level in five years and its quarter-end cash position to be at least 50% higher than at the end of Q2. Management attributed the expected improvement in part to its April shift toward Non-QM lending, particularly debt-service coverage ratio (“DSCR”) and Bank Statement loans for property investors and self-employed borrowers. Beeline also announced the pending launch of a Home Equity Investment</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="str">
-        <v>Temenos nommé Leader du « Gartner® Magic Quadrant for Retail Core Banking Systems » en Europe</v>
+        <v>BioBrain Study Finds Consumers Embrace AI but Still Want Human Oversight</v>
       </c>
       <c r="B322" t="str">
-        <v>2026-08-21</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C322" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D322" t="str">
-        <v>Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E322" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/21/3349072/0/fr/temenos-nomm%C3%A9-leader-du-gartner-magic-quadrant-for-retail-core-banking-systems-en-europe.html</v>
+        <v>https://www.prweb.com/releases/biobrain-study-finds-consumers-embrace-ai-but-still-want-human-oversight-302900818.html</v>
       </c>
       <c r="F322" t="str">
-        <v>Temenos prend la tête du classement pour l’exhaustivité de sa vision Temenos prend la tête du classement pour l’exhaustivité de sa vision</v>
-[...2 lines deleted...]
-    <row r="323">
+        <v>New research from BioBrain Insights, based on 10,000+ consumer responses, finds that while AI adoption is becoming routine, consumers remain cautious about giving AI independent authority over important decisions. WILMINGTON, Del., Oct. 7, 2026 /PRNewswire-PRWeb/ -- BioBrain Insights, a...</v>
+      </c>
+    </row>
+    <row r="323" xml:space="preserve">
       <c r="A323" t="str">
-        <v>Dermata Announces Preorders Now Open for Tome Foundational Treatment ...</v>
+        <v>TGI Fridays Signs Development Agreement to Fuel Pakistan Growth</v>
       </c>
       <c r="B323" t="str">
-        <v>2026-08-21</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C323" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D323" t="str">
-        <v>Finance, Retail</v>
+        <v>Finance, SaaS, Energy, Retail</v>
       </c>
       <c r="E323" t="str">
-        <v>https://pr-inside.com/dermata-announces-preorders-now-open-for-tome-foundational-treatment-r5214749.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) - Preorders can be made by visiting www.tomeskincare.com - - Dermata is ready to begin shipping orders on the expected launch date of August 25, 2026 - - Tome Foundational Treatment is a once-weekly topical mask for skin renewal - SAN DIEGO, CA / ACCESS Newswire / August 21, 2026 / Dermata Therapeutics, Inc. (NASDAQ:DRMA) ("Dermata" or the "Company"), a science-driven leader in dermatologic solutions, today announced that Tome Foundational Treatment, the Company's first direct-to-consumer skincare product, is now open to preorders. The Tome Foundational Treatment is expected to start shipping on August 25, 2026. Beginning today, customers can preorder Tome Foundational Treatment at ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/110665/</v>
+      </c>
+      <c r="F323" t="str" xml:space="preserve">
+        <v xml:space="preserve">UAE / Middle East, Oct 8, 2026 (ACN Newswire) - TGI Fridays™ today announced a landmark development agreement with Meerab Hospitality, marking an exciting chapter for the brand in Pakistan and accelerating its growth across South Asia. Following the brand’s recent development agreement in the Maldives, the partnership builds on momentum across the region and reinforces TGI Fridays' strategy of expanding its global footprint through long-term franchise partnerships.
+The agreement marks an important milestone in TGI Fridays' continued international expansion and further strengthens the brand's presence across South Asia and the Middle East, as it accelerates toward its 1-2-3 Strategic Vision of 1,000+ restaurants and $2 billion in annual revenue by 2030.
+With more than 240 million people and a median age of just 21, Pakistan offers TGI Fridays a compelling combination of scale, youth and long-term growth potential. Rapid urbanization, continued investment in malls and mixed-use destinations, and an evolving dining culture are creating new opportunities for international restaurant brands as consumers increasingly seek distinctive, experience-led dining. Through its partnership with Meerab Hospitality, TGI Fridays is positioned to capture that opportunity with a brand guests already recognize, bringing its signature combination of bold American flavors, legendary mocktails, high-energy atmosphere and unmistakable Fridays hospitality to one of South Asia’s most dynamic consumer markets.
+Meerab Hospitality brings deep regional expertise and operating strength to the partnership. As the franchise and development arm of Meerab Properties, the company combines a two-decade track record across the Middle East, South Asia and Central Asia with extensive international hospitality experience. Together, TGI Fridays and Meerab Hospitality are well positioned to capture Pakistan’s appetite for international dining experiences, while creating new employment opportunities, investing in local hospitality talent and bringing the unmistakable Fridays spirit to a new generation.
+"We don't enter a market like Pakistan because it's on a list - we enter it because the fundamentals are right and the partner is right," said Phil Broad, Global President, TGI Fridays™. "Pakistan has one of the youngest populations anywhere in the world and a retail landscape that's evolving fast. Meerab Hospitality understands that better than an outside operator could, and their hospitality background means they know how to run a room, not just build one. That's the combination we look for.
+"What makes Pakistan particularly exciting is the energy of the market and the generation coming through. They're connected, curious and looking for brands that give them more than just a meal. That plays directly to the strength of TGI Fridays. We've always been at our best when we bring people together, create a little theatre and give guests a reason to stay longer, celebrate louder and come back again. Pakistan gives us an exciting new stage to do exactly that."
+Pervaiz Iqbal Shahid, Founder and Group CEO, Meerab Properties, said: "We are delighted to bring TGI Fridays back to Pakistan and to begin a new chapter for this iconic global brand in the country. Our ambition is to reintroduce the brand through an energized and well-capitalized platform, supported by strong operational leadership and a long-term commitment to responsible growth across Pakistan.
+"Our first flagship restaurant is targeted to open within the next 12 months at the prestigious Hyatt Regency Hotel complex in Lahore. This will provide an exceptional launch platform for the brand and establish the standard for the restaurants that follow.
+"Over the next decade, we look forward to developing TGI Fridays across Pakistan through a carefully considered combination of company-owned and approved sub-franchised restaurants. We are committed to protecting the strength of the brand, delivering an outstanding guest experience, and building a sustainable nationwide business together with the TGI Fridays team."
+The agreement is TGI Fridays' second market signing in last 30 days, following its first-ever entry into the Balkans, and builds on international agreements spanning Kenya, the Maldives, Peru, Japan, Mexico, the Philippines, Greece and Spain. Together, these agreements have added close to 200 restaurants to TGI Fridays' global pipeline as the brand advances toward its 1-2-3 Strategic Vision of 1,000+ restaurants worldwide by 2030.
+At the heart of that growth is a deliberate franchise strategy: entering high-potential markets with partners who bring the local knowledge, capability and ambition to build TGI Fridays at scale. Meerab Hospitality is a strong example of that approach, combining deep market understanding with the hospitality expertise and ambition to build the brand for long-term success in Pakistan.
+For more information: www.tgifridays.com/franchise/
+About TGI Fridays™
+Founded in 1965 as the world's first casual bar and grill, TGI Fridays is where the world goes to celebrate. Operating nearly 400 restaurants in almost 40 countries, Fridays brings people together through its craveable American classics, legendary cocktails and that unmistakable Fridays feeling – all brought to life by its rockstar teams. Whether it's full-service dining or bold-format convenience, TGI Fridays franchise-first approach, operational excellence, and brand power are built to scale. Franchisees are supported by global hubs in Dallas, Dubai and London, complemented by regional resources in select markets. Visit www.tgifridays.com for more information, join Fridays Rewards, and follow TGI Fridays on social media: Instagram @tgifridays, TikTok @tgifridays, Facebook TGI Fridays, and LinkedIn TGI Fridays.
+About Meerab Hospitality
+Headquartered in the United Arab Emirates, Meerab Properties is a diversified investment and operating company with investments and business interests across the UAE and Pakistan. The company develops long-term opportunities through direct ownership, strategic partnerships, and specialist operating platforms.
+Through its hospitality platform, Meerab Hospitality Ventures, Meerab Properties is building a portfolio of international restaurant and hospitality brands in Pakistan, supported by experienced leadership, strong governance, and committed capital. Its strategy is focused on establishing sustainable businesses, developing local operating capabilities, and creating long-term value for its brand partners, customers, and stakeholders.
+Contact: Ahmed Raza, e: ahmedraza@lotuspk.com
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="str">
-        <v>LightInTheBox to Report Second Quarter 2026 Financial Results on Wednesday, August 26, 2026</v>
+        <v>BTQ Technologies Corp. (BTQ) Is 'One to Watch'</v>
       </c>
       <c r="B324" t="str">
-        <v>2026-08-21</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C324" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D324" t="str">
-        <v>Finance, Retail</v>
+        <v>Finance, Crypto, SaaS, Retail</v>
       </c>
       <c r="E324" t="str">
-        <v>https://www.prnewswire.com/news-releases/lightinthebox-to-report-second-quarter-2026-financial-results-on-wednesday-august-26-2026-302857231.html</v>
+        <v>https://www.newmediawire.com/news/btq-technologies-corp-btq-is-one-to-watch-7090416</v>
       </c>
       <c r="F324" t="str">
-        <v>SINGAPORE, Aug. 21, 2026 /PRNewswire/ -- LightInTheBox Holding Co., Ltd. (NYSE: LITB) ("LightInTheBox" or the "Company"), a global consumer lifestyle company, today announced that it will release its unaudited financial results for the second quarter ended June 30, 2026 before the open of...</v>
+        <v xml:space="preserve">BTQ provides public-market exposure to a trusted quantum infrastructure platform spanning hardware-rooted post-quantum security, quantum-secure networks and quantum computing technologies. The company is advancing multiple technologies toward commercialization, with QSSN surpassing 100,000 mainnet transactions, MIMIQ in commercial distribution and QCIM progressing through semiconductor validation and productization. QCIM addresses a company-identified $1 trillion post-quantum cryptography semiconductor market opportunity by 2035 with a crypto-agile architecture designed to adapt as cryptographic standards evolve. The July 2026 acquisition of QPerfect added a wholly owned quantum computing platform with commercially deployed MIMIQ software and additional technologies spanning digital twins </v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="str">
-        <v>“Go, Harmony!” Best-Selling Book Free for One More Day (Ending Soon) (Until 8/21/26)</v>
+        <v>Blackfinch Appoints Tom Nall to Lead Next Phase of Product Growth</v>
       </c>
       <c r="B325" t="str">
-        <v>2026-08-21</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C325" t="str">
-        <v>WebWire</v>
+        <v>Pressat</v>
       </c>
       <c r="D325" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E325" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=358899</v>
+        <v>https://pressat.co.uk/releases/blackfinch-appoints-tom-nall-to-lead-next-phase-of-product-growth-1b76110648fc6763207efa1c384dd99d/</v>
       </c>
       <c r="F325" t="str">
-        <v>Best Seller Publishing announces the release of Philip Walsh&amp;#39;s new book, &amp;#8220;Go, Harmony!: Her Father&amp;#39;s Murder Leaves Harmony Heir to an Empire That Is Glamorous, Thrilling - and Deadly&amp;#8221; (Harmony&amp;#39;s Legacy Book 3 ). The book is currently free and available for download on Amazon for one more day. - - &amp;#8220;Go, Harmony!: Her Father&amp;#39;s Murder Leaves Harmony Heir to an Empire That Is Glamorous, Thrilling - and Deadly.&amp;#8221; (Harmony&amp;#39;s Legacy Book 3) is about Harmony Nader, an 18-year-old born into a wo... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358899</v>
+        <v>Wednesday 7 October, 2026 Blackfinch Group has appointed Tom Nall as Head of Product. The senior leadership appointment will help shape the Group’s product strategy, governance and roadmap as Blackfinch enters its next phase of growth. Tom brings more than 25 years’ experience in senior proposition, product and strategy roles across the UK’s wealth management, retirement and workplace savings markets. His career includes six years at Hargreaves Lansdown, as well as senior roles at Aviva and SimplyBiz Group. At Hargreaves Lansdown, Tom led the integration of the investment proposition across retail, workplace and advised channels, helping to increase flows into in-house funds more than tenfold. He also delivered the firm’s workplace default proposition, building a fund worth around £2.5bn w</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="str">
-        <v>58% of Consumers Say They Don't Care Whether a Product is a National Brand or Private Label. They Just Buy What They Need</v>
+        <v>National Football League Announces Ninth-Annual Big Data Bowl Powered by AWS</v>
       </c>
       <c r="B326" t="str">
-        <v>2026-08-21</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C326" t="str">
-        <v>mlpr-businesswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D326" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail, Gaming</v>
       </c>
       <c r="E326" t="str">
-        <v>https://finance.yahoo.com/media-advertising/articles/58-consumers-dont-care-whether-100000945.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=362575</v>
       </c>
       <c r="F326" t="str">
-        <v>CHICAGO, August 21, 2026--As fast-moving consumer goods (FMCG) prices rose 26% globally between 2021 and 2025, consumers have become more deliberate about where they save and where they spend. NielsenIQ (NYSE: NIQ) has released new findings showing that private label is no longer viewed simply as a lower-cost substitute, but as a credible competitor across value, mainstream, and premium segments.</v>
+        <v>The National Football League today announced the return of the Big Data Bowl, the league&amp;#39;s premier crowd-sourcing competition for the sports analytics community. Powered by Amazon Web Services (AWS), the ninth-annual competition will challenge participants to leverage NFL player tracking data, also known as Next Gen Stats (NGS), to create insights that will enhance the game. Applicants can begin signing up today to compete for a shared prize of $100,000 and the opportunity to present their... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=362575</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="str">
-        <v>Frank Mayer Expands Operations Leadership with Promotion of Michael R. Mayer</v>
+        <v>NexTel Medical Corp. Announces Next-Generation Wellness Product Line ...</v>
       </c>
       <c r="B327" t="str">
-        <v>2026-08-21</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C327" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D327" t="str">
-        <v>Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E327" t="str">
-        <v>https://www.pr.com/press-release/976907</v>
+        <v>https://pr-inside.com/nextel-medical-corp-announces-next-generation-wellness-product-line-r5231144.htm</v>
       </c>
       <c r="F327" t="str">
-        <v>Frank Mayer, a leading provider of custom kiosks and interactive retail displays, is pleased to announce the promotion of Michael R. Mayer to Operations Director. [PR.com]</v>
+        <v>(PR-inside.com) Innovative Delivery Technologies Aimed at Enhancing Bioavailability and Expanding Patient Access Beyond Traditional Injections ORLANDO, FL / ACCESS Newswire / October 7, 2026 / NexTel Medical Corp. (OTCID:MAJI) ("NexTel" or the "Company"), a clinical-stage biotechnology leader pioneering proprietary exosome-based delivery systems and diagnostic technologies, today announced plans to launch a new, next-generation line of wellness products incorporating FDA-approved active pharmaceutical ingredients. Industry security analysts and healthcare intelligence groups estimate the overall unregulated market for peptides and metabolic therapies at $7 billion to $10 billion. NexTel's strategic entry into this space provides consumer clarity, medical integrity, and clinical rigor by of</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="str">
-        <v>RayNeo Expands Consumer AR Lineup: Unveiling RayNeo iO Smart Glasses and Cinematic RayNeo GT Series</v>
+        <v>BridgeCore Capital Finances Multifamily Complex In Oklahoma City, Oklahoma</v>
       </c>
       <c r="B328" t="str">
-        <v>2026-08-21</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C328" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D328" t="str">
-        <v>Retail</v>
+        <v>Finance, Real Estate, Retail</v>
       </c>
       <c r="E328" t="str">
-        <v>https://www.prnewswire.com/news-releases/rayneo-expands-consumer-ar-lineup-unveiling-rayneo-io-smart-glasses-and-cinematic-rayneo-gt-series-302856495.html</v>
+        <v>https://www.newmediawire.com/news/bridgecore-capital-finances-multifamily-complex-in-oklahoma-city-oklahoma-7090410</v>
       </c>
       <c r="F328" t="str">
-        <v>LOS ANGELES, Aug. 21, 2026 /PRNewswire/ -- Today, RayNeo™, a global leader in consumer augmented reality (AR) glasses, announced two milestone product lines: the RayNeo iO Smart Glasses and the cinema-grade RayNeo GT Series (comprising RayNeo GT and RayNeo GT Max). The dual launch targets...</v>
+        <v xml:space="preserve">BEVERLY HILLS, CA - October 7, 2026 ( NEWMEDIAWIRE ) - BridgeCore Capital, Inc. today announced it has closed a $1,300,000 refinance of a multifamily complex in Oklahoma City, Oklahoma. The borrower needed cash-out proceeds to fund improvements to the subject property and another multifamily property in the same market, establish a 9-month interest reserve, and provide additional working capital. The borrower’s business plan is to complete the improvements to the subject property and sell it within the 18-month loan term. BridgeCore structured a future-funding reserve for the property improvements, with documentation of the use of funds required only for the initial advance. This structure provided the borrower with greater flexibility and efficiency in accessing the remaining improvement </v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="str">
-        <v>Inter Pag Selects ACI Worldwide to Advance Intelligent Payments Orchestration in Brazil</v>
+        <v>Naturally Amish Announces Binding Agreement to Acquire Angola Travel Destination For $3 million</v>
       </c>
       <c r="B329" t="str">
-        <v>2026-08-21</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C329" t="str">
-        <v>mlpr-businesswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D329" t="str">
-        <v>Finance, AI, SaaS, Retail</v>
+        <v>Finance, Real Estate, Energy, Retail</v>
       </c>
       <c r="E329" t="str">
-        <v>https://finance.yahoo.com/technology/articles/inter-pag-selects-aci-worldwide-060000659.html</v>
+        <v>https://www.newmediawire.com/news/naturally-amish-announces-binding-agreement-to-acquire-angola-travel-destination-for-3-million-7090408</v>
       </c>
       <c r="F329" t="str">
-        <v>OMAHA, Neb. &amp; SÃO PAULO, August 21, 2026--ACI Worldwide (NASDAQ: ACIW), an original innovator in global payments technology, and Inter Pag, the merchant acquiring business of Banco Inter, today announced a strategic partnership to help power the next phase of Inter Pag's growth in Brazil. Combining cloud-enabled acquiring capabilities with payments intelligence, AI-driven fraud prevention, analytics, advanced ecommerce tools and orchestration, the partnership will support Inter Pag's modernizati</v>
+        <v>ANGOLA, IN - October 7, 2026 ( NEWMEDIAWIRE ) - Naturally Amish today announced a binding agreement to acquire the existing 3096 West Maumee Street property in Angola, Indiana, along with three additional parcels , expanding the Company's footprint from approximately 1.6 acres to approximately 4 acres . The acquisition includes the existing Marathon gas station and Subway restaurant and represents a $3 million acquisition . The transaction builds directly on Naturally Amish's 2025 announcement, issued through Simulated Environment Concepts, Inc. (OTC: SMEV) , regarding plans to establish a sustainable-living retail location at 3096 West Maumee Street. The original announcement identified the property as an important interstate travel stop and gateway to Angola and part of Naturally Amish's</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="str">
-        <v>LibAI Lab Launches NewFace.AI, Extending Its Creative AI Expertise to E-Commerce and UGC Production</v>
+        <v>Honeycomb Insurance Expands Commercial Insurance Offering With New ...</v>
       </c>
       <c r="B330" t="str">
-        <v>2026-08-21</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C330" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D330" t="str">
-        <v>AI, SaaS, Retail, Media</v>
+        <v>SaaS, Real Estate, Retail</v>
       </c>
       <c r="E330" t="str">
-        <v>https://www.prnewswire.com/news-releases/libai-lab-launches-newfaceai-extending-its-creative-ai-expertise-to-e-commerce-and-ugc-production-302856980.html</v>
+        <v>https://pr-inside.com/honeycomb-insurance-expands-commercial-insurance-offering-with-new-r5231134.htm</v>
       </c>
       <c r="F330" t="str">
-        <v>Agent-driven Canvas, field-tested Skills and Seedance 2.5 bring flexible production to sellers, creators and teams SAN FRANCISCO, Aug. 20, 2026 /PRNewswire/ -- LibAI Lab today announced the launch of NewFace.AI, an AI image and video creation platform built for e-commerce sellers,...</v>
+        <v>(PR-inside.com) The digital insurer brings its new LRO offering to Michigan, Massachusetts, and Illinois, enabling agents to place well-managed properties of any age with fast, property-level pricing and consistent underwriting CHICAGO, IL / ACCESS Newswire / October 7, 2026 / Honeycomb Insurance, a fast-growing digital insurer specializing in landlord and condominium associations, today announced the expansion of its new Lessor's Risk Only (LRO) coverage to Michigan, Massachusetts, and Illinois. The move expands Honeycomb's LRO footprint from four to seven states, giving agents in these markets a new way to place office, retail, and other commercial properties through Honeycomb's digital platform. The expansion builds ..</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="str">
-        <v>Asia's Fashion Extravaganza CENTRESTAGE Returns in September</v>
+        <v>Fairfax Partners With Wittington Investments in Acquisition of Boots</v>
       </c>
       <c r="B331" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C331" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D331" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E331" t="str">
-        <v>https://www.newmediawire.com/news/asia-s-fashion-extravaganza-centrestage-returns-in-september-7088798</v>
+        <v>https://www.globenewswire.com/news-release/2026/10/07/3376569/0/en/fairfax-partners-with-wittington-investments-in-acquisition-of-boots.html</v>
       </c>
       <c r="F331" t="str">
-        <v>Record Number of Designer Brands and Fashion Shows, Hype2 Pavilion Debut and KIT WAN STUDIOS in Spotlight HONG KONG - August 20, 2026 ( NEWMEDIAWIRE ) - Asia’s premier annual fashion event CENTRESTAGE, organised by the Hong Kong Trade Development Council (HKTDC) and sponsored by the Cultural and Creative Industries Development Agency (CCIDA) of the Government of the Hong Kong Special Administrative Region (HKSAR), will return to the Hong Kong Convention and Exhibition Centre (HKCEC) from 2 to 5 September. One of the flagship programmes of the third "Hong Kong Fashion Fest", CENTRESTAGE will bring together some 270 brands from 24 countries and regions and will feature more than 40 spectacular events, including over 30 fashion shows. The number of participating designer brands and fashion sh</v>
+        <v>TORONTO, Oct. 07, 2026 (GLOBE NEWSWIRE) -- Fairfax Financial Holdings Limited (“ Fairfax ”) (TSX: FFH and FFH.U) announces that it has entered into agreements to partner with Wittington Investments, Limited (“ Wittington ”), the holding company of the Weston family based in Canada, to acquire from The Boots Group the Boots retail operations in the UK and Ireland, the Boots Opticians business, the No7 Beauty Company, and Boots’ Thailand and franchised businesses (collectively, “ Boots ”) for a total purchase price of approximately US$8.9 billion (inclusive of assumed debt) (the “ Transaction ”).</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="str">
-        <v>REPLOID Accelerates Retail Push: Expanded Product Portfolio, Strengthened Market Access</v>
+        <v>AMAZON TEAMSTERS BRING PICKET LINE EXTENSION TO DBK1</v>
       </c>
       <c r="B332" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C332" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D332" t="str">
         <v>Retail</v>
       </c>
       <c r="E332" t="str">
-        <v>https://www.newmediawire.com/news/reploid-accelerates-retail-push-expanded-product-portfolio-strengthened-market-access-7088789</v>
+        <v>https://www.prnewswire.com/news-releases/amazon-teamsters-bring-picket-line-extension-to-dbk1-302901219.html</v>
       </c>
       <c r="F332" t="str">
-        <v>REPLOID increases stake in HEROSAN to over 50% HEROSAN delivers significant performance boost since REPLOID's entry Biogena Management Holding GmbH acquires 13.7% stake in HEROSAN Promotion: 15% discount on the entire HEROSAN product range Alimentastic as a bridge to retail Four new Alimentastic brands set to launch in Germany and Austria, based on REPLOID raw materials First REPLOID REGREEN fertilizer product from insect frass set for market entry WELS, AUSTRIA - August 20, 2026 ( NEWMEDIAWIRE ) - REPLOID Group AG ("REPLOID") offers solutions for the industrial utilization of organic residues from the food industry. Its approach is based on the companies so-called ReFarmUnits, in which larvae of the Black Soldier Fly (BSF) process these residues into proteins, fats, and insect frass. Part</v>
+        <v>Teamsters Demand Amazon Recognize their Right to a Union NEW YORK, Oct. 7, 2026 /PRNewswire/ -- Today, the Teamsters Amazon National Negotiating Committee (TANNC) is extending picket lines to Amazon's DBK1 facility in Woodside, Queens. Drivers at DBK1 are marching on the boss to announce...</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="str">
-        <v>Glendale's Martial Arts History Museum Urges Local Schools to Embrace Asian Heritage</v>
+        <v>DataRemote Launches MCP to Bring Intelligent Device Management to POTS ...</v>
       </c>
       <c r="B333" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C333" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D333" t="str">
-        <v>Retail, Education</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E333" t="str">
-        <v>https://www.newmediawire.com/news/glendale-s-martial-arts-history-museum-urges-local-schools-to-embrace-asian-heritage-7088785</v>
+        <v>https://pr-inside.com/dataremote-launches-mcp-to-bring-intelligent-device-management-to-pots-r5231098.htm</v>
       </c>
       <c r="F333" t="str">
-        <v>GLENDALE, CA - August 20, 2026 ( NEWMEDIAWIRE ) - History isn’t just bound in textbooks; it lives in the groundbreaking moments, artistic mastery, and cultural movements that shaped Southern California. The Martial Arts History Museum, now celebrating its 27th year as a one-of-a-kind cultural treasure, is issuing a call to action for educators across the Los Angeles, Burbank, and Glendale Unified School Districts to bring learning to life by booking a student field trip. While many associate martial arts strictly with physical discipline, the museum offers a powerful lens into Asian culture, art, and heritage. Visitors discover how martial arts served as a bridge between East and West, forever altering the cultural landscape of America. Southern California has long been the epicenter of th</v>
+        <v>(PR-inside.com) DataRemote hardware, software and intelligence used across the telecom, utility, commercial, public safety and retail industries to shift infrastructure and communications from analog to digital. MIAMI, FL / ACCESS Newswire / October 7, 2026 / DataRemote, Inc., the leader in digital transformation since 1991, announces the launch of its AI-enabled Model Context Protocol ("MCP") for its Ara device management platform that manages over half a million deployed devices across the U.S. The DataRemote MCP simplifies user operations while expanding fleet visibility resulting in efficient data retrieval, decision making and troubleshooting. "Our customers already have a trusted AI assistant as part of their ..</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="str">
-        <v>Roots Corporation Agrees to Go Private in Transaction Led by Marquee Brands, in Partnership with Canadian Retail Leaders Joseph Mimran and Frank Rocchetti, to Position Roots for Next Chapter of Global Growth</v>
+        <v>Sellforte Launches Incremental Pixel to Bring Causal Measurement to Daily Ecommerce Attribution</v>
       </c>
       <c r="B334" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C334" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D334" t="str">
         <v>Retail</v>
       </c>
       <c r="E334" t="str">
-        <v>https://finance.yahoo.com/markets/stocks/articles/roots-corporation-agrees-private-transaction-212500772.html</v>
+        <v>https://www.prnewswire.com/news-releases/sellforte-launches-incremental-pixel-to-bring-causal-measurement-to-daily-ecommerce-attribution-302900663.html</v>
       </c>
       <c r="F334" t="str">
-        <v>TORONTO, August 20, 2026--Canadian heritage outdoor and lifestyle brand Roots Corporation ("Roots" or the "Company") (TSX: ROOT) and Marquee Brands, the premier global brand management company and leading brand accelerator, today announced they have entered into an agreement (the "Agreement") whereby Marquee Brands will acquire Roots, through its strategic operating partner, in a transaction designed to preserve all that makes Roots uniquely Canadian, while bringing the brand to more consumers a</v>
+        <v>Retail and ecommerce marketers can now see which campaigns drive incremental sales, with credit calibrated by incrementality experiments and MMM DALLAS, Oct. 7, 2026/PRNewswire/ -- Sellforte, the Measurement and Optimization OS for retail and ecommerce, today announced Sellforte...</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="str">
-        <v>Tyson Foods To Participate in the Barclays 19th Annual Global Consumer Conference</v>
+        <v>Zedge to Participate in LD Micro Main Event XX</v>
       </c>
       <c r="B335" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C335" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D335" t="str">
-        <v>Finance, Retail</v>
+        <v>Finance, AI, Retail</v>
       </c>
       <c r="E335" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/20/3348825/7106/en/tyson-foods-to-participate-in-the-barclays-19th-annual-global-consumer-conference.html</v>
+        <v>https://pr-inside.com/zedge-to-participate-in-ld-micro-main-event-xx-r5231006.htm</v>
       </c>
       <c r="F335" t="str">
-        <v>SPRINGDALE, Ark., Aug. 20, 2026 (GLOBE NEWSWIRE) -- Tyson Foods, Inc. (NYSE: TSN) announced today that management will participate in the Barclays 19 th Annual Global Consumer Conference in Boston on September 10 th , 2026. The fireside chat with Jeff Schomburger, Incoming President &amp;amp; CEO and Curt Calaway, CFO will begin at approximately 10:30 a.m. Eastern Time and will be available via a live audio webcast.</v>
+        <v>(PR-inside.com) NEW YORK, NY / ACCESS Newswire / October 7, 2026 / Zedge, Inc. (NYSE AMERICAN:ZDGE), $ZDGE, a technology company scaling DataSeeds.AI ("DataSeeds"), its B2B AI data services business, into a core business by leveraging its creator communities and consumer technology infrastructure serving 20 million monthly active users, today announced Jonathan Reich, President and Chief Operating Officer, will present at the LD Micro Main Event XX Conference on Wednesday, October 21, 2026. Reich will discuss Zedge's strategy to build DataSeeds into a core B2B AI data business, the expanding opportunity for specialized data across the AI workflow and how Zedge is ..</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="str">
-        <v>Murphy USA Debuts Automated Retail Technologies Foodservice Platform Featuring White Castle</v>
+        <v>Alpha Compute’s GAMEE Reports Q3 Record 94% YoY Growth, Reaches Monthly Profitability with over 118 million game-plays, Expands Into AI-Powered Consumer Applications</v>
       </c>
       <c r="B336" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C336" t="str">
-        <v>mlpr-businesswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D336" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>Finance, AI, Retail, Gaming</v>
       </c>
       <c r="E336" t="str">
-        <v>https://finance.yahoo.com/small-business/articles/murphy-usa-debuts-automated-retail-203100638.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/10/07/3376286/0/en/alpha-compute-s-gamee-reports-q3-record-94-yoy-growth-reaches-monthly-profitability-with-over-118-million-game-plays-expands-into-ai-powered-consumer-applications.html</v>
       </c>
       <c r="F336" t="str">
-        <v>EL DORADO, Ark., August 20, 2026--Murphy USA (NYSE: MUSA) today announced an initial rollout of an emerging autonomous foodservice platform in select larger-format stores, providing customers another convenient way to access hot, branded food during their everyday stop.</v>
+        <v>Alpha Compute’s GAMEE Reports Q3 Record 94% YoY Growth, Reaches Monthly Profitability with over 118 million game-plays</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="str">
-        <v>Abercrombie &amp; Fitch Co. Announces Election of Mary Fox to its Board of Directors</v>
+        <v>“The Thrival Code” by Archana Shrestha, MD — Amazon's Best-Selling Book Available for Free Download – Ending Soon (10/09/2026)</v>
       </c>
       <c r="B337" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C337" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D337" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E337" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/20/3348823/0/en/abercrombie-fitch-co-announces-election-of-mary-fox-to-its-board-of-directors.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361322</v>
       </c>
       <c r="F337" t="str">
-        <v>Fox brings more than 25 years of experience across consumer products, retail, and omnichannel businesses Fox brings more than 25 years of experience across consumer products, retail, and omnichannel businesses</v>
+        <v>Best Seller Publishing is proud to announce the release of &amp;#8220;The Thrival Code: Recover From Burnout, Escape Survival Mode and Thrive in Your Life and Career&amp;#8221; by ER physician, international keynote speaker, and burnout recovery expert Archana Shrestha, MD&amp;#8212;available for free download on Amazon for two more days&amp;#8212;now through October 9, 2026. - - In a world where high performers are expected to constantly do more, burnout has become more than simply feeling stressed or tired. Physical exhaust... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361322</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="str">
-        <v>Constellation Brands to Present at the 2026 Barclays Global Consumer Conference on September 8, 2026</v>
+        <v>“Understanding AFib: Think Clearly About AFib, Make Confident Treatment Decisions” - Best-Selling Book Offered for Free (Ending Soon) (Until 10/09/26)</v>
       </c>
       <c r="B338" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C338" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D338" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E338" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/20/3348824/0/en/constellation-brands-to-present-at-the-2026-barclays-global-consumer-conference-on-september-8-2026.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361311</v>
       </c>
       <c r="F338" t="str">
-        <v>ROCHESTER, N.Y., Aug. 20, 2026 (GLOBE NEWSWIRE) -- Constellation Brands, Inc. (NYSE: STZ), a leading U.S.-based total beverage alcohol company, announced today that Nicholas Fink, President and Chief Executive Officer, and Garth Hankinson, Executive Vice President and Chief Financial Officer, will participate in a fireside chat at the 2026 Barclays Global Consumer Conference on Tuesday, September 8, 2026, in Boston, MA. The presentation is scheduled to begin at 11:15 a.m. ET and is expected to cover the company’s financial metrics, operating performance, strategic business initiatives, and outlook for the future.</v>
+        <v>Best Seller Publishing announces the release of Scott Lee&amp;#39;s new book, &amp;#8220;Understanding AFib: Think Clearly About AFib, Make Confident Treatment Decisions.&amp;#8221; It will be available in the Amazon store for free for two more days. - - &amp;#8220;Understanding AFib&amp;#8221; is about helping patients make sense of atrial fibrillation and the different treatment options their doctors may recommend. When physicians suggest medication, ablation, or simply monitoring, patients may struggle to understand why approach... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361311</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="str">
-        <v>Get Cover Names Nikhil Garg Chief Technology Officer as Company Scales ...</v>
+        <v>ThinkingAI Ends Enterprise-Only Agentic Growth for Game Studios, From $0</v>
       </c>
       <c r="B339" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C339" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D339" t="str">
-        <v>SaaS, Retail, Education</v>
+        <v>Retail, Gaming</v>
       </c>
       <c r="E339" t="str">
-        <v>https://pr-inside.com/get-cover-names-nikhil-garg-chief-technology-officer-as-company-scales-r5214541.htm</v>
+        <v>https://finance.yahoo.com/technology/articles/thinkingai-ends-enterprise-only-agentic-100000901.html</v>
       </c>
       <c r="F339" t="str">
-        <v>(PR-inside.com) Veteran technology executive to lead product architecture, engineering and partner integrations across Get Cover's enterprise and consumer businesses BEVERLY HILLS, CA / ACCESS Newswire / August 20, 2026 /Get Cover, a technology-enabled provider of warranty and service contract solutions, today announced the appointment of Mr. Nikhil Garg as Chief Technology Officer. The appointment formalizes Garg's expanded leadership of the technology platform underpinning Get Cover's enterprise, education, reseller and direct-to-consumer businesses as the company adds new partners, products and distribution channels. Garg has worked with Get Cover since 2024, initially as a technology and product consultant responsible for architecting and leading its B2B ..</v>
+        <v>ISTANBUL, October 07, 2026--ThinkingAI, which builds autonomous growth software for consumer and gaming companies, today opened its analytics, engagement and agent stack to game studios that buy software with a card instead of a procurement cycle. Four self-serve plans, Free, Starter, Pro and Team, run from $0 to $999 a month. A studio can sign up at thinkingai.io/pricing and send its first events in minutes, with no sales call.</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="str">
-        <v>AZIO AI Holdings (AZIO) Unveils Atlas One for South Texas Compute Infrastructure Campus</v>
+        <v>THE DASH CAM: THINKWARE Announces Fall Savings and Amazon Prime Big Deal Days Promotions</v>
       </c>
       <c r="B340" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C340" t="str">
-        <v>NewMediaWire</v>
+        <v>PR.com</v>
       </c>
       <c r="D340" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E340" t="str">
-        <v>https://www.newmediawire.com/news/azio-ai-holdings-azio-unveils-atlas-one-for-south-texas-compute-infrastructure-campus-7088776</v>
+        <v>https://www.pr.com/press-release/981010</v>
       </c>
       <c r="F340" t="str">
-        <v>LOS ANGELES, CA - August 20, 2026 ( NEWMEDIAWIRE ) - AZIO AI Holdings (NASDAQ: AZIO) announced Atlas One, the first named development phase of Project Atlas, its more than 548-acre South Texas compute infrastructure campus engineered for up to 500 MW of planned behind-the-meter power capacity. Atlas One brings together the land, power, connectivity and modular compute infrastructure announced by the company since May 2026. Approximately 6 MW of compute infrastructure, forming part of approximately 11 MW of secured behind-the-meter power capacity, has been activated and achieved approximately 97.8% uptime. The company said the planned capacity of up to 500 MW would be additional to the 11 MW secured to date. Azio is deploying capital, equipment and engineering resources toward the initial 1</v>
+        <v>Limited-time October deals offer savings across THINKWARE’s dash cam lineup, including additional Amazon discounts during Prime Big Deal Days [PR.com]</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="str">
-        <v>BOXABL (BXBL) Unveils Server Pod Concept for Modular AI, Cloud Computing Infrastructure</v>
+        <v>Amorepacific Presents AI-Powered Future Beauty Research at IFSCC Congress 2026</v>
       </c>
       <c r="B341" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-07</v>
       </c>
       <c r="C341" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D341" t="str">
-        <v>Finance, AI, SaaS, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E341" t="str">
-        <v>https://www.newmediawire.com/news/boxabl-bxbl-unveils-server-pod-concept-for-modular-ai-cloud-computing-infrastructure-7088774</v>
+        <v>https://www.prnewswire.com/news-releases/amorepacific-presents-ai-powered-future-beauty-research-at-ifscc-congress-2026-302900506.html</v>
       </c>
       <c r="F341" t="str">
-        <v xml:space="preserve">LOS ANGELES, CA - August 20, 2026 ( NEWMEDIAWIRE ) - BOXABL (NASDAQ: BXBL) , a factory-built construction company, unveiled its Server Pod concept, a design study for modular, factory-assembled enclosures intended to house AI and cloud computing infrastructure. The company emphasized that the Server Pod is a concept only and is not currently being manufactured, with the initiative intended to demonstrate BOXABL’s factory capabilities and invite data center developers, operators and equipment vendors to pursue custom design and manufacturing partnerships. Concept configurations range from a 10-foot Server Pod envisioned at a 0.5 petaflop tier to the 2,500-square-foot Server Tron envisioned at 16 petaflop operations per second, with actual configurations, engineering, cooling approaches and </v>
+        <v>Research on skin aging prediction, digital sensory quantification, and AI-based consumer insights recognized among the congress's top presentations AI and data-driven approaches open new possibilities in skin science and consumer understanding SEOUL, South Korea, Oct. 7, 2026 /PRNewswire/...</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="str">
-        <v>Quantum BioPharma (QNTM) Advances Myelin-Protecting MS Therapy as Treatment Paradigm Evolves</v>
+        <v>GIGABYTE Unveils Amazon Prime Big Deal Days Offers with Savings Up to $130</v>
       </c>
       <c r="B342" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-06</v>
       </c>
       <c r="C342" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D342" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail, Gaming</v>
       </c>
       <c r="E342" t="str">
-        <v>https://www.newmediawire.com/news/quantum-biopharma-qntm-advances-myelin-protecting-ms-therapy-as-treatment-paradigm-evolves-7088771</v>
+        <v>https://www.prnewswire.com/news-releases/gigabyte-unveils-amazon-prime-big-deal-days-offers-with-savings-up-to-130-302900342.html</v>
       </c>
       <c r="F342" t="str">
-        <v>MS drug development is increasingly expanding beyond controlling inflammation toward approaches designed to protect the nervous system and address mechanisms underlying progressive disability. Remyelination and protection of existing myelin remain major unmet needs in MS, as no approved therapy has established the ability to restore previously damaged myelin. Quantum BioPharma’s Lucid-MS is a patented new chemical entity designed to inhibit demyelination and protect myelin without suppressing the immune system. The U.S. FDA has cleared Quantum BioPharma to proceed with its planned phase 2 clinical trial of Lucid-MS in people with multiple sclerosis. LOS ANGELES, CA - August 20, 2026 ( NEWMEDIAWIRE ) - Multiple sclerosis (“MS”) treatment has traditionally focused on controlling the immune a</v>
+        <v>CITY OF INDUSTRY, Calif., Oct. 6, 2026 /PRNewswire/ -- GIGABYTE Technology, a global leader in PC hardware, today announced its Amazon Prime Big Deal Days promotions, available exclusively to Prime members for 48 hours only, from October 6 through October 7, 2026. As the fall gaming...</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="str">
-        <v>KBRA Assigns Preliminary Ratings to Upgrade Master Pass-Thru Trust, Series 2026-ST4</v>
+        <v>COALITION DEMANDS NEW YORK DEPARTMENT OF LABOR INVESTIGATE AMAZON SAFETY VIOLATIONS</v>
       </c>
       <c r="B343" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-06</v>
       </c>
       <c r="C343" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D343" t="str">
         <v>Retail</v>
       </c>
       <c r="E343" t="str">
-        <v>https://finance.yahoo.com/markets/stocks/articles/kbra-assigns-preliminary-ratings-upgrade-175300012.html</v>
+        <v>https://www.prnewswire.com/news-releases/coalition-demands-new-york-department-of-labor-investigate-amazon-safety-violations-302900297.html</v>
       </c>
       <c r="F343" t="str">
-        <v>NEW YORK, August 20, 2026--KBRA assigns preliminary ratings to four classes of notes issued by Upgrade Master Pass-Thru Trust, Series 2026-ST4 ("UMPT 2026-ST4"), a consumer loan ABS transaction. UMPT 2026-ST4 has initial hard credit enhancement levels ranging from 53.95% for the Class A Notes to 22.10% for the Class D Notes. Credit enhancement consists of overcollateralization, subordination of the junior note classes, except for the Class D notes, a cash reserve account, and excess spread.</v>
+        <v>Teamsters, Allies Call for Investigation at Amazon Staten Island Facility NEW YORK, Oct. 6, 2026 /PRNewswire/ -- Today, a coalition of labor, worker advocacy, and community organizations sent a letter to the New York State Department of Labor (NYDOL) demanding an investigation into...</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="str">
-        <v>Clean Energy Metals Companies Present at the August 27 Virtual Investor Conference</v>
+        <v>Store More, Spend Less: Lexar Announces Amazon Prime Big Deal Days Savings</v>
       </c>
       <c r="B344" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-06</v>
       </c>
       <c r="C344" t="str">
-        <v>NewMediaWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D344" t="str">
-        <v>Finance, Energy, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E344" t="str">
-        <v>https://www.newmediawire.com/news/clean-energy-metals-companies-present-at-the-august-27-virtual-investor-conference-7088765</v>
+        <v>https://www.prweb.com/releases/store-more-spend-less-lexar-announces-amazon-prime-big-deal-days-savings-302900124.html</v>
       </c>
       <c r="F344" t="str">
-        <v>A Full Day of Live Presentations Across Copper, Rare Earths, Phosphate, Manganese, Uranium, Natural Hydrogen, and Battery Technology Meet With Management Teams From Companies Listed on the Nasdaq, the OTC Markets, the Toronto Stock Exchange, the TSX Venture Exchange, and the Canadian Securities Exchange NEW YORK, NY - August 20, 2026 ( NEWMEDIAWIRE ) - B2i Digital, Inc. invites investors to the Clean Energy Metals Virtual Investor Conference, a B2i Digital Featured Conference, taking place on Thursday, August 27, 2026, and hosted by Virtual Investor Conferences. B2i Digital is the Official Marketing Partner, supporting the conference through its media network, digital marketing campaigns, social media outreach, and company profiles. The lineup spans copper exploration and development in Pe</v>
+        <v>From portable SSDs to memory cards, Lexar's fall deals land Oct. 6-7 SAN JOSE, Calif., Oct. 6, 2026 /PRNewswire-PRWeb/ -- Lexar, a global leader in memory and storage, announced today discounts across its lineup of storage and memory solutions for Amazon Prime's Big Deal Days. On Oct....</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="str">
-        <v>Voghion Accelerates Its European Market Strategy with an Upgraded Seller Growth Program</v>
+        <v>Ucanpack launches an expanded palette of colored poly mailer bags made at its Georgia facility</v>
       </c>
       <c r="B345" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-06</v>
       </c>
       <c r="C345" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D345" t="str">
-        <v>SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E345" t="str">
-        <v>https://www.newsfilecorp.com/release/310617/Voghion-Accelerates-Its-European-Market-Strategy-with-an-Upgraded-Seller-Growth-Program</v>
+        <v>https://pressreleasenews.org/pressroom/ucanpack-launches-an-expanded-palette-of-colored-poly-mailer-bags-made-at-its-georgia-facility</v>
       </c>
       <c r="F345" t="str">
-        <v>London, United Kingdom--(Newsfile Corp. - August 20, 2026) - London-based online marketplace Voghion is stepping up its European market strategy with an upgraded full-cycle seller growth program, strengthening support for merchants at every stage of their journey. The expanded program brings together market guidance, clearer platform policies, operational resources, category opportunities, promotional support, and ongoing market feedback to help sellers navigate Europe's evolving e-commerce...</v>
+        <v>Ucanpack has expanded its range of colored poly mailer bags manufactured at its Winder, Georgia facility, giving ecommerce brands additional shades to match their branding without custom tooling fees.</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="str">
-        <v>NOTICE TO DISREGARD -- Fold, Inc.</v>
+        <v>Quantum BioPharma (QNTM) Enters Study Start-Up Agreement for Lucid-MS Phase 2 Trial</v>
       </c>
       <c r="B346" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-06</v>
       </c>
       <c r="C346" t="str">
-        <v>GlobeNewswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D346" t="str">
-        <v>Finance, Crypto, Retail</v>
+        <v>Finance, Healthcare, Retail</v>
       </c>
       <c r="E346" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/20/3348714/0/en/notice-to-disregard-fold-inc.html</v>
+        <v>https://www.newmediawire.com/news/quantum-biopharma-qntm-enters-study-start-up-agreement-for-lucid-ms-phase-2-trial-7090370</v>
       </c>
       <c r="F346" t="str">
-        <v>PHOENIX, Aug. 20, 2026 (GLOBE NEWSWIRE) -- We are advised by Fold, Inc. that journalists and other readers should disregard the news release, “Kroger, One of the Largest American Retail and Supermarket Chains, Rolls Out Fold Bitcoin Gift Card™ Program Nationwide,” issued Aug. 19 over GlobeNewswire.</v>
+        <v>LOS ANGELES, CA - October 6, 2026 ( NEWMEDIAWIRE ) - Quantum BioPharma (NASDAQ: QNTM) entered into a Study Start-Up Agreement (“SUA”) with the clinical research business of Thermo Fisher Scientific to implement its Phase 2 clinical trial of Lucid-21-302 (“Lucid-MS”) for multiple sclerosis (“MS”). The agreement initiates formal study start-up activities following FDA clearance to proceed with the trial. Thermo Fisher will support study start-up and related clinical research services through its PPD(TM) Clinical Research Business. Quantum BioPharma said the randomized, double-blind, placebo-controlled Phase 2 trial will evaluate the efficacy, safety and tolerability of Lucid-MS in people with progressive forms of MS using clinical and radiological endpoints. Lucid-MS is an investigational, f</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="str">
-        <v>Claudio Bono's The Homelessness Fix Book Returns to #1 on Amazon Kindle in Social Policy, Philanthropy &amp; Charity, and Social Work, Highlighting a Three-Year Blueprint to End Street Homelessness</v>
+        <v>Vadzo Imaging Positions Merlin-662CR 2MP Sony STARVIS 2 IMX662 1080P HDR Low Light USB Camera for Retail Analytics</v>
       </c>
       <c r="B347" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-06</v>
       </c>
       <c r="C347" t="str">
-        <v>mlpr-newsfile</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D347" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E347" t="str">
-        <v>https://www.newsfilecorp.com/release/310613/Claudio-Bonos-The-Homelessness-Fix-Book-Returns-to-1-on-Amazon-Kindle-in-Social-Policy-Philanthropy-Charity-and-Social-Work-Highlighting-a-ThreeYear-Blueprint-to-End-Street-Homelessness</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-positions-merlin-662cr-2mp-sony-starvis-2-imx662-1080p-22871437</v>
       </c>
       <c r="F347" t="str">
-        <v>Cupertino, California--(Newsfile Corp. - August 20, 2026) - Claudio Bono, a 36-year hospitality veteran, founder and CEO of GiveaRoof.org, and author of The Homelessness Fix: How to Save the World While Everyone Else Argues About It, today announced that his book has returned to the top of the Amazon Kindle charts.Figure 1- GiveARoof LogoTo view an enhanced version of this graphic, please visit:https://images.newsfilecorp.com/files/11143/310613_277b9292b482a842_001full.jpgAfter first reaching #1...</v>
+        <v>The Merlin-662CR is a 2MP Sony HDR USB Camera built around the Sony STARVIS 2 IMX662 sensor, delivering 1080p HDR imaging with enhanced low-light performance for retail analytics applications. The combination of HDR and the IMX662's low-light sensitivity helps preserve usable image detail across challenging retail environments, from brightly lit storefronts and display areas to dimmer aisles and changing ambient conditions. With USB connectivity and UVC compatibility, the camera provides retailers, analytics providers, and OEM system integrators with a Sony STARVIS USB Camera platform for customer behavior analysis, occupancy monitoring, queue analytics, and other vision-based retail applications.</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="str">
-        <v>NextSmartShip's Shirley Liu Named a 2026 Women in Supply Chain Rising Star</v>
+        <v>Cheapest SIM Only Deals in the UK: How Lyca Mobile Compares with Leading Networks</v>
       </c>
       <c r="B348" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-06</v>
       </c>
       <c r="C348" t="str">
-        <v>PRWeb</v>
+        <v>Pressat</v>
       </c>
       <c r="D348" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E348" t="str">
-        <v>https://www.prweb.com/releases/nextsmartships-shirley-liu-named-a-2026-women-in-supply-chain-rising-star-302856125.html</v>
+        <v>https://pressat.co.uk/releases/cheapest-sim-only-deals-in-the-uk-how-lyca-mobile-compares-with-leading-networks-6fb4586cac1c5973559952c1d8e615be/</v>
       </c>
       <c r="F348" t="str">
-        <v>Chief Revenue Officer recognized for driving NextSmartShip's growth and its hybrid fulfillment model for DTC brands LOS ANGELES, Aug. 20, 2026 /PRNewswire-PRWeb/ -- NextSmartShip (NSS), a global hybrid fulfillment partner for growing direct-to-consumer (DTC) brands, today announced that...</v>
+        <v>Tuesday 6 October, 2026 Consumers in the UK often have to choose between SIM-only deals (prepaid) or pay-monthly deals (postpaid). As one of the top MVNOs (Mobile Virtual Network Operators) in the world, Lyca Mobile has been a standout performer when it comes to affordable SIM-only deals and PAYM plans with all the essential benefits. Lyca Mobile’s extensive lineup of mobile plans has been helping thousands of people in the UK stay connected with their near and dear ones, wherever they are in the world. Lyca Mobile isn’t the only one offering cheap SIM-only deals in the UK. Many brands have stepped up, providing SIM-only deals at attractive prices. With Lyca Mobile and its competitors compared side-by-side, consumers get an exact picture of what they get for their money. At a Glance Lyca M</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="str">
-        <v>NAVR Backs Legal Challenge to California Law Restricting Veterans’ Right to Choose</v>
+        <v>Greenland Mines (GRML) Exercises Option to Increase AnorTech Stake to 19.9%</v>
       </c>
       <c r="B349" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-06</v>
       </c>
       <c r="C349" t="str">
-        <v>mlpr-businesswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D349" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E349" t="str">
-        <v>https://finance.yahoo.com/economy/policy/articles/navr-backs-legal-challenge-california-143500892.html</v>
+        <v>https://www.newmediawire.com/news/greenland-mines-grml-exercises-option-to-increase-anortech-stake-to-19-9-7090368</v>
       </c>
       <c r="F349" t="str">
-        <v>WASHINGTON, August 20, 2026--The National Association for Veterans Rights (NAVR) today welcomed a federal challenge to California Senate Bill 694 (SB 694), saying the case underscores a principle NAVR has consistently championed: Veterans deserve strong consumer protections without sacrificing their freedom to choose how they pursue the benefits they earned.</v>
+        <v>LOS ANGELES, CA - October 6, 2026 ( NEWMEDIAWIRE ) - Greenland Mines (NASDAQ: GRML) (FSE: HK6) , a Greenland-focused critical-minerals development company, exercised in full its option to acquire an additional 9.9% of AnorTech, increasing its ownership to 19.9%. Greenland Mines will acquire 25,168,669 AnorTech common shares at a deemed price of C$0.30 per share for aggregate consideration of approximately US$5.3 million, or C$7.55 million, satisfied through the issuance of Greenland Mines common shares. Following completion, Greenland Mines will hold 45,127,172 AnorTech shares. The transaction remains subject to TSX Venture Exchange acceptance and customary closing conditions. AnorTech is advancing its 100%-owned Gronne Bjerg anorthosite project near Nuuk, Greenland, along with technologie</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="str">
-        <v>Metavesco Launches OTC Squawk v1.0, an Intelligence and Discussion Platform Built for the OTC Market</v>
+        <v>NACDS Names Michael R. Wysong Next President and CEO</v>
       </c>
       <c r="B350" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-06</v>
       </c>
       <c r="C350" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D350" t="str">
-        <v>SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E350" t="str">
-        <v>https://www.newmediawire.com/news/metavesco-launches-otc-squawk-v1-0-an-intelligence-and-discussion-platform-built-for-the-otc-market-7088743</v>
+        <v>https://www.prnewswire.com/news-releases/nacds-names-michael-r-wysong-next-president-and-ceo-302900146.html</v>
       </c>
       <c r="F350" t="str">
-        <v>CUMMING, GA - August 20, 2026 ( NEWMEDIAWIRE ) - Metavesco, Inc. (OTCID: MVCO), a diversified holding company, today announced the public release of OTC Squawk v1.0, its market-intelligence and discussion platform built specifically for the over-the-counter equity market. The release adds regulatory disclosure data, dilution and share-structure indicators, a market specific heat map, and an expanded pre-market digest. OTC investors currently have to move between multiple sources to monitor disclosure filings, share-structure changes, regulatory activity, and market discussion. OTC Squawk brings those signals together in one OTC-specific platform. The public release was announced alongside a company livestream that can be viewed here: https://x.com/i/broadcasts/1pKdRDaMQjrJW?s=20 The follow</v>
+        <v>Elected by the NACDS Board of Directors to succeed Steven C. Anderson, Wysong will build on the Association's success and momentum, and execute its new member-driven strategic framework for the future of pharmacy and retail, and for delivering membership value CARE Pharmacies CEO and past...</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="str">
-        <v>iVendNext Announces Version 2.0 With AI, Marketplace Apps and New Retail Capabilities</v>
+        <v>New ASPCA Research Warns Pet Parents of Danger from Consumer Cooling Products</v>
       </c>
       <c r="B351" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-06</v>
       </c>
       <c r="C351" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D351" t="str">
-        <v>AI, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E351" t="str">
-        <v>https://www.pr.com/press-release/972938</v>
+        <v>https://www.prnewswire.com/news-releases/new-aspca-research-warns-pet-parents-of-danger-from-consumer-cooling-products-302900125.html</v>
       </c>
       <c r="F351" t="str">
-        <v>The latest release adds AI &amp; Automation, Marketplace Apps, new modules, Retail upgrades and country-specific capabilities for modern retailers. [PR.com]</v>
+        <v>ASPCA Poison Control is seeing severe cases weekly following exposure to consumer migraine caps, eye masks, wraps and dog beds that contain hydrogel NEW YORK, Oct. 6, 2026 /PRNewswire/ -- New research from the ASPCA® (The American Society for the Prevention of Cruelty to Animals®),...</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="str">
-        <v>StrainScan Pro Enables Farm-to-Plate Freshness and Quality Tracking ...</v>
+        <v>SOUTHWEST AIRLINES LAUNCHES FIRST-OF-ITS-KIND U.S. AIRLINE PLUGIN IN CHATGPT</v>
       </c>
       <c r="B352" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-06</v>
       </c>
       <c r="C352" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D352" t="str">
-        <v>AI, SaaS, Healthcare, Retail</v>
+        <v>Finance, AI, Retail</v>
       </c>
       <c r="E352" t="str">
-        <v>https://pr-inside.com/strainscan-pro-enables-farm-to-plate-freshness-and-quality-tracking-r5214376.htm</v>
+        <v>https://www.prnewswire.com/news-releases/southwest-airlines-launches-first-of-its-kind-us-airline-plugin-in-chatgpt-302900018.html</v>
       </c>
       <c r="F352" t="str">
-        <v>(PR-inside.com) Proprietary AI Vision Platform Supports Visual Consistency from Harvest Through Distribution and Retail MESA, AZ / ACCESS Newswire / August 20, 2026 / Medical Care Technologies Inc. (OTCID:MDCE) today highlighted the farm-to-plate capabilities of its StrainScan Pro platform, positioning the proprietary AI vision software as a tool for visual freshness and quality tracking across the food supply chain. Maintaining consistency from the field to the final destination remains one of the most persistent challenges in agriculture and food distribution. StrainScan Pro is designed to support that process through rapid, on-device visual analysis that can help operators assess quality indicators at multiple points ..</v>
+        <v>Customers can discover Southwest destinations and plan flights in an experience powered by OpenAI and Amazon Web Services DALLAS, Oct. 6, 2026 /PRNewswire/ -- Southwest Airlines Co. (NYSE: LUV) today launched a first-of-its-kind U.S. airline plugin in ChatGPT, marking the first step in a phased AI-powered booking approach with OpenAI and Amazon Web Services (AWS) that allows travelers to discover...</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="str">
-        <v>StrainScan Pro Enables Farm-to-Plate Freshness and Quality Tracking Across the Food Supply Chain (OTCID:MDCE)</v>
+        <v>5 ways Amazon is investing in Massachusetts</v>
       </c>
       <c r="B353" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-06</v>
       </c>
       <c r="C353" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D353" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E353" t="str">
-        <v>https://www.newswire.com/news/strainscan-pro-enables-farm-to-plate-freshness-and-quality-tracking-across-the</v>
+        <v>https://www.aboutamazon.com/news/community/amazon-investment-massachusetts-jobs-infrastructure-small-business?utm_source=rss</v>
       </c>
       <c r="F353" t="str">
-        <v>Proprietary AI Vision Platform Supports Visual Consistency from Harvest Through Distribution and Retail</v>
+        <v>Amazon's investments are boosting the Bay State's economy while creating opportunities for those who call Massachusetts home.</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="str">
-        <v>London entrepreneur opens search for UK acquisitions after first ecommerce purchase</v>
+        <v>5 ways Amazon is investing in Missouri</v>
       </c>
       <c r="B354" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-06</v>
       </c>
       <c r="C354" t="str">
-        <v>Pressat</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D354" t="str">
-        <v>Real Estate, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E354" t="str">
-        <v>https://pressat.co.uk/releases/london-entrepreneur-opens-search-for-uk-acquisitions-after-first-ecommerce-purchase-7e05bc4eee7f0ecdc84f766184c4a977/</v>
+        <v>https://www.aboutamazon.com/news/community/amazon-investment-missouri-jobs-infrastructure-small-business?utm_source=rss</v>
       </c>
       <c r="F354" t="str">
-        <v>Thursday 20 August, 2026 LONDON, 20 August 2026. Charles Reay-Smith, the London-based entrepreneur behind Reay Smith Property, has opened a search for further UK business acquisitions, a year on from his purchase of the ecommerce brand AlloyArmor. Reay-Smith acquired AlloyArmor in July 2025. The brand sells designer protective cases for iPhone and AirPods through alloyarmor.store, shipping worldwide, with a range that includes the Invisa Case, the Hercules Case and The Serpent. Terms of that transaction were not disclosed. He is now reviewing opportunities across ecommerce, services and light industrial businesses in the United Kingdom, with a focus on profitable, owner-operated companies where the founder is looking to step back. "AlloyArmor taught me what the first year of ownership actu</v>
+        <v>Amazon's investments are boosting Missouri’s economy while creating opportunities for Missourians.</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="str">
-        <v>Helport AI Expands AI Labor Deployment Across Global Consumer Hardware Operations</v>
+        <v>Majority of U.S. Drivers Report They Can't Afford an Unexpected $500 Car Repair</v>
       </c>
       <c r="B355" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-06</v>
       </c>
       <c r="C355" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D355" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>Retail, Automotive</v>
       </c>
       <c r="E355" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/20/3348363/0/en/helport-ai-expands-ai-labor-deployment-across-global-consumer-hardware-operations.html</v>
+        <v>https://www.prnewswire.com/news-releases/majority-of-us-drivers-report-they-cant-afford-an-unexpected-500-car-repair-302900023.html</v>
       </c>
       <c r="F355" t="str">
-        <v>Helport AI expands AI Labor into cross-border e-commerce, supporting live customer operations for global consumer hardware brands.</v>
+        <v>New Midas Consumer Pulse Survey of 1,000 U.S. drivers finds financial pressure is reshaping how Americans care for their vehicles, and trust in repair shops matters most PALM BEACH GARDENS, Fla., Oct. 6, 2026 /PRNewswire/ -- Two-thirds of U.S. drivers (66%) would not be able to afford an...</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="str">
-        <v>Leading eCommerce Retailer Expands Adoption of HawkSearch With Hybrid ...</v>
+        <v>How Do Higher-Performing Brands Get More from Martech? New Research ...</v>
       </c>
       <c r="B356" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-06</v>
       </c>
       <c r="C356" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D356" t="str">
         <v>Finance, AI, Retail</v>
       </c>
       <c r="E356" t="str">
-        <v>https://pr-inside.com/leading-ecommerce-retailer-expands-adoption-of-hawksearch-with-hybrid-r5214359.htm</v>
+        <v>https://pr-inside.com/how-do-higher-performing-brands-get-more-from-martech-new-research-r5230772.htm</v>
       </c>
       <c r="F356" t="str">
-        <v>(PR-inside.com) WOBURN, MA / ACCESS Newswire / August 20, 2026 / Bridgeline Digital, Inc. (NASDAQ:BLIN), a leader in AI-powered product discovery and eCommerce solutions, announced today that a long-standing eCommerce retailer has expanded its HawkSearch deployment with the addition of Hybrid Search and Search Assistant, furthering its adoption of Bridgeline's AI-powered product discovery technologies and extending its relationship with the company Expanding Investment in AI Commerce The retailer has been a HawkSearch customer since 2023 and recently expanded its deployment with the addition of Search Assistant and Hybrid Search while extending its relationship with Bridgeline. The expansion reflects the customer's continued investment in ..</v>
+        <v>(PR-inside.com) Drawing on 417 validated enterprise martech stacks and a survey of brand-side marketing leaders, the independent research company, The Martech Weekly, unveils their first peer benchmark NEW YORK CITY, NY / ACCESS Newswire / October 6, 2026 / While 87% of enterprise consumer brands report flat or growing martech budgets, proving what that technology delivers is becoming crucial to the funding conversation. The Enterprise Martech Outlook 2026, released today by The Martech Weekly, uncovers a divide between brands that can prove the value of Martech in financial terms and peers relying on value they cannot measure. Pressure to move AI beyond experimentation ..</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="str">
-        <v>Leading eCommerce Retailer Expands Adoption of HawkSearch With Hybrid Search and AI Shopping Assistant</v>
+        <v>Autovado Introduces Vehicle-First, Fitment-Based Search for Professional and Retail Parts Buyers</v>
       </c>
       <c r="B357" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-06</v>
       </c>
       <c r="C357" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D357" t="str">
-        <v>AI, Retail</v>
+        <v>Retail, Automotive</v>
       </c>
       <c r="E357" t="str">
-        <v>https://www.newswire.com/news/leading-ecommerce-retailer-expands-adoption-of-hawksearch-with-hybrid-search</v>
+        <v>https://www.newsfilecorp.com/release/317646/Autovado-Introduces-VehicleFirst-FitmentBased-Search-for-Professional-and-Retail-Parts-Buyers</v>
       </c>
       <c r="F357" t="str">
-        <v/>
+        <v>Paris, France--(Newsfile Corp. - October 6, 2026) -  Autovado, a global online marketplace for automotive parts, introduces a vehicle-first, fitment-based search experience for professional and retail buyers, designed to simplify the process of finding and sourcing replacement parts.Autovado Introduces Vehicle-First, Fitment-Based Search for Professional and Retail Parts BuyersCannot view this image? Visit:https://images.newsfilecorp.com/files/8814/317646_image%2001.jpgUnlike a generic product...</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="str">
-        <v>Study: ChatGPT, Perplexity &amp; Gemini cited 104 sources in 30 answers — and can't agree on any of them</v>
+        <v>Sant� Raises $15M Series A to Expand the First AI Operating System for Wine &amp; Spirits Retail</v>
       </c>
       <c r="B358" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-06</v>
       </c>
       <c r="C358" t="str">
-        <v>Pressat</v>
+        <v>WebWire</v>
       </c>
       <c r="D358" t="str">
-        <v>AI, Retail</v>
+        <v>Finance, AI, SaaS, Retail</v>
       </c>
       <c r="E358" t="str">
-        <v>https://pressat.co.uk/releases/study-chatgpt-perplexity-gemini-cited-104-sources-in-30-answers-and-cant-agree-on-any-of-them-1e3f27038c139ff0cacef81fa3511f93/</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361435</v>
       </c>
       <c r="F358" t="str">
-        <v>Thursday 20 August, 2026 FOR IMMEDIATE RELEASE New Study: AI Assistants Can't Agree Which UK Businesses to Recommend — ChatGPT, Perplexity and Gemini Cited 104 Different Sources Across Just 30 Answers Logged study finds each AI assistant picks recommendations a different way — meaning UK businesses can be highly visible on one assistant and invisible on another MANCHESTER, UNITED KINGDOM — 21 August 2026 — When UK buyers ask AI assistants who to hire, the assistants can't agree on the answer. A newly published study that logged first answers from ChatGPT, Perplexity and Gemini to ten fixed buyer questions found the three assistants cited 104 different web sources across just 30 answers — with only eleven sources cited more than once, and only three businesses recommended by all three assis</v>
+        <v>Sant�, a leading fintech and AI platform for the wine and spirits industry, today announced a $15 million Series A funding led by FINTOP alongside returning investors Bonfire Ventures, Operator Collective, Y Combinator, and Veridical Ventures. The funding comes 6 months after Sant� announced its $7.6M seed, and during a period of immense growth where the business grew by 500%, serving nearly 1,000 retailers processing $2B in annual GMV. - - The Problem: Regulatory Friction and Complex I... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361435</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="str">
-        <v>The Original Standard: Spigen Unveils the Google Pixel 11 Collection</v>
+        <v>Virtuix to Highlight Growth Across Consumer, Defense, and AI-Driven Simulation at 2026 Maxim Growth Summit</v>
       </c>
       <c r="B359" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-06</v>
       </c>
       <c r="C359" t="str">
-        <v>Pressat</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D359" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, Retail</v>
       </c>
       <c r="E359" t="str">
-        <v>https://pressat.co.uk/releases/the-original-standard-spigen-unveils-the-google-pixel-11-collection-c777361edd0a7f837a550af95bd3e927/</v>
+        <v>https://www.globenewswire.com/news-release/2026/10/06/3375627/0/en/virtuix-to-highlight-growth-across-consumer-defense-and-ai-driven-simulation-at-2026-maxim-growth-summit.html</v>
       </c>
       <c r="F359" t="str">
-        <v>Thursday 20 August, 2026 Spigen has revealed its complete ecosystem of protection design for the newly launched Pixel 11 devices. Built on years of expertise, Spigen’s engineering labs have mapped every curve and contour of Google’s new flagships to guarantee zero interference while delivering military-grade defence.From signature rugged protection to MagFit-integrated versatility, Spigen doesn't just protect but empowers the user's everyday Pixel experience. Where trusted heritage meets the absolute peak of modern innovation Spigen once again proves they are the Original standard for protection for Google’s mobile ecosystem. Sleek Innovation, Uncompromised Protection Combining high-performance utility with modern tech aesthetics for both the Pixel 11 series and Pixel Watch 5. Spigen’s Sli</v>
+        <v>Virtuix to Highlight Growth Across Consumer, Defense, and AI-Driven Simulation at 2026 Maxim Growth Summit</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="str">
-        <v>Mattel Brick Shop™ Celebrates 25 Years of Microsoft's Iconic XBOX Game Console with New Premium Building Set</v>
+        <v>CTEK RB 3000 and RB 4000 boosters now available in North America</v>
       </c>
       <c r="B360" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-06</v>
       </c>
       <c r="C360" t="str">
-        <v>WebWire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D360" t="str">
-        <v>Finance, Retail, Gaming</v>
+        <v>Retail, Automotive</v>
       </c>
       <c r="E360" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359172</v>
+        <v>https://prunderground.com/ctek-rb-3000-and-rb-4000-boosters-now-available-in-north-america/cmuvonytp00eo04lahvsfefmy</v>
       </c>
       <c r="F360" t="str">
-        <v>Mattel, Inc. (NASDAQ: MAT), a leading global play and family entertainment company and owner of one of the world&amp;#39;s most iconic brand portfolios, announced a new release from its premium building brand Mattel Brick Shop&amp;#8482;, a highly detailed, 1:1-scale buildable display model of the original Microsoft XBOX console. Created in celebration of the console&amp;#39;s 25th anniversary, the collector display piece is available for presale now at select retailers globally, including Amazon, Best Buy and Matt... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359172</v>
+        <v>Following a positive reception in Europe and Australia, the two portable boosters expand CTEK's North American range The post CTEK RB 3000 and RB 4000 boosters now available in North America first appeared on</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="str">
-        <v>POP MART Reports First Half 2026 Financial Results, Announces Future Stock Buyback Plan</v>
+        <v>ProMax Complete Builds California CARS Act Tools Into Desking and Inventory</v>
       </c>
       <c r="B361" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-06</v>
       </c>
       <c r="C361" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D361" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E361" t="str">
-        <v>https://www.prnewswire.com/news-releases/pop-mart-reports-first-half-2026-financial-results-announces-future-stock-buyback-plan-302856357.html</v>
+        <v>https://www.prweb.com/releases/promax-complete-builds-california-cars-act-tools-into-desking-and-inventory-302896917.html</v>
       </c>
       <c r="F361" t="str">
-        <v>HONG KONG and BEIJING, Aug. 20, 2026 /PRNewswire/ -- POP MART today released its financial highlights for the first half of 2026, reporting sustained business momentum, driven by IP performance, diversified business portfolio and deepening consumer engagement. Total revenue is 17.17...</v>
+        <v>California dealers can set a total price once and carry it from the online listing to the desking proposal, at no additional cost. BETTENDORF, Iowa, Oct. 6, 2026 /PRNewswire-PRWeb/ -- ProMax today announced that tools for California's Combating Auto Retail Scams (CARS) Act, Senate Bill...</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="str">
-        <v>UNLOCKD Completes Initial Production Run of Morning Magic Functional Mushroom K-Cups, Targets E-Commerce and Retail Expansion</v>
+        <v>New Cornerstone Advisors Research Reveals Community Banks Are Ceding a $106 Billion Consumer Lending Opportunity</v>
       </c>
       <c r="B362" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-06</v>
       </c>
       <c r="C362" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D362" t="str">
-        <v>Retail, Healthcare</v>
+        <v>Retail</v>
       </c>
       <c r="E362" t="str">
-        <v>https://www.newmediawire.com/news/unlockd-completes-initial-production-run-of-morning-magic-functional-mushroom-k-cups-targets-e-commerce-and-retail-expansion-7088730</v>
+        <v>https://www.prnewswire.com/news-releases/new-cornerstone-advisors-research-reveals-community-banks-are-ceding-a-106-billion-consumer-lending-opportunity-302899390.html</v>
       </c>
       <c r="F362" t="str">
-        <v>Ancient Extracts USA Enters the Multibillion-dollar Single-serve Coffee Market as UNLOCKD Expands Its Consumer Portfolio to 72 SKUs LANCASTER, PA - August 20, 2026 ( NEWMEDIAWIRE ) - BitFrontier Capital Holdings, Inc. (OTCID: BFCH), doing business as UNLOCKD Inc. (“UNLOCKD” or the “Company”), today announced that Ancient Extracts USA has completed the initial production run of Morning Magic functional mushroom coffee in a K-Cup-compatible single-serve format. The Company is now preparing Morning Magic K-Cups for launch on Amazon and its direct-to-consumer website, AncientExtracts.com , while sending samples to prospective retail category buyers as it pursues broader brick-and-mortar distribution opportunities. For UNLOCKD, the significance extends well beyond another product launch. Mornin</v>
+        <v>Study finds consumer lending can protect commercial relationships, deposits and future growth SCOTTSDALE, Ariz., Oct. 6, 2026 /PRNewswire/ -- Community banks that treat consumer lending as a low-margin, low-priority product risk surrendering valuable customer relationships and billions in...</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="str">
-        <v>Temenos Named a Leader in Gartner® Magic Quadrant for Retail Core Banking Systems, Europe</v>
+        <v>Worksport (Nasdaq: WKSP) Books $2.92M August Orders; Annualized Order ...</v>
       </c>
       <c r="B363" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-06</v>
       </c>
       <c r="C363" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D363" t="str">
-        <v>Retail</v>
+        <v>Finance, Energy, Retail</v>
       </c>
       <c r="E363" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/20/3348179/0/en/temenos-named-a-leader-in-gartner-magic-quadrant-for-retail-core-banking-systems-europe.html</v>
+        <v>https://pr-inside.com/worksport-nasdaq-wksp-books-2-92m-august-orders-annualized-order-r5230700.htm</v>
       </c>
       <c r="F363" t="str">
-        <v>Temenos achieved the strongest overall position for its completeness of vision Temenos achieved the strongest overall position for its completeness of vision</v>
-[...2 lines deleted...]
-    <row r="364" xml:space="preserve">
+        <v>(PR-inside.com) August orders increase 16.4%, while estimated backlog grows 145.1% to approximately $898,000. Preliminary net sales reach $2.34 million, extending the Company's eight-month sales climb WEST SENECA, NY / ACCESS Newswire / October 6, 2026 / Worksport Ltd. (Nasdaq:WKSP) ("Worksport" or the "Company"), a U.S.-based innovator and manufacturer of hybrid and clean energy solutions primarily for the light truck, overlanding, and global consumer goods markets, today announced preliminary August 2026 sales orders of approximately $2.92 million, an increase of 16.4% from July 2026, representing an annualized sales-order run rate of $35.05 million. Preliminary net sales increased 5.6% to $2.34 million, while estimated ..</v>
+      </c>
+    </row>
+    <row r="364">
       <c r="A364" t="str">
-        <v>Emperor Watch &amp; Jewellery Limited Announces 2026 Interim Results</v>
+        <v>Bridgeline Reports Record Fourth-Quarter and Fiscal 2026 Sales for ...</v>
       </c>
       <c r="B364" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-06</v>
       </c>
       <c r="C364" t="str">
-        <v>mlpr-acnnewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D364" t="str">
-        <v>Finance, Real Estate, Retail</v>
+        <v>Finance, AI, SaaS, Retail</v>
       </c>
       <c r="E364" t="str">
-        <v>https://www.acnnewswire.com/press-release/english/109275/</v>
-[...55 lines deleted...]
- Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+        <v>https://pr-inside.com/bridgeline-reports-record-fourth-quarter-and-fiscal-2026-sales-for-r5230697.htm</v>
+      </c>
+      <c r="F364" t="str">
+        <v>(PR-inside.com) WOBURN, MA / ACCESS Newswire / October 6, 2026 / Bridgeline Digital, Inc. (NASDAQ:BLIN), a leader in AI-powered product discovery and eCommerce solutions, today announced record quarterly and annual sales, led by its HawkSearch AI eCommerce platform. Fiscal 2026 Sales Bridgeline recorded its third consecutive quarterly record for new customer acquisitions in the fourth quarter of fiscal 2026, adding 12 new customers, an average of one per week. These new customers represented more than $1.4M in TCV and $400K in ARR, surpassing the prior quarter's record of nine new customers. Bridgeline also completed 11 sales to existing customers, representing an additional $200K ..</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="str">
-        <v>Dr. Roger Wu, CEO of 20Slash20 Inc, to Present The Eye Drink Company ...</v>
+        <v>Bridgeline Reports Record Fourth-Quarter and Fiscal 2026 Sales for HawkSearch AI eCommerce Platform</v>
       </c>
       <c r="B365" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-06</v>
       </c>
       <c r="C365" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D365" t="str">
-        <v>Healthcare, Retail, Education</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E365" t="str">
-        <v>https://pr-inside.com/dr-roger-wu-ceo-of-20slash20-inc-to-present-the-eye-drink-company-r5214293.htm</v>
+        <v>https://www.newswire.com/news/bridgeline-reports-record-fourth-quarter-and-fiscal-2026-sales-for-hawksearch</v>
       </c>
       <c r="F365" t="str">
-        <v>(PR-inside.com) Presentation Scheduled for September 9, 2026, at 9:35 AM in Room 2 SAN DIEGO, CA / ACCESS Newswire / August 20, 2026 /As an incubated client of Fast Moving Consumer Goods (GGII), 20Slash20, Inc., a health and wellness company focused on advancing eye health awareness through innovative consumer products and education, announced today that Dr. Roger Wu, Founder and CEO of 20Slash20, will present the company's vision, growth strategy, and market opportunities at the Moody's Capital 2026 Disruptive Growth and Life Sciences Conference September 9-10. Dr. Wu's presentation is scheduled to begin at 9:35 AM in Room 2 on September 9, 2026, ..</v>
+        <v/>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="str">
-        <v>Dingdong (Cayman) Limited Announces Second Quarter 2026 Financial Results</v>
+        <v>Conagra Brands Showcases Dynamic Portfolio of Snacks at the 2026 NACS Show</v>
       </c>
       <c r="B366" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-06</v>
       </c>
       <c r="C366" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D366" t="str">
         <v>Finance, Retail</v>
       </c>
       <c r="E366" t="str">
-        <v>https://www.prnewswire.com/news-releases/dingdong-cayman-limited-announces-second-quarter-2026-financial-results-302856261.html</v>
+        <v>https://www.prnewswire.com/news-releases/conagra-brands-showcases-dynamic-portfolio-of-snacks-at-the-2026-nacs-show-302899068.html</v>
       </c>
       <c r="F366" t="str">
-        <v>SHANGHAI, Aug. 20, 2026 /PRNewswire/ -- Dingdong (Cayman) Limited ("Dingdong" or the "Company") (NYSE: DDL), a leading fresh grocery e-commerce company in China, with advanced supply chain capabilities, today announced its unaudited financial results for the quarter ended June 30, 2026....</v>
+        <v>Industry-Leading Brands Fulfilling Consumer Needs for Protein, Fiber Highlight Company's Convenience Store Collection CHICAGO, Oct 6, 2026 /PRNewswire/ -- Conagra Brands, Inc. (NYSE: CAG), one of North America's leading branded food companies, is bringing a diverse array of snacks to Las...</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="str">
-        <v>Study Found Artery Damage in Adults in Their 20s, Highlighting Need for Early Cardiovascular Risk Assessment</v>
+        <v>Upexi to Participate in Upcoming October Investor Conferences</v>
       </c>
       <c r="B367" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-06</v>
       </c>
       <c r="C367" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D367" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E367" t="str">
-        <v>https://www.newmediawire.com/news/study-found-artery-damage-in-adults-in-their-20s-highlighting-need-for-early-cardiovascular-risk-assessment-7088729</v>
+        <v>https://www.globenewswire.com/news-release/2026/10/06/3375388/0/en/upexi-to-participate-in-upcoming-october-investor-conferences.html</v>
       </c>
       <c r="F367" t="str">
-        <v>Research Highlights : A new study found that nearly 8 out of 10 young adult participants, average age 23 years, had cardiovascular-kidney-metabolic syndrome (CKM syndrome) stages 1 – 3. Participants in higher CKM syndrome stages had early signs of arterial injury. Young adults with more advanced CKM syndrome stages also had lower cardiovascular health scores, as measured by the American Heart Association's Life's Essential 8™ metrics. DALLAS - August 20, 2026 ( NEWMEDIAWIRE ) - A new scientific study found that nearly 8 out of 10 young adult participants, average age 23 years, had cardiovascular-kidney-metabolic syndrome (CKM syndrome), according to new independent research published today in Circulation: Population Health and Outcomes, a peer-reviewed scientific journal of the American He</v>
-[...2 lines deleted...]
-    <row r="368" xml:space="preserve">
+        <v>TAMPA, Fla., Oct. 06, 2026 (GLOBE NEWSWIRE) -- Upexi, Inc. (NASDAQ: UPXI) (“Upexi” or the “Company”), a leading Solana-focused digital asset treasury company and consumer brands owner, today announced that Brian Rudick, Chief Strategy Officer, will participate in the following October 2026 investor conferences:</v>
+      </c>
+    </row>
+    <row r="368">
       <c r="A368" t="str">
-        <v>Guoquan Reports 22% Revenue Growth in 1H2026, Existing Franchised Stores Sales up 7.4%, Farm GMV Soars Over Sixfold</v>
+        <v>TCL Unveils Deep Discounts Across its Lineup of TVs, Mobile, Gaming and Audio Products at All Major Retailers</v>
       </c>
       <c r="B368" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-06</v>
       </c>
       <c r="C368" t="str">
-        <v>mlpr-acnnewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D368" t="str">
-        <v>Finance, SaaS, Retail, Automotive, Media</v>
+        <v>Retail, Gaming</v>
       </c>
       <c r="E368" t="str">
-        <v>https://www.acnnewswire.com/press-release/english/109271/</v>
-[...18 lines deleted...]
- Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+        <v>https://www.prnewswire.com/news-releases/tcl-unveils-deep-discounts-across-its-lineup-of-tvs-mobile-gaming-and-audio-products-at-all-major-retailers-302899719.html</v>
+      </c>
+      <c r="F368" t="str">
+        <v>IRVINE, Calif., Oct. 6, 2026 /PRNewswire/ -- TCL®, a leading consumer electronics brand, today announced some of its biggest savings of the year, offering deep discounts across its TV, mobile, gaming monitor and audio portfolios starting today. For shoppers who missed August's...</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="str">
-        <v>E-commerce Software Market Trends Redefining Digital Retail in 2026</v>
+        <v>Greene Concepts Highlights Scalable Beverage Manufacturing Strategy ...</v>
       </c>
       <c r="B369" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-06</v>
       </c>
       <c r="C369" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D369" t="str">
         <v>Retail</v>
       </c>
       <c r="E369" t="str">
-        <v>https://express-press-release.net/news/2026/08/20/1768514</v>
+        <v>https://pr-inside.com/greene-concepts-highlights-scalable-beverage-manufacturing-strategy-r5230687.htm</v>
       </c>
       <c r="F369" t="str">
-        <v>The global e-commerce software market was valued at USD 9.4 billion in 2025 and is expected to reach USD 10.4 billion in 2026. The market is projected to expand significantly [read full press release...]</v>
+        <v>(PR-inside.com) Company emphasizes production planning, quality and distribution readiness as foundations for long-term beverage growth MARION, NC / ACCESS Newswire / October 6, 2026 / Greene Concepts, Inc. (OTCID:INKW), owner and operator of a 60,000-square-foot bottling facility in Marion, North Carolina, and producer of the premium artesian spring water brand Be Water™, today announced its continued focus on scalable beverage manufacturing solutions designed to help growing brands prepare for expanding retail, distribution and commercial opportunities. Greene Concepts' scalable manufacturing strategy is built to help beverage brands move confidently from initial production to expanding commercial demand. By combining dependable production, rigorous quality standards, flexible ..</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="str">
-        <v>ATRenew Inc. Reports Unaudited Second Quarter 2026 Financial Results</v>
+        <v>INEO to Present at LD Micro 20th Annual Main Event on October 21, 2026 ...</v>
       </c>
       <c r="B370" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-06</v>
       </c>
       <c r="C370" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D370" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E370" t="str">
-        <v>https://www.prnewswire.com/news-releases/atrenew-inc-reports-unaudited-second-quarter-2026-financial-results-302856220.html</v>
+        <v>https://pr-inside.com/ineo-to-present-at-ld-micro-20th-annual-main-event-on-october-r5230665.htm</v>
       </c>
       <c r="F370" t="str">
-        <v>SHANGHAI, Aug. 20, 2026 /PRNewswire/ -- ATRenew Inc. ("ATRenew" or the "Company") (NYSE: RERE), a pioneer in technology-driven recycling and trade-in solutions for consumer products in China, today announced its unaudited financial results for the three months ended June 30, 2026. Second...</v>
-[...2 lines deleted...]
-    <row r="371">
+        <v>(PR-inside.com) CEO Kyle Hall to present in Los Angeles at 1:00 p.m. Pacific Time SURREY, BC / ACCESS Newswire / October 6, 2026 / INEO Tech Corp. (TSXV:INEO)(OTCQB:INEOF)(FSE:0OQ) (the "Company" or "INEO"), a provider of connected entrance infrastructure for modern retail, is pleased to announce that Chief Executive Officer Kyle Hall will present at the LD Micro 20th Annual Main Event in Los Angeles, California. The conference takes place October 19-21, 2026 at the Luxe Sunset Boulevard Hotel and brings together small-cap companies, investors and capital markets participants for company presentations, meetings and other investor programming. Hall is scheduled to present on Wednesday, ..</v>
+      </c>
+    </row>
+    <row r="371" xml:space="preserve">
       <c r="A371" t="str">
-        <v>Lucid Announces Munsterhuis Autobedrijven as First Retail Partner in the Netherlands</v>
+        <v>U.S. Polo Assn. Celebrates an Outstanding 2026 European Polo Season</v>
       </c>
       <c r="B371" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-06</v>
       </c>
       <c r="C371" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D371" t="str">
-        <v>Retail, Automotive</v>
+        <v>Retail, Gaming, Media</v>
       </c>
       <c r="E371" t="str">
-        <v>https://www.prnewswire.com/news-releases/lucid-announces-munsterhuis-autobedrijven-as-first-retail-partner-in-the-netherlands-302853229.html</v>
-[...2 lines deleted...]
-        <v>The partnership expands Lucid's footprint, complementing the existing Lucid Studio and Service Center in Hilversum and broadening customer access across the country. Munsterhuis is one of the Netherlands' most established automotive groups, serving customers for more than six decades...</v>
+        <v>https://www.acnnewswire.com/press-release/english/110607/</v>
+      </c>
+      <c r="F371" t="str" xml:space="preserve">
+        <v xml:space="preserve">West Palm Beach, FL, Oct 6, 2026 - (ACN Newswire) - U.S. Polo Assn.®, the official sports brand of the United States Polo Association (USPA), supported several major sports events across Europe during the 2026 summer season, reinforcing the brand's authentic connection to the sport across the continent. U.S. Polo Assn. served as the Official Apparel and Jersey Sponsor for multiple events, including:
+55th Sotogrande International Polo Tournament at Ayala Polo Club in Sotogrande, Spain;
+Barnes French Open at Polo Club de Chantilly in France;
+Engel &amp; Völkers Berlin Maifeld Polo Cup in Germany;
+Museumplein Polo Amsterdam in the Netherlands;Barnes French Open Winners, Kazak, on stage with trophy at Polo Club de Chantilly in France
+Across these partnerships, U.S. Polo Assn. outfitted players, umpires, and event staff while supporting competition ranging from historic high-goal championships in iconic venues throughout the region.
+"U.S. Polo Assn.'s presence across Europe reflects both the global reach of our brand and our unwavering commitment to supporting the sport that inspires the brand," said J. Michael Prince, President and CEO of USPA Global, the company that manages and markets the multi-billion-dollar U.S. Polo Assn. brand. "From historic championship venues to dynamic polo-lifestyle events, these partnerships allow us to celebrate the athletes, clubs, and traditions that make the sport so compelling while introducing the sport to new audiences around the world."
+Dubai Polo Team on stage as winners of the 55th Sotogrande International Polo Tournament at Ayala Polo Club in Sotogrande, Spain
+In Spain, U.S. Polo Assn. supported the 55th Sotogrande International Polo Tournament at Ayala Polo Club as the Official Apparel Sponsor. Widely recognized as Spain's premier polo tournament, the summer competition featured Bronze, Silver, and Gold Cup play across multiple handicap levels. U.S. Polo Assn. provided staff apparel, umpire jerseys, branded giveaways, and the Most Valuable Player prize for the 22-goal Sotogrande Gold Cup Final, while introducing a custom retail collection for the first time. Dubai Polo Team captured the high-goal championship with a 16-9 victory over Sainte Mesme, earning its fifth Sotogrande Gold Cup title.
+The European season continued at the Polo Club du Domaine de Chantilly, where U.S. Polo Assn. returned for its third year as the Official Apparel and Jersey Sponsor of the Barnes French Open. Established in 2001, the French Open has developed into one of Europe's most respected high-goal tournaments and remains an important showcase for the sport in France. U.S. Polo Assn. supplied staff outfitting and umpire jerseys throughout Chantilly's season, as well as custom team jerseys for the mixed field, which concluded with Kazak securing a thrilling 10-6 victory over Akasha.
+High-speed play for the polo ball at the Engel &amp; Völkers Berlin Maifeld Polo Cup in Germany
+In Germany, U.S. Polo Assn. marked its seventh year supporting the Engel &amp; Völkers Berlin Maifeld Polo Cup, also known as the German High Goal Championship, as the Official Jersey and Apparel Sponsor. The brand provided team and umpire jerseys, caps, and player apparel for the eight-team tournament, which began at the Prussian Polo &amp; Country Club and concluded at the Maifeld in Berlin's Olympic Park. The historic grounds hosted the sport's last Olympic appearance in 1936, creating a distinctive link between the sport's storied past and its continued growth in Germany. Bentley Berlin emerged as the 2026 champion against Plusquadrat following a competitive week of high-goal polo.
+Packed crowd watching action-packed polo at the Museumplein Polo Amsterdam in the Netherlands
+U.S. Polo Assn. further expanded its European sport presence through its inaugural partnership with Museumplein Polo Amsterdam, serving as the Official Jersey and Apparel Sponsor. Set in the cultural heart of Amsterdam alongside the Rijksmuseum, Van Gogh Museum, and Stedelijk Museum, the three-day arena polo tournament brought six international teams together for fast-paced competition in a landmark cultural setting. U.S. Polo Assn. outfitted teams and umpires, supported horseback cap giveaways, and presented a branded boot bag to the event's Most Valuable Player. Lassus Tandartsen won the Museumplein Polo Amsterdam 2026 Final, defeating runner-up Wereldhave, and Lassus Tandartsen's Aki van Andel was named the tournament's Most Valuable Player.
+"Europe continues to be an important and growing region for U.S. Polo Assn., and these partnerships create a powerful connection between the brand's sport-inspired lifestyle and its authentic roots in the sport," said Lorenzo Nencini, CEO of Incom, a U.S. Polo Assn. licensing partner in Europe. "By supporting leading polo events across key European markets, we are strengthening consumer engagement, elevating awareness of the sport and building long-term momentum for the brand throughout the region."
+The 2026 European season reinforced U.S. Polo Assn.'s longstanding commitment to supporting the sport around the world, from historic high-goal championships to cultural events that introduce the sport to new audiences. With a global footprint spanning 190 countries, approximately 1,200 U.S. Polo Assn. retail stores and thousands of additional points of distribution, the brand continues to bring sport, style and consumer experiences together across international markets.
+About U.S. Polo Assn.
+U.S. Polo Assn. is the official sports brand of the United States Polo Association (USPA), the largest association of polo clubs and polo players in the United States, founded in 1890. With a multi-billion-dollar global footprint and worldwide distribution through more than 1,200 U.S. Polo Assn. retail stores as well as thousands of additional points of distribution, U.S. Polo Assn. offers apparel, accessories, and footwear for men, women, and children in more than 190 countries worldwide. U.S. Polo Assn.'s Global Polo Shirt Campaign, An Icon Born from the Game, is a powerful tribute to the iconic polo shirt's authentic sports origins and its evolution into one of the world's most enduring style essentials.
+The global sport brand sponsors major polo events around the world, including the U.S. Open Polo Championship®, held annually at the USPA National Polo Center in The Palm Beaches, the premier polo tournament in the United States. Historic deals with ESPN in the United States, TNT and Eurosport in Europe, Star Sports in India, and BeIN Sports in the Middle East now broadcast several of the premier polo championships in the world, sponsored by U.S. Polo Assn., making the thrilling sport accessible to millions of sports fans globally for the very first time.
+U.S. Polo Assn. has recently been named one of USA Today's Most Trusted Brands and in 2026 was ranked the top sports licensor in the world, surpassing the NFL, PGA Tour, and Formula 1, according to License Global. The sport-inspired brand has been recognized internationally with awards for global growth and sports content. Due to its tremendous success as a global brand, U.S. Polo Assn. has been featured in Fortune, Forbes, Modern Retail, WWD, and GQ, as well as on Yahoo Finance and Bloomberg, among many other noteworthy media sources around the world. For more information, visit uspoloassnglobal.com and follow @uspoloassn.
+USPA Global is a subsidiary of the United States Polo Association (USPA) and manages the multi-billion-dollar sports brand, U.S. Polo Assn. USPA Global also manages its subsidiary, Global Polo, which is the worldwide leader in polo sport content. To learn more, visit globalpolo.com or Global Polo on YouTube.
+For Additional Information, Contact:
+Shannon Stilson - VP, Sports Marketing &amp; Media
+Phone +001.561.227.6994 - E-mail: sstilson@uspagl.com
+Stacey Kovalsky - VP, Global PR &amp; Communications
+Phone +001.561.790.8036 - E-mail: skovalsky@uspagl.com
+SOURCE: U.S. Polo Assn.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="str">
-        <v>Focus Universal Announces Certification of Universal Smart IoT Devices</v>
+        <v>Dull, Uneven-Looking Skin? Pixi Puts Its Iconic 5% Glycolic Acid Glow Tonic at the Heart of Glowtober</v>
       </c>
       <c r="B372" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-06</v>
       </c>
       <c r="C372" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D372" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E372" t="str">
-        <v>https://www.newmediawire.com/news/focus-universal-announces-certification-of-universal-smart-iot-devices-7088728</v>
+        <v>https://www.prnewswire.com/news-releases/dull-uneven-looking-skin-pixi-puts-its-iconic-5-glycolic-acid-glow-tonic-at-the-heart-of-glowtober-302899658.html</v>
       </c>
       <c r="F372" t="str">
-        <v>MONTEREY PARK, CA - August 20, 2026 ( NEWMEDIAWIRE ) - Focus Universal Inc. (Nasdaq: FCUV) ("Focus" or the "Company") is pleased to announce that the certification process of Universal Smart Device and associated sensors was completed by accredited laboratories GRG Metrology &amp;amp; Test Group Co., Ltd. and Centre Testing International Group Co., Ltd. Focus Universal’s universal smart device, pH sensor, total dissolved solids (TDS) sensor, oxidation-reduction potential (ORP) sensor, total dissolved oxygen sensor, and turbidity sensors have passed and certified by these accredited laboratories in Asia. The certificates and reports issued by the accredited laboratories have international credibility and can help Focus steadily develop both the local and global markets. IoT has long been recogn</v>
+        <v>The alcohol-free exfoliating toner combines 5% Glycolic Acid with Aloe Vera and Ginseng. In a 30-day consumer study, 82% said their skin tone appeared more even and 80% reported fewer-looking blemishes. LONDON, Oct. 6, 2026 /PRNewswire/ -- First launched in 1999, Glow Tonic was created to...</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="str">
-        <v>Mitrade Names Timur Konsky EU CEO to Lead European Retail Expansion as Group's Global Trading Volume Surges 148%</v>
+        <v>BLUETTI Highlights Portable Power Picks for Amazon's Prime Big Deal Days and Fall Blackout Preparedness</v>
       </c>
       <c r="B373" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-06</v>
       </c>
       <c r="C373" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D373" t="str">
-        <v>Retail</v>
+        <v>Energy, Retail</v>
       </c>
       <c r="E373" t="str">
-        <v>https://www.prnewswire.com/news-releases/mitrade-names-timur-konsky-eu-ceo-to-lead-european-retail-expansion-as-groups-global-trading-volume-surges-148-302853976.html</v>
+        <v>https://www.prnewswire.com/news-releases/bluetti-highlights-portable-power-picks-for-amazons-prime-big-deal-days-and-fall-blackout-preparedness-302899603.html</v>
       </c>
       <c r="F373" t="str">
-        <v>LIMASSOL, Cyprus, Aug. 20, 2026 /PRNewswire/ -- Mitrade EU Ltd has appointed Timur Konsky CEO to lead its next growth phase in European retail trading, building on momentum across the Mitrade Group. In the first seven months of 2026, the Group's active trading clients grew by more than...</v>
+        <v>LAS VEGAS, Oct. 6, 2026 /PRNewswire/ -- BLUETTI, a global clean energy provider, today unveiled its Prime Big Deal Days selection, featured on Amazon and the BLUETTI Website Oct. 6–7. Ranging from emergency home backup to grab-and-go power, the buyer's guide helps consumers stay prepared...</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="str">
-        <v>Dairy Products Market Trends Shaping Consumer Choices in 2026</v>
+        <v>Fast-Growing Greek Yogurt Bar Brand Clio Acquired by Stride Consumer Partners in Majority Investment, Marking Its Next Chapter of Growth</v>
       </c>
       <c r="B374" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-06</v>
       </c>
       <c r="C374" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D374" t="str">
         <v>Retail</v>
       </c>
       <c r="E374" t="str">
-        <v>https://express-press-release.net/news/2026/08/20/1768501</v>
+        <v>https://www.prnewswire.com/news-releases/fast-growing-greek-yogurt-bar-brand-clio-acquired-by-stride-consumer-partners-in-majority-investment-marking-its-next-chapter-of-growth-302898774.html</v>
       </c>
       <c r="F374" t="str">
-        <v>The global dairy products market was valued at USD 551.3 billion in 2025 and is forecast to expand from USD 567.9 billion in 2026 to USD 737.3 billion by 2033, [read full press release...]</v>
+        <v>PISCATAWAY, N.J., Oct. 6, 2026 /PRNewswire/ -- Clio Snacks ("Clio"), the first and only refrigerated Greek yogurt bar, has been acquired by Stride Consumer Partners LLC ("Stride"), a growth-equity investment firm focused on consumer passion brands. The partnership marks an exciting next...</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="str">
-        <v>Dyna.Ai, DOLBIX Consulting, and Nikkoku Soft Launch AI-Powered Insurance Sales Support Pilot</v>
+        <v>CPG Industry Veteran Sandro Piancone Featured Guest on "Straight Talk ...</v>
       </c>
       <c r="B375" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-06</v>
       </c>
       <c r="C375" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D375" t="str">
-        <v>AI, Retail</v>
+        <v>Retail, Media</v>
       </c>
       <c r="E375" t="str">
-        <v>https://www.prnewswire.com/news-releases/dynaai-dolbix-consulting-and-nikkoku-soft-launch-ai-powered-insurance-sales-support-pilot-302855992.html</v>
+        <v>https://pr-inside.com/cpg-industry-veteran-sandro-piancone-featured-guest-on-straight-talk-r5230652.htm</v>
       </c>
       <c r="F375" t="str">
-        <v>Joint pilot tackles Japan's auto retail labor shortage and heightened Insurance Business Act mandates by deploying frontline enterprise AI across Toyota Corolla Kagawa dealerships TOKYO, Aug. 20, 2026 /PRNewswire/ -- Dyna.Ai Japan today announced the launch of a joint proof of concept...</v>
+        <v>(PR-inside.com) Sponsored by Fast Moving Consumer Goods (FMCG) SAN DIEGO, CA / ACCESS Newswire / October 6, 2026 / Consumer packaged goods founders, entrepreneurs, investors, and retail professionals are invited to tune in to a special episode of Straight Talk with DJ Doc, featuring renowned CPG executive, entrepreneur, and author Sandro Piancone. Invited by host Thomas Howard also known as DJ Doc, Sandro joins the podcast for an insightful conversation covering his journey in the consumer products industry, lessons learned from building and advising brands, the current state of retail and distribution, and the release of his new book, Wholesale MBA. Co-authored by ..</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="str">
-        <v>Treon Flow ofrece una continuidad perfecta para Amazon Monitron</v>
+        <v>BFCH and NEXT10 Advance Strategy to Build Scalable Health, Wellness and Longevity Platform</v>
       </c>
       <c r="B376" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-06</v>
       </c>
       <c r="C376" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D376" t="str">
-        <v>Retail</v>
+        <v>Finance, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E376" t="str">
-        <v>https://www.prnewswire.com/news-releases/treon-flow-ofrece-una-continuidad-perfecta-para-amazon-monitron-302855456.html</v>
+        <v>https://www.newmediawire.com/news/bfch-and-next10-advance-strategy-to-build-scalable-health-wellness-and-longevity-platform-7090355</v>
       </c>
       <c r="F376" t="str">
-        <v>-Treon Flow ofrece una continuidad perfecta para Amazon Monitron al tiempo que optimiza el mantenimiento predictivo para grandes flotas de activos DALLAS, 20 de agosto de 2026 /PRNewswire/ -- Treon Inc, líder en soluciones para la industria inteligente basadas en IA, anunció hoy una ruta...</v>
+        <v>Wellness Centers to Become a Key Operating Vertical as Companies Target 5-7 Consumer Brands and $65-$95 Million in Annual BFCH Revenue Over Three to Five Years LANCASTER, PA - October 6, 2026 ( NEWMEDIAWIRE ) - BitFrontier Capital Holdings, Inc. (OTCID: BFCH), doing business as UNLOCKD Inc. (“BFCH” or the “Company”), today provided additional detail regarding its strategy with NEXT10, Inc. (OTCID: NXTN) to build UNLOCKD into a scalable health, wellness, longevity and human-optimization platform combining physical wellness centers, consumer brands and technology. Wellness centers are expected to become a major component of the UNLOCKD platform. NEXT10 recently disclosed three-to-five-year strategic objectives contemplating five to seven direct-to-consumer brands, approximately $65 million t</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="str">
-        <v>Treon Flow bietet eine nahtlose Fortführung für Amazon Monitron und optimiert gleichzeitig die vorausschauende Wartung für große Anlagenflotten</v>
+        <v>CPG Industry Veteran Sandro Piancone Featured Guest on "Straight Talk with DJ Doc" Podcast Discusses New Book Wholesale MBA and the Future of Consumer Packaged Goods</v>
       </c>
       <c r="B377" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-06</v>
       </c>
       <c r="C377" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D377" t="str">
-        <v>Retail</v>
+        <v>Retail, Media</v>
       </c>
       <c r="E377" t="str">
-        <v>https://www.prnewswire.com/news-releases/treon-flow-bietet-eine-nahtlose-fortfuhrung-fur-amazon-monitron-und-optimiert-gleichzeitig-die-vorausschauende-wartung-fur-groWe-anlagenflotten-302855454.html</v>
+        <v>https://www.newswire.com/news/cpg-industry-veteran-sandro-piancone-featured-guest-on-straight-talk-with-dj</v>
       </c>
       <c r="F377" t="str">
-        <v>DALLAS, 20. August 2026 /PRNewswire/ -- Treon Inc., ein führender Anbieter KI-nativer Lösungen für die intelligente Industrie, hat heute einen nahtlosen Migrationspfad für Nutzer von Amazon Monitron angekündigt. Dieser ermöglicht es Unternehmen, ihre bestehenden Investitionen in die...</v>
+        <v>Sponsored by Fast Moving Consumer Goods (FMCG)</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="str">
-        <v>Treon Flow Offers Seamless Continuation for Amazon Monitron while Optimizing Predictive Maintenance for Large Asset Fleets</v>
+        <v>Float Glass Market Evolves as Solar Manufacturing Creates New Capacity Requirements</v>
       </c>
       <c r="B378" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-06</v>
       </c>
       <c r="C378" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D378" t="str">
-        <v>AI, Retail</v>
+        <v>Energy, Retail</v>
       </c>
       <c r="E378" t="str">
-        <v>https://www.prnewswire.com/news-releases/treon-flow-offers-seamless-continuation-for-amazon-monitron-while-optimizing-predictive-maintenance-for-large-asset-fleets-302855342.html</v>
+        <v>https://express-press-release.net/news/2026/10/06/1775636</v>
       </c>
       <c r="F378" t="str">
-        <v>DALLAS, Aug. 20, 2026 /PRNewswire/ -- Treon Inc, a leader in AI-native Smart Industry solutions, today announced a seamless continuation path for Amazon Monitron users, helping organizations protect their existing condition monitoring investments while advancing to the next generation of...</v>
+        <v>The global float glass market was valued at USD 50.6 billion in 2024 and is expected to increase from USD 54.7 billion in 2026 to [read full press release...]</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="str">
-        <v>Treon Flow propose aux utilisateurs d'Amazon Monitron une transition en douceur qui optimise la maintenance prédictive des grands parcs d'équipements</v>
+        <v>Baking Ingredients Market Opportunities in Emerging Bakery Formats</v>
       </c>
       <c r="B379" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-06</v>
       </c>
       <c r="C379" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D379" t="str">
         <v>Retail</v>
       </c>
       <c r="E379" t="str">
-        <v>https://www.prnewswire.com/news-releases/treon-flow-propose-aux-utilisateurs-damazon-monitron-une-transition-en-douceur-qui-optimise-la-maintenance-predictive-des-grands-parcs-dequipements-302855451.html</v>
+        <v>https://express-press-release.net/news/2026/10/06/1775590</v>
       </c>
       <c r="F379" t="str">
-        <v>DALLAS, 20 août 2026 /PRNewswire/ -- Treon Inc., leader dans le domaine des solutions industrielles intelligentes intégrant nativement l'IA, a annoncé aujourd'hui une transition fluide pour les utilisateurs d'Amazon Monitron, qui permet aux entreprises de protéger leurs investissements...</v>
-[...2 lines deleted...]
-    <row r="380" xml:space="preserve">
+        <v>The bakery industry is changing from a market centered on traditional staples into one shaped by convenience, variety, longer shelf life, and evolving consumer preferences. [read full press release...]</v>
+      </c>
+    </row>
+    <row r="380">
       <c r="A380" t="str">
-        <v>Addressing Cross-Border Transit Demand at New Huanggang Port: Weixin Pay, Wonder and Koon Wing Motors Join Forces to Introduce 'Wonder Transit X' Smart Mobility Platform</v>
+        <v>OCI N.V. statement regarding correspondence from the Dutch association for retail investors (VEB)</v>
       </c>
       <c r="B380" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-06</v>
       </c>
       <c r="C380" t="str">
-        <v>mlpr-acnnewswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D380" t="str">
-        <v>Finance, SaaS, Retail, Automotive, Education</v>
+        <v>Retail</v>
       </c>
       <c r="E380" t="str">
-        <v>https://www.acnnewswire.com/press-release/english/109266/</v>
-[...37 lines deleted...]
-    <row r="381" xml:space="preserve">
+        <v>https://www.prnewswire.com/news-releases/oci-nv-statement-regarding-correspondence-from-the-dutch-association-for-retail-investors-veb-302898757.html</v>
+      </c>
+      <c r="F380" t="str">
+        <v>AMSTERDAM, Oct. 6, 2026 /PRNewswire/ -- OCI Global N.V. ("OCI") (Euronext: OCI) OCI N.V. today publishes the letter received from the Dutch association for retail investors (VEB) dated 18 September 2026, and OCI's response dated 1 October 2026. The correspondence relates to certain...</v>
+      </c>
+    </row>
+    <row r="381">
       <c r="A381" t="str">
-        <v>Addressing Cross-Border Transit Demand at the New Huanggang Port: Weixin Pay, Wonder and Koon Wing Motors Join Forces to Introduce 'Wonder Transit X' Smart Mobility Platform, Driving Digital Transformation of Green Minibuses and Fostering Public Transit Integration Between HK and the Chinese Mainland</v>
+        <v>Smoke App Emerges as the Shopify and DoorDash Alternative for High-Risk Retailers</v>
       </c>
       <c r="B381" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-06</v>
       </c>
       <c r="C381" t="str">
-        <v>mlpr-acnnewswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D381" t="str">
-        <v>Finance, SaaS, Retail, Automotive, Education</v>
+        <v>Retail</v>
       </c>
       <c r="E381" t="str">
-        <v>https://www.acnnewswire.com/press-release/english/109266/</v>
-[...35 lines deleted...]
- Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+        <v>https://pressreleasenews.org/pressroom/smoke-app-emerges-as-the-shopify-and-doordash-alternative-for-high-risk-retailers</v>
+      </c>
+      <c r="F381" t="str">
+        <v/>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="str">
-        <v>Ant International’s FalconTST Model 2.0 Achieves SOTA, Elevating Predictive AI Application in Finance to New Levels</v>
+        <v>Jonathan Quick’s The Podcast Bible Hits #1 on Amazon’s Hot New Releases Chart in Nonprofit Marketing &amp; Communications</v>
       </c>
       <c r="B382" t="str">
-        <v>2026-08-20</v>
+        <v>2026-10-06</v>
       </c>
       <c r="C382" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D382" t="str">
-        <v>AI, Retail</v>
+        <v>Retail, Media</v>
       </c>
       <c r="E382" t="str">
-        <v>https://finance.yahoo.com/technology/ai/articles/ant-international-falcontst-model-2-015500993.html</v>
+        <v>https://pressreleasenews.org/pressroom/jonathan-quicks-the-podcast-bible-hits-1-on-amazons-hot-new-releases-chart-in-nonprofit-marketing-communications-2</v>
       </c>
       <c r="F382" t="str">
-        <v>SHANGHAI &amp; SINGAPORE, August 20, 2026--Ant International has introduced Falcon Time-Series Transformer (TST) AI Model 2.0, its most advanced TST model so far designed to deliver more accurate forecasting in real-world FX risk management of cross-border payments, with more industry applications to come, such as demand forecasting for supply chain management for e-commerce platforms, and predictive operations management for aviation industry.</v>
+        <v>New book gives entrepreneurs, nonprofits, ministries, creators and brands a practical system for launching a podcast, building authority and turning one show into a full content machine.</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="str">
-        <v>IC Group Announces Q2 2026 Earnings Release Date and Investor Webinar</v>
+        <v>U.S. Postal Service Will be Closed in Observance of Columbus Day, October 12</v>
       </c>
       <c r="B383" t="str">
-        <v>2026-08-19</v>
+        <v>2026-10-06</v>
       </c>
       <c r="C383" t="str">
-        <v>mlpr-newsfile</v>
+        <v>WebWire</v>
       </c>
       <c r="D383" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E383" t="str">
-        <v>https://www.newsfilecorp.com/release/310552/IC-Group-Announces-Q2-2026-Earnings-Release-Date-and-Investor-Webinar</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361440</v>
       </c>
       <c r="F383" t="str">
-        <v>Toronto, Ontario--(Newsfile Corp. - August 19, 2026) - IC Group Holdings Inc. (TSXV: ICGH) ("IC Group" or the "Company"), a technology-enabled consumer engagement company driving commerce and data for global brands and professional sports teams, will announce its financial results for the second quarter ended June 30, 2026, on Wednesday, August 26, 2026, after market close.The Company will host an investor webinar at 10:00 AM ET (7:00 AM PT) on Thursday, August 27, 2026, to discuss its financial...</v>
+        <v>The U.S. Postal Service will observe Columbus Day on Monday, October 12. All Post Office locations will be closed. Regular mail delivery and retail services will resume on Tuesday, October 13. - - Customers are reminded that when Post Offices are closed, they can still visit usps.com to order stamps and free USPS boxes, and to access services such as Hold Mail, Change of Address, PO Box rental or renewal, and Click-N-Ship to print pre-paid labels. In addition, self-service kiosks are av... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361440</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="str">
-        <v>Clorox to Present at Barclays Global Consumer Staples Conference</v>
+        <v>GreenCore Solutions Corp. (GSC) Releases A2A-Grocery.ai, the Agentic Hub for Grocery Retail with Retail Media Sales</v>
       </c>
       <c r="B384" t="str">
-        <v>2026-08-19</v>
+        <v>2026-10-06</v>
       </c>
       <c r="C384" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D384" t="str">
-        <v>Finance, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E384" t="str">
-        <v>https://www.prnewswire.com/news-releases/clorox-to-present-at-barclays-global-consumer-staples-conference-302855476.html</v>
+        <v>https://www.prnewswire.com/news-releases/greencore-solutions-corp-gsc-releases-a2a-groceryai-the-agentic-hub-for-grocery-retail-with-retail-media-sales-302899082.html</v>
       </c>
       <c r="F384" t="str">
-        <v>OAKLAND, Calif., Aug. 19, 2026 /PRNewswire/ -- The Clorox Company (NYSE: CLX) today announced that Chair and Chief Executive Officer Linda Rendle and Chief Financial Officer Luc Bellet will participate in a fireside chat at the Barclays Global Consumer Staples Conference on Wednesday,...</v>
+        <v>$2 trillion a year of grocery buying across the US, Canada, EU and UK has moved to AI-led procurement. Gartner expects AI agents to outnumber human sellers ten to one by 2028. VANCOUVER, BC, Oct. 5, 2026 /PRNewswire/ -- GreenCore Solutions Corp. (GSC) today released A2A-Grocery.ai, the...</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="str">
-        <v>Wrap Technologies (WRAP) Closes $12M Registered Direct Offering</v>
+        <v>SOUTHERN CALIFORNIA AMAZON DRIVERS AT TWO FACILITIES DEMAND TEAMSTERS RECOGNITION</v>
       </c>
       <c r="B385" t="str">
-        <v>2026-08-19</v>
+        <v>2026-10-05</v>
       </c>
       <c r="C385" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D385" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E385" t="str">
-        <v>https://www.newmediawire.com/news/wrap-technologies-wrap-closes-12m-registered-direct-offering-7088704</v>
+        <v>https://www.prnewswire.com/news-releases/southern-california-amazon-drivers-at-two-facilities-demand-teamsters-recognition-302898942.html</v>
       </c>
       <c r="F385" t="str">
-        <v>LOS ANGELES, CA - August 19, 2026 ( NEWMEDIAWIRE ) - Wrap Technologies (NASDAQ: WRAP) , a global public safety technology company delivering intelligent detection, orchestration and response solutions designed for the next generation of autonomous public safety, announced the closing of its previously announced registered direct offering with a fundamental institutional investor and an existing investor consisting of 8,571,609 shares of common stock, or pre-funded warrants in lieu thereof, at $1.40 per share. Gross proceeds were approximately $12 million before placement agent fees and other offering expenses. Wrap intends to use the proceeds for general corporate purposes and working capital, including future planned business expansion. Maxim Group LLC acted as sole placement agent for th</v>
+        <v>Drivers at Both Facilities Unionize for Better Wages, Job Security at Amazon TORRANCE, Calif., Oct. 5, 2026 /PRNewswire/ -- Over 500 drivers at Amazon's DCX7 and DDO6 facilities in Torrance, California, have joined Teamsters Local 396 and are demanding Amazon recognize their union and...</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="str">
-        <v>Botanic Hearth's Clinically Backed Botanicals Drive Multiple Amazon Bestsellers Across Hair and Body Care</v>
+        <v>AZAZIE BRINGS THE ULTIMATE BRIDAL SHOPPING EXPERIENCE TO SAN ANTONIO WITH ONE-DAY-ONLY WEDDING DRESS POP-UP</v>
       </c>
       <c r="B386" t="str">
-        <v>2026-08-19</v>
+        <v>2026-10-05</v>
       </c>
       <c r="C386" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D386" t="str">
         <v>Retail</v>
       </c>
       <c r="E386" t="str">
-        <v>https://www.prweb.com/releases/botanic-hearths-clinically-backed-botanicals-drive-multiple-amazon-bestsellers-across-hair-and-body-care-302854909.html</v>
+        <v>https://www.prnewswire.com/news-releases/azazie-brings-the-ultimate-bridal-shopping-experience-to-san-antonio-with-one-day-only-wedding-dress-pop-up-302898938.html</v>
       </c>
       <c r="F386" t="str">
-        <v>Since 2018, the brand has grown its rosemary, tea tree, batana, jasmine, and argan formulas, naming every botanical and active on the label, at an everyday price, not a salon price tag LOS ANGELES, Aug. 19, 2026 /PRNewswire-PRWeb/ -- Botanic Hearth, a hair and body care brand built on the...</v>
+        <v>Brides can discover 60+ wedding dress styles, enjoy exclusive savings, and take home their dream dress the same day LOS ANGELES, Oct. 5, 2026 /PRNewswire/ -- San Antonio brides, it's time to say "yes" to the dress—IRL. Azazie, the leading direct-to-consumer bridal and special-occasion...</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="str">
-        <v>Greenland Mines (GRML) Featured in American News Group Commentary on Western Critical Minerals Supply Chain</v>
+        <v>Rhinebeck Bank Opens Rye Brook Branch to Advance Westchester Expansion ...</v>
       </c>
       <c r="B387" t="str">
-        <v>2026-08-19</v>
+        <v>2026-10-05</v>
       </c>
       <c r="C387" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D387" t="str">
         <v>Finance, Retail</v>
       </c>
       <c r="E387" t="str">
-        <v>https://www.newmediawire.com/news/greenland-mines-grml-featured-in-american-news-group-commentary-on-western-critical-minerals-supply-chain-7088703</v>
+        <v>https://pr-inside.com/rhinebeck-bank-opens-rye-brook-branch-to-advance-westchester-expansion-r5230494.htm</v>
       </c>
       <c r="F387" t="str">
-        <v>LOS ANGELES, CA - August 19, 2026 ( NEWMEDIAWIRE ) - Greenland Mines (NASDAQ: GRML) was featured in an American News Group commentary examining the need for Western-aligned critical minerals supply chains spanning mining, processing, logistics and downstream markets. The article highlights Greenland Mines’ development-stage North Atlantic Critical Metals Corridor strategy, which seeks to connect Greenland resource assets with processing, logistics, offtake and end markets in Europe and North America. It also discusses the company’s Skaergaard palladium-gold-platinum project and its planned acquisition of the Sarfartoq neodymium-praseodymium rare-earths project, which remains subject to closing and government approval. The commentary notes that Greenland Mines recently completed its 2026 Sk</v>
+        <v>(PR-inside.com) RYE BROOK, NY / ACCESS Newswire / October 5, 2026 / Rhinebeck Bank, the wholly owned subsidiary of Rhinebeck Bancorp, Inc. (NASDAQ:RBKB), today announced the opening of its new branch at 800 Westchester Avenue in Rye Brook, New York. The opening marks an important step in the Bank's continued expansion into Westchester County and strengthens its ability to serve retail and commercial clients throughout the market. Located alongside Rhinebeck Bank's recently opened Westchester commercial banking office, the branch brings the Bank's retail and commercial teams together in one location. Retail customers will have access to deposit, lending and digital banking solutions, ..</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="str">
-        <v>SS Innovations International (SSII) Record Q2 Revenue Signals Continued Momentum for SSi Mantra Robotic Surgery Platform</v>
+        <v>Champion Homes Announces Definitive Agreement to Acquire Timberline Homes</v>
       </c>
       <c r="B388" t="str">
-        <v>2026-08-19</v>
+        <v>2026-10-05</v>
       </c>
       <c r="C388" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D388" t="str">
-        <v>Finance, SaaS, Healthcare, Retail, Automotive</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E388" t="str">
-        <v>https://www.newmediawire.com/news/ss-innovations-international-ssii-record-q2-revenue-signals-continued-momentum-for-ssi-mantra-robotic-surgery-platform-7088701</v>
+        <v>https://finance.yahoo.com/real-estate/articles/champion-homes-announces-definitive-agreement-201500407.html</v>
       </c>
       <c r="F388" t="str">
-        <v xml:space="preserve">SS Innovations, developer of innovative surgical robotic technologies, reported record second-quarter revenue of $13.9 million, up 39.4% year over year. First-half revenue reached $25.0 million, a 65.6% increase from the same period in 2025. The company’s SSi Mantra installations rose 30.4% to 30 systems during the quarter. The installed base reached 224 SSi Mantra systems across 12 countries, with 12,272 cumulative surgeries performed. U.S. and European regulatory milestones could become important catalysts, with the company targeting FDA clearance by the first quarter of 2027 and EU CE marking by the end of 2026. The company’s telesurgery achievements are extending the clinical profile of SSi Mantra, while system installations remain the primary commercial growth driver. LOS ANGELES, CA </v>
+        <v>TROY, Mich., October 05, 2026--Champion Homes, Inc. (NYSE: SKY) ("Champion" or "the Company") today announced that it has entered into a definitive agreement to acquire the assets of Timberline Homes, Inc. (THI), representing nine retail locations across key Southeastern U.</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="str">
-        <v>Eightpoint CEO, Deniz Gezgin Accepted into Forbes Technology Council</v>
+        <v>F&amp;amp;G Annuities &amp;amp; Life Announces Third Quarter 2026 Earnings Release and Conference Call</v>
       </c>
       <c r="B389" t="str">
-        <v>2026-08-19</v>
+        <v>2026-10-05</v>
       </c>
       <c r="C389" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D389" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E389" t="str">
-        <v>https://www.prnewswire.com/news-releases/eightpoint-ceo-deniz-gezgin-accepted-into-forbes-technology-council-302855561.html</v>
+        <v>https://www.prnewswire.com/news-releases/fg-annuities--life-announces-third-quarter-2026-earnings-release-and-conference-call-302898516.html</v>
       </c>
       <c r="F389" t="str">
-        <v>Forbes Technology Council is an invitation-only community for world-class CIOs, CTOs, and technology executives. FORT MYERS, Fla., Aug. 19, 2026 /PRNewswire/ -- Deniz Gezgin, Chief Executive Officer of Eightpoint, a global technology company that builds and scales consumer digital...</v>
+        <v>DES MOINES, Iowa, Oct. 5, 2026 /PRNewswire/ -- F&amp;G Annuities &amp; Life, Inc. (NYSE: FG) (F&amp;G), a leading provider of insurance solutions serving retail annuity and life customers and institutional clients, will release third quarter 2026 earnings after the close of regular market trading on...</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="str">
-        <v>Samyak Online Helps Businesses Grow With SEO, eCommerce, WooCommerce, and Shopify Services</v>
+        <v>Fidelity National Financial Announces Third Quarter 2026 Earnings Release and Conference Call</v>
       </c>
       <c r="B390" t="str">
-        <v>2026-08-19</v>
+        <v>2026-10-05</v>
       </c>
       <c r="C390" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D390" t="str">
-        <v>Retail</v>
+        <v>Finance, Real Estate, Retail</v>
       </c>
       <c r="E390" t="str">
-        <v>https://express-press-release.net/news/2026/08/19/1767318</v>
+        <v>https://www.prnewswire.com/news-releases/fidelity-national-financial-announces-third-quarter-2026-earnings-release-and-conference-call-302898503.html</v>
       </c>
       <c r="F390" t="str">
-        <v>New Delhi, India, 2026-08-19 — /EPR Network/ — Samyak Online, a digital marketing and web development company with more than 20 years of experience, continues to [read full press release...]</v>
+        <v>JACKSONVILLE, Fla., Oct. 5, 2026 /PRNewswire/ -- Fidelity National Financial, Inc. (NYSE: FNF) (FNF), a leading provider of title insurance and transaction services to the real estate and mortgage industries and a leading provider of insurance solutions serving retail annuity and life...</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="str">
-        <v>Zep® Returns as Primary Sponsor on Chase Briscoe's No. 19 Joe Gibbs Racing Toyota for the Dollar Tree 301 at New Hampshire Motor Speedway</v>
+        <v>PennyMac Financial Services, Inc. Live with VantageScore 4.0 Across All Three Production Channels</v>
       </c>
       <c r="B391" t="str">
-        <v>2026-08-19</v>
+        <v>2026-10-05</v>
       </c>
       <c r="C391" t="str">
         <v>mlpr-businesswire</v>
       </c>
       <c r="D391" t="str">
-        <v>Retail</v>
+        <v>Finance, SaaS, Real Estate, Retail</v>
       </c>
       <c r="E391" t="str">
-        <v>https://finance.yahoo.com/media-advertising/articles/zep-returns-primary-sponsor-chase-160000648.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/pennymac-financial-services-inc-live-201500430.html</v>
       </c>
       <c r="F391" t="str">
-        <v>ATLANTA, August 19, 2026--Zep, Inc., a leading innovator, producer, and distributor of professional and consumer cleaning solutions, will serve as primary sponsor on Chase Briscoe's No. 19 Joe Gibbs Racing Toyota Camry XSE Sunday, August 23, in the Dollar Tree 301 at New Hampshire Motor Speedway.</v>
+        <v>WESTLAKE VILLAGE, Calif., October 05, 2026--PennyMac Financial Services, Inc. (NYSE: PFSI) (Pennymac or the company), one of America’s leading U.S. mortgage lenders and servicers, today announced it has completed deployment of VantageScore® 4.0 across its entire production platform, including consumer direct, broker direct, and correspondent channels.</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="str">
-        <v>Vape For Less Helps Adult Consumers Choose the Best Vape in UAE Through Authentic Products and Expert Guidance</v>
+        <v>Cox Capital Expands Liquidity Program for Retail Private Markets Investors with Tender Offer for Class I Shares of Blue Owl Credit Income Corp.</v>
       </c>
       <c r="B392" t="str">
-        <v>2026-08-19</v>
+        <v>2026-10-05</v>
       </c>
       <c r="C392" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D392" t="str">
         <v>Retail</v>
       </c>
       <c r="E392" t="str">
-        <v>https://express-press-release.net/news/2026/08/19/1767220</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/cox-capital-expands-liquidity-program-192100228.html</v>
       </c>
       <c r="F392" t="str">
-        <v>As adult consumers become more selective about vaping products, Vape For Less continues to support informed purchasing decisions by offering authentic devices, trusted brands, and [read full press release...]</v>
+        <v>CONSHOHOCKEN, Pa., October 05, 2026--Cox Capital Retail Secondaries Fund I, LP has commenced a cash tender offer to purchase Class I shares of Blue Owl Credit Income Corp.</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="str">
-        <v>Vape For Less Highlights Rising Demand for Zero Nicotine Vape Options in Abu Dhabi</v>
+        <v>Holiday shipping delays can be reduced by early cardboard boxes planning according to Ucanpack</v>
       </c>
       <c r="B393" t="str">
-        <v>2026-08-19</v>
+        <v>2026-10-05</v>
       </c>
       <c r="C393" t="str">
-        <v>Express Press Release</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D393" t="str">
         <v>Retail</v>
       </c>
       <c r="E393" t="str">
-        <v>https://express-press-release.net/news/2026/08/19/1767216</v>
+        <v>https://pressreleasenews.org/pressroom/holiday-shipping-delays-can-be-reduced-by-early-cardboard-boxes-planning-according-to-ucanpack</v>
       </c>
       <c r="F393" t="str">
-        <v>Vape For Less is drawing attention to the growing interest in zero nicotine vape products as more adult consumers look for flavour-focused alternatives. The company [read full press release...]</v>
+        <v>Ucanpack, a Winder, Georgia packaging manufacturer, released a holiday-season readiness guide advising retailers on cardboard boxes sizing, quantities, and order timing to help avoid peak-season shipping delays.</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="str">
-        <v>WunderKIND Ads Integrates with Amazon Publisher Services, Expanding Access to Premium Inventory</v>
+        <v>5 ways Amazon is investing in Connecticut</v>
       </c>
       <c r="B394" t="str">
-        <v>2026-08-19</v>
+        <v>2026-10-05</v>
       </c>
       <c r="C394" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D394" t="str">
-        <v>SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E394" t="str">
-        <v>https://www.prweb.com/releases/wunderkind-ads-integrates-with-amazon-publisher-services-expanding-access-to-premium-inventory-302854859.html</v>
+        <v>https://www.aboutamazon.com/news/community/amazon-investment-connecticut-jobs-infrastructure-small-business?utm_source=rss</v>
       </c>
       <c r="F394" t="str">
-        <v>Publishers unlock new demand while advertisers gain seamless access to high-impact, performance-driven formats NEW YORK, Aug. 19, 2026 /PRNewswire-PRWeb/ -- WunderKIND Ads, the leader in user-first, performance-driven digital advertising, announced today an integration with Amazon...</v>
+        <v>Amazon's investments are boosting the Constitution State's economy while creating opportunities for Connecticut residents.</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="str">
-        <v>Deutsche Telekom to acquire Fiberhost and Inea from Macquarie Asset Management for c.1 billion EUR, thereby strengthening T-Mobile Polska's position in fixed broadband</v>
+        <v>Topo Chico Introduces New Topo Chico Colecci�n, Expanding Premium Sparkling Water Portfolio</v>
       </c>
       <c r="B395" t="str">
-        <v>2026-08-19</v>
+        <v>2026-10-05</v>
       </c>
       <c r="C395" t="str">
         <v>WebWire</v>
       </c>
       <c r="D395" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E395" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359116</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361393</v>
       </c>
       <c r="F395" t="str">
-        <v>Deutsche Telekom has agreed to acquire 100% of Fiberhost, a Polish open-access fixed network operator, together with Inea, a retail broadband and TV provider, for an enterprise valuation of c.1 billion EUR from current shareholders: Macquarie European Infrastructure Fund 5, a fund managed by Macquarie Asset Management and minority shareholders. The acquisition will accelerate T-Mobile Polska&amp;#39;s growth by adding Inea&amp;#39;s over 300,000 customers and Fiberhost&amp;#39;s fiber network passing over 1.4 mil... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359116</v>
+        <v>- - &amp;#8226; Topo Chico Colecci�n is a new premium carbonated filtered water crafted with signature minerals for flavor, inspired by the iconic Topo Chico taste experience. - - - - - &amp;#8226; Beginning Oct. 5, Topo Chico Colecci�n will begin hitting shelves nationally in 8-packs of convenient 12-ounce slim cans. - - - - - &amp;#8226; The new offering responds to growing consumer demand for premium sparkling water in cans and expands the Topo Chico portfolio alongside Topo Chico Mineral Water and Topo Chico... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361393</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="str">
-        <v>CirTran Corporation Delivers Record Second Quarter: Q2 Revenue Increases 596%, Operating Profitability Accelerates</v>
+        <v>Dreame Technology Announces Amazon Prime Big Deal Days Robot Vacuum Deals With Savings Up to 50%</v>
       </c>
       <c r="B396" t="str">
-        <v>2026-08-19</v>
+        <v>2026-10-05</v>
       </c>
       <c r="C396" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D396" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E396" t="str">
-        <v>https://www.prnewswire.com/news-releases/cirtran-corporation-delivers-record-second-quarter-q2-revenue-increases-596-operating-profitability-accelerates-302854793.html</v>
+        <v>https://www.prnewswire.com/news-releases/dreame-technology-announces-amazon-prime-big-deal-days-robot-vacuum-deals-with-savings-up-to-50-302898524.html</v>
       </c>
       <c r="F396" t="str">
-        <v>Company reports second consecutive quarter of operating profitability; first-half revenue surges 271% as its product demand continues to accelerate LAS VEGAS, Aug. 19, 2026 /PRNewswire/ -- CirTran Corporation (OTC: CIRX), a diversified consumer products company specializing in the...</v>
+        <v>Limited-time savings on robot vacuums, from the flagship X60 Max Ultra Complete to the D20 Air Plus, run October 6 and 7 on Amazon LOS ANGELES, Oct. 5, 2026 /PRNewswire/ -- Dreame Technology, a leader in smart home innovation, today announced its Amazon Prime Big Deal Days offers....</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="str">
-        <v>Introducing the MS NOW Membership – a New Way to Watch, Connect and Engage – Launching Wednesday, Sept. 9</v>
+        <v>SNRY Pivots and Installs Dealmaker Derrick Whitehead as President and CEO</v>
       </c>
       <c r="B397" t="str">
-        <v>2026-08-19</v>
+        <v>2026-10-05</v>
       </c>
       <c r="C397" t="str">
-        <v>mlpr-businesswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D397" t="str">
-        <v>Retail</v>
+        <v>Energy, Retail</v>
       </c>
       <c r="E397" t="str">
-        <v>https://finance.yahoo.com/media-advertising/articles/introducing-ms-now-membership-way-142200990.html</v>
+        <v>https://www.newmediawire.com/news/snry-pivots-and-installs-dealmaker-derrick-whitehead-as-president-and-ceo-7090329</v>
       </c>
       <c r="F397" t="str">
-        <v>NEW YORK, August 19, 2026--MS NOW will launch its inaugural Membership on Wednesday, Sept. 9, the organization’s first direct-to-consumer product. The first-of-its-kind Membership will serve as an additive experience to MS NOW's television and digital offerings, building on the audience's connection with its anchors and reporters.</v>
+        <v>DOVER, DE - October 5, 2026 ( NEWMEDIAWIRE ) - Solar Energy Initiatives, Inc. (OTC: SNRY) today announced that its Board of Directors has appointed Derrick Whitehead as President and Chief Executive Officer, effective 10/1/26. Mr. Whitehead succeeds Bryan A. Wilkinson as President and Chief Executive Officer. Mr. Wilkinson will shift to Chief Operating Officer and will help lead the transition. The Company plans to build out a strong Board of Directors over the next few months. Mr. Whitehead is a finance coach and the founder of “Alpha Incorporated” and “Economic Masonry” where he works with privately held companies on corporate structure, business credit, and capital-formation strategy. He reaches that audience through live “Wealth Without Risk” tours, regular webinars, and a sizable soci</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="str">
-        <v>AAEON Release PICO-ADN2, a Robust 2.5” Single-Board for Space-Constrained Rugged Deployments</v>
+        <v>Partner Tech's AI Self-Checkout Earns Verifone Commander Certification, Opening the Door to 55,000 Fuel and Convenience Stores</v>
       </c>
       <c r="B398" t="str">
-        <v>2026-08-19</v>
+        <v>2026-10-05</v>
       </c>
       <c r="C398" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D398" t="str">
-        <v>Healthcare, Real Estate, Energy, Retail, Automotive, Education</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E398" t="str">
-        <v>https://express-press-release.net/news/2026/08/19/1766955</v>
+        <v>https://www.prnewswire.com/news-releases/partner-techs-ai-self-checkout-earns-verifone-commander-certification-opening-the-door-to-55-000-fuel-and-convenience-stores-302897885.html</v>
       </c>
       <c r="F398" t="str">
-        <v>Targeting transportation, automation, and outdoor kiosk deployment, the PICO-ADN2 is designed for stable operation in unpredictable environments. Taipei, Taiwan, 2026-08-19 — /EPR Network/ — AAEON, [read full press release...]</v>
+        <v>Certified integration with Verifone Commander® lets retailers fight theft, cut checkout lines and ease labor shortages using the systems they already run ANAHEIM, Calif., Oct. 5, 2026 /PRNewswire/ -- Partner Tech, a leading innovator and manufacturer of intelligent retail and hospitality...</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="str">
-        <v>New AI Safety Council Brings Technology and Domestic Violence Experts Together to Advance Responsible AI Innovation</v>
+        <v>BodyBio Expands Retail Footprint with Launch at 500 Sprouts Farmers Market Locations</v>
       </c>
       <c r="B399" t="str">
-        <v>2026-08-19</v>
+        <v>2026-10-05</v>
       </c>
       <c r="C399" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D399" t="str">
-        <v>AI, Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E399" t="str">
-        <v>https://finance.yahoo.com/technology/ai/articles/ai-safety-council-brings-technology-140700767.html</v>
+        <v>https://www.prnewswire.com/news-releases/bodybio-expands-retail-footprint-with-launch-at-500-sprouts-farmers-market-locations-302897251.html</v>
       </c>
       <c r="F399" t="str">
-        <v>AUSTIN, Texas, August 19, 2026--Amazon, EndTAB and the Texas Council on Family Violence have teamed up to launch the national AI Safety Council, dedicated to building responsible AI.</v>
+        <v>The launch marks the brand's largest retail expansion to date MILLVILLE, N.J., Oct. 5, 2026 /PRNewswire/ -- BodyBio, the science-backed wellness brand pioneering cellular health for more than 25 years, today announced its launch at Sprouts Farmers Market, bringing its practitioner-trusted...</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="str">
-        <v>Vapeaah Launches UK Vape Clearance Deals from 49p with Free Shipping</v>
+        <v>Everflow, PartnerGap, PlatformPay.io Host ERA Ecommerce Event in Vilnius, Lithuania</v>
       </c>
       <c r="B400" t="str">
-        <v>2026-08-19</v>
+        <v>2026-10-05</v>
       </c>
       <c r="C400" t="str">
-        <v>Express Press Release</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D400" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E400" t="str">
-        <v>https://express-press-release.net/news/2026/08/19/1766911</v>
+        <v>https://www.newswire.com/news/everflow-partnergap-platformpay-io-host-era-ecommerce-event-in-vilnius-22870809</v>
       </c>
       <c r="F400" t="str">
-        <v>London, UK, 2026-08-19 — /EPR Network/ — Vapeaah, a UK online vape retailer, has announced its latest vape clearance sale, giving adult customers the opportunity to [read full press release...]</v>
+        <v>Invite-only gathering brings ecommerce and performance marketing leaders together around Expansion, Retention, and Acquisition.</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="str">
-        <v>Roster Names SaaS Veteran Raj Nijjer CEO &amp;amp; Launches MCP Server for its Brand Ambassador Platform</v>
+        <v>Medical Care Technologies Inc. (OTCID:MDCE) Rolls Out Snapshot Recipes ...</v>
       </c>
       <c r="B401" t="str">
-        <v>2026-08-19</v>
+        <v>2026-10-05</v>
       </c>
       <c r="C401" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D401" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>AI, Healthcare, Retail</v>
       </c>
       <c r="E401" t="str">
-        <v>https://www.prweb.com/releases/roster-names-saas-veteran-raj-nijjer-ceo--launches-mcp-server-for-its-brand-ambassador-platform-302854857.html</v>
+        <v>https://pr-inside.com/medical-care-technologies-inc-otcid-mdce-rolls-out-snapshot-recipes-r5230339.htm</v>
       </c>
       <c r="F401" t="str">
-        <v>AI makes ambassador marketing a channel ecommerce teams can scale like paid media. Ecommerce brands using Shopify, BigCommerce, or WooCommerce can now optimize their program by asking a single question in Claude or ChatGPT. LEHI, Utah, Aug. 19, 2026 /PRNewswire-PRWeb/ -- Roster, the brand...</v>
+        <v>(PR-inside.com) Faster App Experience and New Campaigns Aimed at Turning Grocery Photos and Meal Images Into Recipe Ideas MESA, AZ / ACCESS Newswire / October 5, 2026 / Medical Care Technologies Inc. (OTCID:MDCE) today announced that it has completed a new round of optimizations for Snapshot Recipes, its consumer AI cooking companion, and that a fresh wave of promotional campaigns begins rolling out this week. Snapshot Recipes is available at https://www.snapshotrecipes.app . The update is designed to make the in-app experience faster, smoother, and more engaging. Snapshot Recipes lets users photograph groceries already at home, upload a saved image of a meal, or enter ..</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="str">
-        <v>BoxyPack Introduces Flexible Packaging Options for E-Commerce and Retail Brands</v>
+        <v>Amazon's Holiday Kids Gift Book is back with 600+ toys, games, and gifts for every age</v>
       </c>
       <c r="B402" t="str">
-        <v>2026-08-19</v>
+        <v>2026-10-05</v>
       </c>
       <c r="C402" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D402" t="str">
         <v>Retail</v>
       </c>
       <c r="E402" t="str">
-        <v>https://express-press-release.net/news/2026/08/19/1766733</v>
+        <v>https://www.aboutamazon.com/news/retail/amazon-2026-holiday-kids-gift-book?utm_source=rss</v>
       </c>
       <c r="F402" t="str">
-        <v>USA, 2026-08-19 — /EPR Network/ — BoxyPack is expanding its range of custom packaging solutions to support e-commerce and retail businesses looking for practical, attractive, and [read full press release...]</v>
+        <v>From an interactive Alexa+ story to exclusive Forest Friends gifts, this year's edition has something for everyone on your list.</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="str">
-        <v>Modern-Design Greenhouses Gain Ground in the U.S. Residential Market as Mulberry Greenhouses Introduces the Hoklartherm Linea II</v>
+        <v>ASUS Announces Amazon Prime Big Deal Days Offers with Up to 54% Off</v>
       </c>
       <c r="B403" t="str">
-        <v>2026-08-19</v>
+        <v>2026-10-05</v>
       </c>
       <c r="C403" t="str">
-        <v>Express Press Release</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D403" t="str">
-        <v>Retail</v>
+        <v>Retail, Gaming</v>
       </c>
       <c r="E403" t="str">
-        <v>https://express-press-release.net/news/2026/08/19/1766805</v>
+        <v>https://www.globenewswire.com/news-release/2026/10/05/3374574/0/en/asus-announces-amazon-prime-big-deal-days-offers-with-up-to-54-off.html</v>
       </c>
       <c r="F403" t="str">
-        <v>The US-based retailer makes the German-engineered Linea II individually available to U.S. buyers, reflecting rising demand for compact, contemporary garden structures. Georgia, USA, 2026-08-19 — [read full press release...]</v>
+        <v>ASUS offers up to 54% off selected laptops on Amazon.ca October 5-8, with Chromebooks from C$229, Windows from C$329 and RTX 5060 gaming from C$1,999.</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="str">
-        <v>LataMed AI Nears Completion of Mobile Healthcare App to Support On-the-Go Access to Digital Healthcare Services</v>
+        <v>Pride Holdings Group Announces Opening of The Corner Bar in Cincinnati</v>
       </c>
       <c r="B404" t="str">
-        <v>2026-08-19</v>
+        <v>2026-10-05</v>
       </c>
       <c r="C404" t="str">
         <v>NewMediaWire</v>
       </c>
       <c r="D404" t="str">
-        <v>AI, SaaS, Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E404" t="str">
-        <v>https://www.newmediawire.com/news/latamed-ai-nears-completion-of-mobile-healthcare-app-to-support-on-the-go-access-to-digital-healthcare-services-7088695</v>
+        <v>https://www.newmediawire.com/news/pride-holdings-group-announces-opening-of-the-corner-bar-in-cincinnati-7090322</v>
       </c>
       <c r="F404" t="str">
-        <v>CARACAS, VENEZUELA - August 19, 2026 ( NEWMEDIAWIRE ) - LataMed AI Corp. (OTC: LMED) (formerly OTC: LMEDD) (“LataMed AI” or the “Company”), a healthcare technology company developing digital health infrastructure and artificial intelligence-supported medical solutions for Latin America, today announced that development of its mobile healthcare application has entered its final stage, with the Company currently completing final testing, optimization and deployment preparation ahead of planned availability through the Apple App Store and Google Play. Management expects the application to be submitted for distribution and, subject to applicable platform review and technical requirements, become available through the Apple App Store and Google Play in the coming weeks. The Company believes thi</v>
+        <v>New LGBTQ+ Venue Marks the Beginning of the Company’s Organic Expansion Strategy for Its Bars and Nightlife Division ORLANDO, FL - October 5, 2026 ( NEWMEDIAWIRE ) - Pride Holdings Group (OTC: PHSE) today announced plans to open The Corner Bar , a new LGBTQ+ bar and entertainment venue located at 927 Race Street, Cincinnati, Ohio 45202, the former location of The Birdcage. Expected to open in October 2026 , The Corner Bar will offer a welcoming and inclusive destination for Cincinnati’s LGBTQ+ community and allies, featuring drag shows, special events, entertainment, nightlife programming, and community-focused experiences. The opening represents an important step in Pride Holdings Group’s strategy to grow its portfolio of LGBTQ+ hospitality and entertainment venues through both acquisitio</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="str">
-        <v>Kroger, One of the Largest American Retail and Supermarket Chains, Rolls Out Fold Bitcoin Gift Card™ Program Nationwide</v>
+        <v>Roster Launches Instagram Creator Discovery &amp;amp; Meta Partnership Ads for Ecommerce and DTC Brands</v>
       </c>
       <c r="B405" t="str">
-        <v>2026-08-19</v>
+        <v>2026-10-05</v>
       </c>
       <c r="C405" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D405" t="str">
-        <v>Finance, Crypto, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E405" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/19/3347707/0/en/kroger-one-of-the-largest-american-retail-and-supermarket-chains-rolls-out-fold-bitcoin-gift-card-program-nationwide.html</v>
+        <v>https://www.prweb.com/releases/roster-launches-instagram-creator-discovery--meta-partnership-ads-for-ecommerce-and-dtc-brands-302898112.html</v>
       </c>
       <c r="F405" t="str">
-        <v>Initial Seasonal Pilot Demonstrated Strong Interest Among Kroger Customers for the Fold Bitcoin Gift Card Reinforcing Fold’s Momentum with a Major Retail Distributor Initial Seasonal Pilot Demonstrated Strong Interest Among Kroger Customers for the Fold Bitcoin Gift Card Reinforcing Fold’s Momentum with a Major Retail Distributor</v>
+        <v>Built on Meta's official APIs, Roster enables brands to find and evaluate Instagram creators who fit their brand, and get permission to run their ambassadors' best-performing UGC posts as Meta partnership ads on Instagram and Facebook. LEHI, Utah, Oct. 5, 2026 /PRNewswire-PRWeb/ --...</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="str">
-        <v>Carolindica Expands Wellness Portfolio With Launch of High-potency CBD and Minor Cannabinoid Gummies and Capsules</v>
+        <v>Fiserv Small Business Index Shows Small Business Sales Rise in September as Back-to-School Lifts Retail</v>
       </c>
       <c r="B406" t="str">
-        <v>2026-08-19</v>
+        <v>2026-10-05</v>
       </c>
       <c r="C406" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D406" t="str">
-        <v>Retail, Healthcare</v>
+        <v>Finance, Retail, Education</v>
       </c>
       <c r="E406" t="str">
-        <v>https://www.newmediawire.com/news/carolindica-expands-wellness-portfolio-with-launch-of-high-potency-cbd-and-minor-cannabinoid-gummies-and-capsules-7088692</v>
+        <v>https://www.globenewswire.com/news-release/2026/10/05/3374535/0/en/fiserv-small-business-index-shows-small-business-sales-rise-in-september-as-back-to-school-lifts-retail.html</v>
       </c>
       <c r="F406" t="str">
-        <v>New Collection Features Targeted Daytime, Nighttime and Broad-spectrum Wellness Formulations Designed to Meet a Variety of Consumer Needs RALEIGH, NORTH CAROLINA - August 19, 2026 ( NEWMEDIAWIRE ) - Carolindica , a leading North Carolina hemp manufacturer and retailer, today announced the launch of its newest collection wellness products, introducing multiple high-potency CBD, CBG and minor cannabinoid formulations in both gummy and capsule formats. The expanded lineup is designed to provide consumers with targeted wellness options for everyday support, focus and relaxation while continuing Carolindica's commitment to quality ingredients, transparent manufacturing and hemp products made to the highest standards. The new collection includes: 250mg Broad Spectrum CBD Gummies: available in 10</v>
+        <v>Fiserv releases Fiserv Small Business Index data for September 2026</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="str">
-        <v>A2Z Cust2Mate Secures Follow-On Order for 1,050 Additional Smart Carts from HaStock</v>
+        <v>Chervon Appoints Neil Harrison to the Position of VP Sales, Marketing ...</v>
       </c>
       <c r="B407" t="str">
-        <v>2026-08-19</v>
+        <v>2026-10-05</v>
       </c>
       <c r="C407" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D407" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E407" t="str">
-        <v>https://www.prnewswire.com/news-releases/a2z-cust2mate-secures-follow-on-order-for-1-050-additional-smart-carts-from-hastock-302855106.html</v>
+        <v>https://pr-inside.com/chervon-appoints-neil-harrison-to-the-position-of-vp-sales-marketing-r5230317.htm</v>
       </c>
       <c r="F407" t="str">
-        <v>Follow-on order expands HaStock's commitment to 3,050 smart carts, on the same terms as the original five-year agreement TORONTO, Aug. 19, 2026 /PRNewswire/ -- A2Z Cust2Mate Solutions Corp. (NASDAQ: AZ), a global leader in smart retail technology, today announced a follow-on purchase...</v>
+        <v>(PR-inside.com) NAPERVILLE, IL / ACCESS Newswire / October 5, 2026 / Neil Harrison joins Chervon as Vice President Sales, Marketing and Managing Director for Chervon Canada; effective Monday, October 5, 2026, reporting to CEO Joe Galli. Harrison brings more than 23 years of professional and consumer power tools experience. After studying environmental research management and graduating of the University of Western Ontario in London, Ontario; Harrison began his tool career in 2003 with Black &amp; Decker/DeWalt, advancing through various positions in sales, operations, and product management. In 2006, Harrison joined Bosch Canada as marketing manager for the SKIL brand. He then went ..</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="str">
-        <v>Walgreens, US Foods, Petco and More Recognized in the Inaugural Class of Top Supply Chain Leaders by SPS Commerce</v>
+        <v>Chervon Names Claudio Chiappetta Vice President of Retail Sales for ...</v>
       </c>
       <c r="B408" t="str">
-        <v>2026-08-19</v>
+        <v>2026-10-05</v>
       </c>
       <c r="C408" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D408" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E408" t="str">
-        <v>https://finance.yahoo.com/small-business/articles/walgreens-us-foods-petco-more-110900224.html</v>
+        <v>https://pr-inside.com/chervon-names-claudio-chiappetta-vice-president-of-retail-sales-for-r5230316.htm</v>
       </c>
       <c r="F408" t="str">
-        <v>MINNEAPOLIS, August 19, 2026--SPS Commerce (NASDAQ: SPSC), the leading intelligent supply chain network, today announced the inaugural class of its Top Supply Chain Leaders, recognizing an initial 50 operational leaders and their teams from organizations across the U.S. and Canada, including Walgreens, US Foods, Petco, Fastenal, Ace Hardware, Gordon Food Service, and Canadian Tire. The recognition celebrates leadership in driving innovation, resilience, and operational excellence across retail,</v>
+        <v>(PR-inside.com) NAPERVILLE, IL / ACCESS Newswire / October 5, 2026 / Claudio Chiappetta joins Chervon as Vice President of Retail Sales for Chervon Canada; effective Monday, October 5, 2026, reporting to VP, MD Neil Harrison. A graduate of York University in Toronto, Chiappetta majored in business and marketing. He brings over 25 years of outdoor power equipment and power tool experience to Chervon as well as extensive knowledge of the Canadian home improvement and outdoor power equipment markets. Chiappetta launched his tool and outdoor career in 2003 at Black &amp; Decker/DeWalt where he held various sales and marketing positions including cordless product manager ..</v>
       </c>
     </row>
     <row r="409" xml:space="preserve">
       <c r="A409" t="str">
-        <v>Launching ‘Meta Startup School’ to Accelerate Growth For Early-Stage Startups</v>
+        <v>Chervon Appoints Neil Harrison to the Position of VP Sales, Marketing and MD for Chervon Canada</v>
       </c>
       <c r="B409" t="str">
-        <v>2026-08-19</v>
+        <v>2026-10-05</v>
       </c>
       <c r="C409" t="str">
-        <v>mlpr-meta</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D409" t="str">
+        <v>Retail, Automotive, Education</v>
+      </c>
+      <c r="E409" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110581/</v>
+      </c>
+      <c r="F409" t="str" xml:space="preserve">
+        <v xml:space="preserve">NAPERVILLE, IL, Oct 5, 2026 - (ACN Newswire) - Neil Harrison joins Chervon as Vice President Sales, Marketing and Managing Director for Chervon Canada; effective Monday, October 5, 2026, reporting to CEO Joe Galli.
+Harrison brings more than 23 years of professional and consumer power tools experience. After studying environmental research management and graduating of the University of Western Ontario in London, Ontario; Harrison began his tool career in 2003 with Black &amp; Decker/DeWalt, advancing through various positions in sales, operations, and product management. In 2006, Harrison joined Bosch Canada as marketing manager for the SKIL brand. He then went on to a position as an account manager with Hilti Canada.
+In 2008, Harrison joined TTI/Milwaukee, where he launched an impressive 17-year career advancing through leadership positions in product management, channel management, and marketing management. He went on to lead regional sales teams in the industrial construction channels for Ontario and eastern Canada and also built and managed a national field sales team for the hardware and automotive channels.
+Most recently, Harrison was the managing director for Klingspor Abrasives Canada where he oversaw the entire Canadian business including sales, marketing, warehouse and operations, human resources, and finance.
+Throughout his career, Harrison has distinguished himself as a strong leader with a track record for developing exceptional people, brands, customer relationships and growing business units in the Canadian theater. "We are delighted to now have Neil in place as our leader of Chervon Canada, says CEO Joe Galli. Neil's impressive leadership skills, business management skills and customer-centricity make him an ideal candidate to lead our Canadian business."
+"I can't wait to get started in building and leading our Canadian business unit here at Chervon," said Harrison. "Chervon is clearly making a commitment to developing a leadership Canadian business, and I am enormously grateful to lead this new effort."
+About Chervon
+Chervon North America is part of a global total solution provider specializing in R&amp;D, manufacturing, testing, sales, and after-sales service of power tools and outdoor power equipment (OPE).
+Guided by user-centric innovation, the Company operates an integrated business model supported by global sales and distribution networks. Chervon's portfolio includes EGO, FLEX, SKIL, and DEVON, serving industrial, professional, and consumer markets globally.
+Better Tools. Better World.
+Chervon is committed to delivering superior products to users worldwide through continuous innovation and strives to become a global leader in power tools and OPE in the lithium-ion, intelligent, and digital era.
+PR Contact: Corporate Communications CorpComm@na.chervongroup.com
+SOURCE: Chervon
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="410" xml:space="preserve">
+      <c r="A410" t="str">
+        <v>Chervon Names Claudio Chiappetta Vice President of Retail Sales for Chervon Canada</v>
+      </c>
+      <c r="B410" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="C410" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D410" t="str">
         <v>Retail, Education</v>
       </c>
-      <c r="E409" t="str">
-[...19 lines deleted...]
-      </c>
       <c r="E410" t="str">
-        <v>https://www.prweb.com/releases/usa-today-names-omegaxl-a-most-trusted-health-brand-for-2026-302854843.html</v>
-[...5 lines deleted...]
-    <row r="411">
+        <v>https://www.acnnewswire.com/press-release/english/110584/</v>
+      </c>
+      <c r="F410" t="str" xml:space="preserve">
+        <v xml:space="preserve">NAPERVILLE, IL, Oct 5, 2026 - (ACN Newswire) - Claudio Chiappetta joins Chervon as Vice President of Retail Sales for Chervon Canada; effective Monday, October 5, 2026, reporting to VP, MD Neil Harrison.
+A graduate of York University in Toronto, Chiappetta majored in business and marketing. He brings over 25 years of outdoor power equipment and power tool experience to Chervon as well as extensive knowledge of the Canadian home improvement and outdoor power equipment markets.
+Chiappetta launched his tool and outdoor career in 2003 at Black &amp; Decker/DeWalt where he held various sales and marketing positions including cordless product manager for DeWalt Power Tools. Claudio joined TTI Milwaukee in 2008 where he was responsible for the launch of a series of Milwaukee cordless products into the Canadian market. He went on to build and manage the Ryobi outdoor power equipment portfolio along with multiple TTI power tool brands.
+"I am delighted to welcome Claudio to our Canadian senior management team," says VP, MD Neil Harrison. "Claudio's outstanding leadership, marketing and customer development skills will serve us well as we build out Chervon Canada."
+"I very much look forward to working together again with Neil Harrison and Trevor Bithrey in growing Chervon Canada," says Chiappetta. "Chervon's clear commitment to developing Canada's continued growth and success is most exciting."
+About Chervon
+Chervon North America is part of a global total solution provider specializing in R&amp;D, manufacturing, testing, sales, and after-sales service of power tools and outdoor power equipment (OPE).
+Guided by user-centric innovation, the Company operates an integrated business model supported by global sales and distribution networks. Chervon's portfolio includes EGO, FLEX, SKIL, and DEVON, serving industrial, professional, and consumer markets globally.
+Better Tools. Better World.
+Chervon is committed to delivering superior products to users worldwide through continuous innovation and strives to become a global leader in power tools and OPE in the lithium-ion, intelligent, and digital era.
+PR Contact: Corporate Communications: CorpComm@na.chervongroup.com
+SOURCE: Chervon
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="411" xml:space="preserve">
       <c r="A411" t="str">
-        <v>SpaceBiz Launches in the UK, Introducing an AI-Powered Venue Matching Concierge Service</v>
+        <v>Chervon Names Daniel L. Abbott Director of Sales - Western U.S.A.</v>
       </c>
       <c r="B411" t="str">
-        <v>2026-08-19</v>
+        <v>2026-10-05</v>
       </c>
       <c r="C411" t="str">
-        <v>Pressat</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D411" t="str">
-        <v>AI, SaaS, Real Estate, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E411" t="str">
-        <v>https://pressat.co.uk/releases/spacebiz-launches-in-the-uk-introducing-an-ai-powered-venue-matching-concierge-service-44f7536a39df9472f30bf1c94344a3d5/</v>
-[...5 lines deleted...]
-    <row r="412">
+        <v>https://www.acnnewswire.com/press-release/english/110575/</v>
+      </c>
+      <c r="F411" t="str" xml:space="preserve">
+        <v xml:space="preserve">NAPERVILLE, IL, Oct 5, 2026 - (ACN Newswire) - Daniel L. Abbott joins Chervon as Director of Sales - Western U.S.A.; effective Monday, October 5, 2026, reporting to SVP Matt DeFeo.
+Abbott brings over 30 years of experience in the power tool, outdoor power equipment, and home improvement industry. As a graduate of Long Beach State, Abbott went on to serve for 4 years in the United States Airforce. Abbott then moved on to become a Home Depot Store Manager in Huntington Beach, California.
+Abbott then joined TTI/Milwaukee where he spent 24 years building, managing and leading an elite west coast-based sales team. Abbott was promoted through increasingly responsible positions until his final role as sales leader of over 700 salespeople.
+"Abbott is a proven and exceptional leader and mentor of high-potential sales talent," says SVP Matt DeFeo. "His obsessive focus on teaming up with key accounts at the store level has unleashed years of extraordinary growth in his areas of responsibility."
+"I feel highly fortunate to once again work with Matt DeFeo at this stage of Chervon's development," says Abbott. "It is clear to me Chervon has vast potential to grow with advanced technology and exciting new product development. I am anxious to get to work in maximizing our full potential."
+About Chervon
+Chervon North America is part of a global total solution provider specializing in R&amp;D, manufacturing, testing, sales, and after-sales service of power tools and outdoor power equipment (OPE).
+Guided by user-centric innovation, the Company operates an integrated business model supported by global sales and distribution networks. Chervon's portfolio includes EGO, FLEX, SKIL, and DEVON, serving industrial, professional, and consumer markets globally.
+Better Tools. Better World.
+Chervon is committed to delivering superior products to users worldwide through continuous innovation and strives to become a global leader in power tools and OPE in the lithium-ion, intelligent, and digital era.
+PR Contact: Corporate Communications: CorpComm@na.chervongroup.com
+SOURCE: Chervon
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="412" xml:space="preserve">
       <c r="A412" t="str">
-        <v>“Dancing With The Universe” by Dot Campbell — Amazon's Best-Selling Book Available for Free Download – Ending Soon (8/21/2026)</v>
+        <v>Chervon Names Peter J. Carlson Director of Sales for Strategic Accounts</v>
       </c>
       <c r="B412" t="str">
-        <v>2026-08-19</v>
+        <v>2026-10-05</v>
       </c>
       <c r="C412" t="str">
-        <v>WebWire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D412" t="str">
-        <v>Retail</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E412" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=358894</v>
-[...5 lines deleted...]
-    <row r="413">
+        <v>https://www.acnnewswire.com/press-release/english/110578/</v>
+      </c>
+      <c r="F412" t="str" xml:space="preserve">
+        <v xml:space="preserve">NAPERVILLE, IL, Oct 5, 2026 - (ACN Newswire) - Peter J. Carlson joins Chervon as Director of Sales for Strategic Accounts effective Monday, October 5, 2026, reporting to SVP of Industrial and Commercial Sales, Jeff Campbell.
+Carlson brings over 27 years of power tool and outdoor product key account management experience to Chervon. A graduate of Bemidji State University in Bemidji, Minnesota; Carlson launched his career at Makita Power Tools in 1999. He progressed through a series of positions at Makita over the subsequent 10 years.
+In 2009, Carlson joined TTI/Milwaukee as a Senior National Account Manager. His career flourished as he was promoted through a series of increasingly responsible positions building and managing strategic key account business for TTI/Milwaukee.
+"Carlson is highly regarded in his ability to not only build the business but also to mentor, train and develop his people," SVP Campbell said. "His extensive experience at building store level and E-Commerce growth makes him a highly valuable addition to Chervon."
+"It is clear that Chervon shares my maniacal focus on building store level partnerships and end user demand," said Carlson. "I am incredibly excited to continue my career with Chervon as we build a leadership position in the outdoor power equipment and power tool market."
+About Chervon
+Chervon North America is part of a global total solution provider specializing in R&amp;D, manufacturing, testing, sales, and after-sales service of power tools and outdoor power equipment (OPE).
+Guided by user-centric innovation, the Company operates an integrated business model supported by global sales and distribution networks. Chervon's portfolio includes EGO, FLEX, SKIL, and DEVON, serving industrial, professional, and consumer markets globally.
+Better Tools. Better World.
+Chervon is committed to delivering superior products to users worldwide through continuous innovation and strives to become a global leader in power tools and OPE in the lithium-ion, intelligent, and digital era.
+PR Contact: Corporate Communications: CorpComm@na.chervongroup.com
+SOURCE: Chervon
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="413" xml:space="preserve">
       <c r="A413" t="str">
-        <v>“Go, Harmony!” Best-Selling Book Offered for Free (Ending Soon) (Until 8/21/26)</v>
+        <v>TIPAK Marks Path to Leadership in Packaging Solutions Following Listing on SET</v>
       </c>
       <c r="B413" t="str">
-        <v>2026-08-19</v>
+        <v>2026-10-05</v>
       </c>
       <c r="C413" t="str">
-        <v>WebWire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D413" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E413" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=358898</v>
-[...2 lines deleted...]
-        <v>Best Seller Publishing announces the release of Philip Walsh&amp;#39;s new book, &amp;#8220;Go, Harmony!: Her Father&amp;#39;s Murder Leaves Harmony Heir to an Empire That Is Glamorous, Thrilling - and Deadly&amp;#8221; (Harmony&amp;#39;s Legacy Book 3 ). It will be available in the Amazon store for free for two more days. - - &amp;#8220;Go, Harmony!: Her Father&amp;#39;s Murder Leaves Harmony Heir to an Empire That Is Glamorous, Thrilling - and Deadly.&amp;#8221; (Harmony&amp;#39;s Legacy Book 3) is about Harmony Nader, an 18-year-old born into a world of wealth... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358898</v>
+        <v>https://www.acnnewswire.com/press-release/english/110570/</v>
+      </c>
+      <c r="F413" t="str" xml:space="preserve">
+        <v xml:space="preserve">BANGKOK, Oct 5, 2026 - ACN Newswire - Thai Packaging Industry PCL (TIPAK), one of Thailand's leading developers, manufacturers, and distributors of packaging solutions, made its trading debut on the Stock Exchange of Thailand (SET), establishing itself as a leader in providing complete packaging services across Thailand. As a stock in the Industrial Goods/Packaging sector, TIPAK has demonstrated strong potential for sustainable growth. The company announced a planned investment of approximately THB 100 million in modern technology to upgrade its production processes, aiming to optimize cost management and create innovative, high-value products with distinctive and differentiated solutions. TIPAK highlights its strength in developing specialty packaging and sustainable packaging to align with the global growth of the sustainable economy, and is actively expanding its customer base among industries and factories nationwide.
+Mr Veerachai Monsintorn, TIPAK's Chief Executive Officer, stated that the Company successfully listed its shares today on the SET's Industrial Goods/Packaging sector, symbol "TIPAK". He expressed confidence that with the Company's strong foundational capabilities, including the upgrade of modern technology to improve production efficiency, the development of distinctive and differentiated high-value products, and the delivery of comprehensive end-to-end solutions that meet specific customer needs, TIPAK was well-positioned to respond rapidly to evolving market demands and support the sustainable growth of all industrial sectors. Guided by the vision "Solutions Unfold - Meeting Customer Needs Perfectly", TIPAK is committed to becoming Thailand's leading provider of complete packaging solutions.
+The Company expects to allocate approximately THB 100 million in 2027 across its Samut Sakhon and Prachin Buri factories through three key projects:
+1. Project to Upgrade Production Efficiency and Automation Systems -- Transitioning the production lines for corrugated paperboard and corrugated boxes to fully automated systems to reduce waste and increase speed (reduce Speed Losses).
+2. Project for Smart Manufacturing Innovation and Digital Infrastructure -- Investing in data-driven factory management systems to enable real-time monitoring and analysis of production performance.
+3. Project for Quality Control and Production Stability Enhancement -- Improving the consistency and reliability of the Quality Rate by upgrading quality assurance systems.
+As of June 30, 2026, the Company's total production capacity exceeds 140,000 tons of corrugated paperboard and more than 170 million corrugated boxes per year.
+The Company has formulated a strategy to leverage its experience and expertise in the paper packaging business to develop high-value products and improve production efficiency, aiming for zero defects with new manufacturing technologies. Under a well-balanced pricing strategy, TIPAK designs and produces corrugated paperboard and boxes that are distinctive, differentiated, and precisely tailored to customer requirements, with customized features including packaging solutions for long-distance delivery and e-commerce logistics. The Company also develops sustainable paper packaging made from recycled materials to support the global shift toward environmentally responsible trade under ESG frameworks. Additionally, TIPAK provides consulting services for packaging design and improvement, and continues to expand its customer base among high-potential industries and factories nationwide.
+Ms Nalyne Viriyasathien, Managing Director of Investment Banking, Maybank Securities (Thailand) PCL, in her role as financial advisor and joint lead underwriter, said that TIPAK has a clear and comprehensive business plan focused on sustainable growth across all dimensions - from its large-scale manufacturing facilities and internationally recognized production standards, to its relentless pursuit of innovation in high-value products and continuous expansion into diverse industrial sectors. This reflects a diversified revenue base, and she is confident that TIPAK will become a value-driven stock with strong potential for sustainable growth.
+Ms. Nuntarut Sangsuwannukul, Executive Vice President, Investment Banking, Land and Houses Securities PCL, in her role as joint lead underwriter, said that TIPAK plays a critical role in driving Thailand's industrial supply chain. Its commitment to upgrading factories with modern technology enhances efficiency, reduces costs, and strengthens competitiveness. Furthermore, TIPAK benefits from the projected 2.9% growth of the paper packaging industry in 2027, combined with the global momentum toward a sustainable economy. With these solid fundamentals, TIPAK is fully prepared to achieve its goal of becoming Thailand's leading provider of complete packaging solutions with stable and confident growth.
+This press release was issued by MT Multimedia Co., Ltd on behalf of Thai Packaging Industry PCL (TIPAK).
+For further information, please contact:
+Wasana Wongsiri (Jiab)
+Tel: +66 84 359 0659 or +66 2 612 2081 Ext. 131
+Email: wasana.w@mtmultimedia.com
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="str">
-        <v>Amazon Prime Air drone delivery is expanding to nearly 500 cities and towns this year</v>
+        <v>EMERGE Commerce Ltd. to Present at the Cantech Investment Conference in Toronto</v>
       </c>
       <c r="B414" t="str">
-        <v>2026-08-19</v>
+        <v>2026-10-05</v>
       </c>
       <c r="C414" t="str">
-        <v>mlpr-amazon</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D414" t="str">
         <v>Retail</v>
       </c>
       <c r="E414" t="str">
-        <v>https://www.aboutamazon.com/news/transportation/amazon-prime-air-drone-delivery-expansion?utm_source=rss</v>
+        <v>https://www.newsfilecorp.com/release/317324/EMERGE-Commerce-Ltd.-to-Present-at-the-Cantech-Investment-Conference-in-Toronto</v>
       </c>
       <c r="F414" t="str">
-        <v>Prime Air delivers millions of items in as fast as 30 minutes and will reach communities with tens of millions of customers by year-end.</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - October 5, 2026) - EMERGE Commerce Ltd. (TSXV: ECOM), an acquirer and operator of profitable e-commerce brands and technologies, is pleased to announce its participation at the upcoming Cantech Investment Conference on Thursday, October 8, 2026 in Toronto, Ontario. Ghassan Halazon, Founder and CEO, will be attending the conference, delivering an investor presentation and participating in scheduled 1-on-1 meetings with investors at the conference. Date:...</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="str">
-        <v>Amazon Prime Air drone delivery is expanding to nearly 500 US cities and towns this year</v>
+        <v>“The Thrival Code” by Archana Shrestha, MD — Free on Amazon for a Limited Time (Until 10/9/2026)</v>
       </c>
       <c r="B415" t="str">
-        <v>2026-08-19</v>
+        <v>2026-10-05</v>
       </c>
       <c r="C415" t="str">
-        <v>mlpr-amazon</v>
+        <v>WebWire</v>
       </c>
       <c r="D415" t="str">
         <v>Retail</v>
       </c>
       <c r="E415" t="str">
-        <v>https://www.aboutamazon.com/news/transportation/amazon-prime-air-drone-delivery-expansion?utm_source=rss</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361321</v>
       </c>
       <c r="F415" t="str">
-        <v>Prime Air delivers millions of items in as fast as 30 minutes and will reach communities with tens of millions of customers by year-end.</v>
-[...2 lines deleted...]
-    <row r="416" xml:space="preserve">
+        <v>Best Seller Publishing is proud to announce the release of &amp;#8220;The Thrival Code: Recover From Burnout, Escape Survival Mode and Thrive in Your Life and Career&amp;#8221; by ER physician, international keynote speaker, and burnout recovery expert Archana Shrestha, MD&amp;#8212;available for free download on Amazon for a limited time&amp;#8212;now through October 9, 2026. - - In a world where high performers are expected to constantly do more, burnout has become more than simply feeling stressed or tired. Physical exhau... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361321</v>
+      </c>
+    </row>
+    <row r="416">
       <c r="A416" t="str">
-        <v>Champion REIT Announces 2026 Interim Results</v>
+        <v>“Understanding AFib: Think Clearly About AFib, Make Confident Treatment Decisions” is Free to Download for Only Five Days (Until 10/09/26)</v>
       </c>
       <c r="B416" t="str">
-        <v>2026-08-19</v>
+        <v>2026-10-05</v>
       </c>
       <c r="C416" t="str">
-        <v>mlpr-acnnewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D416" t="str">
-        <v>Finance, Real Estate, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E416" t="str">
-        <v>https://www.acnnewswire.com/press-release/english/109240/</v>
-[...70 lines deleted...]
- Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361310</v>
+      </c>
+      <c r="F416" t="str">
+        <v>Best Seller Publishing announces the release of Scott Lee&amp;#39;s new book, &amp;#8220;Understanding AFib: Think Clearly About AFib, Make Confident Treatment Decisions.&amp;#8221; It will be available in the Amazon store for free for only five days. - - &amp;#8220;Understanding AFib&amp;#8221; is about helping patients make sense of atrial fibrillation and the different treatment options their doctors may recommend. When physicians suggest medication, ablation, or simply monitoring, patients may struggle to understand why approac... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361310</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="str">
-        <v>Online Trading Platform Market Report: Key Trends to Watch in 2026</v>
+        <v>Extended Warranty Market: The Role of Transparency in Building Consumer Trust</v>
       </c>
       <c r="B417" t="str">
-        <v>2026-08-19</v>
+        <v>2026-10-05</v>
       </c>
       <c r="C417" t="str">
         <v>Express Press Release</v>
       </c>
       <c r="D417" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E417" t="str">
-        <v>https://express-press-release.net/news/2026/08/19/1768198</v>
+        <v>https://express-press-release.net/news/2026/10/05/1775421</v>
       </c>
       <c r="F417" t="str">
-        <v>Retail investors no longer need a broker on the phone to buy a stock, and institutions no longer need a trading floor to execute a [read full press release...]</v>
+        <v>The global extended warranty market is entering a strong growth phase as consumers and businesses look for greater financial protection against rising repair and replacement [read full press release...]</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="str">
-        <v>UnionPay and Standard Bank Unlock Cross-Border E-Commerce Opportunities for Merchants Across Nine African Markets</v>
+        <v>HP Brings Premium PC Experiences to More Consumers</v>
       </c>
       <c r="B418" t="str">
-        <v>2026-08-19</v>
+        <v>2026-10-05</v>
       </c>
       <c r="C418" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D418" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, Energy, Retail</v>
       </c>
       <c r="E418" t="str">
-        <v>https://www.prnewswire.com/news-releases/unionpay-and-standard-bank-unlock-cross-border-e-commerce-opportunities-for-merchants-across-nine-african-markets-302855089.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361377</v>
       </c>
       <c r="F418" t="str">
-        <v>JOHANNESBURG, Aug. 19, 2026 /PRNewswire/ -- UnionPay International (UPI) and Standard Bank Group have expanded UnionPay e-commerce acceptance across nine African markets, enabling participating merchants to accept secure online payments from UnionPay cardholders and giving businesses...</v>
+        <v>News Highlights: - - - &amp;#8226; HP OmniBook 5 combines vibrant OLED visuals, rich audio, and AI-enhanced capabilities to help consumers create, connect and be entertained wherever they go - &amp;#8226; HP ProBook 4 equips growing businesses with AI-ready performance and portability to stay productive wherever work happens - - - HP Inc. (NYSE: HPQ) announced the new HP OmniBook 5, a premium consumer Windows laptop designed for people who want more from their everyday device: more screen, more battery li... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361377</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="str">
-        <v>New Tartu (Estonia) Business District Protected from High Groundwater with PENETRON ADMIX</v>
+        <v>AI Arms Race Is Radically Reshaping the Fraud Threat in EMEA, FICO Research Finds</v>
       </c>
       <c r="B419" t="str">
-        <v>2026-08-19</v>
+        <v>2026-10-05</v>
       </c>
       <c r="C419" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D419" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, Retail</v>
       </c>
       <c r="E419" t="str">
-        <v>https://www.prnewswire.com/news-releases/new-tartu-estonia-business-district-protected-from-high-groundwater-with-penetron-admix-302854333.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/ai-arms-race-radically-reshaping-080000081.html</v>
       </c>
       <c r="F419" t="str">
-        <v>The first stage of construction of the Port Athena multi-use development in Tartu, Estonia was completed in August 2026. Once the entire complex is finished in 2027, the project will comprise a cluster of 5 modern office buildings with retail space on the ground floors for shops,...</v>
+        <v>LONDON, October 05, 2026--New research from FICO (NYSE: FICO), a leading global analytics software firm, shows that fraud leaders across Europe, the Middle East and Africa (EMEA) are grappling with rising fraud complexity and AI-enabled threats, even as they accelerate investment in AI-driven detection and enterprise-wide fraud strategy. The findings, drawn from FICO's global survey of 202 senior fraud, risk and technology professionals at retail banks, neobanks and fintechs, show that 52% of EM</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="str">
-        <v>HAVIT Showcases Its Decades of Audio Expertise at Gamescom 2026</v>
+        <v>Slate Asset Management and OneIM Agree to Acquire Portfolio of Grocery-Anchored Essential Real Estate in the Greater Oslo Region Valued at Approximately €250 Million</v>
       </c>
       <c r="B420" t="str">
-        <v>2026-08-19</v>
+        <v>2026-10-05</v>
       </c>
       <c r="C420" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D420" t="str">
-        <v>Retail, Gaming</v>
+        <v>Real Estate, Retail</v>
       </c>
       <c r="E420" t="str">
-        <v>https://www.prnewswire.com/news-releases/havit-showcases-its-decades-of-audio-expertise-at-gamescom-2026-302837973.html</v>
+        <v>https://finance.yahoo.com/real-estate/articles/slate-asset-management-oneim-agree-063000013.html</v>
       </c>
       <c r="F420" t="str">
-        <v>COLOGNE, Germany, Aug. 19, 2026 /PRNewswire/ -- HAVIT, a global consumer tech brand, will bring its latest gaming gear to Gamescom 2026 in Cologne, presenting how the brand combines acoustic innovation and gaming technology to deliver immersive and competitive experiences for players...</v>
-[...2 lines deleted...]
-    <row r="421" xml:space="preserve">
+        <v>TORONTO, October 05, 2026--Slate Asset Management ("Slate"), a global investor and manager focused on essential real estate and infrastructure assets, and One Investment Management ("OneIM"), a global alternative investment manager, today announced they have agreed to acquire a portfolio of eight grocery-anchored retail parks in Norway from Tellus Eiendom AS. The portfolio is located in the Greater Oslo region and is anchored by Norway's leading grocery operators and discount retailers.</v>
+      </c>
+    </row>
+    <row r="421">
       <c r="A421" t="str">
-        <v>Guoquan (2517.HK) 2026 Interim Results: Dual Growth in Scale and Efficiency, Powered by the Dual Drivers of Membership Stickiness and Product Matrix</v>
+        <v>Finimize and CVC Income &amp; Growth Partner to Bring Credit Insights to UK Retail Investors</v>
       </c>
       <c r="B421" t="str">
-        <v>2026-08-19</v>
+        <v>2026-10-05</v>
       </c>
       <c r="C421" t="str">
-        <v>mlpr-acnnewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D421" t="str">
-        <v>Finance, AI, SaaS, Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E421" t="str">
-        <v>https://www.acnnewswire.com/press-release/english/109235/</v>
-[...23 lines deleted...]
- Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/finimize-cvc-income-growth-partner-060000187.html</v>
+      </c>
+      <c r="F421" t="str">
+        <v>LONDON, October 05, 2026--Financial information platform Finimize has announced a strategic partnership with CVC Income &amp; Growth, a closed-ended investment company, to deepen understanding amongst UK retail investors of income investing, credit and the opportunities available through investment trusts.</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="str">
-        <v>Beyond Back-to-School, Canton Fair Helps Global Buyers Stay Ahead of Key Retail Seasons</v>
+        <v>TCL LINKHUB HH516 Becomes the World's First Dedicated 5G FWA CPE to Achieve prplWare Certification</v>
       </c>
       <c r="B422" t="str">
-        <v>2026-08-19</v>
+        <v>2026-10-05</v>
       </c>
       <c r="C422" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D422" t="str">
-        <v>Retail, Education</v>
+        <v>Retail</v>
       </c>
       <c r="E422" t="str">
-        <v>https://www.prnewswire.com/news-releases/beyond-back-to-school-canton-fair-helps-global-buyers-stay-ahead-of-key-retail-seasons-302854930.html</v>
+        <v>https://www.prnewswire.com/news-releases/tcl-linkhub-hh516-becomes-the-worlds-first-dedicated-5g-fwa-cpe-to-achieve-prplware-certification-302897061.html</v>
       </c>
       <c r="F422" t="str">
-        <v>GUANGZHOU, China, Aug. 19, 2026 /PRNewswire/ -- As the back-to-school shopping season gains momentum, demand for stationery, learning tools, and educational technology products is on the rise. As one of the most essential items in students' daily learning routines, writing instruments...</v>
+        <v>PARIS, Oct. 5, 2026 /PRNewswire/ -- TCL, a global leader in consumer electronics, today announced that the TCL LINKHUB HH516 has become the world's first purpose-built 5G Fixed Wireless Access (FWA) CPE to achieve prplWare 4.0 certification from the prpl Foundation. Combining a certified...</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="str">
-        <v>Infinx Builds and Scales Workflow-Integrated AI and Agentic Automation ...</v>
+        <v>Year-End Sourcing Drives October China (Shenzhen) Gift Fair</v>
       </c>
       <c r="B423" t="str">
-        <v>2026-08-19</v>
+        <v>2026-10-05</v>
       </c>
       <c r="C423" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D423" t="str">
-        <v>Finance, AI, SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E423" t="str">
-        <v>https://pr-inside.com/infinx-builds-and-scales-workflow-integrated-ai-and-agentic-automation-r5213833.htm</v>
+        <v>https://express-press-release.net/news/2026/10/05/1775350</v>
       </c>
       <c r="F423" t="str">
-        <v>(PR-inside.com) CUPERTINO, CA / ACCESS Newswire / August 18, 2026 / Infinx, a provider of healthcare revenue cycle technology and services, today announced expanded use of Amazon Web Services (AWS) as the cloud foundation for its Revenue Cycle Agent Platform, supporting workflow-integrated AI and agentic automation designed for real-world healthcare operations. Infinx is building a Healthcare Revenue Operating System that unifies workflow execution, human-in-the-loop oversight, agent orchestration, monitoring, auditability, and security controls. The intent is to make AI and automation workflow-native, embedded in operational execution rather than deployed as standalone tools. "Healthcare revenue cycle is high volume, exception heavy, and audit sensitive," said ..</v>
+        <v>SHENZHEN, China — /EPR Network/ — From October 20 to 23, 2026, the 34th China (Shenzhen) International Gifts &amp;#38; Home Products Fair will return to [read full press release...]</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="str">
-        <v>TEAMSTERS, ALLIES RELEASE REPORT ON AMAZON VIOLATIONS OF NEW YORK WARN ACT</v>
+        <v>Empowering "Mom, and More": Momcozy is Supplying the Best Solutions This Prime Day</v>
       </c>
       <c r="B424" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-04</v>
       </c>
       <c r="C424" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D424" t="str">
         <v>Retail</v>
       </c>
       <c r="E424" t="str">
-        <v>https://www.prnewswire.com/news-releases/teamsters-allies-release-report-on-amazon-violations-of-new-york-warn-act-302854592.html</v>
+        <v>https://www.prnewswire.com/news-releases/empowering-mom-and-more-momcozy-is-supplying-the-best-solutions-this-prime-day-302897679.html</v>
       </c>
       <c r="F424" t="str">
-        <v>Amazon Leads State in Killing Logistics Jobs, Teamsters File Complaint with New York Department of Labor NEW YORK, Aug. 18, 2026 /PRNewswire/ -- Today, Teamsters were joined by the National Employment Law Project (NELP), the Action Lab, and the Alliance for a Greater New York (ALIGN) in...</v>
+        <v>LOS ANGELES, Oct. 4, 2026 /PRNewswire/ -- Prime Day can bring thousands of products, endless options and one more thing for moms to figure out. During Momcozy Amazon Prime Big Days on October 6–7, 2026, Momcozy is taking a different approach: curating the best solutions around the moments...</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="str">
-        <v>David's Bridal Scales Its 'Outlet Shop by David's Bridal' to Additional ...</v>
+        <v>LinkDaddy Reports 1.52M AI Crawler Requests to AI Verified Registry</v>
       </c>
       <c r="B425" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-04</v>
       </c>
       <c r="C425" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D425" t="str">
-        <v>Retail</v>
+        <v>AI, Retail, Media</v>
       </c>
       <c r="E425" t="str">
-        <v>https://pr-inside.com/david-s-bridal-scales-its-outlet-shop-by-david-s-bridal-to-additional-r5213770.htm</v>
+        <v>https://www.newsfilecorp.com/release/317274/LinkDaddy-Reports-1.52M-AI-Crawler-Requests-to-AI-Verified-Registry</v>
       </c>
       <c r="F425" t="str">
-        <v>(PR-inside.com) Innovative Outlet Retail Concept Takes Over 47 Additional Locations, Bringing Outlet-Exclusive Pricing and David's Signature Bridal Experience to Every Major Market KING OF PRUSSIA, PA / ACCESS Newswire / August 18, 2026 /David's Bridal, Inc. ("David's"), the nation's leading bridal and special occasion authority, today announced the nationwide expansion of The Outlet Shop by David's Bridal. The rollout brings The Outlet Shop by David's Bridal to at least one store in every David's Bridal market across the United States, making the new concept accessible to millions more brides and special occasion shoppers while allowing the company to quickly respond to growing ..</v>
+        <v>LinkDaddy LLC reports that Cloudflare recorded 1.52 million requests from identified AI crawlers accessing public AI Verified content over a rolling seven-day period, including activity associated with OpenAI, Meta, Amazon, Apple, Anthropic, Microsoft, Perplexity and Google.Clearwater, Florida--(Newsfile Corp. - October 4, 2026) - LinkDaddy LLC reported that Cloudflare recorded 1.52 million requests from identified AI crawlers accessing public AI Verified content during a rolling seven-day...</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="str">
-        <v>David's Bridal Scales Its 'Outlet Shop by David's Bridal' to Additional Locations Nationwide After Customer Demand Drives Rapid Success</v>
+        <v>ReadyShipper, the Best WooCommerce Shipping Integration for High-Volume Enterprise Brands, Launches New Feature: Scan to Verify</v>
       </c>
       <c r="B426" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-03</v>
       </c>
       <c r="C426" t="str">
-        <v>Newswire.com</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D426" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E426" t="str">
-        <v>https://www.newswire.com/news/davids-bridal-scales-its-outlet-shop-by-davids-bridal-to-additional-locations</v>
+        <v>https://pressreleasenews.org/pressroom/readyshipper-the-best-woocommerce-shipping-integration-for-high-volume-enterprise-brands-launches-new-feature-scan-to-verify</v>
       </c>
       <c r="F426" t="str">
-        <v>Innovative Outlet Retail Concept Takes Over 47 Additional Locations, Bringing Outlet-Exclusive Pricing and David's Signature Bridal Experience to Every Major Market</v>
+        <v>ReadyCloud, continuing its efforts to make ReadyShipper the best WooCommerce shipping integration for high-volume shipping operations, announced a new feature to support enterprise ecommerce brands. The update builds on ReadyShipper’s existing capabilities, including multi-carrier shipping, rate shopping, high-speed batch shipping, scan-to-print workflows &amp; shipping automation.</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="str">
-        <v>IC Group Holdings Inc. Announces Change of Auditor</v>
+        <v>Tina Frey Designs Heads Into the Holiday Season With Small-Batch Pieces and a Showroom by Appointment</v>
       </c>
       <c r="B427" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-03</v>
       </c>
       <c r="C427" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D427" t="str">
         <v>Retail</v>
       </c>
       <c r="E427" t="str">
-        <v>https://www.newsfilecorp.com/release/310361/IC-Group-Holdings-Inc.-Announces-Change-of-Auditor</v>
+        <v>https://pressreleasenews.org/pressroom/tina-frey-designs-heads-into-the-holiday-season-with-small-batch-pieces-and-a-showroom-by-appointment</v>
       </c>
       <c r="F427" t="str">
-        <v>Toronto, Ontario--(Newsfile Corp. - August 18, 2026) - IC Group Holdings Inc. (TSXV: ICGH) ("IC Group" or the "Company"), a technology-enabled consumer engagement company driving commerce and data for global brands and professional sports teams announces that it has changed its auditor.Effective August 10th, 2026, MNP LLP resigned as auditor of the Company at the request of the Company, and the Board of Directors has appointed PwC LLP, Chartered Professional Accountants, as the Company's new...</v>
+        <v/>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="str">
-        <v>2026 Back-to-School Shopping Trends and Money-Saving Tips with Consumer Expert Claudia Lombana on TipsOnTv</v>
+        <v>Madison Seating explains how seat depth affects fit for buyers comparing a herman miller work chair</v>
       </c>
       <c r="B428" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-03</v>
       </c>
       <c r="C428" t="str">
-        <v>Newswire.com</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D428" t="str">
-        <v>Retail, Education</v>
+        <v>Retail</v>
       </c>
       <c r="E428" t="str">
-        <v>https://www.newswire.com/news/2026-back-to-school-shopping-trends-and-money-saving-tips-with-22846685</v>
+        <v>https://pressreleasenews.org/pressroom/madison-seating-explains-how-seat-depth-affects-fit-for-buyers-comparing-a-herman-miller-work-chair</v>
       </c>
       <c r="F428" t="str">
-        <v>Smart Savings for Busy Families</v>
+        <v>Madison Seating of Brooklyn outlines how home and office buyers can evaluate a Herman Miller work chair for long desk hours, covering seat depth, tilt range, and armrest adjustability.</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="str">
-        <v>Hong Kong Emerges as Top Professional Services Platform for Mainland Enterprises Going Global</v>
+        <v>Feel Good Snacks Expands Access to Vending Machines for Sale Across Canada</v>
       </c>
       <c r="B429" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-03</v>
       </c>
       <c r="C429" t="str">
-        <v>NewMediaWire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D429" t="str">
-        <v>SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E429" t="str">
-        <v>https://www.newmediawire.com/news/hong-kong-emerges-as-top-professional-services-platform-for-mainland-enterprises-going-global-7088661</v>
+        <v>https://pressreleasenews.org/pressroom/feel-good-snacks-expands-access-to-vending-machines-for-sale-across-canada</v>
       </c>
       <c r="F429" t="str">
-        <v>HKTDC Research Unveils Latest Mainland Enterprise Global Expansion Trends Next Month's Belt and Road Summit set to Highlight International Opportunities HONG KONG - August 18, 2026 ( NEWMEDIAWIRE ) - Mainland enterprises are now adopting increasingly comprehensive global business strategies when it comes to their international expansion plans. This has seen them targeting trade with the world’s most advanced economies, as well as with many of the Belt and Road Initiative (BRI) aligned territories and the key emerging economies. The dynamic evolution of their approach is highlighted by new research from the Hong Kong Trade Development Council (HKTDC), which also details the pivotal role Hong Kong plays in helping such businesses overcome a variety of related challenges, including shifting g</v>
+        <v>Feel Good Snacks is expanding access to modern vending equipment and operator support across Canada. The Canadian-owned company offers vending machines for sale along with delivery, setup, training, parts, warranty coverage and nationwide service.</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="str">
-        <v>IFF to Webcast Fireside Chat at Barclays Global Consumer Conference on Sept. 10</v>
+        <v>ARTBOX, KOREA'S ICONIC LIFESTYLE RETAILER, MAKES U.S. DEBUT WITH LOS ANGELES POP-UP FEATURING GLOBAL K-POP ICON ILLIT</v>
       </c>
       <c r="B430" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-03</v>
       </c>
       <c r="C430" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D430" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E430" t="str">
-        <v>https://finance.yahoo.com/markets/stocks/articles/iff-webcast-fireside-chat-barclays-201500869.html</v>
+        <v>https://www.prnewswire.com/news-releases/artbox-koreas-iconic-lifestyle-retailer-makes-us-debut-with-los-angeles-pop-up-featuring-global-k-pop-icon-illit-302897494.html</v>
       </c>
       <c r="F430" t="str">
-        <v>NEW YORK, August 18, 2026--IFF (NYSE: IFF) today announced that Chief Executive Officer Erik Fyrwald will participate in a fireside chat at the Barclays Global Consumer Conference on Thursday, Sept. 10, 2026 at 945 a.m. ET.</v>
+        <v>The Korean retailer, founded in 1984, will open its first U.S. retail activation on Melrose Avenue from October 3–11, marking the first step in ARTBOX's broader American expansion LOS ANGELES, Oct. 3, 2026 /PRNewswire/ -- ARTBOX, Korea's original design-lifestyle retail brand, is...</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="str">
-        <v>La-Z-Boy Incorporated Reports First Quarter Results; Retail Momentum With Positive Written Same-Store Sales</v>
+        <v>Huawei Highlights Continuous Innovation, Securing Competitive Edge Through Technological Breakthroughs</v>
       </c>
       <c r="B431" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-03</v>
       </c>
       <c r="C431" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D431" t="str">
         <v>Retail</v>
       </c>
       <c r="E431" t="str">
-        <v>https://www.prnewswire.com/news-releases/la-z-boy-incorporated-reports-first-quarter-results-retail-momentum-with-positive-written-same-store-sales-302854479.html</v>
+        <v>https://www.newsfilecorp.com/release/317272/Huawei-Highlights-Continuous-Innovation-Securing-Competitive-Edge-Through-Technological-Breakthroughs</v>
       </c>
       <c r="F431" t="str">
-        <v>Fiscal 2027 First Quarter Highlights : Retail segment written sales increased 16% Written same-store sales grew 3% with increases in design sales, conversion rates, and average ticket Retail delivered sales increased 10%; Retail GAAP and adjusted(1) operating margin improved versus prior...</v>
+        <v>Shenzhen, China--(Newsfile Corp. - October 3, 2026) - Huawei hosted an international media roundtable today featuring Richard Yu, Executive      Director, Chairman of the Investment Review Board, and Chairman of the Board of Directors of the Consumer BG. Yu shared comprehensive insights into Huawei's consumer business and HarmonyOS      ecosystem.                          IMG 8638            To view an enhanced version of this graphic, please visit:     ...</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="str">
-        <v>AS Watson Expands Partnership with NCR Voyix Through Global Voyix Commerce Platform Agreement</v>
+        <v>Online Trading Platform Market Projected to Reach $18.18 Billion by 2031 as Mobile Becomes the Front Door for Retail Investors</v>
       </c>
       <c r="B432" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-03</v>
       </c>
       <c r="C432" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D432" t="str">
-        <v>Finance, SaaS, Healthcare, Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E432" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359049</v>
+        <v>https://www.prnewswire.com/news-releases/online-trading-platform-market-projected-to-reach-18-18-billion-by-2031-as-mobile-becomes-the-front-door-for-retail-investors-302897636.html</v>
       </c>
       <c r="F432" t="str">
-        <v>NCR Voyix (NYSE: VYX), a platform-powered leader in unified commerce for shopping and dining, announced a new multi-year enterprise agreement with AS Watson, the world&amp;#39;s largest international health and beauty retailer, to expand their technology partnership. - - Under the agreement, AS Watson will adopt the Voyix Commerce Platform, deploying Voyix POS, self-checkout, loyalty and managed services across select retail brands and markets in Europe and Asia, including Watsons in Hong Kong, Mal... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359049</v>
+        <v>VANCOUVER, BC, Oct. 3, 2026 /PRNewswire/ -- USA News Group News Commentary - Mordor Intelligence values the online trading platform market at $11.65 billion in 2025 and projects $18.18 billion by 2031, a compound annual growth rate of 7.66% from 2026 to 2031. Active Companies from around...</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="str">
-        <v>Boston Retail Solutions Expands into Live Events &amp; Entertainment Segment ...</v>
+        <v>New San Diego County Consumer Protection Unit to be Launched With First Three Major Lawsuits Affecting the Online Safety of Children &amp; Ghost Gun Protections</v>
       </c>
       <c r="B433" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-03</v>
       </c>
       <c r="C433" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D433" t="str">
         <v>Retail</v>
       </c>
       <c r="E433" t="str">
-        <v>https://pr-inside.com/boston-retail-solutions-expands-into-live-events-entertainment-segment-r5213726.htm</v>
+        <v>https://finance.yahoo.com/economy/policy/articles/san-diego-county-consumer-protection-000800567.html</v>
       </c>
       <c r="F433" t="str">
-        <v>(PR-inside.com) Boston Retail Solutions utilizes its 15 national service centers and modular wall systems to launch specialized activation, hospitality, and flexible event spaces for sports franchises and entertainment venues. VERO BEACH, FL / ACCESS Newswire / August 18, 2026 / Boston Retail Solutions, the nationwide leader in barricades and graphics, announces its expansion into live events and entertainment. Built on a philosophy that temporary doesn't have to feel temporary, the company pairs 30 years of retail DNA and local presence with national reach to bring fresh eyes and established infrastructure to dynamic venue environments and live experiences. The new division delivers high-impact, modular ..</v>
+        <v>SAN DIEGO, October 03, 2026--San Diego County Consumer Protection Launched With First Three Major Lawsuits Affecting the Online Safety of Children &amp; Ghost Gun Protections</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="str">
-        <v>Boston Retail Solutions Expands into Live Events &amp; Entertainment Segment</v>
+        <v>Avi The Jeweler Launches Automated "Make Offer" Experience for Online Jewelry Shoppers</v>
       </c>
       <c r="B434" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-02</v>
       </c>
       <c r="C434" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D434" t="str">
         <v>Retail</v>
       </c>
       <c r="E434" t="str">
-        <v>https://www.newswire.com/news/boston-retail-solutions-expands-into-live-events-entertainment-segment-22847971</v>
+        <v>https://www.newsfilecorp.com/release/317054/Avi-The-Jeweler-Launches-Automated-Make-Offer-Experience-for-Online-Jewelry-Shoppers</v>
       </c>
       <c r="F434" t="str">
-        <v>Boston Retail Solutions utilizes its 15 national service centers and modular wall systems to launch specialized activation, hospitality, and flexible event spaces for sports franchises and entertainment venues.</v>
+        <v>Fort Lauderdale, Florida--(Newsfile Corp. - October 2, 2026) - Avi The Jeweler, a South Florida jewelry retailer serving customers across the United States, announced the launch of Make Offer, an online shopping feature designed to bring one of jewelry retail's most familiar conversations — asking about price — into the e-commerce experience.Avi The Jeweler's Make Offer feature allows online shoppers to submit a private-price request and receive an automated responseTo view an enhanced version...</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="str">
-        <v>Columbia Bank Continues Utah Expansion with New Draper Commercial Office and Retail Branch</v>
+        <v>Bitzero Engages and Renews Investor Relations Providers to Expand Capital Markets Program</v>
       </c>
       <c r="B435" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-02</v>
       </c>
       <c r="C435" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D435" t="str">
-        <v>Finance, Retail</v>
+        <v>Finance, AI, SaaS, Retail</v>
       </c>
       <c r="E435" t="str">
-        <v>https://www.prnewswire.com/news-releases/columbia-bank-continues-utah-expansion-with-new-draper-commercial-office-and-retail-branch-302852570.html</v>
+        <v>https://www.newsfilecorp.com/release/317253/Bitzero-Engages-and-Renews-Investor-Relations-Providers-to-Expand-Capital-Markets-Program</v>
       </c>
       <c r="F435" t="str">
-        <v>TACOMA, Wash.,, Aug. 18, 2026 /PRNewswire/ -- Columbia Bank (Columbia), a subsidiary of Columbia Banking System, Inc. (Nasdaq: COLB), today announced the opening of a new commercial office and retail branch in Draper, Utah. Situated 20 miles outside of Salt Lake City, the Draper location...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - October 2, 2026) - Bitzero Holdings Inc. (NASDAQ: AIBZ) (CSE: AIBZ.U) (FSE: 000) ("Bitzero" or the "Company"), a provider of sustainable high-performance compute ("HPC") and AI data center infrastructure, announced that it has engaged and renewed certain investor relations providers as the Company continues to expand its capital markets presence and broaden awareness of its Nordic infrastructure platform among the institutional and retail investment...</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="str">
-        <v>Kuehne+Nagel invests in new Container Freight Station in Cambodia</v>
+        <v>Moon Valley Nurseries Surpasses 50 Locations Nationwide, Launches Tree Care Division</v>
       </c>
       <c r="B436" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-02</v>
       </c>
       <c r="C436" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D436" t="str">
         <v>Retail</v>
       </c>
       <c r="E436" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359045</v>
+        <v>https://www.prnewswire.com/news-releases/moon-valley-nurseries-surpasses-50-locations-nationwide-launches-tree-care-division-302897476.html</v>
       </c>
       <c r="F436" t="str">
-        <v>- - &amp;#8226; New 20,000 sqm facility will more than triple Kuehne+Nagel&amp;#39;s Container Freight Station capacity in Cambodia - &amp;#8226; Strategic location strengthens cross-border connectivity between Cambodia, Thailand and Vietnam - &amp;#8226; Expanded facility supports customers in the consumer goods industry - - - Kuehne+Nagel has invested in a new Container Freight Station (CFS) in Phnom Penh, Cambodia. Scheduled for completion in June 2027, the facility will provide more than 20,000 sqm of warehouse space,... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359045</v>
+        <v>SCOTTSDALE, Ariz., Oct. 2, 2026 /PRNewswire/ -- Moon Valley Nurseries, the all-in-one nursery and landscaping company setting the standard for superior trees, plants, and landscaping services, is marking a major growth milestone: more than 50 retail locations now open across seven states,...</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="str">
-        <v>CPS Announces $80.0 Million Securitization of Residual Interests</v>
+        <v>Beverly Hills Bed Marks 20 Years of Selling Adjustable Beds and Specialty Mattresses Online</v>
       </c>
       <c r="B437" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-02</v>
       </c>
       <c r="C437" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D437" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E437" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/18/3347175/13171/en/cps-announces-80-0-million-securitization-of-residual-interests.html</v>
+        <v>https://prunderground.com/beverly-hills-bed-marks-20-years-of-selling-adjustable-beds-and-specialty-mattre/cmuokvuaq000804jrkxe6yht0</v>
       </c>
       <c r="F437" t="str">
-        <v>LAS VEGAS, Nevada, Aug. 18, 2026 (GLOBE NEWSWIRE) -- Consumer Portfolio Services, Inc. (Nasdaq: CPSS) (“CPS” or the “Company”) today announced the closing of a $80.0 million securitization of residual interests from previously issued securitizations.</v>
+        <v>Founded in 2006, Beverly Hills Bed celebrates two decades in online mattress retail, including 17 years offering adjustable air mattresses and unique adjustable bed sizes The post Beverly Hills Bed Marks 20 Years of Selling Adjustable Beds and Specialty Mattresses Online first appeared on</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="str">
-        <v>Cape Town Live Auctions Revolutionises Digital Retail with High-Energy Weekly Events</v>
+        <v>TruTrade Launches Fully Automated Trade Execution and Management Platform</v>
       </c>
       <c r="B438" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-02</v>
       </c>
       <c r="C438" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D438" t="str">
-        <v>Energy, Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E438" t="str">
-        <v>https://express-press-release.net/news/2026/08/18/1766700</v>
+        <v>https://www.prnewswire.com/news-releases/trutrade-launches-fully-automated-trade-execution-and-management-platform-302897414.html</v>
       </c>
       <c r="F438" t="str">
-        <v>Cape Town, South Africa, 2026-08-18 — /EPR Network/ — Cape Town Live Auctions is rapidly changing the landscape of local commerce by offering consumers an [read full press release...]</v>
+        <v>SCOTTSDALE, Ariz., Oct. 2, 2026 /PRNewswire/ -- TruTrade, a U.S.-based software company specializing in automated trading technology, continues to advance its trading platform with technology designed to automate both trade execution and ongoing position management for retail traders....</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="str">
-        <v>Diageo announces the appointment of R. Alexandra Keith to its Board of Directors</v>
+        <v>Beeline Holdings (BLNE) Offers $3,000 Credit to Expand Bank Statement Mortgage Business</v>
       </c>
       <c r="B439" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-02</v>
       </c>
       <c r="C439" t="str">
-        <v>WebWire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D439" t="str">
-        <v>Retail</v>
+        <v>Finance, SaaS, Real Estate, Retail</v>
       </c>
       <c r="E439" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359042</v>
+        <v>https://www.newmediawire.com/news/beeline-holdings-blne-offers-3-000-credit-to-expand-bank-statement-mortgage-business-7090299</v>
       </c>
       <c r="F439" t="str">
-        <v>Diageo announces the appointment of R. Alexandra (&amp;#8220;Alex&amp;#8221;) Keith as a Non-Executive Director, effective 5 November 2026 subject to shareholder approval. - - Alex Keith is an accomplished global business leader with more than 35 years of international consumer goods experience. Most recently, she served as Chief Executive Officer of Procter &amp;amp; Gamble&amp;#39;s Beauty business, where she led one of the world&amp;#39;s leading beauty portfolios. During her tenure, she drove meaningful growth through innovation,... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359042</v>
+        <v>Beeline Holdings has launched a Rate Optimization Program, offering a $3,000 lender credit on qualifying Bank Statement mortgages. The offer applies to purchase and refinance loans of at least $250,000 locked by October 31, 2026. The program targets self-employed borrowers and people with non-traditional income who may not fit conventional mortgage underwriting. Beeline’s strategic shift toward Non-Qualified Mortgage products has helped improve loan economics, according to the company. Beeline reported Q2 2026 revenue of $2.6 million, up 57% year over year, and says Q3 is shaping up to be among its strongest quarters. LOS ANGELES, CA - October 2, 2026 ( NEWMEDIAWIRE ) - Beeline Holdings (NASDAQ: BLNE) , an expanding digital mortgage platform offering a quicker and easier path to homeowners</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="str">
-        <v>MapZot.AI Launches in India: AI-Powered Site Selection Software Now Live for Retail, QSR, Banking &amp; Franchise Brands</v>
+        <v>Poppins Payroll Company Data Breach Alert Issued By Wolf Haldenstein</v>
       </c>
       <c r="B440" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-02</v>
       </c>
       <c r="C440" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D440" t="str">
-        <v>AI, Real Estate, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E440" t="str">
-        <v>https://express-press-release.net/news/2026/08/18/1766646</v>
+        <v>https://www.prnewswire.com/news-releases/poppins-payroll-company-data-breach-alert-issued-by-wolf-haldenstein-302897299.html</v>
       </c>
       <c r="F440" t="str">
-        <v>MapZot.AI brings artificial intelligence to India&amp;#8217;s location decisions, helping expansion-driven businesses identify high-performing sites in minutes, not months — request a live demo today. NEW [read full press release...]</v>
+        <v>PLEASE CLICK HERE TO SUBMIT YOUR CONTACT INFORMATION NEW YORK, Oct. 2, 2026 /PRNewswire/ -- Wolf Haldenstein Adler Freeman &amp; Herz LLP ("Wolf Haldenstein"), a preeminent national consumer rights law firm, is investigating claims on behalf of people who have been impacted by the Poppins...</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="str">
-        <v>GiftstoIndia24x7 Reveals India’s Biggest Rakhi Gifting Trends for 2026</v>
+        <v>MeridianLink® Partners with GryphonHR to Bring CRAs a More Flexible and Configurable I-9 &amp; E-Verify Solution</v>
       </c>
       <c r="B441" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-02</v>
       </c>
       <c r="C441" t="str">
-        <v>Express Press Release</v>
+        <v>PR.com</v>
       </c>
       <c r="D441" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E441" t="str">
-        <v>https://express-press-release.net/news/2026/08/18/1766542</v>
+        <v>https://www.pr.com/press-release/979931</v>
       </c>
       <c r="F441" t="str">
-        <v>Delhi, India, 2026-08-18 — /EPR Network/ — GiftstoIndia24x7 is offering an in-depth look at how Raksha Bandhan gifting preferences are evolving among Indians and Non-Resident [read full press release...]</v>
+        <v>MeridianLink® is partnering with GryphonHR to bring I-9 and E-Verify capabilities to consumer reporting agencies on its TazWorks platform. The integration will help agencies offer clients flexible workflows, guided onboarding, expert support, mobile-friendly remote I-9 completion, and continuous compliance monitoring. [PR.com]</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="str">
-        <v>Cornerstone Research Announces New Senior Vice President Promotions</v>
+        <v>Greenland Mines (GRML) Management Outlines Pipeline, Path From Exploration to Production</v>
       </c>
       <c r="B442" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-02</v>
       </c>
       <c r="C442" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D442" t="str">
-        <v>Finance, Retail</v>
+        <v>Energy, Retail</v>
       </c>
       <c r="E442" t="str">
-        <v>https://www.prnewswire.com/news-releases/cornerstone-research-announces-new-senior-vice-president-promotions-302854249.html</v>
+        <v>https://www.newmediawire.com/news/greenland-mines-grml-management-outlines-pipeline-path-from-exploration-to-production-7090298</v>
       </c>
       <c r="F442" t="str">
-        <v>The firm advanced its chief information officer, as well as multiple senior professionals with decades of experience in antitrust, finance, healthcare, consumer, and valuation matters. SAN FRANCISCO, Aug. 18, 2026 /PRNewswire/ -- Cornerstone Research, a leading provider of economic and...</v>
+        <v>Company president notes access to NA capital and finance experts, key management team and deep operational, logistical and technical expertise. The company’s first project is Skaergaard, a deposit dominated by palladium and gold. Greenland Mines’ second project, Sarfartoq, targets neodymium and praseodymium, two rare earth elements used in powerful magnets. LOS ANGELES, CA - October 2, 2026 ( NEWMEDIAWIRE ) - China mines more than two-thirds of the world’s rare earth elements and processes up to 90% of them. That concentration concerns Western governments and manufacturers alike. Export controls from Beijing have already pushed up prices and disrupted supply chains for the magnets used in cars, wind turbines and defense systems. Analysts project a 36% global shortfall in neodymium and pras</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="str">
-        <v>Samyak Online Helps Businesses Build High-Performance eCommerce Websites with Practical Design and Development Expertise</v>
+        <v>Vadzo Imaging Validates Dynamic ROI Auto Exposure capability on Merlin-821CRS AR0821 8MP 4K HDR USB 2.0 Camera</v>
       </c>
       <c r="B443" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-02</v>
       </c>
       <c r="C443" t="str">
-        <v>Express Press Release</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D443" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail, Media</v>
       </c>
       <c r="E443" t="str">
-        <v>https://express-press-release.net/news/2026/08/18/1766507</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-validates-dynamic-roi-auto-exposure-capability-on-merlin-22862897</v>
       </c>
       <c r="F443" t="str">
-        <v>New Delhi, India, 2026-08-18 — /EPR Network/ — A good eCommerce website needs to do more than look polished. It needs to load properly, handle products [read full press release...]</v>
+        <v>The Merlin-821CRS is an 8MP 4K HDR USB Camera based on the onsemi AR0821 sensor, validated with Dynamic Real-Time ROI Auto Exposure for precise exposure control across changing scene conditions. By continuously adjusting exposure based on the selected region of interest, the camera can prioritize the subject or area that matters most rather than applying exposure correction uniformly across the entire frame. Combined with HDR imaging, H.264 video encoding, and USB 2.0 connectivity, the camera provides OEMs with a flexible imaging platform for kiosks, retail systems, machine vision, and other applications where consistent exposure and efficient video streaming are required.</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="str">
-        <v>Renfro Brands and Free Country Announce Exclusive Licensing Partnership ...</v>
+        <v>Naples Soap Company's CEO to Present at the 153rd National Investment ...</v>
       </c>
       <c r="B444" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-02</v>
       </c>
       <c r="C444" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D444" t="str">
-        <v>Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E444" t="str">
-        <v>https://pr-inside.com/renfro-brands-and-free-country-announce-exclusive-licensing-partnership-r5213647.htm</v>
+        <v>https://pr-inside.com/naples-soap-company-s-ceo-to-present-at-the-153rd-national-investment-r5229602.htm</v>
       </c>
       <c r="F444" t="str">
-        <v>(PR-inside.com) Renfro Brands Named Exclusive Licensee for Free Country Socks Beginning Fall 2027 WINSTON-SALEM, NC / ACCESS Newswire / August 18, 2026 / Renfro Brands, a global leader in legwear, athletic apparel and base layers, and Free Country, the outdoor lifestyle brand known for making performance apparel accessible to everyone, today announced a new long-term licensing partnership naming Renfro Brands as the exclusive licensee for Free Country socks in North America. The first collection will launch at retail beginning Fall 2027. The partnership brings together Renfro's category-leading expertise in performance product development with Free Country's trusted outdoor heritage to create an innovative sock ..</v>
+        <v>(PR-inside.com) NAPLES, FL / ACCESS Newswire / October 2, 2026 / Naples Soap Company, Inc. (OTCQB:NASO), a pioneering health and wellness brand that specializes in the manufacturing, marketing, retail and e-commerce of natural skin and hair care products, today announced that CEO, Deanna Wallin, will be presenting on October 7, 2026 at the 153rd National Investment Banking Association (NIBA) conference in Fort Lauderdale, Florida. About National Investment Banking Association The National Investment Banking Association (NIBA) is a non-profit organization that has been serving the micro-cap and small-cap investment community for almost 50 years. NIBA's member firms have a 40-year track record of successfully completing ..</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="str">
-        <v>5 ways Amazon is investing in Arizona</v>
+        <v>The National Police Association Supports Senate Passage of the Combating Organized Retail Crime Act</v>
       </c>
       <c r="B445" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-02</v>
       </c>
       <c r="C445" t="str">
-        <v>mlpr-amazon</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D445" t="str">
         <v>Retail</v>
       </c>
       <c r="E445" t="str">
-        <v>https://www.aboutamazon.com/news/community/amazon-investment-arizona-jobs-infrastructure-small-business?utm_source=rss</v>
+        <v>https://www.prnewswire.com/news-releases/the-national-police-association-supports-senate-passage-of-the-combating-organized-retail-crime-act-302896710.html</v>
       </c>
       <c r="F445" t="str">
-        <v>Amazon's investments are boosting the Grand Canyon State's economy while creating opportunities for those who call Arizona home.</v>
+        <v>INDIANAPOLIS, Oct. 2, 2026 /PRNewswire/ -- The National Police Association (NPA) endorses the Combating Organized Retail Crime Act (CORCA) (S. 1404 / H.R. 2853), bipartisan legislation led by Sen. Chuck Grassley (IA) and Catherine Cortez Masto (NV) in the Senate, and Rep. David Joyce...</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="str">
-        <v>Koozee Launches All-in-One AI Visual Production Platform for Apparel E-Commerce</v>
+        <v>“Go, Harmony!” Best-Selling Book Free for One More Day (Ending Soon) (Until 10/02/26)</v>
       </c>
       <c r="B446" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-02</v>
       </c>
       <c r="C446" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D446" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E446" t="str">
-        <v>https://www.prnewswire.com/news-releases/koozee-launches-all-in-one-ai-visual-production-platform-for-apparel-e-commerce-302854295.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360975</v>
       </c>
       <c r="F446" t="str">
-        <v>From virtual try-on and product imagery to apparel videos, Koozee streamlines visual production for clothing businesses. SYDNEY, Aug. 18, 2026 /PRNewswire/ -- STARII TECHNOLOGY PTY LTD today announced the launch of Koozee, an AI visual production platform for apparel e-commerce. It helps...</v>
+        <v>Best Seller Publishing announces the release of Philip Walsh &amp;#39;s new book, &amp;#8220;Go, Harmony!: Her father&amp;#39;s murder leaves Harmony heir to an empire that is glamorous, thrilling - and deadly&amp;#8221; (Harmony&amp;#39;s Legacy Book 3 ). The book is currently free and available for download on Amazon for one more day. - - &amp;#8220;Go, Harmony!: Her father&amp;#39;s murder leaves Harmony heir to an empire that is glamorous, thrilling - and deadly.&amp;#8221; (Harmony&amp;#39;s Legacy Book 3) is about Harmony Nader, an 18-year-old born into a... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360975</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="str">
-        <v>Koozee Launches an All-in-One AI Visual Production Platform for Apparel E-Commerce</v>
+        <v>Magic Hour expands AI Video Editor with free access, image references and API support</v>
       </c>
       <c r="B447" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-02</v>
       </c>
       <c r="C447" t="str">
-        <v>Send2Press</v>
+        <v>Pressat</v>
       </c>
       <c r="D447" t="str">
         <v>AI, SaaS, Retail, Media</v>
       </c>
       <c r="E447" t="str">
-        <v>https://www.send2press.com/wire/koozee-launches-an-all-in-one-ai-visual-production-platform-for-apparel-e-commerce/</v>
+        <v>https://pressat.co.uk/releases/magic-hour-expands-ai-video-editor-with-free-access-image-references-and-api-support-c85f0c933b4c153c84340a13081db9cd/</v>
       </c>
       <c r="F447" t="str">
-        <v>SYDNEY, Australia, Aug. 18, 2026 (SEND2PRESS NEWSWIRE) -- STARII TECHNOLOGY PTY LTD today announced the launch of Koozee, an AI visual production platform for apparel e-commerce. It helps apparel businesses create AI-generated model images, product visuals and apparel videos. Koozee generates main product images, flat lays, detail shots, ghost mannequin images and listing-page assets.</v>
+        <v>Friday 2 October, 2026 Magic Hour AI, Inc., the AI video and image creation platform, has expanded its AI Video Editor across a free browser workflow, supported image references and programmatic access. The update is intended for video editors, agencies, developers and marketing teams in the UK and internationally. The editor supports prompt-based changes to uploaded clips, selectable models and resolutions, and image-reference guidance in compatible modes. What the update offers • Upload and trim an existing video • Describe visual changes in natural language • Choose a supported editing model and resolution • Use image references in compatible workflows Why it matters for UK creative teams Generative editing is useful when a team needs to describe a visual change while retaining the sour</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="str">
-        <v>The Coca‑Cola Company Announces Participation in Barclays Global Consumer Conference</v>
+        <v>Habanos, S.A. ha presentado el Montecristo Fragata, un nuevo humidor de viaje</v>
       </c>
       <c r="B448" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-02</v>
       </c>
       <c r="C448" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D448" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E448" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=359030</v>
+        <v>https://www.prnewswire.com/news-releases/habanos-sa-ha-presentado-el-montecristo-fragata-un-nuevo-humidor-de-viaje-302896859.html</v>
       </c>
       <c r="F448" t="str">
-        <v>The Coca&amp;amp;#8209;Cola Company announced today that CEO Henrique Braun will present at the Barclays Global Consumer Conference Sept. 9 at 11:15 a.m. ET. - - The company invites investors to join a webcast for this event at coca-colacompany.com/investors. Downloadable files, as well as a transcript, will be available within 24 hours after the event on the company&amp;#39;s website.&amp;amp;#8239;&amp;amp;#8239; - - About The Coca&amp;amp;#8209;Cola Company - - The Coca&amp;amp;#8209;Cola Company (NYSE: KO) is a total beverage com... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359030</v>
+        <v>-Habanos, S.A. ha presentado el Montecristo Fragata, un nuevo humidor de viaje exclusivo para el canal de duty-free y travel retail Montecristo amplía su legado con una nueva propuesta de lujo diseñada para acompañar a los aficionados al habano en sus viajes por el mundo. LA HABANA, 2 de...</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="str">
-        <v>Inspired Perfumes for Men &amp; Women – Premium Fragrances at Affordable Prices</v>
+        <v>An even better marketplace for handmade goods just launched: Artisans Cooperative</v>
       </c>
       <c r="B449" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-02</v>
       </c>
       <c r="C449" t="str">
-        <v>Express Press Release</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D449" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E449" t="str">
-        <v>https://express-press-release.net/news/2026/08/18/1766373</v>
+        <v>https://prunderground.com/an-even-better-marketplace-for-handmade-goods-just-launched-artisans-cooperative/cmup23rjq000e04lg8pm4s9o2</v>
       </c>
       <c r="F449" t="str">
-        <v>Ahmedabad, Gujarat, India, 2026-08-18 — /EPR Network/ — Experience the elegance of premium inspired perfumes with Affoscent. Our collection is thoughtfully crafted for men, women, [read full press release...]</v>
+        <v>The ethical trade, artisan-owned platform is owned by handmade artisans and conscious shoppers. The post An even better marketplace for handmade goods just launched: Artisans Cooperative first appeared on</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="str">
-        <v>Global Health Tech Competition Aims to Accelerate Innovation Improving Cardiovascular and Brain Health</v>
+        <v>EMPG Group Berhad Signs Underwriting Agreement with Berjaya Securities ...</v>
       </c>
       <c r="B450" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-02</v>
       </c>
       <c r="C450" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D450" t="str">
-        <v>AI, Healthcare, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E450" t="str">
-        <v>https://www.newmediawire.com/news/global-health-tech-competition-aims-to-accelerate-innovation-improving-cardiovascular-and-brain-health-7088631</v>
+        <v>https://pr-inside.com/empg-group-berhad-signs-underwriting-agreement-with-berjaya-securities-r5229488.htm</v>
       </c>
       <c r="F450" t="str">
-        <v>DALLAS - August 18, 2026 ( NEWMEDIAWIRE ) - Despite rapid advances in digital health, artificial intelligence and remote patient monitoring, many promising health technologies still fail to reach patients who need them most. To help close that gap, the American Heart Association, a relentless force changing the future of health for everyone, everywhere, is now accepting applications for its 2026 Health Tech Competition , connecting market-ready solutions with opportunities to scale into real-world cardiovascular and brain health care. Hosted by the American Heart Association Center for Technology &amp;amp; Innovation , the global competition identifies and accelerates technologies that can transform how cardiovascular and brain health conditions, including high blood pressure, stroke and heart</v>
+        <v>(PR-inside.com) KUALA LUMPUR, MY / ACCESS Newswire / October 1, 2026 / EMPG Group Berhad ("EMPG" or the "Company", together with its subsidiaries, the "Group"), a Malaysian apparel group principally involved in the retail and wholesale of apparel through a portfolio of owned and licensed brands, today signed an underwriting agreement with Berjaya Securities Sdn Bhd ("Berjaya Securities") in conjunction with its Initial Public Offering ("IPO") and proposed listing on the ACE Market of Bursa Malaysia Securities Berhad ("Bursa Securities"). (From Left) Dato' Lee Leong Hock, Group Deputy Chairman of EMPG Group Berhad; Mr. Loh Tau Sing, Managing Director of EMPG Group ..</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="str">
-        <v>Voghion Enhances Delivery, Tracking and Returns Experience to Make Online Shopping More Predictable</v>
+        <v>Applied AI LLC Releases New Research on the AI-Native Future of Consumer ...</v>
       </c>
       <c r="B451" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-01</v>
       </c>
       <c r="C451" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D451" t="str">
-        <v>Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E451" t="str">
-        <v>https://www.newsfilecorp.com/release/309942/Voghion-Enhances-Delivery-Tracking-and-Returns-Experience-to-Make-Online-Shopping-More-Predictable</v>
+        <v>https://pr-inside.com/applied-ai-llc-releases-new-research-on-the-ai-native-future-of-consumer-r5229477.htm</v>
       </c>
       <c r="F451" t="str">
-        <v>London, United Kingdom--(Newsfile Corp. - August 18, 2026) - For online shoppers, the experience does not end when an order is placed. Clear delivery expectations, reliable tracking updates and straightforward return options are increasingly important factors in building confidence in cross-border ecommerce. Recognizing this shift, Voghion is enhancing key parts of the customer journey, from delivery visibility and shipment tracking to product information and post-purchase support.Voghion...</v>
+        <v>(PR-inside.com) New research paper examines how artificial intelligence, data science, causal analytics, agentic commerce and proprietary behavioral data are transforming consumer measurement and enterprise decision-making. National Polling provided by Black Book Research. CHICAGO, IL / ACCESS Newswire / October 1, 2026 / Applied AI today announced the release of The AI-Native Consumer Intelligence Enterprise 2027: From Verified Behavioral Data to Autonomous Decisions , a new research paper examining how artificial intelligence is reshaping consumer intelligence, data science and the infrastructure organizations use to understand and act on consumer behavior. Authored under the direction of Vasyl Harasymiv, Founder, the report moves beyond conventional discussions ..</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="str">
-        <v>My Car Reg Check Director Mr. Adam Champions Consumer Transparency Amid Rising Costs in the UK Used Car Market</v>
+        <v>Applied AI LLC Releases New Research on the AI-Native Future of Consumer Intelligence</v>
       </c>
       <c r="B452" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-01</v>
       </c>
       <c r="C452" t="str">
-        <v>Express Press Release</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D452" t="str">
-        <v>Retail, Automotive</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E452" t="str">
-        <v>https://express-press-release.net/news/2026/08/18/1766325</v>
+        <v>https://www.newswire.com/news/applied-ai-llc-releases-new-research-on-the-ai-native-future-of-22869428</v>
       </c>
       <c r="F452" t="str">
-        <v>PRESTON, UK, 2026-08-18 — /EPR Network/ — As economic pressures continue to reshape the UK automotive landscape, the demand for used vehicles has hit an all-time [read full press release...]</v>
+        <v>New research paper examines how artificial intelligence, data science, causal analytics, agentic commerce and proprietary behavioral data are transforming consumer measurement and enterprise decision-making. National Polling provided by Black Book Research.</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="str">
-        <v>Vishay Intertechnology Short Distance Proximity Sensor Offers Idle Current Down to 5 μA and 14-Bit Resolution in Compact Package</v>
+        <v>BASF expands the Ultradur® portfolio with new grades based on post-consumer recycled PET</v>
       </c>
       <c r="B453" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-01</v>
       </c>
       <c r="C453" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D453" t="str">
-        <v>Finance, Energy, Retail</v>
+        <v>Retail, Automotive, Media</v>
       </c>
       <c r="E453" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/18/3347092/0/en/vishay-intertechnology-short-distance-proximity-sensor-offers-idle-current-down-to-5-%CE%BCa-and-14-bit-resolution-in-compact-package.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361275</v>
       </c>
       <c r="F453" t="str">
-        <v>Featuring a VCSEL and Smart Dual I²C Slave Address, Space-Saving Device Is Ideal for Battery-Powered Consumer Applications, Including TWS Earphones and VR / AR Headsets Featuring a VCSEL and Smart Dual I²C Slave Address, Space-Saving Device Is Ideal for Battery-Powered Consumer Applications, Including TWS Earphones and VR / AR Headsets</v>
+        <v>- - &amp;#8226; New glassfiber-reinforced PBT/PET compounds containing up to 30% post-consumer recycled PET - &amp;#8226; High performance for demanding automotive applications - &amp;#8226; Contribution to CO 2 reduction and regulatory compliance - - - BASF is expanding its portfolio of engineering plastics with new Ultradur &amp;#174; grades designed to help automotive manufacturers and suppliers increase the recycled content of their products while meeting demanding technical requirements. - The new portfolio includes... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361275</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="str">
-        <v>XINI8 Marks the Expansion of Its Ecosystem with the Launch of XINI8 Experience</v>
+        <v>Florence 1 Schools and THE Pharmacy Launch Innovative Pharmacy Simulation ...</v>
       </c>
       <c r="B454" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-01</v>
       </c>
       <c r="C454" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D454" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E454" t="str">
-        <v>https://express-press-release.net/news/2026/08/18/1766279</v>
+        <v>https://pr-inside.com/florence-1-schools-and-the-pharmacy-launch-innovative-pharmacy-simulation-r5229455.htm</v>
       </c>
       <c r="F454" t="str">
-        <v>Valletta, Malta, 2026-08-18 — /EPR Network/ — XINI8 announced the launch of XINI8 Experience, the latest addition to its expanding ecosystem of products and services. [read full press release...]</v>
+        <v>(PR-inside.com) Florence 1 Schools Prepares Students Across the Pee Dee for Healthcare Careers FLORENCE, SC / ACCESS Newswire / October 1, 2026 / In a major step forward for career-ready healthcare education in the Pee Dee region, Florence 1 Schools has officially partnered with THE Pharmacy to launch a state-of-the-art pharmacy simulation lab at the Poynor School of Healthcare Innovation in downtown Florence. Designed to reflect the daily operations of a modern retail pharmacy, the fully immersive facility gives high school students practical, real-world training. The comprehensive curriculum covers essential skills in pharmacology, prescription processing, pharmacy calculations, medication preparation, customer service, technology, inventory ..</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="str">
-        <v>Fitness Legend Monica Brant Proudly Joins N1o1 Nitric Oxide as Product Ambassador</v>
+        <v>Federal Realty Acquires The Summit, Alabama's Premier Retail Destination</v>
       </c>
       <c r="B455" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-01</v>
       </c>
       <c r="C455" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D455" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E455" t="str">
-        <v>https://www.newmediawire.com/news/fitness-legend-monica-brant-proudly-joins-n1o1-nitric-oxide-as-product-ambassador-7088626</v>
+        <v>https://www.prnewswire.com/news-releases/federal-realty-acquires-the-summit-alabamas-premier-retail-destination-302896582.html</v>
       </c>
       <c r="F455" t="str">
-        <v>BEVERLY HILLS, CA - August 18, 2026 ( NEWMEDIAWIRE ) - Announced today, Dr. Nathan S. Bryan, CEO of Bryan Therapeutics Inc, is proud to announce that Monica Brant is joining the consumer branding efforts as a brand ambassador. ABOUT NITRIC OXIDE CONSUMER PRODUCTS: Nitric oxide based consumer products for cardiovascular health and athletic performance are gaining popularity. Dr. Nathan S. Bryan, author of "The Secret Of Nitric Oxide - www.n1o1.com , founder of N1o1, is the recognized authority of Nitric Oxide. Consumer brands of N1o1 developed by Dr Nathan S. Bryan are based on 25 years of research science and clinical validation. Dr. Bryan is represented by Alan Morell and Creative Management Partners (CMP), Beverly Hills, CA. Said Dr. Nathan S. Bryan, CEO of BRYAN THERAPEUTICS INC : "In a</v>
+        <v>The first sale in The Summit's history adds Alabama's most-visited retail destination to the portfolio at a price immediately accretive to FFO per share NORTH BETHESDA, Md., Oct. 1, 2026 /PRNewswire/ -- Federal Realty Investment Trust (NYSE: FRT) today announced the acquisition of The...</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="str">
-        <v>Btab Partners with Global Manufacturers to Expand Access to the U.S. Market</v>
+        <v>Cosmos Health's Brands Reach More Than 40 Countries Across Europe, ...</v>
       </c>
       <c r="B456" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-01</v>
       </c>
       <c r="C456" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D456" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E456" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/18/3347078/0/en/btab-partners-with-global-manufacturers-to-expand-access-to-the-u-s-market.html</v>
+        <v>https://pr-inside.com/cosmos-health-s-brands-reach-more-than-40-countries-across-europe-r5229445.htm</v>
       </c>
       <c r="F456" t="str">
-        <v>SYDNEY, AUSTRALIA and NEW YORK, NY, Aug. 18, 2026 (GLOBE NEWSWIRE) -- Btab Ecommerce Group, Inc. (OTC: BBTT) (“Btab” or the “Company”), a global ecommerce and technology company, today announced the expansion of its work with international manufacturers seeking greater access to the U.S. market through Btab’s business network, commerce platforms and AI capabilities.</v>
+        <v>(PR-inside.com) More than 15 proprietary brands and product lines, plus 10 branded generics - across nutraceuticals, infection control, advanced formulations, skin care and mother &amp; baby, and branded generics Proprietary brands sold in more than 40 countries - across Europe, the Middle East, North America and Asia, through pharmacies, hospitals, retail chains and e-commerce Addressable markets of approximately $946 billion - the six product categories and two service markets in which the Company competes are estimated by third-party research at approximately $946 billion in 2025, projected to reach approximately $1.76 trillion by 2033 Infection control gaining hospital and retail traction - ..</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="str">
-        <v>Scan and Groove Goes Live, Turning Local Retail into Music Discovery</v>
+        <v>Cosmos Health's Brands Reach More Than 40 Countries Across Europe, the Middle East, North America and Asia, Addressing Global Markets Estimated at Approximately $946 Billion</v>
       </c>
       <c r="B457" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-01</v>
       </c>
       <c r="C457" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D457" t="str">
-        <v>SaaS, Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E457" t="str">
-        <v>https://pr-inside.com/scan-and-groove-goes-live-turning-local-retail-into-music-discovery-r5213606.htm</v>
+        <v>https://www.newswire.com/news/cosmos-healths-brands-reach-more-than-40-countries-across-europe-the-middle</v>
       </c>
       <c r="F457" t="str">
-        <v>(PR-inside.com) Powered by FriendsGroove's discovery platform and technology from Cerfinity, Inc. NEWTON, NJ / ACCESS Newswire / August 18, 2026 /Scan and Groove, the retail product that lets shops and stalls offer customers free music through a simple scan, is now live at ScanandGroove.com. It brings together FriendsGroove, the music-discovery platform built on mutual friendships between fans and artists, and technology from Cerfinity, Inc. Here's how it works: a customer scans a code - on a coffee sleeve, a product label, or an in-store sign - and lands on a page where a tap of the play button starts a song from an ..</v>
+        <v>More than 15 proprietary brands and product lines, plus 10 branded generics - across nutraceuticals, infection control, advanced formulations, skin care and mother &amp;amp; baby, and branded generics Proprietary brands sold in more than 40 countries - across Europe, the Middle East, North America and Asia, through pharmacies, hospitals, retail chains and e-commerce Addressable markets of approximately $946 billion - the six product categories and two service markets in which the Company competes are estimated by third-party research at approximately $946 billion in 2025, projected to reach approximately $1.76 trillion by 2033 Infection control gaining hospital and retail traction - C-Scrub listed at Tesco and Superdrug and tested under EN 12791 for surgical hand disinfection; C-Sept PRO adopt</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="str">
-        <v>AI1000 Rankings Reshuffle in Q2, but Retail Challengers Hold the Lead</v>
+        <v>TruGolf Holdings (TRUG) Announces First TruGolf Range Installation Featuring AI Coach</v>
       </c>
       <c r="B458" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-01</v>
       </c>
       <c r="C458" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D458" t="str">
-        <v>AI, Retail</v>
+        <v>Finance, AI, SaaS, Retail</v>
       </c>
       <c r="E458" t="str">
-        <v>https://pr-inside.com/ai1000-rankings-reshuffle-in-q2-but-retail-challengers-hold-the-lead-r5213600.htm</v>
+        <v>https://www.newmediawire.com/news/trugolf-holdings-trug-announces-first-trugolf-range-installation-featuring-ai-coach-7090250</v>
       </c>
       <c r="F458" t="str">
-        <v>(PR-inside.com) ReFiBuy's AI shopping benchmark, co-developed with Digital Commerce 360, finds 972 of 1,000 retailers changed rank; Nixon, No. 722 by online sales, took No. 1; and ChatGPT was the leading AI referral source for fewer retailers. RALEIGH, NC / ACCESS Newswire / August 18, 2026 / ReFiBuy, the company that coined Agentic Commerce Optimization (ACO), today published the Q2 2026 edition of the AI1000, the first quarterly update to the category-defining benchmark it co-developed with Digital Commerce 360. The index uses catalog, traffic and momentum signals to score the Top 1000 retailers by online sales for agentic commerce readiness, showing whether ..</v>
+        <v>LOS ANGELES, CA - October 1, 2026 ( NEWMEDIAWIRE ) - TruGolf (NASDAQ: TRUG) announced the first installation of its indoor range platform, TruGolf Range, featuring the company’s new TruGolf AI Coach experience at Lucid Golf in New Albany, Indiana. TruGolf Range allows up to five players to practice simultaneously on a single cinematic screen, with each hitting bay providing slow-motion replay of club and ball interaction, ball flight data and integrated AI analysis of swing tendencies. The Lucid Golf installation will include TruGolf AI Coach, which analyzes player shot data and tendencies to provide insights, instruction and drills. TruGolf Range also features structured training workflows, skills challenges and games and is designed for deployments ranging from compact installations to m</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="str">
-        <v>viemaa Launches at Sprouts Farmers Market Nationwide, Advancing a Next-Generation ...</v>
+        <v>Global Foods Group (Jaca) Presenting at NIBA's 153rd Investment Conference ...</v>
       </c>
       <c r="B459" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-01</v>
       </c>
       <c r="C459" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D459" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E459" t="str">
-        <v>https://pr-inside.com/viemaa-launches-at-sprouts-farmers-market-nationwide-advancing-a-next-generation-r5213599.htm</v>
+        <v>https://pr-inside.com/global-foods-group-jaca-presenting-at-niba-s-153rd-investment-conference-r5229433.htm</v>
       </c>
       <c r="F459" t="str">
-        <v>(PR-inside.com) CHICAGO, IL / ACCESS Newswire / August 18, 2026 / viemaatoday announced its national retail launch atSprouts Farmers Market,expanding access to its Bond Repair System across the United States. The launch reflects continued consumer demand for high-performance haircare formulated at the molecular level, with an emphasis on structural repair rather than surface conditioning. In a category historically dominated by cosmetic smoothing agents, viemaa is engineered around a different principle:targeted reinforcement of weakened hair fiber architecture.The Bond Repair System is developed to address structural degradation associated with thermal styling, oxidative processing, chemical services, and environmental stressors; factors that progressively compromise fiber integrity ..</v>
+        <v>(PR-inside.com) Founder and President, Pete Ferrari to present Jaca®, the rare sugar with Amazon revenue up 470% year over year DELRAY BEACH, FL / ACCESS Newswire / October 1, 2026 / Global Foods Group, LLC (Healthy For Life Foods), the company behind Jaca, is pleased to announce that it will be presenting on October 7, 2026, at NIBA's 153rd Investment Conference in Fort Lauderdale, Florida. Founder and President, Pete Ferrari will present and meet one-on-one with NIBA member firms that afternoon. Jaca is rare sugar that behaves like traditional sugar without the consequences. It is 100% pure allulose, a natural sugar born from ..</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="str">
-        <v>The Coca-Cola Company Announces Participation in Barclays Global Consumer Conference</v>
+        <v>Spondylitis Association of America Adds Two Distinguished Leaders to Board of Directors</v>
       </c>
       <c r="B460" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-01</v>
       </c>
       <c r="C460" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D460" t="str">
         <v>Retail</v>
       </c>
       <c r="E460" t="str">
-        <v>https://finance.yahoo.com/markets/stocks/articles/coca-cola-company-announces-participation-140000388.html</v>
+        <v>https://www.prweb.com/releases/spondylitis-association-of-america-adds-two-distinguished-leaders-to-board-of-directors-302896171.html</v>
       </c>
       <c r="F460" t="str">
-        <v>ATLANTA, August 18, 2026--The Coca-Cola Company announced today that CEO Henrique Braun will present at the Barclays Global Consumer Conference Sept. 9 at 11:15 a.m. ET.</v>
+        <v>SAA expands its leadership with expertise ranging from spondyloarthritis research and drug development to global technology and consumer engagement. ENCINO, Calif., Oct. 1, 2026 /PRNewswire-PRWeb/ -- The Spondylitis Association of America (SAA) today announced the appointment of Dr. Joerg...</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="str">
-        <v>Transient.AI Appoints Michael Ponniah as Chief Technology Officer</v>
+        <v>Ted Baker Marks Return to Standalone UK Retail with the Opening of Ted Baker Tailored</v>
       </c>
       <c r="B461" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-01</v>
       </c>
       <c r="C461" t="str">
-        <v>mlpr-businesswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D461" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E461" t="str">
-        <v>https://finance.yahoo.com/technology/ai/articles/transient-ai-appoints-michael-ponniah-140000759.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361253</v>
       </c>
       <c r="F461" t="str">
-        <v>NEW YORK, August 18, 2026--Transient.AI, the AI operating system for regulated financial markets, today announced the appointment of Michael Ponniah as Chief Technology Officer (CTO). Michael brings over two decades of experience across high-frequency trading technology on Wall Street and large-scale cloud services, AI, and logistics infrastructure at Amazon. In his role as CTO, Michael will lead Transient’s global engineering, technical strategy, and platform architecture as the firm accelerate</v>
+        <v>Ted Baker, the iconic British lifestyle brand celebrated for its distinctive design, character and quintessential British wit, today announced its return to standalone retail in the UK with the opening of Ted Baker Tailored on 2 October. - - Located in the heart of London&amp;#39;s financial district, Ted Baker Tailored represents an evolution of the brand&amp;#39;s UK retail presence, building on the menswear heritage on which it was founded. Rooted in the traditions of British tailoring and reimagined fo... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361253</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="str">
-        <v>Women Are Invited to Learn What No One Ever Taught Them</v>
+        <v>How Albertsons Companies is reimagining retail from the inside out</v>
       </c>
       <c r="B462" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-01</v>
       </c>
       <c r="C462" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-openai</v>
       </c>
       <c r="D462" t="str">
-        <v>Retail, Education, Healthcare</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E462" t="str">
-        <v>https://express-press-release.net/news/2026/08/18/1766146</v>
+        <v>https://openai.com/index/albertsons-reimagining-retail</v>
       </c>
       <c r="F462" t="str">
-        <v>CAPE TOWN, South Africa, 2026-08-18 — /EPR Network/ — Consensuality has expanded access to its relationship and intimacy education services through The Erotic Reboot online [read full press release...]</v>
+        <v>Albertsons Cos. is using ChatGPT Enterprise and the OpenAI API to help teams work faster and make grocery shopping easier for millions of customers.</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="str">
-        <v>Caldwell Strengthens Consumer Practice with Addition of Nicole Woolley ...</v>
+        <v>Kulkea's Käydä 36L Travel Backpack Named a 2026 Best of the Year Award Winner</v>
       </c>
       <c r="B463" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-01</v>
       </c>
       <c r="C463" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D463" t="str">
         <v>Retail</v>
       </c>
       <c r="E463" t="str">
-        <v>https://pr-inside.com/caldwell-strengthens-consumer-practice-with-addition-of-nicole-woolley-r5213590.htm</v>
+        <v>https://www.prweb.com/releases/kulkeas-kayda-36l-travel-backpack-named-a-2026-best-of-the-year-award-winner-302896098.html</v>
       </c>
       <c r="F463" t="str">
-        <v>(PR-inside.com) TORONTO, ON AND NEW YORK, NY / ACCESS Newswire / August 18, 2026 / Retained executive search firm Caldwell (TSX:CWL)(OTCQX:CWLPF) today announced the addition of Nicole Woolley as a Partner in the firm's Consumer Practice. Based in New York, Woolley advises public companies, private equity-backed businesses, and founder-led organizations on building leadership teams across the consumer, retail, fashion, luxury, beauty, and food and beverage sectors. Nicole Woolley, Partner in Caldwell's Consumer Practice, based in New York. Woolley advises clients on building leadership teams across the consumer, retail, fashion, luxury, beauty, and food and beverage sectors. With more than a decade of ..</v>
+        <v>Recognition in the Travel &amp; Outdoor category follows rigorous evaluation by independent experts, consumer testers and analysts WESTWOOD, Mass., Oct. 1, 2026 /PRNewswire-PRWeb/ -- Kulkea, a Finnish-Inspired New England based gear bag company, today announced that its Käydä Travel Backpack...</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="str">
-        <v>MDCE Introduces a Higher Standard for Strain Integrity, Potency Verification ...</v>
+        <v>5 ways Amazon is investing in New Jersey</v>
       </c>
       <c r="B464" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-01</v>
       </c>
       <c r="C464" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D464" t="str">
-        <v>AI, SaaS, Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E464" t="str">
-        <v>https://pr-inside.com/mdce-introduces-a-higher-standard-for-strain-integrity-potency-verification-r5213587.htm</v>
+        <v>https://www.aboutamazon.com/news/community/amazon-investment-new-jersey-jobs-infrastructure-small-business?utm_source=rss</v>
       </c>
       <c r="F464" t="str">
-        <v>(PR-inside.com) Proprietary AI Vision Platform Supports Product Authenticity in Cannabis Retail While Enabling Early Pest Detection, Crop Health Monitoring and Farm-to-Plate Freshness Tracking MESA, AZ / ACCESS Newswire / August 18, 2026 / Medical Care Technologies Inc. (OTCID:MDCE) today highlighted the strategic potential of its StrainScan Pro platform as a proprietary AI vision solution designed to introduce a higher standard for visual quality verification across regulated retail and large-scale agriculture. StrainScan Pro is designed to deliver rapid, on-device visual analysis that supports strain consistency, potency-related visual indicators, and quality verification for licensed operators. At the same time, the same core computer-vision architecture is ..</v>
+        <v>Amazon's investments are boosting the Garden State's economy while creating opportunities for New Jersey residents.</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="str">
-        <v>ADM Endeavors (OTCQB: ADMQ) Returns to Profitability in Second Quarter 2026 as Revenue Grows 11% and New Facility Begins to Deliver</v>
+        <v>LaBelle Patrimoine Ancient Blend™ Ground Chicken Expands to Whole Foods Market Stores Nationwide</v>
       </c>
       <c r="B465" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-01</v>
       </c>
       <c r="C465" t="str">
-        <v>NewMediaWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D465" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E465" t="str">
-        <v>https://www.newmediawire.com/news/adm-endeavors-otcqb-admq-returns-to-profitability-in-second-quarter-2026-as-revenue-grows-11-and-new-facility-begins-to-deliver-7088623</v>
+        <v>https://www.prweb.com/releases/labelle-patrimoine-ancient-blend-ground-chicken-expands-to-whole-foods-market-stores-nationwide-302896084.html</v>
       </c>
       <c r="F465" t="str">
-        <v>Promotional Products Revenue Up Nearly 20%; Administrative Costs Decline 6.7% Following Consolidation Into New 100,000-Square-Foot Fort Worth Facility FORT WORTH, TX - August 18, 2026 ( NEWMEDIAWIRE ) - ADM Endeavors, Inc. ("ADM" or the "Company") (OTCQB: ADMQ), a vertically integrated provider of custom apparel, uniforms, promotional products, screen printing, embroidery, digital printing, and fulfillment services, today reported financial results for the second quarter and six months ended June 30, 2026 - the first quarter in which the Company's operations were substantially consolidated into its new 100,000-square-foot production and retail facility in Fort Worth, Texas. Second Quarter 2026 Financial Highlights Revenue increased 11.4% to $1,307,924 , compared to $1,173,827 in the second</v>
+        <v>LaBelle Patrimoine's heritage, pasture-raised ground chicken with liver, heart and gizzard answers growing consumer demand for more nutrient-dense, high-protein foods. LANCASTER, Pa., Oct. 1, 2026 /PRNewswire-PRWeb/ -- LaBelle Patrimoine, the heritage poultry brand known for raising...</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="str">
-        <v>MDCE Introduces a Higher Standard for Strain Integrity, Potency Verification and Agricultural Quality Control with StrainScan Pro (OTCID:MDCE)</v>
+        <v>3DX Industries Details Advanced Systems Strategy for Product Development and Manufacturing</v>
       </c>
       <c r="B466" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-01</v>
       </c>
       <c r="C466" t="str">
-        <v>Newswire.com</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D466" t="str">
-        <v>AI, SaaS, Healthcare, Retail</v>
+        <v>SaaS, Energy, Retail, Automotive</v>
       </c>
       <c r="E466" t="str">
-        <v>https://www.newswire.com/news/mdce-introduces-a-higher-standard-for-strain-integrity-potency-verification-and</v>
+        <v>https://www.newmediawire.com/news/3dx-industries-details-advanced-systems-strategy-for-product-development-and-manufacturing-7090248</v>
       </c>
       <c r="F466" t="str">
-        <v>Proprietary AI Vision Platform Supports Product Authenticity in Cannabis Retail While Enabling Early Pest Detection, Crop Health Monitoring and Farm-to-Plate Freshness Tracking</v>
+        <v>FERNDALE, WA - October 1, 2026 ( NEWMEDIAWIRE ) - 3DX Industries, Inc. (OTCID: DDDX) (“3DX” or the “Company”), a U.S.-based advanced manufacturing company, provides additional details on the strategy and operating model of its recently established 3DX Advanced Systems Division. Advanced Systems is being developed to expand 3DX’s role beyond individual component manufacturing and into a broader portion of the product-development process. The division will connect product development, prototyping, design support and advanced manufacturing within an integrated operating platform. “Advanced Systems is about moving 3DX further into the value chain,” said Roger Janssen, President and Chief Executive Officer of 3DX Industries. “Our goal is to participate not only in manufacturing a component, but</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="str">
-        <v>An Unforgettable Evening of Fine Spirits, Premium Cigars and Culinary ...</v>
+        <v>REI Nation Now Operating as REI Nation Real Estate Services</v>
       </c>
       <c r="B467" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-01</v>
       </c>
       <c r="C467" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D467" t="str">
-        <v>Retail</v>
+        <v>Real Estate, Retail</v>
       </c>
       <c r="E467" t="str">
-        <v>https://pr-inside.com/an-unforgettable-evening-of-fine-spirits-premium-cigars-and-culinary-r5213581.htm</v>
+        <v>https://www.prweb.com/releases/rei-nation-now-operating-as-rei-nation-real-estate-services-302896075.html</v>
       </c>
       <c r="F467" t="str">
-        <v>(PR-inside.com) Fast Moving Consumer Goods, Inc. Brings Exclusive "Sip • Smoke • Savor" Experience to San Diego SAN DIEGO, CA / ACCESS Newswire / August 18, 2026 / Fast Moving Consumer Goods, Inc. (FMCG) along with Keg N Bottle are proud to announce the latest installment of its experiential tasting series, Sip • Smoke • Savor, taking place on Thursday, August 20, 2026, from 6:00 p.m. to 8:00 p.m. at KnB Bistro in San Diego, California. The event will bring together discerning consumers, spirits enthusiasts and cigar aficionados for an elevated evening of premium indulgence and brand discovery. The event will showcase selections ..</v>
+        <v>One trusted name for investment, property management, and realty services, with a growing focus on retail home buying and selling. MEMPHIS, Tenn., Oct. 1, 2026 /PRNewswire-PRWeb/ -- REI Nation, one of the largest turnkey real estate investment companies in the United States, announced it...</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="str">
-        <v>Kartoon Studios to Participate in the Lytham Partners 2026 Consumer ...</v>
+        <v>Salon Ecru Introduces Davines Product Line</v>
       </c>
       <c r="B468" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-01</v>
       </c>
       <c r="C468" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D468" t="str">
-        <v>Finance, Retail, Media</v>
+        <v>Retail</v>
       </c>
       <c r="E468" t="str">
-        <v>https://pr-inside.com/kartoon-studios-to-participate-in-the-lytham-partners-2026-consumer-r5213580.htm</v>
+        <v>https://www.prnewswire.com/news-releases/salon-ecru-introduces-davines-product-line-302896035.html</v>
       </c>
       <c r="F468" t="str">
-        <v>(PR-inside.com) BEVERLY HILLS, CA / ACCESS Newswire / August 18, 2026 /Kartoon Studios, Inc. (NYSE American:TOON) ("Kartoon Studios" or the "Company"), a global entertainment company creating, producing, distributing and licensing children's and family content, today announced that it will participate in a webcast presentation at the Lytham Partners 2026 Consumer &amp; Technology Investor Summit, taking place virtually on Tuesday, August 18, 2026. The webcast will take place at 12:30 p.m. ET on Tuesday, August 18, 2026. The webcast can be accessed by visiting the summit home page at https://lythampartners.com/cts2026/ or directly at https://lythampartners.com/cts2026/toon. A replay will also be available through the same ..</v>
+        <v>Long-lasting foot deodorant powder is now available to customers in the United Kingdom through Amazon UK and directly through the On Your Toes website. ROSEVILLE, Calif., Oct. 1, 2026 /PRNewswire/ -- Salon Ecru, a women-focused beauty salon in Roseville known for lived-in color,...</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="str">
-        <v>An Unforgettable Evening of Fine Spirits, Premium Cigars and Culinary Excellence Featuring Woody Creek Distillers and William H Macy</v>
+        <v>HABANOS, S.A. HAS UNVEILED THE MONTECRISTO FRAGATA, A NEW TRAVEL HUMIDOR EXCLUSIVELY FOR DUTY-FREE AND TRAVEL RETAIL</v>
       </c>
       <c r="B469" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-01</v>
       </c>
       <c r="C469" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D469" t="str">
         <v>Retail</v>
       </c>
       <c r="E469" t="str">
-        <v>https://www.newswire.com/news/an-unforgettable-evening-of-fine-spirits-premium-cigars-and-culinary-excellence</v>
+        <v>https://www.prnewswire.com/news-releases/habanos-sa-has-unveiled-the-montecristo-fragata-a-new-travel-humidor-exclusively-for-duty-free-and-travel-retail-302896157.html</v>
       </c>
       <c r="F469" t="str">
-        <v>Fast Moving Consumer Goods, Inc. Brings Exclusive "Sip &amp;bull; Smoke &amp;bull; Savor" Experience to San Diego</v>
+        <v>Montecristo expands its legacy with a new luxury offering designed to accompany Habano aficionados on their travels around the world HAVANA, Oct. 1, 2026 /PRNewswire/ -- At the TFWA World Exhibition &amp; Conference, one of the leading international events for the duty-free and travel retail...</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="str">
-        <v>Kartoon Studios to Participate in the Lytham Partners 2026 Consumer &amp; Technology Investor Summit on August 18, 2026</v>
+        <v>Honeycomb Proverbs Offers Christian Wedding Gift</v>
       </c>
       <c r="B470" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-01</v>
       </c>
       <c r="C470" t="str">
-        <v>Newswire.com</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D470" t="str">
         <v>Retail</v>
       </c>
       <c r="E470" t="str">
-        <v>https://www.newswire.com/news/kartoon-studios-to-participate-in-the-lytham-partners-2026-consumer-technology</v>
+        <v>https://express-press-release.net/news/2026/10/01/1773801</v>
       </c>
       <c r="F470" t="str">
-        <v/>
+        <v>San Antonio, Texas, 2026-10-01 — /EPR Network/ — For those seeking Christian wedding anniversary gifts, Honeycomb Proverbs can help. Wedding gifts are more meaningful when they [read full press release...]</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="str">
-        <v>INNELS Launches Free EU Compliance Checker for Amazon Sellers in Europe ...</v>
+        <v>BOS Robotics Division Receives $380,000 Follow-On Order from a Leading Israeli Defense Customer</v>
       </c>
       <c r="B471" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-01</v>
       </c>
       <c r="C471" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D471" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E471" t="str">
-        <v>https://pr-inside.com/innels-launches-free-eu-compliance-checker-for-amazon-sellers-in-europe-r5213560.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/10/01/3373026/10669/en/bos-robotics-division-receives-380-000-follow-on-order-from-a-leading-israeli-defense-customer.html</v>
       </c>
       <c r="F471" t="str">
-        <v>(PR-inside.com) Copenhagen-based marketplace agency INNELS has launched the EU Compliance Checker, a free tool that gives Amazon sellers a country-by-country compliance scorecard in under two minutes, covering GPSR requirements, EPR registration, CE marking, and country-specific rules. KONGENS LYNGBY AND COPENHAGEN, DENMARK / ACCESS Newswire / August 18, 2026 / INNELS, a Copenhagen-based full-service Amazon agency, today announced the launch of the EU Compliance Checker, a free online tool that shows Amazon sellers which European regulations their products meet and which could get their listings blocked. The tool requires no account and no credit card, and returns a full country-by-country compliance scorecard in ..</v>
+        <v>RISHON LE ZION, Israel, Oct. 01, 2026 (GLOBE NEWSWIRE) -- BOS Better Online Solutions Ltd. ("BOS" or the "Company") (Nasdaq: BOSC), an integrator of supply chain technologies for the aerospace, defense, industrial and retail sectors, today announced that its Intelligent Robotics Division has received a $380,000 follow-on order from a leading existing Israeli defense customer.</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="str">
-        <v>Major Automotive eCommerce Network Deploys HawkSearch AI Across 2.4 ...</v>
+        <v>Turnover of Apranga Group in September 2026</v>
       </c>
       <c r="B472" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-01</v>
       </c>
       <c r="C472" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D472" t="str">
-        <v>Finance, AI, SaaS, Retail, Automotive</v>
+        <v>Retail</v>
       </c>
       <c r="E472" t="str">
-        <v>https://pr-inside.com/major-automotive-ecommerce-network-deploys-hawksearch-ai-across-r5213554.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/10/01/3372926/0/en/turnover-of-apranga-group-in-september-2026.html</v>
       </c>
       <c r="F472" t="str">
-        <v>(PR-inside.com) WOBURN, MA / ACCESS Newswire / August 18, 2026 / Bridgeline Digital, Inc. (NASDAQ:BLIN), a leader in AI-powered product discovery and eCommerce solutions, announced today the successful deployment of its HawkSearch AI platform for a major North American automotive eCommerce network. The implementation supports approximately 2.4 million product records and represents one of HawkSearch's largest OpenSearch deployments to date. The customer selected HawkSearch's OpenSearch-based platform to modernize eCommerce search, improve indexing performance, enable real-time product updates, and establish the foundation for advanced AI-powered shopping experiences. The deployment includes Smart Search capabilities, Visual Search, Concept Search, AI-assisted merchandising tools, and perso</v>
+        <v>Retail turnover (including VAT) of Apranga Group amounted to EUR 34.6 million in September 2026 and increased by 10.9% compared to September 2025.</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="str">
-        <v>Major Automotive eCommerce Network Deploys HawkSearch AI Across 2.4 Million Product Records</v>
+        <v>Amazon introduces a completely redesigned Kindle family</v>
       </c>
       <c r="B473" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-01</v>
       </c>
       <c r="C473" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D473" t="str">
-        <v>AI, Retail, Automotive</v>
+        <v>Retail</v>
       </c>
       <c r="E473" t="str">
-        <v>https://www.newswire.com/news/major-automotive-ecommerce-network-deploys-hawksearch-ai-across-2-4-million</v>
+        <v>https://www.aboutamazon.com/news/devices/new-kindle-lineup-2026?utm_source=rss</v>
       </c>
       <c r="F473" t="str">
-        <v/>
+        <v>The all-new Kindle, Kindle Paperwhite, and Kindle Colorsoft are thinner and lighter with a new display stack and seamless edge-to-edge color across the lineup.</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="str">
-        <v>Groupon Announces Series of Direct Retail Investor Engagements</v>
+        <v>Aquasana Announces Amazon Prime Day Deals on its Award-Winning Water Filtration Systems</v>
       </c>
       <c r="B474" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-01</v>
       </c>
       <c r="C474" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PRWeb</v>
       </c>
       <c r="D474" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E474" t="str">
-        <v>https://www.newsfilecorp.com/release/310114/Groupon-Announces-Series-of-Direct-Retail-Investor-Engagements</v>
+        <v>https://www.prweb.com/releases/aquasana-announces-amazon-prime-day-deals-on-its-award-winning-water-filtration-systems-302895682.html</v>
       </c>
       <c r="F474" t="str">
-        <v>Company launches @GrouponIR investor relations account on XCEO Dusan Senkypl to appear live on Yahoo Finance on August 19Senkypl and CFO Rana Kashyap to host live X Spaces on August 25Investor Q&amp;A to be livestreamed from Groupon's investor relations site on September 10Chicago, Illinois--(Newsfile Corp. - August 18, 2026) - Groupon, Inc. (NASDAQ: GRPN) today announced a series of engagements over the coming weeks designed to give retail shareholders direct access to company management, along...</v>
+        <v>Save up to 64% off MSRP on Aquasana shower filters, under sink filters and whole house systems for cleaner, healthier home upgrades this Fall AUSTIN, Texas, Oct. 1, 2026 /PRNewswire-PRWeb/ -- Aquasana, a leading maker of high-performance water filtration solutions for the home, today...</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="str">
-        <v>Kaestria Launches RankingRider, an AI-Powered SEO Tool for E-Commerce on Shopify, Wix, and Web</v>
+        <v>Bundox Introduces Live Wild &amp; Retreat Greater Kruger Safari Package</v>
       </c>
       <c r="B475" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-01</v>
       </c>
       <c r="C475" t="str">
         <v>Express Press Release</v>
       </c>
       <c r="D475" t="str">
-        <v>AI, Retail</v>
+        <v>Retail, Healthcare, Media</v>
       </c>
       <c r="E475" t="str">
-        <v>https://express-press-release.net/news/2026/08/18/1765881</v>
+        <v>https://express-press-release.net/news/2026/10/01/1773306</v>
       </c>
       <c r="F475" t="str">
-        <v>Sainte-Suzanne, Reunion Island, France, 2026-08-18 — /EPR Network/ — E-commerce store owners know the challenge all too well: product pages that are poorly optimized for search [read full press release...]</v>
+        <v>Greater Kruger, South Africa, 2026-10-01 — /EPR Network/ — Bundox Safari Co. has introduced Live Wild &amp;#38; Retreat, a five-day, four-night Greater Kruger safari package [read full press release...]</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="str">
-        <v>Sleek Bill Launches Android POS App on Google Play Store, Bringing Complete Retail Billing to Every Smartphone</v>
+        <v>Australian-Made Roof-Mounted Exhaust Fans Support Diverse Commercial and Industrial Applications</v>
       </c>
       <c r="B476" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-01</v>
       </c>
       <c r="C476" t="str">
         <v>Express Press Release</v>
       </c>
       <c r="D476" t="str">
-        <v>Retail, Education, Healthcare</v>
+        <v>Retail</v>
       </c>
       <c r="E476" t="str">
-        <v>https://express-press-release.net/news/2026/08/18/1765868</v>
+        <v>https://express-press-release.net/news/2026/10/01/1773222</v>
       </c>
       <c r="F476" t="str">
-        <v>Pune, India, 2026-08-18 — /EPR Network/ — Sleek Bill, one of India&amp;#8217;s leading GST billing software providers trusted by businesses across 170+ countries, today announced [read full press release...]</v>
+        <v>Australia, 2026-10-01 — /EPR Network/ — Ventilation requirements can vary significantly between commercial kitchens, bakeries, workshops, manufacturing facilities and specialist industrial environments. Each application can [read full press release...]</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="str">
-        <v>Cove Capital Investments Adds Another Asset to Its Growing Portfolio of Debt-Free Delaware Statutory Trust Offerings After Acquiring 29,000-Square-Foot Retail Property to Form Its Shreveport Opportunity 120 DST</v>
+        <v>San Diego Memorial Chapel Continues More Than Two Decades of Family-Owned Funeral Service in San Diego</v>
       </c>
       <c r="B477" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-01</v>
       </c>
       <c r="C477" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D477" t="str">
-        <v>Finance, Real Estate, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E477" t="str">
-        <v>https://www.prnewswire.com/news-releases/cove-capital-investments-adds-another-asset-to-its-growing-portfolio-of-debt-free-delaware-statutory-trust-offerings-after-acquiring-29-000-square-foot-retail-property-to-form-its-shreveport-opportunity-120-dst-302853553.html</v>
+        <v>https://express-press-release.net/news/2026/10/01/1773173</v>
       </c>
       <c r="F477" t="str">
-        <v>Located in the highly sought-after Bayou Walk Shopping Center, this Shreveport, LA acquisition benefits from a roster of national tenants backed by corporate-guaranteed leases. In addition, the property was acquired debt-free, at a price well below replacement costs, and with under market...</v>
+        <v>San Diego, CA, 2026-10-01 — /EPR Network/ — San Diego Memorial Chapel continues its longstanding commitment to providing compassionate, professional, and personalized funeral care to [read full press release...]</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="str">
-        <v>AI Is Earning Its Place at the Table, New PAR Technology Survey Finds</v>
+        <v>East County Mortuary Encourages San Diego Families to Discuss Final Wishes Before It’s Too Late</v>
       </c>
       <c r="B478" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-01</v>
       </c>
       <c r="C478" t="str">
-        <v>mlpr-businesswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D478" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E478" t="str">
-        <v>https://finance.yahoo.com/technology/ai/articles/ai-earning-place-table-par-113000028.html</v>
+        <v>https://express-press-release.net/news/2026/10/01/1773160</v>
       </c>
       <c r="F478" t="str">
-        <v>NEW HARTFORD, N.Y., August 18, 2026--PAR Technology Corporation (NYSE: PAR), a leading technology provider powering multi‑unit operations across restaurant, retail, and large-scale commerce, today released its 2026 Industry Report: AI on the Diner’s Terms. The report analyzes findings from 1,000 surveyed consumers on AI's expanding role in the restaurant experience, revealing a meaningful shift from 2025.</v>
+        <v>San Diego, CA, 2026-10-01 — /EPR Network/ — Conversations about final wishes are often postponed because families may find the subject uncomfortable. East County Mortuary [read full press release...]</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="str">
-        <v>AAEON’s 2026 Customer Satisfaction Survey Prize Winner Announced!</v>
+        <v>AAA Cremations Encourages San Diego Families to Review Funeral Plans as Life Circumstances Change</v>
       </c>
       <c r="B479" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-01</v>
       </c>
       <c r="C479" t="str">
         <v>Express Press Release</v>
       </c>
       <c r="D479" t="str">
-        <v>Healthcare, Real Estate, Energy, Retail, Automotive, Education, Media</v>
+        <v>Retail</v>
       </c>
       <c r="E479" t="str">
-        <v>https://express-press-release.net/news/2026/08/18/1765824</v>
+        <v>https://express-press-release.net/news/2026/10/01/1773133</v>
       </c>
       <c r="F479" t="str">
-        <v>Following another year of excellent feedback, one lucky AAEON customer will receive the survey’s grand prize as part of their order. Taipei, Taiwan, 2026-08-18 — [read full press release...]</v>
+        <v>San Diego, CA, 2026-10-01 — /EPR Network/ — Funeral and cremation plans can provide families with a clear understanding of a person’s wishes, but those [read full press release...]</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="str">
-        <v>Aziro Elevates to AWS Advanced Tier, Strengthening Its Cloud and AI Engineering Capabilities, Deepening Its AWS Alliance</v>
+        <v>DataMeds AI's Corexa Pharmacy Surpasses $1 Million In Monthly Revenue</v>
       </c>
       <c r="B480" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-01</v>
       </c>
       <c r="C480" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D480" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>Finance, AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E480" t="str">
-        <v>https://express-press-release.net/news/2026/08/18/1765794</v>
+        <v>https://pr-inside.com/datameds-ai-s-corexa-pharmacy-surpasses-1-million-in-monthly-revenue-r5229271.htm</v>
       </c>
       <c r="F480" t="str">
-        <v>Alpharetta, Georgia, USA, 2026-08-18 — /EPR Network/ — Aziro today has announced its progression to an Advanced Tier Partner status within the Amazon Web Services [read full press release...]</v>
+        <v>(PR-inside.com) September 2026 revenue up more than 66 percent from July 2026 with expansion of retail customer base and Tollo Health pharmaceutical-adjunct product launches TAMPA, FL / ACCESS Newswire / October 1, 2026 / DataMeds AI, Inc . (NASDAQ:MEDS) ("DataMeds AI," "DataMEDS," or the "Company"), a healthcare company leveraging its Health IT and physical infrastructure together with its artificial intelligence platform EinsteinRx™ and smart contracts platform PharmacyChain™, today provided a revenue update on Corexa Pharmacy , a division of its wholly owned subsidiary Corexa Health . Corexa Pharmacy recorded preliminary, unaudited revenue of more than $1 million for September 2026, an increase of ..</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="str">
-        <v>Hope Spring eCard Introduces Corporate Christmas eCards to Its Growing Collection</v>
+        <v>Sompo appoints Scott Toland as Head of Commercial Lines, Insurance, Continental Europe</v>
       </c>
       <c r="B481" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-01</v>
       </c>
       <c r="C481" t="str">
-        <v>Pressat</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D481" t="str">
-        <v>SaaS, Healthcare, Retail, Media</v>
+        <v>Real Estate, Retail</v>
       </c>
       <c r="E481" t="str">
-        <v>https://pressat.co.uk/releases/hope-spring-ecard-introduces-corporate-christmas-ecards-to-its-growing-collection-4dd31b36cf204e2a9169c744c881e0e4/</v>
+        <v>https://www.globenewswire.com/news-release/2026/10/01/3372677/0/en/sompo-appoints-scott-toland-as-head-of-commercial-lines-insurance-continental-europe.html</v>
       </c>
       <c r="F481" t="str">
-        <v>Tuesday 18 August, 2026 HEREFORD, UK – August, 2026 – Hope Spring eCard is expanding its festive offering with a dedicated range of corporate charity christmas ecards, giving businesses, charities and other organisations a new way to send Christmas greetings to clients, employees, suppliers and business partners while supporting a charitable cause. The new business-focused service builds on Hope Spring eCards’ existing digital greeting ecard platform, which enables users to send personalised greetings online. The corporate collection will include static, animated and video Christmas designs, with businesses able to add their own messages and company details. The expansion comes as organisations increasingly look for convenient, paper-free ways to maintain relationships with customers and c</v>
+        <v>LUXEMBOURG, Oct. 01, 2026 (GLOBE NEWSWIRE) -- Sompo, a leading global provider of commercial and consumer property and casualty (re)insurance, today announced the appointment of Scott Toland as Head of Commercial Lines, Insurance, Continental Europe.</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="str">
-        <v>JUNI Named No. 187 on the 2026 Inc. 5000 and No. 18 in Consumer Products</v>
+        <v>Storytel Launches Online Bookstore for Physical Books</v>
       </c>
       <c r="B482" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-01</v>
       </c>
       <c r="C482" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D482" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E482" t="str">
-        <v>https://www.prweb.com/releases/juni-named-no-187-on-the-2026-inc-5000-and-no-18-in-consumer-products-302851542.html</v>
+        <v>https://pr-inside.com/storytel-launches-online-bookstore-for-physical-books-r5229270.htm</v>
       </c>
       <c r="F482" t="str">
-        <v>Functional Beverage Brand Lands in the Top 5% of America's Fastest-Growing Private Companies with 1,815% Three-Year Revenue Growth LOS ANGELES, Aug. 18, 2026 /PRNewswire-PRWeb/ -- JUNI, the fast-growing functional beverage brand co-founded by Jay Shetty, Radhi Devlukia and Kim Perell,...</v>
+        <v>(PR-inside.com) STOKHOLM, SE / ACCESS Newswire / October 1, 2026 / Storytel AB (publ) (STO:STORY B) - Storytel Group today announces the launch of a new e-commerce storefront for physical books in Sweden. The initiative is designed to offer book lovers a more seamless way to buy physical editions, with an exclusive discount for Storytel subscribers. The bookstore opens today at storytelbooks.com and will also be available from the Storytel app later in October, making the move from book discovery to purchase even more convenient. "We want to offer the best experience regardless of format. With our own bookstore, book lovers can ..</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="str">
-        <v>Pop. Sip. Repeat. Bubl Cocktail Shots Introduces the Future of Molecular Mixology Nationwide</v>
+        <v>RM Equity Partners (RMEP) completes generational handover – partners take full ownership</v>
       </c>
       <c r="B483" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-01</v>
       </c>
       <c r="C483" t="str">
-        <v>Send2Press</v>
+        <v>Pressat</v>
       </c>
       <c r="D483" t="str">
         <v>Retail</v>
       </c>
       <c r="E483" t="str">
-        <v>https://www.send2press.com/wire/pop-sip-repeat-bubl-cocktail-shots-introduces-the-future-of-molecular-mixology-nationwide/</v>
+        <v>https://pressat.co.uk/releases/rm-equity-partners-rmep-completes-generational-handover-partners-take-full-ownership-e00295ff4c8fa30404dbc35b8111b68a/</v>
       </c>
       <c r="F483" t="str">
-        <v>FRANKLIN, N.J., Aug. 18, 2026 (SEND2PRESS NEWSWIRE) -- Imagine a shot you can hold in your hand, drop into a martini or pop straight into your mouth, no glass required. That's Bubl&amp;#x2122; Cocktail Shots, its flagship product. These vodka-based, liquid-filled spheres are wrapped in an ultra-thin, entirely edible shell. Following a successful launch in New Jersey, it's now expanding into retail and digital markets nationwide, Parker Development Inc., who developed the manufacturing methods for Bubl, announced today.</v>
+        <v>Thursday 1 October, 2026 Ruggell (LI), 1 October 2026 – RM Equity Partners (RMEP), the international investment firm focused on asset-light digital businesses, today announces the completion of its generational handover. As of 1 October 2026, the management company is fully owned by the three partners Eugen Benedikt Russ, Chris Wittlinger and Nicola Szekely and the wider team, who will make all new investments independently. With this step, the succession within the founding family is concluded: RMEP operates as a fully independent investment firm with no ownership, management or personnel ties to the Russmedia group. RMEP has grown into one of the most active investors in digital marketplaces, software and consumer platforms in Europe: Assets under management of more than €500 millionAnnu</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="str">
-        <v>Comprehensive Guide to Humidity Control Systems for Various Sectors in Pakistan</v>
+        <v>Latency Is the Enemy, and the Edge Computing Market Is the Weapon</v>
       </c>
       <c r="B484" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-01</v>
       </c>
       <c r="C484" t="str">
         <v>Express Press Release</v>
       </c>
       <c r="D484" t="str">
-        <v>Energy, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E484" t="str">
-        <v>https://express-press-release.net/news/2026/08/18/1765598</v>
+        <v>https://express-press-release.net/news/2026/10/01/1774915</v>
       </c>
       <c r="F484" t="str">
-        <v>Lahore, Pakistan, 2026-08-18 — /EPR Network/ — Indoor air quality is not only about temperature. Humidity also plays a major role in comfort, product safety, equipment [read full press release...]</v>
+        <v>Enterprises are moving compute closer to where data is created. Factories, hospitals, retail stores, telecom towers, and vehicles all produce data that can&amp;#8217;t always wait [read full press release...]</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="str">
-        <v>Washroom Cubicles Direct Ltd Sets New Standards for Washroom Cubicles UK</v>
+        <v>KIA AMERICA POSTS BEST SEPTEMBER AND BEST QUARTERLY SALES TOTALS IN COMPANY HISTORY</v>
       </c>
       <c r="B485" t="str">
-        <v>2026-08-18</v>
+        <v>2026-10-01</v>
       </c>
       <c r="C485" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D485" t="str">
-        <v>Retail, Education</v>
+        <v>Retail</v>
       </c>
       <c r="E485" t="str">
-        <v>https://express-press-release.net/news/2026/08/18/1765560</v>
+        <v>https://www.prnewswire.com/news-releases/kia-america-posts-best-september-and-best-quarterly-sales-totals-in-company-history-302895671.html</v>
       </c>
       <c r="F485" t="str">
-        <v>LEEDS, UK, 2026-08-18 — /EPR Network/ — The demand for high-quality washroom facilities continues to grow across the commercial, education, healthcare, retail, and public sectors. [read full press release...]</v>
+        <v>September sales totaled 77,009 units and third-quarter sales reached 236,659 units, up 18 and 8 percent year-over-year, respectively, achieving record September and record quarterly sales Retail sales increased 19 and 9 percent year-over-year, reaching 70,429 units in September and...</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="str">
-        <v>"VERZUS ALL" Company-Owned Brand Launching at Major Club Retailer Across ...</v>
+        <v>Alito Recusal Raises New Question: Should Supreme Court Be Hearing Suncor v. Boulder At All, Says Consumer Watchdog</v>
       </c>
       <c r="B486" t="str">
-        <v>2026-08-18</v>
+        <v>2026-09-30</v>
       </c>
       <c r="C486" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D486" t="str">
-        <v>SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E486" t="str">
-        <v>https://pr-inside.com/verzus-all-company-owned-brand-launching-at-major-club-retailer-across-r5213493.htm</v>
+        <v>https://www.prnewswire.com/news-releases/alito-recusal-raises-new-question-should-supreme-court-be-hearing-suncor-v-boulder-at-all-says-consumer-watchdog-302895060.html</v>
       </c>
       <c r="F486" t="str">
-        <v>(PR-inside.com) Rollout in the UK, France, Spain, Sweden and Iceland Builds Growing International Retail Presence for IFTNA Technology-Enhanced Apparel MARKHAM, ON / ACCESS Newswire / August 18, 2026 / iFabric Corp. ("iFabric" or the "Company") (TSX:IFA)(OTCQX:IFABF) announces that its wholly-owned subsidiary, Intelligent Fabric Technologies (North America) Inc. ("IFTNA"), is launching swimwear under its Company-owned "VERZUS ALL" Apparel brand at a major international club retailer, for distribution across the United Kingdom, France, Spain, Sweden, and Iceland. The launch represents a significant milestone in the international expansion of both the VERZUS ALL brand and IFTNA's broader technology-enhanced apparel platform. By introducing an iFabric-owned brand through ..</v>
+        <v>Did Alito's vote put Suncor v. Boulder before the Supreme Court? Alito recused when Court rejected Honolulu climate case presenting nearly identical question, but participated as Court granted Suncor review before stepping aside days before argument LOS ANGELES, Sept. 30, 2026...</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="str">
-        <v>Upgrade to Ship2Anywhere Freight Company in Australia Now</v>
+        <v>Hepsiburada Announces Ordinary General Assembly Meeting for Financial Year 2025</v>
       </c>
       <c r="B487" t="str">
-        <v>2026-08-18</v>
+        <v>2026-09-30</v>
       </c>
       <c r="C487" t="str">
-        <v>Express Press Release</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D487" t="str">
-        <v>Retail</v>
+        <v>Finance, SaaS, Retail</v>
       </c>
       <c r="E487" t="str">
-        <v>https://express-press-release.net/news/2026/08/18/1765386</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/30/3372406/0/en/hepsiburada-announces-ordinary-general-assembly-meeting-for-financial-year-2025.html</v>
       </c>
       <c r="F487" t="str">
-        <v>Sydney, Australia, 2026-08-18 — /EPR Network/ — Businesses across Australia are looking for faster, more reliable, and cost-effective logistics solutions to stay competitive in today&amp;#8217;s [read full press release...]</v>
+        <v>ISTANBUL, Sept. 30, 2026 (GLOBE NEWSWIRE) -- D-MARKET Electronic Services &amp;amp; Trading (d/b/a “ Hepsiburada ”) (NASDAQ: HEPS) (the “ Company ”), a leading Turkish e-commerce platform, will hold its Ordinary General Assembly Meeting of Shareholders (the “ General Assembly ”) with respect to the financial year 2025, on Friday, October 30, 2026 at 11:00 Istanbul time at the Company’s headquarters at Kuştepe Mahallesi, Mecidiyeköy Yolu Caddesi, No:12 Trump Towers Kule:2 Şişli, İstanbul, the Republic of Türkiye.</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="str">
-        <v>How to Start a Functional Beverage Brand: Free FMCG Webinar</v>
+        <v>BTQ Technologies (BTQ) Signs Three-Year Commercial Agreement to Deploy QSSN Across Kaia Blockchain</v>
       </c>
       <c r="B488" t="str">
-        <v>2026-08-18</v>
+        <v>2026-09-30</v>
       </c>
       <c r="C488" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D488" t="str">
-        <v>Retail</v>
+        <v>Finance, Crypto, Retail</v>
       </c>
       <c r="E488" t="str">
-        <v>https://pr-inside.com/how-to-start-a-functional-beverage-brand-free-fmcg-webinar-r5213492.htm</v>
+        <v>https://www.newmediawire.com/news/btq-technologies-btq-signs-three-year-commercial-agreement-to-deploy-qssn-across-kaia-blockchain-7090219</v>
       </c>
       <c r="F488" t="str">
-        <v>(PR-inside.com) CPG Brands who attend will receive a FREE Professionally Written Press Release announcing their new product. (value $1,000) SAN DIEGO, CA / ACCESS Newswire / August 18, 2026 / Fast Moving Consumer Goods, Inc. (OTCID:GGII), the nation's first fast moving consumer goods incubator, will launch the CPG Brand Builder Series on Thursday, August 20, 2026 -- a free 12-week webinar program teaching founders, investors, and brand managers how to start a functional beverage brand from initial concept to first sale. Sessions take place every Thursday at 4:00 PM PST, 7:00 pm EST. via Zoom. Registration is available at https://go.fmcgstock.com/webinar Key Highlights Fast Moving ..</v>
+        <v>LOS ANGELES, CA - September 30, 2026 ( NEWMEDIAWIRE ) - BTQ (NASDAQ: BTQ) (CBOE CA: BTQ) signed a three-year commercial agreement with Kaia DLT Foundation to deploy its Quantum Secure Stablecoin Network (“QSSN”) across the Kaia blockchain ecosystem, marking QSSN’s first recurring commercial deployment. BTQ will receive a portion of transaction fees generated by QSSN-secured activity and expects first-year revenue in the six figures, with revenue over the three-year term tied to transaction volume. QSSN will provide account-level protection for stablecoins on Kaia, extending across its transaction and settlement infrastructure and applications built on the blockchain. LINE NEXT Inc.’s Unifi Wallet, which supports stablecoins including USDT, Japan’s JPYC and Indonesia’s IDRP, is positioned t</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="str">
-        <v>Sonoco Names Francesco Giannolo Vice President/General Manager Consumer Packaging, EMEA</v>
+        <v>Vadzo Imaging Positions Merlin-821CRS: 8MP Onsemi AR0821 4K HDR USB 2.0 Camera with HDR Imaging for Kiosks and Signages</v>
       </c>
       <c r="B489" t="str">
-        <v>2026-08-18</v>
+        <v>2026-09-30</v>
       </c>
       <c r="C489" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D489" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E489" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/18/3346657/26553/en/sonoco-names-francesco-giannolo-vice-president-general-manager-consumer-packaging-emea.html</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-positions-merlin-821crs-8mp-onsemi-ar0821-4k-hdr-usb-2-0-22868353</v>
       </c>
       <c r="F489" t="str">
-        <v>Sonoco Names Francesco Giannolo Vice President/General Manager Consumer Packaging, EMEA</v>
+        <v>The Merlin-821CRS is an 8MP color rolling shutter USB 2.0 camera built on the Onsemi AR0821 sensor and validated specifically for HDR imaging in kiosk and digital signage deployments. Kiosks, self-checkout terminals, ATMs, and ticketing machines are deliberately placed in high-visibility, high-traffic locations- lobbies, transit concourses, retail entryways- that frequently feature large windows or glass doors, and a user standing in front of such a kiosk is often backlit by exactly this daylight or storefront glass behind them. A standard dynamic range camera exposed for the kiosk's dim interior lighting renders that backlit user as a dark, featureless silhouette, losing the facial and identifying detail an interactive kiosk, self-checkout system, or ATM needs to capture. The Merlin-821CR</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="str">
-        <v>Beacon Parent Teams Up with Radiant Mobile to Safeguard Families in Today’s Digital World</v>
+        <v>SEC Charges Meyer Global Management and Its CEO With Defrauding Retail Investors in Private Funds That Held Interests in SpaceX and Other Pre-IPO Securities</v>
       </c>
       <c r="B490" t="str">
-        <v>2026-08-18</v>
+        <v>2026-09-30</v>
       </c>
       <c r="C490" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D490" t="str">
-        <v>Retail, Media</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E490" t="str">
-        <v>https://express-press-release.net/news/2026/08/18/1765297</v>
+        <v>https://www.newsfilecorp.com/release/316814/SEC-Charges-Meyer-Global-Management-and-Its-CEO-With-Defrauding-Retail-Investors-in-Private-Funds-That-Held-Interests-in-SpaceX-and-Other-PreIPO-Securities</v>
       </c>
       <c r="F490" t="str">
-        <v>MILTON, GA, United States, 2026-08-18 — /EPR Network/ — Beacon Parent announced today that it has become a proud affiliate of Radiant Mobile. Led by the [read full press release...]</v>
+        <v>Washington, D.C.--(Newsfile Corp. - September 30, 2026) - The Securities and Exchange Commission today charged private fund adviser Meyer Global Management LLC (MGM) and its CEO, Owen E.H. Meyer, with defrauding investors and MGM-managed funds in      connection with investments in SpaceX and other pre-IPO securities.          According to the SEC’s complaint, in a series of schemes from at least December 2021 to the present, the defendants violated their fiduciary duties by misusing...</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="str">
-        <v>Vacuna Battery Expands Reliable Lithium Inverter Battery Solutions for Modern Homes and Businesses</v>
+        <v>Training Decay and the Need for Continuous, Scenario-Based Readiness</v>
       </c>
       <c r="B491" t="str">
-        <v>2026-08-18</v>
+        <v>2026-09-30</v>
       </c>
       <c r="C491" t="str">
-        <v>Express Press Release</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D491" t="str">
-        <v>Energy, Retail</v>
+        <v>SaaS, Retail, Education</v>
       </c>
       <c r="E491" t="str">
-        <v>https://express-press-release.net/news/2026/08/18/1765069</v>
+        <v>https://www.newmediawire.com/news/training-decay-and-the-need-for-continuous-scenario-based-readiness-7090218</v>
       </c>
       <c r="F491" t="str">
-        <v>Meerut, Uttar Pradesh, 2026-08-18 — /EPR Network/ — Electricity has become an essential part of everyday life. Whether it is working from home, running a retail [read full press release...]</v>
+        <v>Training decay can create challenges for public safety agencies as important skills and knowledge fade when they are not regularly reinforced. Continuous training can help personnel maintain proficiency and readiness between formal certification or qualification periods. Wrap Technologies(R) is positioning its training platform as a scalable way for agencies to incorporate recurring, scenario-based learning into their readiness programs. Through WRAP Reality(TM) and WRAP Tactics(TM), the company provides short-burst, scenario-based training designed to reinforce decision-making, policy knowledge, and practical skills while creating recurring value for agencies. LOS ANGELES, CA - September 30, 2026 ( NEWMEDIAWIRE ) - Law enforcement and public safety personnel rely on a wide range of skills</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="str">
-        <v>Biosurfactants Market Gains Momentum From Green Consumer Trends</v>
+        <v>TruGolf Holdings (TRUG) Is 'One to Watch'</v>
       </c>
       <c r="B492" t="str">
-        <v>2026-08-18</v>
+        <v>2026-09-30</v>
       </c>
       <c r="C492" t="str">
-        <v>Express Press Release</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D492" t="str">
-        <v>Retail</v>
+        <v>Finance, Crypto, Retail</v>
       </c>
       <c r="E492" t="str">
-        <v>https://express-press-release.net/news/2026/08/18/1767593</v>
+        <v>https://www.newmediawire.com/news/trugolf-holdings-trug-is-one-to-watch-7090216</v>
       </c>
       <c r="F492" t="str">
-        <v>The global Biosurfactants Market was valued at USD 6.1 billion in 2025 and is projected to reach USD 9.5 billion by 2033, expanding at a [read full press release...]</v>
+        <v>TruGolf’s pending acquisition of Polymath is intended to combine an established Nasdaq-listed technology company with institutional-grade infrastructure for tokenized real-world assets. Polymath reported more than $132 million in tokenized assets issued, more than 65 active issuers, and over 50 ecosystem partners as of December 31, 2025. Polymath’s vertically integrated infrastructure spans regulated asset issuance and administration, a purpose-built Layer-1 blockchain, confidential settlement, and protocol staking capabilities. Polymath reported $4.2 million in 2025 revenue and more than $1 billion in backlog expected to convert within 12 months, with the latter representing identified opportunities rather than guaranteed future revenue. TruGolf operates an established commercial golf tec</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="str">
-        <v>Creating More Family Moments: How Cavapoochons Bring People Together</v>
+        <v>Kollecta Launches Online Shop, Bringing a Different Kind of Energy ...</v>
       </c>
       <c r="B493" t="str">
-        <v>2026-08-18</v>
+        <v>2026-09-30</v>
       </c>
       <c r="C493" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D493" t="str">
-        <v>Retail</v>
+        <v>SaaS, Energy, Retail</v>
       </c>
       <c r="E493" t="str">
-        <v>https://express-press-release.net/news/2026/08/18/1764971</v>
+        <v>https://pr-inside.com/kollecta-launches-online-shop-bringing-a-different-kind-of-energy-r5229100.htm</v>
       </c>
       <c r="F493" t="str">
-        <v>Douglas Hall Kennels highlights how Cavapoochons are helping families spend more quality time together through shared activities, outdoor adventures, and everyday companionship. Burnley, United Kingdom, [read full press release...]</v>
+        <v>(PR-inside.com) New Kollecta Shop turns growing demand for the company's merchandise into a consumer-facing lifestyle platform featuring limited drops, bold messages and branded apparel. PHARR, TX / ACCESS Newswire / September 30, 2026 / Who ever thought a debt collection agency could be sexy? Kollecta is giving it a shot. Kollecta today announced the launch of the Kollecta Shop, a dedicated online store created in response to growing demand for the company's branded merchandise. What started as apparel created for the Kollecta team quickly began attracting attention from clients, partners and people outside the company who wanted to buy it for themselves. So Kollecta decided to ..</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="str">
-        <v>Tail-Wagging Togetherness: Maximising Family Time with the Perfect Poodle Cross</v>
+        <v>Capital Automotive Group Announces Acquisition of Larry Cloninger Dealerships, Continuing a Legacy Built Over Generations</v>
       </c>
       <c r="B494" t="str">
-        <v>2026-08-18</v>
+        <v>2026-09-30</v>
       </c>
       <c r="C494" t="str">
-        <v>Express Press Release</v>
+        <v>Send2Press</v>
       </c>
       <c r="D494" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail, Automotive</v>
       </c>
       <c r="E494" t="str">
-        <v>https://express-press-release.net/news/2026/08/18/1764969</v>
+        <v>https://www.send2press.com/wire/capital-automotive-group-announces-acquisition-of-larry-cloninger-dealerships-continuing-a-legacy-built-over-generations/</v>
       </c>
       <c r="F494" t="str">
-        <v>Douglas Hall Kennels highlights how the affectionate Maltipoo can transform family life through shared adventures and active, joyful companionship. Burnley, United Kingdom, 2026-08-18 — /EPR [read full press release...]</v>
+        <v>RALEIGH, N.C., Sept. 30, 2026 (SEND2PRESS NEWSWIRE) -- Capital Automotive Group today announced the acquisition of six Larry Cloninger dealerships and an independent collision center in North and South Carolina, marking a significant expansion for the family-owned automotive group and, more importantly, the continuation of a legacy built on relationships, community, and more than four decades of friendship between the Cloninger and Michael families.</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="str">
-        <v>Rising Popularity of Electric Bikes Drives Growth for Online Bicycle Store</v>
+        <v>SEC Proposes Amendments to Expand Responsible Retailization of Private Markets</v>
       </c>
       <c r="B495" t="str">
-        <v>2026-08-18</v>
+        <v>2026-09-30</v>
       </c>
       <c r="C495" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D495" t="str">
-        <v>Retail, Automotive</v>
+        <v>Retail</v>
       </c>
       <c r="E495" t="str">
-        <v>https://express-press-release.net/news/2026/08/18/1764962</v>
+        <v>https://www.newsfilecorp.com/release/316766/SEC-Proposes-Amendments-to-Expand-Responsible-Retailization-of-Private-Markets</v>
       </c>
       <c r="F495" t="str">
-        <v>Nurtingen, Germany, 2026-08-18 — /EPR Network/ — Silverback Bikes Expands Its E-Bike Selection to Meet Increasing Consumer Demand for Sustainable and Convenient Mobility. The growing adoption [read full press release...]</v>
+        <v>Washington, D.C.--(Newsfile Corp. - September 30, 2026) - The Securities and Exchange Commission today voted to propose rule amendments that would facilitate capital formation in the public and private markets by expanding retail investor choice and      promoting innovation in regulated fund structures while preserving appropriate investor protections and safeguards.          The Commission is separately requesting public comment as it considers providing individual investors with...</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="str">
-        <v>SM Investments reports 8% growth in H1 net income to PHP45.9 billion on sustained consumer demand</v>
+        <v>Fraxion Extends Its Reach into Inventory Management with Acquisition ...</v>
       </c>
       <c r="B496" t="str">
-        <v>2026-08-18</v>
+        <v>2026-09-30</v>
       </c>
       <c r="C496" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D496" t="str">
-        <v>Retail</v>
+        <v>Finance, SaaS, Retail</v>
       </c>
       <c r="E496" t="str">
-        <v>https://www.prnewswire.com/news-releases/sm-investments-reports-8-growth-in-h1-net-income-to-php45-9-billion-on-sustained-consumer-demand-302853906.html</v>
+        <v>https://pr-inside.com/fraxion-extends-its-reach-into-inventory-management-with-acquisition-r5228973.htm</v>
       </c>
       <c r="F496" t="str">
-        <v>PASAY CITY, Philippines, Aug. 18, 2026 /PRNewswire/ -- SM Investments Corporation (SM), the parent company of the SM Group, reported consolidated net income of PHP45.9 billion in the first half of 2026, up 8% from PHP42.6 billion a year earlier, as sustained consumer demand and the...</v>
+        <v>(PR-inside.com) Acquisition expands Fraxion's capabilities beyond procure-to-pay with established inventory management, while extending its reach across hospitality, sports, food and beverage, and retail. SEATTLE, WA / ACCESS Newswire / September 30, 2026 / Fraxion, a procure-to-pay (P2P) platform for mid-market organizations, today announced it has acquired Yellow Dog Software, a Norfolk, Virginia-based provider of inventory management software for the hospitality, sports, food and beverage, and retail industries. The acquisition, which closed September 23, 2026, expands Fraxion's capabilities beyond procure-to-pay and strengthens its ability to serve inventory-intensive mid-market organizations. This is Fraxion's second acquisition since Main Capital Partners invested in the company in M</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="str">
-        <v>Sim Shis SEO Service Launches Specialized Shopify SEO Services for Growing eCommerce Brands</v>
+        <v>Fraxion Extends Its Reach into Inventory Management with Acquisition of Yellow Dog Software</v>
       </c>
       <c r="B497" t="str">
-        <v>2026-08-18</v>
+        <v>2026-09-30</v>
       </c>
       <c r="C497" t="str">
-        <v>Express Press Release</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D497" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E497" t="str">
-        <v>https://express-press-release.net/news/2026/08/18/1764839</v>
+        <v>https://www.newswire.com/news/fraxion-extends-its-reach-into-inventory-management-with-acquisition-22868166</v>
       </c>
       <c r="F497" t="str">
-        <v>New Delhi, India, 2026-08-18 — /EPR Network/ — Sim Shis SEO Service has announced the expansion of its dedicated Shopify SEO services in Delhi, offering customized search engine [read full press release...]</v>
+        <v>Acquisition expands Fraxion's capabilities beyond procure-to-pay with established inventory management, while extending its reach across hospitality, sports, food and beverage, and retail.</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="str">
-        <v>Sabrini Exclusive Diamonds Presents the DeRuvo Collection — Fine Jewelry with Natural Gemstones for Every Moment That Deserves Color</v>
+        <v>Dealer Principal Launches AI Assist on the Eve of California's New ...</v>
       </c>
       <c r="B498" t="str">
-        <v>2026-08-18</v>
+        <v>2026-09-30</v>
       </c>
       <c r="C498" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D498" t="str">
-        <v>Retail</v>
+        <v>AI, Retail, Automotive</v>
       </c>
       <c r="E498" t="str">
-        <v>https://express-press-release.net/news/2026/08/18/1764808</v>
+        <v>https://pr-inside.com/dealer-principal-launches-ai-assist-on-the-eve-of-california-s-new-r5228937.htm</v>
       </c>
       <c r="F498" t="str">
-        <v>Bucuresti, Romania, 2026-08-18 — /EPR Network/ — Sabrini Exclusive Diamonds announces the DeRuvo Diamonds and Precious Stones collection — a line dedicated exclusively to high-quality [read full press release...]</v>
+        <v>(PR-inside.com) Argus360 and AiF&amp;I are the first pieces of a connected "Dealer Brain" NEW YORK CITY, NY / ACCESS Newswire / September 30, 2026 / Marina Letsios spent twenty-two years in car dealerships and rose to own her own stores. Today she launched AI Assist, Inc. , a New York based company building AI that helps dealers prove what customers were told and close clearer deals faster. The timing is deliberate. California's new auto retail law, SB 766, takes effect tomorrow. In March the FTC warned 97 dealer groups over pricing practices, and in April the FTC and Maryland Attorney General announced a ..</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="str">
-        <v>Temu partners with Danish Startup Group to support the Danish startup ecosystem</v>
+        <v>AUGA group, RAB publishes unaudited consolidated interim financial statements for the 6-month period ended 30 June 2026</v>
       </c>
       <c r="B499" t="str">
-        <v>2026-08-18</v>
+        <v>2026-09-30</v>
       </c>
       <c r="C499" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D499" t="str">
-        <v>SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E499" t="str">
-        <v>https://www.prnewswire.com/news-releases/temu-partners-with-danish-startup-group-to-support-the-danish-startup-ecosystem-302853845.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/30/3372030/0/en/auga-group-rab-publishes-unaudited-consolidated-interim-financial-statements-for-the-6-month-period-ended-30-june-2026.html</v>
       </c>
       <c r="F499" t="str">
-        <v>COPENHAGEN, Denmark, Aug. 18, 2026 /PRNewswire/ -- Temu, the global e-commerce platform, today announced a partnership with Danish Startup Group (DSG) to support local founders and strengthen the Danish startup ecosystem. Copenhagen-based DSG has supported early-stage entrepreneurs in...</v>
+        <v>AUGA group, RAB has published its unaudited consolidated results for the first 6 months of 2026: the gross result of the crop growing segment improved by EUR 1.29 million and turned positive (EUR 0.01 million, compared to a loss of EUR 1.28 million in the first half of 2025); the dairy segment remained profitable despite a 19% drop in raw milk purchase prices (gross profit of EUR 0.53 million, first half of 2025: EUR 3.31 million); the gross profit of the fast-moving consumer goods (FMCG) segment grew to EUR 0.39 million (first half of 2025: EUR 0.22 million); EBITDA amounted to EUR 3.49 million (first half of 2025: EUR 6.60 million); and the first of the four actions of the restructuring plan – the sale of Baltic Champs – was completed ahead of the deadline set in the plan.</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="str">
-        <v>Cliganic Launches at Planet Organic, Bringing Consumers Back to the Roots of Organic Beauty in the UK</v>
+        <v>Inbank’s response to UOKiK decision in Poland</v>
       </c>
       <c r="B500" t="str">
-        <v>2026-08-18</v>
+        <v>2026-09-30</v>
       </c>
       <c r="C500" t="str">
-        <v>mlpr-businesswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D500" t="str">
         <v>Retail</v>
       </c>
       <c r="E500" t="str">
-        <v>https://finance.yahoo.com/media-advertising/articles/cliganic-launches-planet-organic-bringing-080000356.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/30/3372024/0/en/inbank-s-response-to-uokik-decision-in-poland.html</v>
       </c>
       <c r="F500" t="str">
-        <v>NEW YORK, August 18, 2026--Cliganic®, the clean beauty and wellness brand known for its certified organic, ethically sourced essentials, announces its official launch at Planet Organic, one of the UK’s leading natural and organic retailers. The partnership marks Cliganic’s continued international expansion and reflects growing consumer interest in simple, plant-based beauty products made with ingredients people recognize and trust.</v>
+        <v>AS Inbank’s Polish branch has received a decision from the Polish Office of Competition and Consumer Protection (UOKiK), dated 30 September 2026, imposing a fine of PLN 4.6 million (approximately EUR 1.0 million).</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="str">
-        <v>Tokyo Lifestyle Receives Independent Research Coverage from Broad Investment Securities</v>
+        <v>Ladybug Resource Group Outlines Strategic Roadmap and Key Milestones for Fiscal Q4 2026 Through Q4 2027</v>
       </c>
       <c r="B501" t="str">
-        <v>2026-08-18</v>
+        <v>2026-09-30</v>
       </c>
       <c r="C501" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D501" t="str">
-        <v>Finance, Healthcare, Retail</v>
+        <v>Energy, Retail, Automotive</v>
       </c>
       <c r="E501" t="str">
-        <v>https://www.pr-inside.com/tokyo-lifestyle-receives-independent-research-coverage-from-broad-investment-securities-r5213484.htm</v>
+        <v>https://www.newmediawire.com/news/ladybug-resource-group-outlines-strategic-roadmap-and-key-milestones-for-fiscal-q4-2026-through-q4-2027-7090204</v>
       </c>
       <c r="F501" t="str">
-        <v>(PR-inside.com) NEW YORK, Aug 18, 2026 - (ACN Newswire) - Broad Investment Securities LLC, a U.S. SEC-registered investment adviser, has issued an independent fundamental research report on Tokyo Lifestyle Co., Ltd. (Nasdaq: TKLF), examining the Japanese consumer-products distributor’s business model, financial trajectory, channel mix and international expansion. Tokyo Lifestyle, formerly Yoshitsu Co., Ltd., operates as a retailer and wholesaler of Japanese beauty and health products, general merchandise, luxury goods, electronics and collectible cards. The company reaches end markets through four channels—company-operated stores, franchise outlets, wholesale distribution and cross-border e-commerce—across Japan, Hong Kong, Southeast Asia, North America, the UK and Australia. Its assortmen</v>
+        <v>Company Details: Priorities for Expanding Manufacturing Capabilities Beyond EV, Advancing Strategic M&amp;amp;A Program, and Diversifying Its Business TULSA, OK - September 30, 2026 ( NEWMEDIAWIRE ) - Ladybug Resource Group, Inc. (OTC: LBRG) (“Ladybug” or the “Company”) today outlined its strategic roadmap and key milestones for the coming fiscal quarters, detailing management's priorities for expanding the Company's manufacturing capabilities beyond its core EV-focused operations, advancing its strategic M&amp;amp;A program, and diversifying its business. The roadmap below reflects current management priorities and intentions as of the date of this release. Timing, sequencing, and outcomes are subject to change based on market conditions, Board approval, due diligence, financing availability, reg</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="str">
-        <v>Al Meera Consumer Goods Company (Q.P.S.C.) Selects Yardi to Advance Retail Property Management and Digital Transformation</v>
+        <v>FUTR Announces Partnership with USA Financial to Launch AI Agent-Driven Client Lead Generation and Financial Planning Solutions</v>
       </c>
       <c r="B502" t="str">
-        <v>2026-08-18</v>
+        <v>2026-09-30</v>
       </c>
       <c r="C502" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D502" t="str">
-        <v>SaaS, Real Estate, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E502" t="str">
-        <v>https://www.prnewswire.com/news-releases/al-meera-consumer-goods-company-qpsc-selects-yardi-to-advance-retail-property-management-and-digital-transformation-302852811.html</v>
+        <v>https://www.newsfilecorp.com/release/316738/FUTR-Announces-Partnership-with-USA-Financial-to-Launch-AI-AgentDriven-Client-Lead-Generation-and-Financial-Planning-Solutions</v>
       </c>
       <c r="F502" t="str">
-        <v>Cloud-based platform will enhance leasing, asset management and operational efficiency, supporting the continued growth of almeera's retail portfolio DOHA, Qatar, Aug. 18, 2026 /PRNewswire/ -- Al Meera Consumer Goods Company (Q.P.S.C.), one of Qatar's leading national retailers and...</v>
-[...2 lines deleted...]
-    <row r="503" xml:space="preserve">
+        <v>HighlightsUSA Financial, a national wealth management firm with over 225 independent advisor offices throughout the United States, expands distribution of FUTR's Agent-Driven Lead Generation business by making FUTR Planning's consumer lead generation and financial planning tools available to its advisor networkUSA Financial provides its advisors with their GrowthKeeper program, a marketing reimbursement program advisors can leverage to help keep their pipeline fullThe partnership is expected to...</v>
+      </c>
+    </row>
+    <row r="503">
       <c r="A503" t="str">
-        <v>Tokyo Lifestyle Receives Independent Research Coverage from Broad Investment Securities; Note Highlights Asset-Light Shift and Global Expansion</v>
+        <v>Golden Cariboo Announces Inaugural NI 43-101 Mineral Resource Estimate for the Quesnelle Gold Quartz Mine Property, British Columbia</v>
       </c>
       <c r="B503" t="str">
-        <v>2026-08-18</v>
+        <v>2026-09-30</v>
       </c>
       <c r="C503" t="str">
-        <v>mlpr-acnnewswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D503" t="str">
-        <v>Finance, SaaS, Healthcare, Retail</v>
+        <v>Real Estate, Retail</v>
       </c>
       <c r="E503" t="str">
-        <v>https://www.acnnewswire.com/press-release/english/109192/</v>
-[...14 lines deleted...]
- Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+        <v>https://www.newmediawire.com/news/golden-cariboo-announces-inaugural-ni-43-101-mineral-resource-estimate-for-the-quesnelle-gold-quartz-mine-property-british-columbia-7090200</v>
+      </c>
+      <c r="F503" t="str">
+        <v>VANCOUVER, BRITISH COLUMBIA - September 30, 2026 ( NEWMEDIAWIRE ) - Golden Cariboo Resources Ltd. (the "Company") (CSE: GCC) (OTC: GCCFF) (WKN: A402CQ) (FSE: 3TZ) is pleased to announce an inaugural independent Mineral Resource Estimate (the "MRE") prepared in accordance with National Instrument 43-101 - Standards of Disclosure for Mineral Projects ("NI 43-101") for its 100%-owned Quesnelle Gold Quartz Mine Property (the "Property"), located approximately 4 kilometres northeast of Hixon in central British Columbia. The previous News Release dated September 29, 2026 contained a statement that "The Company QP has also reviewed the technical information in this news release." As there is no Company QP, the statement was removed from this amendment. There are no other material changes to the A</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="str">
-        <v>$5.2 Million Commitment Will Expand and Enhance Stroke Care Across Wyoming</v>
+        <v>U.S. Co-ops' Doug O'Brien to Speak at Reuters Events Transform Food &amp; Agriculture USA 2026</v>
       </c>
       <c r="B504" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-30</v>
       </c>
       <c r="C504" t="str">
-        <v>NewMediaWire</v>
+        <v>WebWire</v>
       </c>
       <c r="D504" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E504" t="str">
-        <v>https://www.newmediawire.com/news/5-2-million-commitment-will-expand-and-enhance-stroke-care-across-wyoming-7088607</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=361179</v>
       </c>
       <c r="F504" t="str">
-        <v>CHEYENNE, WYO. - August 17, 2026 ( NEWMEDIAWIRE ) - When someone experiences a stroke, immediate medical attention can mean the difference between recovery, lifelong disability or even death. In Wyoming, stroke is the fifth-leading cause of death [1] , and geographic distance to care can present significant barriers to timely treatment. That’s why the American Stroke Association, a division of the American Heart Association, devoted to changing the future to a world of healthier lives for all, is leading a statewide initiative to strengthen the full spectrum of stroke care across Wyoming through its Mission: Lifeline® Stroke initiative supported by a $4.5 million grant from The Leona M. and Harry B. Helmsley Charitable Trust and a commitment of $785,000 from the American Heart Association.</v>
+        <v>The Association of U.S. Cooperatives (U.S. Co&amp;#8211;ops) today announces that President and CEO Doug O&amp;#39;Brien will join an influential lineup of global food, agriculture, retail, and sustainability leaders as a featured speaker at Reuters Events Transform Food &amp;amp; Agriculture USA 2026, taking place on October 27-28 in Minneapolis. - - The conference will convene senior executives and policymakers to examine how the food system can strengthen resilience, improve supply chain performance, and deliver... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=361179</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="str">
-        <v>REPLOID Plans Stock Split at a Ratio of 1:15</v>
+        <v>Worksport COR Energy System Now Available Through Amazon</v>
       </c>
       <c r="B505" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-30</v>
       </c>
       <c r="C505" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D505" t="str">
-        <v>Finance, Retail</v>
+        <v>Finance, SaaS, Energy, Retail</v>
       </c>
       <c r="E505" t="str">
-        <v>https://www.newmediawire.com/news/reploid-plans-stock-split-at-a-ratio-of-1-15-7088602</v>
+        <v>https://pr-inside.com/worksport-cor-energy-system-now-available-through-amazon-r5228906.htm</v>
       </c>
       <c r="F505" t="str">
-        <v>WELS, AUSTRIA - August 17, 2026 ( NEWMEDIAWIRE ) - REPLOID Group AG ("REPLOID") plans to split the company's shares (ISIN: AT0000A3HRX5) at a ratio of 1:15 in order to enhance their tradability. A corresponding resolution will be submitted to the Annual General Meeting on September 14, 2026. As a result of the stock split, the number of shares will increase from 110,881 to 1,663,215, with each no-par value share continuing to represent a proportionate amount of share capital of EUR 1.00. Philip Pauer, CEO and founder of REPLOID, commented: "REPLOID shares most recently traded at 1,700 euros. If we split today, the price would come in at roughly 113 euros. That's exactly our goal: to make REPLOID stock easier to trade and more attractive, particularly for retail investors." As a preconditio</v>
+        <v>(PR-inside.com) New Amazon sales channel expands COR's sales reach beyond Worksport's web platform, to the world's largest retail market as Worksport targets growth in broader portable power, home backup and off-grid energy. WEST SENECA, NY / ACCESS Newswire / September 30, 2026 / Worksport Ltd. (NASDAQ:WKSP) ("Worksport" or the "Company"), a U.S.-based innovator and manufacturer of hybrid and clean energy solutions primarily for the light truck, overlanding, and global consumer goods market, today announced that the Worksport COR® Portable Energy System is now available for purchase through the online marketplace of Amazon.com, Inc. ("Amazon"), expanding distribution of its modular battery generator and ..</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="str">
-        <v>Prime Video Debuts The Terminal List Season Two First Look Images, Starring Chris Pratt</v>
+        <v>"Too much too soon": vapers turn on new vape tax</v>
       </c>
       <c r="B506" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-30</v>
       </c>
       <c r="C506" t="str">
-        <v>WebWire</v>
+        <v>Pressat</v>
       </c>
       <c r="D506" t="str">
-        <v>Retail, Media</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E506" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=358973</v>
+        <v>https://pressat.co.uk/releases/too-much-too-soon-vapers-turn-on-new-vape-tax-1ede4174a81195423257b2b97dd1c2ec/</v>
       </c>
       <c r="F506" t="str">
-        <v>First Look Images Available HERE - - Information and Assets Available HERE - - Today, Prime Video revealed first look images of the highly anticipated global hit series The Terminal List Season Two from Amazon MGM Studios, MRC and Civic Center Media.Nearly five years after its record-breaking debut captivated audiences worldwide, the action-thriller franchise returns with an all-new chapter. All eight episodes, executive produced by Chris Pratt, Antoine Fuqua, David DiGilio, and au... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358973</v>
+        <v>Wednesday 30 September, 2026 Vapers feel punished for doing the right thing, and more than one in five say higher prices will make them more likely to smoke or buy illegal products 52% of vapers are expecting a major financial impact from a new vape tax starting on 1st October, while a further 37% expect a moderate impact. The finding comes from the E-Cigarette Direct 2026 Vape Duty Survey of 2,068 vapers, carried out days before the tax starts on Thursday (1 October). The duty adds £2.64 to every 10ml of e-liquid, including VAT. That comes to almost £1,000 a year for someone who vapes 10ml a day. The government says this should make vaping less affordable for young people and non-smokers, but still keeps "the financial incentive for smokers to switch". However, more than one in four vaper</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="str">
-        <v>Desert Financial Credit Union's Desert Safe Spend Account Receives National Certification by Banking Advocates as Safe, Affordable Account</v>
+        <v>More Than a Logo: Greene Concepts Builds Be Water(TM) Into a Brand ...</v>
       </c>
       <c r="B507" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-30</v>
       </c>
       <c r="C507" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D507" t="str">
         <v>Retail</v>
       </c>
       <c r="E507" t="str">
-        <v>https://www.prnewswire.com/news-releases/desert-financial-credit-unions-desert-safe-spend-account-receives-national-certification-by-banking-advocates-as-safe-affordable-account-302853232.html</v>
+        <v>https://pr-inside.com/more-than-a-logo-greene-concepts-builds-be-water-tm-into-a-brand-r5228893.htm</v>
       </c>
       <c r="F507" t="str">
-        <v>The Cities for Financial Empowerment Fund's Bank On National Account Standards Certification of the Desert Safe Spend Account indicates that it meets over 25 features for safe and affordable consumer transaction accounts. PHOENIX, Aug. 17, 2026 /PRNewswire/ -- Desert Financial Credit...</v>
+        <v>(PR-inside.com) Company combines premium North Carolina artesian spring water, distinctive packaging, consistent messaging, and expanding retail visibility to strengthen the Be Water™ consumer brand MARION, NC / ACCESS Newswire / September 30, 2026 / Greene Concepts, Inc. (OTCID:INKW), owner and operator of a 60,000-square-foot bottling facility in Marion, North Carolina, and producer of the premium artesian spring water brand Be Water™, today announced its continued focus on building Be Water into a recognizable consumer brand through premium product quality, distinctive packaging, consistent messaging, and expanding market visibility. Be Water begins with premium American artesian spring water sourced from the Blue Ridge Mountains of ..</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="str">
-        <v>Precision Optics to Participate in the Lytham Partners 2026 Consumer &amp; Technology Investor Summit on August 18, 2026</v>
+        <v>More Than a Logo: Greene Concepts Builds Be Water(TM) Into a Brand Consumers Can Understand, Remember, and Trust</v>
       </c>
       <c r="B508" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-30</v>
       </c>
       <c r="C508" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D508" t="str">
-        <v>Finance, Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E508" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/17/3346475/34800/en/precision-optics-to-participate-in-the-lytham-partners-2026-consumer-technology-investor-summit-on-august-18-2026.html</v>
+        <v>https://www.newswire.com/news/more-than-a-logo-greene-concepts-builds-be-water-tm-into-a-brand-consumers-can</v>
       </c>
       <c r="F508" t="str">
-        <v>LITTLETON, Mass., Aug. 17, 2026 (GLOBE NEWSWIRE) -- Precision Optics Corporation, Inc. (Nasdaq: POCI) (the "Company"), a leading designer and manufacturer of advanced optical instruments for the medical and defense/aerospace industries, today announced that it will participate in a webcast presentation at the Lytham Partners 2026 Consumer &amp;amp; Technology Investor Summit, taking place virtually on Tuesday, August 18, 2026.</v>
+        <v>Company combines premium North Carolina artesian spring water, distinctive packaging, consistent messaging, and expanding retail visibility to strengthen the Be Water&amp;trade; consumer brand</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="str">
-        <v>SenesTech to Participate in the Lytham Partners 2026 Consumer &amp;amp; Technology Investor Summit on August 18, 2026</v>
+        <v>Nextech3D.ai Engages MZ Group to Lead Strategic Investor Relations ...</v>
       </c>
       <c r="B509" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-30</v>
       </c>
       <c r="C509" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D509" t="str">
-        <v>Finance, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E509" t="str">
-        <v>https://www.prnewswire.com/news-releases/senestech-to-participate-in-the-lytham-partners-2026-consumer--technology-investor-summit-on-august-18-2026-302853101.html</v>
+        <v>https://pr-inside.com/nextech3d-ai-engages-mz-group-to-lead-strategic-investor-relations-r5228881.htm</v>
       </c>
       <c r="F509" t="str">
-        <v>SURPRISE, Ariz., Aug. 17, 2026 /PRNewswire/ -- SenesTech, Inc. (NASDAQ: SNES), a leader in fertility control for managing animal pest populations, today announced that it will participate in a webcast presentation at the Lytham Partners 2026 Consumer &amp; Technology Investor Summit, taking...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY AND TORONTO, ON / ACCESS Newswire / September 30, 2026 / Nextech3D.ai Corp. ("Nextech3D.ai" or the "Company") (OTCQB:NEXCF)(CSE:NTAR)(FSE:1SS), an AI-first technology company focused on event technology, immersive digital experiences, and enterprise engagement solutions, has engaged MZ Group ("MZ") to lead a global strategic investor relations and financial communications program. MZ will work closely with executive management to develop and implement a capital markets strategy designed to increase the Company's visibility and broaden awareness among institutional investors, family offices, analysts, retail investors and the financial media. The program will include strategic communications, investor targeting and outreach, roadshow ..</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="str">
-        <v>Traverse Bay Farms Founder Launches Initiative to Help Main Street Retailers Use AI</v>
+        <v>Four Major Tech Fairs Open in October Attracting Some 6,200 Exhibitors From Around the World</v>
       </c>
       <c r="B510" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-30</v>
       </c>
       <c r="C510" t="str">
-        <v>PRUnderground</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D510" t="str">
         <v>AI, Retail</v>
       </c>
       <c r="E510" t="str">
-        <v>https://prunderground.com/traverse-bay-farms-founder-launches-initiative-to-help-main-street-retailers-use/cmst6rvlr000204jp176bn9ga</v>
+        <v>https://www.newmediawire.com/news/four-major-tech-fairs-open-in-october-attracting-some-6-200-exhibitors-from-around-the-world-7090191</v>
       </c>
       <c r="F510" t="str">
-        <v>Andy LaPointe brings 25 years of hands-on retail and ecommerce experience to OnlineAssistant and Simple AI initiatives designed to help small business owners. The post Traverse Bay Farms Founder Launches Initiative to Help Main Street Retailers Use AI first appeared on</v>
+        <v>- Electronics Fair Highlights AI, Robotics and Future Industries Twin Lighting Fairs Feature Cutting-Edge Technologies With Global Industry Leaders HONG KONG - September 30, 2026 ( NEWMEDIAWIRE ) - The Hong Kong Trade Development Council (HKTDC) will stage flagship fairs for electronics and lighting in October, including the 46th Hong Kong Electronics Fair (Autumn Edition) and the 29th electronicAsia , which will be held concurrently at the Hong Kong Convention and Exhibition Centre (HKCEC) from 13 to 16 October; the 11th Hong Kong International Outdoor and Tech Light Expo , taking place at AsiaWorld-Expo from 26 to 29 October; and the 28th Hong Kong International Lighting Fair (Autumn Edition) , to be held at the HKCEC from 27 to 30 October. The four fairs are expected to attract some 6,2</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="str">
-        <v>5 ways Amazon is investing in Nevada</v>
+        <v>Global Sales of Professional Service Robots Surge 24%</v>
       </c>
       <c r="B511" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-30</v>
       </c>
       <c r="C511" t="str">
-        <v>mlpr-amazon</v>
+        <v>Pressat</v>
       </c>
       <c r="D511" t="str">
-        <v>Retail</v>
+        <v>Healthcare, Energy, Retail</v>
       </c>
       <c r="E511" t="str">
-        <v>https://www.aboutamazon.com/news/community/amazon-investment-nevada-jobs-infrastructure-small-business?utm_source=rss</v>
+        <v>https://pressat.co.uk/releases/global-sales-of-professional-service-robots-surge-24-11604a52c58809b89646d8a36c39dd68/</v>
       </c>
       <c r="F511" t="str">
-        <v>Amazon's investments are boosting the Silver State's economy while creating opportunities for those who call Nevada home.</v>
+        <v>Wednesday 30 September, 2026 7,000 Humanoids emerge as new market 117,000 Transport and logistics’ robots lead as top application Frankfurt am Main, GERMANY - September 30, 2026 – Global shipments of professional service robots increased by 24% to almost 250,000 units in 2025, highlighting a successful shift to commercial automation. These findings are presented in the World Robotics 2026 Service Robots report by the International Federation of Robotics (IFR). “Service robots are expanding into everyday operations,” says Jane Heffner, President of the International Federation of Robotics. “Sales went up across all three segments with double-digit growth rates: professional service robots gained 24%, medical robots grew 19%, and consumer service robots surged by an impressive 37%.” Top appl</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="str">
-        <v>Greenland Mines (GRML) Completes Skaergaard Bathymetric Survey, Advances 2026 Drill Program</v>
+        <v>Shaping tomorrow's warehouse: Geekplus and LPP Logistics transform retail logistics through intelligent automation</v>
       </c>
       <c r="B512" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-30</v>
       </c>
       <c r="C512" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D512" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E512" t="str">
-        <v>https://www.newmediawire.com/news/greenland-mines-grml-completes-skaergaard-bathymetric-survey-advances-2026-drill-program-7088596</v>
+        <v>https://www.prnewswire.com/news-releases/shaping-tomorrows-warehouse-geekplus-and-lpp-logistics-transform-retail-logistics-through-intelligent-automation-302894303.html</v>
       </c>
       <c r="F512" t="str">
-        <v>LOS ANGELES, CA - August 17, 2026 ( NEWMEDIAWIRE ) - Greenland Mines (NASDAQ: GRML) completed its 2026 bathymetric survey campaign at the Skaergaard Project in southeast Greenland, covering more area than originally planned and producing high-resolution seabed data across the fjords surrounding the project. The data has already been used to guide the company support vessel to a new anchorage within 500 meters of the initial 2026 operational area and is expected to support new official navigational charts, a dedicated navigational safety study and planning for future large-scale marine shipping operations. Greenland Mines also completed all HQ-diameter drill core required for its planned multiton metallurgical bulk sample and has transitioned to NQ-size core drilling for resource definition</v>
+        <v>WARSAW, Poland, Sept. 30, 2026 /PRNewswire/ -- Geekplus, a global leader in warehouse robotics, has expanded its partnership with LPP Logistics, the in-house logistics provider for LPP Group, a multinational fashion company. Together are to scaling a "warehouse of the future" built on...</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="str">
-        <v>5 ways Amazon is investing in Colorado</v>
+        <v>“Faith-Driven Retirement” by Roxane Indermuehle — Amazon's Best-Selling Book Available for Free Download – Ending Soon (10/02/2026)</v>
       </c>
       <c r="B513" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-30</v>
       </c>
       <c r="C513" t="str">
-        <v>mlpr-amazon</v>
+        <v>WebWire</v>
       </c>
       <c r="D513" t="str">
         <v>Retail</v>
       </c>
       <c r="E513" t="str">
-        <v>https://www.aboutamazon.com/news/community/amazon-investment-colorado-jobs-infrastructure-small-business?utm_source=rss</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360970</v>
       </c>
       <c r="F513" t="str">
-        <v>Amazon's investments are boosting the Centennial State's economy while creating opportunities for those who call Colorado home.</v>
+        <v>Best Seller Publishing is proud to announce the release of &amp;#8220;Faith-Driven Retirement: Grow Your Money God&amp;#39;s Way, Don&amp;#39;t Become a Burden to Your Children, and NEVER Run Out of Money&amp;#8221; by wealth strategist Roxane Indermuehle&amp;#8212;available for free download on Amazon for two more days&amp;#8212;now through October 2, 2026. - - For many Christians, retirement brings difficult questions: Will I run out of money? Will I become a burden to my children? Are my investments supporting things that violate my faith... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360970</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="str">
-        <v>Wrap Technologies (WRAP) Selected to Support Florida Teacher Safety Training Program</v>
+        <v>“Go, Harmony!” Best-Selling Book Offered for Free (Ending Soon) (Until 10/2/26)</v>
       </c>
       <c r="B514" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-30</v>
       </c>
       <c r="C514" t="str">
-        <v>NewMediaWire</v>
+        <v>WebWire</v>
       </c>
       <c r="D514" t="str">
-        <v>Finance, Retail, Education</v>
+        <v>Retail</v>
       </c>
       <c r="E514" t="str">
-        <v>https://www.newmediawire.com/news/wrap-technologies-wrap-selected-to-support-florida-teacher-safety-training-program-7088595</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360973</v>
       </c>
       <c r="F514" t="str">
-        <v>LOS ANGELES, CA - August 17, 2026 ( NEWMEDIAWIRE ) - Wrap Technologies (NASDAQ: WRAP) has been selected by WOFT Charities (“WOFT”) to provide training support for the WOFT Teacher Safety Training Program, which received a $475,000 appropriation in Florida’s fiscal year 2026-27 state budget. WRAP will support training focused on situational awareness, threat recognition, early intervention, de-escalation and avoiding physical confrontation when possible. The program will provide practical safety and preparedness training for teachers, administrators and other school personnel, including real-world scenarios and practical self-defense instruction. The $475,000 appropriation was made to WOFT, with WRAP receiving a portion based on services provided, and should not be interpreted as a direct $</v>
+        <v>Best Seller Publishing announces the release of Philip Walsh &amp;#39;s new book, &amp;#8220;Go, Harmony!: Her father&amp;#39;s murder leaves Harmony heir to an empire that is glamorous, thrilling - and deadly&amp;#8221; (Harmony&amp;#39;s Legacy Book 3 ). It will be available in the Amazon store for free for two more days. - - &amp;#8220;Go, Harmony!: Her father&amp;#39;s murder leaves Harmony heir to an empire that is glamorous, thrilling - and deadly.&amp;#8221; (Harmony&amp;#39;s Legacy Book 3) is about Harmony Nader, an 18-year-old born into a world of weal... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360973</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="str">
-        <v>Sell Wasabi Launches Marketplace for Open Access to Vetted E-Commerce Deals</v>
+        <v>Scented Candles Market Trends Reflect New Consumer Preferences in 2026</v>
       </c>
       <c r="B515" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-30</v>
       </c>
       <c r="C515" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D515" t="str">
-        <v>SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E515" t="str">
-        <v>https://www.prnewswire.com/news-releases/sell-wasabi-launches-marketplace-for-open-access-to-vetted-e-commerce-deals-302853158.html</v>
+        <v>https://express-press-release.net/news/2026/09/30/1774738</v>
       </c>
       <c r="F515" t="str">
-        <v>A new platform lets everyday buyers browse real, vetted Shopify and DTC stores without waiting on an insider referral. SHERIDAN, Wyo., Aug. 17, 2026 /PRNewswire/ -- Sell Wasabi has launched a two-sided marketplace designed to connect buyers with vetted, cash-flowing Shopify and...</v>
+        <v>The global scented candles market was valued at USD 6.1 billion in 2025 and is expected to reach USD 6.4 billion in 2026, rising to [read full press release...]</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="str">
-        <v>Quantum BioPharma (QNTM) Reports Lower Q2 Expenses, Advances Lucid-MS Into Phase 2</v>
+        <v>BMW model updates, autumn 2026.</v>
       </c>
       <c r="B516" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-30</v>
       </c>
       <c r="C516" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-bmw</v>
       </c>
       <c r="D516" t="str">
-        <v>Finance, Healthcare, Retail</v>
+        <v>Retail, Automotive, Media</v>
       </c>
       <c r="E516" t="str">
-        <v>https://www.newmediawire.com/news/quantum-biopharma-qntm-reports-lower-q2-expenses-advances-lucid-ms-into-phase-2-7088594</v>
+        <v>https://www.press.bmwgroup.com/global/article/detail/T0461142EN?language=en</v>
       </c>
       <c r="F516" t="str">
-        <v>LOS ANGELES, CA - August 17, 2026 ( NEWMEDIAWIRE ) - Quantum BioPharma (NASDAQ: QNTM) (CSE: QNTM) reported second-quarter 2026 financial and operational results, including a 53% year-over-year reduction in operating expenses to $2.29 million and a 47% decrease in general and administrative expenses to $1.76 million. Combined cash, cash equivalents and digital assets totaled approximately $9.5 million as of June 30, up from $4.1 million at Dec. 31, 2025, with management stating that current liquidity is sufficient to fund planned operations to at least October 2027 assuming the first-half 2026 cash burn rate. Subsequent to quarter-end, the FDA approved Quantum’s Investigational New Drug (“IND”) application for Lucid-MS, clearing the company to proceed with a randomized, double-blind, placeb</v>
+        <v>New Black Package underscores the sporty and exclusive character of the M Performance models of the BMW 2 Series Coupé, BMW 4 Series Coupé and BMW 4 Series Convertible. Launch of numerous models for the new BMW 7 Series and the new BMW X5. New, more powerful engine for the BMW X3 M50 xDrive. New BMW Individual special paint finishes for BMW 7 Series and BMW i7. Addition of Amazon Prime Video takes in-car entertainment in a wide range of BMW vehicles to a ...</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="str">
-        <v>Regentis Biomaterials (RGNT) Moves GelrinC Along Parallel US Clinical and European Commercial Tracks</v>
+        <v>Garden State Pet Center Earns 2026 Top-Rated Pet Store Recognition as Independent Retailer Builds on Education-First Approach</v>
       </c>
       <c r="B517" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-30</v>
       </c>
       <c r="C517" t="str">
-        <v>NewMediaWire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D517" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E517" t="str">
-        <v>https://www.newmediawire.com/news/regentis-biomaterials-rgnt-moves-gelrinc-along-parallel-us-clinical-and-european-commercial-tracks-7088593</v>
+        <v>https://pressreleasenews.org/pressroom/garden-state-pet-center-earns-2026-top-rated-pet-store-recognition-as-independent-retailer-builds-on-education-first-approach-2</v>
       </c>
       <c r="F517" t="str">
-        <v>Regentis has passed 50% enrollment in the pivotal Phase III SAGE study of GelrinC, with recruitment completion targeted for the third quarter of 2026 and a PMA process expected to begin by the end of 2027. FDA approved a single-arm protocol using a historical microfracture control data package the company owns, and Regentis reports that the first 40 patients closely match that control group. In Europe, where GelrinC already holds CE Mark approval, surgeon training began in the third quarter of 2026 at Humanitas Research Hospital in Milan, supported by an expanded clinical site network and a newly approved manufacturing process that raises yield approximately 400%. LOS ANGELES, CA - August 17, 2026 ( NEWMEDIAWIRE ) - For development-stage medical technology companies, regulatory approval an</v>
+        <v>Audubon pet store recognized following hundreds of customer reviews praising knowledgeable service, premium pet nutrition and personalized care</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="str">
-        <v>Beeline Holdings (BLNE) Reports 57% Revenue Growth, Improved Margins in Q2 2026</v>
+        <v>TEAMSTERS: AMAZON WAREHOUSE WORKERS AT SWF1 LAUNCH UNFAIR LABOR PRACTICE STRIKE</v>
       </c>
       <c r="B518" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-29</v>
       </c>
       <c r="C518" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D518" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E518" t="str">
-        <v>https://www.newmediawire.com/news/beeline-holdings-blne-reports-57-revenue-growth-improved-margins-in-q2-2026-7088592</v>
+        <v>https://www.prnewswire.com/news-releases/teamsters-amazon-warehouse-workers-at-swf1-launch-unfair-labor-practice-strike-302893485.html</v>
       </c>
       <c r="F518" t="str">
-        <v>LOS ANGELES, CA - August 17, 2026 ( NEWMEDIAWIRE ) - Beeline Holdings (NASDAQ: BLNE) reported second-quarter 2026 net revenue of $2.6 million, up 57% year over year, as its net loss narrowed to $4 million from $5.3 million in the first quarter and its adjusted EBITDA loss improved to $2.6 million from $3 million. Operating margins increased 9.4% from the previous quarter, while the company ended June with $1.5 million in cash, $50.5 million in shareholders’ equity and no corporate debt. Beeline said July revenue is expected to be its highest of the year and July operating margin its highest since inception. Beeline also continued advancing BeelineEquity, its fractional home equity offering developed in partnership with TYTL Holdings, Inc., and recently announced a non-binding letter of int</v>
+        <v>Workers Demand Safer Working Conditions at Hudson Valley Facility ROCK TAVERN, N.Y., Sept. 29, 2026 /PRNewswire/ -- Amazon warehouse workers at the SWF1 Facility in Rock Tavern, New York, went on an unfair labor practice strike today, following months of Amazon ignoring their calls for...</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="str">
-        <v>DCSI Joins Forces with Hong Kong Yuanji to Build a Data Foundation for Consumer-Grade AI Companion Pets</v>
+        <v>PointServ Introduces Support for Wage-Earner Evaluations via Fannie ...</v>
       </c>
       <c r="B519" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-29</v>
       </c>
       <c r="C519" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D519" t="str">
-        <v>AI, Retail</v>
+        <v>Finance, SaaS, Real Estate, Retail</v>
       </c>
       <c r="E519" t="str">
-        <v>https://pressreleasenews.org/pressroom/dcsi-joins-forces-with-hong-kong-yuanji-to-build-a-data-foundation-for-consumer-grade-ai-companion-pets</v>
+        <v>https://pr-inside.com/pointserv-introduces-support-for-wage-earner-evaluations-via-fannie-r5228697.htm</v>
       </c>
       <c r="F519" t="str">
-        <v/>
+        <v>(PR-inside.com) BURLINGAME, CA / ACCESS Newswire / September 29, 2026 / PointServ, a provider of digital verification solutions for the mortgage industry, today announced support for wage-earner evaluations via Fannie Mae's Income Calculator, enabling lenders to automate income analysis using borrower pay stubs while helping maximize qualifying income. Through the PointServ platform, lenders can obtain pay stubs through consumer-permissioned payroll connections or borrower-uploaded documents. PointServ extracts wage and earnings data and delivers a standardized data file to Fannie Mae's Income Calculator, which returns the calculated qualifying income that can be incorporated directly into underwriting workflows. The Income Calculator applies Fannie Mae's standardized methodology ..</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="str">
-        <v>Vuori Names Carey Collins Krug as Chief Marketing Officer</v>
+        <v>NextBoat Appoints Proven Growth Executive Ross Tannenbaum as Chief ...</v>
       </c>
       <c r="B520" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-29</v>
       </c>
       <c r="C520" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D520" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E520" t="str">
-        <v>https://finance.yahoo.com/media-advertising/articles/vuori-names-carey-collins-krug-173000386.html</v>
+        <v>https://pr-inside.com/nextboat-appoints-proven-growth-executive-ross-tannenbaum-as-chief-r5228683.htm</v>
       </c>
       <c r="F520" t="str">
-        <v>ENCINITAS, Calif., August 17, 2026--Vuori, a global activewear brand rooted in Coastal California culture, is excited to appoint retail industry leader Carey Collins Krug as its new Chief Marketing Officer, effective Monday, October 5.</v>
+        <v>(PR-inside.com) Former Fanatics President and Dreams CEO Brings Public Company Leadership and a Record of Building Category-Defining Consumer Businesses WILMINGTON, NC / ACCESS Newswire / September 29, 2026 / NextBoat Inc. (NYSE American:NXB) ("NextBoat" or the "Company"), a vertically integrated, technology-driven marine marketplace and one of the largest buyers and sellers of used boats in the United States, today announced the appointment of Ross Tannenbaum as Chief Executive Officer, effective immediately. Mr. Tannenbaum succeeds Brian John, who will remain on the Board of Directors to support a smooth transition. His appointment marks the beginning of an ambitious new chapter for NextBoat as ..</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="str">
-        <v>Food Expo and Concurrent Fairs Attract Over 520,000 Visits, Setting All-Time Record</v>
+        <v>NextBoat Appoints Proven Growth Executive Ross Tannenbaum as Chief Executive Officer</v>
       </c>
       <c r="B521" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-29</v>
       </c>
       <c r="C521" t="str">
-        <v>NewMediaWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D521" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E521" t="str">
-        <v>https://www.newmediawire.com/news/food-expo-and-concurrent-fairs-attract-over-520-000-visits-setting-all-time-record-7088591</v>
+        <v>https://www.newswire.com/news/nextboat-appoints-proven-growth-executive-ross-tannenbaum-as-chief-executive</v>
       </c>
       <c r="F521" t="str">
-        <v>Strong Demand for Health and Wellness Solutions HONG KONG - August 17, 2026 ( NEWMEDIAWIRE ) - The Food Expo , Beauty &amp;amp; Wellness Expo and Home Delights Expo , organised by the Hong Kong Trade Development Council (HKTDC), concluded successfully today. The two trade fairs - Food Expo PRO and Hong Kong International Tea Fair - also closed on 15 August. The five fairs brought together over 1,850 exhibitors from more than 30 countries and regions, attracting over 520,000 public visits in total - a record high. Per capita spending continued to grow, reaching HK$1,685, reflecting the continued vibrancy of the local consumer market and strong public demand for gourmet food, healthy living and quality home products. For trade exhibitions, the Food Expo PRO and Hong Kong International Tea Fair d</v>
+        <v>Former Fanatics President and Dreams CEO Brings Public Company Leadership and a Record of Building Category-Defining Consumer Businesses</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="str">
-        <v>Foot Locker and NIKE, Inc. Partner with Crenshaw Community Leaders to Unveil First-of-Its-Kind Retail Experience for Sport, Culture and Connection</v>
+        <v>Meridian Holdings Provides Update on Brazilian Provisional Measure, Confirms Expected Immaterial Exposure</v>
       </c>
       <c r="B522" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-29</v>
       </c>
       <c r="C522" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D522" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail, Gaming</v>
       </c>
       <c r="E522" t="str">
-        <v>https://www.prnewswire.com/news-releases/foot-locker-and-nike-inc-partner-with-crenshaw-community-leaders-to-unveil-first-of-its-kind-retail-experience-for-sport-culture-and-connection-302852122.html</v>
+        <v>https://www.newmediawire.com/news/meridian-holdings-provides-update-on-brazilian-provisional-measure-confirms-expected-immaterial-exposure-7090165</v>
       </c>
       <c r="F522" t="str">
-        <v>Inspired by Crenshaw's spirit and the legacy of Nipsey Hussle, The Crenshaw Rec by Foot Locker celebrates a neighborhood where basketball, entrepreneurship, and creativity thrive NEW YORK, Aug. 17, 2026 /PRNewswire/ -- Foot Locker and NIKE, Inc., today announced The Crenshaw Rec by Foot...</v>
+        <v>LAS VEGAS, NV - September 29, 2026 ( NEWMEDIAWIRE ) - Meridian Holdings Inc. (NASDAQ: MRDN)(the “Company” or “Meridian Holdings”), an international developer, licensor, and operator of online gaming and e-commerce platforms, today provided the below update relating to the Provisional Measure signed by the President of Brazil on September 25, 2026, which prohibits the operation, intermediation and advertising of online betting and online casino services in Brazil and requires that funds be returned to bettors. The measure is provisional and is expected to be subject to approval by the Brazilian Congress (within 120 days of adoption) to remain in effect. Brazil represents an immaterial share of Meridian Holdings' Group revenue. The Company's Meridianbet brand operates in Brazil through its s</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="str">
-        <v>Partnership for a Healthier America and Amazon Help Turn Better-for-You Purchases into Nutritious Food for Families in Need</v>
+        <v>Finding What the Scan Already Captured: Nanox Advances Its AI Business on Two Fronts</v>
       </c>
       <c r="B523" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-29</v>
       </c>
       <c r="C523" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D523" t="str">
-        <v>Retail, Education</v>
+        <v>AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E523" t="str">
-        <v>https://www.prnewswire.com/news-releases/partnership-for-a-healthier-america-and-amazon-help-turn-better-for-you-purchases-into-nutritious-food-for-families-in-need-302852932.html</v>
+        <v>https://www.newmediawire.com/news/finding-what-the-scan-already-captured-nanox-advances-its-ai-business-on-two-fronts-7090162</v>
       </c>
       <c r="F523" t="str">
-        <v>From August 15–31, 2026, Amazon shoppers will save $5 on select better-for-you products when they spend $25, while at the same time helping families in need access nutritious food. WASHINGTON, Aug. 17, 2026 /PRNewswire/ -- This back-to-school season, choosing better for your family comes...</v>
+        <v xml:space="preserve">Approximately 86,000 vertebral fragility fractures occur annually in the UK , with most remaining undiagnosed. Nanox.AI has signed an exclusive three-year UK reseller agreement with Vertec Scientific for its HealthOST bone solution, with minimum annual license commitments built into the deal. A separate optimization project with Intel demonstrates a path for Nanox.AI’s imaging AI framework to run inference locally on hospital hardware rather than relying entirely on the cloud. LOS ANGELES, CA - September 29, 2026 ( NEWMEDIAWIRE ) - A CT scan ordered to answer one clinical question may capture additional anatomical information beyond the original indication. In certain cases, routine CT imaging can include information related to the spine, coronary arteries, liver and other areas, creating </v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="str">
-        <v>Kiosk Industry to Meet with U.S. Access Board on Accessible Self-Service Technology</v>
+        <v>Greenland Mines (GRML) Raises Over $17 Million, Adds Two Directors</v>
       </c>
       <c r="B524" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-29</v>
       </c>
       <c r="C524" t="str">
-        <v>Send2Press</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D524" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E524" t="str">
-        <v>https://www.send2press.com/wire/kiosk-industry-to-meet-with-u-s-access-board-on-accessible-self-service-technology/</v>
+        <v>https://www.newmediawire.com/news/greenland-mines-grml-raises-over-17-million-adds-two-directors-7090161</v>
       </c>
       <c r="F524" t="str">
-        <v>DENVER, Colo., Aug. 17, 2026 (SEND2PRESS NEWSWIRE) -- The Industry Group (TIG), Kiosk Industry, and the Kiosk Manufacturer Association (KMA) will meet with Executive Director Sachin Dev Pavithran and his team in Washington, D.C., September 15th to discuss accessibility considerations for self-service kiosks used in retail, vending, and other public-facing environments.</v>
-[...2 lines deleted...]
-    <row r="525" xml:space="preserve">
+        <v xml:space="preserve">LOS ANGELES, CA - September 29, 2026 ( NEWMEDIAWIRE ) - Greenland Mines (NASDAQ: GRML) (FSE: HK6) announced that it raised over $17 million through a registered direct offering of common stock at $13 per share, bringing its total capital raised over the past week to more than $59 million. The company said the financing strengthens its balance sheet and provides capital for planned exploration and development programs and its 2027 milestones across its Greenland portfolio. Greenland Mines also appointed Blair Jordan and Peter Love to its board of directors. Jordan is an experienced public-company executive, director, investment banker and attorney who currently serves as CEO and a director of Tungsten Reserve Corp., while Love has more than 18 years of experience in mineral exploration and </v>
+      </c>
+    </row>
+    <row r="525">
       <c r="A525" t="str">
-        <v>Chuangxin Industries Announces 2026 Interim Results</v>
+        <v>TruGolf Holdings (TRUG) to Present at ThinkEquity Conference</v>
       </c>
       <c r="B525" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-29</v>
       </c>
       <c r="C525" t="str">
-        <v>mlpr-acnnewswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D525" t="str">
-        <v>Finance, Energy, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E525" t="str">
-        <v>https://www.acnnewswire.com/press-release/english/109180/</v>
-[...22 lines deleted...]
- Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+        <v>https://www.newmediawire.com/news/trugolf-holdings-trug-to-present-at-thinkequity-conference-7090160</v>
+      </c>
+      <c r="F525" t="str">
+        <v>LOS ANGELES, CA - September 29, 2026 ( NEWMEDIAWIRE ) - TruGolf (NASDAQ: TRUG) announced that Chairman and Interim CEO Brenner Adams and Polymath Research Interim CEO and CFO Natalie Hirsch will present at The ThinkEquity Conference on Oct. 15, 2026, at the Mandarin Oriental in New York. Management will discuss TruGolf golf technology business, including the TruGolf Links franchise model, and the company expansion into tokenized financial infrastructure through its acquisition of Polymath. Adams and Hirsch will also hold one-on-one meetings with investors throughout the day. To view the full press release, visit https://ibn.fm/hHdn2 About TruGolf Since 1983, TruGolf has been passionate about driving the golf industry with innovative indoor golf solutions. TruGolf builds products that captu</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="str">
-        <v>IBM Partners with OpenAI to Accelerate Secure AI Deployment for Enterprises Across Core Operations</v>
+        <v>Azio AI Holdings (AZIO) Unveils Flagship Atlas One Project to Tackle AI's Power Shortage</v>
       </c>
       <c r="B526" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-29</v>
       </c>
       <c r="C526" t="str">
-        <v>WebWire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D526" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>Finance, AI, Energy, Retail</v>
       </c>
       <c r="E526" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=358949</v>
+        <v>https://www.newmediawire.com/news/azio-ai-holdings-azio-unveils-flagship-atlas-one-project-to-tackle-ai-s-power-shortage-7090159</v>
       </c>
       <c r="F526" t="str">
-        <v>IBM (NYSE: IBM ) announced a strategic partnership with OpenAI to help enterprises deliver business outcomes by deploying AI at scale across core business operations and complex workflows, while strengthening cyber defense and resilience through programs like OpenAI Daybreak. The partnership includes joint-go-to market initiatives and creating industry-specific solutions for financial services, government, telecommunications, and retail, as well as key enterprise domains such as finance,... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358949</v>
+        <v>Utility power for large data centers can take years to secure, and demand continues to rise faster than the grid can expand to meet it. Atlas One is Azio AI Holdings’ answer to that pressure; the project spans more than 548 acres in south Texas and is engineered for up to 500 megawatts of planned behind-the-meter power capacity. The name Atlas One reflects a broader naming convention the company plans to use going forward, tying separate land, power and fiber updates together under one project. LOS ANGELES, CA - September 29, 2026 ( NEWMEDIAWIRE ) - Building an AI data center is no longer just about buying enough graphical processing units (“GPUs”); rather, it is about finding enough electricity to run them. Azio AI Holdings (NASDAQ: AZIO) is committed to addressing that challenge, and jus</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="str">
-        <v>Betterment Launches Custom Portfolios with AI Insights for Retail Investors</v>
+        <v>OneMeta Expands VerbumCall to Amazon Connect, Targeting Q1 2027 Readiness ...</v>
       </c>
       <c r="B527" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-29</v>
       </c>
       <c r="C527" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D527" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E527" t="str">
-        <v>https://www.prnewswire.com/news-releases/betterment-launches-custom-portfolios-with-ai-insights-for-retail-investors-302852931.html</v>
+        <v>https://pr-inside.com/onemeta-expands-verbumcall-to-amazon-connect-targeting-q1-2027-readiness-r5228565.htm</v>
       </c>
       <c r="F527" t="str">
-        <v>New offering expands investor choice and flexibility within Betterment's full-service wealth-building platform NEW YORK, Aug. 17, 2026 /PRNewswire/ -- Betterment, a trusted wealth and savings platform, today announced the launch of Custom portfolios, a category-defining product that...</v>
+        <v>(PR-inside.com) VerbumCall integration is in development, with Q1 2027 targeted for readiness; AWS for Startups is supporting the work. SALT LAKE CITY, UT / ACCESS Newswire / September 29, 2026 / OneMeta Inc. (OTCQB:ONEI) ("OneMeta" or the "Company") today announced it is building an integration of its VerbumCall real-time translation technology into the Amazon Connect contact center platform, with readiness targeted for Q1 2027. Development is underway, and the effort is supported by the Company's participation in AWS for Startups, an engagement introduced through OneMeta's existing NVIDIA relationship. The Amazon Connect integration is intended to extend VerbumCall's real-time, multilingual translation capability into one ..</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="str">
-        <v>Consumer Watchdog: New Report Exposes Fossil Fuel-Backed Network Flooding Supreme Court with Briefs Seeking to Shield Oil &amp;amp; Gas Companies in Climate Deception Case</v>
+        <v>OneMeta Expands VerbumCall to Amazon Connect, Targeting Q1 2027 Readiness</v>
       </c>
       <c r="B528" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-29</v>
       </c>
       <c r="C528" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D528" t="str">
-        <v>Finance, Energy, Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E528" t="str">
-        <v>https://www.prnewswire.com/news-releases/consumer-watchdog-new-report-exposes-fossil-fuel-backed-network-flooding-supreme-court-with-briefs-seeking-to-shield-oil--gas-companies-in-climate-deception-case-302852435.html</v>
+        <v>https://www.newswire.com/news/onemeta-expands-verbumcall-to-amazon-connect-targeting-q1-2027-readiness</v>
       </c>
       <c r="F528" t="str">
-        <v>Investigation identifies coordinated fossil fuel funding behind most industry-supporting briefs and raises new questions about Justice Samuel Alito's participation in the case LOS ANGELES, Aug. 17, 2026 /PRNewswire/ -- A new Consumer Watchdog investigation has uncovered an interconnected...</v>
+        <v>VerbumCall integration is in development, with Q1 2027 targeted for readiness; AWS for Startups is supporting the work.</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="str">
-        <v>PayRange to License Mobile Payment Technology to Electrolux Professional for Laundry Equipment</v>
+        <v>SEC Charges Multiple Entities in Fraud Schemes Totaling at Least $15 Million that Used WhatsApp and Other Platforms to Lure Investors</v>
       </c>
       <c r="B529" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-29</v>
       </c>
       <c r="C529" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D529" t="str">
         <v>Retail</v>
       </c>
       <c r="E529" t="str">
-        <v>https://www.prnewswire.com/news-releases/payrange-to-license-mobile-payment-technology-to-electrolux-professional-for-laundry-equipment-302852850.html</v>
+        <v>https://www.newsfilecorp.com/release/316539/SEC-Charges-Multiple-Entities-in-Fraud-Schemes-Totaling-at-Least-15-Million-that-Used-WhatsApp-and-Other-Platforms-to-Lure-Investors</v>
       </c>
       <c r="F529" t="str">
-        <v>PORTLAND, Ore., Aug. 17, 2026 /PRNewswire/ -- PayRange LLC, a pioneer in mobile payment solutions for unattended retail, today announced a non-exclusive licensing agreement with Electrolux Professional that enables utilization of PayRange's patented mobile payment technology as part of...</v>
+        <v>Washington, D.C.--(Newsfile Corp. - September 29, 2026) - The Securities and Exchange Commission today charged multiple entities that are likely operated by individuals located overseas for defrauding hundreds of retail investors, including many in      the U.S., through so-called investment confidence scams where the perpetrators sought to build online relationships with unsuspecting clients before stealing their money.          In two separate complaints, both filed in U.S. District...</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="str">
-        <v>BioLargo Reports Second Quarter 2026 Results; Revenue Up 12% Sequentially, ...</v>
+        <v>KeyBank Names Drue Anderson to Lead Retail Banking</v>
       </c>
       <c r="B530" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-29</v>
       </c>
       <c r="C530" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D530" t="str">
-        <v>Finance, Healthcare, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E530" t="str">
-        <v>https://pr-inside.com/biolargo-reports-second-quarter-2026-results-revenue-up-12-sequentially-r5213206.htm</v>
+        <v>https://www.prnewswire.com/news-releases/keybank-names-drue-anderson-to-lead-retail-banking-302893157.html</v>
       </c>
       <c r="F530" t="str">
-        <v>(PR-inside.com) Consumer Products Relaunch Set for October Under a Company-Owned Model; Clyra Medical Scaling Ahead of a Second Product Launch; Company to Host Stockholder Town Hall on September 10, 2026 WESTMINSTER, CA / ACCESS Newswire / August 17, 2026 / BioLargo, Inc. (OTCQX:BLGO), a company that creates and commercializes sustainable technologies to solve tough environmental and cleantech challenges, today announced that it has filed its Quarterly Report on Form 10-Q for the three and six months ended June 30, 2026, and that it will host a stockholder town hall on Thursday, September 10, 2026, at 1:00 p.m. Pacific Time. To view the ..</v>
+        <v>Veteran banking executive brings more than 25 years of experience scaling retail operations, growing market share and improving client outcomes CLEVELAND, Sept. 29, 2026 /PRNewswire/ -- KeyBank (NYSE: KEY) announced today that Drue Anderson has joined the company to lead Retail Banking....</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="str">
-        <v>BioLargo Reports Second Quarter 2026 Results; Revenue Up 12% Sequentially, Gross Margin Expands to 54%</v>
+        <v>TruGolf Holdings (TRUG) Provides Update on Polymath Acquisition, Corporate Developments</v>
       </c>
       <c r="B531" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-29</v>
       </c>
       <c r="C531" t="str">
-        <v>Newswire.com</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D531" t="str">
-        <v>Finance, Healthcare, Retail</v>
+        <v>Finance, Crypto, SaaS, Retail</v>
       </c>
       <c r="E531" t="str">
-        <v>https://www.newswire.com/news/biolargo-reports-second-quarter-2026-results-revenue-up-12-sequentially-gross</v>
+        <v>https://www.newmediawire.com/news/trugolf-holdings-trug-provides-update-on-polymath-acquisition-corporate-developments-7090156</v>
       </c>
       <c r="F531" t="str">
-        <v>Consumer Products Relaunch Set for October Under a Company-Owned Model; Clyra Medical Scaling Ahead of a Second Product Launch; Company to Host Stockholder Town Hall on September 10, 2026</v>
+        <v xml:space="preserve">LOS ANGELES, CA - September 29, 2026 ( NEWMEDIAWIRE ) - TruGolf (NASDAQ: TRUG) provided a summary of recent corporate developments as it advances its previously announced acquisition of Polymath Research Inc. (“Polymath”), a developer of institutional-grade infrastructure for regulated digital securities and tokenized real-world assets. TruGolf entered into an agreement Aug. 18 to acquire Polymath, including its tokenization platform and purpose-built Layer-1 blockchain, Polymesh. Recent developments include the appointment of Chairman Brenner Adams as interim CEO and Jay Heller to the board, plans for TruGolf Links and Polymath to develop tokenized equipment leasing and fractional franchise ownership opportunities targeted for the first quarter of 2027, and Polymath partnerships with the </v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="str">
-        <v>EINSTEIN BROS. BAGELS BRINGS BACK PUMPKIN BAGEL AND PUMPKIN SHMEAR; DIGITAL-EXCLUSIVE EARLY ACCESS STARTS AUG. 19</v>
+        <v>PPRX Expands Into Hair Loss With the Launch of the Hairy Animal Range</v>
       </c>
       <c r="B532" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-29</v>
       </c>
       <c r="C532" t="str">
-        <v>PR Newswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D532" t="str">
-        <v>Retail</v>
+        <v>Healthcare, Retail, Education</v>
       </c>
       <c r="E532" t="str">
-        <v>https://www.prnewswire.com/news-releases/einstein-bros-bagels-brings-back-pumpkin-bagel-and-pumpkin-shmear-digital-exclusive-early-access-starts-aug-19-302851987.html</v>
+        <v>https://pressat.co.uk/releases/pprx-expands-into-hair-loss-with-the-launch-of-the-hairy-animal-range-2c91a9e48e136580d2dbd288c495bb6f/</v>
       </c>
       <c r="F532" t="str">
-        <v>Fan-favorite fall item returns after 7 years, followed by 'Kids 7 and Younger Eat Free' promotion on Aug. 22, nationwide launch of full fall menu on Aug. 26 DENVER, Aug. 17, 2026 /PRNewswire/ -- Einstein Bros. Bagels, America's largest retail bagel chain, is welcoming fall by bringing...</v>
+        <v xml:space="preserve">Tuesday 29 September, 2026 London, UK — October 2026 — PPRX has expanded its growing health and wellness offering with the launch of a dedicated hair-loss range, bringing together treatment options for scalp hair, beard growth, eyebrows and eyelashes under the Hairy Animal brand. The new range is now available through PPRX’s dedicated hair-loss area at https://pprx.co.uk/hair-loss, giving customers access to a focused selection of products designed for some of the most common hair and growth concerns. The launch includes the Gorilla Scalp Serum, formulated with minoxidil 7% and dutasteride 0.1%, The G.O.A.T Beard Spray containing minoxidil 5%, a Cockatoo Styling Clay containing minoxidil 5%, as well as dedicated eyebrow and eyelash products containing bimatoprost 0.03%. The range has been </v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="str">
-        <v>DataMeds AI Reports Second Quarter 2026 Financials and Provides Business ...</v>
+        <v>The World's First and Only Totally Invisible Cochlear Implant. MED-EL Launches TICI UNICO.</v>
       </c>
       <c r="B533" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-29</v>
       </c>
       <c r="C533" t="str">
-        <v>PR-Inside</v>
+        <v>Pressat</v>
       </c>
       <c r="D533" t="str">
-        <v>Finance, Crypto, AI, Healthcare, Retail</v>
+        <v>Healthcare, Retail, Education</v>
       </c>
       <c r="E533" t="str">
-        <v>https://pr-inside.com/datameds-ai-reports-second-quarter-2026-financials-and-provides-business-r5213203.htm</v>
+        <v>https://pressat.co.uk/releases/the-worlds-first-and-only-totally-invisible-cochlear-implant-med-el-launches-tici-unico-df211b6e25f5742eb8e7f00eabdfbc7e/</v>
       </c>
       <c r="F533" t="str">
-        <v>(PR-inside.com) Revenues grew 14% reaching $1.779M in Q2/26, beating management projections Corporate name change from Wellgistics Health, Inc. to DataMeds AI, Inc. in July 2026, which led to stock symbol change from ‘WGRX' to ‘MEDS' on NASDAQ Capital Markets $6.5 million new funding in June 2026 provided capital to support corporate turnaround Pending transaction with Datavault AI, EOS Technology Holdings, Scilex Holdings and HealthBridge Associates to consolidate patent protected blockchain, biometrics and pharmaceutical-adjunct products intellectual properties to deliver the "Health Lives Here" consumer app, in partnership with NFL Alumni Health (NFLAH), to deliver an effective healthcare experience to patients in rural communities via local ..</v>
+        <v>Tuesday 29 September, 2026 MED-EL Launches TICI UNICO, the World's First and Only Totally Invisible Cochlear Implant The world's first and only commercially available cochlear implant with all components, including the microphone, implanted beneath the skin.Provides people with severe-to-profound hearing loss with continuous access to sound throughout daily life, including during sleep.Combines complete invisibility with hearing performance designed to be the same as established cochlear implant solutions. September 29, 2026 - United Kingdom and Ireland: For decades, people with hearing loss have dreamed of a hearing solution that simply disappears into everyday life. Today, that long-standing vision becomes reality. MED-EL, a global leader in hearing implant technology, announces the laun</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="str">
-        <v>DataMeds AI Reports Second Quarter 2026 Financials and Provides Business Update</v>
+        <v>Grünenthal partners with DKSH to bring four important pain medicines to eight new markets in Asia-Pacific</v>
       </c>
       <c r="B534" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-29</v>
       </c>
       <c r="C534" t="str">
-        <v>Newswire.com</v>
+        <v>Pressat</v>
       </c>
       <c r="D534" t="str">
-        <v>Finance, Crypto, AI, Healthcare, Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E534" t="str">
-        <v>https://www.newswire.com/news/datameds-ai-reports-second-quarter-2026-financials-and-provides-business-update</v>
+        <v>https://pressat.co.uk/releases/grnenthal-partners-with-dksh-to-bring-four-important-pain-medicines-to-eight-new-markets-in-asia-pacific-315cfe2d3159e0e4ee94eb22bcf36ff5/</v>
       </c>
       <c r="F534" t="str">
-        <v xml:space="preserve">Revenues grew 14% reaching $1.779M in Q2/26, beating management projections Corporate name change from Wellgistics Health, Inc. to DataMeds AI, Inc. in July 2026, which led to stock symbol change from &amp;lsquo;WGRX' to &amp;lsquo;MEDS' on NASDAQ Capital Markets $6.5 million new funding in June 2026 provided capital to support corporate turnaround Pending transaction with Datavault AI, EOS Technology Holdings, Scilex Holdings and HealthBridge Associates to consolidate patent protected blockchain, biometrics and pharmaceutical-adjunct products intellectual properties to deliver the "Health Lives Here" consumer app, in partnership with NFL Alumni Health (NFLAH), to deliver an effective healthcare experience to patients in rural communities via local independent pharmacies 1:50 reverse split in May </v>
+        <v>Tuesday 29 September, 2026 The partnership will bring Qutenza®, Vimovo®, Palexia® and Zomig® to people living with pain in Asia-Pacific, spanning Hong Kong, Indonesia, Malaysia, Philippines, Singapore, Taiwan, Thailand and Vietnam.Pain is a significant healthcare challenge in the region, due to the ageing population and the high burden of chronic diseases.[1],[2],[3]The partnership is a key step in Grünenthal’s strategy to enhance patient care and expand access to its innovative medicines. Aachen, Germany – Grünenthal, a global leader in pain management and research, and DKSH Business Unit Healthcare, a strategic healthcare business partner and leading provider of Market Expansion Services for pharmaceutical, over-the-counter (OTC), consumer health and medical device companies, today annou</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="str">
-        <v>Interlink Electronics to Participate in the Lytham Partners 2026 Consumer &amp; Technology Investor Summit on August 18, 2026</v>
+        <v>Europe SPAC Summit 2026 Invites European Private Companies to Explore ...</v>
       </c>
       <c r="B535" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-29</v>
       </c>
       <c r="C535" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D535" t="str">
-        <v>Finance, Retail</v>
+        <v>Finance, Energy, Retail, Education</v>
       </c>
       <c r="E535" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/17/3346135/0/en/interlink-electronics-to-participate-in-the-lytham-partners-2026-consumer-technology-investor-summit-on-august-18-2026.html</v>
+        <v>https://pr-inside.com/europe-spac-summit-2026-invites-european-private-companies-to-explore-r5228487.htm</v>
       </c>
       <c r="F535" t="str">
-        <v>FREMONT, Calif., Aug. 17, 2026 (GLOBE NEWSWIRE) -- Interlink Electronics, Inc. (Nasdaq: LINK), a leading provider of sensor and printed electronics solutions, today announced that it will participate in a webcast presentation at the Lytham Partners 2026 Consumer &amp;amp; Technology Investor Summit, taking place virtually on Tuesday, August 18, 2026.</v>
+        <v>(PR-inside.com) With 263 SPACs Searching for Targets and PIPE Financing Returning, the December 10 Zurich Summit Offers CEOs and CFOs a Full Education on SPAC Mergers and Direct Access to Leading Bankers, Investors, and Sponsors NEW YORK, NY AND ZURICH, SWITZERLAND / ACCESS Newswire / September 29, 2026 / A growing number of European companies in frontier technologies, critical minerals, advanced manufacturing, defense tech, energy, and consumer sectors are evaluating a merger with a special purpose acquisition company (SPAC) as a faster route to a U.S. listing, a valuation that reflects global investor demand, and access to follow-on capital. The Europe SPAC ..</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="str">
-        <v>Cloudastructure Appoints Nile Coates as Chief Revenue Officer to Accelerate Commercial Growth Across Enterprise Markets</v>
+        <v>New Research From Knit Finds Sleep is Functional Foods' Biggest Innovation ...</v>
       </c>
       <c r="B536" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-29</v>
       </c>
       <c r="C536" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D536" t="str">
-        <v>Finance, Real Estate, Retail</v>
+        <v>AI, Energy, Retail</v>
       </c>
       <c r="E536" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/17/3346113/0/en/cloudastructure-appoints-nile-coates-as-chief-revenue-officer-to-accelerate-commercial-growth-across-enterprise-markets.html</v>
+        <v>https://pr-inside.com/new-research-from-knit-finds-sleep-is-functional-foods-biggest-innovation-r5228485.htm</v>
       </c>
       <c r="F536" t="str">
-        <v>Coates Joins From ECAM, a GardaWorld Company, Where He Led U.S. Sales Across Critical Infrastructure, Commercial Real Estate and Retail</v>
+        <v>(PR-inside.com) Study finds the category is well-stocked with hydration and immunity products, but still falling short on those that address sleep, stress, and energy without jitters. NEW YORK, NY / ACCESS Newswire / September 29, 2026 / Knit , the AI-native research agency delivering decision-ready consumer insights, today released new research findings examining where consumers see the greatest unmet needs in the crowded functional foods market. The study found that the wellness goals consumers consider most important are not necessarily where brands have the greatest opportunity to innovate. The study included 509 U.S. consumers who had recently purchased supplements or foods and beverages ..</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="str">
-        <v>Green Leaf Innovations, Inc. Updates Shareholders on Strategic Expansion: ...</v>
+        <v>Come Over October Celebrates its Third Iteration – Goes Global, Expanding Across the U.S., Canada and New Zealand</v>
       </c>
       <c r="B537" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-29</v>
       </c>
       <c r="C537" t="str">
-        <v>PR-Inside</v>
+        <v>Send2Press</v>
       </c>
       <c r="D537" t="str">
-        <v>SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E537" t="str">
-        <v>https://pr-inside.com/green-leaf-innovations-inc-updates-shareholders-on-strategic-expansion-r5213182.htm</v>
+        <v>https://www.send2press.com/wire/come-over-october-celebrates-its-third-iteration-goes-global-expanding-across-the-u-s-canada-and-new-zealand/</v>
       </c>
       <c r="F537" t="str">
-        <v>(PR-inside.com) PEMBROKE PINES, FL / ACCESS Newswire / August 17, 2026 / Green Leaf Innovations, Inc. (OTCID:GRLF), a leading distributor of premium handmade cigars and agricultural integration platforms, is proud to provide an exciting corporate update to its valued shareholders. Building upon the momentum of last week's announced Letter of Intent (LOI) to acquire a 25% equity interest in DURTEQ™, Green Leaf Innovations is officially unveiling plans for a major expansion into a diversified luxury brand ecosystem. Expanding Beyond into a Multi-Category Luxury Brands &amp; Accessories e-commerce ecosystem. In light of recent strategic developments, the company is moving forward to establish itself as ..</v>
+        <v>ST. HELENA, Calif., Sept. 29, 2026 (SEND2PRESS NEWSWIRE) -- Come Over October&amp;#x2122; returns for its third year with its broadest participation yet, as the campaign expands internationally, grows its presence across U.S. retail and introduces new ways for consumers to put its simple invitation to gather into action, COME TOGETHER-A Community for Wine Inc. announced today.</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="str">
-        <v>Bonk, Inc. Reports First Six Months 2026 Financial Results Demonstrating ...</v>
+        <v>O'Keeffe's Hardworking Skincare® Introduces Lip Repair Seal &amp;amp; Heal Medicated Lip Balm</v>
       </c>
       <c r="B538" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-29</v>
       </c>
       <c r="C538" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D538" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E538" t="str">
-        <v>https://pr-inside.com/bonk-inc-reports-first-six-months-2026-financial-results-demonstrating-r5213180.htm</v>
+        <v>https://www.prweb.com/releases/okeeffes-hardworking-skincare-introduces-lip-repair-seal--heal-medicated-lip-balm-302890032.html</v>
       </c>
       <c r="F538" t="str">
-        <v>(PR-inside.com) Six-Month Total Revenue Reaches $5.5M (Up 6,218% YoY) Operating Expenses Reduced 52.5% ($4.65M vs $9.77M) Total Liabilities Reduced 32% to $4.07M via Strategic Debt Extinguishment Solid $27.52M Net Equity Base with Zero Long-Term Debt TEMPE, AZ / ACCESS Newswire / August 17, 2026 /Bonk, Inc. (Nasdaq:BNKK) ("Bonk" or the "Company"), a digital asset infrastructure and consumer brand holding company, today reported its financial and operational results for the three and six months ended June 30, 2026, as filed on Form 10-Q with the U.S. Securities and Exchange Commission. The first six months of 2026 represented a substantial milestone for Bonk, Inc., marked by significant revenue ..</v>
+        <v>O'Keeffe's, America's #1 hand and foot cream brand and the makers of Working Hands and Healthy Feet, today launched its new medicated lip balm, Lip Repair Seal &amp; Heal, on Amazon and Meijer. CINCINNATI, Sept. 29, 2026 /PRNewswire-PRWeb/ -- O'Keeffe's, America's #1 hand and foot cream brand...</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="str">
-        <v>Green Leaf Innovations, Inc. Updates Shareholders on Strategic Expansion: Launching New Luxury Cigar Brand, Comprehensive Accessory Lines and New E-Commerce VIP Member Club. Following Recent DURTEQ Letter of Intent</v>
+        <v>OSM Worldwide Earns Great Place to Work Certification™ for Eighth Consecutive Year</v>
       </c>
       <c r="B539" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-29</v>
       </c>
       <c r="C539" t="str">
-        <v>Newswire.com</v>
+        <v>PRWeb</v>
       </c>
       <c r="D539" t="str">
         <v>Retail</v>
       </c>
       <c r="E539" t="str">
-        <v>https://www.newswire.com/news/green-leaf-innovations-inc-updates-shareholders-on-strategic-expansion</v>
+        <v>https://www.prweb.com/releases/osm-worldwide-earns-great-place-to-work-certification-for-eighth-consecutive-year-302890038.html</v>
       </c>
       <c r="F539" t="str">
-        <v/>
+        <v>Employee Survey Results Continue to Outpace U.S. Company Benchmarks CHICAGO, Sept. 29, 2026 /PRNewswire-PRWeb/ -- OSM Worldwide, a nationwide eCommerce and direct-to-consumer (DTC) parcel expeditor, today announced it has been certified as a Great Place to Work® for the eighth consecutive...</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="str">
-        <v>Everspin to Participate in the Lytham Partners 2026 Consumer &amp; Technology Investor Summit on August 18, 2026</v>
+        <v>Pride Holdings Group Establishes Advisory Board to Strengthen Corporate Governance, Acquisition Oversight and NYSE/NASDAQ Strategy</v>
       </c>
       <c r="B540" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-29</v>
       </c>
       <c r="C540" t="str">
-        <v>mlpr-businesswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D540" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E540" t="str">
-        <v>https://finance.yahoo.com/technology/articles/everspin-participate-lytham-partners-2026-110000192.html</v>
+        <v>https://www.newmediawire.com/news/pride-holdings-group-establishes-advisory-board-to-strengthen-corporate-governance-acquisition-oversight-and-nyse-nasdaq-strategy-7090147</v>
       </c>
       <c r="F540" t="str">
-        <v>CHANDLER, Ariz., August 17, 2026--Everspin will participate in the Lytham Partners 2026 Consumer &amp; Technology Investor Summit, taking place virtually on Tuesday, August 18, 2026.</v>
-[...2 lines deleted...]
-    <row r="541">
+        <v>Richard Hawkins, George Wallace and Darren Donnelly Appointed to Newly Created Advisory Board as Company Builds Infrastructure for Its Next Phase of Growth ORLANDO, FL - September 29, 2026 ( NEWMEDIAWIRE ) - Pride Holdings Group (OTC: PHSE) today announced the formation of a new Advisory Board and the appointment of Richard Hawkins, George Wallace and Darren Donnelly as its initial members. The establishment of the Advisory Board represents another step in Pride Holdings Group’s continued development of its corporate governance and strategic infrastructure as the Company expands its operating portfolio, evaluates additional acquisition opportunities and works toward its long-term objective of pursuing an uplisting to the New York Stock Exchange (NYSE) or NASDAQ. The Advisory Board will wor</v>
+      </c>
+    </row>
+    <row r="541" xml:space="preserve">
       <c r="A541" t="str">
-        <v>From Retail Regret to Retail Redemption: How JCPenney Is Healing America's Shopping</v>
+        <v>Direct Drive Tech Limited Debuts on Hong Kong Stock Exchange Today</v>
       </c>
       <c r="B541" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-29</v>
       </c>
       <c r="C541" t="str">
-        <v>mlpr-businesswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D541" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, SaaS, Retail</v>
       </c>
       <c r="E541" t="str">
-        <v>https://finance.yahoo.com/media-advertising/articles/retail-regret-retail-redemption-jcpenney-110000708.html</v>
-[...5 lines deleted...]
-    <row r="542" xml:space="preserve">
+        <v>https://www.acnnewswire.com/press-release/english/110477/</v>
+      </c>
+      <c r="F541" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sept 29, 2026 - (ACN Newswire) - Direct Drive Tech Limited ("Direct Drive Tech" or the "Company", stock code: 6731) was officially listed on the Main Board of The Stock Exchange of Hong Kong Limited. The Company offered 50,000,000 shares under the Global Offering, of which the Hong Kong Public Offering was approximately 208.56 times subscribed. The final offer price was set at HK$21.60 per share with a board lot of 100 shares, raising gross proceeds of approximately HK$1,080.0 million.
+"From day one, Direct Drive Tech has pursued a single goal — using direct drive technology to drive the world," founder Zhang Di said at the listing ceremony. "We remain committed to our mission of bringing robots into every household, and to making robots more efficient, more dexterous and more intelligent." In a letter to staff on the eve of the listing, Zhang likened the industry's shift to the replacement of vacuum tubes by transistors: "This time, the future will not belong to better reducers either." He expects at least 10 billion robots to enter industries and households over the next decade. Direct Drive Tech, he wrote, is not simply a maker of "direct drive joints", but a robotics technology company with direct drive technology at its core and general intelligence connecting everything, with future investment focused on three areas: AI4S (AI for Science), AI4I (AI for Iteration) and AI4R (AI for Robot).
+Direct Drive Tech was founded in Dongguan in March 2020, when reducers dominated robot power systems and direct drive — with its high technical barriers — drew little interest. Starting from three core capabilities in direct-drive motor design, thermal management and drive-control integration, the Company built three technology pillars: robotic actuator module technology, wheel-legged robot technology and modular reconfiguration technology, establishing an integrated R&amp;D system spanning core components and robots.
+By eliminating reducers and other intermediate transmission components, direct drive couples the motor directly to the payload. The result is a simpler structure, higher positioning accuracy, lower noise and less wear — attributes suited to human-proximate applications such as household cleaning robots, where quietness and compact size matter most. On this differentiated route, the Company has become the world's first and only company to have shipped more than 5 million robotic direct drive actuator modules for consumer robots, according to Frost &amp; Sullivan; by the end of June 2026, its technology had powered more than 7.5 million robots worldwide.
+Built on the three pillars, the Company's embodied joint module portfolio covers the mainstream size range from 20 mm to 120 mm, with peak torque outputs of up to 120 Nm. As of the Latest Practicable Date, it held 352 patents in China with 148 applications pending; 94.3% of its 192-member R&amp;D team hold bachelor's degrees or above.
+In the consumer segment, the Company works with four of the world's top ten consumer robot providers by 2025 revenue. In embodied intelligence, it supplies embodied joint modules to one of China's top five embodied intelligence robot providers by total value of orders on hand in 2025. For its robot products, the Company has launched four wheel-legged robot models — Diablo, TITA, TITATIT and D1. Diablo robot is the first direct-drive dual-wheel-legged robot commercially introduced in the world; D1 is the first fully modular dual-wheel-legged robot commercially introduced in the world.
+The numbers now back the route. Revenue rose from RMB17.5 million in 2023 to RMB281.7 million in 2025, a CAGR of 300.8%, and grew a further 39.7% year on year to about RMB200 million in the first half of 2026. Gross profit margin climbed from 13.5% to 21.5% over the period, while the adjusted net loss margin (non-IFRS measure) narrowed sharply from 349.1% to 15.4% as economies of scale took hold.
+The Company plans to deploy about 50% of the net proceeds to R&amp;D in key robotics technologies, including performance upgrades to robotic direct drive actuator modules and advances in robot and modular assembly technology; about 20% to deepen our collaboration with industry partners and wider domestic and overseas sales networks; about 20% to highly automated flexible production lines and process optimisation; and the remaining 10% to working capital and general corporate purposes.
+Frost &amp; Sullivan expects the PRC direct drive actuator module market to grow from RMB1.9 billion in 2025 to RMB12.9 billion in 2030, and the country's embodied joint modules market to expand from RMB1.18 billion to RMB14.03 billion over the same period. The Company said it will capture the twin opportunities of direct drive substitution and the industrialisation of embodied intelligence, consolidate its segment leadership and create long-term value for shareholders.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="542">
       <c r="A542" t="str">
-        <v>Food Expo and concurrent fairs attract over 520,000 visits, setting all-time record Strong demand for health and wellness solutions</v>
+        <v>McAfee Unveils a New Era of Consumer Protection for Today's AI-Driven World</v>
       </c>
       <c r="B542" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-29</v>
       </c>
       <c r="C542" t="str">
-        <v>mlpr-acnnewswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D542" t="str">
-        <v>SaaS, Healthcare, Retail, Media, Education</v>
+        <v>Crypto, AI, Retail</v>
       </c>
       <c r="E542" t="str">
-        <v>https://www.acnnewswire.com/press-release/english/109174/</v>
-[...72 lines deleted...]
- Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+        <v>https://www.prnewswire.com/news-releases/mcafee-unveils-a-new-era-of-consumer-protection-for-todays-ai-driven-world-302892121.html</v>
+      </c>
+      <c r="F542" t="str">
+        <v>McAfee Launches Simple, Proactive All-in-One Safety Solution That Protects Consumers During Time of Growing Concern About AI-Enabled Threats McAfee's New Product Launches as State-by-State Data Shows Investment and Crypto Scams Dominate Nationwide - with 53% of Victims Who Lost Money...</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="str">
-        <v>“Dancing With The Universe” by Dot Campbell — Free on Amazon for a Limited Time (Until 8/21/2026)</v>
+        <v>Curaleaf to Report Third Quarter 2026 Financial and Operational Results</v>
       </c>
       <c r="B543" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-29</v>
       </c>
       <c r="C543" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D543" t="str">
         <v>Retail</v>
       </c>
       <c r="E543" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=358893</v>
+        <v>https://www.prnewswire.com/news-releases/curaleaf-to-report-third-quarter-2026-financial-and-operational-results-302892284.html</v>
       </c>
       <c r="F543" t="str">
-        <v>Best Seller Publishing is proud to announce the release of &amp;#8220;Dancing With The Universe: A Journey Through Past Lives and a Love That Endures Them All&amp;#8221; by spiritual mentor and metaphysical teacher Dot Campbell&amp;#8212;an extraordinary memoir exploring past lives, reincarnation, spiritual awakening, and the possibility that some connections are destined to transcend time&amp;#8212;available for free download on Amazon for a limited time&amp;#8212;now through August 21 2026. - - What if the answers you&amp;#39;ve been searc... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358893</v>
+        <v>STAMFORD, Conn., Sept. 29, 2026 /PRNewswire/ -- Curaleaf Holdings, Inc. (TSX: CURA / OTCQX: CURLF) ("Curaleaf" or the "Company"), a leading international provider of consumer products in cannabis, today announced that it will report its financial and operating results for the third...</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="str">
-        <v>“Go, Harmony!” is Free to Download for Only Five Days (Until 8/21/26)</v>
+        <v>Probiotic Drink Market: Emerging Trends in Plant-Based Probiotic Drinks</v>
       </c>
       <c r="B544" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-29</v>
       </c>
       <c r="C544" t="str">
-        <v>WebWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D544" t="str">
-        <v>Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E544" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=358897</v>
+        <v>https://express-press-release.net/news/2026/09/29/1774625</v>
       </c>
       <c r="F544" t="str">
-        <v>Best Seller Publishing announces the release of Philip Walsh&amp;#39;s new book, &amp;#8220;Go, Harmony!: Her Father&amp;#39;s Murder Leaves Harmony Heir to an Empire That Is Glamorous, Thrilling - and Deadly.&amp;#8221; (Harmony&amp;#39;s Legacy Book 3 ). It will be available in the Amazon store for free for only five days. - - &amp;#8220;Go, Harmony!: Her Father&amp;#39;s Murder Leaves Harmony Heir to an Empire That Is Glamorous, Thrilling - and Deadly.&amp;#8221; (Harmony&amp;#39;s Legacy Book 3) is about Harmony Nader, an 18-year-old born into a world of weal... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358897</v>
+        <v>The Probiotic Drink Market is being transformed by growing consumer interest in digestive wellness, preventive health, and functional nutrition. Probiotic Drink Market Valued at USD [read full press release...]</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="str">
-        <v>UGREEN bringt die Nexode Pro Serie in Europa auf den Markt und definiert das All-in-One-Ladeerlebnis mit Smart-Display neu</v>
+        <v>Australian Retailer JB Hi-Fi Selects Vusion to Advance its Connected Store Strategy</v>
       </c>
       <c r="B545" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-29</v>
       </c>
       <c r="C545" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D545" t="str">
-        <v>Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E545" t="str">
-        <v>https://www.prnewswire.com/news-releases/ugreen-bringt-die-nexode-pro-serie-in-europa-auf-den-markt-und-definiert-das-all-in-one-ladeerlebnis-mit-smart-display-neu-302851718.html</v>
+        <v>https://www.prnewswire.com/news-releases/australian-retailer-jb-hi-fi-selects-vusion-to-advance-its-connected-store-strategy-302892637.html</v>
       </c>
       <c r="F545" t="str">
-        <v>BERLIN, 17. August 2026 /PRNewswire/ -- UGREEN hat die Markteinführung der Nexode Pro Serie in Europa angekündigt, einer neuen Premium-Produktreihe für professionelles Laden. Die Serie wird ab August bei Amazon und auf der offiziellen Website von UGREEN erhältlich sein. Die Nexode Pro...</v>
+        <v>PARIS, Sept. 29, 2026 /PRNewswire/ -- JB Hi-Fi, Australia's leading consumer electronics retailer, and Vusion, the global leader in AI-powered digitalization solutions for physical commerce, today announce a new rollout plan to accelerate the digital transformation of JB Hi-Fi's stores....</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="str">
-        <v>UGREEN lance la série Nexode Pro en Europe : une nouvelle génération de chargeurs intelligents tout-en-un avec écran</v>
+        <v>b.well Connected Health Awarded on TIME's List of the World's Top HealthTech Companies 2026 List</v>
       </c>
       <c r="B546" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-29</v>
       </c>
       <c r="C546" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D546" t="str">
-        <v>Retail</v>
+        <v>AI, Healthcare, Retail</v>
       </c>
       <c r="E546" t="str">
-        <v>https://www.prnewswire.com/news-releases/ugreen-lance-la-serie-nexode-pro-en-europe--une-nouvelle-generation-de-chargeurs-intelligents-tout-en-un-avec-ecran-302851756.html</v>
+        <v>https://www.prnewswire.com/news-releases/bwell-connected-health-awarded-on-times-list-of-the-worlds-top-healthtech-companies-2026-list-302892097.html</v>
       </c>
       <c r="F546" t="str">
-        <v>BERLIN, le 17 août 2026 /PRNewswire/ -- UGREEN annonce le lancement européen de la série Nexode Pro, une nouvelle gamme premium conçue pour offrir une expérience de recharge de niveau professionnel. Disponible à partir du mois d'août sur Amazon et sur le site officiel d'UGREEN, la série...</v>
+        <v>Recognition by TIME and Statista highlights b.well among 500 health technology companies worldwide BALTIMORE, Sept. 29, 2026 /PRNewswire/ -- b.well Connected Health, the infrastructure powering AI-driven consumer health experiences, today announced it has been named to TIME's World's Top...</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="str">
-        <v>Bilingual Children’s Book Celebrates the Migration of Monarch Butterflies, Pledges 10% of Sales to Releasing Migrant Children from ICE Detention</v>
+        <v>INEO to Present at OTC Markets AI &amp; Technology Virtual Investor Conference ...</v>
       </c>
       <c r="B547" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-29</v>
       </c>
       <c r="C547" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D547" t="str">
-        <v>Finance, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E547" t="str">
-        <v>https://www.pr.com/press-release/972321</v>
+        <v>https://pr-inside.com/ineo-to-present-at-otc-markets-ai-technology-virtual-investor-conference-r5228453.htm</v>
       </c>
       <c r="F547" t="str">
-        <v>A new children’s picture book released on Amazon.com introduces and reinforces Spanish language skills among children aged four to ten through a story celebrating the epic migration of the monarch butterfly; the author is pledging 10% of earnings will be donated to organizations leveraging pro bono law services to release migrant children and families from ICE Custody. Bella's Journey: The Migration of a Monarch [PR.com]</v>
+        <v>(PR-inside.com) CEO Kyle Hall to Present Live Online to Retail and Institutional Investors SURREY, BC / ACCESS Newswire / September 29, 2026 / INEO Tech Corp. (TSXV:INEO)(OTCQB:INEOF)(FSE:0OQ) (the "Company" or "INEO"), a provider of connected entrance infrastructure for modern retail, is pleased to announce that Chief Executive Officer Kyle Hall will present at the AI &amp; Technology Virtual Investor Conference on Thursday, October 1, 2026. The online conference is hosted by Virtual Investor Conferences, an investor conference series operated by OTC Markets Group. INEO's live presentation will take place at 1:30 p.m. Eastern Time. During the presentation, Hall will provide an overview of INEO's ..</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="str">
-        <v>D2C Brands Increasingly Migrate to Shopify Over WooCommerce, Reports Lucent Innovation</v>
+        <v>David's Bridal Names Former Nike &amp; Magnolia Finance Executive Kathy ...</v>
       </c>
       <c r="B548" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-29</v>
       </c>
       <c r="C548" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D548" t="str">
-        <v>Retail</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E548" t="str">
-        <v>https://www.pr.com/press-release/972513</v>
+        <v>https://pr-inside.com/david-s-bridal-names-former-nike-magnolia-finance-executive-kathy-r5228452.htm</v>
       </c>
       <c r="F548" t="str">
-        <v>Ecommerce data shows Shopify gaining ground as D2C brands outgrow WooCommerce's plugin-dependent architecture. [PR.com]</v>
+        <v>(PR-inside.com) Veteran Retail &amp; Global Finance Executive Joins David's to Further Accelerate the Company's Aisle-to-Algorithm Transformation &amp; Scale Its Technology-Enabled Growth Engine KING OF PRUSSIA, PA / ACCESS Newswire / September 29, 2026 / David's Bridal, Inc. ("David's"), North America's largest bridal and occasion retailer and Pearl , its AI-powered wedding planning and marketplace platform, connecting couples with everything they need for life's biggest moments - today announced the appointment of Kathy Cherian as Chief Financial Officer, effective immediately. Cherian previously held finance executive roles at Nike and Magnolia. Cherian joins David's with more than 20 years of experience leading finance, strategy and ..</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="str">
-        <v>Unitech Launches EA530 Targeting TCO Optimization in Enterprise AIDC Deployments</v>
+        <v>1-800-FLOWERS.COM, Inc. Enters into Definitive Agreement to Sell PersonalizationMall.com® and Things Remembered® to PlanetArt®</v>
       </c>
       <c r="B549" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-29</v>
       </c>
       <c r="C549" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D549" t="str">
-        <v>Retail</v>
+        <v>Finance, SaaS, Retail</v>
       </c>
       <c r="E549" t="str">
-        <v>https://www.prnewswire.com/news-releases/unitech-launches-ea530-targeting-tco-optimization-in-enterprise-aidc-deployments-302849640.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/1-800-flowers-com-inc-110000975.html</v>
       </c>
       <c r="F549" t="str">
-        <v>TAIPEI, Aug. 17, 2026 /PRNewswire/ -- As digital transformation accelerates across retail, logistics, and warehousing, enterprises are placing increasing demands on AIDC devices for real-time data processing and long-term operational reliability. Performance limitations, rising...</v>
-[...2 lines deleted...]
-    <row r="550" xml:space="preserve">
+        <v>JERICHO, N.Y., September 29, 2026--1-800-FLOWERS.COM, Inc. (NASDAQ: FLWS) (the "Company"), a leading provider of thoughtful expressions designed to help inspire customers to give more, connect more, and build more and better relationships, today announced that it has entered into a definitive agreement to sell PersonalizationMall.com and Things Remembered to PlanetArt, LLC, a leading global technology platform for personalized, make on demand e-commerce products, for approximately $45 million in</v>
+      </c>
+    </row>
+    <row r="550">
       <c r="A550" t="str">
-        <v>China Lilang Announces 2026 Interim Results</v>
+        <v>David's Bridal Names Former Nike &amp; Magnolia Finance Executive Kathy Cherian Chief Financial Officer</v>
       </c>
       <c r="B550" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-29</v>
       </c>
       <c r="C550" t="str">
-        <v>mlpr-acnnewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D550" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E550" t="str">
-        <v>https://www.acnnewswire.com/press-release/english/109168/</v>
-[...24 lines deleted...]
- Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+        <v>https://www.newswire.com/news/davids-bridal-names-former-nike-magnolia-finance-executive-kathy-cherian-chief</v>
+      </c>
+      <c r="F550" t="str">
+        <v>Veteran Retail &amp;amp; Global Finance Executive Joins David's to Further Accelerate the Company's Aisle-to-Algorithm Transformation &amp;amp; Scale Its Technology-Enabled Growth Engine</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="str">
-        <v>Digital Heroes Surpasses 2,000 Brand Clients and Publishes 1,073 Shopify Buyer Guides as Agency Expands Global Shopify Development Operations</v>
+        <v>INEO to Present at OTC Markets AI &amp; Technology Virtual Investor Conference on October 1, 2026</v>
       </c>
       <c r="B551" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-29</v>
       </c>
       <c r="C551" t="str">
-        <v>mlpr-newsfile</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D551" t="str">
-        <v>SaaS, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E551" t="str">
-        <v>https://www.newsfilecorp.com/release/309825/Digital-Heroes-Surpasses-2000-Brand-Clients-and-Publishes-1073-Shopify-Buyer-Guides-as-Agency-Expands-Global-Shopify-Development-Operations</v>
+        <v>https://www.newswire.com/news/ineo-to-present-at-otc-markets-ai-technology-virtual-investor-conference-on</v>
       </c>
       <c r="F551" t="str">
-        <v>New York, New York--(Newsfile Corp. - August 16, 2026) - Digital Heroes, a Shopify development agency headquartered in New York, today announced it has served more than 2,000 brands across the United States, United Kingdom, Australia, Canada, and the Middle East, and has published a library of 1,073 industry-specific buyer guides covering Shopify development costs, workflows, and platform decisions. The guides are publicly available and include real cost bands for theme customization, custom...</v>
+        <v>CEO Kyle Hall to Present Live Online to Retail and Institutional Investors</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="str">
-        <v>97-Year-Old Laguna Beach Author Lucetta Kallis Releases Don't Die Yet Diet: How to Lose 10 Pounds in 14 Days</v>
+        <v>StePacPPC Resealable Pouches Boost Shelf Appeal and Prolong Freshness of Moisture Sensitive Cucumbers</v>
       </c>
       <c r="B552" t="str">
-        <v>2026-08-17</v>
+        <v>2026-09-29</v>
       </c>
       <c r="C552" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D552" t="str">
         <v>Retail</v>
       </c>
       <c r="E552" t="str">
-        <v>https://www.prweb.com/releases/97-year-old-laguna-beach-author-lucetta-kallis-releases-dont-die-yet-diet-how-to-lose-10-pounds-in-14-days-302852472.html</v>
+        <v>https://www.prnewswire.com/news-releases/stepacppc-resealable-pouches-boost-shelf-appeal-and-prolong-freshness-of-moisture-sensitive-cucumbers-302892700.html</v>
       </c>
       <c r="F552" t="str">
-        <v>LAGUNA BEACH, Calif., Aug. 16, 2026 /PRNewswire-PRWeb/ -- At an age when most people have long since retired, 97-year-old Laguna Beach resident Lucetta Kallis is proving it's never too late to pursue a new dream. Her first book, Don't Die Yet Diet, is now available on Amazon and offers...</v>
+        <v>StePacPPC's 3-in-1 patent pending zipper pouch merges modified atmosphere and moisture control to preserve the quality of fresh produce from farm-to-fridge Key takeaways: Groundbreaking Xgo™ PAZ retail pouch optimizes moisture and atmosphere control for maintaining the freshness of...</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="str">
-        <v>Analysts See SHEIN at US$35-40bn Ahead of IPO, Citing Global Fashion Scale and Strong Financials</v>
+        <v>THORNE SETS A HIGHER STANDARD FOR SCIENCE-BACKED WELLNESS WITH NEW CREATINE + ALPHA-GPC CONSUMER RESEARCH SUPPORTING MENTAL AND PHYSICAL PERFORMANCE</v>
       </c>
       <c r="B553" t="str">
-        <v>2026-08-16</v>
+        <v>2026-09-29</v>
       </c>
       <c r="C553" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D553" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E553" t="str">
-        <v>https://www.pr-inside.com/analysts-see-shein-at-us-35-40bn-ahead-of-ipo-citing-global-fashion-scale-and-strong-financials-r5212850.htm</v>
+        <v>https://www.prnewswire.com/news-releases/thorne-sets-a-higher-standard-for-science-backed-wellness-with-new-creatine--alpha-gpc-consumer-research-supporting-mental-and-physical-performance-302891083.html</v>
       </c>
       <c r="F553" t="str">
-        <v>(PR-inside.com) HONG KONG, August 14, 2026 - (ACN Newswire) - In recent years, the digital economy has deeply penetrated global consumer markets. The online fashion industry, with its unique advantages of lightweight operations, high iteration speed, and global reach, has entered a golden period of rapid growth, unlocking substantial development space and opportunities for related sectors. In this context, enterprises equipped with digital core capabilities, global expansion advantages, and distinctive supply chain systems are gradually securing a competitive edge in industry development. As a leading enterprise in the global online fashion industry, SHEIN accurately captures the trends of digital consumption. Relying on ..</v>
-[...2 lines deleted...]
-    <row r="554">
+        <v>New consumer study of Thorne's finished formulation showed improvements in cognitive test scores and participant-reported outcomes, reinforcing the company's leadership in rigorous research, clinically informed innovation, and uncompromising quality SUMMERVILLE, S.C., Sept. 29, 2026...</v>
+      </c>
+    </row>
+    <row r="554" xml:space="preserve">
       <c r="A554" t="str">
-        <v>Traverse Bay Farms Founder Shares 25 Small Business Lessons Learned From 25 Years in Business</v>
+        <v>U.S. Polo Assn. Brings 'Game On' to Life with the 2026 Fall-Winter Global Collection</v>
       </c>
       <c r="B554" t="str">
-        <v>2026-08-15</v>
+        <v>2026-09-29</v>
       </c>
       <c r="C554" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D554" t="str">
-        <v>AI, Retail</v>
+        <v>Energy, Retail, Gaming, Media, Education</v>
       </c>
       <c r="E554" t="str">
-        <v>https://prunderground.com/traverse-bay-farms-founder-shares-25-small-business-lessons-learned-from-25-year/cmst49ako000804lfwfypjx8j</v>
-[...1308 lines deleted...]
-Stacey Kovalsky - VP, Global PR &amp; Communications
+        <v>https://www.acnnewswire.com/press-release/english/110437/</v>
+      </c>
+      <c r="F554" t="str" xml:space="preserve">
+        <v xml:space="preserve">West Palm Beach, FL, Sept 29, 2026 - (ACN Newswire) - U.S. Polo Assn.®, the official sports brand of the United States Polo Association (USPA), has launched its 2026 Fall-Winter Global Collection, a modern expression of American style rooted in the heritage and energy of the sport of polo.
+Photographed in the beautiful countryside of Millbrook, New York, the campaign blends the sophistication of New York lifestyle with the authenticity of Hudson Valley's equestrian heritage. From local gathering places and small-town Americana to scenic polo fields and countryside settings, the location creates a natural backdrop for ‘Game On,' a seasonal story inspired by campus life, sport, and polo's enduring style.
+"The 2026 Fall-Winter Global Collection reflects what makes U.S. Polo Assn. distinctive: an authentic connection to the sport, a modern American point of view and style designed for real life," said J. Michael Prince, President and CEO of USPA Global, the company that manages and markets the global, multi-billion-dollar U.S. Polo Assn. brand. "Millbrook in the Hudson Valley brings those elements together in a setting that feels elevated, energetic, and true to our heritage."
+Designed for Every Age and Stage
+Designed for every age and stage of the back-to-school season, the 2026 Fall-Winter Global Collection moves easily from classroom essentials to campus-ready style and everyday fall dressing. Heritage-inspired knitwear, elevated outerwear, and versatile layers lead the assortment, including the brand's iconic polo shirt, knit polo sweaters, cable-knit sweaters, cardigans, rugby shirts, structured jackets, trench coats, barn coats, quilted outerwear, shirting essentials, and relaxed denim. ‘Back to School All Stars' set the tone for a collection that balances timeless staples with trend-right pieces. Rich collegiate blues, greens, and reds are layered with warm earth tones and versatile neutrals for Fall and Holiday. Heritage plaids, collegiate and rugby stripes, equestrian-inspired prints, crest motifs and vintage logo graphics add distinctive character. At the same time, sueded textures, quilting, brushed checks, and novelty knit constructions bring depth and texture.
+"This collection was built around the way consumers dress now, with versatile pieces that layer easily, feel polished, and remain comfortable throughout the season," said Jessica Ramesberger, VP of Merchandising and Design at USPA Global. "We focused on creating a collection that combines heritage classics with modern styling, giving consumers effortless pieces they can wear from the first day of fall through the holiday season."
+The Polo Shirt: An Icon Born from the Game™
+The season continues the story of 'The Polo Shirt: An Icon Born from the Game,' reinforcing the polo shirt as the most recognizable expression of U.S. Polo Assn.'s connection to the sport. For Fall-Winter, it is layered throughout the collection, from campus-inspired looks to elevated everyday dressing.
+The campaign and photoshoot also feature NYC Polo Club, further grounding the Fall-Winter story in the world of polo and bringing the collection to life through a fresh, contemporary lens. The NYC Polo Club Collection is available as a limited offering.
+"Millbrook, New York gave us the opportunity to tell a layered visual story that feels both inspirational and approachable," said Stefanie Coroalles, VP of Global Marketing for USPA Global. "The mix of campus energy, small-town Americana, and authentic polo club settings captures the spirit of ‘Game On, Fall' and gives the collection a strong sense of identity."
+USPA Life
+USPA Life products continue to be incorporated across U.S. Polo Assn. collections and represent a growing portion of the global business. This reflects the brand's ongoing commitment to sustainability and to exploring responsible avenues that support the business for years to come.
+The U.S. Polo Assn. 2026 Fall-Winter Global Collection is available in U.S. Polo Assn. stores and online globally at uspoloassnglobal.com.
+About U.S. Polo Assn.
+U.S. Polo Assn. is the official sports brand of the United States Polo Association (USPA), the largest association of polo clubs and polo players in the United States, founded in 1890. With a multi-billion-dollar global footprint and worldwide distribution through more than 1,200 U.S. Polo Assn. retail stores as well as thousands of additional points of distribution, U.S. Polo Assn. offers apparel, accessories, and footwear for men, women, and children in more than 190 countries worldwide. U.S. Polo Assn.'s Global Polo Shirt Campaign, An Icon Born from the Game, is a powerful tribute to the iconic polo shirt's authentic sports origins and its evolution into one of the world's most enduring style essentials.
+The global sport brand sponsors major polo events around the world, including the U.S. Open Polo Championship®, held annually at the USPA National Polo Center in The Palm Beaches, the premier polo tournament in the United States. Historic deals with ESPN in the United States, TNT and Eurosport in Europe, Star Sports in India, and BeIN Sports in the Middle East now broadcast several of the premier polo championships in the world, sponsored by U.S. Polo Assn., making the thrilling sport accessible to millions of sports fans globally for the very first time.
+U.S. Polo Assn. has recently been named one of USA Today's Most Trusted Brands and in 2026 was ranked the top sports licensor in the world, surpassing the NFL, PGA Tour, and Formula 1, according to License Global. The sport-inspired brand has been recognized internationally with awards for global growth and sports content. Due to its tremendous success as a global brand, U.S. Polo Assn. has been featured in Fortune, Forbes, Modern Retail, WWD, and GQ, as well as on Yahoo Finance and Bloomberg, among many other noteworthy media sources around the world. For more information, visit uspoloassnglobal.com and follow @uspoloassn.
+USPA Global is a subsidiary of the United States Polo Association (USPA) and manages the multi-billion-dollar sports brand, U.S. Polo Assn. USPA Global also manages its subsidiary, Global Polo, which is the worldwide leader in polo sport content. To learn more, visit globalpolo.com or Global Polo on YouTube.
+Photo Captions: U.S. Polo Assn.'s 2026 Fall-Winter Global Collection photoshoot in the beautiful countryside of Millbrook, New York
+For Additional Information, Contact:
+Stacey Kovalsky - VP, Global PR and Communications
 Phone +001.561.790.8036 - Email: skovalsky@uspagl.com
 Kaela Drake - Senior PR &amp; Communications Specialist
 Phone +001.561.790.8036 - Email: kdrake@uspagl.com
 SOURCE: USPA Global
  Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
+    <row r="555" xml:space="preserve">
+      <c r="A555" t="str">
+        <v>Meta Partners With Government Agencies, Law Enforcement, and Safety Organizations to Launch Regional Anti-Scam Education Campaign</v>
+      </c>
+      <c r="B555" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C555" t="str">
+        <v>mlpr-meta</v>
+      </c>
+      <c r="D555" t="str">
+        <v>Retail, Education</v>
+      </c>
+      <c r="E555" t="str">
+        <v>https://about.fb.com/news/2026/09/meta-one-step-ahead-campaign/</v>
+      </c>
+      <c r="F555" t="str" xml:space="preserve">
+        <v xml:space="preserve">As scams grow more sophisticated and difficult to detect, keeping people safe takes more than technology alone – it also requires education. Today, we’re sharing progress on our “One Step Ahead” anti-scam education campaign designed to help people across Asia-Pacific take simple, practical steps to protect their accounts and know where to turn for help when they encounter a potential scam.  The campaign was designed alongside more than 25 local safety organizations, law enforcement and government agencies across the region, and rolled out across Facebook and Instagram with three simple principles at its core: 1) safety advice should be practical, 2) easy to act on, and 3) come from a source people trust.  Since launching in May 2026, the campaign has reached more than 303 million people across 18 countries, delivering over 1.3 billion impressions and more than 1.2 million link clicks — one of the largest online-safety education efforts Meta has run in the region. The campaign promotes security tools available on Meta apps that people can use to increase their online safety:  Two-factor authentication adds a second check at login, so a stolen password isn’t enough to get in. Passkeys let people sign in with the fingerprint, face or PIN they already use – passkeys can’t be stolen, shared, guessed or reused. Security Checkup walks people through strengthening their Facebook account in minutes. Privacy Checkup keeps people in control of who can see, message and connect with them. WhatsApp’s Linked Device Warning alerts users when it detects a suspicious login attempt, an unauthorized web client, or a potential account-linking scam. WhatsApp group settings allow you to adjust group privacy settings to choose who can add you to WhatsApp groups. Partnering with the people communities already trust Collaboration is key in tackling scams and educating people on how to be safe online. Working with respected local partners lets us extend our reach, reinforce credibility, and make sure people know how to access local anti-scam resources. Through the campaign’s “Know Your Local Resources” element – which alone reached more than 27.4 million people across 14 markets  – people are connected directly to trusted organizations in their own country for reporting tools and support. See below for a full list of partner organizations.   What’s next The “One Step Ahead” campaign will continue throughout 2026, with new tools and locally tailored resources rolling out across the region and more partnerships on the way. We’re committed to supporting people beyond a single campaign: scammers keep evolving, and staying one step ahead is work that’s never truly finished. People can explore how to protect their accounts at Meta’s Scam Protection Center. Partnering organizations include: Australia: Scamwatch (operated by the Australian Competition and Consumer Commission) Bangladesh: Bangladesh Telecommunication Regulatory Commission (BTRC) Hong Kong: Anti-Deception Coordination Centre (ADCC); Cyber Defender India: National Cyber Crime Reporting Portal (cybercrime.gov.in) Indonesia: Ministry of Communication and Digital Affairs (Komdigi / Kementerian Komunikasi dan Digital); Cyber Crime Directorate of the Criminal Investigation Agency of the Indonesian National Police (Direktorat Siber Bareskrim Polri); Indonesia Anti-Scam Centre (IASC); Ministry of Trade (Kementerian Perdagangan) Japan: National Police Agency Kazakhstan: Ministry of Culture and Information; The Department for Countering Cybercrime of the Ministry of Internal Affairs New Zealand: Netsafe Pakistan: Pakistan Telecommunication Authority (PTA) Philippines: Bangko Sentral ng Pilipinas (Central Bank of the Philippines, BSP); Securities and Exchange Commission (SEC); Cybercrime Investigation and Coordinating Center (CICC); Whoscall; Bayan Academy Singapore: Singapore Police Force (SPF); National Crime Prevention Council (NCPC)  Taiwan: MyGoPen; The Criminal Investigation Bureau; ADI  Thailand: NEC; Ministry of Digital Economy and Society (MDES); Electronic Transactions Development Agency (ETDA) Uzbekistan: The Ministry of Digital Technologies of Uzbekistan; National Agency of Perspective Projects (NAPP)
+The post Meta Partners With Government Agencies, Law Enforcement, and Safety Organizations to Launch Regional Anti-Scam Education Campaign appeared first on Meta Newsroom.</v>
+      </c>
+    </row>
+    <row r="556">
+      <c r="A556" t="str">
+        <v>Teads and Koddi Announce Global Partnership to Advance Programmatic Access to Retail Media</v>
+      </c>
+      <c r="B556" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C556" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D556" t="str">
+        <v>Finance, SaaS, Retail</v>
+      </c>
+      <c r="E556" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/29/3370514/0/en/teads-and-koddi-announce-global-partnership-to-advance-programmatic-access-to-retail-media.html</v>
+      </c>
+      <c r="F556" t="str">
+        <v>Strategic integration brings OpenRTB standards to onsite retail inventory across the US and Europe, enabling brands to activate high-intent placements alongside omnichannel campaigns Strategic integration brings OpenRTB standards to onsite retail inventory across the US and Europe, enabling brands to activate high-intent placements alongside omnichannel campaigns</v>
+      </c>
+    </row>
+    <row r="557" xml:space="preserve">
+      <c r="A557" t="str">
+        <v>Kinwong Electronic Debuts on Hong Kong Stock Exchange: Emerging AI Computing Business, Mature Segments Fund Expansion</v>
+      </c>
+      <c r="B557" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C557" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D557" t="str">
+        <v>Finance, AI, SaaS, Retail, Automotive</v>
+      </c>
+      <c r="E557" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110450/</v>
+      </c>
+      <c r="F557" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sept 29, 2026 - (ACN Newswire) - As global AI model infrastructure investment enters a boom phase, and with continued penetration of edge AI and vehicle electrification and smart features, the printed circuit board (PCB) industry is benefiting from both technology upgrading and value chain re-rating. Riding this industry tailwind, Shenzhen Kinwong Electronic Co., Ltd. (“Kinwong” or the “Company”, 3228.HK), a leading global PCB manufacturer, officially listed on the Hong Kong Stock Exchange on September 29, 2026, completing its “A+H” dual listing platform.
+The prospectus lays out a clear “1+1+N” business structure: telecommunications and data infrastructure (including AI compute) as the new growth driver, complemented by high-potential segments including smart devices and industrial control, with industry-leading automotive electronics as the stable base, forging a path of sustainable, high-quality growth.
+Seizing the AI Compute Boom: AI Core Business Begins to Deliver
+As one of the few manufacturers supplying PCB to global leading AI computing infrastructure companies, Kinwong is leveraging its first-mover advantage to translate infrastructure tailwinds into strong financial results. According to the prospectus, in the first four months of 2026, revenue from AI-related PCBs reached RMB268 million — a four-month value already about 35.1% above the full-year 2025 total, lifting its share of total revenue to 5.0%. Driven by AI compute demand, revenue from the telecommunications and data infrastructure segment surged from RMB772 million in 2023 to RMB1.591 billion in 2025, doubling in two years. In the first four months of 2026, this segment accounted for 15.6% of total revenue, becoming the key engine of overall growth.
+Years of investment in high-end process technology are now paying off. As early as 2019, Kinwong proactively built production bases for high-layer-count (HLC) PCBs and high-end HDI PCBs. Today, the Company has achieved mass production of AI compute-related products, including HLC PCBs with over 40 layers, 6-build-up 22-layer HDI PCBs, 14-layer HDI PCBs using the mSAP process, and multilayer PTFE flexible PCBs. The Company has established manufacturing capability for HLC PCBs above 70 layers and 9-build-up 28-layer HDI PCBs. In addition, customer certification has commenced for 11-build-up HDI PCBs. Notably, the 9-build-up 28-layer HDI PCB completed customer qualification in only 90 days, demonstrating both product reliability and fast ramp-up speed.
+Expanding into Edge AI: Full-Spectrum Hardware Plays
+Beyond cloud computing and its established automotive business, Kinwong is capitalizing on the edge AI trend, extending the “N” in its “1+1+N” strategy to mid- and high-end hardware across humanoid robots, drones and industrial automation, positioning early to capture the device upgrade cycle. The Company has a strong consumer electronics customer base, serving seven of the world’s top ten smartphone brands. As edge AI drives higher hardware specifications, demand for value-added products such as HDI and rigid-flex PCBs is rising, opening up sustainable growth avenues.
+Driven by synergies across all segments, Kinwong’s overall performance has grown steadily. Per the prospectus, revenue reached RMB10.757 billion, RMB12.659 billion and RMB15.308 billion in 2023, 2024 and 2025, while profit for the year came in at RMB911 million, RMB1.160 billion and RMB1.244 billion respectively — three consecutive years of steady growth on both top and bottom lines. In the first four months of 2026, revenue hit RMB5.341 billion, showing continued scale expansion and strong through-cycle resilience.
+Automotive Electronics Anchors the Stable Cash Base: Funding AI Compute Expansion
+Developing and scaling high-end AI compute PCBs requires substantial and sustained capital expenditure and R&amp;D spending. Kinwong’s solid position in global automotive electronics PCB gives it resilience and steady cash flow, providing a stable financial base for expanding into the high-barrier AI compute market. According to CIC, based on 2025 revenue, Kinwong was the world’s largest automotive electronics PCB supplier with 10.6% market share, and ranked 11th among overall PCB manufacturers globally with 2.5% share.
+Eight of the world’s top ten Tier 1 automotive suppliers are core Kinwong customers, and its PCBs are used across products from all top ten global automakers, reflecting strong customer moats and high business visibility. The Company’s operations provide a stable cash-generative base that, together with the IPO proceeds and debt financing, supports high-end capacity build-out, including the Zhuhai Jinwan base, creating a reinforcing cycle: mature businesses generate cash, emerging businesses drive growth.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="558">
+      <c r="A558" t="str">
+        <v>How Whole Genome Sequencing Is Expanding the Direct-to-Consumer Genetic Testing Market</v>
+      </c>
+      <c r="B558" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C558" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D558" t="str">
+        <v>Healthcare, Retail</v>
+      </c>
+      <c r="E558" t="str">
+        <v>https://express-press-release.net/news/2026/09/29/1774531</v>
+      </c>
+      <c r="F558" t="str">
+        <v>A saliva sample collected at home can now become the starting point for a much broader health conversation. Direct-To-Consumer Genetic Testing Market is making genetic [read full press release...]</v>
+      </c>
+    </row>
+    <row r="559">
+      <c r="A559" t="str">
+        <v>Ultima Markets Named "Prime Player in Forex Industry 2026" at Forex Expo Dubai</v>
+      </c>
+      <c r="B559" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C559" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D559" t="str">
+        <v>Retail</v>
+      </c>
+      <c r="E559" t="str">
+        <v>https://www.prnewswire.com/news-releases/ultima-markets-named-prime-player-in-forex-industry-2026-at-forex-expo-dubai-302892556.html</v>
+      </c>
+      <c r="F559" t="str">
+        <v>EBENE CYBERCITY, Mauritius, Sept. 29, 2026 /PRNewswire/ -- Ultima Markets concluded its participation at Forex Expo Dubai 2026, held on 22 and 23 September at the Dubai World Trade Centre. Operating from Booth 127, the team engaged with institutional partners and retail traders,...</v>
+      </c>
+    </row>
+    <row r="560">
+      <c r="A560" t="str">
+        <v>Plumbers Near Me Publishes Scottsdale Winter Plumbing Readiness Checklist</v>
+      </c>
+      <c r="B560" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C560" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D560" t="str">
+        <v>Real Estate, Retail</v>
+      </c>
+      <c r="E560" t="str">
+        <v>https://www.newsfilecorp.com/release/316207/Plumbers-Near-Me-Publishes-Scottsdale-Winter-Plumbing-Readiness-Checklist</v>
+      </c>
+      <c r="F560" t="str">
+        <v>Scottsdale, Arizona--(Newsfile Corp. - September 29, 2026) - 'Plumbers Near Me LLC' announced the publication of its new Scottsdale Winter Plumbing Readiness Checklist, a consumer resource designed to help property owners identify common plumbing warning signs before they become more disruptive during the cooler months.Plumbers Near Me Publishes Scottsdale Winter Plumbing Readiness ChecklistTo view an enhanced version of this graphic, please...</v>
+      </c>
+    </row>
+    <row r="561">
+      <c r="A561" t="str">
+        <v>Tow Vehicles, Laser Guidance, and Lithium-Ion: Decoding the Automated Guided Vehicle Market</v>
+      </c>
+      <c r="B561" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C561" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D561" t="str">
+        <v>Retail, Automotive</v>
+      </c>
+      <c r="E561" t="str">
+        <v>https://express-press-release.net/news/2026/09/29/1774490</v>
+      </c>
+      <c r="F561" t="str">
+        <v>Warehouses are running short of labor, e-commerce orders keep growing, and factories are being redesigned around smart manufacturing. Together, these pressures have moved automated guided [read full press release...]</v>
+      </c>
+    </row>
+    <row r="562">
+      <c r="A562" t="str">
+        <v>HKTDC Raises 2026 Export Forecast Amid AI Boom, Strong Technology Demand and Resilient Supply Chains Underpin Growth</v>
+      </c>
+      <c r="B562" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C562" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D562" t="str">
+        <v>AI, Retail</v>
+      </c>
+      <c r="E562" t="str">
+        <v>https://www.newmediawire.com/news/hktdc-raises-2026-export-forecast-amid-ai-boom-strong-technology-demand-and-resilient-supply-chains-underpin-growth-7090142</v>
+      </c>
+      <c r="F562" t="str">
+        <v xml:space="preserve">HONG KONG - September 29, 2026 ( NEWMEDIAWIRE ) - The Hong Kong Trade Development Council (HKTDC) has substantially revised upward its forecast for Hong Kong's merchandise export growth in 2026 to 42%-47% , following significantly stronger-than-expected global demand for artificial intelligence (AI)-related technologies, prompting a major upgrade to the trade outlook. Meanwhile, the latest HKTDC Export Confidence Index (3Q26) indicates that exporter sentiment remains broadly positive despite ongoing geopolitical uncertainties. The Current Performance Index stood at 51.8 , while the Expectation Index registered 51.3 , with both remaining above the neutral 50-point threshold. AI-driven electronics exceed expectations Commenting on the export outlook, HKTDC Director of Research, Bruce Pang , </v>
+      </c>
+    </row>
+    <row r="563">
+      <c r="A563" t="str">
+        <v>French Optical Fashion, Inc. launches transition eyeglass styling consultations in New York</v>
+      </c>
+      <c r="B563" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C563" t="str">
+        <v>PressReleaseNews</v>
+      </c>
+      <c r="D563" t="str">
+        <v>Retail</v>
+      </c>
+      <c r="E563" t="str">
+        <v>https://pressreleasenews.org/pressroom/french-optical-fashion-inc-launches-transition-eyeglass-styling-consultations-in-new-york</v>
+      </c>
+      <c r="F563" t="str">
+        <v>French Optical Fashion, Inc. introduces in-store consultations in New York pairing transition eyeglass lenses with frame shapes and colors suited to individual style.</v>
+      </c>
+    </row>
+    <row r="564">
+      <c r="A564" t="str">
+        <v>The Marygold Companies Provides Update to Stockholders Regarding Transaction</v>
+      </c>
+      <c r="B564" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C564" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D564" t="str">
+        <v>Finance, Retail</v>
+      </c>
+      <c r="E564" t="str">
+        <v>https://www.newmediawire.com/news/the-marygold-companies-provides-update-to-stockholders-regarding-transaction-7090141</v>
+      </c>
+      <c r="F564" t="str">
+        <v>SAN CLEMENTE, CA - September 28, 2026 ( NEWMEDIAWIRE ) - As previously announced, on September 25, 2026, The Marygold Companies, Inc. (NYSE American: MGLD) (“Marygold” or the “Company”) entered into a definitive merger agreement (the “Merger Agreement”) pursuant to which funds managed by Madison Dearborn Partners will acquire all of the outstanding shares of the Company for $2.00 per share. The board of directors of the Company (the “Board”) delegated authority to the Audit Committee of the Board (the “Special Committee”), consisting solely of independent and disinterested directors, to consider, review, evaluate and negotiate the potential acquisition of the Company and make a recommendation to the Board. Both the Special Committee and the Board unanimously determined that the Merger Agre</v>
+      </c>
+    </row>
+    <row r="565">
+      <c r="A565" t="str">
+        <v>TruTrade Introduces a New Era of Automated Trading for Retail Traders</v>
+      </c>
+      <c r="B565" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C565" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D565" t="str">
+        <v>Retail</v>
+      </c>
+      <c r="E565" t="str">
+        <v>https://www.prnewswire.com/news-releases/trutrade-introduces-a-new-era-of-automated-trading-for-retail-traders-302892126.html</v>
+      </c>
+      <c r="F565" t="str">
+        <v>SCOTTSDALE, Ariz., Sept. 28, 2026 /PRNewswire/ -- TruTrade, a U.S.-based software company specializing in automated trading technology, is introducing a new era of automated trading designed to give retail traders access to sophisticated technology without the complexity traditionally...</v>
+      </c>
+    </row>
+    <row r="566">
+      <c r="A566" t="str">
+        <v>"International Consumer's Symposium in Tokushima 2026" to be livestreamed on October 17</v>
+      </c>
+      <c r="B566" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="C566" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D566" t="str">
+        <v>Retail</v>
+      </c>
+      <c r="E566" t="str">
+        <v>https://finance.yahoo.com/economy/policy/articles/international-consumers-symposium-tokushima-2026-005400037.html</v>
+      </c>
+      <c r="F566" t="str">
+        <v>TOKUSHIMA, Japan, September 29, 2026--The Tokushima Prefectural Government will hold the "International Consumer's Symposium in Tokushima 2026" on October 17. This symposium will gather consumer policy experts and the next generation of young people from Japan and abroad in Tokushima to discuss policies for achieving ethical consumption (including food loss reduction) and SDGs (Sustainable Development Goals).</v>
+      </c>
+    </row>
+    <row r="567">
+      <c r="A567" t="str">
+        <v>askelie® launches askVERA, a new Easy Read AI platform to make complex documents easier to understand</v>
+      </c>
+      <c r="B567" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C567" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D567" t="str">
+        <v>AI, SaaS, Retail, Education</v>
+      </c>
+      <c r="E567" t="str">
+        <v>https://www.prnewswire.com/news-releases/askelie-launches-askvera-a-new-easy-read-ai-platform-to-make-complex-documents-easier-to-understand-302892055.html</v>
+      </c>
+      <c r="F567" t="str">
+        <v>askVERA's Easy Read software is available in consumer (B2C) and business (B2B) versions, both with built-in Plain English. LONDON, Sept. 28, 2026 /PRNewswire/ -- askelie®, the UK-based AI platform company behind the ELIE (Ever Learning Intelligent Engine) platform, today announced the...</v>
+      </c>
+    </row>
+    <row r="568">
+      <c r="A568" t="str">
+        <v>Fintech Meets CDFI: Tellus and Central Bank of Kansas City Team Up on FDIC-Insured Deposit Account</v>
+      </c>
+      <c r="B568" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C568" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D568" t="str">
+        <v>Retail</v>
+      </c>
+      <c r="E568" t="str">
+        <v>https://www.prnewswire.com/news-releases/fintech-meets-cdfi-tellus-and-central-bank-of-kansas-city-team-up-on-fdic-insured-deposit-account-302891995.html</v>
+      </c>
+      <c r="F568" t="str">
+        <v>The partnership pairs Tellus's consumer technology with a certified Community Development Financial Institution that has spent decades quietly proving a bank can be both prudent and purposeful. Deposits are held at Central Bank of Kansas City, Member FDIC. MOUNTAIN VIEW, Calif., Sept. 28,...</v>
+      </c>
+    </row>
+    <row r="569">
+      <c r="A569" t="str">
+        <v>CPSC Names Colette Devine Chief Enforcement Officer</v>
+      </c>
+      <c r="B569" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C569" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D569" t="str">
+        <v>Retail</v>
+      </c>
+      <c r="E569" t="str">
+        <v>https://www.prnewswire.com/news-releases/cpsc-names-colette-devine-chief-enforcement-officer-302891985.html</v>
+      </c>
+      <c r="F569" t="str">
+        <v>WASHINGTON, Sept. 28, 2026 /PRNewswire/ -- The U.S. Consumer Product Safety Commission today announced that Colette Devine will serve as the agency's Chief Enforcement Officer. Devine will be the first to hold this title, which replaces Director of Compliance and reflects CPSC's increased...</v>
+      </c>
+    </row>
+    <row r="570">
+      <c r="A570" t="str">
+        <v>L2 Brands Names John Fryer Chief Executive Officer</v>
+      </c>
+      <c r="B570" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C570" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D570" t="str">
+        <v>Retail</v>
+      </c>
+      <c r="E570" t="str">
+        <v>https://www.prnewswire.com/news-releases/l2-brands-names-john-fryer-chief-executive-officer-302891967.html</v>
+      </c>
+      <c r="F570" t="str">
+        <v>Experienced Consumer and Apparel Executive to Lead L2 Brands' Next Phase of Growth HANOVER, Pa., Sept. 28, 2026 /PRNewswire/ -- L2 Brands, a leading designer, manufacturer and marketer of premium custom-decorated apparel and headwear, today announced the appointment of John Fryer as Chief...</v>
+      </c>
+    </row>
+    <row r="571">
+      <c r="A571" t="str">
+        <v>Companies From Uranium Mining to Fusion Meet Institutional Investors at the Inaugural ROTH Emerging Nuclear Technology Conference</v>
+      </c>
+      <c r="B571" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C571" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D571" t="str">
+        <v>Energy, Retail</v>
+      </c>
+      <c r="E571" t="str">
+        <v>https://www.newmediawire.com/news/companies-from-uranium-mining-to-fusion-meet-institutional-investors-at-the-inaugural-roth-emerging-nuclear-technology-conference-7090128</v>
+      </c>
+      <c r="F571" t="str">
+        <v>Keynote, Fireside Chat, Lunch Panel and a Full Day of Investor Meetings at 1 Hotel Central Park in New York City, October 1 Uranium Mining, Fuel Cycle, Small Modular Reactors, Microreactors, Used-Fuel Management and Fusion NEW YORK, NY - September 28, 2026 ( NEWMEDIAWIRE ) - B2i Digital, Inc. is the Marketing Partner for the Inaugural ROTH Emerging Nuclear Technology Conference, a B2i Digital Featured Conference hosted by ROTH Capital Partners at 1 Hotel Central Park in New York City on Thursday, October 1, 2026. B2i Digital highlights the conference and the participating companies to a media network with a monthly audience of 330 million and a community of 1.7 million investors. The conference puts institutional investors in the room with public and private companies from across the nucle</v>
+      </c>
+    </row>
+    <row r="572">
+      <c r="A572" t="str">
+        <v>Align Technology Launches "SHIFT Happens" U.S. Campaign to Educate Adults About Lifelong Tooth Movement</v>
+      </c>
+      <c r="B572" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C572" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D572" t="str">
+        <v>Finance, Healthcare, Retail</v>
+      </c>
+      <c r="E572" t="str">
+        <v>https://finance.yahoo.com/healthcare/articles/align-technology-launches-shift-happens-203000892.html</v>
+      </c>
+      <c r="F572" t="str">
+        <v>TEMPE, Ariz., September 28, 2026--Align Technology, Inc. (Nasdaq: ALGN), a leading global medical device company that designs, manufactures, and sells the Invisalign® System of clear aligners, iTero™ intraoral scanners, and exocad™ CAD/CAM software for digital orthodontics and restorative dentistry, today announced the launch of SHIFT Happens, a new consumer campaign designed to help Invisalign-trained doctors connect with and educate adult consumers about lifelong tooth movement and explain the</v>
+      </c>
+    </row>
+    <row r="573">
+      <c r="A573" t="str">
+        <v>Cana Wedding Group Named a 2026 Industry Icon for Building a New Kind ...</v>
+      </c>
+      <c r="B573" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C573" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D573" t="str">
+        <v>Retail</v>
+      </c>
+      <c r="E573" t="str">
+        <v>https://pr-inside.com/cana-wedding-group-named-a-2026-industry-icon-for-building-a-new-kind-r5228250.htm</v>
+      </c>
+      <c r="F573" t="str">
+        <v>(PR-inside.com) The faith-centered technology company is combining wedding planning, registries, sacramental tools, and a nationwide vendor marketplace to help Catholic and Christian couples keep marriage at the center of the wedding. COLUMBUS, OH / ACCESS Newswire / September 28, 2026 / Cana Wedding Group has been named a 2026 Industry Icon in Consumer Culture by The 2026 List, brought to you by Industry &amp; Influence , recognizing the company's work to build a modern wedding technology ecosystem specifically around the needs of Catholic and Christian couples. Cana brings wedding websites, guest management, RSVPs, registries, faith-centered planning tools, and a nationwide marketplace of Catholic ..</v>
+      </c>
+    </row>
+    <row r="574">
+      <c r="A574" t="str">
+        <v>Outform Named a 2026 Industry Icon for Reinventing the Physical Retail ...</v>
+      </c>
+      <c r="B574" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C574" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D574" t="str">
+        <v>Retail</v>
+      </c>
+      <c r="E574" t="str">
+        <v>https://pr-inside.com/outform-named-a-2026-industry-icon-for-reinventing-the-physical-retail-r5228248.htm</v>
+      </c>
+      <c r="F574" t="str">
+        <v>(PR-inside.com) From interactive digital environments and dynamic displays to RFID-powered discovery and technology-enabled global retail programs, Outform joins the 2026 List, brought to you by Industry &amp; Influence. MIAMI, FL / ACCESS Newswire / September 28, 2026 / Outform has been named a 2026 Industry Icon in Enterprise Technology by The 2026 List, brought to you by Industry &amp; Influence, recognizing the company's work transforming physical retail through technology, engineering, design, and end-to-end execution. Outform is an award-winning global retail experience innovation agency creating physical and digital environments for some of the world's most recognizable brands and retailers. Its portfolio provides a glimpse into ..</v>
+      </c>
+    </row>
+    <row r="575">
+      <c r="A575" t="str">
+        <v>Luvu Brands (OTCQB: LUVU) Reports Fiscal 2026 Results: 5.8% Revenue ...</v>
+      </c>
+      <c r="B575" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C575" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D575" t="str">
+        <v>Finance, Retail</v>
+      </c>
+      <c r="E575" t="str">
+        <v>https://pr-inside.com/luvu-brands-otcqb-luvu-reports-fiscal-2026-results-5-8-revenue-r5228247.htm</v>
+      </c>
+      <c r="F575" t="str">
+        <v>(PR-inside.com) Vertically integrated "Made in USA" manufacturer of the Liberator, Jaxx, and Avana product lines returns to operating profitability on $27.4 million in net sales; operating cash flow swings positive to $773,000. ATLANTA, GA / ACCESS Newswire / September 28, 2026 / Luvu Brands, Inc. (OTCQB:LUVU), a U.S.-based designer and manufacturer of consumer lifestyle, wellness, and comfort products, today announced financial results for its fiscal year ended June 30, 2026. Net sales increased 5.8% to $27.36 million, gross margin expanded 200 basis points to 31.5%, operating income improved to $876,000 from an operating loss of $(69,000), and Adjusted EBITDA increased 218% to ..</v>
+      </c>
+    </row>
+    <row r="576">
+      <c r="A576" t="str">
+        <v>Outform Named a 2026 Industry Icon for Reinventing the Physical Retail Experience</v>
+      </c>
+      <c r="B576" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C576" t="str">
+        <v>Newswire.com</v>
+      </c>
+      <c r="D576" t="str">
+        <v>Retail</v>
+      </c>
+      <c r="E576" t="str">
+        <v>https://www.newswire.com/news/outform-named-a-2026-industry-icon-for-reinventing-the-physical-retail</v>
+      </c>
+      <c r="F576" t="str">
+        <v>From interactive digital environments and dynamic displays to RFID-powered discovery and technology-enabled global retail programs, Outform joins the 2026 List, brought to you by Industry &amp;amp; Influence.</v>
+      </c>
+    </row>
+    <row r="577">
+      <c r="A577" t="str">
+        <v>Justice Alito Recuses From Landmark Climate Case, Says Consumer Watchdog</v>
+      </c>
+      <c r="B577" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C577" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D577" t="str">
+        <v>Retail</v>
+      </c>
+      <c r="E577" t="str">
+        <v>https://www.prnewswire.com/news-releases/justice-alito-recuses-from-landmark-climate-case-says-consumer-watchdog-302891916.html</v>
+      </c>
+      <c r="F577" t="str">
+        <v>This month Consumer Watchdog revealed companies Alito invests in warned shareholders climate lawsuits pose financial risks — at least one company is a defendant in every case identified as stayed pending Suncor WASHINGTON, Sept. 28, 2026 /PRNewswire/ -- Supreme Court Justice Samuel Alito...</v>
+      </c>
+    </row>
+    <row r="578">
+      <c r="A578" t="str">
+        <v>Newsom Vetoes Insurance Reforms For Wildfire Victims After They Oppose Utility Bailout, Says Consumer Watchdog</v>
+      </c>
+      <c r="B578" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C578" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D578" t="str">
+        <v>Retail</v>
+      </c>
+      <c r="E578" t="str">
+        <v>https://www.prnewswire.com/news-releases/newsom-vetoes-insurance-reforms-for-wildfire-victims-after-they-oppose-utility-bailout-says-consumer-watchdog-302891906.html</v>
+      </c>
+      <c r="F578" t="str">
+        <v>SACRAMENTO, Calif., Sept. 28, 2026 /PRNewswire/ -- Governor Newsom vetoed two bills to help wildfire survivors that had bipartisan support and no opposition after wildfire victims and consumer advocates led the campaign to stop his utility bailout in the last days of the legislative...</v>
+      </c>
+    </row>
+    <row r="579">
+      <c r="A579" t="str">
+        <v>Greenland Mines (GRML) Begins Trading on Frankfurt Stock Exchange</v>
+      </c>
+      <c r="B579" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C579" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D579" t="str">
+        <v>Finance, Retail</v>
+      </c>
+      <c r="E579" t="str">
+        <v>https://www.newmediawire.com/news/greenland-mines-grml-begins-trading-on-frankfurt-stock-exchange-7090122</v>
+      </c>
+      <c r="F579" t="str">
+        <v>LOS ANGELES, CA - September 28, 2026 ( NEWMEDIAWIRE ) - Greenland Mines (NASDAQ: GRML) announced that its common shares are now listed and trading on the Frankfurt Stock Exchange under the symbol HK6, providing European investors with an additional venue to access the company shares and complementing its principal Nasdaq listing. No new shares are being issued in connection with the Frankfurt listing. The listing complements Greenland Mines membership in the European Raw Materials Alliance (“ERMA”) and advances its North Atlantic Critical Metals Corridor strategy, which is intended to connect Greenland mineral resources with allied capital, infrastructure, processing pathways and industrial demand across North America and Europe. The company is advancing the Sarfartoq rare-earth project in</v>
+      </c>
+    </row>
+    <row r="580">
+      <c r="A580" t="str">
+        <v>Liberate Introduces AI Intercept as Consumer AI Assistants Start Shopping for Insurance</v>
+      </c>
+      <c r="B580" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C580" t="str">
+        <v>mlpr-businesswire</v>
+      </c>
+      <c r="D580" t="str">
+        <v>AI, Real Estate, Retail</v>
+      </c>
+      <c r="E580" t="str">
+        <v>https://finance.yahoo.com/technology/ai/articles/liberate-introduces-ai-intercept-consumer-190000465.html</v>
+      </c>
+      <c r="F580" t="str">
+        <v>SAN FRANCISCO, September 28, 2026--Liberate, a provider of insurance-native AI agents for property and casualty insurers, today launched AI Intercept, a capability that screens every inbound call to a carrier or agency, identifies when the caller is a consumer's AI agent rather than a person, and routes it to Liberate's AI for end-to-end handling, allowing human teams to stay focused on the customers who need them.</v>
+      </c>
+    </row>
+    <row r="581">
+      <c r="A581" t="str">
+        <v>Nanox's Integrated Imaging Ecosystem: Expanding Access to 3D Imaging and Diagnostics</v>
+      </c>
+      <c r="B581" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C581" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D581" t="str">
+        <v>Finance, AI, SaaS, Healthcare, Retail</v>
+      </c>
+      <c r="E581" t="str">
+        <v>https://www.newmediawire.com/news/nanox-s-integrated-imaging-ecosystem-expanding-access-to-3d-imaging-and-diagnostics-7090121</v>
+      </c>
+      <c r="F581" t="str">
+        <v>Roughly two-thirds of the world’s population lacks access to basic imaging technology, and the radiologist workforce gap is just as stark. Nanox brings together Nanox.ARC, Nanox.AI, Nanox.CLOUD, Nanox.MARKETPLACE, USARAD Holdings and Nanox Health IT as part of its broader imaging ecosystem. Commercial activity is beginning to build, with second-quarter revenue of $4.2 million. Advanced medical imaging has transformed diagnosis, yet access to it remains remarkably uneven. Roughly two-thirds of the world’s population lacks access to basic imaging technology, a figure widely attributed to the World Health Organization, and the workforce gap is just as stark: an estimated 1.9 radiologists per million people in low-income countries against 97.9 per million in high-income countries. Access chall</v>
+      </c>
+    </row>
+    <row r="582">
+      <c r="A582" t="str">
+        <v>The 2026 List Announces Business Recognition for 100 Industry Icons ...</v>
+      </c>
+      <c r="B582" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C582" t="str">
+        <v>PR-Inside</v>
+      </c>
+      <c r="D582" t="str">
+        <v>Retail</v>
+      </c>
+      <c r="E582" t="str">
+        <v>https://pr-inside.com/the-2026-list-announces-business-recognition-for-100-industry-icons-r5228236.htm</v>
+      </c>
+      <c r="F582" t="str">
+        <v>(PR-inside.com) Presented by Industry &amp; Influence, the annual program celebrates innovation, leadership, and achievement across business, technology, design, culture, and services. LOS ANGELES, CA / ACCESS Newswire / September 28, 2026 / The 2026 List today announced its complete roster of 100 Industry Icons, recognizing companies, organizations, and creative leaders across ten categories. Presented by Industry &amp; Influence , the annual business recognition program highlights the work, expertise, and ideas influencing how people live and how industries operate. The 2026 honorees bring together established global brands, growing businesses, specialist service providers, and creative enterprises. Their work ranges from consumer products, hospitality, and interior ..</v>
+      </c>
+    </row>
+    <row r="583">
+      <c r="A583" t="str">
+        <v>North Announces Partnership with Webflow to Launch Native Embedded Checkout for Enterprise eCommerce Web Development</v>
+      </c>
+      <c r="B583" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C583" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D583" t="str">
+        <v>SaaS, Retail</v>
+      </c>
+      <c r="E583" t="str">
+        <v>https://www.prnewswire.com/news-releases/north-announces-partnership-with-webflow-to-launch-native-embedded-checkout-for-enterprise-ecommerce-web-development-302891791.html</v>
+      </c>
+      <c r="F583" t="str">
+        <v>New marketplace integration drops payment infrastructure directly into the Webflow canvas, ending external domain redirects, maximizing merchant conversions, and unlocking new possibilities for organizations leveraging Webflow. TROY, Mich., Sept. 28, 2026 /PRNewswire/ -- North, a...</v>
+      </c>
+    </row>
+    <row r="584">
+      <c r="A584" t="str">
+        <v>Cash For Broken Phones With CellCashr (Suitland, MD)</v>
+      </c>
+      <c r="B584" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C584" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D584" t="str">
+        <v>Retail</v>
+      </c>
+      <c r="E584" t="str">
+        <v>https://express-press-release.net/news/2026/09/28/1772974</v>
+      </c>
+      <c r="F584" t="str">
+        <v>Suitland, MD, United States of America, 2026-09-28 — /EPR Network/ — CellCashr offers a unique way for people to sell their new, used, or even [read full press release...]</v>
+      </c>
+    </row>
+    <row r="585">
+      <c r="A585" t="str">
+        <v>Sell iPhone Near Me With CellCashr (New Castle, DE)</v>
+      </c>
+      <c r="B585" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C585" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D585" t="str">
+        <v>Retail</v>
+      </c>
+      <c r="E585" t="str">
+        <v>https://express-press-release.net/news/2026/09/28/1772963</v>
+      </c>
+      <c r="F585" t="str">
+        <v>New Castle, DE, 2026-09-28 — /EPR Network/ — Launched in late 2020, CellCashr offers a unique way to get cash for your iPhone, iPad, or [read full press release...]</v>
+      </c>
+    </row>
+    <row r="586">
+      <c r="A586" t="str">
+        <v>PSignite's CPGvision Platform Earned Six Best-in-Class Category Distinctions in the 2026 POI Enterprise Planning and Retail Execution Vendor Panorama</v>
+      </c>
+      <c r="B586" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C586" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D586" t="str">
+        <v>Finance, AI, SaaS, Retail</v>
+      </c>
+      <c r="E586" t="str">
+        <v>https://www.prnewswire.com/news-releases/psignites-cpgvision-platform-earned-six-best-in-class-category-distinctions-in-the-2026-poi-enterprise-planning-and-retail-execution-vendor-panorama-302891724.html</v>
+      </c>
+      <c r="F586" t="str">
+        <v>NEW YORK, Sept. 28, 2026 /PRNewswire/ -- PSignite, the company behind CPGvision, AI-driven trade and revenue management software for the consumer goods industry, today announced that its platform has earned six Best-in-Class Category Distinctions in the Promotion Optimization Institute's...</v>
+      </c>
+    </row>
+    <row r="587">
+      <c r="A587" t="str">
+        <v>D’Art Transforms Waterbase’ Retail Experience Through Strategic Store Execution</v>
+      </c>
+      <c r="B587" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C587" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D587" t="str">
+        <v>Retail</v>
+      </c>
+      <c r="E587" t="str">
+        <v>https://express-press-release.net/news/2026/09/28/1772891</v>
+      </c>
+      <c r="F587" t="str">
+        <v>Noida, India, 2026-09-28 — /EPR Network/ — The current retail era is not all about offering good quality products and services. Instead, it is more about [read full press release...]</v>
+      </c>
+    </row>
+    <row r="588">
+      <c r="A588" t="str">
+        <v>Teens Can Now Bank Through OnePay to Build Better Money Habits</v>
+      </c>
+      <c r="B588" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C588" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D588" t="str">
+        <v>Retail</v>
+      </c>
+      <c r="E588" t="str">
+        <v>https://www.prnewswire.com/news-releases/teens-can-now-bank-through-onepay-to-build-better-money-habits-302891674.html</v>
+      </c>
+      <c r="F588" t="str">
+        <v>Teens ages 13–17 can start building credit history, save at up to 3.35% APY, invest, and earn rewards, all with parental sponsorship, real-time controls, and no monthly fee NEW YORK, Sept. 28, 2026 /PRNewswire/ -- OnePay, the consumer fintech trusted by millions of Americans to make money...</v>
+      </c>
+    </row>
+    <row r="589">
+      <c r="A589" t="str">
+        <v>More Than a Stylus: How Hands-On Experiences Are Changing the Way Consumer Electronics Are Presented</v>
+      </c>
+      <c r="B589" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C589" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D589" t="str">
+        <v>Retail</v>
+      </c>
+      <c r="E589" t="str">
+        <v>https://www.prnewswire.com/news-releases/more-than-a-stylus-how-hands-on-experiences-are-changing-the-way-consumer-electronics-are-presented-302891671.html</v>
+      </c>
+      <c r="F589" t="str">
+        <v>BERLIN, Sept. 28, 2026 /PRNewswire/ -- At IFA 2026 in Berlin, visitors encountered the usual showcase of processors, displays, connected devices and technical specifications. But at the Metapen booth, the emphasis was less on watching technology and more on using it. The approach reflects...</v>
+      </c>
+    </row>
+    <row r="590">
+      <c r="A590" t="str">
+        <v>Regent Pacific (0575.HK)'s Deep Longevity Launches Accrua™ US Consumer Digital Health and Telehealth Platform</v>
+      </c>
+      <c r="B590" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C590" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D590" t="str">
+        <v>AI, SaaS, Healthcare, Retail</v>
+      </c>
+      <c r="E590" t="str">
+        <v>https://www.prnewswire.com/news-releases/regent-pacific-0575hks-deep-longevity-launches-accrua-us-consumer-digital-health-and-telehealth-platform-302891663.html</v>
+      </c>
+      <c r="F590" t="str">
+        <v>Available Across All 50 US States, Extending Deep Longevity's AI-Powered Ageing Science Directly to Consumers for a Second Growth Curve HONG KONG, Sept. 28, 2026 /PRNewswire/ -- Regent Pacific Group Limited ("Regent Pacific" or the "Company", together with its subsidiaries, the "Group";...</v>
+      </c>
+    </row>
+    <row r="591">
+      <c r="A591" t="str">
+        <v>Sterling Organization Acquires Three Grocery-Anchored Shopping Centers Totaling 277,057 Square Feet in California and Hawaii</v>
+      </c>
+      <c r="B591" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C591" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D591" t="str">
+        <v>Finance, Real Estate, Retail</v>
+      </c>
+      <c r="E591" t="str">
+        <v>https://www.prnewswire.com/news-releases/sterling-organization-acquires-three-grocery-anchored-shopping-centers-totaling-277-057-square-feet-in-california-and-hawaii-302891624.html</v>
+      </c>
+      <c r="F591" t="str">
+        <v>WEST PALM BEACH, Fla., Sept. 28, 2026 /PRNewswire/ -- Sterling Organization, a West Palm Beach, Florida-based private equity real estate investment firm focused on the retail sector, today announced the acquisition of a three-property Core, grocery-anchored shopping center portfolio...</v>
+      </c>
+    </row>
+    <row r="592">
+      <c r="A592" t="str">
+        <v>AI &amp; Tech Companies Present Live and Take Investor Meetings at the October 1 Virtual Investor Conference</v>
+      </c>
+      <c r="B592" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C592" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D592" t="str">
+        <v>AI, Energy, Retail</v>
+      </c>
+      <c r="E592" t="str">
+        <v>https://www.newmediawire.com/news/ai-tech-companies-present-live-and-take-investor-meetings-at-the-october-1-virtual-investor-conference-7090116</v>
+      </c>
+      <c r="F592" t="str">
+        <v>Live Presentations and Q&amp;amp;A Across Semiconductors, Data Centers, Battery Materials, AI-Driven Fintech, Retail Technology and Online Marketplaces Investors Can Request One-on-One Meetings With Presenting Management Teams NEW YORK, NY - September 28, 2026 ( NEWMEDIAWIRE ) - B2i Digital, Inc. invites investors to the AI &amp;amp; Tech Virtual Investor Conference, a B2i Digital Featured Conference, taking place online on Thursday, October 1, 2026, and hosted by Virtual Investor Conferences. As the Official Marketing Partner, B2i Digital highlights the conference and the presenting companies to a media network with a monthly audience of 330 million and a community of 1.7 million investors. Event details and presenting company profiles: https://b2idigital.com/otc-market-oct-1st-ai-and-tech-virtua</v>
+      </c>
+    </row>
+    <row r="593">
+      <c r="A593" t="str">
+        <v>Jewellery &amp; Watch Show Announces the Return of the EBDA’A Awards 2026 with Two New Design Categories</v>
+      </c>
+      <c r="B593" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C593" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D593" t="str">
+        <v>Retail</v>
+      </c>
+      <c r="E593" t="str">
+        <v>https://express-press-release.net/news/2026/09/28/1774332</v>
+      </c>
+      <c r="F593" t="str">
+        <v>ABU DHABI, United Arab Emirates, 2026-09-28 — /EPR Network/ — The Jewellery &amp;#38; Watch Show (JWS), organised by RX, has announced the return of the [read full press release...]</v>
+      </c>
+    </row>
+    <row r="594">
+      <c r="A594" t="str">
+        <v>DDC Enterprise Filed Annual Report on Form 20-F on April 21, 2026</v>
+      </c>
+      <c r="B594" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C594" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D594" t="str">
+        <v>Finance, Crypto, Retail</v>
+      </c>
+      <c r="E594" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/28/3369982/0/en/ddc-enterprise-filed-annual-report-on-form-20-f-on-april-21-2026.html</v>
+      </c>
+      <c r="F594" t="str">
+        <v>NEW YORK, Sept. 28, 2026 (GLOBE NEWSWIRE) -- DDC Enterprise Limited (NYSEAMERICAN: DDC) (“DDC” or the “Company”), a leading multi-brand Asian consumer food company with a growing strategic bitcoin treasury, today announced that it filed its annual report on Form 20-F for the fiscal year ended December 31, 2025, with the Securities and Exchange Commission on April 21, 2026. The annual report on Form 20-F can be accessed on the Company’s investor relations website at https://ir.ddc.xyz/financials/financial-results or on the SEC’s website at www.sec.gov .</v>
+      </c>
+    </row>
+    <row r="595" xml:space="preserve">
+      <c r="A595" t="str">
+        <v>Chervon Names Trevor Bithrey Vice President Pro End User Marketing and Research - Canada</v>
+      </c>
+      <c r="B595" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C595" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D595" t="str">
+        <v>Retail, Education</v>
+      </c>
+      <c r="E595" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110421/</v>
+      </c>
+      <c r="F595" t="str" xml:space="preserve">
+        <v xml:space="preserve">NAPERVILLE, IL, Sept 28, 2026 - (ACN Newswire) - Trevor Bithrey joins Chervon as Vice President, Pro End User Marketing and Research - Canada, effective Monday, September 28, reporting to CEO Joe Galli.
+Bithrey joins Chervon with over 25 years of professional power tools experience. He has excelled in his increasingly responsible positions in building both the DeWalt Canada business and the Milwaukee Canada business. He brings an impressive and diverse skillset in account management, end user marketing, aftersales service and end user research. He also has experience building and leading exceptional teams in Canada.
+Bithrey will also be part of the newly formed Chervon Global End User Research and Jobsite Marketing team, reporting directly to CEO Joe Galli.
+Bithrey's career started at DeWalt Canada where he held a series of sales and product management positions from 2000 to 2007. He then moved to Milwaukee Canada from 2007 until 2023 where he advanced through key leadership roles, culminating in his position as Vice President of End User Marketing, Product Service and Brand Management for Milwaukee from 2020 to 2023. Most recently, he was driving end user marketing in key verticals for Ansell Safety - Canada. Bithrey is an honors graduate from Lakehead University in Thunder Bay, Ontario. He is also a graduate of the 2023 TTI breakthrough leadership program.
+"We are highly fortunate to have Trevor joining our North American leadership team," said CEO Joe Galli. "His extensive background in end user research, jobsite marketing, after-sales service, and account management along with his strong leadership skills make him a perfect match for our inspired high-performance end user culture here at Chervon."
+"I am thrilled to be joining Chervon," said Bithrey. "The company's customer centricity and powerful product development system sets us up beautifully to deliver exciting levels of growth in the years ahead."
+About Chervon
+Chervon North America is part of a global total solution provider specializing in R&amp;D, manufacturing, testing, sales, and after-sales service of power tools and outdoor power equipment (OPE).
+Guided by user-centric innovation, the Company operates an integrated business model supported by global sales and distribution networks. Chervon's portfolio includes EGO, FLEX, SKIL, and DEVON, serving industrial, professional, and consumer markets globally.
+Better Tools. Better World.
+Chervon is committed to delivering superior products to users worldwide through continuous innovation and strives to become a global leader in power tools and OPE in the lithium-ion, intelligent, and digital era.
+PR Contact: Corporate Communications: CorpComm@na.chervongroup.com
+SOURCE: Chervon
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="596">
+      <c r="A596" t="str">
+        <v>MADD and Amazon Join Forces to Advance Safer Roads Through Move With MADD</v>
+      </c>
+      <c r="B596" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C596" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D596" t="str">
+        <v>Retail, Education</v>
+      </c>
+      <c r="E596" t="str">
+        <v>https://www.prnewswire.com/news-releases/madd-and-amazon-join-forces-to-advance-safer-roads-through-move-with-madd-302890981.html</v>
+      </c>
+      <c r="F596" t="str">
+        <v>Amazon will sponsor signature community events in Chicago, Houston and Dallas, bringing together safety education, technology and local action to help end impaired driving. IRVING, Texas, Sept. 28, 2026 /PRNewswire/ -- Mothers Against Drunk Driving® (MADD) today announced a new...</v>
+      </c>
+    </row>
+    <row r="597">
+      <c r="A597" t="str">
+        <v>Novonesis celebrates major expansion of West Allis production facility, strengthening North American dairy innovation and manufacturing</v>
+      </c>
+      <c r="B597" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C597" t="str">
+        <v>GlobeNewswire</v>
+      </c>
+      <c r="D597" t="str">
+        <v>Retail</v>
+      </c>
+      <c r="E597" t="str">
+        <v>https://www.globenewswire.com/news-release/2026/09/28/3369949/0/en/novonesis-celebrates-major-expansion-of-west-allis-production-facility-strengthening-north-american-dairy-innovation-and-manufacturing.html</v>
+      </c>
+      <c r="F597" t="str">
+        <v>Investment increases production capacity, supports booming consumer demand and reinforces Wisconsin's leadership in dairy biosolutions Investment increases production capacity, supports booming consumer demand and reinforces Wisconsin's leadership in dairy biosolutions</v>
+      </c>
+    </row>
+    <row r="598" xml:space="preserve">
+      <c r="A598" t="str">
+        <v>Chervon Promotes Kevin Gee to Vice President of Pro Product Development - FLEX</v>
+      </c>
+      <c r="B598" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C598" t="str">
+        <v>mlpr-acnnewswire</v>
+      </c>
+      <c r="D598" t="str">
+        <v>Finance, Retail, Education</v>
+      </c>
+      <c r="E598" t="str">
+        <v>https://www.acnnewswire.com/press-release/english/110417/</v>
+      </c>
+      <c r="F598" t="str" xml:space="preserve">
+        <v xml:space="preserve">NAPERVILLE, IL, Sept 28, 2026 - (ACN Newswire) - Chervon promotes Kevin Gee to Vice President of Pro Product Development - FLEX, effective Monday, September 28, 2026, reporting to CEO Joe Galli.
+Kevin Gee joined Chervon after a 15-year international career in the Milwaukee Pro Power Tool business. He started his career at TTI in 2011 as a Field Sales Store Representative in Toronto, Ontario. He moved through several Milwaukee marketing positions in Canada and was then promoted to a marketing position with Milwaukee based in Hong Kong in 2013. He then rose to the position of Group Marketing Manager in Milwaukee Asia in 2016.
+In 2017, Kevin was moved to Milwaukee U.S.A. and advanced through a series of Milwaukee product management positions from 2017 to 2023. His final position was Director of Product Management for Milwaukee Pro Tools from 2021 to 2023. Most recently, Kevin held the position of Chief Revenue and Marketing Officer for Guardian Safety Equipment before joining Chervon in 2026.
+Gee has an undergraduate degree and MBA from Lakeland University in Thunder Bay, Ontario.
+"Gee's impressive international pro tool experience and his outstanding leadership skills make him a great choice to assume the key Vice President of Product Development role for FLEX," said CEO Joe Galli. "I have been highly impressed and inspired watching Kevin in action here at Chervon."
+"I very much look forward to building and leading a world class pro tool product development team for FLEX," said Gee. "It is clear Chervon strongly values an obsessive, maniacal focus on world class product development. My passion for winning pro product development is an exact match for Chervon's customer and end user centricity."
+About Chervon
+Chervon North America is part of a global total solution provider specializing in R&amp;D, manufacturing, testing, sales, and after-sales service of power tools and outdoor power equipment (OPE).
+Guided by user-centric innovation, the Company operates an integrated business model supported by global sales and distribution networks. Chervon's portfolio includes EGO, FLEX, SKIL, and DEVON, serving industrial, professional, and consumer markets globally.
+Better Tools. Better World.
+Chervon is committed to delivering superior products to users worldwide through continuous innovation and strives to become a global leader in power tools and OPE in the lithium-ion, intelligent, and digital era.
+PR Contact: Corporate Communications: CorpComm@na.chervongroup.com
+SOURCE: Chervon
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="599">
+      <c r="A599" t="str">
+        <v>AAEON Targets High-Performance Industrial AI with Intel Core Ultra Series 3-Powered MIX-PTLWV1</v>
+      </c>
+      <c r="B599" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C599" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D599" t="str">
+        <v>AI, SaaS, Healthcare, Real Estate, Energy, Retail, Automotive, Education, Media</v>
+      </c>
+      <c r="E599" t="str">
+        <v>https://express-press-release.net/news/2026/09/28/1772461</v>
+      </c>
+      <c r="F599" t="str">
+        <v>The company’s first Mini-ITX motherboard built on the Panther Lake platform offers 128GB DDR5, wide voltage input, and broad expansion module support. Taipei, Taiwan, 2026-09-28 [read full press release...]</v>
+      </c>
+    </row>
+    <row r="600">
+      <c r="A600" t="str">
+        <v>Comprehensive Guide to AWS Cloud Migration Costs, Benefits, and Challenges</v>
+      </c>
+      <c r="B600" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C600" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D600" t="str">
+        <v>SaaS, Retail</v>
+      </c>
+      <c r="E600" t="str">
+        <v>https://express-press-release.net/news/2026/09/28/1772420</v>
+      </c>
+      <c r="F600" t="str">
+        <v>Ahmedabad, India, 2026-09-28 — /EPR Network/ — Pravux Technologies Pvt. Ltd. has published a new guide exploring the key considerations businesses should understand before migrating [read full press release...]</v>
+      </c>
+    </row>
+    <row r="601">
+      <c r="A601" t="str">
+        <v>Nips by Nippies Lands at Walmart, Expanding to 2,600 Stores Nationwide</v>
+      </c>
+      <c r="B601" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C601" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D601" t="str">
+        <v>Retail</v>
+      </c>
+      <c r="E601" t="str">
+        <v>https://www.prnewswire.com/news-releases/nips-by-nippies-lands-at-walmart-expanding-to-2-600-stores-nationwide-302891012.html</v>
+      </c>
+      <c r="F601" t="str">
+        <v>The fast-growing fashion essentials brand continues its retail momentum with eight products launching at Walmart. NEW YORK, Sept. 28, 2026 /PRNewswire/ -- Nips by Nippies is continuing its rapid retail expansion with its official debut at Walmart. Beginning September 27, the brand will...</v>
+      </c>
+    </row>
+    <row r="602">
+      <c r="A602" t="str">
+        <v>Antops Technologies India Introduces a Smarter Approach to Sustainable SEO Growth</v>
+      </c>
+      <c r="B602" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C602" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D602" t="str">
+        <v>Retail</v>
+      </c>
+      <c r="E602" t="str">
+        <v>https://express-press-release.net/news/2026/09/28/1772281</v>
+      </c>
+      <c r="F602" t="str">
+        <v>Bhopal, India, 2026-09-28 — /EPR Network/ — A high search ranking can bring attention to a business, but maintaining meaningful visibility requires much more than reaching [read full press release...]</v>
+      </c>
+    </row>
+    <row r="603">
+      <c r="A603" t="str">
+        <v>HQD 6000 Gains Attention Among UAE Adult Vape Consumers Seeking Long-Lasting Disposable Options</v>
+      </c>
+      <c r="B603" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C603" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D603" t="str">
+        <v>Retail</v>
+      </c>
+      <c r="E603" t="str">
+        <v>https://express-press-release.net/news/2026/09/28/1772252</v>
+      </c>
+      <c r="F603" t="str">
+        <v>The HQD 6000 is gaining attention among adult vape consumers looking for a convenient, long-lasting disposable vape option. Its compact design, substantial puff capacity, and [read full press release...]</v>
+      </c>
+    </row>
+    <row r="604">
+      <c r="A604" t="str">
+        <v>From Convenience to Choice: Why Fox Nicotine Pouches Are Drawing Attention in Dubai</v>
+      </c>
+      <c r="B604" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C604" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D604" t="str">
+        <v>Retail</v>
+      </c>
+      <c r="E604" t="str">
+        <v>https://express-press-release.net/news/2026/09/28/1772249</v>
+      </c>
+      <c r="F604" t="str">
+        <v>Growing interest in convenient, smoke-free nicotine formats is encouraging consumers to explore alternatives that fit more naturally into busy daily routines. Fox Nicotine Pouches are [read full press release...]</v>
+      </c>
+    </row>
+    <row r="605">
+      <c r="A605" t="str">
+        <v>IT'S NOT FOSSIL FUELS OR RENEWABLES. BRITAIN NEEDS BOTH…FOR NOW</v>
+      </c>
+      <c r="B605" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C605" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D605" t="str">
+        <v>Healthcare, Real Estate, Energy, Retail</v>
+      </c>
+      <c r="E605" t="str">
+        <v>https://pressat.co.uk/releases/its-not-fossil-fuels-or-renewables-britain-needs-bothfor-now-f6beffc746557d9bfa3d94f915eb3f2c/</v>
+      </c>
+      <c r="F605" t="str">
+        <v>Monday 28 September, 2026 e2 Energy Partners calls for a pragmatic rethink of Britain's energy transition, warning that the race to decarbonise must not come at the expense of industrial stability, energy security or economic growth. Britain's energy debate has become dangerously polarised. Clean versus dirty. Green versus brown. Renewables versus fossil fuels. But energy security is not a choice between one or the other. It is about using the right energy sources, in the right places, at the right time. e2 Energy Partners is calling for a more pragmatic approach to the UK's energy transition, one that recognises the enormous potential of renewable energy while acknowledging the critical role that reliable, dispatchable generation must continue to play. The ambition to achieve net zero sho</v>
+      </c>
+    </row>
+    <row r="606">
+      <c r="A606" t="str">
+        <v>New Private Couples Retreat Launches in South Africa’s Garden Route</v>
+      </c>
+      <c r="B606" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C606" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D606" t="str">
+        <v>Retail, Education, Healthcare, Media</v>
+      </c>
+      <c r="E606" t="str">
+        <v>https://express-press-release.net/news/2026/09/28/1772237</v>
+      </c>
+      <c r="F606" t="str">
+        <v>WILDERNESS, SOUTH AFRICA, 2026-09-28 — /EPR Network/ — Consensuality has launched Wilderness, Together, a new five-night private couples retreat in the Garden Route designed around [read full press release...]</v>
+      </c>
+    </row>
+    <row r="607">
+      <c r="A607" t="str">
+        <v>Saudi Arabia’s Shopping Habits Shift Toward Digital Commerce</v>
+      </c>
+      <c r="B607" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C607" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D607" t="str">
+        <v>Retail</v>
+      </c>
+      <c r="E607" t="str">
+        <v>https://express-press-release.net/news/2026/09/28/1772213</v>
+      </c>
+      <c r="F607" t="str">
+        <v>Noida, India, 2026-09-28 — /EPR Network/ — Saudi Arabia’s retail environment is changing as consumers increasingly use digital platforms to discover products, compare prices, place [read full press release...]</v>
+      </c>
+    </row>
+    <row r="608">
+      <c r="A608" t="str">
+        <v>Danny McBride's Don Gato Tequila Teams With Jon Lindsay and Benji Hughes on New Spot and Song "Cool Times"</v>
+      </c>
+      <c r="B608" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C608" t="str">
+        <v>NewMediaWire</v>
+      </c>
+      <c r="D608" t="str">
+        <v>Retail</v>
+      </c>
+      <c r="E608" t="str">
+        <v>https://www.newmediawire.com/news/danny-mcbride-s-don-gato-tequila-teams-with-jon-lindsay-and-benji-hughes-on-new-spot-and-song-cool-times-7090100</v>
+      </c>
+      <c r="F608" t="str">
+        <v>Lindsay Wrote, Produced and Performed the Original Don Gato Song, Bringing Longtime Collaborator Benji Hughes in on Backing Vocals NEW YORK, NY - September 28, 2026 ( NEWMEDIAWIRE ) - Daffin Records announced today that New York City- and Savannah-based artist, songwriter and producer Jon Lindsay has teamed with Don Gato Tequila , the tequila brand brought to life by actor, writer and producer Danny McBride, to create its new original song, “ Cool Times .” Written, produced and performed by Lindsay, “Cool Times” gives an anthem to the world of Don Gato: an undefeated, cat-loving luchador turned tequila maker with formidable party acumen and an unwavering commitment to cool times. Lindsay brought longtime musical collaborator Benji Hughes in on backing vocals. The track debuts in a new one-</v>
+      </c>
+    </row>
+    <row r="609">
+      <c r="A609" t="str">
+        <v>PK CONSUMER HEALTH NAMES NEIL LISTER CEO</v>
+      </c>
+      <c r="B609" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C609" t="str">
+        <v>mlpr-prnewswire-wire</v>
+      </c>
+      <c r="D609" t="str">
+        <v>Healthcare, Retail</v>
+      </c>
+      <c r="E609" t="str">
+        <v>https://www.prnewswire.com/news-releases/pk-consumer-health-names-neil-lister-ceo-302891040.html</v>
+      </c>
+      <c r="F609" t="str">
+        <v>NEW YORK, Sept. 28, 2026 /PRNewswire/ -- PK Consumer Health ("PK"), a European consumer health group comprising Lucovitaal, Puhdistamo and HealthAid, and backed by Avista Healthcare Partners, has appointed Neil Lister as Chief Executive Officer. Lister brings more than 25 years of...</v>
+      </c>
+    </row>
+    <row r="610">
+      <c r="A610" t="str">
+        <v>The POI 2026 Enterprise Planning and Retail Execution Vendor Panorama Spotlights AI and Agentic AI from Leading Technology Vendors</v>
+      </c>
+      <c r="B610" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C610" t="str">
+        <v>PRWeb</v>
+      </c>
+      <c r="D610" t="str">
+        <v>AI, Retail</v>
+      </c>
+      <c r="E610" t="str">
+        <v>https://www.prweb.com/releases/the-poi-2026-enterprise-planning-and-retail-execution-vendor-panorama-spotlights-ai-and-agentic-ai-from-leading-technology-vendors-302889123.html</v>
+      </c>
+      <c r="F610" t="str">
+        <v>With 61% of manufacturers struggling to execute promotions as planned and 75% constrained in Retail Execution capabilities, POI's 2026 Vendor Panorama examines the technologies helping Consumer Goods organizations improve decision velocity, efficiency, execution, and achieve profitable...</v>
+      </c>
+    </row>
+    <row r="611">
+      <c r="A611" t="str">
+        <v>Fragoil Helps Emerging Perfume Brands Turn Fragrance Ideas into Market-Ready Products</v>
+      </c>
+      <c r="B611" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C611" t="str">
+        <v>Express Press Release</v>
+      </c>
+      <c r="D611" t="str">
+        <v>Energy, Retail</v>
+      </c>
+      <c r="E611" t="str">
+        <v>https://express-press-release.net/news/2026/09/28/1772025</v>
+      </c>
+      <c r="F611" t="str">
+        <v>Ahmedabad, India, 2026-09-28 — /EPR Network/ — Building a successful perfume brand involves more than finding a pleasant scent. Businesses need dependable fragrance oils, flexible sourcing [read full press release...]</v>
+      </c>
+    </row>
+    <row r="612">
+      <c r="A612" t="str">
+        <v>“Faith-Driven Retirement” by Roxane Indermuehle — Free on Amazon for a Limited Time (Until 10/02/2026)</v>
+      </c>
+      <c r="B612" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C612" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D612" t="str">
+        <v>Retail</v>
+      </c>
+      <c r="E612" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360969</v>
+      </c>
+      <c r="F612" t="str">
+        <v>Best Seller Publishing is proud to announce the release of &amp;#8220;Faith-Driven Retirement: Grow Your Money God&amp;#39;s Way, Don&amp;#39;t Become a Burden to Your Children, and NEVER Run Out of Money&amp;#8221; by wealth strategist Roxane Indermuehle&amp;#8212;available for free download on Amazon for a limited time&amp;#8212;now through October 2, 2026. - - For many Christians, retirement brings difficult questions: Will I run out of money? Will I become a burden to my children? Are my investments supporting things that violate my fa... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360969</v>
+      </c>
+    </row>
+    <row r="613">
+      <c r="A613" t="str">
+        <v>“Go, Harmony!” is Free to Download for Only Five Days (Until 10/2/26)</v>
+      </c>
+      <c r="B613" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C613" t="str">
+        <v>WebWire</v>
+      </c>
+      <c r="D613" t="str">
+        <v>Retail</v>
+      </c>
+      <c r="E613" t="str">
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360972</v>
+      </c>
+      <c r="F613" t="str">
+        <v>Best Seller Publishing announces the release of Philip Walsh &amp;#39;s new book, &amp;#8220;Go, Harmony!: Her father&amp;#39;s murder leaves Harmony heir to an empire that is glamorous, thrilling - and deadly.&amp;#8221; (Harmony&amp;#39;s Legacy Book 3). It will be available in the Amazon store for free for only five days. - - &amp;#8220;Go, Harmony!: Her father&amp;#39;s murder leaves Harmony heir to an empire that is glamorous, thrilling - and deadly.&amp;#8221; (Harmony&amp;#39;s Legacy Book 3) is about Harmony Nader, an 18-year-old born into a world of wea... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360972</v>
+      </c>
+    </row>
+    <row r="614">
+      <c r="A614" t="str">
+        <v>MOYOM Biotech Secures Financing from Cathay Capital to Accelerate Global Growth in Regenerative Aesthetics</v>
+      </c>
+      <c r="B614" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C614" t="str">
+        <v>PR Newswire</v>
+      </c>
+      <c r="D614" t="str">
+        <v>Healthcare, Retail</v>
+      </c>
+      <c r="E614" t="str">
+        <v>https://www.prnewswire.com/news-releases/moyom-biotech-secures-financing-from-cathay-capital-to-accelerate-global-growth-in-regenerative-aesthetics-302891333.html</v>
+      </c>
+      <c r="F614" t="str">
+        <v>SHANGHAI, Sept. 28, 2026 /PRNewswire/ -- MOYOM Biotech, a biotechnology company specializing in regenerative aesthetic biomaterials, today announced that it has completed a new financing round from the Cathay Consumer Co-Creation Fund, managed by Cathay Capital. The investment marks an...</v>
+      </c>
+    </row>
+    <row r="615">
+      <c r="A615" t="str">
+        <v>Yeenkran Announces 100-Piece OEM Bag Manufacturing Program for Emerging Global Brands</v>
+      </c>
+      <c r="B615" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="C615" t="str">
+        <v>mlpr-newsfile</v>
+      </c>
+      <c r="D615" t="str">
+        <v>Retail</v>
+      </c>
+      <c r="E615" t="str">
+        <v>https://www.newsfilecorp.com/release/315716/Yeenkran-Announces-100Piece-OEM-Bag-Manufacturing-Program-for-Emerging-Global-Brands</v>
+      </c>
+      <c r="F615" t="str">
+        <v>Wuhan, China--(Newsfile Corp. - September 28, 2026) - Wuhan Yeenkran Bag Co., Ltd. (Yeenkran), a custom bag manufacturer based in Wuhan, China, announced the launch of a new 100-piece OEM bag manufacturing program designed to support emerging global brands, e-commerce businesses and other companies developing custom bag collections without committing to large initial production volumes.Under the new program, qualifying buyers can begin OEM production from 100 pieces per style and color, subject...</v>
+      </c>
+    </row>
     <row r="616">
       <c r="A616" t="str">
-        <v>BranchOut Food Shareholder Update: Record Q2 Revenue and Major Retail Wins Position Company for Transformational Q4 and Beyond</v>
+        <v>Guy Gentile Releases The Stock Operator, Tracing Three Decades of Trading, Risk and Loss</v>
       </c>
       <c r="B616" t="str">
-        <v>2026-08-13</v>
+        <v>2026-09-28</v>
       </c>
       <c r="C616" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D616" t="str">
         <v>Finance, Retail</v>
       </c>
       <c r="E616" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/13/3344317/0/en/branchout-food-shareholder-update-record-q2-revenue-and-major-retail-wins-position-company-for-transformational-q4-and-beyond.html</v>
+        <v>https://www.newsfilecorp.com/release/316192/Guy-Gentile-Releases-The-Stock-Operator-Tracing-Three-Decades-of-Trading-Risk-and-Loss</v>
       </c>
       <c r="F616" t="str">
-        <v>BranchOut Food Shareholder Update: Record Q2 Revenue and Major Retail Wins Position Company for Transformational Q4 and Beyond</v>
-[...2 lines deleted...]
-    <row r="617" xml:space="preserve">
+        <v>Dubai, United Arab Emirates--(Newsfile Corp. - September 28, 2026) - Trader and author Guy Gentile has released The Stock Operator: The Rise, Fall, and Return of an American Trader, a new book drawing on more than three decades of his experience in the financial markets and trading businesses. The book is now available in paperback, Kindle and hardcover editions through Amazon.Guy Gentile, author of The Stock Operator. (Photo: GuyGentile.com)The book combines Gentile's account of his trading...</v>
+      </c>
+    </row>
+    <row r="617">
       <c r="A617" t="str">
-        <v>Kefi B.V. and Aligned Shareholders Announce Strategic Vision for WSC World Sporting Consulting Limited: Targeting Near-Term Public Listing and Global Expansion of the TCR Ecosystem</v>
+        <v>How to stream Shakira's Madrid concert, exclusively with Amazon Music</v>
       </c>
       <c r="B617" t="str">
-        <v>2026-08-13</v>
+        <v>2026-09-28</v>
       </c>
       <c r="C617" t="str">
-        <v>mlpr-acnnewswire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D617" t="str">
-        <v>Finance, SaaS, Real Estate, Retail, Automotive, Gaming, Media</v>
+        <v>Retail</v>
       </c>
       <c r="E617" t="str">
-        <v>https://www.acnnewswire.com/press-release/english/109098/</v>
-[...39 lines deleted...]
- Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+        <v>https://www.aboutamazon.com/news/entertainment/shakira-livestream-amazon-music-prime-video?utm_source=rss</v>
+      </c>
+      <c r="F617" t="str">
+        <v>Shakira's October 3 Madrid performance as part of her 'Las Mujeres Ya No Lloran' world tour will stream live exclusively via Amazon.</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="str">
-        <v>New Book: People First Argues That Human-Centric Leadership Is the Real Competitive Advantage in the Age of AI</v>
+        <v>Action Figures Market Demand Strengthened by Superhero Merchandise</v>
       </c>
       <c r="B618" t="str">
-        <v>2026-08-13</v>
+        <v>2026-09-28</v>
       </c>
       <c r="C618" t="str">
-        <v>Pressat</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D618" t="str">
-        <v>AI, Retail, Education</v>
+        <v>Retail, Media</v>
       </c>
       <c r="E618" t="str">
-        <v>https://pressat.co.uk/releases/new-book-people-first-argues-that-human-centric-leadership-is-the-real-competitive-advantage-in-the-age-of-ai-5048930bad3be6674f8fc6882a4cda6a/</v>
+        <v>https://express-press-release.net/news/2026/09/28/1774105</v>
       </c>
       <c r="F618" t="str">
-        <v>Thursday 13 August, 2026 As artificial intelligence (AI) transforms the workplace at unprecedented speed, a new book by organisational psychologist and leadership advisor Dr Siegfried Hoenle makes a compelling case that the future belongs not to leaders who rely on technology alone, but to those who put people first. The author puts forward a powerful proposition that workplaces where people thrive are the ones that deliver the strongest and most enduring results, differentiating People First from other AI titles. Dr Hoenle is the founder of Talent &amp; Leadership Solutions, with clients who include multinationals such as UBS, Takeda, Allianz, Merck, Coca-Cola and Swiss Re. At the heart of the book is a simple but powerful message: organisations flourish when leaders help people flourish. Tec</v>
+        <v>The Action Figures Market is evolving beyond traditional children’s toys as entertainment franchises, collector culture, digital content, and e-commerce reshape consumer demand. The global Action [read full press release...]</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="str">
-        <v>The AI-cation: This Summer's Travel Trend of People Holidaying with AI Partners</v>
+        <v>10 WORKING DAYS TO READ: PRIVACY FINE PRINT BEHIND A FAMILY'S DIGITAL DAY MORE THAN SHAKESPEARE'S COMPLETE WORKS, NEW STUDY FINDS</v>
       </c>
       <c r="B619" t="str">
-        <v>2026-08-13</v>
+        <v>2026-09-28</v>
       </c>
       <c r="C619" t="str">
-        <v>Pressat</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D619" t="str">
-        <v>AI, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E619" t="str">
-        <v>https://pressat.co.uk/releases/the-ai-cation-this-summers-travel-trend-of-people-holidaying-with-ai-partners-c9f5885fb5abd1995fe70ef939c9eef6/</v>
+        <v>https://www.prnewswire.com/news-releases/10-working-days-to-read-privacy-fine-print-behind-a-familys-digital-day-more-than-shakespeares-complete-works-new-study-finds-302890851.html</v>
       </c>
       <c r="F619" t="str">
-        <v>Thursday 13 August, 2026 Key findings 92% of people who travel with an AI companion consider the AI a travel buddy56% bring their AI partner along on most or all trips.41% would book a trip specifically to spend time with their AI companion, including 6% who already have.61% check in with their AI companion more than with family or friends back home while they're away.71% have shared a romantic, intimate or celebratory moment with their AI while on a trip.61% wish their AI companion had a physical body so it could travel with them in person.Men are nearly twice as likely as women to plan a getaway around their AI partner, 50% versus 30%. Emerging as AI-cation Summer trips usually have a plus one. Sometimes it's a partner, sometimes a best friend, sometimes a group chat that gets updated ho</v>
-[...2 lines deleted...]
-    <row r="620">
+        <v>UK family would need about 83 hours, or 10.4 working days, to read 257 consumer privacy and terms documents linked to one ordinary day ZURICH, Sept. 28, 2026 /PRNewswire/ -- A UK family would need more than 10 full working days to read the privacy small print attached to the digital...</v>
+      </c>
+    </row>
+    <row r="620" xml:space="preserve">
       <c r="A620" t="str">
-        <v>WEPSEA 2026 to Spotlight AI, Sustainability and Regional Growth Through 20+ Conferences and Networking Events</v>
+        <v>Airwheel Smart Electric Cabin Suitcase Wins 2026 iLuxury Awards for SE3SX 20inch Rideable AI Wheel Boarding Carry-on Hand Travel Scooter Luxury Luggage</v>
       </c>
       <c r="B620" t="str">
-        <v>2026-08-13</v>
+        <v>2026-09-28</v>
       </c>
       <c r="C620" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D620" t="str">
-        <v>AI, Retail, Healthcare</v>
+        <v>AI, Energy, Retail, Automotive</v>
       </c>
       <c r="E620" t="str">
-        <v>https://express-press-release.net/news/2026/08/13/1766915</v>
-[...2 lines deleted...]
-        <v>As Southeast Asia continues to strengthen its position as one of the world&amp;#8217;s fastest-growing manufacturing and consumer markets, the packaging industry is undergoing rapid transformation [read full press release...]</v>
+        <v>https://www.acnnewswire.com/press-release/english/110387/</v>
+      </c>
+      <c r="F620" t="str" xml:space="preserve">
+        <v xml:space="preserve">BRUSSELS, BELGIUM, Sept 28, 2026 - (ACN Newswire) - Airwheel, an intelligent mobility technology brand, today announced that its flagship Airwheel SE3SX smart riding cabin suitcase has been recognized at the 2026 iLuxury Awards, receiving the "Best Luxury Tech and Gadgets – Best Luxury Tech for Travel " award.
+The award-winning rideable carry-on combines intelligent mobility, flagship engineering, and premium industrial design for the next generation of travel.When travel becomes about more than simply reaching a destination—when the journey itself becomes part of the experience—the definition of premium travel equipment begins to evolve.
+The recognition highlights the SE3SX’s combination of intelligent mobility, connected technology, premium materials, and futuristic industrial design, reflecting a broader shift in how technology is being integrated into the luxury travel experience.
+Rather than treating luggage as a passive container, Airwheel approaches the suitcase as an active part of the journey—one that can carry belongings, provide powered mobility, connect with digital devices, and adapt to different travel scenarios.
+iLuxury Awards: Where Luxury Meets Technology
+The iLuxury Awards, founded by the International Awards Associate (IAA), recognizes innovation across luxury products, design, technology, and lifestyle.
+The program highlights products that bring together aesthetic refinement, technological innovation, craftsmanship, and practical value. For Airwheel, the SE3SX recognition reflects the growing convergence of luxury design and intelligent mobility.
+The award also arrives as the global luggage category moves beyond traditional considerations such as capacity, materials, and appearance. Connected functionality, electric mobility, human-machine interaction, and personalized experiences are becoming increasingly relevant to the next generation of premium travel products.
+Beyond the Suitcase: Intelligent Mobility for the Journey
+For generations, the suitcase has served one fundamental purpose: carrying belongings from one destination to another.
+Airwheel is exploring a different possibility.
+The SE3SX combines luggage storage with an integrated electric drive system, allowing travelers to switch between riding and conventional rolling modes according to the environment.
+This makes the product particularly relevant to travel scenarios that involve long distances on foot, including airport terminals, railway stations, exhibition complexes, and large commercial spaces.
+The concept is straightforward: instead of simply pulling luggage behind them, travelers can use the suitcase itself as part of their mobility experience.
+In this sense, the SE3SX represents a broader transition from traditional luggage toward Smart Luggage, Electric Suitcases, and Rideable Cabin Suitcases.
+Flagship Engineering, Designed Around the Traveler
+The SE3SX combines a 20-inch cabin-oriented form factor with an integrated electric mobility system.
+The suitcase measures 530 × 360 × 236 mm, offers approximately 20 liters of storage, and weighs about 6.6 kg. It supports a maximum load of 95 kg and reaches a top riding speed of 9.9 km/h.
+Its propulsion system combines a 230W motorized front wheel with rear auxiliary wheels to support both riding stability and conventional rolling. The system is designed for controlled movement across suitable travel environments, while the suitcase can return to conventional pull-behind use when riding is not appropriate.
+The exterior combines a high-strength ABS+PC shell with an aluminum alloy frame, balancing structural strength with a premium, lightweight form. A TSA combination lock supports international travel, while a built-in USB output provides convenient charging for compatible personal devices.
+The SE3SX uses a 73.26Wh detachable lithium battery, designed around applicable air-travel battery requirements.
+Technology That Stays Out of the Way
+For a premium smart product, technology is most effective when it feels natural.
+The SE3SX integrates physical controls with the Airwheel companion app, giving users different ways to interact with the suitcase depending on the situation.
+Its smart connectivity also includes native support for Apple Find My, allowing compatible Apple devices to help locate the suitcase.
+This combination of electric mobility and digital connectivity expands the role of luggage beyond physical storage. The suitcase becomes part of the traveler's connected device ecosystem, linking movement, location, and interaction within a single product.
+From long airport concourses to short-distance transfers, the objective is not simply to make luggage faster. It is to make movement with luggage more effortless.
+A Portfolio Built Around Intelligent Travel
+The SE3SX represents Airwheel's flagship approach to premium intelligent travel, but it is part of a broader product portfolio developed for different users and travel scenarios.
+Airwheel SE3SX Cabin Suitcase — The flagship smart cabin suitcase and 2026 iLuxury Awards recipient, combining electric mobility, connected functions, Apple Find My, and premium industrial design.
+Airwheel SE3SXD Ai Luxury Suitcase — A next-generation intelligent model that explores automated mechanical deployment, smart interaction, and a more integrated AI-oriented travel experience.
+Airwheel SE3SL+ Airport Suitcase — Designed around frequent airport and railway travel, combining compact dimensions, powered mobility, and connected smart functions.
+Airwheel SE3MiniT Electric Hand Suitcase — A more compact and lightweight interpretation of rideable luggage, designed for short trips and everyday mobility.
+Airwheel SE3T Ai Wheel Suitcase — A larger-format smart electric suitcase developed for travelers who need greater capacity for longer journeys and family travel.
+Airwheel SQ3S Kids Suitcase — A smart rideable suitcase designed for younger travelers, bringing intelligent mobility and travel entertainment into the family journey.
+Across the portfolio, Airwheel continues to develop technologies spanning electric drive systems, motion control, intelligent sensing, structural engineering, and connected interaction.
+The result is not a single definition of smart luggage, but a product ecosystem designed around different forms of travel.
+From High-End Technology to a High-End Lifestyle
+The evolution of intelligent luggage is also reflected in where these products are being introduced.
+Airwheel has expanded its premium retail presence into high-end commercial destinations including SKP, IFC, and MixC, bringing intelligent travel products into environments traditionally associated with luxury fashion, premium consumer electronics, and sophisticated lifestyle products.
+The significance goes beyond retail.
+As smart luggage enters high-end commercial spaces, the category itself begins to move from conventional travel goods toward technology-enabled lifestyle products.
+The modern luxury suitcase is no longer defined solely by leather, metal, craftsmanship, or brand heritage. Increasingly, its value can also be expressed through intelligent interaction, mobility, connectivity, and the quality of the experience it creates.
+Technology Built for Long-Term Innovation
+Behind the evolution of Airwheel's smart mobility products is a technology foundation developed over more than a decade.
+Airwheel's intelligent riding products are distributed across 68 countries and more than 4,600 retail terminals, while the company has accumulated more than 600 patents worldwide covering areas including motion control, electric drive systems, intelligent sensing, and lightweight structural design.
+The company has also received recognition from a range of international design and innovation programs. In 2026, the SE3SX received the iLuxury Awards recognition alongside other international distinctions, including a TITAN Innovation Award Platinum and WGA Wonder Global Design Award Silver, while other Airwheel models have received additional international design honors.
+Together, these developments reflect a sustained effort to bring engineering, industrial design, and intelligent interaction into a category that has remained largely unchanged for decades.
+The Next Chapter of Intelligent Travel
+The evolution of travel equipment is no longer simply about making luggage lighter, larger, or more durable.
+The next generation is increasingly about making it more intelligent, more connected, and more responsive to the way people actually travel.
+The Airwheel SE3SX represents one expression of that transition—from traditional luggage to smart mobility, and from passive storage to active participation in the journey.
+As Airwheel continues to develop products spanning AI Suitcases, Luxury Suitcases, Smart Suitcases, Cabin Suitcases, and Rideable Electric Luggage, the company is exploring a broader vision of intelligent travel in which technology becomes an almost invisible part of the experience.
+The destination may remain the same.
+But the journey is becoming something entirely different.
+About Airwheel
+Airwheel is an intelligent mobility technology brand focused on smart travel and personal mobility. Its product portfolio spans smart rideable suitcases, electric luggage, intelligent mobility products, and related connected travel technologies.
+By combining electric drive systems, intelligent controls, digital connectivity, and industrial design, Airwheel develops products designed to make everyday movement more intuitive, efficient, and engaging.
+Media Contact
+Company: Airwheel
+Contact: Media Team
+Website: https://www.airwheel.net
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="621" xml:space="preserve">
       <c r="A621" t="str">
-        <v>The Future Is for Everyone: Free AI Glasses for Every Blind and Visually Impaired Adult Vision Ireland Supports</v>
+        <v>iCXeed Announces Key Leadership Appointments to Accelerate Cognitive Customer Experience Innovation on AWS</v>
       </c>
       <c r="B621" t="str">
-        <v>2026-08-13</v>
+        <v>2026-09-27</v>
       </c>
       <c r="C621" t="str">
-        <v>mlpr-meta</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D621" t="str">
-        <v>AI, Retail, Gaming</v>
+        <v>Finance, AI, SaaS, Retail, Education</v>
       </c>
       <c r="E621" t="str">
-        <v>https://about.fb.com/news/2026/08/the-future-is-for-everyone-free-ai-glasses-for-every-blind-and-visually-impaired-adult-vision-ireland-supports/</v>
+        <v>https://www.acnnewswire.com/press-release/english/110383/</v>
       </c>
       <c r="F621" t="str" xml:space="preserve">
-        <v xml:space="preserve">“What I really like about the glasses is the speed at which I get the information I need – instead of waiting for someone to read a letter or waiting for someone to tell me what I have in the fridge, I’ll just do it on impulse. Now I’m doing things for myself independently, that maybe before I wouldn’t have done.” — Brian Manning, Vision Ireland  Meta is donating 15,000 Ray-Ban Meta glasses to Vision Ireland, Ireland’s national sight loss charity. This is enough for every blind and visually impaired adult the charity supports  – because we believe the Future is for Everyone.  Ray-Ban Meta glasses, built in collaboration with Europe’s EssilorLuxottica, are one of the fastest growing consumer products and we are making sure we are building them for everyone. People use our glasses because they’re genuinely helpful – from listening to music, to live translation and hands-free calls – and they can be life-changing for people who are blind or have low vision.  These glasses will give people who are blind or low vision in Ireland access to transformative AI technology that can help with everyday tasks like reading text, identifying objects and accessing information about the world around them. Vision Ireland is Ireland’s national sight loss charity and earlier this year jointly hosted an AI glasses Demo Day at Meta Ireland HQ. Team members from Vision Ireland and advocates from across the blind and low vision community were given hands-on tutorials with Meta’s AI glasses, and took part in a roundtable discussion where demo participants shared their feedback on their experience using the glasses. How People will Receive Their Glasses Eligible people who are blind or low vision can register their interest online via meta.vi.ie or via the dedicated phone number +353 1 882 1910. Vision Ireland will then manage a phased roll-out process from application, assessment, eligibility and selection through to in person training and support. Training &amp; Support Every pair of glasses will include access to training, funded by Meta, designed to help people use them effectively. Training will cover how their glasses can identify objects, read text, and manage everyday tasks using only their voice — a step change in daily independence. In-person events: Vision Ireland will host events across the country where people can receive their glasses, get hands-on guidance from trained staff, and connect with other participants in the programme. Helpdesk support: Vision Ireland helpdesk will be available to support recipients with follow up questions after their training. Ireland is the home of Meta’s international headquarters and one of Meta’s largest hubs outside the US. We’ve had a significant presence in the country dating back to 2009 and now have multiple sites across the country, including our Reality Labs facility in Cork – which has played a crucial role in the development of next-generation display solutions for Meta’s AI and AR wearables, the next generation of computing. Clonee Data Center in Meath is also part of Meta’s global infrastructure that brings to life our technologies and services.    Anne O’Leary, Vice President and Head of Meta Ireland, said: “I’m incredibly proud of today’s landmark donation of 15,000 Ray-Ban Meta glasses to Vision Ireland, our country’s national sight loss charity. We’ve already seen how these glasses can transform the daily lives of those with sight loss, and this partnership means that this game changing technology will continue to have a far-reaching impact for those who are blind or visually impaired.” Dina Powell-McCormick, President and Vice-Chair, Meta said: “Through this partnership with Vision Ireland, we are bringing Ray-Ban Meta glasses to thousands of blind people across the country. I’ve seen firsthand how meaningful this technology is for blind veterans in the U.S., and we’re committed to making it accessible around the world. We believe the future is for everyone, and this partnership is a powerful example of that commitment.” Chris White, Chief Executive Officer, Vision Ireland: “This transformative gift of 15,000 Ray-Ban Meta glasses to the blind and vision-impaired community will give thousands of people greater independence, confidence and choice in their everyday lives. As Ireland’s national sight loss charity, Vision Ireland is immensely proud to lead the national rollout and help ensure this innovative technology delivers meaningful and lasting impact.”
-The post The Future Is for Everyone: Free AI Glasses for Every Blind and Visually Impaired Adult Vision Ireland Supports appeared first on Meta Newsroom.</v>
+        <v xml:space="preserve">SYDNEY, AU, Sept 28, 2026 - (ACN Newswire) - iCXeed, a specialist AWS customer experience transformation partner, today announced the appointment of Aurelien Plancque as Chief Product and AI Officer, Halle Nguyen as Director of CX Strategy, and Arnel Clave as Vice President of Technology Solutions. Global enterprises are under pressure to modernise their contact centres and seek an experienced partner to deliver multi-year innovation transformations that combine strategy, operations, and engineering. These appointments address market demand for a single partner that unifies consulting, operations, and technology to deliver cognitive customer experiences at scale using analytics, AI, and automation on AWS and Amazon Connect.
+For iCXeed Co-Founder and Chief Strategy Officer, Rain Abueg, the answer has always been about people first. The company looked at where the market is heading, identified the capabilities it needed to get there faster, and sought leaders whose thinking mirrors how iCXeed has been built from day one.
+"We have always believed that the right people, aligned on values and vision, will outperform credentials alone. Together, Aurelien, Arnel, and Halle raise the ceiling for what iCXeed can deliver."
+- Rain Abueg, Co-Founder &amp; Chief Strategy Officer
+Three Leaders. Three Disciplines. One Mission.
+Aurelien Plancque, Chief Product and AI Officer
+Aurelien Plancque brings more than 15 years of hands-on contact centre technology and software development expertise, including most recently five years as Senior Solution Architect at AWS. Plancque has architected cloud contact centre platforms for large enterprises and governments, published well-recognised open-source solutions for AWS, and has a proven history delivering CX and AI technology solutions that deliver innovation and business value for clients. He is based in Sydney, Australia.
+"AI should make customer experiences feel effortless, and make the teams behind them faster and sharper. At iCXeed, we're applying it to both: the journeys our clients' customers live through, and the way we build the products that power them."
+- Aurelien Plancque, Chief Product and AI Officer
+Arnel Clave, Vice President, Technology Solutions
+Arnel Clave is promoted from Senior Solutions Architect, having grown iCXeed's engineering organisation to more than 80 professionals. In his expanded role, Clave will deepen investment in engineering learning and development while applying analytics, AI, and automation to iCXeed's own workflows. The technology iCXeed works on is in many cases only months old, and the pace of change is not slowing down. Operating from the Philippines, Clave is applying the same approach the company delivers for clients to its own engineering teams.
+"We are investing in and expanding internal systems that increase our capacity for learning and accelerate how we execute innovation. ‘Tara na!' (Let's go!)"
+- Arnel Clave, Vice President, Technology Solutions
+Halle Nguyen, Director, CX Strategy
+Also based in Sydney, Halle Nguyen brings more than a decade of CX consulting and operations leadership. Most recently a Senior Manager of Experience Transformation at a leading global CX consultancy, Nguyen led multi-region transformation programmes integrating Contact Centre as a Service (CCaaS) optimisation, AI-enabled workflows, and omnichannel orchestration. His career spans the full spectrum of contact centre operations, from frontline delivery through to strategic advisory at enterprise scale. At iCXeed, Nguyen's approach starts with the ideal customer outcome, designs the journey around it, and then enables it with the right technology to drive a more cognitive experience.
+"It is about enabling the journeys customers find most convenient and efficient in today's digital world."
+- Halle Nguyen, Director, CX Strategy
+Cognitive CXpertise
+iCXeed is highly specialised on AWS, with deep expertise in Amazon Connect, Amazon Bedrock, and big data analytics. The company's team of AWS certified professionals holds advanced tier accreditation in Amazon Connect and AI Services. Expanding senior leadership in Australia strengthens the cultural connection with clients and gives them direct access to expert talent driving CX innovation.
+"Combined with our global team, it means we bring both depth and proximity to every engagement, supporting our next phase of growth as we approach Premier Partner status with AWS."
+- Ryan Rayner, Co-Founder &amp; Chief Customer Officer
+iCXeed has a proven record of helping organisations deliver customer experiences that optimise outcomes and deliver differentiated value from their baseline levels. With extensive contact centre expertise, the company helps clients on AWS and Amazon Connect use interaction analytics to find the AI and automation opportunities that move the needle for customers, agents, and the business. Everything is validated with data.
+"We deliver outcomes, not specifications. From my experience, no other partner in the market approaches innovation like iCXeed and these leaders deepen our capability and capacity for delivering tremendous value for our clients at an even larger scale."
+- Arthur Nowak, Co-Founder &amp; CEO
+About iCXeed
+iCXeed is a customer experience partner at the intersection of CX, data, and AI. The company helps organisations use AWS and Amazon Connect to work smarter in the contact centre and to deliver hyper-personalised and intuitively intelligent customer experiences. It is entirely specialised on AWS and customer experience and contact centres. With a proven history of delivering a return on investment for clients, iCXeed works backwards from desired business outcomes, guided by more than 120 years of collective contact centre expertise. As an advanced tier partner with accreditation in Amazon Connect and AI Services, they are strategically positioned to support clients in business process innovation for the contact centre. The company serves clients globally from offices in Singapore, Australia, the United States, and the Philippines.
+Learn. Innovate. Repeat.
+Media Contact: Euan Belila
+www.icxeed.ai
+info@icxeed.ai
++61 1800 936 108
+SOURCE: iCXeed
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="str">
-        <v>U.S. News &amp;amp; World Report Announces Winners of the 2026-2027 Pet Insurance Awards</v>
+        <v>The Boxery cites flat mailers as a way to cut dimensional weight charges</v>
       </c>
       <c r="B622" t="str">
-        <v>2026-08-13</v>
+        <v>2026-09-27</v>
       </c>
       <c r="C622" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D622" t="str">
         <v>Retail</v>
       </c>
       <c r="E622" t="str">
-        <v>https://www.prnewswire.com/news-releases/us-news--world-report-announces-winners-of-the-2026-2027-pet-insurance-awards-302850081.html</v>
+        <v>https://pressreleasenews.org/pressroom/the-boxery-cites-flat-mailers-as-a-way-to-cut-dimensional-weight-charges</v>
       </c>
       <c r="F622" t="str">
-        <v>The awards recognize top-rated pet insurance providers based on customer satisfaction, claims handling and plan options. WASHINGTON, Aug. 13, 2026 /PRNewswire/ -- U.S. News &amp; World Report, the global authority in rankings and consumer advice, today recognizes the winners of the 2026-2027...</v>
+        <v>The Boxery highlights flat mailers as a lightweight shipping alternative for documents, apparel, and inserts as carriers expand dimensional weight pricing.</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="str">
-        <v>iKippahs broadens yechi yarmulke lineup with expanded color pairings</v>
+        <v>E-Commerce is Reshaping Availability and Pricing in the Abrasive Materials Market</v>
       </c>
       <c r="B623" t="str">
-        <v>2026-08-13</v>
+        <v>2026-09-27</v>
       </c>
       <c r="C623" t="str">
-        <v>PressReleaseNews</v>
+        <v>PRWeb</v>
       </c>
       <c r="D623" t="str">
         <v>Retail</v>
       </c>
       <c r="E623" t="str">
-        <v>https://pressreleasenews.org/pressroom/ikippahs-broadens-yechi-yarmulke-lineup-with-expanded-color-pairings</v>
+        <v>https://www.prweb.com/releases/e-commerce-is-reshaping-availability-and-pricing-in-the-abrasive-materials-market-302890508.html</v>
       </c>
       <c r="F623" t="str">
-        <v>iKippahs, a New York-based yarmulke maker, has expanded its Yechi Yarmulke collection with new color pairings following customer requests for personalized celebratory headwear.</v>
+        <v>Online retail is reshaping how industrial buyers source abrasive blasting materials, and 10X Engineered Materials is meeting that shift by selling its abrasives on Amazon, giving buyers faster access to one of the best abrasive media options on the market. WABASH, Ind., Sept. 27, 2026...</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="str">
-        <v>Samsonite Group S.A. to Acquire BÉIS, Expanding its Lifestyle Portfolio and Enhancing Digital Capabilities</v>
+        <v>Texxoil Launches Multi-State Acquisition and Modernization Platform for Independent Fuel Retailers</v>
       </c>
       <c r="B624" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-27</v>
       </c>
       <c r="C624" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D624" t="str">
-        <v>Retail</v>
+        <v>Finance, SaaS, Energy, Retail, Automotive</v>
       </c>
       <c r="E624" t="str">
-        <v>https://www.prnewswire.com/news-releases/samsonite-group-sa-to-acquire-beis-expanding-its-lifestyle-portfolio-and-enhancing-digital-capabilities-302850247.html</v>
+        <v>https://www.prweb.com/releases/texxoil-launches-multi-state-acquisition-and-modernization-platform-for-independent-fuel-retailers-302890074.html</v>
       </c>
       <c r="F624" t="str">
-        <v>Adds Fast-Growing, Digitally Native Lifestyle Brand with Highly Engaged Consumer Following BÉIS Founder Shay Mitchell and Existing Management Team, led by Adeela Hussain Johnson, to Continue Operating Brand After Close MANSFIELD, Mass. and HONG KONG and LOS ANGELES, Aug. 12, 2026...</v>
+        <v>Texxoil has an identifiable demand of up to 150 gas-station locations from California to Colorado, with plans to upgrade branding, convenience retail, and EV charging. WALNUT CREEK, Calif., Sept. 27, 2026 /PRNewswire-PRWeb/ -- Texxoil today announced the launch of a strategic expansion...</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="str">
-        <v>CoStar Upgrades U.S. Retail Forecast</v>
+        <v>ASI TECH INC. Announces Expansion of Artificial Intelligence Services and Robotics Development Roadmap</v>
       </c>
       <c r="B625" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-26</v>
       </c>
       <c r="C625" t="str">
-        <v>mlpr-businesswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D625" t="str">
-        <v>Real Estate, Retail</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E625" t="str">
-        <v>https://finance.yahoo.com/real-estate/articles/costar-upgrades-u-retail-forecast-201500340.html</v>
+        <v>https://www.newsfilecorp.com/release/316193/ASI-TECH-INC.-Announces-Expansion-of-Artificial-Intelligence-Services-and-Robotics-Development-Roadmap</v>
       </c>
       <c r="F625" t="str">
-        <v>ARLINGTON, Va., August 12, 2026--U.S. retail projections are expected to remain broadly balanced through 2027, according to a just-released forecast from CoStar, the leading global provider of online real estate marketplaces, information and analytics in the property markets.</v>
+        <v>Los Angeles, California--(Newsfile Corp. - September 26, 2026) - ASI TECH INC., a technology services company and part of Alexander's Global Group Inc., today announced the expansion of its artificial intelligence (AI) services and the start of a development roadmap for advanced and humanoid robotics.ASI TECH INC. currently provides custom software development, cloud computing, cybersecurity, mobile applications, data analytics and IT managed services to business and consumer clients. The...</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="str">
-        <v>Hera Group Marks One Year of Rapid Growth, Surpassing First-Year Business Goals by More Than 100%</v>
+        <v>The Boxery expands foam packaging inventory to protect fragile electronics during shipping</v>
       </c>
       <c r="B626" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-26</v>
       </c>
       <c r="C626" t="str">
-        <v>PRWeb</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D626" t="str">
         <v>Finance, Retail</v>
       </c>
       <c r="E626" t="str">
-        <v>https://www.prweb.com/releases/hera-group-marks-one-year-of-rapid-growth-surpassing-first-year-business-goals-by-more-than-100-302849359.html</v>
+        <v>https://pressreleasenews.org/pressroom/the-boxery-expands-foam-packaging-inventory-to-protect-fragile-electronics-during-shipping</v>
       </c>
       <c r="F626" t="str">
-        <v>Boutique franchise and consumer PR agency builds premium client roster and more than doubles projected revenue in its inaugural year FORT LAUDERDALE, Fla., Aug. 12, 2026 /PRNewswire-PRWeb/ -- Hera Group, a boutique public relations agency specializing in franchise development and consumer...</v>
+        <v>The Boxery, a U.S.-based packaging supplier, has expanded its in-stock foam packaging inventory, including foam sheets and rolls, to protect fragile electronics and glassware.</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="str">
-        <v>Beeline Holdings (BLNE) CEO Invests Additional $500,000 in Company</v>
+        <v>MetaOption Publishes 2026 Guide to the Best Warehouse Management Systems for eCommerce</v>
       </c>
       <c r="B627" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-26</v>
       </c>
       <c r="C627" t="str">
-        <v>NewMediaWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D627" t="str">
-        <v>Finance, SaaS, Real Estate, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E627" t="str">
-        <v>https://www.newmediawire.com/news/beeline-holdings-blne-ceo-invests-additional-500-000-in-company-7088457</v>
+        <v>https://express-press-release.net/news/2026/09/26/1771553</v>
       </c>
       <c r="F627" t="str">
-        <v>LOS ANGELES, CA - August 12, 2026 ( NEWMEDIAWIRE ) - Beeline Holdings (NASDAQ: BLNE), a technology-driven mortgage lender and fractional equity platform, announced that CEO Nicholas Liuzza has invested an additional $500,000 in the company through a board-approved convertible note. The note will automatically convert into Beeline common stock at 4 p.m. ET on Aug. 19, 2026, at the higher of $1.50 per share or the average closing five-day volume-weighted average price during regular trading hours beginning Aug. 12. Liuzza said the investment reflects confidence in Beeline’s strategy and recent operating progress, citing revenue growth, improving margins, reduced expenses and an increased focus on higher-margin products. He also highlighted the proposed TYTL combination and BeelineEquity as a</v>
+        <v>Jersey City, NJ, 2026-09-26 — /EPR Network/ — MetaOption has published an updated 2026 guide highlighting leading warehouse management systems for eCommerce businesses, providing online [read full press release...]</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="str">
-        <v>Hero launches for businesses: Shopify import, catalog cleanup, and a web dashboard</v>
+        <v>6KIOM Brings Riders Together for “Community Unplugged x Recoil Riders” in Bengaluru</v>
       </c>
       <c r="B628" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-26</v>
       </c>
       <c r="C628" t="str">
-        <v>PRWeb</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D628" t="str">
-        <v>AI, Retail</v>
+        <v>Retail, Automotive</v>
       </c>
       <c r="E628" t="str">
-        <v>https://www.prweb.com/releases/hero-launches-for-businesses-shopify-import-catalog-cleanup-and-a-web-dashboard-302849991.html</v>
+        <v>https://express-press-release.net/news/2026/09/26/1771154</v>
       </c>
       <c r="F628" t="str">
-        <v>Our first users listed one item at a time from their phone. Then liquidators started showing up with 500-item catalogs, so we built for them. SAN FRANCISCO, Aug. 12, 2026 /PRNewswire-PRWeb/ -- Sellers can now import an entire catalog, clean it up with AI, generate studio photos, and list...</v>
+        <v>Bengaluru, India, 2026-09-26 — /EPR Network/ — 6KIOM, a motorcycle gear, accessories and riding lifestyle destination, is bringing riders together for an evening of conversations, stories [read full press release...]</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="str">
-        <v>Senate Energy Chair Calls Out Utility CEOs Over Bailout Blackmail Threats; Local Governments, Insurers, Fire Survivors &amp;amp; Consumer Groups Rally Against Bailout, Says Consumer Watchdog</v>
+        <v>AAEON Release Micro-ATX Duo with Intel Core Ultra Desktop Processors</v>
       </c>
       <c r="B629" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-26</v>
       </c>
       <c r="C629" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D629" t="str">
-        <v>Energy, Retail</v>
+        <v>Finance, Healthcare, Real Estate, Retail, Automotive, Media</v>
       </c>
       <c r="E629" t="str">
-        <v>https://www.prnewswire.com/news-releases/senate-energy-chair-calls-out-utility-ceos-over-bailout-blackmail-threats-local-governments-insurers-fire-survivors--consumer-groups-rally-against-bailout-says-consumer-watchdog-302849957.html</v>
+        <v>https://express-press-release.net/news/2026/09/26/1771137</v>
       </c>
       <c r="F629" t="str">
-        <v>SACRAMENTO, Calif., Aug. 12, 2026 /PRNewswire/ -- A coalition of governmental entities, wildfire survivors, insurance companies, attorneys and consumer groups sent a joint letter to the legislature vowing to oppose any proposal that "would shift billions of dollars in costs away from...</v>
+        <v>Taipei, Taiwan, 2026-09-26 — /EPR Network/ — AAEON (Stock Code: 6579), today announced the release of two new Micro-ATX industrial motherboards featuring Intel® Core&amp;#x2122; Ultra [read full press release...]</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="str">
-        <v>How Amazon's AI shopping assistant makes hundreds of millions of products feel personal</v>
+        <v>Top Growth Marketing Announces Availability of Email Marketing Agency Selection Guide for DTC Brands</v>
       </c>
       <c r="B630" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-25</v>
       </c>
       <c r="C630" t="str">
-        <v>mlpr-amazon</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D630" t="str">
-        <v>AI, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E630" t="str">
-        <v>https://www.aboutamazon.com/news/retail/alexa-for-shopping-learn-and-be-curious-podcast?utm_source=rss</v>
+        <v>https://www.newsfilecorp.com/release/315780/Top-Growth-Marketing-Announces-Availability-of-Email-Marketing-Agency-Selection-Guide-for-DTC-Brands</v>
       </c>
       <c r="F630" t="str">
-        <v>Doug Herrington, Amazon's CEO of Worldwide Stores, explains why conversational AI is the next format shift in retail—just as the catalog gave way to the search bar.</v>
+        <v>Venice, California--(Newsfile Corp. - September 25, 2026) - Top Growth Marketing INC is announcing the availability of its online email marketing agency selection guide for direct-to-consumer ecommerce brands. The resource addresses considerations for evaluating agency services, including ecommerce experience, team structure, technical capabilities and documented client results.Published by Top Growth Marketing, the guide examines email marketing services in the context of an ecommerce company's...</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="str">
-        <v>Spigen's New Pixel 11 Collection: Protect the Design. Make It Yours.</v>
+        <v>Robbins LLP is investigating Allegations that The Simply Foods Company Misled Investors Regarding the Successful Integration of OWYN</v>
       </c>
       <c r="B631" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-25</v>
       </c>
       <c r="C631" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D631" t="str">
-        <v>Retail</v>
+        <v>Finance, SaaS, Retail</v>
       </c>
       <c r="E631" t="str">
-        <v>https://www.prnewswire.com/news-releases/spigens-new-pixel-11-collection-protect-the-design-make-it-yours-302849927.html</v>
+        <v>https://www.newsfilecorp.com/release/316149/Robbins-LLP-is-investigating-Allegations-that-The-Simply-Foods-Company-Misled-Investors-Regarding-the-Successful-Integration-of-OWYN</v>
       </c>
       <c r="F631" t="str">
-        <v>IRVINE, Calif., Aug. 12, 2026 /PRNewswire/ -- Following today's announcement of Google's Pixel 11 series, Spigen unveiled its latest collection of cases, screen protectors, and MagFit accessories, all available now on Amazon. With new colors, slimmer bezels, and the new HiLight feature,...</v>
+        <v>San Diego, California--(Newsfile Corp. - September 25, 2026) - Shareholder rights law firm Robbins LLP reminds investors that a class action was filed on behalf of all purchasers of The Simply Good Foods Company (NASDAQ: SMPL) common stock between October 24, 2024 and April 8, 2026 (the "Class Period"). Good Foods sells consumer packaged foods and snacking products under its various brands.The complaint alleges that Good Foods misled investors regarding the successful integration of OWYN. ...</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="str">
-        <v>LendingPoint Announces Executive Leadership Team Led by CEO Mark Freeman, CFO Craig Shmoldas and CTO Roy Russo</v>
+        <v>Greenwood General Insurance Agency Provides Insurance Solutions for Bars, Taverns, and Nightclubs</v>
       </c>
       <c r="B632" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-25</v>
       </c>
       <c r="C632" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D632" t="str">
-        <v>AI, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E632" t="str">
-        <v>https://finance.yahoo.com/technology/ai/articles/lendingpoint-announces-executive-leadership-team-161800339.html</v>
+        <v>https://pressreleasenews.org/pressroom/greenwood-general-insurance-agency-provides-insurance-solutions-for-bars-taverns-and-nightclubs</v>
       </c>
       <c r="F632" t="str">
-        <v>ATLANTA, August 12, 2026--LendingPoint, the award-winning, AI-driven fintech facilitating consumer credit origination and loan servicing, today announced its executive leadership team. Led by Chief Executive Officer Mark Freeman, the team also includes Craig Shmoldas as Chief Financial Officer and Roy Russo as Chief Technology Officer and is focused on accelerating LendingPoint's next phase of growth. Freeman assumed the CEO role in March 2026 after serving as Interim Chief Executive Officer sin</v>
+        <v xml:space="preserve">Greenwood General Insurance Agency offers retail agents and brokers wholesale access to liquor liability and general liability insurance markets for eligible bars, taverns, nightclubs, lounges, and similar hospitality risks. The program accommodates alcohol-serving venues, entertainment exposures, late-closing operations, and harder-to-place accounts, subject to underwriting. </v>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="str">
-        <v>Former Johnson &amp; Johnson U.S. Consumer Products President, Thinkbaby ...</v>
+        <v>IC Group Places No. 204 on The Globe and Mail's Eighth Annual Ranking of Canada's Top Growing Companies</v>
       </c>
       <c r="B633" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-25</v>
       </c>
       <c r="C633" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D633" t="str">
-        <v>SaaS, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E633" t="str">
-        <v>https://pr-inside.com/former-johnson-johnson-u-s-consumer-products-president-thinkbaby-r5211575.htm</v>
+        <v>https://www.newsfilecorp.com/release/316110/IC-Group-Places-No.-204-on-The-Globe-and-Mails-Eighth-Annual-Ranking-of-Canadas-Top-Growing-Companies</v>
       </c>
       <c r="F633" t="str">
-        <v>(PR-inside.com) The team brings together deep experience across global CPG, entrepreneurship and brand building to support the company's next stage of growth as it builds a global platform for premium household essentials HOUSTON, TX / ACCESS Newswire / August 12, 2026 / The Nice Company today announced the formation of its Advisory Team. The team includes Kevin Brodwick, founder of Thinkbaby; Guy Berechit, former President of Johnson &amp; Johnson's U.S. Consumer Products Company; and Christopher Gavigan, co-founder of The Honest Company and Prima. The announcement comes as The Nice Company continues to expand its retail presence across Canada and the United States. Its ..</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - September 25, 2026) - IC Group Holdings Inc. (TSXV: ICGH) ("IC Group" or the "Company"), a technology-enabled consumer engagement company driving commerce and data for global brands and professional sports teams is pleased to announce it has ranked No. 204 on the 2026 Report on Business magazine's ranking of Canada's Top Growing Companies.Canada's Top Growing Companies ranks Canadian companies on 3-year revenue growth. IC Group earned its spot with 3-year...</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="str">
-        <v>ChatGPT Can Now Help Buyers Find Boats on Boat Trader</v>
+        <v>SS Innovations International (SSII) Expands Robotic Cardiac Surgery Footprint With New Program at HCG Hospital in Ahmedabad</v>
       </c>
       <c r="B634" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-25</v>
       </c>
       <c r="C634" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D634" t="str">
-        <v>AI, Retail</v>
+        <v>Finance, Healthcare, Retail</v>
       </c>
       <c r="E634" t="str">
-        <v>https://www.prnewswire.com/news-releases/chatgpt-can-now-help-buyers-find-boats-on-boat-trader-302849812.html</v>
+        <v>https://www.newmediawire.com/news/ss-innovations-international-ssii-expands-robotic-cardiac-surgery-footprint-with-new-program-at-hcg-hospital-in-ahmedabad-7090072</v>
       </c>
       <c r="F634" t="str">
-        <v>Boats Group Expands Its Consumer Discovery Strategy by Bringing America's Largest Recreational Boat Marketplace to ChatGPT MIAMI, Aug. 12, 2026 /PRNewswire/ -- Boat buying journeys don't all begin in the same place. Some shoppers start with a search engine. Others browse social media,...</v>
+        <v>The program began with a robotic left internal mammary artery (“LIMA”) take-down performed by Dr. Brajmohan Singh and proctored by Dr. Lalit Malik, using the SSi Mantra advanced robotic surgical system from SS Innovations. SS Innovations reported 238 SSi Mantra systems installed as of September 8, up 42% from the end of 2025. The system is now installed across 12 countries, with recent expansion into Colombia, Sri Lanka and the Philippines. SS Innovations is pursuing U.S. FDA review and European Union CE marking as it seeks to expand SSi Mantra into additional international markets. LOS ANGELES, CA - September 25, 2026 ( NEWMEDIAWIRE ) - SS Innovations International (NASDAQ: SSII) , a developer of innovative surgical robotic technologies, has expanded the clinical footprint of its SSi Mant</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="str">
-        <v>APEX Mobile Media's Gaming Division, AGN, Partners with Duolingo to ...</v>
+        <v>CORRECTING and REPLACING Tekion, Increase, and Core Bank Partner to Bring Industry-First Embedded Banking to Automotive Retail</v>
       </c>
       <c r="B635" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-25</v>
       </c>
       <c r="C635" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D635" t="str">
-        <v>Retail, Gaming, Education</v>
+        <v>Retail, Automotive</v>
       </c>
       <c r="E635" t="str">
-        <v>https://pr-inside.com/apex-mobile-media-s-gaming-division-agn-partners-with-duolingo-to-r5211555.htm</v>
+        <v>https://finance.yahoo.com/technology/articles/tekion-increase-core-bank-partner-130000553.html</v>
       </c>
       <c r="F635" t="str">
-        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / August 12, 2026 / AGN, the gaming division of APEX Mobile Media and Canada's leading In-Game Advertising partner, today announced a new partnership with Duolingo, the world's #1 education app. Through this partnership, AGN will represent Duolingo's advertising offering in Canada, giving brands access to one of the most recognizable and consistently used consumer apps in the world. The partnership marks Duolingo's first dedicated advertising representation in Canada, giving Canadian brands access to a learning environment defined by daily use, active participation, and strong user attention. With more than 2.5 million monthly active users in Canada ..</v>
+        <v>PLEASANTON, Calif., September 25, 2026--Please replace the release issued September 23, 2026, with the following corrected version due to multiple revisions.</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="str">
-        <v>Gemma di Luna Debuts Brand Redesign and Convenient Three-Pack for 187ml Prosecco DOC</v>
+        <v>Digital Reef Signs Offtake Agreement with Oreasoc Agriculture to Mitigate the Environmental Footprint of Data Centre Growth Through Rainforest Protection, Appointing Xange.com as Digital MRV Partner</v>
       </c>
       <c r="B636" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-25</v>
       </c>
       <c r="C636" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D636" t="str">
         <v>Retail</v>
       </c>
       <c r="E636" t="str">
-        <v>https://www.prnewswire.com/news-releases/gemma-di-luna-debuts-brand-redesign-and-convenient-three-pack-for-187ml-prosecco-doc-302849759.html</v>
+        <v>https://finance.yahoo.com/technology/articles/digital-reef-signs-offtake-agreement-191900965.html</v>
       </c>
       <c r="F636" t="str">
-        <v>AVENTURA, Fla., Aug. 12, 2026 /PRNewswire/ -- Building on the brand's continued growth and commitment to meeting evolving consumer preferences, Enovation Brands, Inc. is unveiling a comprehensive brand restyling for Gemma di Luna featuring a refreshed logo and redesigned package,...</v>
+        <v>NEW YORK, September 25, 2026--At Climate Week NYC, Digital Reef and Oreasoc Agriculture Inc. sign an offtake agreement connecting Digital Reef’s 3.3 GW data centre pipeline with environmental assets exceeding 30 million hectares of South American Amazon rainforest, mitigating the environmental footprint of data centre growth through rainforest protection and restoration where Oreasoc works alongside local communities to protect biodiversity, develop sustainable economies and safeguard their terr</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="str">
-        <v>Changes in the Management Board of Coop Pank AS and Supervisory Boards of Bank’s subsidiaries</v>
+        <v>Quantum BioPharma (QNTM) Receives FDA Green Light to Move Lucid-MS Into Phase 2 Testing</v>
       </c>
       <c r="B637" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-25</v>
       </c>
       <c r="C637" t="str">
-        <v>GlobeNewswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D637" t="str">
-        <v>Retail</v>
+        <v>Finance, Healthcare, Retail</v>
       </c>
       <c r="E637" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/12/3343768/0/en/changes-in-the-management-board-of-coop-pank-as-and-supervisory-boards-of-bank-s-subsidiaries.html</v>
+        <v>https://www.newmediawire.com/news/quantum-biopharma-qntm-receives-fda-green-light-to-move-lucid-ms-into-phase-2-testing-7090071</v>
       </c>
       <c r="F637" t="str">
-        <v>Karel Parve, Member of the Management Board of Coop Pank and Head of Retail Banking, has announced that he does not wish to have his term of office extended upon expiry of his current term. Karel Parve’s term of office will expire as scheduled on 31 October 2026. In connection with the expiry of his term as a member of the Management Board, Karel Parve’s mandates as a member of the Supervisory Boards of Coop Pank’s subsidiaries Coop Liising AS and Coop Kindlustusmaakler AS will also end.</v>
+        <v>The FDA IND approval marks a pivotal step for the company’s lead compound, known as Lucid-MS. What sets Quantum BioPharma’s proprietary treatment apart from most existing MS therapies is its mechanism. Lucid-MS previously completed phase 1 clinical trials, showing a favorable safety profile and being well tolerated. LOS ANGELES, CA - September 25, 2026 ( NEWMEDIAWIRE ) - A green light from the U.S. Food and Drug Administration (“FDA”) can turn years of laboratory work into a real shot at treating patients, and that is exactly what just happened for one biopharmaceutical company. Quantum BioPharma (NASDAQ: QNTM) , a company focused on neurodegenerative and metabolic disorders, announced that the FDA has approved its Investigational New Drug (“IND”) application for Lucid-MS , clearing the pa</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="str">
-        <v>MDCE Positions StrainScan Pro for $4 Trillion Global Foodservice Market ...</v>
+        <v>Olitalia's Cobalt Blue Bottle Extra Virgin Olive Oil Now Available on Amazon</v>
       </c>
       <c r="B638" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-25</v>
       </c>
       <c r="C638" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D638" t="str">
-        <v>AI, SaaS, Healthcare, Retail</v>
+        <v>Energy, Retail</v>
       </c>
       <c r="E638" t="str">
-        <v>https://pr-inside.com/mdce-positions-strainscan-pro-for-4-trillion-global-foodservice-market-r5211546.htm</v>
+        <v>https://www.prweb.com/releases/olitalias-cobalt-blue-bottle-extra-virgin-olive-oil-now-available-on-amazon-302888917.html</v>
       </c>
       <c r="F638" t="str">
-        <v>(PR-inside.com) AI-Powered Visual Intelligence Platform Designed for Quality Monitoring in Restaurants, Commercial Kitchens, and High-Volume Food Operations MESA, AZ / ACCESS Newswire / August 12, 2026 / Medical Care Technologies Inc. (OTC PINK:MDCE) today announced the positioning of its StrainScan Pro platform for the global foodservice sector, targeting restaurants, commercial kitchens, and high-volume food operations with proprietary AI vision software optimized for enterprise deployment on iPad Air devices. The global foodservice and restaurant market represents one of the largest consumer-facing industries worldwide, with estimates placing its value in the multi-trillion-dollar range and frequently cited near or above $4 trillion. In this environment, operators ..</v>
+        <v>Italian chefs' favorite olive oil brand expands access for American home cooks, hosts, and gift-givers nationwide GLEN ROCK, N.J. and FORLÌ, Italy, Sept. 25, 2026 /PRNewswire-PRWeb/ -- Olitalia, Italian chefs' favorite* Extra Virgin Olive Oil brand, is now available on Amazon in a 500ml...</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="str">
-        <v>Dolphin Subsidiary The Door Named U.S. Public Relations Agency for ...</v>
+        <v>Good Greek Moving &amp;amp; Storage Meets With White House, Congressional Leaders on Veteran Jobs, Military Relocations and Consumer Protection</v>
       </c>
       <c r="B639" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-25</v>
       </c>
       <c r="C639" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D639" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E639" t="str">
-        <v>https://pr-inside.com/dolphin-subsidiary-the-door-named-u-s-public-relations-agency-for-r5211536.htm</v>
+        <v>https://www.prnewswire.com/news-releases/good-greek-moving--storage-meets-with-white-house-congressional-leaders-on-veteran-jobs-military-relocations-and-consumer-protection-302890513.html</v>
       </c>
       <c r="F639" t="str">
-        <v>(PR-inside.com) Agency Expands Consumer Products Portfolio with Globally Recognized Mayonnaise and Condiment Brand NEW YORK CITY, NY / ACCESS Newswire / August 12, 2026 / The Door, a subsidiary of Dolphin (NASDAQ:DLPN), today announced that it has been named U.S. public relations agency for Kewpie Americas, Japan's iconic mayonnaise and condiment brand and a global name in food and culinary culture. Founded in Japan and best known for its ultra-creamy, egg-yolk-based mayonnaise, Kewpie has built a devoted following among chefs, home cooks and food enthusiasts around the world. Its growing product portfolio includes mayonnaise, dressings and sauces that combine Japanese culinary heritage with ..</v>
+        <v>Company executives bring veteran leadership and relocation expertise to Washington during American Trucking Associations' Moving &amp; Storage Conference Call on Washington WASHINGTON, Sept. 25, 2026 /PRNewswire/ -- Good Greek Moving &amp; Storage leaders traveled to the nation's capital for the...</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="str">
-        <v>Dolphin Subsidiary The Door Named U.S. Public Relations Agency for Iconic Condiment Kewpie</v>
+        <v>TruTrade Showcases the Next Generation of Automated Trading Technology for Retail Traders</v>
       </c>
       <c r="B640" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-25</v>
       </c>
       <c r="C640" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D640" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E640" t="str">
-        <v>https://www.newswire.com/news/dolphin-subsidiary-the-door-named-u-s-public-relations-agency-for-iconic</v>
+        <v>https://www.prnewswire.com/news-releases/trutrade-showcases-the-next-generation-of-automated-trading-technology-for-retail-traders-302890503.html</v>
       </c>
       <c r="F640" t="str">
-        <v>Agency Expands Consumer Products Portfolio with Globally Recognized Mayonnaise and Condiment Brand</v>
+        <v>SCOTTSDALE, Ariz., Sept. 25, 2026 /PRNewswire/ -- TruTrade, a software company specializing in automated trading technology, is showcasing the latest generation of its technology designed to bring sophisticated trading automation to retail traders. TruTrade's automated trading platform is...</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="str">
-        <v>Fast Moving Consumer Goods, Inc. Brings Exclusive "Sip • Smoke • Savor" Experience to San Diego</v>
+        <v>Greenwood General Insurance Agency Highlights Flexible Insurance Solutions for Restaurants and Food Service Businesses</v>
       </c>
       <c r="B641" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-25</v>
       </c>
       <c r="C641" t="str">
-        <v>Newswire.com</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D641" t="str">
-        <v>Retail</v>
+        <v>Real Estate, Retail</v>
       </c>
       <c r="E641" t="str">
-        <v>https://www.newswire.com/news/fast-moving-consumer-goods-inc-brings-exclusive-sip-smoke-savor-experience-to</v>
+        <v>https://pressreleasenews.org/pressroom/greenwood-general-insurance-agency-highlights-flexible-insurance-solutions-for-restaurants-and-food-service-businesses</v>
       </c>
       <c r="F641" t="str">
-        <v>An Unforgettable Evening of Fine Spirits, Premium Cigars and Culinary Excellence Featuring Woody Creek Distillers and William H Macy.</v>
+        <v xml:space="preserve">Greenwood General Insurance Agency is highlighting its restaurant insurance markets, offering retail agents and brokers access to general liability, commercial property, package/BOP, liquor liability, and excess liability solutions for eligible restaurant and food service risks. </v>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="str">
-        <v>Tulip Charts the Next Phase of Retail AI: Empowering Associates, Not Replacing Them</v>
+        <v>Greenwood General Insurance Agency Highlights Flexible Insurance Solutions for Gas Stations and Convenience Stores</v>
       </c>
       <c r="B642" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-25</v>
       </c>
       <c r="C642" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D642" t="str">
-        <v>AI, Retail</v>
+        <v>Real Estate, Energy, Retail</v>
       </c>
       <c r="E642" t="str">
-        <v>https://www.prnewswire.com/news-releases/tulip-charts-the-next-phase-of-retail-ai-empowering-associates-not-replacing-them-302849150.html</v>
+        <v>https://pressreleasenews.org/pressroom/greenwood-general-insurance-agency-highlights-flexible-insurance-solutions-for-gas-stations-and-convenience-stores</v>
       </c>
       <c r="F642" t="str">
-        <v>Human-centered intelligence helps associates turn customer insights into more personal and profitable experiences. TORONTO, Aug. 12, 2026 /PRNewswire/ -- For the past two years, the retail AI conversation has centered on automation: replacing manual work, reducing labor, and removing...</v>
+        <v>Greenwood General Insurance Agency is highlighting its gas station insurance program, offering retail agents and brokers wholesale access to general liability, commercial property, package, liquor liability, and excess liability solutions for eligible gas stations, convenience stores, and fuel retailers.</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="str">
-        <v>Advance America Introduces Program to Reward Word-of-Mouth Referrals</v>
+        <v>Greenwood General Insurance Agency Highlights Higher-Capacity Insurance Solutions for Senior Living Facilities</v>
       </c>
       <c r="B643" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-25</v>
       </c>
       <c r="C643" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D643" t="str">
-        <v>Retail</v>
+        <v>Real Estate, Retail</v>
       </c>
       <c r="E643" t="str">
-        <v>https://www.prnewswire.com/news-releases/advance-america-introduces-program-to-reward-word-of-mouth-referrals-302845280.html</v>
+        <v>https://pressreleasenews.org/pressroom/greenwood-general-insurance-agency-highlights-higher-capacity-insurance-solutions-for-senior-living-facilities</v>
       </c>
       <c r="F643" t="str">
-        <v>The new Refer It Forward program pays participants $50 for every successful referral GREENVILLE, S.C., Aug. 12, 2026 /PRNewswire/ -- Advance America, a leading provider of consumer financial services, has launched its new Refer It Forward program. For every referred friend who becomes a...</v>
-[...2 lines deleted...]
-    <row r="644">
+        <v xml:space="preserve">Greenwood General Insurance Agency is highlighting its senior living insurance program, offering retail agents and brokers wholesale access to senior living package solutions with higher Property and General Liability capacity. </v>
+      </c>
+    </row>
+    <row r="644" xml:space="preserve">
       <c r="A644" t="str">
-        <v>LataMed AI Enters Strategic Collaboration With Caracas FC to Explore AI-Powered Athletic Performance and Operational Analytics</v>
+        <v>The Moss Way Expands Science-Led Sea Moss Education Around Wild-Harvested Irish Sea Moss</v>
       </c>
       <c r="B644" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-25</v>
       </c>
       <c r="C644" t="str">
-        <v>NewMediaWire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D644" t="str">
-        <v>AI, Retail, Healthcare</v>
+        <v>Healthcare, Retail, Education</v>
       </c>
       <c r="E644" t="str">
-        <v>https://www.newmediawire.com/news/latamed-ai-enters-strategic-collaboration-with-caracas-fc-to-explore-ai-powered-athletic-performance-and-operational-analytics-7088451</v>
-[...2 lines deleted...]
-        <v>CARACAS, VENEZUELA - August 12, 2026 ( NEWMEDIAWIRE ) - LataMed AI Corp. (OTC: LMED) (formerly OTC: LMEDD) (“LataMed AI” or the “Company”), an artificial intelligence and technology company focused on developing and applying AI-powered solutions across healthcare and other industries, today announced that its Venezuelan operating subsidiary, LataMed AI VE, has entered into a strategic collaboration with Caracas FC to explore the application of artificial intelligence, predictive analytics and data-driven technologies across athletic performance and selected operational functions. The collaboration is expected to evaluate potential applications of LataMed AI’s technology in areas such as athlete workload analysis, biometric data assessment, computer vision, performance monitoring, predictiv</v>
+        <v>https://pressreleasenews.org/pressroom/the-moss-way-expands-science-led-sea-moss-education-around-wild-harvested-irish-sea-moss</v>
+      </c>
+      <c r="F644" t="str" xml:space="preserve">
+        <v xml:space="preserve">UK wellness brand strengthens consumer guidance on what sea moss is, how sea moss gel can fit into a daily routine, and why sourcing, testing and product quality matter.
+</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="str">
-        <v>Victory Marine Holdings’ DGBH Appoints Miles Bodie Director of E-Commerce to Lead Next Phase of GUTSI™ Omnichannel Growth</v>
+        <v>UPDATE: Bird&amp;amp;Be Featured in Consumer Reports' Prenatal Vitamin Testing</v>
       </c>
       <c r="B645" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-25</v>
       </c>
       <c r="C645" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D645" t="str">
         <v>Retail</v>
       </c>
       <c r="E645" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/12/3343638/0/en/victory-marine-holdings-dgbh-appoints-miles-bodie-director-of-e-commerce-to-lead-next-phase-of-gutsi-omnichannel-growth.html</v>
+        <v>https://www.prnewswire.com/news-releases/update-birdbe-featured-in-consumer-reports-prenatal-vitamin-testing-302890397.html</v>
       </c>
       <c r="F645" t="str">
-        <v>Victory Marine Holdings’ DGBH Appoints Miles Bodie Director of E-Commerce to Lead Next Phase of GUTSI™ Omnichannel Growth</v>
+        <v>Consumer Reports tested 17 prenatal vitamins and found wide variations in nutrient levels, including key nutrients like folate. TORONTO, Sept. 25, 2026 /PRNewswire/ -- Prenatal vitamins need a higher standard too: a recent Consumer Reports investigation tested 17 prenatal vitamins and...</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="str">
-        <v>On International Youth Day (August 12), ParagonCorp Expands Global Scholarship Program To Develop The Next Generation of Muslim Women Leaders</v>
+        <v>Bee Moments N Experience Expands Event Rentals for Memorable Celebrations</v>
       </c>
       <c r="B646" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-25</v>
       </c>
       <c r="C646" t="str">
-        <v>WebWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D646" t="str">
         <v>Retail</v>
       </c>
       <c r="E646" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=358784</v>
+        <v>https://express-press-release.net/news/2026/09/25/1773807</v>
       </c>
       <c r="F646" t="str">
-        <v>On International Youth Day (August 12), ParagonCorp, one of Southeast Asia&amp;#39;s leading purpose-driven consumer goods companies, today announced the expansion of its partnership with the Al-Mujadilah Center and Mosque for Women through the 2026 Ri&amp;#39;aya Young Adult Stewardship Program, reinforcing its long-term commitment to developing globally minded Muslim women leaders equipped for an increasingly interconnected and technology-driven world. - - The announcement comes as governments, educators... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358784</v>
+        <v>Bee Moments N Experience is growing its event rentals in Manchester. The company offers party rentals in Manchester for birthdays, weddings, family events, and private [read full press release...]</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="str">
-        <v>NVIRIQ Launches Next-Generation HVAC Line "Rubicon," Featuring a Patented Thermal Collector Built to Cut Energy Costs Up to 40% Plus Built-In Analytics</v>
+        <v>BioSyent Named as One of Canada’s Top Growing Companies 2026 by The Globe and Mail</v>
       </c>
       <c r="B647" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-25</v>
       </c>
       <c r="C647" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D647" t="str">
-        <v>SaaS, Energy, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E647" t="str">
-        <v>https://www.newmediawire.com/news/nviriq-launches-next-generation-hvac-line-rubicon-featuring-a-patented-thermal-collector-built-to-cut-energy-costs-up-to-40-plus-built-in-analytics-7088449</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/25/3369156/0/en/biosyent-named-as-one-of-canada-s-top-growing-companies-2026-by-the-globe-and-mail.html</v>
       </c>
       <c r="F647" t="str">
-        <v>Scottsdale-based Startup Unveils the Rubicon 6-Ton and 10-Ton RTU Systems: Hyper-efficient, Thermal-boosted Rooftop Units, Assembled in the USA. They Think for Themselves and pay for Themselves. Boring HVAC, Meet your Replacement. SCOTTSDALE, AZ - August 12, 2026 ( NEWMEDIAWIRE ) - NVIRIQ Inc , built to disrupt next-generation HVAC, today announced the official launch of the Rubicon commercial HVAC platform. It's a line of hyper-efficient rooftop units (RTUs) built to replace tired, dumb commercial air conditioning systems with something that actually earns its spot on your roof. Assembled in the USA and now available in 6-Ton and 10-Ton configurations, Rubicon drops in as a direct replacement for standard commercial RTUs. No redesign, no drama, no excuses. At the heart of the Rubicon plat</v>
+        <v>MISSISSAUGA, Ontario, Sept. 25, 2026 (GLOBE NEWSWIRE) -- BioSyent Inc. (“BioSyent”, “the Company”, TSX Venture: RX) is pleased to announce that it has been named as one of Canada’s Top Growing Companies for 2026 by The Globe and Mail’ s Report on Business magazine . BioSyent ranked 343 on the list based on its three-year revenue growth of 54% (2022 – 2025) and is listed in the ‘Consumer’ category.</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="str">
-        <v>InHand Networks Introduces InCloud Agent, an AI Force Multiplier for ...</v>
+        <v>SweetNight Brings Global Scale and Proven Consumer Demand to the High Point Furniture Market</v>
       </c>
       <c r="B648" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-25</v>
       </c>
       <c r="C648" t="str">
-        <v>PR-Inside</v>
+        <v>PRLog</v>
       </c>
       <c r="D648" t="str">
-        <v>AI, Retail, Media</v>
+        <v>Retail</v>
       </c>
       <c r="E648" t="str">
-        <v>https://pr-inside.com/inhand-networks-introduces-incloud-agent-an-ai-force-multiplier-for-r5211488.htm</v>
+        <v>https://www.prlog.org/13172847-sweetnight-brings-global-scale-and-proven-consumer-demand-to-the-high-point-furniture-market.html</v>
       </c>
       <c r="F648" t="str">
-        <v>(PR-inside.com) CHANTILLY, VA / ACCESS Newswire / August 12, 2026 / In consumer AI, attention tends to focus on what a model has learned to do next: write longer stretches of code, generate more realistic content, or handle more complex reasoning. Network operations have a more practical concern. Devices are distributed, operating environments vary, and even a small mistake can take critical equipment offline. Knowing networking concepts is not the same as being able to work inside a live network. Behind that concern is the steady expansion of the network. More retail locations, factories, vehicles and unmanned sites are coming online. Devices and ..</v>
+        <v>One of the world's largest mattress brands by unit volume will showcase its growing U.S. retail program at IHFC H708</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="str">
-        <v>Bluwhale Makes Inc. 5000 Debut by Putting AI Agents to Work for Consumers ...</v>
+        <v>Sellvia Earns 13 G2 Badges in Fall 2026 Reports, Including Leader and ...</v>
       </c>
       <c r="B649" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-25</v>
       </c>
       <c r="C649" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D649" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>SaaS, Energy, Retail</v>
       </c>
       <c r="E649" t="str">
-        <v>https://pr-inside.com/bluwhale-makes-inc-5000-debut-by-putting-ai-agents-to-work-for-consumers-r5211432.htm</v>
+        <v>https://pr-inside.com/sellvia-earns-13-g2-badges-in-fall-2026-reports-including-leader-and-r5227287.htm</v>
       </c>
       <c r="F649" t="str">
-        <v>(PR-inside.com) First-time honoree is building a consumer operating system where AI agents manage and grow an individual's financial life SAN FRANCISCO, CA / ACCESS Newswire / August 12, 2026 / Bluwhale , the AI-native financial operating system bringing AI agents directly to consumers, today announced that it has been named to the Inc. 5000 for the first time, ranking No. 2372 on the 2026 list of the fastest-growing private companies in America. The ranking reflects Bluwhale's revenue growth from 2022 through 2025, when it scaled the decentralized AI network that now underpins its consumer-facing agent infrastructure. The company's next chapter is focused on ..</v>
+        <v>(PR-inside.com) Recognized across usability, ROI, and customer relationships based on verified user reviews. IRVINE, CA / ACCESS Newswire / September 25, 2026 / Sellvia, a leading all-in-one ecommerce platform, today announced it has earned 13 badges in G2's Fall 2026 Reports, reinforcing its position as one of the highest-rated commerce platforms on the world's largest software marketplace. The badges span four G2 index categories - Relationship, Usability, Results, and Grid - recognizing Sellvia for strong performance in customer satisfaction, ease of use, and return on investment. All ratings are based on verified reviews from real users. Sellvia's Fall 2026 G2 recognitions include: Grid and Momentum ..</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="str">
-        <v>DCL Logistics Named One of the 2026 Inc. 5000 Fastest-Growing Private Companies</v>
+        <v>City Brewing Appoints David Klein to Board</v>
       </c>
       <c r="B650" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-25</v>
       </c>
       <c r="C650" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D650" t="str">
         <v>Retail</v>
       </c>
       <c r="E650" t="str">
-        <v>https://www.prweb.com/releases/dcl-logistics-named-one-of-the-2026-inc-5000-fastest-growing-private-companies-302848940.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/city-brewing-appoints-david-klein-130000221.html</v>
       </c>
       <c r="F650" t="str">
-        <v>For more than 40 years, DCL Logistics has evolved alongside the ecommerce and retail industries, adapting its operations, technology, and infrastructure to meet the changing needs of omnichannel brands. The company's recognition on the 2026 Inc. 5000 reflects its long-term investment in...</v>
+        <v>LA CROSSE, Wis., September 25, 2026--City Brewing &amp; Beverage ("City Brewing" or the "Company"), one of the largest co-manufacturers of beer, flavored malt, ready-to-drink, and non-alcoholic beverages in the United States, today announced the appointment of David Klein to its Board. A seasoned executive with decades of management experience in the beverage and consumer packaged goods industries, Klein brings deep expertise across finance, strategy, operations, and corporate transformation, and a</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="str">
-        <v>“Believe it or Knot,” Best-Selling Book Offered for Free (Ending Soon) (Until 8/14/26)</v>
+        <v>Tilray Brands to Announce First Quarter Fiscal Year 2027 Financial Results on October 8, 2026</v>
       </c>
       <c r="B651" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-25</v>
       </c>
       <c r="C651" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D651" t="str">
-        <v>Retail, Education</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E651" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=358647</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/25/3369127/0/en/tilray-brands-to-announce-first-quarter-fiscal-year-2027-financial-results-on-october-8-2026.html</v>
       </c>
       <c r="F651" t="str">
-        <v>Best Seller Publishing announces the release of Anne Lehotsky &amp;#39;s new book, &amp;#8220;Believe it or Knot.&amp;#8221; It will be available in the Amazon store for free for two more days. - - &amp;#8220;Believe it or Knot&amp;#8221; is about nine-year-old Beau Johnson, whose life changes when his Navy family moves from California to Florida. Leaving behind everything he knows, Beau struggles to adjust to his new home, school, and community. Everything begins to change when he meets Knot, a wise and funny talking tree who bec... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358647</v>
+        <v>NEW YORK and LONDON and LEAMINGTON, Ontario, Sept. 25, 2026 (GLOBE NEWSWIRE) -- Tilray Brands, Inc . (“Tilray” or the “Company”) (Nasdaq: TLRY; TSX: TLRY), a global lifestyle and consumer packaged goods company at the forefront of the cannabis, beverage, hospitality and wellness industries, today announced that the Company will release its financial results for the first fiscal quarter ended August 31, 2026, before the financial markets open on Thursday, October 8, 2026.</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="str">
-        <v>“The Flame Game” by Paula Fontana — Amazon's Best-Selling Book Available for Free Download – Ending Soon (8/14/2026)</v>
+        <v>Champion Safe and Eastern Security Safe Go Big at The Big E With Major ...</v>
       </c>
       <c r="B652" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-25</v>
       </c>
       <c r="C652" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D652" t="str">
-        <v>Retail, Gaming</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E652" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=358644</v>
+        <v>https://pr-inside.com/champion-safe-and-eastern-security-safe-go-big-at-the-big-e-with-major-r5227281.htm</v>
       </c>
       <c r="F652" t="str">
-        <v>Best Seller Publishing is proud to announce the release of &amp;#8220;The Flame Game: Master High-Stakes Environments, Transform Your Pressure, and Forge A Lasting Legacy&amp;#8221; by motivational speaker and leadership strategist Paula Fontana&amp;#8212;available for free download on Amazon for two more days&amp;#8212;now through August 14, 2026. - - In today&amp;#39;s high-pressure workplaces, too many talented professionals feel forced to shrink themselves, silence their voices, and sacrifice their well-being just to survive. Pau... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358644</v>
+        <v>(PR-inside.com) Eastern Security Safe is showcasing a broad selection of Champion and American Rebel safes at one of New England's largest consumer events, giving fairgoers a limited-time opportunity to compare products and work directly with experienced safe professionals. Champion helped prepare Eastern for the event with a full truckload of additional safes delivered before opening day. The high-traffic showcase also reflects Champion's broader strategy of supporting strong dealers with product availability, local expertise and retail opportunities that can drive sell-through, replenishment orders and future revenue. WEST SPRINGFIELD, MA / ACCESS Newswire / September 25, 2026 / Champion Safe Company ( championsafe.com ), ..</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="str">
-        <v>Bike Market: How Premium Bikes Are Redefining Consumer Expectations</v>
+        <v>Champion Safe and Eastern Security Safe Go Big at The Big E With Major New England Safe Showcase</v>
       </c>
       <c r="B653" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-25</v>
       </c>
       <c r="C653" t="str">
-        <v>Express Press Release</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D653" t="str">
-        <v>Retail, Automotive</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E653" t="str">
-        <v>https://express-press-release.net/news/2026/08/12/1766757</v>
+        <v>https://www.newswire.com/news/champion-safe-and-eastern-security-safe-go-big-at-the-big-e-with-major-new</v>
       </c>
       <c r="F653" t="str">
-        <v>Remember when a bicycle was either a kid&amp;#8217;s toy or a Sunday hobby for lycra-clad enthusiasts? That era is fading fast. Today&amp;#8217;s bike is just [read full press release...]</v>
+        <v>Eastern Security Safe is showcasing a broad selection of Champion and American Rebel safes at one of New England's largest consumer events, giving fairgoers a limited-time opportunity to compare products and work directly with experienced safe professionals. Champion helped prepare Eastern for the event with a full truckload of additional safes delivered before opening day. The high-traffic showcase also reflects Champion's broader strategy of supporting strong dealers with product availability, local expertise and retail opportunities that can drive sell-through, replenishment orders and future revenue.</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="str">
-        <v>Smart Shopping Cart Market: Cloud Deployment Dominates Sector</v>
+        <v>Go Lime Inc. Places No. 156 on The Globe and Mail's Eighth Annual Ranking of Canada's Top Growing Companies</v>
       </c>
       <c r="B654" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-25</v>
       </c>
       <c r="C654" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D654" t="str">
-        <v>SaaS, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E654" t="str">
-        <v>https://express-press-release.net/news/2026/08/12/1766755</v>
+        <v>https://www.newsfilecorp.com/release/315957/Go-Lime-Inc.-Places-No.-156-on-The-Globe-and-Mails-Eighth-Annual-Ranking-of-Canadas-Top-Growing-Companies</v>
       </c>
       <c r="F654" t="str">
-        <v>Retail is quietly reinventing one of its oldest, most unglamorous tools: the shopping cart. What used to be a simple metal basket on wheels is [read full press release...]</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - September 25, 2026) - Go Lime Inc. is pleased to announce it has ranked No. 156 on the 2026 Report on Business magazine's ranking of Canada's Top Growing Companies.Canada's Top Growing Companies ranks Canadian companies on 3-year revenue growth. Go Lime Inc. earned its spot with 3-year growth of 167%.Go Lime also ranked No. 20 in the Consumer category. This year's ranking measures revenue growth from 2022 to 2025.Go Lime is building a new model for home and...</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="str">
-        <v>EDITED Launches MCP: Retail Superintelligence, Natively Inside the AI Tools Teams Already Use</v>
+        <v>Best Prenatal Vitamin Powder (2026): Needed Named The Top Easy-to-Take Powder Prenatal by Consumer 365</v>
       </c>
       <c r="B655" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-25</v>
       </c>
       <c r="C655" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D655" t="str">
-        <v>AI, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E655" t="str">
-        <v>https://finance.yahoo.com/technology/ai/articles/edited-launches-mcp-retail-superintelligence-071100868.html</v>
+        <v>https://www.prnewswire.com/news-releases/best-prenatal-vitamin-powder-2026-needed-named-the-top-easy-to-take-powder-prenatal-by-consumer-365-302889557.html</v>
       </c>
       <c r="F655" t="str">
-        <v>NEW YORK &amp; LONDON, August 12, 2026--EDITED launches MCP, bringing its retail dataset of 90k brands and 5bn+ SKUs directly into Claude Code, Cursor, and custom AI agents.</v>
+        <v>NEW YORK, Sept. 25, 2026 /PRNewswire/ -- Needed has been named by Consumer 365 as a top easy-to-take powder prenatal for 2026, highlighting a one-scoop format designed to make daily prenatal nutrition more convenient. Best Prenatal Vitamins for Pregnancy Needed - a women-led nutrition...</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="str">
-        <v>Long-Term Care Insurance Consumer Research &amp; Learning Center Launched</v>
+        <v>Helio Concludes Successful Southwest Roadshow, Expands Investor Outreach ...</v>
       </c>
       <c r="B656" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-25</v>
       </c>
       <c r="C656" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D656" t="str">
-        <v>Retail, Education</v>
+        <v>Energy, Retail</v>
       </c>
       <c r="E656" t="str">
-        <v>https://www.pr.com/press-release/976130</v>
+        <v>https://pr-inside.com/helio-concludes-successful-southwest-roadshow-expands-investor-outreach-r5227186.htm</v>
       </c>
       <c r="F656" t="str">
-        <v>Individuals researching long-term care insurance now have a new online resource designed to provide independent information, including consumer education, pricing insights, and product comparisons. The Long-Term Care Insurance Consumer Research &amp; Learning Center was recently launched by the American Association for Long-Term Care Insurance (AALTCI) to help consumers better understand their long-term care planning [PR.com]</v>
+        <v>(PR-inside.com) BERKELEY, CA / ACCESS Newswire / September 25, 2026 / Helio Corporation (OTCID:HLEO) ("Helio" or the "Company"), a developer of advanced Space-Based Solar Power and engineering technologies pioneering commercial lunar hardware, today announced the successful conclusion of its September roadshow which brought members of Helio's leadership team to Houston and Austin for a series of in-person meetings with institutional investors, family offices and members of the retail investment community, and confirmed plans to continue its investor outreach with a new roadshow across the Northeast. The roadshow gave the Company an opportunity to engage directly with existing and prospective shareholders, walk through ..</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="str">
-        <v>Qraftful Names Chris Merritt Chief Executive Officer</v>
+        <v>“Memories Are Made of This: 51 Short Stories That Will Make You Laugh, Cry, and See Life Differently,” Best-Selling Book Free for One More Day (Ending Soon) (Until 9/25/26)</v>
       </c>
       <c r="B657" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-25</v>
       </c>
       <c r="C657" t="str">
-        <v>PR.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D657" t="str">
         <v>Retail</v>
       </c>
       <c r="E657" t="str">
-        <v>https://www.pr.com/press-release/976204</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360711</v>
       </c>
       <c r="F657" t="str">
-        <v>Qraftful, parent brand of AccuQuilt, AccuCut, Arrow Sewing, June Tailor, Custom Shape Pros and MemoryStitch, has named Chris Merritt Chief Executive Officer, effective immediately. Merritt succeeds Renee Thomas Jacobs, who moves into the role of Executive Vice President of Sales and Marketing. He brings more than 30 years of omni-channel retail experience and will focus on reliable delivery, consistent quality and a [PR.com]</v>
+        <v>Best Seller Publishing announces the release of Gregory Mark Haynes&amp;#39; new book, &amp;#8220;Memories Are Made of This: 51 Short Stories That Will Make You Laugh, Cry, and See Life Differently.&amp;#8221; The book is currently free and available for download on Amazon for one more day. - - &amp;#8220;Memories Are Made of This&amp;#8221; is about Gregory Mark Haynes&amp;#39; extraordinary journey across three continents and three cultures, told through 51 deeply personal stories from his life. - - Born in Australia and shaped by experie... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360711</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="str">
-        <v>Malaysia and Hong Kong Deepen Business Ties to Unlock New Pathways for Regional Growth</v>
+        <v>Tobacco Market Innovation: Inside the Race for Smarter Heated Tobacco Devices</v>
       </c>
       <c r="B658" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-25</v>
       </c>
       <c r="C658" t="str">
-        <v>NewMediaWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D658" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E658" t="str">
-        <v>https://www.newmediawire.com/news/malaysia-and-hong-kong-deepen-business-ties-to-unlock-new-pathways-for-regional-growth-7088447</v>
+        <v>https://express-press-release.net/news/2026/09/25/1773717</v>
       </c>
       <c r="F658" t="str">
-        <v>Think Business, Think Hong Kong Attracts Some 1,600 Business Leaders, Connecting Malaysian Companies to Capital, Expertise and Opportunities KUALA LUMPUR, MALAYSIA - August 12, 2026 ( NEWMEDIAWIRE ) - The Hong Kong Trade Development Council (HKTDC) today hosted its flagship overseas promotion, Think Business, Think Hong Kong (TBTHK) , in Kuala Lumpur, offering Malaysian business leaders direct access to government officials, investors, founders, innovators and professional service providers. The symposium brought together some 1,600 business leaders from Hong Kong and Malaysia for a day of dialogue, networking, business matching and one-on-one consultations. Among them are over 200 government and business leaders, start-up entrepreneurs and professional service providers from Hong Kong, ma</v>
+        <v>Tobacco remains one of the largest and most resilient consumer categories in the world, generating close to a trillion dollars in annual revenue despite decades [read full press release...]</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="str">
-        <v>Lewie Expands Retail Distribution Through Hen House Markets in Kansas City</v>
+        <v>Fitness Brand Dropped Over Collaboration with Adult Creator Lottie Lou Clarke</v>
       </c>
       <c r="B659" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-25</v>
       </c>
       <c r="C659" t="str">
-        <v>PR Newswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D659" t="str">
-        <v>Retail</v>
+        <v>Retail, Media</v>
       </c>
       <c r="E659" t="str">
-        <v>https://www.prnewswire.com/news-releases/lewie-expands-retail-distribution-through-hen-house-markets-in-kansas-city-302844982.html</v>
+        <v>https://pressat.co.uk/releases/fitness-brand-dropped-over-collaboration-with-adult-creator-lottie-lou-clarke-013c97b48da98090e62feedf533a2a59/</v>
       </c>
       <c r="F659" t="str">
-        <v>Dentist-developed smile-care brand brings its beauty-forward oral-care products to one of the Kansas City region's most trusted local grocers KANSAS CITY, Mo., Aug. 11, 2026 /PRNewswire/ -- Lewie, the dentist-developed smile-care brand bringing beauty, confidence and thoughtful design to...</v>
-[...2 lines deleted...]
-    <row r="660" xml:space="preserve">
+        <v>Friday 25 September, 2026 PRESS RELEASE The HIIT Company Responds to Roefield Leisure Decision and Opens Wider Conversation About Adult Creators and Professional Life Fitness brand says ambassador Lottie Lou Clarke’s role with the company is fitness-focused and separate from her work as an adult-content creator LANCASHIRE, UK — FOR IMMEDIATE RELEASE The HIIT Company has responded to a decision by Roefield Leisure in Clitheroe to end its affiliation with the fitness brand, after the leisure centre raised concerns about social-media content associated with the brand. Lottie Lou Clarke, an ambassador for The HIIT Company, has given her full consent to being publicly identified in this release as an adult-content creator and to discussion of her work within that industry. Clarke’s role with Th</v>
+      </c>
+    </row>
+    <row r="660">
       <c r="A660" t="str">
-        <v>Tingyi (Cayman Islands) Holding Corp. Dual Core Businesses Advance in Synergy, Pioneering Spirit Drives High-Quality Growth</v>
+        <v>The Boxery promotes shipping plastic wrap as a safeguard for large items in transit</v>
       </c>
       <c r="B660" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-24</v>
       </c>
       <c r="C660" t="str">
-        <v>mlpr-acnnewswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D660" t="str">
-        <v>Finance, AI, Healthcare, Retail, Media</v>
+        <v>Retail</v>
       </c>
       <c r="E660" t="str">
-        <v>https://www.acnnewswire.com/press-release/english/109070/</v>
-[...65 lines deleted...]
- Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+        <v>https://pressreleasenews.org/pressroom/the-boxery-promotes-shipping-plastic-wrap-as-a-safeguard-for-large-items-in-transit</v>
+      </c>
+      <c r="F660" t="str">
+        <v>The Boxery highlights how shipping plastic wrap helps protect furniture and large goods from moisture and abrasion during long-distance transit.</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="str">
-        <v>CV Sciences Launches PlusHLTH.com, Expanding Its Consumer Platform ...</v>
+        <v>BDA Hires Saurabh Gupta as Head of Singapore, Head of SE Asia Health &amp; Consumer</v>
       </c>
       <c r="B661" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-24</v>
       </c>
       <c r="C661" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D661" t="str">
-        <v>SaaS, Healthcare, Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E661" t="str">
-        <v>https://pr-inside.com/cv-sciences-launches-plushlth-com-expanding-its-consumer-platform-r5211414.htm</v>
+        <v>https://www.pr.com/press-release/980053</v>
       </c>
       <c r="F661" t="str">
-        <v>(PR-inside.com) New digital destination brings the Company's Health Intelligence approach to life, helping consumers better understand their needs, discover science-backed solutions, and navigate healthy aging. SAN DIEGO, CA / ACCESS Newswire / August 11, 2026 / CV Sciences, Inc. (OTCQB:CVSI) (the "Company", "our", "us" or "we"), a consumer health company specializing in science-backed natural ingredients and products, today announced the launch of PlusHLTH.com, a new direct-to-consumer destination dedicated exclusively to the Company's growing +PlusHLTH™ product line. The launch of PlusHLTH.com represents an important milestone in the Company's long-term strategy to expand beyond cannabinoids and establish +PlusHLTH™ as a leading brand focused on healthy ..</v>
+        <v>BDA Partners is pleased to announce that Saurabh Gupta will be joining as Managing Director, Head of Singapore Office, Head of SE Asia Healthcare and Consumer, effective 12th October. Saurabh will deepen BDA’s origination and coverage in Health and Consumer across Asia, while strengthening BDA’s Singapore leadership and sponsor connectivity. He joins from Mizuho, where he was Head of Consumer, Retail &amp; [PR.com]</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="str">
-        <v>CV Sciences Launches PlusHLTH.com, Expanding Its Consumer Platform Beyond Cannabinoids</v>
+        <v>VERAXA Biotech (VRXA) Advances Oncology Pipeline as Xlife Sciences Reports First-Half Progress</v>
       </c>
       <c r="B662" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-24</v>
       </c>
       <c r="C662" t="str">
-        <v>Newswire.com</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D662" t="str">
-        <v>SaaS, Healthcare, Retail</v>
+        <v>Finance, AI, Healthcare, Retail</v>
       </c>
       <c r="E662" t="str">
-        <v>https://www.newswire.com/news/cv-sciences-launches-plushlth-com-expanding-its-consumer-platform-beyond</v>
+        <v>https://www.newmediawire.com/news/veraxa-biotech-vrxa-advances-oncology-pipeline-as-xlife-sciences-reports-first-half-progress-7090023</v>
       </c>
       <c r="F662" t="str">
-        <v>New digital destination brings the Company's Health Intelligence approach to life, helping consumers better understand their needs, discover science-backed solutions, and navigate healthy aging.</v>
+        <v>LOS ANGELES, CA - September 24, 2026 ( NEWMEDIAWIRE ) - VERAXA Biotech (NASDAQ: VRXA) is shifting its focus to advancing its oncology pipeline and implementing industrial partnerships for its technology platforms and products following the completion of its business combination and commencement of Nasdaq trading in June 2026. Xlife Sciences AG said VERAXA secured a financing base to support its next development steps and remains an important part of its portfolio strategy. Xlife Sciences also reported operational and scientific progress across its portfolio during the first half of 2026, including developments at x-kidney diagnostics, saniva diagnostics, Axenoll, FUSE-AI and inflamed pharma. The portfolio comprises 416 patents and patent applications, including 216 granted intellectual pro</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="str">
-        <v>MegazoneCloud Selected as Amazon Quick SI Partner by AWS Generative AI Innovation Center</v>
+        <v>BOXABL (BXBL) Appoints Timothy Goldsmith to Board, Names Him Audit Committee Chair</v>
       </c>
       <c r="B663" t="str">
-        <v>2026-08-12</v>
+        <v>2026-09-24</v>
       </c>
       <c r="C663" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D663" t="str">
-        <v>AI, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E663" t="str">
-        <v>https://www.prnewswire.com/news-releases/megazonecloud-selected-as-amazon-quick-si-partner-by-aws-generative-ai-innovation-center-302849032.html</v>
+        <v>https://www.newmediawire.com/news/boxabl-bxbl-appoints-timothy-goldsmith-to-board-names-him-audit-committee-chair-7090022</v>
       </c>
       <c r="F663" t="str">
-        <v>First SI partner for Amazon Quick in Korea to support enterprise AI agent deployment — automating report writing, data analysis, and task execution 120 certified generative AI professionals on staff — strengthening enterprise AI capabilities on AWS SEOUL, South Korea, Aug. 11, 2026...</v>
+        <v xml:space="preserve">LOS ANGELES, CA - September 24, 2026 ( NEWMEDIAWIRE ) - BOXABL (NASDAQ: BXBL) announced the expansion of its board of directors and the appointment of Timothy Goldsmith, CPA, effective Sept. 24, 2026. Goldsmith will chair the Audit Committee and serve on the Nominating and Corporate Governance Committee. Dr. Morris A. Davis, the former Audit Committee chair, will remain a committee member. Goldsmith spent nearly 21 years at EY, most recently serving as an audit partner from 2018 to 2026. His experience includes public and private company audits, U.S. GAAP, IFRS, SEC and PCAOB standards and Sarbanes-Oxley compliance. BOXABL said the appointment follows the recent additions of Larry King as chief financial officer and Heather Clayton as chief accounting officer as the company builds out its </v>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="str">
-        <v>Croud Consumer Index Reveals 69% Of Americans Would Let AI Buy For Them Without Approval</v>
+        <v>Beeline Holdings (BLNE) Bizumentary to Premiere Sept. 24 Across National Networks</v>
       </c>
       <c r="B664" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-24</v>
       </c>
       <c r="C664" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D664" t="str">
-        <v>AI, Retail</v>
+        <v>Finance, Real Estate, Retail, Media</v>
       </c>
       <c r="E664" t="str">
-        <v>https://www.prnewswire.com/news-releases/croud-consumer-index-reveals-69-of-americans-would-let-ai-buy-for-them-without-approval-302848958.html</v>
+        <v>https://www.newmediawire.com/news/beeline-holdings-blne-bizumentary-to-premiere-sept-24-across-national-networks-7090021</v>
       </c>
       <c r="F664" t="str">
-        <v>The New Research Points To A Rise Of The Validation Economy As AI Reshapes the Consumer Journey NEW YORK, Aug. 11, 2026 /PRNewswire/ -- New research from global media, data, and creative agency Croud reveals consumers may be far more ready for AI-powered commerce than brands realize....</v>
+        <v>LOS ANGELES, CA - September 24, 2026 ( NEWMEDIAWIRE ) - Beeline Holdings (NASDAQ: BLNE) announced that its “Bizumentary,” produced in partnership with Emmy Award-winning Loft 100 Studios, will premiere Sept. 24 at 9 p.m. ET on BizTV, YouToo America, YTA TV and American Forces Network. The production highlights mortgage solutions for self-employed borrowers and property investors. Following the premiere, the Bizumentary will be available across major podcast and digital platforms, including Apple Podcasts, Spotify and YouTube, and is scheduled to air weekly with the potential for broader network distribution. To view the full press release, visit https://ibn.fm/3l1AA About Beeline Beeline is a digital mortgage and financial technology company focused on transforming the way consumers access</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="str">
-        <v>How Amazon is supporting communities impacted by the Colombia earthquake</v>
+        <v>PhillComm Global Named Agency of Record for AIGNCI, HIFI and Hypercall</v>
       </c>
       <c r="B665" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-24</v>
       </c>
       <c r="C665" t="str">
-        <v>mlpr-amazon</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D665" t="str">
-        <v>Retail</v>
+        <v>AI, Energy, Retail, Automotive, Education, Healthcare</v>
       </c>
       <c r="E665" t="str">
-        <v>https://www.aboutamazon.com/news/community/colombia-earthquake-amazon-disaster-relief?utm_source=rss</v>
+        <v>https://www.newmediawire.com/news/phillcomm-global-named-agency-of-record-for-aignci-hifi-and-hypercall-7090020</v>
       </c>
       <c r="F665" t="str">
-        <v>Amazon is working with local nonprofits to help communities recover.</v>
+        <v>Appointments Deepen the Agency’s Work at the Forefront of AI Visibility, Next-Generation Financial Infrastructure and 24/7 Trading NEW YORK, NY - September 24, 2026 ( NEWMEDIAWIRE ) - PhillComm Global , the world’s finest public relations and marketing communications agency specializing in emerging industries and new categories, today announced it has been named agency of record for AIGNCI , HIFI and Hypercall . PhillComm Global will lead strategic communications, media relations, executive thought leadership and market positioning across the three accounts. Each company is approaching a rapidly developing market with a structural advantage that separates it from the growing number of others chasing a similar opportunity. AIGNCI is building for the shift from search engines to answer engin</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="str">
-        <v>Vietnam offers a glimpse into the future of beer</v>
+        <v>GOFO Highlights Shifts in U.S. Parcel Delivery at PARCEL Forum 2026, Releases New Industry White Paper</v>
       </c>
       <c r="B666" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-24</v>
       </c>
       <c r="C666" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D666" t="str">
         <v>Retail</v>
       </c>
       <c r="E666" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=358774</v>
+        <v>https://www.prnewswire.com/news-releases/gofo-highlights-shifts-in-us-parcel-delivery-at-parcel-forum-2026-releases-new-industry-white-paper-302889591.html</v>
       </c>
       <c r="F666" t="str">
-        <v>HEINEKEN in Vietnam proves that deep consumer listening, smart innovation, cultural insight, and category leadership can unlock resilient growth. - - Vietnam is a real-time case study on how to deliver quality growth under pressure. The essential lesson is that beer is not static, the role of beer in people&amp;#39;s lives is evolving across generations, and with EverGreen 2030 at its core, HEINEKEN is leaning into change and innovation. - - Growth remains priority one under HEINEKEN&amp;#39;s EverGreen 203... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358774</v>
+        <v>ORLANDO, Fla., Sept. 24, 2026 /PRNewswire/ -- GOFO, a technology-driven last-mile delivery carrier, released its 2026 industry white paper, "How Fragmenting E-Commerce Is Rebuilding the U.S. Last Mile," at PARCEL Forum '26, held Sept. 14–16 at the Gaylord Palms Resort in Orlando. The...</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="str">
-        <v>Stonegate Capital Partners Updates Coverage on OppFi, Inc. (OPFI) 2Q26</v>
+        <v>Beef Checkoff's Channel Marketing Program Helps Restaurants, Retailers Navigate High Beef Prices</v>
       </c>
       <c r="B667" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-24</v>
       </c>
       <c r="C667" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PRWeb</v>
       </c>
       <c r="D667" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E667" t="str">
-        <v>https://www.newsfilecorp.com/release/309255/Stonegate-Capital-Partners-Updates-Coverage-on-OppFi-Inc.-OPFI-2Q26</v>
+        <v>https://www.prweb.com/releases/beef-checkoffs-channel-marketing-program-helps-restaurants-retailers-navigate-high-beef-prices-302887346.html</v>
       </c>
       <c r="F667" t="str">
-        <v>Dallas, Texas--(Newsfile Corp. - August 11, 2026) - OppFi, Inc. (NYSE: OPFI): Stonegate Capital Partners Updates Coverage on OppFi (NYSE: OPFI). OppFi's 2Q26 results weaken the near-term earnings outlook but do      not change the longer-term thesis. The FY26 reset reflects delayed LOC and LOLA-related initiatives alongside macro pressure on consumer affordability, with management deliberately pacing      product rollout and underwriting rather than pursuing volume at the expense of credit...</v>
+        <v>With beef prices high, restaurants and retailers face increased pressure to balance costs with consumer demand. Beef Checkoff-funded Channel Marketing efforts help these businesses find practical ways to keep beef competitive on menus and in meat cases. DENVER, Sept. 24, 2026...</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="str">
-        <v>Match-Stick Flame Movie Marathon at the Martial Arts Museum</v>
+        <v>CPSC Posts New Product Recalls and Product Safety Warnings to its Web Site</v>
       </c>
       <c r="B668" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-24</v>
       </c>
       <c r="C668" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D668" t="str">
-        <v>Retail</v>
+        <v>Energy, Retail</v>
       </c>
       <c r="E668" t="str">
-        <v>https://www.newmediawire.com/news/match-stick-flame-movie-marathon-at-the-martial-arts-museum-7088418</v>
+        <v>https://www.prnewswire.com/news-releases/cpsc-posts-new-product-recalls-and-product-safety-warnings-to-its-web-site-302889499.html</v>
       </c>
       <c r="F668" t="str">
-        <v>LOS ANGELES, CA - August 11, 2026 ( NEWMEDIAWIRE ) - The Martial Arts History Museum will be hosting a Movie Screening Marathon for The Match-Stick Flame 1, 2, and 3 this Saturday August 15, 2026 starting at 1:00 pm located at 201 N Brand Blvd B100 Glendale, CA 91203. The Match-Stick Flame 3: Red Mafia, recently released in February 2026, is about Detective Dalton (Craig Bruss), now a Bounty Hunter, who is finishing his assignment given by DEA Agent Prasad (Vineeta Prasad), to take down the remaining Lunada Bay gang members in Rancho Palos Verdes, California. Dalton is a Navy Seal veteran with PTSD who is seeking alternative medicine strategies with karate Sensei Darryl Vidal as well as traditional therapy. However, Dalton has to hunt down the Russian Mob called “Red Mafia” to save Agent P</v>
+        <v>WASHINGTON, Sept. 24, 2026 /PRNewswire/ -- The CPSC announces today the following product recalls and product safety warnings are posted and can be viewed at www.cpsc.gov. The Blue Cactus Company Reclining Chair Battery Packs Recalled Due to Fire and Burn Hazards; Sold on Amazon |...</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="str">
-        <v>Dermata Therapeutics Provides Corporate Update and Reports Financial ...</v>
+        <v>Horizon Commerce and Pacvue Expand Strategic Partnership to Connect Retail Media Planning, Activation and Measurement</v>
       </c>
       <c r="B669" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-24</v>
       </c>
       <c r="C669" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D669" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E669" t="str">
-        <v>https://pr-inside.com/dermata-therapeutics-provides-corporate-update-and-reports-financial-r5211320.htm</v>
+        <v>https://www.prnewswire.com/news-releases/horizon-commerce-and-pacvue-expand-strategic-partnership-to-connect-retail-media-planning-activation-and-measurement-302889491.html</v>
       </c>
       <c r="F669" t="str">
-        <v>(PR-inside.com) - Dermata announced the launch date of its first commercial product, Tome™ Foundational Treatment, expected on August 25, 2026 - - Dermata recently attended Be+Well Beauty and Wellness Show in Las Vegas, NV to announce the Tome brand - SAN DIEGO, CA / ACCESS Newswire / August 11, 2026 /Dermata Therapeutics, Inc. (NASDAQ:DRMA) ("Dermata," or the "Company"), a science-driven leader in dermatologic solutions, today highlighted recent corporate progress and reported financial results for the second quarter ended June 30, 2026. "Over the past year, we have transformed Dermata through a strategic pivot to become a commercial-stage, direct-to-consumer skincare company," commented Gerry Proehl, Dermata's ..</v>
+        <v>Expanded partnership brings together Horizon Commerce's strategy and activation expertise with Pacvue's Commerce Media Operating System to help marketers move from insight to outcomes faster NEW YORK, Sept. 24, 2026 /PRNewswire/ -- Horizon Commerce, Horizon Media Holdings' specialist...</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="str">
-        <v>Worksport (NASDAQ: WKSP) Q2 Operating Cash Use Falls 58%; Net Loss ...</v>
+        <v>CPSC and Tyco Fire Products LP Urge Immediate Action on Recalled Fire Sprinklers that Can Fail in a Fire</v>
       </c>
       <c r="B670" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-24</v>
       </c>
       <c r="C670" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D670" t="str">
-        <v>Finance, Energy, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E670" t="str">
-        <v>https://pr-inside.com/worksport-nasdaq-wksp-q2-operating-cash-use-falls-58-net-loss-r5211319.htm</v>
+        <v>https://www.prnewswire.com/news-releases/cpsc-and-tyco-fire-products-lp-urge-immediate-action-on-recalled-fire-sprinklers-that-can-fail-in-a-fire-302889413.html</v>
       </c>
       <c r="F670" t="str">
-        <v>(PR-inside.com) Gross profit increased 93% from Q1 as operating expenses declined 17%, demonstrating strong sequential operating performance Q2 net sales reached a record $5.23 million, up 27% year-over-year and 58% sequentially WEST SENECA, NY / ACCESS Newswire / August 11, 2026 / Worksport Ltd. (NASDAQ:WKSP) ("Worksport" or the "Company"), a U.S.-based innovator and manufacturer of hybrid and clean energy solutions primarily for the light truck, overlanding, and global consumer goods markets, today announced financial results for the second quarter ended June 30, 2026, delivering record quarterly net sales of $5.23 million, an increase of 27.4% year-over-year and 57.9% from the first quarter of ..</v>
+        <v>WASHINGTON, Sept. 24, 2026 /PRNewswire/ -- The U.S. Consumer Product Safety Commission (CPSC) and Tyco Fire Products LP (Tyco Fire) are alerting the public again about serious, potentially fatal fire-safety hazards posed by the failure to replace previously recalled Central Sprinkler fire...</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="str">
-        <v>Greenland Mines (GRML) Commences 2026 Drilling at Skaergaard Project</v>
+        <v>Atmail to acquire Virgin Media's consumer email service, providing a long-term home for customers</v>
       </c>
       <c r="B671" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-24</v>
       </c>
       <c r="C671" t="str">
-        <v>NewMediaWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D671" t="str">
         <v>Finance, Retail</v>
       </c>
       <c r="E671" t="str">
-        <v>https://www.newmediawire.com/news/greenland-mines-grml-commences-2026-drilling-at-skaergaard-project-7088412</v>
+        <v>https://www.prweb.com/releases/atmail-to-acquire-virgin-medias-consumer-email-service-providing-a-long-term-home-for-customers-302889387.html</v>
       </c>
       <c r="F671" t="str">
-        <v>LOS ANGELES, CA - August 11, 2026 ( NEWMEDIAWIRE ) - Greenland Mines (NASDAQ: GRML) announced that drilling has commenced at its Skaergaard gold, palladium and platinum project in southeast Greenland following the arrival of its support vessel Argus and successful mobilization of equipment and infrastructure ashore. Diamond drill rigs supplied and operated by Nordisk Fundering, including two new heli-portable units, have been assembled and are operating, with the first holes expected to be completed within days. Initial LiDAR drone surveys have also been completed, approximately one-third of planned drill locations have been identified and marked and the Sodalen airstrip has been confirmed operational. The 2026 field program is designed to support further upgrading of the Skaergaard Minera</v>
+        <v>Atmail's acquisition of Virgin Media's consumer email service provides a responsible long-term solution for customers who wish to retain their existing addresses, while enabling Virgin Media to exit legacy email operations, remove associated cost and risk, and focus investment on its core...</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="str">
-        <v>Kroger names Nate Faust Executive Vice President and Chief eCommerce Officer</v>
+        <v>Hims &amp; Hers (HIMS) Shareholder Alert: Investigation of Potential Fiduciary ...</v>
       </c>
       <c r="B672" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-24</v>
       </c>
       <c r="C672" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D672" t="str">
-        <v>Finance, Retail</v>
+        <v>Finance, Healthcare, Retail</v>
       </c>
       <c r="E672" t="str">
-        <v>https://www.prnewswire.com/news-releases/kroger-names-nate-faust-executive-vice-president-and-chief-ecommerce-officer-302848681.html</v>
+        <v>https://pr-inside.com/hims-hers-hims-shareholder-alert-investigation-of-potential-fiduciary-r5226813.htm</v>
       </c>
       <c r="F672" t="str">
-        <v>CINCINNATI, Aug. 11, 2026 /PRNewswire/ -- The Kroger Co. (NYSE:KR) today announced that Nate Faust will join the company as Executive Vice President and Chief eCommerce Officer, effective September 1, 2026. Faust brings more than two decades of experience building and scaling highly...</v>
+        <v>(PR-inside.com) Do You Own Hims &amp; Hers Common Stock? Learn More About Your Potential Legal Rights. PHILADELPHIA, PA / ACCESS Newswire / September 24, 2026 / Kehoe Law Firm, P.C. is investigating whether certain officers and directors of Hims &amp; Hers Health, Inc. ("Hims &amp; Hers" or the "Company") (NYSE:HIMS) may have breached their fiduciary duties to Hims &amp; Hers and whether the Company and its shareholders suffered harm as a result. On July 29, 2026, the Federal Trade Commission, the Utah Division of Consumer Protection, and the People of the State of California, acting by and through Los Angeles County Counsel, filed ..</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="str">
-        <v>HotDeals Releases 2026 Back-to-School Savings Snapshot Highlighting Coupon Code Usage Across U.S. Retailers</v>
+        <v>Inspired Showcases Latest Retail and iGaming Content, Platforms and Virtual Sports at G2E 2026 — Booth #4216</v>
       </c>
       <c r="B673" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-24</v>
       </c>
       <c r="C673" t="str">
-        <v>Send2Press</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D673" t="str">
-        <v>Retail, Education</v>
+        <v>Finance, Retail, Media</v>
       </c>
       <c r="E673" t="str">
-        <v>https://www.send2press.com/wire/hotdeals-releases-2026-back-to-school-savings-snapshot-highlighting-coupon-code-usage-across-u-s-retailers/</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/24/3368399/0/en/inspired-showcases-latest-retail-and-igaming-content-platforms-and-virtual-sports-at-g2e-2026-booth-4216.html</v>
       </c>
       <c r="F673" t="str">
-        <v>SAN FRANCISCO, Calif., Aug. 11, 2026 (SEND2PRESS NEWSWIRE) -- New data from the HotDeals Research Team shows that during the 2026 Back-to-School season, U.S. shoppers continue to favor manually applied coupon codes over automatically applied, no-code deals. According to the HotDeals Consumer Savings Index, more than 2,000 active Back-to-School promotions were tracked across over 1,000 U.S. merchants this season, with code-based offers outnumbering no-code deals by a wide margin.</v>
+        <v>Inspired brings innovation to G2E</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="str">
-        <v>InventHelp Inventor Develops Autonomous Paint Spraying Apparatus (CTK-145)</v>
+        <v>Sellers can now manage sales across Amazon, eBay, Shopify, TikTok, and Walmart from Seller Central</v>
       </c>
       <c r="B674" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-24</v>
       </c>
       <c r="C674" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D674" t="str">
         <v>Retail</v>
       </c>
       <c r="E674" t="str">
-        <v>https://www.prnewswire.com/news-releases/inventhelp-inventor-develops-autonomous-paint-spraying-apparatus-ctk-145-302845901.html</v>
+        <v>https://www.aboutamazon.com/news/small-business/amazon-seller-central-multichannel-selling-tools?utm_source=rss</v>
       </c>
       <c r="F674" t="str">
-        <v>PITTSBURGH, Aug. 11, 2026 /PRNewswire/ -- "As a retail paint specialist, I wanted to create an autonomous paint spraying apparatus with some tornado-like qualities for quickly painting large indoor or outdoor wall surfaces," said an inventor, from Chandler, Texas, "so I invented the...</v>
+        <v>Multichannel selling tools are a new offering in Amazon’s Seller Central that connect orders, listings, and analytics across other channels, giving sellers one place to run their entire business.</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="str">
-        <v>ResellerRatings Cuts Time Spent on Non-Selling Work by 90% with ZoomInfo</v>
+        <v>Amazon announces new tools and services to help sellers go global from day one</v>
       </c>
       <c r="B675" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-24</v>
       </c>
       <c r="C675" t="str">
-        <v>mlpr-businesswire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D675" t="str">
-        <v>Finance, AI, SaaS, Retail, Media</v>
+        <v>Retail</v>
       </c>
       <c r="E675" t="str">
-        <v>https://finance.yahoo.com/small-business/articles/resellerratings-cuts-time-spent-non-162400055.html</v>
+        <v>https://www.aboutamazon.com/news/innovation-at-amazon/amazon-sellers-global-expansion-tools?utm_source=rss</v>
       </c>
       <c r="F675" t="str">
-        <v>VANCOUVER, Wash., August 11, 2026--ZoomInfo (NASDAQ: GTM), the all-in-one AI GTM platform, has reported that ResellerRatings, a user-generated content company serving more than 3,500 retail brands, has cut the time its team spends on non-selling activities by 90%, according to the company.</v>
+        <v>Only 30% of Amazon sellers list in more than one country. New capabilities spanning compliance, logistics, and the selling experience are designed to change that.</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="str">
-        <v>Green Leaf Innovations, Inc. Signs Letter of Intent to Acquire 25% ...</v>
+        <v>BeyondCPG Announces the Brands Selected for its Seventh Accelerator Track</v>
       </c>
       <c r="B676" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-24</v>
       </c>
       <c r="C676" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D676" t="str">
-        <v>SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E676" t="str">
-        <v>https://pr-inside.com/green-leaf-innovations-inc-signs-letter-of-intent-to-acquire-r5211222.htm</v>
+        <v>https://www.prnewswire.com/news-releases/beyondcpg-announces-the-brands-selected-for-its-seventh-accelerator-track-302888817.html</v>
       </c>
       <c r="F676" t="str">
-        <v>(PR-inside.com) Strategic Partnership Unites Premium Agricultural Innovation with Global Distribution Network PEMBROKE PINES, FL / ACCESS Newswire / August 11, 2026 / Green Leaf Innovations, Inc. (OTCID:GRLF), an emerging growth company and distributor of premium consumer goods and agricultural integration platforms, is pleased to announce the execution of a Non- binding Letter of Intent (LOI) dated August 3, 2026, to acquire a 25% equity interest on a fully diluted basis in CERA CELL CORP.DURTEQ™ (DURTEQ.COM), an innovator in fertilizers, marine biotechnology, and sargassum valorization systems. Under the terms of the strategic transaction, Green Leaf Innovations will secure exclusive or preferred distribution and integration ..</v>
+        <v>Top Conscious CPG Accelerator Selects Five Standout Brands Across Food, Beverage, and Supplements NEW YORK, Sept. 24, 2026 /PRNewswire/ -- BeyondCPG, New York's top accelerator for conscious consumer products, has revealed the five emerging brands selected for Track 7 of its acclaimed...</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="str">
-        <v>Vadzo Imaging Positions Falcon-830CRH: 8MP AR0830 4K HDR Autofocus USB Camera Based on Onsemi AR0830 HyperLux LP Sensor for Embedded Vision Applications</v>
+        <v>Stravito Launches MCP Server to Put Consumer Evidence Inside Enterprise AI Tools</v>
       </c>
       <c r="B677" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-24</v>
       </c>
       <c r="C677" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D677" t="str">
-        <v>SaaS, Healthcare, Retail</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E677" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-positions-falcon-830crh-8mp-ar0830-4k-hdr-autofocus-usb-22844265</v>
+        <v>https://www.prnewswire.com/news-releases/stravito-launches-mcp-server-to-put-consumer-evidence-inside-enterprise-ai-tools-302889271.html</v>
       </c>
       <c r="F677" t="str">
-        <v>Vadzo Imaging has positioned the Falcon-830CRH, a 4K OEM USB Camera built on the Onsemi HyperLux LP sensor platform, for OEM developers deploying embedded vision systems across retail, medical, kiosk, robotics and smart city environments. As an 8MP 4K Autofocus Camera, the module pairs VCM-based autofocus with Line Interleaved HDR, enhanced Dynamic Range and Wake-on-Motion inside a USB 3.2 Gen 1 UVC-compliant design.</v>
+        <v>Stravito's MCP Server brings the market and consumer research enterprises own into the AI tools teams already use STOCKHOLM, Sept. 24, 2026 /PRNewswire/ -- Stravito, the customer intelligence platform that helps global brands understand their customers, validate ideas, and make better...</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="str">
-        <v>Prime Ledger Expands Leadership Team With Appointment of Lesley O'Neill and Ankur Rakshit, Names Chuck Thompson to Board of Directors</v>
+        <v>GEN Restaurant Group Expands Distribution with Vallarta Supermarkets, ...</v>
       </c>
       <c r="B678" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-24</v>
       </c>
       <c r="C678" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D678" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail, Education</v>
       </c>
       <c r="E678" t="str">
-        <v>https://www.newmediawire.com/news/prime-ledger-expands-leadership-team-with-appointment-of-lesley-o-neill-and-ankur-rakshit-names-chuck-thompson-to-board-of-directors-7088392</v>
+        <v>https://pr-inside.com/gen-restaurant-group-expands-distribution-with-vallarta-supermarkets-r5226793.htm</v>
       </c>
       <c r="F678" t="str">
-        <v>Veteran Compliance, Finance, and Capital Markets Leaders Join as the Company Scales Its Digital Asset Advisory CHICAGO, IL - August 11, 2026 ( NEWMEDIAWIRE ) - Prime Ledger today announced three senior appointments as the company enters its next phase of growth. Lesley O’Neill joins as Chief Risk and Compliance Officer, and Ankur Rakshit joins as Chief Financial Officer, strengthening the company’s operating team across risk, regulatory, and financial functions. Separately, Chuck Thompson has been appointed to Prime Ledger’s Board of Directors. The appointments bring Prime Ledger decades of combined experience across regulated financial services, digital assets, and global capital markets at a moment when institutional expectations for compliance rigor and financial discipline in the secto</v>
+        <v>(PR-inside.com) New Accounts Add 55 Vallarta Supermarkets Locations and Mark GEN's First University Dining and Live Entertainment Venue Placements SoFi Stadium and Olé City Market Supplied Through GEN's National Distribution Agreement With UNFI as CPG Footprint Surpasses 2,000 Retail Locations Nationwide CERRITOS, CA / ACCESS Newswire / September 24, 2026 / GEN Restaurant Group, Inc. ("GEN" or the "Company") (Nasdaq:GENK), a leader in Korean BBQ both in-restaurant and at home, with 54 GEN Korean BBQ locations and a rapidly growing consumer packaged goods ("CPG") business, today announced four new retail and foodservice accounts for its ready-to-cook marinated Korean BBQ meats: Vallarta Supermarkets, the ..</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="str">
-        <v>ZonPrep Ranks No. 225 on the 2026 Inc. 5000 list, Up 1,026 Places, and Opens the ZonPrep Consolidation Center</v>
+        <v>Bluepear Named a G2 Leader in Brand Protection and High Performer in ...</v>
       </c>
       <c r="B679" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-24</v>
       </c>
       <c r="C679" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D679" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E679" t="str">
-        <v>https://www.prnewswire.com/news-releases/zonprep-ranks-no-225-on-the-2026-inc-5000-list-up-1-026-places-and-opens-the-zonprep-consolidation-center-302848573.html</v>
+        <v>https://pr-inside.com/bluepear-named-a-g2-leader-in-brand-protection-and-high-performer-in-r5226788.htm</v>
       </c>
       <c r="F679" t="str">
-        <v>The Amazon-focused supply chain partner climbed 1,026 places in a year. A second McDonough, Georgia warehouse now takes all cross-dock volume, freeing floor space for a prep buildout targeting over 1 million units a day. MCDONOUGH, Ga., Aug. 11, 2026 /PRNewswire/ -- ZonPrep, an...</v>
+        <v>(PR-inside.com) LONDON, UK / ACCESS Newswire / September 24, 2026 / Bluepear, a brand search and affiliate monitoring platform, has been named a G2 Leader in Brand Protection in G2's Fall 2026 Reports. The company earned seven badges in total, including High Performer recognition in Paid Search Intelligence across EMEA and Europe. Bluepear's Fall 2026 G2 badges include: G2 Leader: Brand Protection Software G2 High Performer: Paid Search Intelligence (EMEA) G2 High Performer: Paid Search Intelligence (Europe) G2 High Performer: Brand Protection (Europe) G2 High Performer: Small-Business Brand Protection G2 High Performer: Small-Business Paid Search Intelligence G2 High Performer: E-Commerce Bluepear holds a ..</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="str">
-        <v>Ziebart Promotes Three Longtime Leaders, Deepening its Bench of Franchisee Support and Growth Expertise</v>
+        <v>Alliance Entertainment’s popmarket Brings 16 Exclusives to New York Comic Con 2026</v>
       </c>
       <c r="B680" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-24</v>
       </c>
       <c r="C680" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D680" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E680" t="str">
-        <v>https://www.prnewswire.com/news-releases/ziebart-promotes-three-longtime-leaders-deepening-its-bench-of-franchisee-support-and-growth-expertise-302848522.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/24/3368305/0/en/alliance-entertainment-s-popmarket-brings-16-exclusives-to-new-york-comic-con-2026.html</v>
       </c>
       <c r="F680" t="str">
-        <v>Jason Theisen elevated to Senior Vice President of U.S. Franchise Operations, strengthening corporate-franchisee relationships Tom Bowler named Vice President of U.S. Retail Operations, overseeing all company-owned stores Michelle Wells promoted to Vice President of Marketing, extending...</v>
+        <v>Alliance Entertainment’s collector retail brand returns to the convention floor October 8-11 at Booth #4415 with limited edition action figures, puzzles, an exclusive comic and collector vinyl, drawn from horror, anime, kaiju, Marvel and music fandom Alliance Entertainment’s collector retail brand returns to the convention floor October 8-11 at Booth #4415 with limited edition action figures, puzzles, an exclusive comic and collector vinyl, drawn from horror, anime, kaiju, Marvel and music fandom</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="str">
-        <v>SQAIRZ Footwear Expands National Retail Presence with Launch at SCHEELS</v>
+        <v>HIFI Raises $37 Million to Build Tokenized Financial Infrastructure as Wall Street Moves Onchain</v>
       </c>
       <c r="B681" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-24</v>
       </c>
       <c r="C681" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D681" t="str">
-        <v>SaaS, Retail</v>
+        <v>Finance, SaaS, Energy, Retail</v>
       </c>
       <c r="E681" t="str">
-        <v>https://www.prnewswire.com/news-releases/sqairz-footwear-expands-national-retail-presence-with-launch-at-scheels-302847938.html</v>
+        <v>https://www.newmediawire.com/news/hifi-raises-37-million-to-build-tokenized-financial-infrastructure-as-wall-street-moves-onchain-7090000</v>
       </c>
       <c r="F681" t="str">
-        <v>Brand's patented technology platform delivers measurable performance benefits across multiple sports WINDHAM, N.H., Aug. 11, 2026 /PRNewswire/ -- SQAIRZ, the performance footwear company built on the belief that better movement starts with a better foundation, today announced that...</v>
+        <v>Led by Left Lane Capital, the Round Will Extend HIFI's Stablecoin Settlement Platform Into Tokenized Capital Markets and Card Issuance NEW YORK, NY - September 24, 2026 ( NEWMEDIAWIRE ) - HIFI , the financial infrastructure company for stablecoin payments and tokenized assets, today announced $37 million in Series A funding led by Left Lane Capital. The financing will support the scaling of HIFI’s tokenized capital markets infrastructure and the expansion of its broader product suite, including stablecoin payments and card products. HIFI was selected as a participant in DTCC's July production trades using DTC-tokenized assets, alongside BlackRock, Goldman Sachs and Nasdaq. In September, the company announced a partnership with Visa to expand money movement and card capabilities using its s</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="str">
-        <v>NRS Connects Retailers to Uber Eats</v>
+        <v>Leading Privately Held US PR Agency, Rosica Communications, Introduces Performance Guarantee For Earned Media Results And Client Service</v>
       </c>
       <c r="B682" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-24</v>
       </c>
       <c r="C682" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D682" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>Healthcare, Retail, Education</v>
       </c>
       <c r="E682" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/11/3342839/33173/en/nrs-connects-retailers-to-uber-eats.html</v>
+        <v>https://www.prweb.com/releases/leading-privately-held-us-pr-agency-rosica-communications-introduces-performance-guarantee-for-earned-media-results-and-client-service-302887317.html</v>
       </c>
       <c r="F682" t="str">
-        <v>NRS's direct integration provides independent retail stores with seamless access to Uber Eats' delivery marketplace NRS's direct integration provides independent retail stores with seamless access to Uber Eats' delivery marketplace</v>
+        <v>National PR Firm Specializing in Education, Nonprofits, Healthcare, Animal Health, and Food Retail Makes Bold Move, Offers Performance Guarantee. FAIR LAWN, N.J. and BURLINGTON, Vt., Sept. 24, 2026 /PRNewswire-PRWeb/ -- Rosica Communications, a national public relations and integrated...</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="str">
-        <v>GreetEat Signs Binding LOI to Acquire ChefKart</v>
+        <v>Pride Holdings Group set to Launch Pride Cell With Perch Mobile, Adding a Subscription Gateway to Its Growing Consumer Ecosystem</v>
       </c>
       <c r="B683" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-24</v>
       </c>
       <c r="C683" t="str">
-        <v>GlobeNewswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D683" t="str">
-        <v>SaaS, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E683" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/11/3342722/0/en/greeteat-signs-binding-loi-to-acquire-chefkart.html</v>
+        <v>https://www.newmediawire.com/news/pride-holdings-group-set-to-launch-pride-cell-with-perch-mobile-adding-a-subscription-gateway-to-its-growing-consumer-ecosystem-7089999</v>
       </c>
       <c r="F683" t="str">
-        <v>GreetEat (OTC: GEAT) signs binding LOI to acquire ChefKart, expanding its technology-enabled consumer services platform into India.</v>
+        <v>Powered by the AT&amp;amp;T Network, Pride Cell Brings Nationwide Wireless Connectivity to the LGBTQ+ Community ORLANDO, FL - September 24, 2026 ( NEWMEDIAWIRE ) - Pride Holdings Group (OTC: PHSE) today announced the upcoming launch of Pride Cell, a new mobile communications brand developed in partnership with Perch Mobile. Pride Cell will offer customers competitive wireless service through a brand built around connection, community, inclusion and pride. Pride Holdings Group has spent the past year building a diversified portfolio of LGBTQ+- oriented hospitality, nightlife, entertainment and lifestyle businesses, growing through a disciplined acquisition strategy that has added iconic community venues and brands. That expansion has helped push the Company's total assets toward the $100 millio</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="str">
-        <v>AIAI Holdings' Constellation Network Launches Dôr Retail Intelligence: ...</v>
+        <v>TCL Announces Multi-Year Partnership with Minnesota Vikings</v>
       </c>
       <c r="B684" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-24</v>
       </c>
       <c r="C684" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D684" t="str">
-        <v>Finance, AI, SaaS, Energy, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E684" t="str">
-        <v>https://pr-inside.com/aiai-holdings-constellation-network-launches-d-r-retail-intelligence-r5211145.htm</v>
+        <v>https://www.prnewswire.com/news-releases/tcl-announces-multi-year-partnership-with-minnesota-vikings-302888825.html</v>
       </c>
       <c r="F684" t="str">
-        <v>(PR-inside.com) Platform Connects Customer Traffic With Point-of-Sale, Labor, Marketing and Weather Data to Identify Missed Demand, Explain Performance Shifts and Recommend Next Actions Across One Location or Hundreds DALLAS, TX / ACCESS Newswire / August 11, 2026 / AIAI Holdings Corporation (NASDAQ:AIAI) ("Ai2" or the "Company"), an AI-enabled diversified holding company utilizing Transformational AI (TAI) to enhance portfolio performance, today announced that its portfolio company, Constellation Network has commercially launched Dôr Retail Intelligence, a platform for physical commerce powered by the industry's first thermal-sensing, battery-operated people counter that is currently deployed in over 2,000 retail stores to help businesses better understand customer ..</v>
+        <v>Partnership brings TCL's award-winning television technology to U.S. Bank Stadium through in-stadium branding, digital activations, and premium hospitality experiences IRVINE, Calif., Sept. 24, 2026 /PRNewswire/ -- TCL, a leading consumer electronics brand, today announced a new...</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="str">
-        <v>AIAI Holdings' Constellation Network Launches Dôr Retail Intelligence: Transformational AI-Powered Retail Intelligence</v>
+        <v>The Marygold Companies Subsidiary, Gourmet Foods, Signs Definitive Agreement to Sell Printstock Business Unit</v>
       </c>
       <c r="B685" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-24</v>
       </c>
       <c r="C685" t="str">
-        <v>Newswire.com</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D685" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E685" t="str">
-        <v>https://www.newswire.com/news/aiai-holdings-constellation-network-launches-d-r-retail-intelligence</v>
+        <v>https://www.newmediawire.com/news/the-marygold-companies-subsidiary-gourmet-foods-signs-definitive-agreement-to-sell-printstock-business-unit-7090001</v>
       </c>
       <c r="F685" t="str">
-        <v>Platform Connects Customer Traffic With Point-of-Sale, Labor, Marketing and Weather Data to Identify Missed Demand, Explain Performance Shifts and Recommend Next Actions Across One Location or Hundreds</v>
+        <v>Transaction is in Keeping With Corporate Strategy of Focusing on Financial Services Sector SAN CLEMENTE, CA - September 24, 2026 ( NEWMEDIAWIRE ) - The Marygold Companies, Inc. (the “Company”) (NYSE American: MGLD), a diversified global holding firm with a focus on financial services, today announced that its wholly owned subsidiary, Gourmet Foods Limited, has entered into a definitive agreement to sell its Printstock Products Limited (“Printstock”) business unit to TAG Investments Limited, a New Zealand-based private investment firm, in a cash transaction valued at a minimum of NZ$2,450,000 with final cash proceeds to be determined at closing. The proposed transaction is structured as an asset sale. Based in Napier, New Zealand, Printstock is a digital printer of custom food packaging pro</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="str">
-        <v>NeuroOne® Achieves Major Milestone With ISO 13485 Certification</v>
+        <v>Tenet Signs Agreement with Brand Marketer and Distributor with Over 60,000 Retail Outlets Across China to Give Cubeler Business Hub Retailers Access to Chinese Market</v>
       </c>
       <c r="B686" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-24</v>
       </c>
       <c r="C686" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D686" t="str">
-        <v>Finance, Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E686" t="str">
-        <v>https://www.newmediawire.com/news/neuroone-r-achieves-major-milestone-with-iso-13485-certification-7088388</v>
+        <v>https://www.newsfilecorp.com/release/315833/Tenet-Signs-Agreement-with-Brand-Marketer-and-Distributor-with-Over-60000-Retail-Outlets-Across-China-to-Give-Cubeler-Business-Hub-Retailers-Access-to-Chinese-Market</v>
       </c>
       <c r="F686" t="str">
-        <v>Certification Provides Key Step for the Company Towards Commercializing Internationally and Offering a New Opportunity for Revenue Growth Achievement Highlights the Company's Robust Quality System and Strong Compliance Capabilities EDEN PRAIRIE, MINN. - August 11, 2026 ( NEWMEDIAWIRE ) - NeuroOne Medical Technologies Corporation (Nasdaq: NMTC) (“NeuroOne” or the “Company”), a medical technology company dedicated to transforming the surgical diagnosis and treatment of neurological disorders, today announced it has received ISO 13485-2016 certification. ISO 13485 is the international standard for Quality Management Systems in the Medical Device Industry; with particular emphasis on risk management, design controls, and continuous improvement. In achieving this certification, NeuroOne has dem</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - September 24, 2026) - Tenet Fintech Group Inc. (CSE: PKK) (OTCID: PKKFF) (FSE: P0T) ("Tenet" or the "Company"), an innovative analytics service provider, owner and operator of the Cubeler Business Hub, today announced that it has signed a partnership agreement with Chinese-based brand marketer and product distributor Brand Ops that will allow North American Business Hub registered retailers to leverage Brand Ops' network of more than 60,000 retail outlets...</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="str">
-        <v>SurgePays Reports 23% Month-Over-Month Growth in Smartphone Rent-to-Own Program, Reaching $176,000 in July Retail Sales</v>
+        <v>SAP AppHaus Network Partner Bluestonex Builds the Bridge: From Inspiration to Hands-On AI Innovation</v>
       </c>
       <c r="B687" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-24</v>
       </c>
       <c r="C687" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-sap</v>
       </c>
       <c r="D687" t="str">
-        <v>Finance, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E687" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/11/3342693/0/en/surgepays-reports-23-month-over-month-growth-in-smartphone-rent-to-own-program-reaching-176-000-in-july-retail-sales.html</v>
+        <v>https://news.sap.com/2026/09/sap-apphaus-network-partner-bluestonex-builds-the-bridge/</v>
       </c>
       <c r="F687" t="str">
-        <v>Joint Venture Discussions Continue as Company Evaluates Smartphone Rent-to-Own Program as Standalone Revenue Channel Joint Venture Discussions Continue as Company Evaluates Smartphone Rent-to-Own Program as Standalone Revenue Channel</v>
+        <v>Two different showcases shed light on different applications and scenarios from the retail and supply chain industries.</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="str">
-        <v>Alix Earle Invests in Cymbiotika, the Science-Backed Wellness Brand She Uses Every Day</v>
+        <v>The Lovesac Company Announces Participation in Upcoming Investor Conference</v>
       </c>
       <c r="B688" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-24</v>
       </c>
       <c r="C688" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D688" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E688" t="str">
-        <v>https://www.prnewswire.com/news-releases/alix-earle-invests-in-cymbiotika-the-science-backed-wellness-brand-she-uses-every-day-302847563.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/24/3368178/0/en/the-lovesac-company-announces-participation-in-upcoming-investor-conference.html</v>
       </c>
       <c r="F688" t="str">
-        <v>The entrepreneur and cultural force takes a personal stake in the liposomal supplement brand she's used for years, adding Cymbiotika to a curated list of consumer brands she's personally backed SAN DIEGO, Aug. 11, 2026 /PRNewswire/ -- Cymbiotika, the science-backed wellness brand known...</v>
+        <v>STAMFORD, Conn., Sept. 24, 2026 (GLOBE NEWSWIRE) -- The Lovesac Company (Nasdaq: LOVE) (“Lovesac” or the “Company”), the Designed for Life home and technology brand best known for its Sactionals, The World's Most Adaptable Couch, announced today that the Company is scheduled to participate in the 2026 Global Consumer &amp;amp; Retail Conference hosted by Telsey Advisory Group in collaboration with Santander Corporate &amp;amp; Investment Banking on Thursday, October 8, 2026, at 2:45 p.m. Eastern Time.</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="str">
-        <v>Elevate Ranks No. 13 on the 2026 Inc. 5000 List of America's Fastest-Growing Private Companies</v>
+        <v>InspectionGo Rebrands Its Consumer Platform as Haven, Helping Homeowners From Move-In and Beyond</v>
       </c>
       <c r="B689" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-24</v>
       </c>
       <c r="C689" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D689" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>SaaS, Real Estate, Retail</v>
       </c>
       <c r="E689" t="str">
-        <v>https://www.prnewswire.com/news-releases/elevate-ranks-no-13-on-the-2026-inc-5000-list-of-americas-fastest-growing-private-companies-302847931.html</v>
+        <v>https://prunderground.com/inspectiongo-rebrands-its-consumer-platform-as-haven-helping-homeowners-from-mov/cmue9onas000304lbarrqamie</v>
       </c>
       <c r="F689" t="str">
-        <v>With more than 12,000% three-year revenue growth, benefits administration platform ranked No. 1 in Colorado and No. 2 in financial services sector DENVER, Aug. 11, 2026 /PRNewswire/ -- Elevate, a modern consumer-directed benefits administration platform, ranked No. 13 on the 2026 Inc....</v>
+        <v>Haven now serves more than 20,000 homebuyers each month and has added homeowners insurance and a nationwide moving network to the platform The post InspectionGo Rebrands Its Consumer Platform as Haven, Helping Homeowners From Move-In and Beyond first appeared on</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="str">
-        <v>Synbio International Commences Revenue-Generating Operations With Launch of Healing Force™ Nutraceutical Division</v>
+        <v>25 Years of Tart Cherries: Traverse Bay Farms Reflects on an Industry Transformed</v>
       </c>
       <c r="B690" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-24</v>
       </c>
       <c r="C690" t="str">
-        <v>NewMediaWire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D690" t="str">
-        <v>Finance, AI, Retail, Healthcare</v>
+        <v>Retail</v>
       </c>
       <c r="E690" t="str">
-        <v>https://www.newmediawire.com/news/synbio-international-commences-revenue-generating-operations-with-launch-of-healing-force-tm-nutraceutical-division-7088386</v>
+        <v>https://prunderground.com/25-years-of-tart-cherries-traverse-bay-farms-reflects-on-an-industry-transformed/cmud1rh8b000604jsocmhhs1z</v>
       </c>
       <c r="F690" t="str">
-        <v>NEW YORK, NY - August 11, 2026 ( NEWMEDIAWIRE ) - Synbio International, Inc. (OTC: SYIN) today marks a significant milestone in its evolution. After an extended period focused on corporate restructuring, strategic partnerships, and business development, the Company is now entering commercial operations with the launch of its Healing Force™ nutraceutical division and first consumer product. Company Begins Executing Revenue Generation Strategy through First Commercial Product Launch The launch marks Synbio's transition from a development-stage company to an operating business. It also reflects the Company's strategy of combining near-term revenue generation through commercial wellness products with the long-term value creation potential of its AI-driven healthcare technologies. The first pro</v>
+        <v>Northern Michigan company shares firsthand perspective on how tart cherry marketing, consumer demand and products have evolved since 2001 The post 25 Years of Tart Cherries: Traverse Bay Farms Reflects on an Industry Transformed first appeared on</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="str">
-        <v>CCM Announces Pricing of Upsized Offering of $750 Million of 7.750% Senior Notes Due 2031</v>
+        <v>Siren's Tale Vodka Founder Brad Starkey to Appear on iHeartRadio's ...</v>
       </c>
       <c r="B691" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-24</v>
       </c>
       <c r="C691" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D691" t="str">
-        <v>Real Estate, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E691" t="str">
-        <v>https://www.prnewswire.com/news-releases/ccm-announces-pricing-of-upsized-offering-of-750-million-of-7-750-senior-notes-due-2031--302848350.html</v>
+        <v>https://pr-inside.com/siren-s-tale-vodka-founder-brad-starkey-to-appear-on-iheartradio-s-r5226765.htm</v>
       </c>
       <c r="F691" t="str">
-        <v>CLEVELAND, Aug. 11, 2026 /PRNewswire/ -- CrossCountry Mortgage, LLC ("CCM"), the nation's largest distributed-retail mortgage lender, announced today that its direct parent company, CrossCountry Intermediate HoldCo, LLC (the "Company"), priced its upsized offering of $750 million...</v>
+        <v>(PR-inside.com) Award-Winning Premium Vodka Brand Continues Momentum Following Gold Medal Recognition and Sponsorship of the San Diego Spirits Festival SAN DIEGO, CA / ACCESS Newswire / September 24, 2026 / Siren's Tale Vodka announced today that Brad Starkey, Founder and CEO of Siren's Tale Vodka, will be featured as a special guest on iHeartRadio's KGB "Bar Cart Friday", sponsored by Keg N Bottle and Fast Moving Consumer Goods, on Friday, September 25, 2026, at 9:00 a.m. Pacific Time. Listeners can tune in on 105.3 KGB FM or stream the program live through the iHeartRadio App. The interview will spotlight Siren's Tale Vodka's rapid ..</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="str">
-        <v>OSM Worldwide Celebrates 15 Years on the Inc. 5000 List</v>
+        <v>Siren's Tale Vodka Founder Brad Starkey to Appear on iHeartRadio's KGB "Bar Cart Friday" Sponsored by Keg N Bottle and Fast Moving Consumer Goods</v>
       </c>
       <c r="B692" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-24</v>
       </c>
       <c r="C692" t="str">
-        <v>PRWeb</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D692" t="str">
         <v>Retail</v>
       </c>
       <c r="E692" t="str">
-        <v>https://www.prweb.com/releases/osm-worldwide-celebrates-15-years-on-the-inc-5000-list-302845835.html</v>
+        <v>https://www.newswire.com/news/sirens-tale-vodka-founder-brad-starkey-to-appear-on-iheartradios-kgb-bar-cart</v>
       </c>
       <c r="F692" t="str">
-        <v>2026 Ranking Underscores Years of Sustained Growth CHICAGO, Aug. 11, 2026 /PRNewswire-PRWeb/ -- OSM Worldwide, a nationwide eCommerce and direct-to-consumer (DTC) parcel expeditor, has been named No. 4759 on the 2026 Inc. 5000, the annual ranking of the fastest-growing private companies...</v>
+        <v>Award-Winning Premium Vodka Brand Continues Momentum Following Gold Medal Recognition and Sponsorship of the San Diego Spirits Festival</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="str">
-        <v>Identity Pet Nutrition Debuts at No. 3,237 on the 2026 Inc. 5000</v>
+        <v>Merchants can now offer Amazon Prime delivery on their own websites at no additional cost</v>
       </c>
       <c r="B693" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-24</v>
       </c>
       <c r="C693" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D693" t="str">
         <v>Retail</v>
       </c>
       <c r="E693" t="str">
-        <v>https://www.prweb.com/releases/identity-pet-nutrition-debuts-at-no-3-237-on-the-2026-inc-5000--302843438.html</v>
+        <v>https://www.aboutamazon.com/news/retail/amazon-mcf-prime-delivery-merchant-websites?utm_source=rss</v>
       </c>
       <c r="F693" t="str">
-        <v>The family-owned pet food company also ranks No. 3 in Greeley, No. 84 statewide, and No. 207 among consumer products companies WINDSOR, Colo., Aug. 11, 2026 /PRNewswire-PRWeb/ -- Identity Pet Nutrition today announced its debut on the 2026 Inc. 5000, ranking No. 3,237 nationally among the...</v>
+        <v>Hundreds of thousands of merchants using Amazon's fulfillment network can activate fast, free Prime delivery in minutes—no changes to checkout, payments, or store policies required.</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="str">
-        <v>Shoplazza Spotlights Athena, Its AI Commerce Agent, at DTC Summit 2026</v>
+        <v>Merchants can now add fast, free Prime delivery to their own websites and save up to 25% on fulfillment fees with Amazon Supply Chain Services</v>
       </c>
       <c r="B694" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-24</v>
       </c>
       <c r="C694" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D694" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E694" t="str">
-        <v>https://www.prnewswire.com/news-releases/shoplazza-spotlights-athena-its-ai-commerce-agent-at-dtc-summit-2026-302848324.html</v>
+        <v>https://www.aboutamazon.com/news/retail/amazon-mcf-prime-delivery-merchant-websites?utm_source=rss</v>
       </c>
       <c r="F694" t="str">
-        <v>Co-hosted with global technology and payment partners, the summit brought together the DTC community to explore the future of AI-powered commerce and autonomous store operations. SHENZHEN, China, Aug. 11, 2026 /PRNewswire/ -- Shoplazza, an e-commerce platform provider for...</v>
+        <v>Amazon Supply Chain Services customers who enroll in Multichannel Fulfillment, along with merchants already using MCF, can now add the Prime badge and delivery to their websites and separately save 15-25% on fulfillment fees.</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="str">
-        <v>As GLP-1 Medications Reshape America, Prime Cuts Beef Jerky Identifies a New Consumer Movement Driving the Rise of Gas Station Gourmet</v>
+        <v>Obeetee UK Expands Luxury Hospitality Carpet Solutions for UK Projects</v>
       </c>
       <c r="B695" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-24</v>
       </c>
       <c r="C695" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D695" t="str">
-        <v>Energy, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E695" t="str">
-        <v>https://www.prnewswire.com/news-releases/as-glp-1-medications-reshape-america-prime-cuts-beef-jerky-identifies-a-new-consumer-movement-driving-the-rise-of-gas-station-gourmet-302847587.html</v>
+        <v>https://express-press-release.net/news/2026/09/24/1770828</v>
       </c>
       <c r="F695" t="str">
-        <v>DALLAS, Aug. 11, 2026 /PRNewswire/ -- America is quietly undergoing one of the largest consumer behavior shifts in decades. Experience the full interactive Multichannel News Release here: https://www.multivu.com/prime-cuts-beef-jerky/9413351-en-prime-cuts-beef-jerky-protein-commuter For...</v>
+        <v>London, UK, 2026-09-24 — /EPR Network/ — As demand grows for distinctive, design-led hospitality interiors, the ability to buy hospitality carpets in UK that combine [read full press release...]</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="str">
-        <v>Daybreak models are now available on AWS</v>
+        <v>Synopsys, COEP Technological University, CADFEM to Advance Engineering Education with Strategic Digital Twin &amp; Multiphysics Collaboration</v>
       </c>
       <c r="B696" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-24</v>
       </c>
       <c r="C696" t="str">
-        <v>mlpr-openai</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D696" t="str">
-        <v>Retail</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E696" t="str">
-        <v>https://openai.com/index/daybreak-models-are-now-available-on-aws</v>
+        <v>https://express-press-release.net/news/2026/09/24/1770803</v>
       </c>
       <c r="F696" t="str">
-        <v>OpenAI and AWS are making Daybreak cybersecurity capabilities available through Amazon Bedrock to support enterprise security workflows.</v>
+        <v>The newly established Ansys Digital Twin &amp;#38; Multiphysics Lab at COEP will allow students, researchers and faculty access to industry-leading Ansys simulation technologies, now part [read full press release...]</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="str">
-        <v>The Telegraph's 'Lost in Time' Italian Ghost Town Inspires New Children's Eco-Book, Blending Fairy Tale and Drone Technology</v>
+        <v>AAEON Place Agentic and AI Vision Demos Front and Center at Microelectronics UK 2026</v>
       </c>
       <c r="B697" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-24</v>
       </c>
       <c r="C697" t="str">
-        <v>Pressat</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D697" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, Healthcare, Real Estate, Energy, Retail, Automotive, Education, Media</v>
       </c>
       <c r="E697" t="str">
-        <v>https://pressat.co.uk/releases/the-telegraphs-lost-in-time-italian-ghost-town-inspires-new-childrens-eco-book-blending-fairy-tale-and-drone-technology-5b5f9fae5f40b798797e7425f014c485/</v>
+        <v>https://express-press-release.net/news/2026/09/24/1770698</v>
       </c>
       <c r="F697" t="str">
-        <v>Tuesday 11 August, 2026 "Simonetta, Ruggero and the Cherry Forest of Celleno," a new illustrated picture book by Giulio Gargiullo, is now available on Amazon. Set in a real Italian village in Italy's Lazio region, the book is built around a single idea: passing through fantasy, mixed with historical and reality references, at the end of the story, children discover that the magical village they've just read about is real, and a QR code hidden in the final pages lets them see it for themselves, through a live aerial drone flight over Celleno's authentic medieval Ghost Town (Il Borgo Fantasma) and its ancient fortress. The project is presented as a model for regional marketing through digital storytelling, transforming children's literature into a sustainable tourism tool designed to bring a</v>
+        <v>Taipei, Taiwan, 2026-09-24 — /EPR Network/ — AAEON (Stock Code: 6579), a leading provider of industrial IoT and AI Edge solutions, will host both live [read full press release...]</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="str">
-        <v>Jose Daniel Duarte Camacho Identifies Payment Experience as the Next Competitive Battleground in E-Commerce</v>
+        <v>Verneek Launches European Expansion</v>
       </c>
       <c r="B698" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-24</v>
       </c>
       <c r="C698" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D698" t="str">
         <v>AI, Retail</v>
       </c>
       <c r="E698" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=358726</v>
+        <v>https://www.prnewswire.com/news-releases/verneek-launches-european-expansion-302888935.html</v>
       </c>
       <c r="F698" t="str">
-        <v>As digital wallets, artificial intelligence, and mobile-first shopping reshape global commerce, entrepreneur and e-commerce strategist Jose Daniel Duarte Camacho is calling on online retailers to make payment experience a central component of their growth strategies. - - Digital wallets accounted for 56% of global e-commerce spending in 2025, according to the Worldpay Global Payments Report 2026. The figure confirms a decisive change in consumer behavior: shoppers increasingly expect paym... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358726</v>
+        <v>The U.S.-based AI-native leader is expanding in Europe to serve a growing regional customer base of retailers and consumer brands. LUXEMBOURG and NEW YORK, Sept. 24, 2026 /PRNewswire/ -- Verneek, the deep-tech enterprise AI company, today announced the expansion of its European operations...</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="str">
-        <v>As Carbon Capture &amp;amp; Storage Gathers Steam, New Consumer Watchdog Report Questions Its Threat To The Public And Lifeline For Fossil Fuels</v>
+        <v>Leicester UK Manufacturer Tabletop Tyrant Secures Flawless 100% Customer Satisfaction Rating Across 5,800+ Orders</v>
       </c>
       <c r="B699" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-24</v>
       </c>
       <c r="C699" t="str">
+        <v>Pressat</v>
+      </c>
+      <c r="D699" t="str">
+        <v>Retail, Gaming</v>
+      </c>
+      <c r="E699" t="str">
+        <v>https://pressat.co.uk/releases/leicester-uk-manufacturer-tabletop-tyrant-secures-flawless-100-customer-satisfaction-rating-across-5800-orders-d0146fd55dfc8057c51c13cf529dedb2/</v>
+      </c>
+      <c r="F699" t="str">
+        <v>Thursday 24 September, 2026 LEICESTER, UK — Tabletop Tyrant, an independent UK manufacturer specialising in premium miniature storage solutions and tabletop gaming accessories, has announced a landmark customer fulfilment milestone. The company's official online marketplace channel, TabletopTyrantUK, has secured a verified 100% positive buyer satisfaction rating across more than 5,800 completed transactions. The achievement reflects long-term operational consistency due to the rigorous metrics used by major e-commerce platforms. Merchant feedback performance is calculated on a strict, rolling 12-month evaluation cycle. To maintain a perfect 100% score, a vendor must execute a completely flawless year of order accuracy, secure packaging, and rapid dispatch across thousands of individual shi</v>
+      </c>
+    </row>
+    <row r="700">
+      <c r="A700" t="str">
+        <v>Biophysical Therapeutics brings longevity science to skincare with its new IF1 brand</v>
+      </c>
+      <c r="B700" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="C700" t="str">
         <v>PR Newswire</v>
       </c>
-      <c r="D699" t="str">
-[...18 lines deleted...]
-      </c>
       <c r="D700" t="str">
-        <v>Finance, AI, SaaS, Healthcare, Retail, Automotive</v>
+        <v>Retail</v>
       </c>
       <c r="E700" t="str">
-        <v>https://www.acnnewswire.com/press-release/english/109037/</v>
-[...23 lines deleted...]
- Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+        <v>https://www.prnewswire.com/news-releases/biophysical-therapeutics-brings-longevity-science-to-skincare-with-its-new-if1-brand-302888340.html</v>
+      </c>
+      <c r="F700" t="str">
+        <v>From equations and experiments in the laboratory to exclusive skincare for skin longevity WILMINGTON, Del., Sept. 23, 2026 /PRNewswire/ -- Biophysical Therapeutics, a Delaware company, announces the launch of its consumer longevity brand called IF1. It is currently accepting pre-orders...</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="str">
-        <v>Labor Day Travelers Encouraged to Check Tires Before Hitting the Road ...</v>
+        <v>Novaclad Launches AI-LiDAR Measurement Engine for the Building Trades, Starting With a Free App That Measures a Kitchen in Five Minutes</v>
       </c>
       <c r="B701" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C701" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D701" t="str">
-        <v>Retail, Education</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E701" t="str">
-        <v>https://pr-inside.com/labor-day-travelers-encouraged-to-check-tires-before-hitting-the-road-r5210971.htm</v>
+        <v>https://www.prnewswire.com/news-releases/novaclad-launches-ai-lidar-measurement-engine-for-the-building-trades-starting-with-a-free-app-that-measures-a-kitchen-in-five-minutes-302888372.html</v>
       </c>
       <c r="F701" t="str">
-        <v>(PR-inside.com) Consumer Education Campaign Reminds Drivers That Tire Condition is One of the Most Important Factors for Safe Holiday Travel LOS ANGELES, CA / ACCESS Newswire / August 10, 2026 / As millions of Americans prepare for one final summer getaway, Tires Easy is encouraging motorists to include a tire inspection on their pre-trip checklist before heading out for Labor Day weekend. Labor Day consistently ranks among the busiest travel periods of the year, with families taking advantage of the long weekend for road trips, college move-ins and visits with friends and relatives. While drivers often remember to fuel up and pack emergency ..</v>
+        <v>Built inside a working stone shop, it is the first product of the Fabrication Cloud — homeowners to local fabricators, measured and priced before anyone visits ST. LOUIS, Sept. 23, 2026 /PRNewswire/ -- Novaclad today released the first consumer product built on its AI-LiDAR measurement...</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="str">
-        <v>CV Sciences, Inc. to Announce Second Quarter 2026 Results on August ...</v>
+        <v>The Boxery expands large poly mailers inventory for bulky apparel shipments</v>
       </c>
       <c r="B702" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C702" t="str">
-        <v>PR-Inside</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D702" t="str">
         <v>Finance, Retail</v>
       </c>
       <c r="E702" t="str">
-        <v>https://pr-inside.com/cv-sciences-inc-to-announce-second-quarter-2026-results-on-august-r5210967.htm</v>
+        <v>https://pressreleasenews.org/pressroom/the-boxery-expands-large-poly-mailers-inventory-for-bulky-apparel-shipments</v>
       </c>
       <c r="F702" t="str">
-        <v>(PR-inside.com) SAN DIEGO, CA / ACCESS Newswire / August 10, 2026 /CV Sciences, Inc. (OTCQB:CVSI) (the "Company", "CV Sciences", "our", "us" or "we"), a preeminent consumer wellness company specializing in hemp extracts and other proven, science-backed natural ingredients and products, today announced that it will release financial results for the second quarter ended June 30, 2026, after the stock market closes on Thursday, August 13, 2026. The Company will hold a conference call with the investment community at 1:30 p.m. Pacific Time (4:30 p.m. Eastern Time) that same day. The webcast of the conference call will be available on the Investor Relations ..</v>
+        <v>The Boxery has expanded its in-stock inventory of large poly mailers to support bulky apparel, bedding-adjacent, and multi-item ecommerce shipments.</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="str">
-        <v>South Korean Shoppers Buy FMCG Products Less Often but Spend More Per Trip as Market Growth Slows, According to Worldpanel by Numerator</v>
+        <v>Medallion Bank Announces Pricing of Series G Preferred Stock Offering</v>
       </c>
       <c r="B703" t="str">
-        <v>2026-08-11</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C703" t="str">
-        <v>mlpr-businesswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D703" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E703" t="str">
-        <v>https://finance.yahoo.com/small-business/articles/south-korean-shoppers-buy-fmcg-000000496.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/23/3367904/0/en/medallion-bank-announces-pricing-of-series-g-preferred-stock-offering.html</v>
       </c>
       <c r="F703" t="str">
-        <v>SEOUL, South Korea, August 11, 2026--South Korean shoppers are buying FMCG products less frequently but spending more on each shopping trip. The latest FMCG Market Review from Worldpanel by Numerator shows shopping frequency fell during the first half of 2026, while spend per trip continued to increase. At the same time, consumers increasingly used different retail channels for different shopping missions as growth across the FMCG market slowed.</v>
+        <v>SALT LAKE CITY, Sept. 23, 2026 (GLOBE NEWSWIRE) -- Medallion Bank (Nasdaq: MBNKO), an FDIC-insured bank providing consumer loans for the purchase of recreational vehicles, boats, and home improvements, along with loan origination services to fintech strategic partners, announced today that it has priced a public offering of 2,200,000 additional shares of its Fixed-Rate Reset Non-Cumulative Perpetual Preferred Stock, Series G, par value $1.00 per share, with a liquidation amount of $25 per share (the “Series G Preferred Stock”) and an aggregate liquidation amount of $55,000,000. The offering is a reopening of Medallion Bank's original issuance of its Series G Preferred Stock, which occurred on May 22, 2025.</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="str">
-        <v>NNB and Axiom Foods Deliver Next-Generation Protein Solutions to Address Growing Global Whey Supply Challenges</v>
+        <v>Doseology Announces Proposed Shares-for-Debt Settlement and Resignation of Director</v>
       </c>
       <c r="B704" t="str">
-        <v>2026-08-10</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C704" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D704" t="str">
-        <v>SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E704" t="str">
-        <v>https://www.prnewswire.com/news-releases/nnb-and-axiom-foods-deliver-next-generation-protein-solutions-to-address-growing-global-whey-supply-challenges-302847574.html</v>
+        <v>https://www.prnewswire.com/news-releases/doseology-announces-proposed-shares-for-debt-settlement-and-resignation-of-director-302888301.html</v>
       </c>
       <c r="F704" t="str">
-        <v>As protein expands into every category of food and beverage, NNB introduces a scalable platform of advanced plant proteins and DL-185® di-leucine peptide technology to help brands meet consumer demand. BOISE, Idaho, Aug. 10, 2026 /PRNewswire/ -- The protein revolution is no longer limited...</v>
+        <v>KELOWNA, BC, Sept. 23, 2026 /PRNewswire/ -- Doseology Sciences Inc. (CSE: MOOD) (OTCQB: DOSEF) (FSE: VU70) ("Doseology" or the "Company") a consumer product innovation company focused on oral pouch and functional stimulant product technologies, announces that it proposes to issue an...</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="str">
-        <v>Prestige Consumer Healthcare Inc. to Participate in Canaccord Genuity Annual Growth Conference</v>
+        <v>EINSTEIN BROS. BAGELS WINS A SPOT ON NEWSWEEK'S 2026 TOP 10 BEST BAKERY CHAINS</v>
       </c>
       <c r="B705" t="str">
-        <v>2026-08-10</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C705" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D705" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E705" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/10/3342299/0/en/prestige-consumer-healthcare-inc-to-participate-in-canaccord-genuity-annual-growth-conference.html</v>
+        <v>https://www.prnewswire.com/news-releases/einstein-bros-bagels-wins-a-spot-on-newsweeks-2026-top-10-best-bakery-chains-302888082.html</v>
       </c>
       <c r="F705" t="str">
-        <v>TARRYTOWN, N.Y., Aug. 10, 2026 (GLOBE NEWSWIRE) -- Prestige Consumer Healthcare Inc. (NYSE:PBH) today announced that Christine Sacco, CFO and COO, and Phil Terpolilli, VP, Investor Relations, Treasury, &amp;amp; Business Development will participate in a fireside chat at the Canaccord Genuity 46 th Annual Growth Conference on Wednesday August 12, 2026 at 10:00 a.m. ET. A live webcast of this event will be available at www.prestigeconsumerhealthcare.com under the "Investors” section and the "Events and Presentations" tab, or by using the following link:</v>
+        <v>America's largest retail bagel chain is the only bagel brand named to the Readers' Choice Awards DENVER, Sept. 23, 2026 /PRNewswire/ -- Einstein Bros. Bagels, America's largest retail bagel chain, has been named one of the nation's top 10 Best Bakery Chains in Newsweek's 2026 Readers'...</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="str">
-        <v>KBRA Assigns Preliminary Ratings to BMO 2026-C15</v>
+        <v>Arhaus Announces Participation in Bank of America Consumer Event</v>
       </c>
       <c r="B706" t="str">
-        <v>2026-08-10</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C706" t="str">
-        <v>mlpr-businesswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D706" t="str">
-        <v>Real Estate, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E706" t="str">
-        <v>https://finance.yahoo.com/real-estate/articles/kbra-assigns-preliminary-ratings-bmo-203500207.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/23/3367856/0/en/arhaus-announces-participation-in-bank-of-america-consumer-event.html</v>
       </c>
       <c r="F706" t="str">
-        <v>NEW YORK, August 10, 2026--KBRA is pleased to announce the assignment of preliminary ratings to 13 classes of BMO 2026-C15, a $722.8 million CMBS conduit transaction collateralized by 51 commercial mortgage loans secured by 98 properties. The collateral properties are located throughout 31 MSAs, of which the three largest are New York (18.2% of pool balance), Phoenix (10.0%), and North – Central New Jersey (8.3%). The pool’s three largest property type exposures are retail (32.3%), self-storage</v>
+        <v>Arhaus Announces Participation in Bank of America Consumer Event</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="str">
-        <v>ACV VIPER™ Now Available Nationwide, Transforming Auto Dealer Service Lanes Into High-Volume Inventory Acquisition Channels</v>
+        <v>Versus Systems (VS) Appoints Brian Goldenberg as Chief Financial Officer</v>
       </c>
       <c r="B707" t="str">
-        <v>2026-08-10</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C707" t="str">
-        <v>mlpr-businesswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D707" t="str">
-        <v>Finance, AI, Retail, Automotive</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E707" t="str">
-        <v>https://finance.yahoo.com/technology/articles/acv-viper-now-available-nationwide-203000311.html</v>
+        <v>https://www.newmediawire.com/news/versus-systems-vs-appoints-brian-goldenberg-as-chief-financial-officer-7089971</v>
       </c>
       <c r="F707" t="str">
-        <v>BUFFALO, N.Y., August 10, 2026--ACV Auctions (NYSE: ACVA), the leading digital automotive marketplace and data services partner for dealers and commercial partners, today announced the availability of its VIPER automated vehicle scanning system for car dealerships nationwide. VIPER is designed to help dealers acquire more consumer vehicles directly from the service lane. Combining automated vehicle imaging, VIN-level pricing, AI-powered condition analysis, and ACV’s inspection-backed market inte</v>
+        <v>LOS ANGELES, CA - September 23, 2026 ( NEWMEDIAWIRE ) - Versus Systems (NASDAQ: VS) announced the appointment of Brian Goldenberg, CPA, as Chief Financial Officer, effective Sept. 8, 2026. Goldenberg also serves as the company Principal Financial Officer and Principal Accounting Officer and brings more than 25 years of financial and operational leadership experience, including roles in financial planning and reporting, accounting, audits, regulatory compliance, SEC matters and investor relations. Goldenberg most recently served as Chief Operating Officer, Chief Compliance Officer and Chief Financial Officer of Divisadero Street Capital Management and previously served as Chief Financial Officer of Trend Capital Management. To view the full press release, visit https://ibn.fm/N45ZP About Ve</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="str">
-        <v>GEN Restaurant Group Reports Second Quarter 2026 Financial Results</v>
+        <v>Greenland Mines (GRML) Applauds Signing of U.S.-Denmark-Greenland Security Agreement</v>
       </c>
       <c r="B708" t="str">
-        <v>2026-08-10</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C708" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D708" t="str">
         <v>Finance, Retail</v>
       </c>
       <c r="E708" t="str">
-        <v>https://pr-inside.com/gen-restaurant-group-reports-second-quarter-2026-financial-results-r5210851.htm</v>
+        <v>https://www.newmediawire.com/news/greenland-mines-grml-applauds-signing-of-u-s-denmark-greenland-security-agreement-7089969</v>
       </c>
       <c r="F708" t="str">
-        <v>(PR-inside.com) CPG Momentum Accelerates with Purchase Commitments from More Than 100 Costco Warehouses Nationwide and New Distribution Agreements with United Natural Foods and C&amp;S Wholesale Grocers Second Quarter Revenue Increased 1.2% Year-Over-Year to $55.7 Million CERRITOS, CA / ACCESS Newswire / August 10, 2026 / GEN Restaurant Group, Inc. ("GEN" or the "Company") (Nasdaq:GENK), a leader in Korean BBQ both in-restaurant and at home, with 54 GEN Korean BBQ locations and a rapidly growing consumer packaged goods ("CPG") business, today announced its financial results for the second quarter ended June 30, 2026. Financial Summary: $ in millions (except per share data) Q2 2026 Q2 2025 Revenue $ 55.7 $ 55.0 Loss from Operations $ (5.2 ) $ (1.9 ) Restaurant-Level ..</v>
+        <v>LOS ANGELES, CA - September 23, 2026 ( NEWMEDIAWIRE ) - Greenland Mines (NASDAQ: GRML) applauded the formal signing at the United Nations General Assembly of a new security agreement among the United States, the Kingdom of Denmark and Greenland. The company said the agreement formalizes the framework announced Friday and marks a milestone in strengthening long-term Arctic and North Atlantic security while underscoring Greenland growing strategic importance to the United States and Western alliance. Greenland Mines said its Sarfartoq and Skaergaard projects are positioned to support critical-minerals supply for the United States, Europe and other Western allies. Sarfartoq Initial Assessment includes a high-case pretax net present value of approximately $2.05 billion and planned annual neody</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="str">
-        <v>Electrovaya Reports Fiscal Year Q3 2026 Results</v>
+        <v>Quantum BioPharma (QNTM) Pursues a New Path for Better Multiple Sclerosis Treatments</v>
       </c>
       <c r="B709" t="str">
-        <v>2026-08-10</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C709" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D709" t="str">
-        <v>Finance, Energy, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E709" t="str">
-        <v>https://pr-inside.com/electrovaya-reports-fiscal-year-q3-2026-results-r5210850.htm</v>
+        <v>https://www.newmediawire.com/news/quantum-biopharma-qntm-pursues-a-new-path-for-better-multiple-sclerosis-treatments-7089968</v>
       </c>
       <c r="F709" t="str">
-        <v>(PR-inside.com) Record Quarterly Gross Margin of 34.9%; Record Adjusted EBITDA¹ of $3.7 Million, Up 27% Year over Year; Quarterly revenue of $17.7 million Amazon Commercial Agreement and ElvaPulse™ 1500 Launch Position Company for Expanded Growth Opportunities TORONTO, ON / ACCESS Newswire / August 10, 2026 / Electrovaya Inc. ("Electrovaya" or the "Company") (NASDAQ:ELVA)(TSX:ELVA), a leading lithium-ion battery technology and manufacturing company, today reported its financial results for the third quarter and nine month period ended June 30, 2026 ("Q3 FY 2026"). All dollar amounts are in U.S. dollars unless otherwise noted.6"). All dollar amounts are in U.S. dollars unless otherwise noted. Financial Highlights: Revenue for ..</v>
+        <v>In the United States alone, close to one million people are living with MS, with a landmark study finding that figure was more than double what had previously been assumed. Treatments for progressive forms of MS remain especially elusive, and recent research notes that no currently approved therapy directly reverses the neurodegeneration that drives long-term disability. Quantum BioPharma’s Lucid-MS candidate is designed to inhibit demyelination directly by targeting an enzyme called peptidyl arginine deiminase 2. LOS ANGELES, CA - September 23, 2026 ( NEWMEDIAWIRE ) - Nearly three million people around the world wake up every day managing a disease that has no cure, and the number keeps climbing. That reality is what makes new approaches to multiple sclerosis worth paying attention to, an</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="str">
-        <v>GEN Restaurant Group Receives Non-Binding Letter of Intent from Nationwide ...</v>
+        <v>Rollins, Inc. Announces Availability of Recorded Fireside Chat from J.P. Morgan Annual U.S. All Stars Conference</v>
       </c>
       <c r="B710" t="str">
-        <v>2026-08-10</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C710" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D710" t="str">
         <v>Finance, Retail</v>
       </c>
       <c r="E710" t="str">
-        <v>https://pr-inside.com/gen-restaurant-group-receives-non-binding-letter-of-intent-from-nationwide-r5210849.htm</v>
+        <v>https://www.prnewswire.com/news-releases/rollins-inc-announces-availability-of-recorded-fireside-chat-from-jp-morgan-annual-us-all-stars-conference-302888095.html</v>
       </c>
       <c r="F710" t="str">
-        <v>(PR-inside.com) Proposal Encompasses the Company's U.S. Restaurant Operations Only; GEN Would Retain 100% of Its Rapidly Growing CPG Business Board of Directors to Carefully Review and Evaluate the Non-Binding Proposal CERRITOS, CA / ACCESS Newswire / August 10, 2026 / GEN Restaurant Group, Inc. ("GEN" or the "Company") (Nasdaq:GENK), a leader in Korean BBQ both in-restaurant and at home, with 54 GEN Korean BBQ locations and a rapidly growing consumer packaged goods business, today announced that it has received a non-binding letter of intent (the "LOI") from a nationwide, multi-concept restaurant operator (the "Operator") to acquire only the Company's U.S. restaurant operations, including ..</v>
+        <v>ATLANTA, Sept. 23, 2026 /PRNewswire/ -- Rollins, Inc. (NYSE:ROL) ("Rollins" or the "Company"), a premier global consumer and commercial services company, today announced that a recorded replay of the fireside chat featuring Jerry Gahlhoff, President and Chief Executive Officer, and...</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="str">
-        <v>Quantum BioPharma (QNTM) Receives FDA Clearance to Advance Lucid-MS Into Phase 2</v>
+        <v>DALLAS PR AGENCY SPM COMMUNICATIONS EXPANDS CLIENT ROSTER, DEEPENS GEO EXPERTISE</v>
       </c>
       <c r="B711" t="str">
-        <v>2026-08-10</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C711" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D711" t="str">
-        <v>Finance, Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E711" t="str">
-        <v>https://www.newmediawire.com/news/quantum-biopharma-qntm-receives-fda-clearance-to-advance-lucid-ms-into-phase-2-7088365</v>
+        <v>https://www.prnewswire.com/news-releases/dallas-pr-agency-spm-communications-expands-client-roster-deepens-geo-expertise-302887935.html</v>
       </c>
       <c r="F711" t="str">
-        <v>LOS ANGELES, CA - August 10, 2026 ( NEWMEDIAWIRE ) - Quantum BioPharma (NASDAQ: QNTM) (CSE: QNTM) announced that the U.S. Food and Drug Administration has approved its Investigational New Drug (“IND”) application for Lucid-MS (Lucid-21-302), clearing the company to advance the patented, first-in-class multiple sclerosis candidate into Phase 2 clinical development. The planned randomized, double-blind, placebo-controlled study will evaluate efficacy, safety and tolerability in people with MS using clinical and radiological measures. Trial start-up activities, including site selection, are underway, with patient enrollment and drug administration expected to begin as quickly as possible. Lucid-MS is designed to provide neuroprotection by inhibiting demyelination, differentiating it from exis</v>
+        <v>L&amp;L Hawaiian Barbecue, Puttery and Sunfly join portfolio; agency is named to PR News Agency Elite 120 list for 4th consecutive year DALLAS, Sept. 23, 2026 /PRNewswire/ -- SPM Communications, a strategy-led PR agency that helps consumer brands drive cultural relevance and measurable...</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="str">
-        <v>CardVault by Tom Brady Expands Bay Area Footprint with New Palo Alto Store</v>
+        <v>Beeline Holdings (BLNE) Partners With Loft 100 Studios to Examine the Mortgage Market and New Approaches to Homeownership</v>
       </c>
       <c r="B712" t="str">
-        <v>2026-08-10</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C712" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D712" t="str">
-        <v>Retail</v>
+        <v>SaaS, Real Estate, Retail</v>
       </c>
       <c r="E712" t="str">
-        <v>https://www.prnewswire.com/news-releases/cardvault-by-tom-brady-expands-bay-area-footprint-with-new-palo-alto-store-302847358.html</v>
+        <v>https://www.newmediawire.com/news/beeline-holdings-blne-partners-with-loft-100-studios-to-examine-the-mortgage-market-and-new-approaches-to-homeownership-7089966</v>
       </c>
       <c r="F712" t="str">
-        <v>17th Retail Location Opens August 15 at Town &amp; Country Village, Further Strengthening the Brand's Presence in Northern California BOSTON, Aug. 10, 2026 /PRNewswire/ -- CardVault by Tom Brady, the first national retailer dedicated to sports cards, trading cards and authenticated...</v>
+        <v>The partnership will focus on the production of a 45-minute “Bizumentary” examining current challenges and changes in the mortgage and housing markets. The production is scheduled to begin distribution the week of Sept. 21 through BizTV, American Life Network and American Forces Network. The three networks have a combined potential audience of approximately 90 million viewers, according to Beeline. The program examines mortgage affordability, interest rates, housing inventory, alternative underwriting, automation and access to home equity. Beeline operates a digital mortgage and financial technology platform serving both homebuyers and real estate investors. The company’s strategy includes mortgage products for younger borrowers, including consumers seeking investment properties, as well a</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="str">
-        <v>TEAMSTERS, ELECTED OFFICIALS RALLY FOR DELIVERY PROTECTION ACT</v>
+        <v>Notch Unveils World's First Autonomous Performance Marketer that Reduces Customer Acquisition Costs by 30%</v>
       </c>
       <c r="B713" t="str">
-        <v>2026-08-10</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C713" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D713" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, Retail</v>
       </c>
       <c r="E713" t="str">
-        <v>https://www.prnewswire.com/news-releases/teamsters-elected-officials-rally-for-delivery-protection-act-302847351.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360855</v>
       </c>
       <c r="F713" t="str">
-        <v>Amazon Workers and Allies Urge New York City Council to Pass Delivery Reform Bill LAKE SUCCESS, N.Y., Aug. 10, 2026 /PRNewswire/ -- Teamsters General President Sean M. O'Brien and General Secretary-Treasurer Fred Zuckerman rallied today with hundreds of rank-and-file Teamsters and New...</v>
-[...2 lines deleted...]
-    <row r="714">
+        <v>Notch, a marketing automation startup, today unveiled the results of the first fully AI scaled ecommerce brand, growing Scentless &amp;#39; sales while reducing CAC by 30%. Built by former Meta product leads, Notch&amp;#39; autonomous marketing agent eliminates campaign friction for e-commerce and retail brands by fully automating creative generation, campaign launch, real-time optimization, and budget management across Meta and TikTok. - - Marketers Problem: Advertising AI Still Requires Massive Time I... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360855</v>
+      </c>
+    </row>
+    <row r="714" xml:space="preserve">
       <c r="A714" t="str">
-        <v>TABBED ANNOUNCES INTEGRATION WITH THE TOAST PLATFORM TO BRING A MEMBERS-CLUB EXPERIENCE TO RESTAURANTS</v>
+        <v>K-38 Consulting Expands Industry-Specific Outsourced CFO Services for Startups and Midsize Businesses Across the US</v>
       </c>
       <c r="B714" t="str">
-        <v>2026-08-10</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C714" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D714" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>SaaS, Healthcare, Real Estate, Retail</v>
       </c>
       <c r="E714" t="str">
-        <v>https://www.prnewswire.com/news-releases/tabbed-announces-integration-with-the-toast-platform-to-bring-a-members-club-experience-to-restaurants-302847331.html</v>
-[...2 lines deleted...]
-        <v>NEW YORK, Aug. 10, 2026 /PRNewswire/ -- Tabbed, a pioneer in Bluetooth-enabled mobile payments and AI-driven guest intelligence, today announced its integration with Toast, the global technology platform built for restaurant and retail businesses. Tabbed enables restaurants to deliver the...</v>
+        <v>https://pressreleasenews.org/pressroom/k-38-consulting-expands-industry-specific-outsourced-cfo-services-for-startups-and-midsize-businesses-across-the-us</v>
+      </c>
+      <c r="F714" t="str" xml:space="preserve">
+        <v xml:space="preserve">Raleigh-based firm brings dedicated CFO and controller support to SaaS, healthcare, biotech, law, construction, real estate, CPG and ecommerce companies nationwide.
+</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="str">
-        <v>Cuvo Health, the #1 White Label Telehealth Platform, Surpasses 300 Exclusive Providers Serving All 50 States</v>
+        <v>Kendra Stearns Drozd Reflects on Why Listening Matters Across Work ...</v>
       </c>
       <c r="B715" t="str">
-        <v>2026-08-10</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C715" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D715" t="str">
-        <v>SaaS, Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E715" t="str">
-        <v>https://www.prnewswire.com/news-releases/cuvo-health-the-1-white-label-telehealth-platform-surpasses-300-exclusive-providers-serving-all-50-states-302847249.html</v>
+        <v>https://pr-inside.com/kendra-stearns-drozd-reflects-on-why-listening-matters-across-work-r5226456.htm</v>
       </c>
       <c r="F715" t="str">
-        <v>Cuvo Health operates the licensed clinical infrastructure behind consumer health brands, med spas, wellness centers, and fitness practices nationwide. Operators launch a telehealth business offering GLP-1 weight loss, peptides, TRT, women's HRT, hair loss, ED treatment, concierge...</v>
+        <v>(PR-inside.com) Former marketing and recruiting professional shares how observing, asking questions, and paying attention became a common thread across her career and community service. BLUFFTON, SC / ACCESS Newswire / September 23, 2026 / Kendra Stearns Drozd , a former consumer marketing and executive recruiting professional now active in community service, is reflecting on how one skill has followed her through very different stages of her life: listening. Drozd's career has included advertising, brand management at Kraft Foods, and executive recruiting focused on consumer packaged goods marketing. Although the roles required different skills, she says some of the most useful lessons came from ..</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="str">
-        <v>New Balance and Tyrese Maxey Unveil the Maxey V1</v>
+        <v>Cities in 30 States Awarded $1.1M in Grants for CPR Training, Cardiac Emergency Planning</v>
       </c>
       <c r="B716" t="str">
-        <v>2026-08-10</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C716" t="str">
-        <v>WebWire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D716" t="str">
-        <v>Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E716" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=358704</v>
+        <v>https://www.newmediawire.com/news/cities-in-30-states-awarded-1-1m-in-grants-for-cpr-training-cardiac-emergency-planning-7089965</v>
       </c>
       <c r="F716" t="str">
-        <v>Today, New Balance officially unveils the Maxey v1, the first signature shoe of New Balance athlete and two-time All-Star Tyrese Maxey. Designed for speed, agility and confidence on the court, the Maxey v1 will launch worldwide on October 2 for a suggested retail price of $129.99 at newbalance.com and select retailers. - - The Maxey v1 features a dual rail plate system built to propel athletes forward while supporting quick lateral movement, pairing responsive FuelCell cushioning with st... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358704</v>
+        <v xml:space="preserve">DALLAS - September 23, 2026 ( NEWMEDIAWIRE ) - Every year, more than 350,000 cardiac arrests occur outside of a hospital in the United States [1] . Survival often depends on how quickly people nearby recognize the emergency, call 911, begin CPR and use an automated external defibrillator (AED) [2] . Yet many community organizations, schools and public-serving facilities lack a coordinated plan for responding when a cardiac emergency strikes. To help change that reality, the American Heart Association, a relentless force changing the future of health for everyone everywhere, has awarded grants to community-serving organizations to implement Cardiac Emergency Response Plans (CERPs) at 185 sites in 30 states, helping create safer places to live, learn, work and play for approximately 400,000 </v>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="str">
-        <v>OUT OF THE WOODS MAKES RETAIL DEBUT AT COSTCO WITH LIMITED-EDITION XL TOTE TRIO</v>
+        <v>Settlement Administrator Angeion Group Announces Proposed Class Action Settlement Involving Amazon.com</v>
       </c>
       <c r="B717" t="str">
-        <v>2026-08-10</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C717" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D717" t="str">
         <v>Retail</v>
       </c>
       <c r="E717" t="str">
-        <v>https://www.prnewswire.com/news-releases/out-of-the-woods-makes-retail-debut-at-costco-with-limited-edition-xl-tote-trio-302847240.html</v>
+        <v>https://www.prnewswire.com/news-releases/settlement-administrator-angeion-group-announces-proposed-class-action-settlement-involving-amazoncom-302887902.html</v>
       </c>
       <c r="F717" t="str">
-        <v>Sustainable accessories brand introduces exclusive 3-pack of washable paper totes to Costco West Coast stores and coming soon to Costco.com ORINDA, Calif., Aug. 10, 2026 /PRNewswire/ -- Out of the Woods®, the sustainable accessories brand known for its innovative washable paper bags, is...</v>
+        <v>A federal court authorized this notice. This is not a solicitation from a lawyer. PHILADELPHIA, Sept. 23, 2026 /PRNewswire/ -- A Settlement has been proposed in class action litigation against Amazon.com ("Amazon"). This class action alleges that certain of Amazon's return policies and...</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="str">
-        <v>Schwab Trading Activity Index™: STAX Score Increases Modestly in July</v>
+        <v>Sierra Space Appoints Warren Jenson to Board of Directors</v>
       </c>
       <c r="B718" t="str">
-        <v>2026-08-10</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C718" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D718" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E718" t="str">
-        <v>https://finance.yahoo.com/markets/stocks/articles/schwab-trading-activity-index-stax-163000571.html</v>
+        <v>https://www.prnewswire.com/news-releases/sierra-space-appoints-warren-jenson-to-board-of-directors-302887926.html</v>
       </c>
       <c r="F718" t="str">
-        <v>WESTLAKE, Texas, August 10, 2026--The Schwab Trading Activity Index™ (STAX) increased to 59.80 in July, up slightly from its score of 59.12 in June. The only index of its kind, the STAX is a proprietary, behavior-based index that analyzes retail investor stock positions and trading activity from Schwab’s millions of client accounts to illuminate what investors were actually doing and how they were positioned in the markets each month.</v>
+        <v>Veteran technology and finance executive of Nielson, Amazon, Delta Airlines, NBC to chair the board's audit committee LOUISVILLE, Colo., Sept. 23, 2026 /PRNewswire/ -- Sierra Space, a defense-tech space company delivering solutions for the nation's most critical missions and advancing the...</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="str">
-        <v>Meridian Holdings (MRDN) Notes Jerusalem Post Article Reviewing Second ...</v>
+        <v>Restart Life Sciences Launches HC Protein+ Products Online and Advances AI-Driven E-Commerce Strategy</v>
       </c>
       <c r="B719" t="str">
-        <v>2026-08-10</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C719" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D719" t="str">
-        <v>Finance, Retail, Gaming</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E719" t="str">
-        <v>https://pr-inside.com/meridian-holdings-mrdn-notes-jerusalem-post-article-reviewing-second-r5210765.htm</v>
+        <v>https://www.newsfilecorp.com/release/315677/Restart-Life-Sciences-Launches-HC-Protein-Products-Online-and-Advances-AIDriven-ECommerce-Strategy</v>
       </c>
       <c r="F719" t="str">
-        <v>(PR-inside.com) LAS VEGAS, NV / ACCESS Newswire / August 10, 2026 / Meridian Holdings Inc. (NASDAQ:MRDN)("Meridian" or the "Company"), a global operator and licensor of online and retail sports betting, gaming and casino platforms, serving B2B and B2C customers across over 20 regulated markets, today noted the publication of a sponsored article in The Jerusalem Post reviewing the Company's second quarter 2026 financial results. The article, published on August 6, 2026, discusses the Company's previously announced results for the second quarter ended June 30, 2026, including revenue of $50.2 million, an increase of 16% year over year; Adjusted EBITDA of $5.9 million, ..</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - September 23, 2026) - Restart Life Sciences Corp. (CSE: HEAL) (FSE: HN30) (OTC Pink: NMLSF) ("Restart Life" or the "Company") is pleased to announce the commercial online launch of its new HC Protein+ product line through Holy Crap Foods Inc. ("Holy Crap") direct-to-consumer e-commerce platform at www.holycrap.com.The launch represents another milestone in the Company's previously announced product development and digital commerce strategy,...</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="str">
-        <v>SkinSpirit and Nordstrom Expand Retail Aesthetics Partnership with New Dallas Location</v>
+        <v>Kuehne+Nagel announces long-term strategic collaboration with Amazon</v>
       </c>
       <c r="B720" t="str">
-        <v>2026-08-10</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C720" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D720" t="str">
         <v>Retail</v>
       </c>
       <c r="E720" t="str">
-        <v>https://www.prnewswire.com/news-releases/skinspirit-and-nordstrom-expand-retail-aesthetics-partnership-with-new-dallas-location-302847233.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360879</v>
       </c>
       <c r="F720" t="str">
-        <v>DALLAS, Aug. 10, 2026 /PRNewswire/ -- SkinSpirit, a leading provider of BOTOX® Cosmetic, Dysport®, and dermal fillers in the U.S., announced the opening of its newest clinic inside Nordstrom NorthPark. The opening marks SkinSpirit's sixth location within a Nordstrom store, further...</v>
-[...2 lines deleted...]
-    <row r="721" xml:space="preserve">
+        <v>As part of its continued focus on strategic growth initiatives, Kuehne+Nagel has entered into a long-term strategic collaboration with its customer, Amazon. The collaboration is comprehensive in its scope. Building on an already strong relationship, it is designed to support future business opportunities and further strengthen customer services for Amazon and its affiliates. - - &amp;#8220;We are excited to enter this long-term collaboration with Amazon, with a shared focus on scale, innovation and c... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360879</v>
+      </c>
+    </row>
+    <row r="721">
       <c r="A721" t="str">
-        <v>Intel Gamer Days 2026 Kicking Off with AAA Gaming Bundle &amp; Partnerships</v>
+        <v>Tinggly Launches New Loyalty Program - Rewarding Americans Every Time They Gift an Experience</v>
       </c>
       <c r="B721" t="str">
-        <v>2026-08-10</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C721" t="str">
-        <v>mlpr-intel</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D721" t="str">
-        <v>Retail, Gaming, Media</v>
+        <v>Retail</v>
       </c>
       <c r="E721" t="str">
-        <v>https://newsroom.intel.com/client-computing/intel-gamer-days-2026-kicking-off-with-aaa-gaming-bundle-partnerships</v>
-[...3 lines deleted...]
-The post Intel Gamer Days 2026 Kicking Off with AAA Gaming Bundle &amp; Partnerships appeared first on Newsroom.</v>
+        <v>https://prunderground.com/tinggly-launches-new-loyalty-program-rewarding-americans-every-time-they-gift-an/cmucuqfzn000004l7kmccr5n9</v>
+      </c>
+      <c r="F721" t="str">
+        <v>Supporting the brand's mission to give meaningful memories over material items, Tinggly Rewards offers savings on future gifts for every occasion The post Tinggly Launches New Loyalty Program - Rewarding Americans Every Time They Gift an Experience first appeared on</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="str">
-        <v>Crunchy Hydration, a Leading Sparkling Wellness Water on a Mission to Improve Mental and Physical Health, Expands Nationally into World Market, A One-Of-A-Kind Nationwide Retail Brand</v>
+        <v>ReFiBuy Announces General Availability of Support for Amazon's Alexa for Shopping</v>
       </c>
       <c r="B722" t="str">
-        <v>2026-08-10</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C722" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D722" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E722" t="str">
-        <v>https://www.prnewswire.com/news-releases/crunchy-hydration-a-leading-sparkling-wellness-water-on-a-mission-to-improve-mental-and-physical-health-expands-nationally-into-world-market-a-one-of-a-kind-nationwide-retail-brand-302846483.html</v>
+        <v>https://www.newswire.com/news/refibuy-announces-general-availability-of-support-for-amazons-alexa-for-shopping</v>
       </c>
       <c r="F722" t="str">
-        <v>VIRGINIA BEACH, Va., Aug. 10, 2026 /PRNewswire/ -- Today, Crunchy Hydration, a sparkling wellness water on a mission to improve mental and physical health through mindful hydration, is pleased to announce that they have officially expanded into every World Market location nationwide. The...</v>
-[...2 lines deleted...]
-    <row r="723">
+        <v>New offering extends ACO Everywhere to its first vertical shopping agent, combining lessons from ReFiBuy's work on answer engines with insights from a 100,000-prompt Amazon research library</v>
+      </c>
+    </row>
+    <row r="723" xml:space="preserve">
       <c r="A723" t="str">
-        <v>Vida Group Holdings plc Half Year Results 2026</v>
+        <v>OMP and PwC Alliance Moves Process Manufacturers from Siloed Supply Chain Planning to Unified Decisions</v>
       </c>
       <c r="B723" t="str">
-        <v>2026-08-10</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C723" t="str">
-        <v>Pressat</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D723" t="str">
-        <v>Finance, AI, Real Estate, Retail</v>
+        <v>AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E723" t="str">
-        <v>https://pressat.co.uk/releases/vida-group-holdings-plc-half-year-results-2026-65903cddddc36d80b221d51d6d542f5f/</v>
-[...2 lines deleted...]
-        <v>Monday 10 August, 2026 Vida Group Holdings plc ("Vida" or "the Group") today announces its interim results for the six months ended 30 June 2026. The first half of 2026 marks another significant milestone in Vida's evolution. The Group, which includes trading subsidiary Vida Bank Limited (“Vida Bank”), has surpassed £3 billion of mortgage assets, continued to transform its funding model through sustained retail deposit growth and accelerated investment in the technology, data and artificial intelligence capabilities that underpin its long-term competitive advantage. The results demonstrate the continued execution of Vida's strategy: building a specialist bank that combines exceptional underwriting expertise with proprietary AI-enabled mortgage intelligence, creating a scalable operating mo</v>
+        <v>https://www.acnnewswire.com/press-release/english/110315/</v>
+      </c>
+      <c r="F723" t="str" xml:space="preserve">
+        <v xml:space="preserve">ANTWERPEN, BELGIUM, Sept 23, 2026 - (ACN Newswire) - OMP and PwC have formed an alliance to bring unified, faster supply chain decisions to process manufacturers in life sciences, consumer goods, and chemicals. Planning in these industries runs on campaign production, long lead times, and regulatory requirements, all surfacing "too late to act on" when planning sits in separate systems. The alliance combines Unison Planning™, OMP's AI-enabled planning platform with built-in industry expertise, and PwC's implementation services.
+German specialty pharmaceutical company medac is already live under the alliance, with its planners working on a single demand plan in Unison Planning™. PwC and medac will present the project on October 15, 2026, at the OMP Conference in Singapore, detailing the approach behind the rollout and what it means for planning in pharma.
+Combining innovation, industry knowledge, and integration
+OMP and PwC run each implementation as a single program. OMP brings Unison Planning™, its AI-enabled platform with built-in industry expertise, connecting to the systems that a manufacturer already runs. PwC's teams lead the implementation, acting as system integrator and working directly alongside the customer's own planners.
+Both organizations see the same shift across life sciences, consumer goods, and chemicals: manufacturers replacing fragmented planning with a unified end-to-end plan, and looking for a platform and an implementation team that already know their industry.
+"Process manufacturers face the same planning constraints, whatever their size, and few have spare program capacity to absorb an implementation. That is where the combination of the platform, the industry knowledge, and an integrator who can run the program matters most," said Dieter Sleeuwaert, Senior Vice President Global Alliances at OMP.
+medac moves from spreadsheets to a single demand plan
+medac supplies specialty treatments in rheumatology, urology, hematology, and oncology to more than 90 countries, manufacturing at its own European sites. Its planning ran on a mix of spreadsheets, planning functions within its existing ERP system, and a separate tool with limited planning capability. Processes also differed by department and by geography.
+PwC, medac and OMP started with a focused demand planning release, resulting in an accelerated go-live for German planners ahead of the wider rollout. The remaining geographies, a supply planning layer, and a second release running in parallel with medac's SAP S/4 implementation will follow.
+"Leading with the demand planning release and holding the solution close to standard is what made it work. That approach transfers to other companies in the sector," said Jörg Zietz, Director, Supply Chain Planning at PwC Germany.
+PwC and medac on stage in Singapore
+Dr. Karsten Gentner, Vice President Supply Chain Management and Procurement at medac, and Jörg Zietz of PwC Germany will explain how medac is building the digital backbone for a smarter, more resilient, and AI-ready pharmaceutical supply chain. Their session takes place on October 15, 2026 at the OMP Conference in Singapore. Register for the event.
+About PwC
+At PwC, we help clients build trust and reinvent so they can turn complexity into a competitive advantage. We're a tech-forward, people-empowered network with more than 364,000 people in 136 countries and 137 territories. Across audit and assurance, tax and legal, deals and consulting, we help clients build, accelerate, and sustain momentum.
+About medac
+The medac Group is committed to improving patients' quality of life worldwide by providing access to the best possible medical therapies. As a globally operating pharmaceutical company headquartered in Germany, we are active in more than 90 countries and employ over 2,000 people worldwide. With production sites in Europe and a focus on rheumatology, urology, hematology, and oncology, medac develops and markets high-quality originator products, generics, and biosimilars.
+About OMP
+OMP helps companies facing complex planning challenges to excel, grow, and thrive by offering the best digitized supply chain planning solution on the market. Hundreds of customers in a wide range of industries - spanning consumer goods, life sciences, chemicals, metals, paper, packaging, plastics, tires, and building products - benefit from using OMP's unique Unison Planning™.
+Solution and product inquiries
+Contact OMP
++32 3 650 22 11
+Media inquiries
+Kira Perdue (Carabiner)
+SOURCE: OMP
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="str">
-        <v>Rock West Composites® Partners with DPP Pultrusion to Expand Its Space-Ready Ecommerce Product Line with STRATOPultrusion™</v>
+        <v>BFCH Signs Binding LOI With NEXT10 (OTC: NXTN) at $0.0004 Per Share to Build Expanded Health, Wellness and Longevity Platform</v>
       </c>
       <c r="B724" t="str">
-        <v>2026-08-10</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C724" t="str">
-        <v>PRWeb</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D724" t="str">
-        <v>Retail</v>
+        <v>Finance, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E724" t="str">
-        <v>https://www.prweb.com/releases/rock-west-composites-partners-with-dpp-pultrusion-to-expand-its-space-ready-ecommerce-product-line-with-stratopultrusion-302846513.html</v>
+        <v>https://www.newmediawire.com/news/bfch-signs-binding-loi-with-next10-otc-nxtn-at-0-0004-per-share-to-build-expanded-health-wellness-and-longevity-platform-7089956</v>
       </c>
       <c r="F724" t="str">
-        <v>This month Rock West Composites announces the expansion of its space-grade STRATO™ product line, which now includes pultruded solid and hollow profiles. Designed in partnership with DPP Pultrusion and with the goal of supporting next-generation, space-grade deployables, STRATOPultrusion...</v>
+        <v>NEXT10 to Contribute Operating Assets and Establish Significant Ownership Position in BFCH, Adding Resources and Scale Behind UNLOCKD’s Growth Strategy LANCASTER, PA - September 23, 2026 ( NEWMEDIAWIRE ) - BitFrontier Capital Holdings, Inc. (OTCID: BFCH), doing business as UNLOCKD Inc. (“BFCH” or the “Company”), today announced that it has entered into a binding Letter of Intent (“LOI” or “binding agreement”) with NEXT10, Inc. (OTCID: NXTN) (“NEXT10”) for a strategic transaction valued at $0.0004 per issued and outstanding BFCH common share . Under the binding agreement, NEXT10 will contribute agreed revenue-producing businesses and assets to BFCH and acquire an initial noncontrolling ownership position of up to 49% , together with representation on the BFCH Board of Directors. The agreeme</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="str">
-        <v>Consumer Demand Drives Carbliss' Americana Variety Pack into Permanent Portfolio as Backyard Bliss</v>
+        <v>Submissions Are In: Over 2,400% Week-Over-Week Growth as The Next 100 ...</v>
       </c>
       <c r="B725" t="str">
-        <v>2026-08-10</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C725" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D725" t="str">
-        <v>Finance, Retail</v>
+        <v>SaaS, Healthcare, Retail</v>
       </c>
       <c r="E725" t="str">
-        <v>https://www.prnewswire.com/news-releases/consumer-demand-drives-carbliss-americana-variety-pack-into-permanent-portfolio-as-backyard-bliss-302846301.html</v>
+        <v>https://pr-inside.com/submissions-are-in-over-2-400-week-over-week-growth-as-the-next-r5226411.htm</v>
       </c>
       <c r="F725" t="str">
-        <v>Following one of the brand's most successful product launches, Carbliss gives fan-favorite flavors a permanent home after helping raise more than $75,000 for veterans. PLYMOUTH, Wis., Aug. 10, 2026 /PRNewswire/ -- What began as a celebration of America's 250th anniversary has become one...</v>
+        <v>(PR-inside.com) Nitches Inc. invites supplement founders, creators, health practitioners, trainers, and athletes to score their concepts for free and submit them for consideration through NutraVeri. Selected concepts may receive a public feature and access to manufacturing guidance; qualified products may be considered for retail presentation. MIAMI, FL / ACCESS Newswire / September 23, 2026 / Nitches Inc. (OTCID:NICH) today announced that founder submissions have begun arriving for The Next 100 Blends, a national search for supplement concepts conducted through its NutraVeri platform. The search remains open, and founders can use NutraVeri's readiness score at no cost. The initiative is designed for people who ..</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="str">
-        <v>“Believe it or Knot” is Free to Download for Only Five Days (Until 8/14/26)</v>
+        <v>Submissions Are In: Over 2,400% Week-Over-Week Growth as The Next 100 Blends Search Remains Open</v>
       </c>
       <c r="B726" t="str">
-        <v>2026-08-10</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C726" t="str">
-        <v>WebWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D726" t="str">
-        <v>Retail, Education</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E726" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=358646</v>
+        <v>https://www.newswire.com/news/submissions-are-in-over-2-400-week-over-week-growth-as-the-next-100-blends</v>
       </c>
       <c r="F726" t="str">
-        <v>Best Seller Publishing announces the release of Anne Lehotsky &amp;#39;s new book, &amp;#8220;Believe it or Knot.&amp;#8221; It will be available in the Amazon store for free for only five days. - - &amp;#8220;Believe it or Knot&amp;#8221; is about nine-year-old Beau Johnson, whose life changes when his Navy family moves from California to Florida. Leaving behind everything he knows, Beau struggles to adjust to his new home, school, and community. Everything begins to change when he meets Knot, a wise and funny talking tree who be... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358646</v>
+        <v>Nitches Inc. invites supplement founders, creators, health practitioners, trainers, and athletes to score their concepts for free and submit them for consideration through NutraVeri. Selected concepts may receive a public feature and access to manufacturing guidance; qualified products may be considered for retail presentation.</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="str">
-        <v>“The Flame Game” by Paula Fontana — Free on Amazon for a Limited Time (Until 8/14/2026)</v>
+        <v>Menufy Survey Shows It's Time for Independent Restaurants to Get AI-Ready ...</v>
       </c>
       <c r="B727" t="str">
-        <v>2026-08-10</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C727" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D727" t="str">
-        <v>Retail, Gaming</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E727" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=358643</v>
+        <v>https://pr-inside.com/menufy-survey-shows-it-s-time-for-independent-restaurants-to-get-ai-ready-r5226405.htm</v>
       </c>
       <c r="F727" t="str">
-        <v>Best Seller Publishing is proud to announce the release of &amp;#8220;The Flame Game: Master High-Stakes Environments, Transform Your Pressure, and Forge A Lasting Legacy&amp;#8221; by motivational speaker and leadership strategist Paula Fontana &amp;#8212;available for free download on Amazon for a limited time&amp;#8212;now through August 14, 2026. - - In today&amp;#39;s high-pressure workplaces, too many talented professionals feel forced to shrink themselves, silence their voices, and sacrifice their well-being just to survive... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358643</v>
+        <v>(PR-inside.com) 80% of consumers say they would try a smaller, independently owned restaurant they had never heard of if recommended by AI OVERLAND PARK, KS / ACCESS Newswire / September 23, 2026 / Menufy , the online ordering and digital growth platform designed for independent restaurants and small chains, today released new consumer research showing that AI is changing how diners find places to eat and opening a new path to visibility for independent businesses. The survey found that 80% of consumers would try an independently owned restaurant they had never heard of if it were recommended by AI. Consumers also see a ..</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="str">
-        <v>VibeIQ Raises $22.5 Million to Accelerate AI-Native Product Creation and Market Expansion</v>
+        <v>Amazon now offers nearly 30,000 pickup locations across the US</v>
       </c>
       <c r="B728" t="str">
-        <v>2026-08-10</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C728" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D728" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E728" t="str">
-        <v>https://www.prnewswire.com/news-releases/vibeiq-raises-22-5-million-to-accelerate-ai-native-product-creation-and-market-expansion-302847024.html</v>
+        <v>https://www.aboutamazon.com/news/retail/amazon-pickup-locations-expansion?utm_source=rss</v>
       </c>
       <c r="F728" t="str">
-        <v>Funding will support further product innovation, enhanced AI capabilities, and continued go-to-market expansion as VibeIQ helps leading consumer brands and retailers bring products to market faster. BOSTON, Aug. 10, 2026 /PRNewswire/ -- VibeIQ, the first AI-native product decision...</v>
+        <v>Customers are on track to collect more than 100 million packages from Amazon pickup locations this year.</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="str">
-        <v>Drone Propellers Market Growth: The Hidden Technology Powering the Drone Economy</v>
+        <v>Amazon gives sellers an even smarter Seller Assistant and a new plugin for Amazon Quick and Anthropic’s Claude</v>
       </c>
       <c r="B729" t="str">
-        <v>2026-08-10</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C729" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D729" t="str">
-        <v>Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E729" t="str">
-        <v>https://express-press-release.net/news/2026/08/10/1766482</v>
+        <v>https://www.aboutamazon.com/news/innovation-at-amazon/seller-assistant-plugin-amazon-quick-claude?utm_source=rss</v>
       </c>
       <c r="F729" t="str">
-        <v>The global Drone Propellers Market is entering a high-growth phase as unmanned aerial vehicles become increasingly important across commercial, consumer, industrial, agricultural, logistics, and defense applications. As [read full press release...]</v>
+        <v>Sellers can now automate routine tasks 24/7 with Seller Assistant and bring their Amazon data and Seller Central insights into the AI tools they already use.</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="str">
-        <v>FlipHTML5 Product Catalogue Template Organizes Retail Collections Online</v>
+        <v>Revieve Unveils BeautyCatalyst™, a Beauty Commerce Intelligence Platform Built for the Agentic AI Era</v>
       </c>
       <c r="B730" t="str">
-        <v>2026-08-10</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C730" t="str">
-        <v>PRUnderground</v>
+        <v>PRWeb</v>
       </c>
       <c r="D730" t="str">
-        <v>Retail</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E730" t="str">
-        <v>https://prunderground.com/fliphtml5-product-catalogue-template-organizes-retail-collections-online/cmsmm9qif000704l70enpf3rp</v>
+        <v>https://www.prweb.com/releases/revieve-unveils-beautycatalyst-a-beauty-commerce-intelligence-platform-built-for-the-agentic-ai-era-302887220.html</v>
       </c>
       <c r="F730" t="str">
-        <v>Each product catalogue template gives merchants an editable framework for product images, descriptions, prices, branding, and purchase routes online. The post FlipHTML5 Product Catalogue Template Organizes Retail Collections Online first appeared on</v>
+        <v>BeautyCatalyst connects beauty expertise, consumer understanding and commerce in a purpose-built intelligence platform for the next era of beauty. CHICAGO, Sept. 23, 2026 /PRNewswire-PRWeb/ -- Revieve®, a global leader in AI-powered beauty and wellness technology, today unveiled...</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="str">
-        <v>Straightline International Introduces Canadian Court Verification Solution to Address CPIC Database Gaps for Background Screeners</v>
+        <v>SureDone Introduces Taska AI to Simplify Enterprise Marketplace Listing</v>
       </c>
       <c r="B731" t="str">
-        <v>2026-08-09</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C731" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D731" t="str">
-        <v>Retail</v>
+        <v>AI, SaaS, Retail, Media</v>
       </c>
       <c r="E731" t="str">
-        <v>https://www.pr.com/press-release/957456</v>
+        <v>https://www.prnewswire.com/news-releases/suredone-introduces-taska-ai-to-simplify-enterprise-marketplace-listing-302887100.html</v>
       </c>
       <c r="F731" t="str">
-        <v>Straightline International has expanded its international screening infrastructure, launching direct Provincial Court record searches across Canada to provide Consumer Reporting Agencies (CRAs) with primary-source verification and FCRA-compliant reporting options. [PR.com]</v>
+        <v>AI listing agent helps sellers create and manage channel listings, optimize content and resolve errors as SureDone expands pilot access NEW YORK, Sept. 23, 2026 /PRNewswire/ -- SureDone, a multichannel e-commerce listing, inventory and order management platform, today introduced Taska AI,...</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="str">
-        <v>Madison Seating tracks color preference shifts within restored herman miller furniture market</v>
+        <v>Hi-Tech Pharmaceuticals Releases Dubai Chocolate Flavor Across Retail Platforms</v>
       </c>
       <c r="B732" t="str">
-        <v>2026-08-09</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C732" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D732" t="str">
         <v>Retail</v>
       </c>
       <c r="E732" t="str">
-        <v>https://pressreleasenews.org/pressroom/madison-seating-tracks-color-preference-shifts-within-restored-herman-miller-furniture-market</v>
+        <v>https://www.prnewswire.com/news-releases/hi-tech-pharmaceuticals-releases-dubai-chocolate-flavor-across-retail-platforms-302887097.html</v>
       </c>
       <c r="F732" t="str">
-        <v>Madison Seating examines how new Herman Miller Aeron color releases are shaping buyer demand across the pre-owned Herman Miller furniture market.</v>
+        <v>NORCROSS, Ga., Sept. 23, 2026 /PRNewswire/ -- Hi-Tech Pharmaceuticals, Inc industry-leading Hydrolyzed Whey Protein adds a truly unique flavor to its stable of 17 flavors in Dubai Chocolate, giving taste-conscious consumers even more options for stand-alone protein shakes and smoothie...</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="str">
-        <v>Ucanpack unveils corrugated trays designed for shipping and point-of-sale display</v>
+        <v>Amazon co-founds The Climate Pledge Fashion Coalition to scale more sustainable materials and help prevent waste</v>
       </c>
       <c r="B733" t="str">
-        <v>2026-08-09</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C733" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D733" t="str">
         <v>Retail</v>
       </c>
       <c r="E733" t="str">
-        <v>https://pressreleasenews.org/pressroom/ucanpack-unveils-corrugated-trays-designed-for-shipping-and-point-of-sale-display</v>
+        <v>https://www.aboutamazon.com/news/sustainability/amazon-climate-pledge-sustainability-fashion-coalition?utm_source=rss</v>
       </c>
       <c r="F733" t="str">
-        <v>Ucanpack introduces customizable corrugated trays that combine shipping protection with retail point-of-sale presentation for brands nationwide.</v>
+        <v>Launched with Amazon, Stella McCartney, Canopy, and the World Economic Forum, The Climate Pledge Fashion Coalition connects over 60 industry leaders to accelerate climate innovation.</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="str">
-        <v>Ucanpack rolls out additional cube box dimensions for e-commerce sellers</v>
+        <v>Wearable Devices Receives China Patent Allowance for Pressure-Based Gesture Control</v>
       </c>
       <c r="B734" t="str">
-        <v>2026-08-09</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C734" t="str">
-        <v>PressReleaseNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D734" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, Retail</v>
       </c>
       <c r="E734" t="str">
-        <v>https://pressreleasenews.org/pressroom/ucanpack-rolls-out-additional-cube-box-dimensions-for-e-commerce-sellers-2</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/23/3367477/0/en/wearable-devices-receives-china-patent-allowance-for-pressure-based-gesture-control.html</v>
       </c>
       <c r="F734" t="str">
-        <v>Ucanpack, a Winder, GA packaging manufacturer, expands its cube box inventory with new size options to help online sellers reduce dimensional weight shipping costs.</v>
+        <v>Allowance extends the Company’s patent family covering gesture and proportional-control interaction with digital devices, from consumer electronics and XR to emerging applications in robotics and physical AI</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="str">
-        <v>Ucanpack notes telescoping boxes offer adjustable fit for irregular shipments</v>
+        <v>TreVita Expands Regenerative Medicine Program and Stem Cell Service Offering</v>
       </c>
       <c r="B735" t="str">
-        <v>2026-08-09</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C735" t="str">
-        <v>PressReleaseNews</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D735" t="str">
-        <v>Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E735" t="str">
-        <v>https://pressreleasenews.org/pressroom/ucanpack-notes-telescoping-boxes-offer-adjustable-fit-for-irregular-shipments</v>
+        <v>https://www.newmediawire.com/news/trevita-expands-regenerative-medicine-program-and-stem-cell-service-offering-7089950</v>
       </c>
       <c r="F735" t="str">
-        <v>Ucanpack highlights how telescoping boxes help e-commerce sellers reduce dimensional weight shipping costs for irregularly sized products.</v>
-[...2 lines deleted...]
-    <row r="736" xml:space="preserve">
+        <v>Company Broadens Physician-led Regenerative Medicine Offering Across Additional Therapeutic Areas, With a Focus on Individualized Care, Cellular Quality and Transparency Key Highlights: TreVita is expanding its regenerative medicine program across therapeutic areas, including healthy aging and rejuvenation, sports and orthopedic injuries, among others. The program emphasizes greater transparency around the cellular products clients receive, including cell source, count, viability, testing and documentation. TreVita’s regenerative medicine program provides end-to-end support, from medical review and treatment planning through travel coordination, treatment and post-care follow-up. SAN DIEGO, CA - September 23, 2026 ( NEWMEDIAWIRE ) - TreVita , a U.S.-based medical travel company helping Ame</v>
+      </c>
+    </row>
+    <row r="736">
       <c r="A736" t="str">
-        <v>The Great Morph Reaches No. 1 in Amazon Kindle Business Categories</v>
+        <v>OMP and PwC Alliance Moves Process Manufacturers from Siloed Supply ...</v>
       </c>
       <c r="B736" t="str">
-        <v>2026-08-08</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C736" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D736" t="str">
-        <v>AI, Retail</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E736" t="str">
-        <v>https://pressreleasenews.org/pressroom/the-great-morph-reaches-no-1-in-amazon-kindle-business-categories</v>
-[...3 lines deleted...]
-</v>
+        <v>https://pr-inside.com/omp-and-pwc-alliance-moves-process-manufacturers-from-siloed-supply-r5226396.htm</v>
+      </c>
+      <c r="F736" t="str">
+        <v>(PR-inside.com) Specialty pharmaceutical company medac has moved its planners onto a single demand plan. PwC and medac present the rollout and the road ahead at OMP's Singapore event on October 15, 2026. ANTWERPEN, BE / ACCESS Newswire / September 23, 2026 / OMP and PwC have formed an alliance to bring unified, faster supply chain decisions to process manufacturers in life sciences, consumer goods, and chemicals. Planning in these industries runs on campaign production, long lead times, and regulatory requirements, all surfacing "too late to act on" when planning sits in separate systems. The alliance combines Unison Planning™, OMP's AI-enabled planning platform ..</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="str">
-        <v>How Morikol® Tripeptides Support Joint, Skin, and Hair Wellness in PureHealth Research Peptide Supplements</v>
+        <v>Integrated Rewards Launches "Celebrate Canadian" Campaign to Connect ...</v>
       </c>
       <c r="B737" t="str">
-        <v>2026-08-08</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C737" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D737" t="str">
         <v>Retail</v>
       </c>
       <c r="E737" t="str">
-        <v>https://www.prnewswire.com/news-releases/how-morikol-tripeptides-support-joint-skin-and-hair-wellness-in-purehealth-research-peptide-supplements-302842572.html</v>
+        <v>https://pr-inside.com/integrated-rewards-launches-celebrate-canadian-campaign-to-connect-r5226387.htm</v>
       </c>
       <c r="F737" t="str">
-        <v>MANASSAS, Va., Aug. 8, 2026 /PRNewswire/ -- PureHealth Research is spotlighting the growing consumer interest in peptide nutrition and the role thoughtful nutritional choices play in maintaining healthy joints, skin and hair. Many of today's peptide supplements feature Morikol® Marine...</v>
+        <v>(PR-inside.com) Celebrate Canadian increases cash back rewards and visibility for Canadian brands, making it easier and more rewarding for consumers to shop Canadian TORONTO, ON / ACCESS Newswire / September 23, 2026 / EQ Inc. (TSXV:EQ) ("EQ Works" or the "Company") today announced that Integrated Rewards, its Canadian card-linked rewards network, has launched "Celebrate Canadian," a new campaign designed to increase the visibility of Canadian brands across its merchant network and provide members with enhanced cash back incentives when shopping Canadian. The initiative responds to growing consumer interest in supporting Canadian brands while creating a timely commercial opportunity for Integrated Rewards to ..</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="str">
-        <v>Book Profits to Document Textbook Resale Trends During Peak Back-to-School Season</v>
+        <v>Havana Roasters Coffee Opens Hollywood Flagship Cafe</v>
       </c>
       <c r="B738" t="str">
-        <v>2026-08-08</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C738" t="str">
-        <v>PressReleaseNews</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D738" t="str">
-        <v>Retail, Education</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E738" t="str">
-        <v>https://pressreleasenews.org/pressroom/book-profits-to-document-textbook-resale-trends-during-peak-back-to-school-season</v>
+        <v>https://www.newmediawire.com/news/havana-roasters-coffee-opens-hollywood-flagship-cafe-7089944</v>
       </c>
       <c r="F738" t="str">
-        <v/>
+        <v>HOLLYWOOD, CA - September 23, 2026 ( NEWMEDIAWIRE ) - Havana Roasters Coffee Companies Inc. (“HRC” or the “Company”) (OTC: THRC) announces that its first licensed Havana Roasters Coffee Cuban Bakery &amp;amp; Sandwich Bar in Hollywood, California is now open to the public. The cafe opened in a phased “soft” format, with a formal grand opening celebration to be announced. The opening turns more than two years of lease acquisition, design, permitting, and build-out into an operating, revenue-generating store - the first under HRC’s license to HRC Hospitality Corp., through which the Company earns licensing fees and holds an equity stake. An Authentic Ventanita in the Heart of Hollywood The flagship brings an authentic Cuban Ventanita experience to a modern cafe: the Company’s artisan-roasted caf</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="str">
-        <v>Anzzi data shows rising consumer preference for frameless shower tub door designs</v>
+        <v>CHOUCHOU &amp; FRIENDS Opens First Global Flagship with 300+ Products</v>
       </c>
       <c r="B739" t="str">
-        <v>2026-08-08</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C739" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D739" t="str">
         <v>Retail</v>
       </c>
       <c r="E739" t="str">
-        <v>https://pressreleasenews.org/pressroom/anzzi-data-shows-rising-consumer-preference-for-frameless-shower-tub-door-designs</v>
+        <v>https://www.pr-inside.com/chouchou-friends-opens-first-global-flagship-with-300-products-r5226364.htm</v>
       </c>
       <c r="F739" t="str">
-        <v>Anzzi's seasonal remodeling trend data shows growing consumer interest in frameless shower tub door designs ahead of 2026 bathroom renovations.</v>
+        <v>(PR-inside.com) Shanghai, Sept 23, 2026 - (ACN Newswire) - The first CHOUCHOU &amp; FRIENDS global flagship store officially opened at No. 558 East Nanjing Road, Huangpu District, Shanghai. Occupying a total floor area of 570 square metres, it is China's first multi-celebrity-IP immersive fan experience flagship store, bringing music, trendy toys and culture together in one trendy experience space. A significant step in Star Plus Legend's offline retail matrix, the store is set to become a city-level trendy IP landmark in the heart of East Nanjing Road's core commercial district. Zhou Peimin, Chief Operating Officer of Star Plus Legend Group, said in ..</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="str">
-        <v>Buc-ee's Issues Statement Regarding Federal Trademark Infringement Suit Against 'Beaver's Mini Mart'</v>
+        <v>Zhibao Technology Inc. Enters into Non-Binding Letter of Intent to Acquire On-Chain Trading Platform MeVX</v>
       </c>
       <c r="B740" t="str">
-        <v>2026-08-07</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C740" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D740" t="str">
-        <v>Retail</v>
+        <v>Finance, SaaS, Retail</v>
       </c>
       <c r="E740" t="str">
-        <v>https://www.newswire.com/news/buc-ee-s-issues-statement-regarding-federal-trademark-infringement-suit-against</v>
+        <v>https://www.newsfilecorp.com/release/315641/Zhibao-Technology-Inc.-Enters-into-NonBinding-Letter-of-Intent-to-Acquire-OnChain-Trading-Platform-MeVX</v>
       </c>
       <c r="F740" t="str">
-        <v>Action Follows Repeated Unanswered Outreach Efforts to Protect Federal Trademark Rights and Prevent Consumer Confusion</v>
+        <v>KEY HIGHLIGHTSStrategic Acquisition: Zhibao Technology Inc. (NASDAQ: ZBAO) ("Zhibao," "we," or the "Company") has signed a non-binding Letter of Intent (LOI) to acquire MeVX, a non-custodial multi-chain trading terminal specializing in on-chain assets and meme-asset trading scenarios. Feature-Rich On-Chain Platform: MeVX supports trading across major blockchains and connects to third-party decentralized trading infrastructure. It provides a consumer-facing tool suite featuring advanced options...</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="str">
-        <v>Live 4K Isn't Always Really 4K: Beamr Delivers What Viewers Expect - And Lets Them Confirm It</v>
+        <v>Decoding the U.S. Reverse Logistics Market in 5 Numbers</v>
       </c>
       <c r="B741" t="str">
-        <v>2026-08-07</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C741" t="str">
-        <v>NewMediaWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D741" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E741" t="str">
-        <v>https://www.newmediawire.com/news/live-4k-isn-t-always-really-4k-beamr-delivers-what-viewers-expect-and-lets-them-confirm-it-7088331</v>
+        <v>https://express-press-release.net/news/2026/09/23/1773361</v>
       </c>
       <c r="F741" t="str">
-        <v>By Beamr DETROIT, MICHIGAN - August 7, 2026 ( NEWMEDIAWIRE ) - The Beamr (NASDAQ: BMR) stack turns lower-resolution feeds into the 4K viewers expect - without the delivery-cost penalty upscaling normally carries. Real viewers confirm the result Billions of viewers spent this summer watching the World Cup, and many of them did it on 4K screens. They carry that expectation to everything they watch next, but what they don't always know is how often the "4K" they see is actually upscaled 4K. A large share of premium live sports still leaves the venue as a lower-resolution feed. The jump to 4K happens somewhere else, often inside the television set itself, without production control over the result. Rebuilding contribution infrastructure to native 4K is a multi-year process. The gap between wha</v>
+        <v>The e-commerce boom hasn&amp;#8217;t just changed how Americans shop &amp;#8212; it&amp;#8217;s transformed what happens after a purchase gets sent back. The U.S. reverse logistics market [read full press release...]</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="str">
-        <v>Wrap Technologies (WRAP) Launches WrapTactics LMS, Completing WrapShield Training Foundation</v>
+        <v>Microscope Market: How AI Is Redefining Digital Imaging and Analysis</v>
       </c>
       <c r="B742" t="str">
-        <v>2026-08-07</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C742" t="str">
-        <v>NewMediaWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D742" t="str">
-        <v>Finance, SaaS, Retail, Education</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E742" t="str">
-        <v>https://www.newmediawire.com/news/wrap-technologies-wrap-launches-wraptactics-lms-completing-wrapshield-training-foundation-7088328</v>
+        <v>https://express-press-release.net/news/2026/09/23/1773334</v>
       </c>
       <c r="F742" t="str">
-        <v>LOS ANGELES, CA - August 7, 2026 ( NEWMEDIAWIRE ) - Wrap Technologies (NASDAQ: WRAP) announced the commercial launch of WrapTactics(TM) Learning Management System (“LMS”), completing the training foundation of its WrapShield(TM) six-tier human-centered response architecture. The platform provides digital learning, certification management, immersive virtual reality training, compliance reporting and mobile learning to support deployment of the company’s non-lethal response technologies, including BolaWrap(R) 150. The launch follows the U.S. Bureau of Alcohol, Tobacco, Firearms and Explosives’ 2026 classification of BolaWrap 150 as an instrument of restraint rather than a firearm or weapon, a determination the company said expands procurement opportunities beyond traditional law enforcement</v>
+        <v>The global microscope market was valued at USD 11.9 billion in 2025 and is expected to increase from USD 12.7 billion in 2026 to USD [read full press release...]</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="str">
-        <v>HARIBO OF AMERICA ENTERS NEW PHASE OF U.S. GROWTH UNDER NEW PRESIDENT &amp;amp; CEO, JON HUGHES</v>
+        <v>“Memories Are Made of This: 51 Short Stories That Will Make You Laugh, Cry, and See Life Differently,” Best-Selling Book Offered for Free (Ending Soon) (Until 9/25/26)</v>
       </c>
       <c r="B743" t="str">
-        <v>2026-08-07</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C743" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D743" t="str">
         <v>Retail</v>
       </c>
       <c r="E743" t="str">
-        <v>https://www.prnewswire.com/news-releases/haribo-of-america-enters-new-phase-of-us-growth-under-new-president--ceo-jon-hughes-302846239.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360710</v>
       </c>
       <c r="F743" t="str">
-        <v>Leadership transition comes as HARIBO expands consumer experiences through innovation and the launch of its first-ever U.S. retail stores ROSEMONT, Ill., Aug. 7, 2026 /PRNewswire/ -- HARIBO of America is entering its next phase of growth in the United States under new President &amp; CEO Jon...</v>
+        <v>Best Seller Publishing announces the release of Gregory Mark Haynes&amp;#39; new book, &amp;#8220;Memories Are Made of This: 51 Short Stories That Will Make You Laugh, Cry, and See Life Differently.&amp;#8221; It will be available in the Amazon store for free for two more days. - - &amp;#8220;Memories Are Made of This&amp;#8221; is about Gregory Mark Haynes&amp;#39; extraordinary journey across three continents and three cultures, told through 51 deeply personal stories from his life. - - Born in Australia and shaped by experiences in South A... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360710</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="str">
-        <v>Greenland Mines (GRML) Launches Biggest Skaergaard Field Season Yet as Critical Minerals Take Center Stage</v>
+        <v>Textile Printing Market Report: Screen Printing vs. Digital Printing</v>
       </c>
       <c r="B744" t="str">
-        <v>2026-08-07</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C744" t="str">
-        <v>NewMediaWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D744" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E744" t="str">
-        <v>https://www.newmediawire.com/news/greenland-mines-grml-launches-biggest-skaergaard-field-season-yet-as-critical-minerals-take-center-stage-7088325</v>
+        <v>https://express-press-release.net/news/2026/09/23/1773327</v>
       </c>
       <c r="F744" t="str">
-        <v>The company launches its 2026 season, designed to move its Skaergaard project into its next phase of development. Key critical minerals mined at Skaergaard, including palladium and platinum serve critical industrial functions with few viable substitutes. Skaergaard ranks among the world’s largest undeveloped palladium, gold and platinum deposits, and Greenland Mines holds an 80% interest in the licenses covering it. LOS ANGELES, CA - August 7, 2026 ( NEWMEDIAWIRE ) - Argus, a support vessel loaded with drill rigs, just sailed out of Reykjavik, and it is carrying more than equipment. The ship is carrying the opening move of Greenland Mines’ (NASDAQ: GRML) most ambitious field season yet at its Skaergaard project, part of a broader push into the critical minerals the modern economy cannot fu</v>
+        <v>The global textile printing market is entering a fast-growth phase as brands, manufacturers, and fashion houses race to meet consumer demand for personalization, speed, and [read full press release...]</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="str">
-        <v>LaFontaine Automotive Group Joins Amazon Autos Marketplace with More Than 40 Retail Locations in Michigan</v>
+        <v>SmartVendor Brings Autonomous Retail to the Czech Parliament; Clears ...</v>
       </c>
       <c r="B745" t="str">
-        <v>2026-08-07</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C745" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D745" t="str">
-        <v>Retail, Automotive</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E745" t="str">
-        <v>https://www.prnewswire.com/news-releases/lafontaine-automotive-group-joins-amazon-autos-marketplace-with-more-than-40-retail-locations-in-michigan-302846193.html</v>
+        <v>https://pr-inside.com/smartvendor-brings-autonomous-retail-to-the-czech-parliament-clears-r5226286.htm</v>
       </c>
       <c r="F745" t="str">
-        <v>Leading automotive retailer expands its omnichannel strategy, bringing a seamless online vehicle shopping experience to Michigan consumers through Amazon Autos. HIGHLAND, Mich., Aug. 7, 2026 /PRNewswire/ -- LaFontaine Automotive Group today announced its more than 40 retail locations has...</v>
+        <v>(PR-inside.com) SmartVendor deploys Innovendi Elite at the Chamber of Deputies, delivering grab-and-go AI retail with zero cameras and full GDPR compliance PRAGUE, CZ / ACCESS Newswire / September 23, 2026 / SmartVendor today announced the deployment of an autonomous, AI-powered retail solution inside the Chamber of Deputies of the Parliament of the Czech Republic, built on the WeightAI™ platform from SHEKEL Scales Ltd., the weight-based AI technology and solution provider behind the next generation of autonomous retail. For public institutions across Europe, autonomous retail has presented a compliance contradiction: the technology that makes unattended stores work typically relies on cameras, and cameras mean ..</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="str">
-        <v>Tribesigns Expands Collaboration with Leading U.S. Home Retailers at Las Vegas Market 2026</v>
+        <v>SmartVendor Brings Autonomous Retail to the Czech Parliament; Clears Europe's Toughest Privacy Bar with SHEKEL WeightAI(TM)</v>
       </c>
       <c r="B746" t="str">
-        <v>2026-08-07</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C746" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D746" t="str">
-        <v>Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E746" t="str">
-        <v>https://www.prnewswire.com/news-releases/tribesigns-expands-collaboration-with-leading-us-home-retailers-at-las-vegas-market-2026-302844877.html</v>
+        <v>https://www.newswire.com/news/smartvendor-brings-autonomous-retail-to-the-czech-parliament-clears-22830854</v>
       </c>
       <c r="F746" t="str">
-        <v>NEW YORK, Aug. 7, 2026 /PRNewswire/ -- Tribesigns, a globally acclaimed furniture manufacturer and retailer, expanded its engagement with leading U.S. home retailers at Las Vegas Market 2026 as senior representatives from key retail partners visited the company's booth to view the latest...</v>
+        <v>SmartVendor deploys Innovendi Elite at the Chamber of Deputies, delivering grab-and-go AI retail with zero cameras and full GDPR compliance</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="str">
-        <v>GEN Restaurant Group Appoints CPG Industry Veteran Mark Cutrona as ...</v>
+        <v>Eyewear Market: How Smart Glasses Are Redefining Consumer Technology</v>
       </c>
       <c r="B747" t="str">
-        <v>2026-08-07</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C747" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D747" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E747" t="str">
-        <v>https://pr-inside.com/gen-restaurant-group-appoints-cpg-industry-veteran-mark-cutrona-as-r5209673.htm</v>
+        <v>https://express-press-release.net/news/2026/09/23/1773273</v>
       </c>
       <c r="F747" t="str">
-        <v>(PR-inside.com) 30-Year Consumer Packaged Goods Executive Joins GEN from Hormel Foods, with Prior Sales Leadership Roles at Kimberly-Clark and TreeHouse Foods Appointment Deepens Sales, Broker and Category Management Leadership as GEN Scales Its Rapidly Growing Retail Business Nationwide CERRITOS, CA / ACCESS Newswire / August 7, 2026 / GEN Restaurant Group, Inc. ("GEN" or the "Company") (Nasdaq:GENK), a leader in Korean BBQ both in-restaurant and at home, with more than 54 GEN Korean BBQ locations and a rapidly growing consumer packaged goods ("CPG") business, today announced the appointment of Mark Cutrona as Senior Vice President of Sales and Operations, effective immediately. In his ..</v>
+        <v>The global eyewear market is expanding rapidly as vision-care requirements converge with fashion, digital commerce, and connected technology. The market was valued at USD 221.9 [read full press release...]</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="str">
-        <v>The Precision Peptide Company Completes Migration of Amino Innovations Online Store and Customer Base to Company Website</v>
+        <v>Automotive Aftermarket Trends: How E-Commerce Rewrote the Rulebook</v>
       </c>
       <c r="B748" t="str">
-        <v>2026-08-07</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C748" t="str">
-        <v>mlpr-newsfile</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D748" t="str">
-        <v>Retail</v>
+        <v>Retail, Automotive</v>
       </c>
       <c r="E748" t="str">
-        <v>https://www.newsfilecorp.com/release/308501/The-Precision-Peptide-Company-Completes-Migration-of-Amino-Innovations-Online-Store-and-Customer-Base-to-Company-Website</v>
+        <v>https://express-press-release.net/news/2026/09/23/1773271</v>
       </c>
       <c r="F748" t="str">
-        <v>Vancouver, British Columbia--(Newsfile Corp. - August 7, 2026) - The Precision Peptide Company (CSE: BPC) (OTCQB: PNGAF) (the "Company" or "BPC"), a publicly traded wellness company focused on advanced peptide formulations and delivery systems, today announced that it has completed the migration of the Amino Innovations online supplement store www.aminoinnovations.com (the "Amino Innovations Store"), including its product catalogue and existing customer base, onto the Company's e-commerce...</v>
-[...2 lines deleted...]
-    <row r="749">
+        <v>The global automotive aftermarket was valued at USD 489.5 billion in 2025 and is expected to reach USD 509.8 billion in 2026, climbing to USD [read full press release...]</v>
+      </c>
+    </row>
+    <row r="749" xml:space="preserve">
       <c r="A749" t="str">
-        <v>Spectrum Brands Holdings Reports Fiscal 2026 Third Quarter Results</v>
+        <v>CHOUCHOU &amp; FRIENDS Opens The First Global Flagship Store, Launching the 'One City, One Store' Strategy with More Than 300 New Products</v>
       </c>
       <c r="B749" t="str">
-        <v>2026-08-07</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C749" t="str">
-        <v>mlpr-businesswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D749" t="str">
-        <v>Finance, Retail</v>
+        <v>Finance, AI, SaaS, Healthcare, Retail, Automotive, Media</v>
       </c>
       <c r="E749" t="str">
-        <v>https://finance.yahoo.com/markets/stocks/articles/spectrum-brands-holdings-reports-fiscal-103000026.html</v>
-[...5 lines deleted...]
-    <row r="750">
+        <v>https://www.acnnewswire.com/press-release/english/110309/</v>
+      </c>
+      <c r="F749" t="str" xml:space="preserve">
+        <v xml:space="preserve">Shanghai, Sept 23, 2026 - (ACN Newswire) - The first CHOUCHOU &amp; FRIENDS global flagship store officially opened at No. 558 East Nanjing Road, Huangpu District, Shanghai. Occupying a total floor area of 570 square metres, it is China's first multi-celebrity-IP immersive fan experience flagship store, bringing music, trendy toys and culture together in one trendy experience space. A significant step in Star Plus Legend's offline retail matrix, the store is set to become a city-level trendy IP landmark in the heart of East Nanjing Road's core commercial district.
+Zhou Peimin, Chief Operating Officer of Star Plus Legend Group, said in her opening speech: “Shanghai is not only a trendsetter for China’s consumer market, but also a key gateway through which global brands and trend culture reach China and Chinese brands reach the world. East Nanjing Road sits at the very intersection of Shanghai-style commercial heritage and contemporary youth culture. Choosing this address for the first store is a deliberate first step in Star Plus Legend’s ‘One City, One Store’ strategy. Through this space, we hope to bring younger, more contemporary trendy content to East Nanjing Road, give consumers a cultural experience worth lingering in and returning to, and leave behind an IP memory for Shanghai that people can take away and share.”
+Music Woven into Architecture, An Immersive Space Unfolds Floor by Floor
+As the centrepiece of the store experience, the interior design takes its cues from the aesthetics and storytelling of Jay Chou’s classic songs, linking fans’ shared musical memories with somewhere to meet offline, creating a fan space to wander through, play in and linger in.
+This experience is clearly perceptible from the facade. A signature giant clock installation pays tribute to “Counter-clockwise Clock”, giving the space a sense of time running backwards. Standing on East Nanjing Road, passers-by immediately register a musical symbol that belongs to CHOUCHOU. The building as a whole draws on the retro European Gothic aesthetic of “William’s Castle”. The period stone cladding, carved arched windows, stained glass and fireplace settings recreate the song’s fantastical castle atmosphere in physical form. Music is no longer something merely heard, it becomes a scene you can see and walk into.
+Inside, the narrative unfolds floor by floor. 1F, the “Star’s Living Room”, carries the retro European villa facade through to the interior, with a giant chiming clock installation, large art toy sculptures and lighting strips, complemented indoors by stained glass, a fireplace-and-sofa lounge, a central large art toy island and a blind box retail area. The floor balances shopping with photo-taking and rest, recreating the feel of a living room where fans gather. On 2F, the “CHOUCHOU Universe” stages blue nebula resin flooring, time-space photo-frame installations and happiness-making capsule pods to create a walk-through IP universe, with immersive photo spots and storytelling at its core. 3F, the “Secret Loft”, is expected to open to the public in November 2026 and is planned to house a hidden restaurant and an acoustics laboratory party space, extending the store beyond retail into community gathering.
+More Than 300 SKUs at Launch, with Global Debuts and City Exclusives in the Spotlight
+Beyond the spatial experience, the store’s product line-up is equally rich. During the opening period, the store is unveiling a first drop of more than 300 SKUs across seven categories: collectible figures and blind boxes, themed plush, trendy accessories, home and lifestyle, digital peripherals, city exclusives and cross-brand collaborations. The range covers both collectible large art toys and series blind boxes, and practical spin-offs for everyday use, delivering on the promise of “collect it, wear it, use it”.
+At the centre of the opening line-up are six plush series—Earphone CHOUCHOU, Poker Encounter, Football CHOUCHOU, Dim Sum Is Busy, Absolute Pitch and Milk Tea CHOUCHOU—unveiled as a surprise, each with its own distinctive theme concept and cute, playful styling, adding a younger, more comforting and more collectible note to the store’s trendy toy offer.  The “Kung Fu Soccer × CHOUCHOU” collaboration series brings together the rousing spirit of sport and the CHOUCHOU character. Using trendy toys as a medium to connect with film and television culture, the series creates a new form of expression between the thrill of a sports storyline and the approachability of the IP character. Star Plus Legend's original IP MAJI DOGGIE goes on sale in a physical store for the first time, joined by IPs including WAKAEMO, further broadening the store’s IP matrix and giving consumers more characters to choose from and interact with.
+Also in the mix is the “Shanghai Flagship Store City Exclusive Series”, inspired by Shanghai’s urban culture and the architecture of the flagship store itself. It turns Shanghai-style motifs such as the East Nanjing Road store, the Oriental Pearl Tower and Magnolia into collectible souvenirs, so that customers can “Bring the flagship store and Shanghai memories home”. Several limited editions make their global debut during the opening period and are available only at the East Nanjing Road flagship store. From cross-brand collaborations to original IP incubation, and from city exclusives to collectible figures, the range strengthens the store’s content and gives the opening line-up greater depth and freshness, all assembled with genuine care.
+“One City, One Store” Strategy Kicks Off as the Offline Retail Matrix Accelerates
+Beyond products, the store’s IP strategy and expansion roadmap are equally well defined. Anchored by CHOUCHOU, Jay Chou’s official anime-style IP character, the store will continue to introduce more global celebrity IPs over time, supporting multi-IP co-existence. Zhou Peimin said the flagship store operates a “One City, One Store; One City, One Custom Design” model, and will keep the space fresh with regularly updated products, themes, collaborations and cultural content, so that every visit offers new discoveries and experiences. Next, Central China's first flagship store, in Changsha, will open on September 24, followed by flagship stores in Chengdu and Guangzhou. The store network will also bring in overseas trendy IP content and work with Unitree Robotics to explore a new business track of “trendy IP + smart hardware”.
+For Star Plus Legend, opening its first global flagship store is both a key step in extending from IP operation into physical, on-the-ground experience and an important milestone in upgrading the offline retail matrix from robot shops and pop-up stores into flagship-store experience spaces. The opening is only the starting point. The store will keep refreshing its content around new IP releases, artist collaborations, city exclusives and offline community events, so that every visit feels new and the opening buzz turns into lasting content appeal and urban trend vitality.
+Zhou Peimin said the company aims to build IPs for the long term, approach business through a cultural lens and use physical space as a point of connection. Products are not simply merchandise, but part of the IP narrative; a store is not a one-off photo spot, but the beginning of an ongoing relationship between the brand and its customers. CHOUCHOU &amp; FRIENDS’ vision is to become a world-class trendy celebrity IP platform deeply rooted in Chinese culture, connected to global creative resources and in step with the era's direction of high-quality development in the cultural sector. Using trendy IPs as a vehicle, it will tell compelling cultural stories for a new era and bring Chinese trend culture to the world.
+About Company
+Star Plus Legend Holdings Limited (6683.HK) was founded in 2017 and primarily focuses on IP creation and operation, leveraging IP-driven synergies to expand into AI + robotics and new consumption in the healthy lifestyle sector. The Company was successfully listed on the Main Board of the Hong Kong Stock Exchange in July 2023, approved for inclusion in the Hang Seng Composite Index in February 2024, and formally entered the Hong Kong Stock Connect in March of the same year. In September 2025, Star Plus Legend announced the acquisition of approximately 1.17% equity in National Stadium Co., Ltd. (the operator of the Bird’s Nest), becoming the only private-sector shareholder of the Bird’s Nest to date. In November of the same year, Star Plus Legend announced that it had become a strategic shareholder of Galaxy Corporation Co., Ltd (“Galaxy”), a well-known entertainment management company in South Korea, strengthening its global IP presence. Galaxy boasts a roster of globally influential artists, including Kwon Ji-Yong (also known as G-DRAGON), Kim Jong-kook, and Song Kang-ho.
+In the field of IP creation and operation, the Company maximizes the influence of its artists by creating personalized character and content IPs tailored to each individual. In terms of character IPs, the Company has established deep collaborations with core celebrities such as Jay Chou and Liu Keng-hung, resulting in two iconic IPs — “CHOUCHOU” and “Coach Liu”. And the cumulative number of fans of the existing celebrity IP portfolio has reached 280 million. In 2023, the Company collaborated with a top Hollywood visual effects team to create the digital human of “CHOUCHOU” for Jay Chou and launched the first metaverse trailer, “The Awakening”. The authorization of the digital human of CHOUCHOU to China Mobile as its Dynamic Star Ambassador, 5G Metaverse Pioneer, and 5G Video Ringtone Ambassador signifies Star Plus Legend’s successful expansion of its IP licensing business into the digital content sector. In 2022, the Company assisted Liu Keng-hung in becoming a national fitness coach and also developed his official anime-style persona and digital human, "Coach Liu”. In 2026, Liu Keng-hung was selected into the first batch of quality online streamers under the Quality Online Streamer Cultivation Project. In addition, the Company introduced a new original IP character, “WAKAEMO,” in 2025, and launched a collaboration programme with 100 international pop artists to build a global artist network and promote the internationalisation of Chinese celebrity IPs.
+In terms of content IP, the Company created Jay Chou’s first outdoor reality show “J-Style Trip” in 2020, which has aired for three seasons. In 2024, it launched “Yue Lai Yue Kuai Le”, a music talk show hosted by Harlem Yu. In 2025, the Company rolled out micro-variety shows and sports variety shows featuring Liu Keng-hung, including “Nothing But Fifty” and “Geng Wo Qi Jiu Dui Le”, as well as the city fitness family event series “Geng Fitness 5KM” and the fun competition “G-VERSE Celebrity Tennis Invitational”, among others. In terms of events, the Company invests in or produces the world tour concerts of Jay Chou and Kwon Ji-Yong, as well as concerts featuring artists from the Star Plus Legend portfolio. Relying on its own IP resources to drive content development, the Company has launched cultural tourism projects in over twenty cities worldwide, deepening the integrated development of “IP + Culture + Tourism + Business + Sports + Performance”. In September 2025, Star Plus Legend partnered with Shanghai Museum to host the themed art show “The Remarkable Ancestors — CHOUCHOU’s Time Travel Adventure”, making “CHOUCHOU” the first celebrity IP to enter a national museum. To mark the 25th anniversary of Jay Chou’s debut, the Etersource brand announced the release of the officially authorized Jay Chou “Carnival” World Tour collectible cards series, for which Star Plus Legend serves as the exclusive global distributor.
+In the AI + robotics segment, the Company announced a strategic partnership with Yushu Technology, a global leader in robotics. The two parties will serve as each other’s strategic partners worldwide and will jointly develop consumer-grade Robot products. The first collaborative product, a quadruped robot dog with strong IP attributes, made its first public debut at the opening ceremony of the Shanghai Tourism Festival. Furthermore, Star Plus Legend and Yushu Technology have established a joint venture to explore the new field of “IP + Robotics + AI”. The Joint Venture Company will be primarily responsible for the creation and development of consumer-grade IP robots (including pet quadruped robots and performing humanoid robots) and IP derivative products (the “Products”), and will have exclusive rights to sell and operate the Products.
+In the new consumption in the healthy lifestyle sector, the Company focuses on developing and selling health management and skincare products. Its portfolio includes several brands: MODONG, a health management brand that promotes low-sugar and low-carb diet; Bonggie, which features food products with clean ingredient list; Dr. INYOU, which focuses on nutrition balance; Dr. MG, a skincare brand which targets recombinant collagen; and VIVICYCLE, a light-exercise lifestyle brand that integrates fitness into everyday life. According to CIC, MODONG Coffee ranked first in China's bulletproof drink market by gross merchandise value (GMV) for six consecutive years from 2020 to 2025, with cumulative sales reaching 130 million cups over the six years. Bonggie Matcha Powder became the best-selling product in the Douyin natural powder market in 2023. In addition, the MODONG brand has received honors such as the “AA Well-known Trademark” and “Jiangsu Famous Trademark”. In March 2025, MODONG underwent brand revitalisation and launched the new MODONG MAGIC series, promoting the brand concept "A Cup On-the-Go: Crafting Magic for Healthy Living", and officially announced Hannah Quinlivan as the brand ambassador.
+In terms of business operations, Star Plus Legend relies on its core IPs, integrates various application scenarios, and advances a global expansion strategy to build a full-chain ecosystem covering IP incubation, operation, and monetisation. In addition, the Company actively embraces cutting-edge technology and pioneers the new “IP + Robotics + AI” track, shaping a comprehensive model of “IP + Content + Technology + Consumption” to create a complete commercial closed loop. Through technological empowerment and scenario-based innovation, the Company is building a “Global IP Development and Operation Platform,” advancing from an “IP Creator and Operator” to an “Ecosystem Operator for Happiness Experiences”.
+Star Plus Legend’s Official Website: www.6683.hk
+Media inquiries:
+Star Plus Legend’s Media Relations Email: media@splegend.com
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="750" xml:space="preserve">
       <c r="A750" t="str">
-        <v>Inside Amazon's first-ever drone delivery site in the UK</v>
+        <v>Airwheel Wins European Product Design Award for AI Wheel Cabin 20 Inch Luxury Smart Scooter Carry on Hand Boarding Travel Electric Suitcase</v>
       </c>
       <c r="B750" t="str">
-        <v>2026-08-07</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C750" t="str">
-        <v>mlpr-amazon</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D750" t="str">
-        <v>Retail</v>
+        <v>AI, SaaS, Energy, Retail, Automotive</v>
       </c>
       <c r="E750" t="str">
-        <v>https://www.aboutamazon.com/news/transportation/amazon-drone-prime-air-uk?utm_source=rss</v>
-[...2 lines deleted...]
-        <v>The Prime Air site in Darlington, England is the first of its kind outside of the U.S.</v>
+        <v>https://www.acnnewswire.com/press-release/english/110304/</v>
+      </c>
+      <c r="F750" t="str" xml:space="preserve">
+        <v xml:space="preserve">BRUSSELS, BELGIUM, Sept 23, 2026 - (ACN Newswire) - Recently, Airwheel’s SE3SX Smart Rideable Cabin Suitcase has been recognized in the 2026 European Product Design Awards (EPDA), highlighting the company’s approach to integrating electric mobility, intelligent control, and luggage design into a single travel-oriented product. Listed in the Personal / Luggage: Carryon Suitcase category, the SE3SX reflects a design strategy that moves beyond conventional suitcase architecture to explore how luggage can become an active part of the travel experience.
+The official EPDA project description highlights the SE3SX’s integrated construction, which combines power, control, and storage systems within an aerospace-grade aluminum-magnesium alloy structure. The design also incorporates a low center of gravity, app-based remote control, and intuitive rotatable handles, connecting structural design with short-distance mobility. This recognition adds to Airwheel’s international design profile and its continued development of intelligent mobility products.
+Rather than treating a suitcase as a passive container, Airwheel approaches smart luggage as a combination of transportation interface, compact storage system, and connected consumer technology. The SE3SX represents this approach through a compact rideable platform designed for movement across airports, railway stations, exhibition venues, and other travel environments.
+From Conventional Luggage to Intelligent Mobility
+Traditional suitcases are designed primarily to store and transport belongings. Airwheel’s smart rideable suitcase concept extends that function by incorporating an electric drive system, rider controls, and an intelligent handle into the luggage platform.
+The underlying design challenge is not simply to add a motor to a suitcase. It is to coordinate propulsion, balance, structural layout, user controls, and everyday luggage functionality within a compact product. For travelers, the result is intended to offer an additional mobility option during short-distance movement, particularly when navigating large terminals, connecting between transport facilities, or crossing expansive indoor and outdoor spaces.
+The SE3SX was developed around this combination of mobility and travel utility. Its design brings together a rideable chassis, integrated storage, smart connectivity, and a compact form factor, allowing the product to function as both a cabin-oriented suitcase and a personal short-distance mobility device.
+Integrated Structural Design and Intelligent Ride Control
+The SE3SX combines its luggage body with an electric riding system, creating a unified product architecture rather than treating the mobility mechanism as a separate accessory. The official EPDA description emphasizes the integration of power, control, and storage, together with an aerospace-grade aluminum-magnesium alloy construction and a minimalist structural appearance.
+Under its riding configuration, the SE3SX uses a 230W brushless motor, a 5.2-inch motor-driven front wheel, and two 4-inch rear auxiliary wheels. Its electric telescopic front-wheel mechanism extends the wheelbase by 180 mm with a single touch, helping establish a more stable riding configuration. The product reaches a maximum riding speed of 9.9 km/h, supports a maximum load of 95 kg, and is designed to handle inclines of approximately 6° under specified operating conditions.
+The riding handle is designed to simplify the transition between riding and towing. Once extended, the handle locks into position automatically, reducing the need for repeated manual adjustments. This interaction is part of Airwheel’s broader design objective: making advanced mobility functions accessible through a familiar luggage form.
+A Connected Interface Through the Airwheel App
+The SE3SX extends its physical controls through a dedicated smart app, connecting the suitcase to a mobile device. The app provides access to selected riding and product-management functions, including riding speed information, battery status, cumulative mileage, speed-level adjustment, and lighting customization.
+Users can also access functions such as telescopic control, low-battery notifications, Bluetooth disconnection reminders, and remote-control features, depending on the applicable product configuration and software support.
+This digital layer positions the suitcase as more than a self-propelled luggage platform. It provides an interface through which users can interact with product settings and monitor selected operating information, bringing connected-device functionality into a travel product.
+For Airwheel, the objective is not to introduce technology for its own sake. The focus is on making controls more accessible, reducing unnecessary operational steps, and integrating digital functionality into a product people use during real journeys.
+Apple Find My Integration for Luggage Location Assistance
+The SE3SX supports integration with Apple Find My, offering users an additional way to locate and identify their suitcase through the Apple ecosystem.
+For travelers, luggage tracking can be particularly useful in busy terminals, transportation hubs, and other environments where multiple bags may look similar. Apple Find My integration provides a location-assistance feature within a familiar digital environment, while proximity-based sound alerts can help users identify the suitcase when it is nearby and supported by the relevant functionality.
+The feature complements, rather than replaces, responsible luggage handling and travel security practices. Its availability and specific capabilities depend on the Apple Find My ecosystem, device compatibility, and applicable operating conditions.
+Compact Cabin-Oriented Design and Removable Battery
+Designed as a 20-inch cabin-oriented smart rideable suitcase, the SE3SX measures approximately 530 × 360 × 236 mm and offers a 20-liter storage capacity. Its construction combines ABS+PC materials with an aviation-grade aluminum alloy frame, while the suitcase weighs approximately 6.6 kg excluding the portable power bank.
+The SE3SX is powered by a removable 73.26Wh lithium battery backed by multiple international certifications. Its detachable battery architecture is engineered to support applicable aviation transportation requirements, enabling the battery to be separated from the suitcase when necessary. By integrating certified battery technology with a removable design, Airwheel combines intelligent mobility with the practical demands of modern international travel.
+The SE3SX also includes a TSA-compatible lock, supporting inspection procedures where applicable. Its compact dimensions, integrated riding system, and removable battery architecture reflect the challenge of balancing mobility, storage, portability, and transport considerations within a single product.
+Extending the Travel Experience Through USB Connectivity
+The SE3SX incorporates a USB output interface designed to support charging for compatible everyday electronic devices. This adds a practical connectivity function to the luggage platform, allowing users to access power for devices such as smartphones and other USB-compatible electronics when supported by the product's power system.
+The USB interface forms part of Airwheel’s wider product philosophy: useful technology should be integrated into the travel experience without making the product unnecessarily complex. Alongside the riding system, app connectivity, and luggage functionality, the charging interface contributes to a more connected approach to personal travel equipment.
+Building a Broader Smart Rideable Suitcase Portfolio
+The SE3SX is part of Airwheel’s broader smart rideable suitcase portfolio, which includes products designed for different travel requirements, user groups, and mobility scenarios.
+The SE3SX Smart Carry on Rideable Cabin Suitcase combines a 20-liter cabin-oriented format with electric riding, app connectivity, Apple Find My integration, and an integrated luggage design. It is positioned within Airwheel’s premium smart travel product range.
+The SE3SXD AI Luxury Suitcase introduces a next-generation automatic riding configuration, with one-touch deployment of its front wheel and riding handle. Its design explores more automated interaction between the user and the suitcase.
+The SE3SL+ Airport Boarding Suitcase combines electric riding with app connectivity, USB charging, and location-tracking functionality, supporting users who frequently move through airports and other short-distance travel environments.
+The SE3T AI Wheel Suitcase provides a larger-capacity format for users who require additional storage space during longer trips and family travel.
+The SE3MiniT Electric Hand Suitcase focuses on a compact, lightweight format for short-distance mobility and everyday travel scenarios.
+The SQ3S Kids Suitcase is designed for family travel, combining a rideable luggage format with speed-limiting features intended for children.
+Together, these products demonstrate Airwheel’s effort to apply electric drive, intelligent control, and product-specific design approaches across different luggage formats. The portfolio is not built around a single type of traveler; it explores how smart mobility can be adapted to varying travel distances, storage requirements, and user needs.
+Continued Investment in Intelligent Mobility Technologies
+Airwheel’s development of smart rideable luggage forms part of a wider focus on intelligent mobility and human-machine interaction. The company’s technology areas include motion control algorithms, electric drive systems, intelligent sensing, and structural design.
+With more than 600 global patents, Airwheel continues to develop products across smart mobility and connected travel categories. Its portfolio includes self-balancing vehicles, electric scooters, smart folding bikes, smart wheelchairs, and smart rideable suitcases.
+The SE3SX illustrates this product-development direction through the combination of an electric propulsion system, integrated structural design, connected controls, and a compact luggage platform. Its recognition in the 2026 European Product Design Awards reflects the relevance of bringing these design and engineering considerations together within a consumer travel product.
+As smart mobility technology continues to develop, Airwheel is exploring how intelligent functions can be incorporated into everyday products without losing sight of usability, portability, and practical travel requirements.
+The Airwheel’s broader objective is to make mobility technology more accessible in daily life, bringing together design, engineering, and intelligent interaction to create products that help people move through their journeys with greater flexibility.
+Media Contact
+Company: Airwheel
+Contact: Media Team
+Website: https://www.airwheel.net
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="str">
-        <v>China’s Commerce Innovation Is Reshaping Global Retail</v>
+        <v>Wisconsin Apparel Company Marks First Year With Stop Mass Surveillance Cap</v>
       </c>
       <c r="B751" t="str">
-        <v>2026-08-07</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C751" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D751" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E751" t="str">
-        <v>https://finance.yahoo.com/media-advertising/articles/china-commerce-innovation-reshaping-global-013000919.html</v>
+        <v>https://pressreleasenews.org/pressroom/wisconsin-apparel-company-marks-first-year-with-stop-mass-surveillance-cap</v>
       </c>
       <c r="F751" t="str">
-        <v>SINGAPORE, August 07, 2026--Commerce models pioneered in China—including live commerce, social commerce and quick commerce—are increasingly influencing how consumers discover, shop and engage with brands around the world, according to latest report from NIQ (NYSE:NIQ), The Commerce Revolution: Where East Meets West.</v>
-[...2 lines deleted...]
-    <row r="752">
+        <v>Founded when Brayden Myer was 20 years-old, Manitowoc-based Gadsden Productions marks one year as license plate cameras face review in Wisconsin</v>
+      </c>
+    </row>
+    <row r="752" xml:space="preserve">
       <c r="A752" t="str">
-        <v>Martial Arts History Museum Featured on Hit Digital Series "LA in a Minute"</v>
+        <v>Meta Takes Action on 3.7 Million Accounts, Pages and Content In Partnership With Singapore Police Force</v>
       </c>
       <c r="B752" t="str">
-        <v>2026-08-07</v>
+        <v>2026-09-23</v>
       </c>
       <c r="C752" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-meta</v>
       </c>
       <c r="D752" t="str">
-        <v>SaaS, Retail</v>
+        <v>Finance, Retail, Media, Education</v>
       </c>
       <c r="E752" t="str">
-        <v>https://www.newmediawire.com/news/martial-arts-history-museum-featured-on-hit-digital-series-la-in-a-minute-7088317</v>
-[...2 lines deleted...]
-        <v>GLENDALE, CA - August 6, 2026 ( NEWMEDIAWIRE ) - The Martial Arts History Museum, the world’s first and only museum dedicated to preserving martial arts history, is set to be featured on “LA in a Minute,” one of the internet’s premier Southern California culture and history series. Reminiscent of classic public television programming like Huell Howser’s California’s Gold , “LA in a Minute” offers fast-paced, deeply researched spotlights on the unique neighborhoods, rich history, and modern developments that define Los Angeles. Founded in 2022 by Evan Lovett - a California native, former Los Angeles Times writer, and NBC journalist - the platform aims to instill civic pride across Greater Los Angeles through concise, minute-long deep dives into local culture. In the upcoming episode, Lovett</v>
+        <v>https://about.fb.com/news/2026/09/meta-spf-scam-efforts/</v>
+      </c>
+      <c r="F752" t="str" xml:space="preserve">
+        <v xml:space="preserve">It starts with a message. A too-good-to-be-true stock tip. A luxury skincare brand offering deep discounts from a page that didn’t exist last week. A messaging group promising guaranteed returns with zero risk. Behind these “opportunities” are organised, well-resourced criminal networks — operating across borders, platforms, and industries. They move fast, adapt constantly, and rely on the fact that no single organisation can see the full picture of their operations. Disrupting them requires collaboration: law enforcement and technology companies sharing information, acting together, and moving just as fast as the scammers do. In Singapore, that’s exactly what’s happening. A partnership built on sustained information sharing Over the past two years, Meta and the Singapore Police Force (SPF) have built an information sharing partnership designed to proactively identify and remove violating scam content. Rather than responding to individual reports, this collaboration focuses on proactive network disruption – where SPF information helps Meta’s investigators identify and dismantle entire ecosystems of bad actors. Similarly, Meta’s information has aided SPF in the arrest of seven men in 2025 for their suspected involvement in a transnational unlawful remote betting operation.  In 2026, information sharing between Meta and SPF has led to strong results:  Uncovering Widespread Networks: Between January and June 2026, using information shared by SPF, Meta took action against more than 113,000 entities and pages connected to fraud and scams on Facebook and Instagram, with content predominantly involving investment scams where scammers lure victims in with promises of guaranteed or high investment returns. The information shared by SPF resulted in Meta actioning more than 5x the number of assets flagged. That’s not just accounts being taken down one by one. It’s the dismantling of interconnected networks where disabling one node leads investigators to connected scammers. Proactively Actioning Seasonal Scam Content: In June 2026 in anticipation of upcoming school holidays and the seasonal rise in scams, Meta and SPF conducted an enhanced disruption operation focused on e-commerce scams which promoted misleading pricing, fake promotional tactics for well known brands, exaggerated product claims, and a sense of urgency and scarcity. This resulted in Meta taking action against  more than 33,600 entities. Disrupting Networks Before The Damage: Through our ongoing collaborations, SPF information also flagged a newer scam vector: “shell pages”. These Pages look empty and harmless – no ads or violating content. But scammers had pre-built infrastructure, ready to be activated for scam campaigns at a moment’s notice. Working from SPF’s signals, in July 2026, we took action against over 3.6 million shell pages before they could be used – and we’re now pursuing further disruptions against this type of scam.   “Scammers count on the fact that no single organisation sees the full picture. What we’ve built with the Singapore Police Force turns that assumption on its head — their information helps us identify threats we might not see on our own, and our ability to act at scale means those networks can be dismantled before they reach more people. This is what effective collaboration looks like. Not just responding to scams after the fact, but proactively going after the infrastructure behind them.” – Daryl Poon, Director of Law Enforcement Outreach, APAC “The Singapore Police Force has long recognised that tackling sophisticated scam networks requires a collaboration with international and private stakeholders. By partnering closely with industry partners, we can share scam signals that allow our partners to take action to disrupt the criminal infrastructure behind these scams. This recent operation demonstrates the power of police and private sector collaboration- scam infrastructure was decisively taken down, cutting off scammers’ ability to defraud Singaporeans. SPF will work with Meta and other online service providers to expand data sharing and strengthen scam disruption efforts.” – Senior Assistant Commissioner of Police Justin Wong, Commander Cyber Command, Singapore Police Force Broader anti-scam efforts This work with the SPF sits within a wider ecosystem of anti-scam work that Meta is building on.  Across two weeks in May and June 2026, the US Department of Justice’s Scam Center Strike Force brought together Meta, Microsoft, Coinbase, Starlink, and other companies alongside the FBI, Secret Service, and law enforcement partners in the UK, Australia, Canada, New Zealand, and Thailand. As a result of this joint disruption, more than a million online assets were disrupted — including 1.4 million accounts, pages and groups across Facebook and Instagram, 20,000 Microsoft accounts, and thousands of Starlink kits — and the Royal Thai Police arrested 63 individuals involved in scam operations. Meta, SPF and the National Crime Prevention Council (NCPC) also collaborate on public education campaigns designed to protect Singaporeans from scams. This year’s “One Step Ahead” campaign encourages the public to turn on in-app security features such as 2-FA (Two-Factor Authentication) and passkeys for Facebook and Instagram to enhance account protection, and use WhatsApp security features such as Linked Device Notifications. The campaign also promotes local resources such as the ScamShield website where users can learn more about different scam types and how to stay safe. So far, the campaign has reached 1.6 million people in Singapore. Meta continues to invest in building defenses across its platforms and removing violating scam content. So far this year we’ve removed 65 million scam ads from Facebook and Instagram, with 94% of those ads removed before anyone reported them to us. Meta supports a shared defense in which platforms, banks, telecommunications providers, and governments exchange signals and support their respective investigations and enforcement actions. That principle underpins our participation in the Industry Accord Against Online Scams and Fraud and the ASEAN Public Private Partnership Principles for Tackling Online Scams.  Scams are a global industry, run across platforms, apps, and borders. Meta’s work with the Singapore Police Force shows that shared information, acted on quickly, changes the equation. Because the best defence against organised crime is an equally organised response.  To learn more about staying safe online, visit the Meta Scam Protection Center. In Singapore, you can download ScamShield for real-time scam protection.  
+The post Meta Takes Action on 3.7 Million Accounts, Pages and Content In Partnership With Singapore Police Force appeared first on Meta Newsroom.</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="str">
-        <v>KBRA Assigns Preliminary Ratings to MSBAM 2026-C36</v>
+        <v>Disney Consumer Products Announces New Structure and Leadership Details</v>
       </c>
       <c r="B753" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-22</v>
       </c>
       <c r="C753" t="str">
-        <v>mlpr-businesswire</v>
+        <v>mlpr-disney</v>
       </c>
       <c r="D753" t="str">
-        <v>Real Estate, Retail</v>
+        <v>Retail, Media</v>
       </c>
       <c r="E753" t="str">
-        <v>https://finance.yahoo.com/real-estate/articles/kbra-assigns-preliminary-ratings-msbam-224500039.html</v>
+        <v>https://thewaltdisneycompany.com/news/consumer-products-leadership-structure-announcement/</v>
       </c>
       <c r="F753" t="str">
-        <v>NEW YORK, August 06, 2026--KBRA is pleased to announce the assignment of preliminary ratings to 14 classes of MSBAM 2026-C36, a $700.5 million CMBS conduit transaction collateralized by 31 commercial mortgage loans secured by 57 properties. The collateral properties are located throughout 18 MSAs, of which the three largest are New York (21.7%), Orange County (10.5%), and San Jose (7.1%). The pool’s three largest property type exposures are retail (26.4%), office (23.9%), and multifamily (20.0%)</v>
+        <v>The post Disney Consumer Products Announces New Structure and Leadership Details appeared first on The Walt Disney Company.</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="str">
-        <v>KBRA Assigns Preliminary Ratings to GreenSky Home Improvement Issuer Trust 2026-A</v>
+        <v>GREEN FUEL FORWARD EXPANDS INDUSTRY ALLIANCE TO SUPPORT SUSTAINABLE AVIATION FUEL ADOPTION IN ASIA</v>
       </c>
       <c r="B754" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-22</v>
       </c>
       <c r="C754" t="str">
-        <v>mlpr-businesswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D754" t="str">
         <v>Retail</v>
       </c>
       <c r="E754" t="str">
-        <v>https://finance.yahoo.com/real-estate/articles/kbra-assigns-preliminary-ratings-greensky-222300124.html</v>
+        <v>https://www.prnewswire.com/news-releases/green-fuel-forward-expands-industry-alliance-to-support-sustainable-aviation-fuel-adoption-in-asia-302886742.html</v>
       </c>
       <c r="F754" t="str">
-        <v>NEW YORK, August 06, 2026--KBRA assigns preliminary ratings to five classes of notes issued by GreenSky Home Improvement Issuer Trust 2026-A ("GSKY 2026-A"), an asset-backed securitization collateralized by a pool of consumer loans used for home improvements.</v>
+        <v>Center for Green Market Activation (GMA) and Singapore Sustainable Aviation Fuel Company (SAFCo), join GenZero on the Steering Committee, while Amazon, Bain &amp; Company, and Temasek Trust join the growing industry alliance to support credible demand for sustainable aviation fuel (SAF) and...</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="str">
-        <v>Comstock Welcomes Bobby's Bagel Café to Loudoun Station</v>
+        <v>Medallion Bank Announces Launch of Series G Preferred Stock Offering</v>
       </c>
       <c r="B755" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-22</v>
       </c>
       <c r="C755" t="str">
-        <v>mlpr-businesswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D755" t="str">
-        <v>Finance, Real Estate, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E755" t="str">
-        <v>https://finance.yahoo.com/real-estate/articles/comstock-welcomes-bobbys-bagel-caf-211500848.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/22/3366894/0/en/medallion-bank-announces-launch-of-series-g-preferred-stock-offering.html</v>
       </c>
       <c r="F755" t="str">
-        <v>RESTON, Va., August 06, 2026--Comstock Holding Companies, Inc. (Nasdaq: CHCI) ("Comstock"), a leading real estate company specializing in the development, acquisition, operation, and management of mixed-use, transit-oriented properties and data center developments, today announced the signing of a 2,000-square-foot retail lease with Bobby's Bagel Café at 43800 Central Station Drive in Loudoun Station.</v>
+        <v>SALT LAKE CITY, Sept. 22, 2026 (GLOBE NEWSWIRE) -- Medallion Bank (Nasdaq: MBNKO), an FDIC-insured bank providing consumer loans for the purchase of recreational vehicles, boats, and home improvements, along with loan origination services to fintech strategic partners, announced today that it has launched a public offering of additional shares of its Fixed-Rate Reset Non-Cumulative Perpetual Preferred Stock, Series G, par value $1.00 per share, with a liquidation amount of $25 per share (the “Series G Preferred Stock”). The offering is a reopening of Medallion Bank's original issuance of its Series G Preferred Stock, which occurred on May 22, 2025. Medallion Bank’s Series G Preferred Stock is traded on the Nasdaq Capital Market under the ticker symbol “MBNKO.” Medallion Bank is and will re</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="str">
-        <v>Logo Brands Expands U.S. Manufacturing Capabilities with Acquisition ...</v>
+        <v>La codirectora ejecutiva de Waymo, Tekedra Mawakana, brindará el discurso de apertura en el CES 2027</v>
       </c>
       <c r="B756" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-22</v>
       </c>
       <c r="C756" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D756" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E756" t="str">
-        <v>https://pr-inside.com/logo-brands-expands-u-s-manufacturing-capabilities-with-acquisition-r5209442.htm</v>
+        <v>https://www.prnewswire.com/news-releases/la-codirectora-ejecutiva-de-waymo-tekedra-mawakana-brindara-el-discurso-de-apertura-en-el-ces-2027-302886693.html</v>
       </c>
       <c r="F756" t="str">
-        <v>(PR-inside.com) Strategic acquisition expands manufacturing in Spring Hill, Tennessee, while continuing production at Brass Reminders' existing Mexico facility, broadens specialty retail distribution, and creates new opportunities for customers across North America. FRANKLIN, TN / ACCESS Newswire / August 6, 2026 / Logo Brands, a leading designer, manufacturer, and distributor of licensed sports and lifestyle products, announced the acquisition of Brass Reminders, a respected manufacturer of premium decals and magnets serving the specialty retail and destination markets. The acquisition represents another strategic step in Logo Brands' long-term commitment to expanding its domestic manufacturing capabilities while strengthening its position in the specialty name-drop industry. By ..</v>
+        <v>Waymo presenta su visión a futuro para el servicio de viajes autónomos a demanda SAN FRANCISCO, 22 de septiembre de 2026 /PRNewswire/ -- La Consumer Technology Association (CTA)®, propietaria y productora de CES®, anuncia que la codirectora ejecutiva de Waymo, Tekedra Mawakana, ofrecerá...</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="str">
-        <v>Logo Brands Expands U.S. Manufacturing Capabilities with Acquisition of Brass Reminders</v>
+        <v>Greenland Mines (GRML) Applies to More Than Double Sarfartoq Rare Earth District Footprint</v>
       </c>
       <c r="B757" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-22</v>
       </c>
       <c r="C757" t="str">
-        <v>Newswire.com</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D757" t="str">
         <v>Finance, Retail</v>
       </c>
       <c r="E757" t="str">
-        <v>https://www.newswire.com/news/logo-brands-expands-u-s-manufacturing-capabilities-with-acquisition-of-22841556</v>
+        <v>https://www.newmediawire.com/news/greenland-mines-grml-applies-to-more-than-double-sarfartoq-rare-earth-district-footprint-7089910</v>
       </c>
       <c r="F757" t="str">
-        <v>Strategic acquisition expands manufacturing in Spring Hill, Tennessee, while continuing production at Brass Reminders' existing Mexico facility, broadens specialty retail distribution, and creates new opportunities for customers across North America.</v>
+        <v xml:space="preserve">LOS ANGELES, CA - September 22, 2026 ( NEWMEDIAWIRE ) - Greenland Mines (NASDAQ: GRML) announced that it has applied to the Government of Greenland for a new exploration license covering approximately 262 square kilometres immediately east of its existing Sarfartoq license. If granted, the new license would increase the company’s controlled footprint at Sarfartoq from approximately 192 square kilometres to approximately 454 square kilometres, more than doubling its position across the known rare earth and carbonatite district. Greenland Mines plans to pursue a two-track strategy at Sarfartoq, advancing the ST1 neodymium-praseodymium rare earth deposit while evaluating known satellite targets and exploring the broader district. The ST1 Hybrid Mineral Resource Estimate comprises 6.9 million </v>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="str">
-        <v>Bastei Lubbe Enters Its 2026/2027 Financial Year With Continued Revenue Growth</v>
+        <v>SIMZY Launches Affordable Travel eSIM in UK</v>
       </c>
       <c r="B758" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-22</v>
       </c>
       <c r="C758" t="str">
-        <v>NewMediaWire</v>
+        <v>Pressat</v>
       </c>
       <c r="D758" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E758" t="str">
-        <v>https://www.newmediawire.com/news/bastei-lubbe-enters-its-2026-2027-financial-year-with-continued-revenue-growth-7088298</v>
+        <v>https://pressat.co.uk/releases/simzy-launches-affordable-travel-esim-in-uk-b4958d9658023370a02cc8e1a9432b84/</v>
       </c>
       <c r="F758" t="str">
-        <v xml:space="preserve">Increase in Group revenues to EUR 24.6 million in the first quarter of 2026/2027 Full-year 2026/2027 forecast confirmed Revenues for the quarter boosted by top releases under new and established imprints COLOGNE, GERMANY - August 6, 2026 ( NEWMEDIAWIRE ) - Bastei Lubbe AG, a general-interest publishing group listed in the Prime Standard of the Frankfurt Stock Exchange (ISIN DE000A1X3YY0 ), entered its 2026/2027 financial year with higher revenues despite the persistently muted conditions in the German book market. In the period from April to June 2026, Group revenues totalled EUR 24.6 million. Group EBIT amounted to EUR 1.1 million in the reporting period, translating into an EBIT margin of 4.4%. Soheil Dastyari, CEO of Bastei Lubbe AG : “Once again, we were able to boost our revenues and </v>
+        <v>Tuesday 22 September, 2026 SIMZY Launches Affordable Travel eSIM in UK, with Flexible Data Plans Across Europe LONDON, UK – September 2026 – SIMZY, a digital travel connectivity provider, has expanded its eSIM offering for international travellers with affordable mobile data plans covering the UK and Europe. Designed for tourists, business travellers, students and digital nomads, SIMZY's travel eSIM plans provide travellers with a convenient alternative to traditional roaming, allowing them to purchase and activate mobile data digitally without requiring a physical SIM card. SIMZY's UK travel eSIM plans currently include unlimited data from $17.99 for 7 days, while its Europe range offers plans starting from just $5 for 2GB for 7 days. Flexible Europe eSIM Plans Starting from $5 SIMZY offe</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="str">
-        <v>LFL Releases Second Quarter Financial Results</v>
+        <v>Inside a decade of Amazon chip design, built workload by workload</v>
       </c>
       <c r="B759" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-22</v>
       </c>
       <c r="C759" t="str">
-        <v>mlpr-newsfile</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D759" t="str">
-        <v>Finance, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E759" t="str">
-        <v>https://www.newsfilecorp.com/release/308482/LFL-Releases-Second-Quarter-Financial-Results</v>
+        <v>https://www.aboutamazon.com/news/innovation-at-amazon/peter-desantis-amazon-ai-chips-design?utm_source=rss</v>
       </c>
       <c r="F759" t="str">
-        <v>Toronto, Ontario--(Newsfile Corp. - August 6, 2026) - Leon's Furniture Limited (TSX: LNF) ("LFL" or the "Company"), today announced financial results for the quarter ended June 30, 2026.Financial Highlights – Q2-2026These comparisons are with Q2-2025 unless stated otherwise.System-wide sales for the quarter were $756.2 million, a decrease of 2.0%.Q2 Revenue was recorded at $631.2 million, a decrease of 2.0%, largely driven by a lower average unit price as overall retail delivered units were up...</v>
+        <v>At AI Infra Summit, Amazon SVP Peter DeSantis explained how real customer workloads guided every generation of Amazon's chips, from Nitro to Trainium.</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="str">
-        <v>Bright Mountain Media, Inc. Announces Second Quarter 2026 Financial Results</v>
+        <v>Kroger Details AI Strategy Built on Decades Retail Expertise at GroceryShop 2026</v>
       </c>
       <c r="B760" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-22</v>
       </c>
       <c r="C760" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D760" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, Retail</v>
       </c>
       <c r="E760" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/06/3340830/0/en/Bright-Mountain-Media-Inc-Announces-Second-Quarter-2026-Financial-Results.html</v>
+        <v>https://www.prnewswire.com/news-releases/kroger-details-ai-strategy-built-on-decades-retail-expertise-at-groceryshop-2026-302886589.html</v>
       </c>
       <c r="F760" t="str">
-        <v>Boca Raton, FL, Aug. 06, 2026 (GLOBE NEWSWIRE) -- Bright Mountain Media, Inc. (OTCID: BMTM) ("Bright Mountain", or the "Company"), a global holding company with current investments in digital publishing, advertising technology, consumer insights, creative services, and media services, today announced its financial results for the second quarter and six months ended June 30, 2026.</v>
+        <v>LAS VEGAS, Sept. 22, 2026 /PRNewswire/ -- The Kroger Co. (NYSE: KR), America's grocer, today outlined its artificial intelligence strategy at GroceryShop 2026, detailing how customer insights, operational data, retail expertise and a portfolio of proprietary models are already driving...</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="str">
-        <v>Hepsiburada Announces Second Quarter 2026 Financial Results</v>
+        <v>VERAXA Biotech (VRXA) Builds Oncology Pipeline Around BiTAC Platform, Public-Market Story Enters Next Phase</v>
       </c>
       <c r="B761" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-22</v>
       </c>
       <c r="C761" t="str">
-        <v>GlobeNewswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D761" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>Finance, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E761" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/06/3340816/0/en/Hepsiburada-Announces-Second-Quarter-2026-Financial-Results.html</v>
+        <v>https://www.newmediawire.com/news/veraxa-biotech-vrxa-builds-oncology-pipeline-around-bitac-platform-public-market-story-enters-next-phase-7089909</v>
       </c>
       <c r="F761" t="str">
-        <v>ISTANBUL, Aug. 06, 2026 (GLOBE NEWSWIRE) -- D-MARKET Electronic Services &amp;amp; Trading (d/b/a “Hepsiburada”) (NASDAQ: HEPS), a leading Turkish e-commerce platform (referred to herein as “Hepsiburada” or the “Company”), today announces its unaudited financial results for the second quarter ended June 30, 2026.</v>
+        <v xml:space="preserve">VERAXA is advancing an oncology pipeline centered on its proprietary BiTAC(R) platform, alongside additional antibody-drug conjugate and engineered-antibody technologies. The company entered the NASDAQ market in June 2026 following its completed business combination with Voyager Acquisition Corp., giving VERAXA access to the U.S. public markets as it advances its development programs. BiTAC is designed as an “AND-gated” therapeutic approach in which two complementary components must engage the same cancer cell before the intended cytotoxic mechanism is activated. VERAXA has reported early preclinical evidence for both its BiTAC-TCE and BiTAC-ADC approaches, including an in-vitro proof of concept for BiTAC-ADC announced in June. Recent corporate developments include the appointment of Raju </v>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="str">
-        <v>Greenland Mines (GRML) Strengthens Foothold, Builds Momentum Through String of 2026 Key Moves</v>
+        <v>Amazon joins global coalition to advance AI education and digital skills for students</v>
       </c>
       <c r="B762" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-22</v>
       </c>
       <c r="C762" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D762" t="str">
-        <v>Finance, Healthcare, Retail</v>
+        <v>AI, Retail, Education</v>
       </c>
       <c r="E762" t="str">
-        <v>https://www.newmediawire.com/news/greenland-mines-grml-strengthens-foothold-builds-momentum-through-string-of-2026-key-moves-7088281</v>
+        <v>https://www.aboutamazon.com/news/policy-news-views/amazon-joins-global-coalition-ai-education-digital-skills?utm_source=rss</v>
       </c>
       <c r="F762" t="str">
-        <v>A key acquisition brought in the Skaergaard project, a palladium, gold and platinum deposit in southeast Greenland now held through the company’s subsidiary Major Precious Greenland A/S. Additional acquisitions, including a rare earths asset, represent the company’s focus on becoming a significant player in the mining space. LOS ANGELES, CA - August 6, 2026 ( NEWMEDIAWIRE ) - A company can rarely reinvent itself overnight, but Greenland Mines (NASDAQ: GRML) , has come close. What started the year as a biotech firm has become a two-division mining company in the span of a few months, and its acquisition activity since then shows no sign of slowing. Previously known as Klotho Neurosciences Inc., the company traded under the ticker KLTO. In March 2026, however, the company announced two signi</v>
+        <v>Amazon is supporting First Lady Melania Trump's Fostering the Future Together coalition to give young people access to AI-powered learning tools and education programs.</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="str">
-        <v>Insignia Group Launches ACE, Accessory Commerce Infrastructure for the Automotive Industry</v>
+        <v>Emerald Coast By Owner Introduces Consumer Safety Verification Amid Rising Scams</v>
       </c>
       <c r="B763" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-22</v>
       </c>
       <c r="C763" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D763" t="str">
-        <v>Retail, Automotive</v>
+        <v>Real Estate, Retail</v>
       </c>
       <c r="E763" t="str">
-        <v>https://www.prnewswire.com/news-releases/insignia-group-launches-ace-accessory-commerce-infrastructure-for-the-automotive-industry-302845261.html</v>
+        <v>https://www.newsfilecorp.com/release/315424/Emerald-Coast-By-Owner-Introduces-Consumer-Safety-Verification-Amid-Rising-Scams</v>
       </c>
       <c r="F763" t="str">
-        <v>New managed infrastructure brings normalized data, fitment logic, and visualization into the vehicle buying journey for OEMs, digital retail platforms, and dealer networks ROCK HILL, S.C., Aug. 6, 2026 /PRNewswire/ -- Insignia Group announces today the launch of Accessories Commerce...</v>
+        <v>Destin, Florida--(Newsfile Corp. - September 22, 2026) -  Emerald Coast By Owner (ECBYO) has announced its True Ownership Verification Guarantee (TOVG), a new consumer safety verification process for qualifying vacation rentals. The guarantee launches first in Panama City Beach, Florida, where the company will verify property ownership and offer reimbursement protection in move seeks to address a cybercrime trend that, according to Federal Trade Commission statistics, impacted 65,000 individuals...</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="str">
-        <v>Consumer Watchdog Investigation Maps For-Profit Utilities' $366 Million Disinformation Echo Chamber as Newsom Pushes Wildfire Bailout</v>
+        <v>AS Pro Kapital Grupp calls for conditional early redemption of its existing 2020/2028 secured bonds</v>
       </c>
       <c r="B764" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-22</v>
       </c>
       <c r="C764" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D764" t="str">
-        <v>Energy, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E764" t="str">
-        <v>https://www.prnewswire.com/news-releases/consumer-watchdog-investigation-maps-for-profit-utilities-366-million-disinformation-echo-chamber-as-newsom-pushes-wildfire-bailout-302845342.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/22/3366721/0/en/as-pro-kapital-grupp-calls-for-conditional-early-redemption-of-its-existing-2020-2028-secured-bonds.html</v>
       </c>
       <c r="F764" t="str">
-        <v>Report documents years of lobbying, campaign contributions, charitable giving and political relationships that culminated in utility bailout plan SACRAMENTO, Calif., Aug. 6, 2026 /PRNewswire/ -- As Governor Gavin Newsom develops an end-of-session wildfire utility bailout behind closed...</v>
+        <v>As announced by AS Pro Kapital Grupp (hereinafter also referred to as Pro Kapital) in a separate stock exchange announcement on 22 September 2026, Pro Kapital has successfully placed new EUR 10,000,000 fixed rate bonds 2026/2028, directed to retail and professional investors in Estonia, Latvia and Lithuania (the “ New Bond Issue ”). The settlement date for the New Bond Issue is expected to occur on 25 September 2026.</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="str">
-        <v>VERAXA Biotech (VRXA) Advances VXA-222 Cancer Program While Expanding Patent Portfolio for Next-Generation Antibody Technologies</v>
+        <v>Kenya Airways Takes Off as a True Retailer, with Branchspace</v>
       </c>
       <c r="B765" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-22</v>
       </c>
       <c r="C765" t="str">
-        <v>NewMediaWire</v>
+        <v>PR.com</v>
       </c>
       <c r="D765" t="str">
-        <v>SaaS, Healthcare, Real Estate, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E765" t="str">
-        <v>https://www.newmediawire.com/news/veraxa-biotech-vrxa-advances-vxa-222-cancer-program-while-expanding-patent-portfolio-for-next-generation-antibody-technologies-7088278</v>
+        <v>https://www.pr.com/press-release/979772</v>
       </c>
       <c r="F765" t="str">
-        <v>The company has advanced its VXA-222 bispecific antibody-drug conjugate (“bsADC”) program into the next stage of development following completion of the discovery phase with OmniAb. OmniAb delivered a portfolio of therapeutic antibody binders, with VERAXA now responsible for engineering the final bispecific ADC candidate and advancing preclinical validation. Although VXA-222 is not based on VERAXA’s BiTAC platform, it leverages the company’s proprietary antibody engineering, linker and conjugation technologies and represents one of its more advanced development programs. VERAXA recently expanded its intellectual property portfolio with its first BiTAC-related patent filings alongside additional patents supporting conjugation chemistry, payloads and antibody technologies. The company now ho</v>
+        <v>Kenya Airways selects Branchspace’s best-of-breed ecommerce capabilities to launch its transformation into a true retailer. Personalised experiences and continuous innovation — from day one. [PR.com]</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="str">
-        <v>BDA Strengthens Tokyo and Tech Sector Leadership</v>
+        <v>rabbit Unveils OS3: The Agentic Operating System for Every Device</v>
       </c>
       <c r="B766" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-22</v>
       </c>
       <c r="C766" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D766" t="str">
-        <v>Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E766" t="str">
-        <v>https://www.pr.com/press-release/975884</v>
+        <v>https://www.prnewswire.com/news-releases/rabbit-unveils-os3-the-agentic-operating-system-for-every-device-302886403.html</v>
       </c>
       <c r="F766" t="str">
-        <v>BDA Partners today announced an evolution of leadership within its Tokyo office and its global Technology sector team, to support the continued growth of its Japan franchise and Tech practice. Suguru Sasaki, Managing Director, has been appointed Co-Head, BDA Tokyo, bringing his experience in team leadership, private equity coverage, deal execution, and track record in the Tech Enabled Services, Industrial, and Consumer [PR.com]</v>
+        <v>Featuring direct computer control and universal skills compatibility, OS3 is the agentic operating system built to do it all. SANTA MONICA, Calif., Sept. 22, 2026 /PRNewswire/ -- rabbit, a pioneer in consumer-level agentic AI, today announced the general release of OS3, an agentic...</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="str">
-        <v>Columbia Bank Continues Colorado Expansion with First Commercial Office and Retail Branch in Colorado Springs</v>
+        <v>Leapmotor Surpasses 1.000 Retail Locations Across Europe, Bringing Electric Mobility Closer to Customers</v>
       </c>
       <c r="B767" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-22</v>
       </c>
       <c r="C767" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>WebWire</v>
       </c>
       <c r="D767" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail, Automotive</v>
       </c>
       <c r="E767" t="str">
-        <v>https://www.prnewswire.com/news-releases/columbia-bank-continues-colorado-expansion-with-first-commercial-office-and-retail-branch-in-colorado-springs-302845282.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360836</v>
       </c>
       <c r="F767" t="str">
-        <v>TACOMA, Wash., Aug. 6, 2026 /PRNewswire/ -- Columbia Bank (Columbia), a subsidiary of Columbia Banking System, Inc. (Nasdaq: COLB), today announced the opening of its first commercial office and retail branch in Colorado Springs. The new location expands Columbia's Colorado footprint and...</v>
+        <v>- - &amp;#8226; Leapmotor continues its rapid dealer and repairer network expansion, surpassing the milestone of 1.000 retailers across Europe, following the opening of new retail sites across the continent. - &amp;#8226; Europe accounted for 27% of global deliveries in August, it&amp;#39;s largest ever share of global Leapmotor deliveries. - &amp;#8226; European consumers are, on average, only a 22-minute drive from their nearest Leapmotor retailer. - - - In September 2026, Leapmotor&amp;#39;s retail network surpassed 1.000 loc... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360836</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="str">
-        <v>Na�ve Raises $28.5M Series A to Build Autonomous Company Infrastructure</v>
+        <v>SPINS Launches Agentic Discovery to Help CPG Brands Win in the Era of AI-Powered Commerce</v>
       </c>
       <c r="B768" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-22</v>
       </c>
       <c r="C768" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D768" t="str">
-        <v>AI, Retail</v>
+        <v>Finance, AI, Retail</v>
       </c>
       <c r="E768" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=358555</v>
+        <v>https://www.prnewswire.com/news-releases/spins-launches-agentic-discovery-to-help-cpg-brands-win-in-the-era-of-ai-powered-commerce-302886326.html</v>
       </c>
       <c r="F768" t="str">
-        <v>Na�ve, a Palo Alto-based AI lab building the infrastructure AI agents need to run entire businesses, today announced a $28.5 million Series A led by Nexus Venture Partners, with participation from Y Combinator, Zetta, Liquid 2, and angel investors including Gokul Rajaram, Tim Zheng (Apollo), JD Sherman (former HubSpot), Gert Lanckriet (Amazon), Robert Chatwani (Docusign), and Zachary Sims (Codecademy). Na�ve was founded by Sean Dorje and Dennis Zax, 20-year-old Berkeley dropouts who have... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358555</v>
+        <v>Powered by the SPINS Product Knowledge Graph, the new solution connects AI visibility, shopper intent, and retail performance data to drive conversion, category growth, and revenue. CHICAGO, Sept. 22, 2026 /PRNewswire/ -- SPINS, the leading provider of CPG data, insights, and commerce...</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="str">
-        <v>The Shops at North Bridge Announce Multi-Million Restoration to Reimagine ...</v>
+        <v>Covers &amp; All Celebrates 10 Years of Custom Protection, Surpassing 2 Million Customers Worldwide</v>
       </c>
       <c r="B769" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-22</v>
       </c>
       <c r="C769" t="str">
-        <v>PR-Inside</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D769" t="str">
-        <v>Real Estate, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E769" t="str">
-        <v>https://pr-inside.com/the-shops-at-north-bridge-announce-multi-million-restoration-to-reimagine-r5209331.htm</v>
+        <v>https://pressreleasenews.org/pressroom/covers-all-celebrates-10-years-of-custom-protection-surpassing-2-million-customers-worldwide</v>
       </c>
       <c r="F769" t="str">
-        <v>(PR-inside.com) CHICAGO, IL / ACCESS Newswire / August 6, 2026 / The Shops at North Bridge today announced a transformative multi-million dollar reinvestment that will reposition the iconic Michigan Avenue property as a premier, experience-driven destination at the gateway to Chicago's Magnificent Mile. The multi-phase restoration will introduce a dramatic new street presence, hospitality-inspired interiors, and a reimagined mix of retail and dining designed to strengthen the property's role within one of the country's most recognized urban high-street retail corridors. Construction is scheduled to begin this August 2026, with retailers remaining open throughout the phased redevelopment process. Anchoring The Magnificent Mile, The Shops at ..</v>
+        <v>Global Custom Cover Brand marks a decade of growth with refreshed logo, new “Uncovering Happiness” campaign, 25% off sitewide throughout September</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="str">
-        <v>MANGO Home strengthens its presence in Spain with a new store opening in Valencia</v>
+        <v>Philips Skylight Ceiling Lighting Now Available to Bring the Feeling of Daylight Indoors</v>
       </c>
       <c r="B770" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-22</v>
       </c>
       <c r="C770" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D770" t="str">
         <v>Retail</v>
       </c>
       <c r="E770" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=358595</v>
+        <v>https://www.prnewswire.com/news-releases/philips-skylight-ceiling-lighting-now-available-to-bring-the-feeling-of-daylight-indoors-302885916.html</v>
       </c>
       <c r="F770" t="str">
-        <v>- - &amp;#8226; MANGO Home&amp;#39;s new store, located on the corner of Jorge Juan and Cirilo Amor�s, 58, expands the brand&amp;#39;s presence in the city with a 318 m� retail space designed to recreate every room in the home. - &amp;#8226; The store stands out for preserving several exposed brick walls that evoke the space&amp;#39;s original character. It also features large windows overlooking the landscaped courtyard of the century-old Bas�lica de San Vicente Ferrer, integrating the outdoor setting into the interior experience. - ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358595</v>
+        <v>BRIDGEWATER, N.J., Sept. 22, 2026 /PRNewswire/ -- Signify, the world leader in lighting, announces that Philips Skylight ceiling lighting is now available in the U.S. through Amazon and will be available at select Home Depot locations beginning in early November. Designed to recreate the...</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="str">
-        <v>Experiences are reshaping back to school shopping, new Mall of America® survey finds</v>
+        <v>Arpio Launches First-Ever Automated Cloud Disaster Recovery Solution ...</v>
       </c>
       <c r="B771" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-22</v>
       </c>
       <c r="C771" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D771" t="str">
-        <v>Retail, Education</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E771" t="str">
-        <v>https://www.prnewswire.com/news-releases/experiences-are-reshaping-back-to-school-shopping-new-mall-of-america-survey-finds-302845237.html</v>
+        <v>https://pr-inside.com/arpio-launches-first-ever-automated-cloud-disaster-recovery-solution-r5225864.htm</v>
       </c>
       <c r="F771" t="str">
-        <v>Families are seeking value without giving up shopping, dining, and entertainment BLOOMINGTON, Minn., Aug. 6, 2026 /PRNewswire/ -- Back to school shopping is becoming as much about the experience as the purchase itself. A new consumer survey commissioned by the nation's largest Mall found...</v>
+        <v>(PR-inside.com) New Capabilities Help Organizations Recover Complete Agentic AI Workloads, Including First-Ever Application State Recovery, Reducing Disruption to Critical Operations and Customer Experiences DURHAM, NC / ACCESS Newswire / September 22, 2026 / Arpio , the disaster recovery platform long-trusted by enterprises seeking to protect complex computing environments across leading cloud providers like AWS and Azure, today announced the first automated cloud disaster recovery (DR) solution to include application state recovery for agentic AI workloads running on Amazon Bedrock and Amazon Bedrock AgentCore. For years, Arpio has helped organizations protect and recover complete applications running on AWS by continuously replicating the infrastructure and ..</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="str">
-        <v>A Wave of New Dining and Retail Destinations Announced for Cotino Bay Beach, Dining, Shops Waterfront Town Center in Rancho Mirage</v>
+        <v>By the Beach Suncare Expands Global Travel Retail Footprint</v>
       </c>
       <c r="B772" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-22</v>
       </c>
       <c r="C772" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D772" t="str">
-        <v>Retail, Media</v>
+        <v>Retail</v>
       </c>
       <c r="E772" t="str">
-        <v>https://www.prnewswire.com/news-releases/a-wave-of-new-dining-and-retail-destinations-announced-for-cotino-bay-beach-dining-shops-waterfront-town-center-in-rancho-mirage-302845055.html</v>
+        <v>https://www.prweb.com/releases/by-the-beach-suncare-expands-global-travel-retail-footprint-302882941.html</v>
       </c>
       <c r="F772" t="str">
-        <v>The collection— including Mexican restaurant Asada Cantina + Kitchen, artisan marketplace Mojave Flea Trading Post, Italian concept SottoSopra and more—scheduled to open to the public in spring 2027 RANCHO MIRAGE, Calif., Aug. 6, 2026 /PRNewswire/ -- Today, Storyliving by Disney announced...</v>
+        <v>The fragrance-first SPF brand expands aboard Royal Caribbean, Oceania Cruises and Celebrity Cruises, with airport distribution at London Heathrow and Hartsfield-Jackson Atlanta International Airport NEW YORK, Sept. 22, 2026 /PRNewswire-PRWeb/ -- By the Beach Suncare, the sensorial,...</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="str">
-        <v>Verizon helps families stay connected during Washington wildfires</v>
+        <v>Adia Med Inc. Announces Adia Labs Biologic Inventory Now Exceeds $1.5 Million to Meet Rising Demand for the Company's Biological Products</v>
       </c>
       <c r="B773" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-22</v>
       </c>
       <c r="C773" t="str">
-        <v>WebWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D773" t="str">
-        <v>Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E773" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=358590</v>
+        <v>https://www.newsfilecorp.com/release/315356/Adia-Med-Inc.-Announces-Adia-Labs-Biologic-Inventory-Now-Exceeds-1.5-Million-to-Meet-Rising-Demand-for-the-Companys-Biological-Products</v>
       </c>
       <c r="F773" t="str">
-        <v>At a glance - - - &amp;#8226; Verizon&amp;#39;s network remains strong - &amp;#8226; In response to the wildfires in Washington, Verizon is waiving calling, texting and data charges to help our customers connect with loved ones - &amp;#8226; This applies to all consumer and small business customers, including prepaid brands - &amp;#8226; Verizon Community Disaster Resilience Connectivity Van is deployed - - - As crews continue to fight ongoing wildfires across Washington, Verizon is working to keep the community and displaced residents... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358590</v>
+        <v>Winter Park, Florida--(Newsfile Corp. - September 22, 2026) - Adia Med Inc. (OTCQB: ADIA), a regenerative medicine company focused on stem cell therapies, biologics, and physician-supervised investigational research, today announced that the estimated retail value of biologic inventory at its laboratory division, Adia Labs LLC, now exceeds $1.5 million, driven by accelerating demand for the Company's biologic products as its ongoing clinical studies expand.Management estimates that Adia Labs'...</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="str">
-        <v>Study Confirms Lead Batteries Are America's Most Recycled Consumer ...</v>
+        <v>IoT Platform Market Growth Outlook: Key Numbers for 2024–2030</v>
       </c>
       <c r="B774" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-22</v>
       </c>
       <c r="C774" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D774" t="str">
-        <v>Energy, Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E774" t="str">
-        <v>https://pr-inside.com/study-confirms-lead-batteries-are-america-s-most-recycled-consumer-r5209242.htm</v>
+        <v>https://express-press-release.net/news/2026/09/22/1773124</v>
       </c>
       <c r="F774" t="str">
-        <v>(PR-inside.com) Battery Council International report shows the value of the lead battery industry's closed-loop system that supports U.S. supply chains and protects communities ALEXANDRIA, VA / ACCESS Newswire / August 6, 2026 /Battery Council International (BCI), the leading trade association representing the global battery manufacturing and recycling industry, has released its latest U.S. Recycling Rate Study that confirms lead batteries are the most recycled consumer product in the U.S. Lead batteries are recycled at a rate of nearly 98% - the highest of any product in the nation. The findings underscore the strength of a closed-loop recycling system that has operated for more ..</v>
-[...2 lines deleted...]
-    <row r="775">
+        <v>The Internet of Things has moved well past the buzzword stage &amp;#8212; it&amp;#8217;s now the operational backbone of manufacturing floors, hospitals, retail chains, and smart [read full press release...]</v>
+      </c>
+    </row>
+    <row r="775" xml:space="preserve">
       <c r="A775" t="str">
-        <v>PesoRama Announces Grand Opening of Stores #44, #45, and #46</v>
+        <v>VNET x CATL: Where Next-Generation AI-Native Compute Infrastructure Meets the Battery Leader</v>
       </c>
       <c r="B775" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-22</v>
       </c>
       <c r="C775" t="str">
-        <v>mlpr-newsfile</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D775" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, SaaS, Energy, Retail, Automotive</v>
       </c>
       <c r="E775" t="str">
-        <v>https://www.newsfilecorp.com/release/308369/PesoRama-Announces-Grand-Opening-of-Stores-44-45-and-46</v>
-[...2 lines deleted...]
-        <v>Toronto, Ontario--(Newsfile Corp. - August 6, 2026) - PesoRama Inc. (TSXV: PESO) ("PesoRama" or the "Company"), a Canadian company operating dollar stores in Mexico under the JOi Dollar Plus brand, announces the upcoming opening of three new stores in August.Store #44 - Parque Vía VallejoStore #44 a 3,767 square feet retail store located within Parque Vía Vallejo in Mexico City. Strategically positioned in one of the city's premier mixed-use shopping destinations, the store will strengthen the...</v>
+        <v>https://www.acnnewswire.com/press-release/english/110277/</v>
+      </c>
+      <c r="F775" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sept 22, 2026 - (ACN Newswire) - China’s new energy and AI infrastructure sectors have recently reached a notable convergence. PJ Millennium I Limited and PJ Millennium II Limited, wholly owned subsidiaries of PJ Millennium Limited Partnership — whose general partner is Lochpine BG I GP Limited, itself a wholly owned subsidiary of Lochpine Capital Limited, a non-controlled, non-consolidated affiliate of Contemporary Amperex Technology Co., Limited (“CATL”, 300750.SZ / 03750.HK) — have completed a strategic investment in VNET Group, Inc. (Nasdaq: VNET), one of China’s leading carrier- and cloud-neutral internet data center services providers. The transaction closed on September 21, 2026. Upon closing, the buyers have become VNET’s largest shareholder, holding an approximately 38.1% equity stake in the Company.
+The terms of the agreement include a two-year voting and consortium alignment between the companies, providing continuity in VNET’s governance and management while maintaining its strategic direction and operational momentum. The two companies have also entered into a strategic cooperation agreement, aimed at deeper collaboration across operations, technology and ecosystem development, as they jointly pursue the rapidly emerging compute-energy integration market.
+Mr. Josh Sheng Chen, Founder and Executive Chairperson of VNET, said:
+“We are pleased to welcome CATL as a new strategic investor and sincerely thank them for their strong support of VNET and our long-term vision. Looking ahead, we will work closely together to deepen collaboration across technology, infrastructure and supply chain capabilities, jointly drive foundational and full-chain innovation in the next-generation AIDC industry, advance innovation in integrated compute-energy systems, and contribute to the development of next-generation digital energy infrastructure for the intelligent era.”
+As VNET positions itself as an infrastructure provider for the AI inference era, its alignment with CATL at both ownership and business levels has attracted significant market attention. A key question has therefore emerged: why did CATL choose VNET as a major ecosystem partner in its push towards compute-energy integration'
+According to Frost &amp; Sullivan, VNET’s carrier-neutral data center services revenue is growing faster than the broader China market. Its wholesale data center segment has demonstrated particularly strong year-on-year growth, ranking first among China’s scaled carrier-neutral data center service providers. By retail data center services revenue, VNET ranked No. 1 in 2025, with a 12.3% market share.
+This combination of growth and market share highlights the strength of VNET’s market position. The Company has also developed competitive advantages across resource reserves, project delivery, customer relationships and access to capital markets — capabilities that have helped lay the foundation for this strategic partnership.
+Speaking at the Goldman Sachs Asian Leaders Forum, VNET’s senior management highlighted that the Company’s deep commitment to the Chinese market has enabled it to capture a significant share of incremental customer demand over the past two to three years, while maintaining industry-leading delivery capability. This capability will help support the Company’s international ambitions, given the overseas growth of Chinese enterprise customers.
+At the forum, management summarized VNET’s core competitive advantages across four strategic pillars:
+First, the Company has secured abundant power-backed resources in regions with relatively low electricity costs.
+Second, it has demonstrated strong project delivery capabilities, taking approximately 12 to 18 months from greenfield development to delivery.
+Third, it has established deep relationships with a global network of approximately 7,000 enterprise customers.
+Fourth, as a US-listed company, VNET benefits from diversified financing channels and solid credit ratings.
+The Three-Layer Power-Compute Architecture: A Comprehensive Strategic Blueprint
+Moving forward, the two companies are now focused on translating their comprehensive strategic partnership into an actionable industrial blueprint: a three-layer architecture comprising “Gigawatt-Scale Compute-Energy Facilities + Distributed Compute-Energy Networks + Tokenized Energy Attribute Certificates”.
+Using this blueprint, the companies will jointly develop a three-layer power-compute system designed to build a nationwide network with global reach, aiming to shape the digital energy infrastructure landscape in the AI era.
+1. Gigawatt-Scale Compute-Energy Facilities: The Energy Backbone for Hyperscale AIDCs
+By combining CATL’s full-stack energy technologies and energy storage systems (ESS) with VNET’s proven AIDC execution capabilities, the partnership aims to develop next-generation hyperscale campuses designed around power-compute integration from the outset.
+Rather than building the data center first and adding power infrastructure later, the approach is to plan computing and energy capacity in parallel from the beginning.
+2. Distributed Compute-Energy Networks: City-Level Edge Infrastructure
+The second layer focuses on city-level edge infrastructure, directly supporting the strategic deployment of China’s “Six National Compute Networks” and addressing growing demand from smart-city AI applications and localized inference.
+By extending beyond mega-scale campuses, the partnership aims to expand into city-level edge infrastructure while promoting standardized product design and greater commercial scalability.
+3. Tokenized Energy Attribute Certificates: Commercial Model Innovation
+The third layer focuses on commercial model innovation. By leveraging digitized, auditable environmental_x001e_attribute certificates as a value-transfer mechanism, this framework enables traceable alignment between compliant computing assets, renewable electricity procurement and related energy attributes.
+In essence, the model aims to establish a more transparent and verifiable framework linking computing capacity with renewable power and related environmental attributes, supporting future settlement, reporting and optimization of integrated compute-energy operations.
+For VNET, the three-layer system represents more than a strategic framework — it provides an execution roadmap for its upgraded “dual-engine” strategy. Gigawatt-scale facilities anchor hyperscale campuses, distributed networks extend coverage to city-level computing, and digital energy-attribute management may, over time, support better traceability, optimization and utilization of green-energy resources.
+Together, these three layers support VNET’s transformation from a pure-play IDC operator towards an AI-native integrated compute-energy infrastructure platform.
+The Company believes that the entry of a major strategic industrial investor will materially influence institutional perceptions of its risk and growth potential, its financing capabilities, its operational stability and its medium- to long-term expansion pipeline.
+With CATL’s strategic backing and the rollout of VNET’s three-layer compute-energy architecture, investor focus is increasingly shifting from the Company’s traditional IDC identity toward its broader role in next-generation AI infrastructure. Still, market recognition is likely to depend not only on strategic narrative, but also on measurable operating delivery.
+That operating foundation is already beginning to show. In Q2 2026, VNET reported total net revenue of RMB2.78 billion, up 14.2% year-on-year, with the wholesale segment remaining the key growth driver as its revenue rose 29.3% to RMB1.10 billion.
+Adjusted EBITDA increased 25.4% year-on-year to RMB920 million, while adjusted cash gross profit rose 9.4% to RMB1.16 billion. The adjusted EBITDA margin expanded by 3.0 percentage points year-on-year to 33.0%. Adjusted net income reached RMB7.38 million, representing a return to profitability compared with the same period last year.
+CATL provides more than capital. Its participation brings expertise and capabilities in energy technologies that are increasingly important to the next phase of AI data center development.
+As AI infrastructure evolves, competitive differentiation is moving beyond basic capacity toward integrated capabilities in power access, energy efficiency, cooling, and long-term operational reliability. In that context, the partnership may strengthen VNET’s ability to participate in the next wave of high-quality infrastructure demand.
+Notably, several major international investment banks — including Goldman Sachs, HSBC and Morgan Stanley — have recently taken a positive view of VNET.
+In its latest report dated 3 September, Goldman Sachs reiterated its Buy rating and set a US$14.00 price target. Morgan Stanley, holding an Overweight rating, also set a US$14.00 target price, while HSBC set its target at US$14.10.
+Goldman Sachs noted that VNET is expected to secure approximately 1.0–1.1GW of wholesale orders for the full year, while its 500MW overseas resource deployment continues to progress, supported by disciplined financing and potential additional synergies from CATL’s strategic investment. Goldman Sachs also expects VNET’s wholesale IDC business to deliver a 2025–2028 revenue and EBITDA CAGR of 37%–38%, highlighting the potential for continued growth driven by AI infrastructure demand and further reassessment of the Company’s valuation.
+Morgan Stanley maintains its Overweight rating on VNET, setting a US$14 price target, noting that VNET is poised for accelerating EBITDA growth starting from 3Q26, backed by its solid order backlog of 862MW and 3.6GW of available domestic resource capacity. The firm expects capacity deliveries to pick up meaningfully in 2H26, with disciplined overseas expansion plans to mitigate near-term capex risks.
+From industrial synergies to potential valuation re-rating, VNET’s positioning within the compute-energy integration landscape is attracting increasing attention from the investment community.
+On one side, CATL is expanding its role from a battery supplier towards becoming a broader infrastructure partner for the AI era. On the other, VNET is pursuing a strategic transformation from a third-party IDC operator towards an AI-native, next-generation digital energy infrastructure provider.
+The two companies’ strategic trajectories are therefore converging at a pivotal point in the development of AI infrastructure. For VNET, the partnership provides more than additional capital: it creates opportunities for deeper integration across green power, energy storage technologies and global energy networks, potentially strengthening its competitive position as the AI infrastructure market continues to evolve.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="str">
-        <v>SQAIRZ Appoints Michael Ferlauto as VP of Sales to Accelerate National Retail and Omnichannel Expansion</v>
+        <v>Scented Candles Market Trends Shaping Home Fragrance in 2026</v>
       </c>
       <c r="B776" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-22</v>
       </c>
       <c r="C776" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D776" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E776" t="str">
-        <v>https://www.prnewswire.com/news-releases/sqairz-appoints-michael-ferlauto-as-vp-of-sales-to-accelerate-national-retail-and-omnichannel-expansion-302844802.html</v>
+        <v>https://express-press-release.net/news/2026/09/22/1773069</v>
       </c>
       <c r="F776" t="str">
-        <v>Footwear industry veteran joins performance footwear brand to help drive next phase of growth WINDHAM, N.H., Aug. 6, 2026 /PRNewswire/ -- SQAIRZ, the performance footwear company redefining stability and biomechanics across golf, baseball, softball, pickleball and medical footwear, today...</v>
+        <v>The global scented candles market was valued at USD 2.3 billion in 2025 and is expected to reach USD 2.4 billion in 2026, before expanding [read full press release...]</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="str">
-        <v>The 10 Most Counterfeited Foods in the World - and the Technology Letting ...</v>
+        <v>Amazon Leo is bringing high-quality satellite internet to Uzbekistan</v>
       </c>
       <c r="B777" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-22</v>
       </c>
       <c r="C777" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D777" t="str">
-        <v>Energy, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E777" t="str">
-        <v>https://pr-inside.com/the-10-most-counterfeited-foods-in-the-world-and-the-technology-letting-r5209221.htm</v>
+        <v>https://www.aboutamazon.com/news/amazon-leo/amazon-leo-uzbekistan?utm_source=rss</v>
       </c>
       <c r="F777" t="str">
-        <v>(PR-inside.com) With food fraud now costing the industry an estimated $30-$40 billion a year and reported incidents up more than tenfold since 2020, Cerfinity brings unit-level, tap-to-verify authenticity to premium food producers. NEWTON, NJ / ACCESS Newswire / August 6, 2026 / Some of the world's most trusted foods are also its most faked. From the extra-virgin olive oil on the shelf to the wild salmon on the menu, a growing share of premium food is diluted, substituted, or mislabeled before it reaches the consumer - and honest producers pay the price in lost sales and eroded trust.Cerfinity , a Digital Provenance ..</v>
+        <v>Amazon Leo has partnered with telecoms leader Uztelecom to extend connectivity where it’s needed most.</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="str">
-        <v>"I and love and you" Names Dan Waters as Chief Executive Officer</v>
+        <v>Formaldehyde Market Trends Across Automotive Manufacturing</v>
       </c>
       <c r="B778" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-22</v>
       </c>
       <c r="C778" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D778" t="str">
-        <v>Retail</v>
+        <v>Retail, Automotive</v>
       </c>
       <c r="E778" t="str">
-        <v>https://www.prnewswire.com/news-releases/i-and-love-and-you-names-dan-waters-as-chief-executive-officer-302844547.html</v>
+        <v>https://express-press-release.net/news/2026/09/22/1773052</v>
       </c>
       <c r="F778" t="str">
-        <v>Waters brings consumer products leadership from Hu and Enjoy Life Foods as the pet food company accelerates growth, passing $100M in annual retail sales BOULDER, Colo., Aug. 6, 2026 /PRNewswire/ -- "I and love and you," the #1 independent pet food brand in the natural channel, announced...</v>
+        <v>Formaldehyde rarely reaches the final consumer as a standalone product. Instead, its importance is embedded across the industrial value chain. It helps create resins for [read full press release...]</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="str">
-        <v>Ascentiz Launches H Series Modular Exoskeleton for Everyday and Outdoor Mobility</v>
+        <v>Eye Tracking Market Trends Show Growing Use in Retail Analytics</v>
       </c>
       <c r="B779" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-22</v>
       </c>
       <c r="C779" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D779" t="str">
-        <v>Retail, Automotive</v>
+        <v>Retail</v>
       </c>
       <c r="E779" t="str">
-        <v>https://www.prnewswire.com/news-releases/ascentiz-launches-h-series-modular-exoskeleton-for-everyday-and-outdoor-mobility-302845024.html</v>
+        <v>https://express-press-release.net/news/2026/09/22/1773045</v>
       </c>
       <c r="F779" t="str">
-        <v>NEW YORK, Aug. 6, 2026 /PRNewswire/ -- Ascentiz, a pioneer in consumer wearable exoskeleton technology and creator of the world's first modular exoskeleton, today announced the commercial availability of the Ascentiz H Series. The H Pro and H Ultra are now available for direct purchase...</v>
-[...2 lines deleted...]
-    <row r="780">
+        <v>The way people interact with technology is changing as digital systems become more responsive to human behavior. Eye tracking is becoming an important part of [read full press release...]</v>
+      </c>
+    </row>
+    <row r="780" xml:space="preserve">
       <c r="A780" t="str">
-        <v>Definitive Healthcare Launches Early Adopter Program for New AI-Powered Healthcare Intelligence Platform</v>
+        <v>'First Direct-Drive Stock' Shakes Up Robot Actuation: How Much Longer Can the Traditional Reducer-Based Approach Hold Up?</v>
       </c>
       <c r="B780" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-22</v>
       </c>
       <c r="C780" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D780" t="str">
-        <v>Finance, AI, SaaS, Retail</v>
+        <v>Finance, AI, SaaS, Energy, Retail, Education</v>
       </c>
       <c r="E780" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/06/3340371/0/en/Definitive-Healthcare-Launches-Early-Adopter-Program-for-New-AI-Powered-Healthcare-Intelligence-Platform.html</v>
-[...2 lines deleted...]
-        <v>Unifying claims, provider, consumer, and expert data enables organizations to uncover growth opportunities and make faster, better-informed decisions Unifying claims, provider, consumer, and expert data enables organizations to uncover growth opportunities and make faster, better-informed decisions</v>
+        <v>https://www.acnnewswire.com/press-release/english/110273/</v>
+      </c>
+      <c r="F780" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sept 22, 2026 - (ACN Newswire) - Direct Drive Tech Limited (the “Company”) launched its public offering on September 21 and is seeking a Main Board listing on the Hong Kong Stock Exchange under Chapter 18C of the Listing Rules. Once the offering closes, the Company will become the “first direct-drive stock” in Hong Kong — and the first robotics technology company in global capital markets defined primarily by direct-drive technology. The market isn’t just watching a single listing; it may be watching an industry inflection point, as robot drive solutions shift from traditional reducers toward direct drive — a transition one young team is betting on to upend the established landscape.
+According to public records, founder Zhang Di earned a bachelor’s degree in mechanical engineering from Beijing Institute of Technology in 2016 before moving to the Hong Kong University of Science and Technology, where he studied robotics systems and control engineering under Professor Li Zexiang — widely known as the “godfather of DJI.” His engineering instincts showed early: while at HKUST, he reportedly designed on his own a robot capable of standing both upright and upside down, and sold it to a research institution. Zhang has served as chairman and chief executive since March 2020, overseeing the Group’s overall management, strategic planning, and business decisions.
+Zhang founded the Company in 2020 at XbotPark, a robotics incubator in Songshan Lake, Dongguan. The Songshan Lake Robotics Research Institute, controlled by Professor Li, invested at the seed round, when the post-money valuation stood at just a few million renminbi; by the final round before the IPO, the valuation had climbed substantially. Now 32, Zhang has been named to both the Forbes China 30 Under 30 and the Hurun China Under 30 lists.
+Conventional robot drives pair a motor with a reducer: gears step down rotational speed and multiply torque, which suits high-load, high-impact duty. But every meshing gear introduces backlash and friction — heat, wear, and maintenance costs. Every multi-stage transmission adds response lag, energy loss, and precision drift. These are not process defects; they are structural limits baked into the gear-transmission path. And every reducer weakness maps to a direct-drive strength. As embodied intelligence begins demanding millisecond response, zero backlash, lower energy consumption, and longer service life, reducer-based solutions have hit a ceiling that iteration cannot break. This is not an upgrade; it is substitution.
+Since its founding, the Company has stayed on the direct-drive path, building its moat on three core technology pillars. By coupling the motor directly to the payload, its solution eliminates reducers and every intermediate transmission component. According to the prospectus, this cuts efficiency losses from mechanical transmission while improving precision, lowering noise, and reducing component wear — and it paves the way for smaller, lighter robots. This is no localized tweak to an existing design; it is a rebuild of the power-transmission path itself. The Company has built core capabilities around direct-drive motor design, thermal management, and drive-control integration — system-level know-how spanning electromagnetic design, control algorithms, and mass production. Zero backlash, zero friction, millisecond response: capabilities conventional solutions structurally cannot deliver are, in principle, within reach through direct drive. Iterating on the old technology cannot close that gap.
+The financials tell more than a revenue story — they trace how direct drive moved from technical validation to commercialization at scale. From 2023 to 2025, revenue rose from RMB17.5 million to RMB281.7 million, a 300.8% CAGR, as shipments of direct-drive actuator modules climbed from 0.2 million to 8.5 million units. Gross margin improved from 13.5% to 21.5%, reaching 20.7% in the first half of 2026, while the adjusted net loss margin narrowed from 349.1% to 15.4% — 13.7% in the first half of 2026. This is scale economics kicking in: a larger revenue base absorbing fixed costs, not R&amp;D cuts, is what has narrowed the losses. It is not just one company’s growth curve; it is a substitution curve, a technology pathway moving from the margins toward the mainstream.
+Valuation is where Chapter 18C really matters. The Specialist Technology Company regime lets the market assess high-growth hard-tech companies on R&amp;D capabilities, patent reserves, commercialization track record, commercialization revenue, and downstream customer validation — not net profit alone. That framework fits a company trying to change an industry’s underlying technology pathway. Traditional valuation systems revolve around net profit, and they struggle to price a technology like direct drive that is redrawing a century-old industry. Chapter 18C lets the market price “technology substitution” rather than short-term profitability.
+The technology pathway for global robot drives is still being written, but direct drive displacing reducers is getting harder to ignore. As the “first direct-drive stock,” the Company’s scarcity value lies in using direct drive to redraw the boundaries of the robot actuation market — giving investors a window into the rise of power hardware for physical AI. Direct-drive penetration in consumer robotics remains low, and the shift away from reducer-based solutions is still in its early days; the market has yet to fully price the trend. As direct drive finds its way into more applications, that revaluation has only just begun.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="str">
-        <v>Orion Financial Breaks Ground on First Mississippi Branch in Southaven ...</v>
+        <v>IFIORA Flower Delivery Warsaw Poland Guide for International Senders</v>
       </c>
       <c r="B781" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-22</v>
       </c>
       <c r="C781" t="str">
-        <v>PR-Inside</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D781" t="str">
-        <v>Real Estate, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E781" t="str">
-        <v>https://pr-inside.com/orion-financial-breaks-ground-on-first-mississippi-branch-in-southaven-r5209212.htm</v>
+        <v>https://pressreleasenews.org/pressroom/ifiora-flower-delivery-warsaw-poland-guide-for-international-senders</v>
       </c>
       <c r="F781" t="str">
-        <v>(PR-inside.com) SOUTHAVEN, MS / ACCESS Newswire / August 6, 2026 / Orion Financial officially broke ground Monday on its first Mississippi branch, marking a major milestone in the organization's continued growth across the Mid-South. Held at 6205 Getwell Road, the ceremony brought together local officials, community leaders, business partners, and Orion Financial leadership to celebrate the start of construction on the new Southaven location. Expected to open in 2027, the full-service banking center will offer a complete range of personal and business banking solutions, including checking and savings accounts, mortgage and consumer lending, commercial real estate lending and Orion Financial's innovative digital banking ..</v>
+        <v xml:space="preserve">IFIORA has published a practical guide for international customers who want fresh flowers delivered to a recipient in Warsaw, Poland. Orders may be placed online from abroad while bouquets are prepared by florists at the Mokotów studio and delivered only within the city. The guide </v>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="str">
-        <v>New Research from McCormick and Knit Uncovers the Hidden Calculations ...</v>
+        <v>Jose Daniel Duarte Camacho Says Customer Experience Will Define the Next Era of E-Commerce Growth</v>
       </c>
       <c r="B782" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-21</v>
       </c>
       <c r="C782" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D782" t="str">
-        <v>AI, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E782" t="str">
-        <v>https://pr-inside.com/new-research-from-mccormick-and-knit-uncovers-the-hidden-calculations-r5209208.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360793</v>
       </c>
       <c r="F782" t="str">
-        <v>(PR-inside.com) Findings from 500+ consumers show purchase decisions hinge on convenience, trust, and failure risk as much as price NEW YORK, NY / ACCESS Newswire / August 6, 2026 / Knit , the AI-native research agency delivering decision-ready consumer insights, today releasedfindings from new researchconducted in partnership withMcCormick , the global leader in flavor, examining how modern grocery shoppers define value and navigate trade-offs in the grocery aisle. The research found that while price matters, it is only one part of a broader "value equation." More than 500 qualified grocery decision-makers participated in the study. The results suggest brands and retailers that focus ..</v>
+        <v>E-commerce is entering a new phase in which growth will depend less on simply maintaining an online presence and more on delivering fast, secure, and personalized customer experiences, according to business strategist and e-commerce specialist Jose Daniel Duarte Camacho. - - The latest figures from the U.S. Census Bureau reinforce the continued expansion of digital commerce. Seasonally adjusted U.S. retail e-commerce sales reached $340.2 billion during the second quarter of 2026&amp;#8212;an increas... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360793</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="str">
-        <v>GeoVax Announces Completion of Key GEO-MVA Development Milestones, Positioning Program for Pivotal Phase 3 Clinical Study</v>
+        <v>Central Garden &amp; Pet Announces Garden Segment Leadership Transition</v>
       </c>
       <c r="B783" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-21</v>
       </c>
       <c r="C783" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D783" t="str">
-        <v>Finance, Healthcare, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E783" t="str">
-        <v>https://www.newmediawire.com/news/geovax-announces-completion-of-key-geo-mva-development-milestones-positioning-program-for-pivotal-phase-3-clinical-study-7088265</v>
+        <v>https://finance.yahoo.com/small-business/articles/central-garden-pet-announces-garden-205700683.html</v>
       </c>
       <c r="F783" t="str">
-        <v>Manufacturing, Regulatory, Clinical and Preclinical Milestones Completed in Support of Scheduled Fourth Quarter 2026 Initiation of Pivotal Immune-Bridging Study ATLANTA, GA - August 6, 2026 ( NEWMEDIAWIRE ) - GeoVax Labs, Inc. (Nasdaq: GOVX), a clinical-stage biotechnology company developing vaccines and immunotherapies for infectious diseases and solid tumors, today announced the completion of key manufacturing, regulatory, clinical and preclinical milestones supporting the initiation of its pivotal Phase 3 GEO-MVA immune-bridging study, scheduled to initiate in the fourth quarter of 2026. "Completion of these milestones marks a significant inflection point for the GEO-MVA program as we prepare to initiate our pivotal immune-bridging study later this year," said David A. Dodd, Chairman an</v>
+        <v>WALNUT CREEK, Calif., September 21, 2026--Central Garden &amp; Pet Company (NASDAQ: CENT) (NASDAQ: CENTA) ("Central"), a leading consumer goods company in the pet and garden industries, today announced a planned leadership transition for its Garden segment. J.D. Walker, President, Garden Consumer Products, will retire from that role effective September 26, 2026, at which point Jason Barnes, Executive Vice President, Garden Consumer Products, will assume responsibility for sales, marketing and servic</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="str">
-        <v>Jorge Samayoa Joins American College of Education as Chief Marketing ...</v>
+        <v>KEYSTONE RV BREAKS MULTIPLE SALES RECORDS AT HERSHEY RV SHOW</v>
       </c>
       <c r="B784" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-21</v>
       </c>
       <c r="C784" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D784" t="str">
-        <v>Retail, Education</v>
+        <v>Retail</v>
       </c>
       <c r="E784" t="str">
-        <v>https://pr-inside.com/jorge-samayoa-joins-american-college-of-education-as-chief-marketing-r5209204.htm</v>
+        <v>https://www.prnewswire.com/news-releases/keystone-rv-breaks-multiple-sales-records-at-hershey-rv-show-302885210.html</v>
       </c>
       <c r="F784" t="str">
-        <v>(PR-inside.com) Samayoa will lead the college's direct-to-consumer student growth strategy, drawing on a career building and scaling consumer brands at HelloFresh and PayPal. INDIANAPOLIS, IN / ACCESS Newswire / August 6, 2026 / American College of Education® (ACE) is pleased to welcome Jorge Samayoa to its executive suite as chief marketing officer. A cross-functional operator who has built and scaled growth for major consumer brands, Samayoa will lead the strategy and organization behind ACE's direct-to-consumer growth. Samayoa joins ACE from HelloFresh, where he repositioned three brands - HelloFresh, EveryPlate and Green Chef - and rebuilt their growth pipeline as the chief marketing officer. ..</v>
+        <v>Dealer preparation and execution drive Keystone's strongest retail performance since before the pandemic GOSHEN, Ind., Sept. 21, 2026 /PRNewswire/ -- Keystone RV and its dealer partners delivered the company's strongest retail sales performance at America's Largest RV Show in Hershey Pa....</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="str">
-        <v>Jorge Samayoa Joins American College of Education as Chief Marketing Officer</v>
+        <v>Meridian Holdings' Expanse Studios to Exhibit at Global Gaming Expo 2026</v>
       </c>
       <c r="B785" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-21</v>
       </c>
       <c r="C785" t="str">
-        <v>Newswire.com</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D785" t="str">
-        <v>Retail, Education</v>
+        <v>Finance, Retail, Gaming, Media</v>
       </c>
       <c r="E785" t="str">
-        <v>https://www.newswire.com/news/jorge-samayoa-joins-american-college-of-education-as-chief-marketing-officer</v>
+        <v>https://www.newmediawire.com/news/meridian-holdings-expanse-studios-to-exhibit-at-global-gaming-expo-2026-7089850</v>
       </c>
       <c r="F785" t="str">
-        <v>Samayoa will lead the college's direct-to-consumer student growth strategy, drawing on a career building and scaling consumer brands at HelloFresh and PayPal.</v>
+        <v xml:space="preserve">Studio to Showcase Its Proprietary Content Portfolio at Booth 4233 LAS VEGAS, NV - September 21, 2026 ( NEWMEDIAWIRE ) - Meridian Holdings Inc. (NASDAQ: MRDN) (“Meridian” or the “Company”), an international developer, licensor and operator of online gaming and e-commerce platforms, today announced that its subsidiary and B2B game development division Expanse Studios (“Expanse”) will exhibit at the Global Gaming Expo (G2E) in Las Vegas from September 28 to October 1, 2026, at The Venetian Expo, booth 4233. Expanse Studios develops proprietary casino content for Meridian Holdings' own operations and for third-party operators internationally. The studio distributes a portfolio of nearly 100 proprietary titles to more than 1,800 casino brands worldwide, and holds content certifications across </v>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="str">
-        <v>MemoryBox.ai Announces Beta Launch of Private AI Memory for Power Users</v>
+        <v>Oportun Appoints Bernardo Martinez as Chief Retail and Sales Officer and Garrett Hope as Chief Product Officer</v>
       </c>
       <c r="B786" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-21</v>
       </c>
       <c r="C786" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D786" t="str">
-        <v>AI, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E786" t="str">
-        <v>https://www.prnewswire.com/news-releases/memoryboxai-announces-beta-launch-of-private-ai-memory-for-power-users-302844359.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/21/3365859/0/en/oportun-appoints-bernardo-martinez-as-chief-retail-and-sales-officer-and-garrett-hope-as-chief-product-officer.html</v>
       </c>
       <c r="F786" t="str">
-        <v>MemVerge's consumer product gives individuals sovereign control over their AI Memory — so their AI applications and agents produce better results while incurring less cost MILPITAS, Calif., Aug. 6, 2026 /PRNewswire/ -- MemVerge, Inc., a leader in AI memory software, today announced the...</v>
+        <v>Experienced consumer financial services and product leaders will deepen member relationships and advance Oportun’s mission of expanding access to responsible financial services Experienced consumer financial services and product leaders will deepen member relationships and advance Oportun’s mission of expanding access to responsible financial services</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="str">
-        <v>Silo Pharma Subsidiary QwikAgents Collaborates with Amazon Web Services Premier Tier Partner Caylent to Advance Enterprise AI Platform</v>
+        <v>Greenland Mines (GRML) Highlights Critical Minerals Role Following U.S.-Denmark-Greenland Security Agreement</v>
       </c>
       <c r="B787" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-21</v>
       </c>
       <c r="C787" t="str">
-        <v>GlobeNewswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D787" t="str">
-        <v>Finance, AI, SaaS, Healthcare, Retail</v>
+        <v>Finance, Energy, Retail</v>
       </c>
       <c r="E787" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/06/3340312/0/en/Silo-Pharma-Subsidiary-QwikAgents-Collaborates-with-Amazon-Web-Services-Premier-Tier-Partner-Caylent-to-Advance-Enterprise-AI-Platform.html</v>
+        <v>https://www.newmediawire.com/news/greenland-mines-grml-highlights-critical-minerals-role-following-u-s-denmark-greenland-security-agreement-7089847</v>
       </c>
       <c r="F787" t="str">
-        <v>Collaboration supports development of a next-generation AWS-native platform designed to accelerate commercialization, scalability and enterprise adoption</v>
+        <v>LOS ANGELES, CA - September 21, 2026 ( NEWMEDIAWIRE ) - Greenland Mines (NASDAQ: GRML) applauded the announced security agreement among the United States, Denmark and Greenland, which provides for an expanded and enduring U.S. security presence in Greenland and limits the ability of U.S. adversaries to establish military positions or make sensitive investments there. The company said the agreement reinforces Greenland’s growing strategic importance, including its role in supplying critical minerals required for defense, advanced technology and energy security. Greenland Mines highlighted its Sarfartoq and Skaergaard mineral assets, noting that Sarfartoq’s Initial Assessment includes a high-case pre-tax NPV of approximately $2.05 billion. Planned annual neodymium-praseodymium (“NdPr”) oxide</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="str">
-        <v>HawkSearch AI Expands B2B Distribution Footprint with Leading Ohio ...</v>
+        <v>Amazon’s carbon-free energy projects contribute $11 billion to US GDP, support nearly 22,000 jobs in local communities</v>
       </c>
       <c r="B788" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-21</v>
       </c>
       <c r="C788" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D788" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>Energy, Retail</v>
       </c>
       <c r="E788" t="str">
-        <v>https://pr-inside.com/hawksearch-ai-expands-b2b-distribution-footprint-with-leading-ohio-r5209177.htm</v>
+        <v>https://www.aboutamazon.com/news/sustainability/amazon-carbon-free-energy-economic-impact-study-2026?utm_source=rss</v>
       </c>
       <c r="F788" t="str">
-        <v>(PR-inside.com) WOBURN, MA / ACCESS Newswire / August 6, 2026 / Bridgeline Digital, Inc. (NASDAQ:BLIN), a leader in AI-powered product discovery and eCommerce solutions, announced today that a leading Ohio-based distributor serving the plumbing, HVAC, and electrical industries has successfully launched HawkSearch 90 days after project kickoff. The rapid deployment highlights Bridgeline's ability to deliver fast time-to-value for complex B2B distributors modernizing digital commerce. The distributor operates 14 locations across Ohio and selected HawkSearch following a competitive evaluation. HawkSearch was chosen for its advanced category page functionality, out-of-the-box personalization, and ability to support B2B buying requirements such as customer-specific pricing, product restrictions</v>
+        <v>Amazon's solar, wind, nuclear, and battery storage investments drove economic growth across the U.S. from 2023 through 2025, per an Oxford Economics study.</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="str">
-        <v>Innovative Designs, Inc. (OTCQB: IVDN) Fiscal Q3 is Best in Company History Near 40% Sales Revenue Growth Over Previous Year and 8th Consecutive Quarter of Profitability</v>
+        <v>PUMA appoints new European leadership</v>
       </c>
       <c r="B789" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-21</v>
       </c>
       <c r="C789" t="str">
-        <v>NewMediaWire</v>
+        <v>WebWire</v>
       </c>
       <c r="D789" t="str">
-        <v>Finance, Energy, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E789" t="str">
-        <v>https://www.newmediawire.com/news/innovative-designs-inc-otcqb-ivdn-fiscal-q3-is-best-in-company-history-near-40-sales-revenue-growth-over-previous-year-and-8th-consecutive-quarter-of-profitability-7088262</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360782</v>
       </c>
       <c r="F789" t="str">
-        <v xml:space="preserve">Fiscal 2026 Third Quarter Sales Revenues Were Best in Company History. 8th Consecutive Quarter of Profitability. Accelerating Sales Growth Near 40% Revenue Increase Over Fiscal Q3 of 2025. Retail Dealers of Insultex House Wrap® Now Grown to Nearly 200. Independent Laboratory Re-Certification Process in Final Stages. PITTSBURGH, PA - August 6, 2026 ( NEWMEDIAWIRE ) - Innovative Designs, Inc. (OTCQB: IVDN) closed its fiscal third quarter for the period ending July 31st with a strong continuation of the Company’s ascending sales growth and profitability, now extending to eight (8) trailing quarters. IVDN management can state today that fiscal 2026 Q3 revenues will be reported as the highest ever in Company history. When final figures are released in the next financial statement there will be </v>
+        <v>Sports company PUMA has appointed new leadership for the Europe region as well as the Cluster Central. - - Effective 1 October 2026, Fokko de Rooij will become Managing Director Europe. In this role, he will report to PUMA CEO Arthur Hoeld, who has temporarily taken over the duties of the Chief Commercial Officer until a successor for that position is announced. - - Fokko is an experienced international leader with a strong track record in sales, retail, supply chain and transformation man... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360782</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="str">
-        <v>MTi Reports Strong Results, Highlighting 5.6 Million EUR in Project Awards</v>
+        <v>KBRA Assigns Preliminary Ratings to Pagaya AI Debt Grantor Trust 2026-6 and Pagaya AI Debt Trust 2026-6</v>
       </c>
       <c r="B790" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-21</v>
       </c>
       <c r="C790" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D790" t="str">
-        <v>Finance, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E790" t="str">
-        <v>https://www.newmediawire.com/news/mti-reports-strong-results-highlighting-5-6-million-eur-in-project-awards-7088260</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/kbra-assigns-preliminary-ratings-pagaya-182100609.html</v>
       </c>
       <c r="F790" t="str">
-        <v>BOULDER, CO - August 6, 2026 ( NEWMEDIAWIRE ) - Affluence Corporation (OTCID: AFFU), through its subsidiary Mingothings SLU (“MTi”), today reported strong results for the first quarter of 2026, reinforcing its position as a technology partner in IoT, smart infrastructure, connected industries, and digital transformation. During Q1 2026, MTi was awarded approximately EUR 5.6 million in new projects, reflecting solid commercial performance and continued demand for its integrated technology solutions across strategic sectors. The awarded projects have not yet been recognized as revenue and remain subject to the timing of contract execution and delivery. MTi’s Q1 results highlight the company’s ability to convert market opportunities into high-value projects while continuing to expand its capa</v>
+        <v>NEW YORK, September 21, 2026--KBRA assigns preliminary ratings to 13 classes of notes issued by Pagaya AI Debt Grantor Trust 2026-6 and Pagaya AI Debt Trust 2026-6, collectively "PAID 2026-6," an unsecured consumer loan ABS transaction. PAID 2026-6 has initial hard credit enhancement levels ranging from 80.57% for the Class A-1 Notes to 3.72% for the Class F-2 Notes. Credit enhancement is comprised of overcollateralization, subordination, except for the Class F-2 Notes, cash reserve accounts fun</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="str">
-        <v>Genie Energy Announces Second Quarter 2026 Results</v>
+        <v>Casey Newton and Kevin Roose partner with NPR to launch 'Machine Gods'</v>
       </c>
       <c r="B791" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-21</v>
       </c>
       <c r="C791" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D791" t="str">
-        <v>Finance, Energy, Retail</v>
+        <v>Finance, AI, Retail, Media</v>
       </c>
       <c r="E791" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/06/3340159/0/en/Genie-Energy-Announces-Second-Quarter-2026-Results.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360770</v>
       </c>
       <c r="F791" t="str">
-        <v>NEWARK, NJ, Aug. 06, 2026 (GLOBE NEWSWIRE) -- Genie Energy, Ltd. (NYSE: GNE), a leading retail energy and renewable energy solutions provider, today announced results for the second quarter of 2026.</v>
+        <v>NPR announced that technology journalists Kevin Roose and Casey Newton are bringing their newest venture, Machine Gods, to NPR. The new video-first show hosted by Roose, formerly of The New York Times, and Newton, founder of Platformer, will dive deep into the defining consumer, enterprise and policy conversations of the artificial intelligence era. - - This major programming acquisition comes just months after Nadine Zylstra joined NPR as Chief Content Officer, kicking off a bold new e... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360770</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="str">
-        <v>Healthy Vegetable Chips Market Sees Rising Demand for Air-Dried Chips</v>
+        <v>How Amazon and Prime make everyday life more affordable for American families</v>
       </c>
       <c r="B792" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-21</v>
       </c>
       <c r="C792" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D792" t="str">
         <v>Retail</v>
       </c>
       <c r="E792" t="str">
-        <v>https://express-press-release.net/news/2026/08/06/1766157</v>
+        <v>https://www.aboutamazon.com/news/retail/amazon-prime-affordable-everyday-savings?utm_source=rss</v>
       </c>
       <c r="F792" t="str">
-        <v>The global Healthy Vegetable Chips Market is experiencing steady growth, driven by increasing consumer preference for healthy snacking, rising demand for plant-based and clean-label foods, [read full press release...]</v>
+        <v>Amazon and Prime deliver billions in savings every year—averaging over $1,000 per customer for 100+ million customers—through everyday low prices, deals, time-saving free delivery, and fuel savings—plus prescription savings.</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="str">
-        <v>Playtika Holding Corp. Reports Q2 2026 Financial Results</v>
+        <v>Major update for Thermomix® and Cookidoo® – ecosystem gets smarter, more personalised and more global</v>
       </c>
       <c r="B793" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-21</v>
       </c>
       <c r="C793" t="str">
-        <v>GlobeNewswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D793" t="str">
-        <v>Finance, Retail</v>
+        <v>AI, Retail, Media</v>
       </c>
       <c r="E793" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/06/3340046/0/en/Playtika-Holding-Corp-Reports-Q2-2026-Financial-Results.html</v>
+        <v>https://pressat.co.uk/releases/major-update-for-thermomixr-and-cookidoor-ecosystem-gets-smarter-more-personalised-and-more-global-9a4359c087e9c9a883e1a07ce52735f5/</v>
       </c>
       <c r="F793" t="str">
-        <v>Revenue of $731.1 million and Direct-to-Consumer (“DTC”) Revenue of $286.9 million Revenue Decreased (1.8)% Sequentially and Increased 5.0% Year Over Year DTC Platforms Revenue Decreased (1.7)% Sequentially and Increased 63.1% Year Over Year</v>
+        <v>Monday 21 September, 2026 Thermomix® takes its ecosystem to the next level: With the new Cookidoo® Assistant and Recipe Translation benefits, the largest culinary community gains comprehensive AI features. In addition, Arabic is introduced as a new language option on Thermomix® TM7, following a long-standing community demand. Vorwerk is introducing the AI-powered Cookidoo® Assistant and Recipe Translation, two new Cookidoo® benefits designed to make the world’s largest curated recipe ecosystem more intuitive, personalised and accessible. Together, they help people move more naturally from inspiration to Guided Cooking by making it easier to explore trusted Cookidoo® content, find relevant recipes, compare options, plan meals and organise cooking ideas. As part of the same ambition to bring</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="str">
-        <v>Amazon Pharmacy now delivers GLP-1 medications to eligible Medicare patients for $50 a month</v>
+        <v>Hills Distribution Expands Digital Capabilities with Addition of PEXUniverse</v>
       </c>
       <c r="B794" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-21</v>
       </c>
       <c r="C794" t="str">
-        <v>mlpr-amazon</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D794" t="str">
         <v>Retail</v>
       </c>
       <c r="E794" t="str">
-        <v>https://www.aboutamazon.com/news/retail/amazon-pharmacy-glp-1-medicare?utm_source=rss</v>
+        <v>https://www.prnewswire.com/news-releases/hills-distribution-expands-digital-capabilities-with-addition-of-pexuniverse-302884851.html</v>
       </c>
       <c r="F794" t="str">
-        <v>Amazon Pharmacy handles the majority of the paperwork and delivers Wegovy, Zepbound, and Foundayo to patients' doors—with same-day delivery and kiosk pickup.</v>
+        <v>MERIDEN, Conn., Sept. 21, 2026 /PRNewswire/ -- Hills Distribution, a premier distributor of plumbing, HVAC and hydronic equipment, parts and supplies, has recently partnered with PEXUniverse, a leading e-commerce distributor headquartered in Brooklyn, New York. PEXUniverse is a pure-play...</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="str">
-        <v>Rare Cannabinoid Company Highlights the CBC Cannabinoid as Consumer Interest in Rare Cannabinoids Continues to Grow</v>
+        <v>Renton Window Company First to Win Best in the PNW Gold Twice, Signaling Consumer Shift</v>
       </c>
       <c r="B795" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-21</v>
       </c>
       <c r="C795" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D795" t="str">
-        <v>Retail, Education</v>
+        <v>Retail</v>
       </c>
       <c r="E795" t="str">
-        <v>https://www.prnewswire.com/news-releases/rare-cannabinoid-company-highlights-the-cbc-cannabinoid-as-consumer-interest-in-rare-cannabinoids-continues-to-grow-302844404.html</v>
+        <v>https://www.prnewswire.com/news-releases/renton-window-company-first-to-win-best-in-the-pnw-gold-twice-signaling-consumer-shift-302882854.html</v>
       </c>
       <c r="F795" t="str">
-        <v>Company spotlights CBC (cannabichromene), a naturally occurring cannabinoid found in hemp, while expanding consumer education about rare cannabinoids beyond CBD and THC. HONOLULU, Aug. 6, 2026 /PRNewswire/ -- Rare Cannabinoid Company, a pioneer in rare cannabinoids and hemp-derived...</v>
+        <v>Puget Sound voters name the Renton-based company Best Window Company for the second consecutive year — the only company to hold the title twice since The Seattle Times launched the contest in 2023, outpacing a national window brand that won it once. RENTON, Wash., Sept. 21, 2026...</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="str">
-        <v>Italian Wine Podcast Returns to TEXSOM for Exclusive 2026 Interview Series</v>
+        <v>Five award-winning packaging innovations powered by Stora Enso cartonboard</v>
       </c>
       <c r="B796" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-21</v>
       </c>
       <c r="C796" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>WebWire</v>
       </c>
       <c r="D796" t="str">
-        <v>Retail, Media, Education</v>
+        <v>Retail</v>
       </c>
       <c r="E796" t="str">
-        <v>https://www.prnewswire.com/news-releases/italian-wine-podcast-returns-to-texsom-for-exclusive-2026-interview-series-302844139.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360762</v>
       </c>
       <c r="F796" t="str">
-        <v>Hosted by wine journalist and author Jessica Dupuy, the series will feature conversations with professionals working across wine, hospitality, education, retail, and communications. VERONA, Italy, Aug. 6, 2026 /PRNewswire/ -- TEXSOM and Italian Wine Podcast have renewed their media...</v>
+        <v>A sustainability-focused skincare subscription pack. An advent calendar that replaces traditional plastic components. A premium perfume carton designed to elevate the unboxing experience. - - While these packaging concepts serve very different consumer needs, they have one thing in common: they were all created using Stora Enso cartonboard and recognised at the 2026 European Carton Excellence Awards (ECEA), one of Europe&amp;#39;s most prestigious competitions for cartonboard packaging. - - The awar... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360762</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="str">
-        <v>Five Signs Your Business Has Become Too Reliant on Referrals</v>
+        <v>North Carolina Military Business Center and The Protocase Companies Announce Inaugural Velocity Summit</v>
       </c>
       <c r="B797" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-21</v>
       </c>
       <c r="C797" t="str">
-        <v>Pressat</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D797" t="str">
-        <v>Healthcare, Energy, Retail, Education</v>
+        <v>Energy, Retail, Automotive, Education, Healthcare</v>
       </c>
       <c r="E797" t="str">
-        <v>https://pressat.co.uk/releases/five-signs-your-business-has-become-too-reliant-on-referrals-c123a105113897e418f72a1fad8dd52a/</v>
+        <v>https://www.newmediawire.com/news/north-carolina-military-business-center-and-the-protocase-companies-announce-inaugural-velocity-summit-7089836</v>
       </c>
       <c r="F797" t="str">
-        <v>Thursday 6 August, 2026 Business growth expert says Referral Dependency is becoming one of the biggest hidden risks facing expert-led businesses across the UK. DEVON, UK – 6th August 2026 – Referrals remain one of the most effective ways for businesses to win new clients. They arrive with trust already established, often convert more quickly than outbound enquiries and are widely recognised as a sign that a business is delivering exceptional work. According to Dean Seddon, Founder of Maverrik, the problem isn't referrals themselves. The problem is becoming dependent on them. Dean has called the term Referral Dependency to describe businesses that rely on referrals as their primary source of new clients, leaving future growth dependent on circumstances they cannot control. "Every business s</v>
+        <v>November 17 Event in Wilmington Will Convene Leaders Across Industry, the Military, Government and Research to Strengthen U.S. Defense Manufacturing Capacity WILMINGTON, NC - September 21, 2026 ( NEWMEDIAWIRE ) - The North Carolina Military Business Center (NCMBC) and The Protocase Companies announced they will co-present the inaugural Velocity Summit on November 17, 2026, in Wilmington, NC. The event will convene leaders from industry, the military, government, policy, research, workforce development and the media to discuss acceleration of U.S. defense manufacturing capacity with North Carolina stakeholders at the forefront of the effort. A National Security Challenge Measured in Time America’s defense manufacturing challenge is fundamentally one of speed. The United States has exception</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="str">
-        <v>Focus Universal Inc. to Showcase Deterministic AI Technology at H.C. Wainwright 28th Annual Global Investment Conference</v>
+        <v>Del Rio Group Launches Portfolio Built on Three Decades of Environmental ...</v>
       </c>
       <c r="B798" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-21</v>
       </c>
       <c r="C798" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D798" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E798" t="str">
-        <v>https://www.newmediawire.com/news/focus-universal-inc-to-showcase-deterministic-ai-technology-at-h-c-wainwright-28th-annual-global-investment-conference-7088255</v>
+        <v>https://pr-inside.com/del-rio-group-launches-portfolio-built-on-three-decades-of-environmental-r5225516.htm</v>
       </c>
       <c r="F798" t="str">
-        <v>MONTEREY PARK, CA - August 6, 2026 ( NEWMEDIAWIRE ) - Focus Universal Inc. (NASDAQ: FCUV) ("Focus" or the "Company"), a provider of patented hardware and software design technologies for Internet of Things (IoT), 5G and SEC Financial Reporting AI-Driven Automation Software, today announced that Focus will showcase its multi-industry Deterministic AI technology. This includes Focus’ SEC Financial Reporting Automation, including its novel Edgarization and XBRL tag components, its Financial Auditing Automation, and its noteworthy Deterministic AI Forms Auto-Populate Engine. The H.C. Wainwright 28th Annual Global Investment Conference is to be held at the Lotte New York Palace Hotel in New York City on September 14-16, 2026, with the company presentation slated to be on demand within the Techn</v>
+        <v>(PR-inside.com) Founder-led portfolio formalizes a structure more than 30 years in the making, beginning with environmental insurance leader UCPM GILBERT, AZ / ACCESS Newswire / September 21, 2026 / Del Rio Group (DRG), a privately held, independent portfolio of specialty insurance and financial services companies, today introduced itself as the parent holding company behind UCPM, NXUS Environmental Underwriters, Lender Environmental Diligence, and Environmental Risk Professionals (ERP). All four companies were built to deliver an innovative suite of environmental insurance products to retail agencies and their customers. This reorganization formally lays the foundation for DRG to develop innovative solutions, technologies, and products to drive ..</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="str">
-        <v>A2P Messaging Market Statistics &amp; Industry Forecast</v>
+        <v>NXUS Environmental Underwriters Launches as Next-Generation MGA Built ...</v>
       </c>
       <c r="B799" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-21</v>
       </c>
       <c r="C799" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D799" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E799" t="str">
-        <v>https://express-press-release.net/news/2026/08/06/1766088</v>
+        <v>https://pr-inside.com/nxus-environmental-underwriters-launches-as-next-generation-mga-built-r5225515.htm</v>
       </c>
       <c r="F799" t="str">
-        <v>Every time you get an OTP for a bank login, a delivery update from an e-commerce order, or a promotional text from a retailer, you&amp;#8217;re [read full press release...]</v>
+        <v>(PR-inside.com) New MGA pairs best-in-class environmental underwriting expertise with a technology platform designed to scale Contractors Pollution Liability (CPL) from day one GILBERT, AZ / ACCESS Newswire / September 21, 2026 / NXUS Environmental Underwriters today announced its launch as a Managing General Agency (MGA) with a digitally-native platform enabling insurance agencies to sell environmental insurance products like Contractors Pollution Liability (CPL) program at scale to customers in the construction industry. NXUS, operated by The Del Rio Group, was founded to give CPL the dedicated, specialist underwriting platform retail agencies have been asking for. Where most of the market still treats CPL as ..</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="str">
-        <v>HKTDC August Events Open Next Week With Wellness Focus</v>
+        <v>Amazon invests another $1.9 billion in the Delivery Service Partner program, launching new safety initiatives and AI-powered technology</v>
       </c>
       <c r="B800" t="str">
-        <v>2026-08-06</v>
+        <v>2026-09-21</v>
       </c>
       <c r="C800" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D800" t="str">
-        <v>Healthcare, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E800" t="str">
-        <v>https://www.newmediawire.com/news/hktdc-august-events-open-next-week-with-wellness-focus-7088254</v>
+        <v>https://www.aboutamazon.com/news/transportation/amazon-dsp-program-investment-2026?utm_source=rss</v>
       </c>
       <c r="F800" t="str">
-        <v>Showcasing Global Foods, Tea Culture, Healthy Living and Smart Home Innovations Under "Live Well.Stay Well" Theme HONG KONG - August 6, 2026 ( NEWMEDIAWIRE ) - Organised by the Hong Kong Trade Development Council (HKTDC), the 36th Food Expo, 10th Beauty &amp;amp; Wellness Expo and 12th Home Delights Expo will be held from 13 to 17 August at the Hong Kong Convention and Exhibition Centre (HKCEC). The 4th Food Expo PRO and 17th Hong Kong International Tea Fair take place from 13 to 15 August, with the Tea Fair once again fully open to both trade buyers and public. The five fairs will bring together more than 1,850 exhibitors from over 30 countries and regions, featuring international delicacies, premium teas and innovative tea beverages, health and beauty products, as well as smart home solution</v>
+        <v>Amazon has invested $21.7 billion to support DSPs and their Delivery Associates throughout the eight-year program history.</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="str">
-        <v>Consumer Safety Alert: CPSC Warns Consumers About Fake and Counterfeit Squishy Toys; Reiterates Warning About Serious Burn Hazards</v>
+        <v>Doctor's Choice(R) Clinically-Proven Scrubs Launching on Amazon Canada ...</v>
       </c>
       <c r="B801" t="str">
-        <v>2026-08-05</v>
+        <v>2026-09-21</v>
       </c>
       <c r="C801" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D801" t="str">
         <v>Retail</v>
       </c>
       <c r="E801" t="str">
-        <v>https://www.prnewswire.com/news-releases/consumer-safety-alert-cpsc-warns-consumers-about-fake-and-counterfeit-squishy-toys-reiterates-warning-about-serious-burn-hazards-302844351.html</v>
+        <v>https://pr-inside.com/doctor-s-choice-r-clinically-proven-scrubs-launching-on-amazon-canada-r5225511.htm</v>
       </c>
       <c r="F801" t="str">
-        <v>WASHINGTON, Aug. 5, 2026 /PRNewswire/ -- The U.S. Consumer Product Safety Commission (CPSC) is warning consumers about fake and counterfeit squishy toys that may pose serious risks to children. CPSC is also reiterating its warning about serious burn hazards associated with a viral social...</v>
+        <v>(PR-inside.com) Amazon.ca Becomes Fourth Major North American Retailer Selling IFTNA's Tech-Enhanced Scrubs Clinically-Validated Scrubs Now Available for Healthcare Practitioners Across Canada MARKHAM, ON / ACCESS Newswire / September 21, 2026 / iFabric Corp. ("iFabric" or the "Company") (TSX:IFA)(OTCQX:IFABF) announces that its wholly-owned subsidiary, Intelligent Fabric Technologies (North America) Inc. ("IFTNA"), is launching Doctor's Choice® clinically-proven scrubs on Amazon Canada (Amazon.ca), one of the largest and most widely used e-commerce platforms in the country. The launch makes Doctor's Choice® scrubs available to healthcare practitioners across Canada, delivered directly to their doors. This marks the fourth major North American retailer to recognize the value ..</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="str">
-        <v>KBRA Assigns Preliminary Ratings to OneMain Financial Issuance Trust 2026-3</v>
+        <v>KOZ Water Expands Its Northeast Presence with Technique Training Partnership ...</v>
       </c>
       <c r="B802" t="str">
-        <v>2026-08-05</v>
+        <v>2026-09-21</v>
       </c>
       <c r="C802" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D802" t="str">
-        <v>Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E802" t="str">
-        <v>https://finance.yahoo.com/markets/stocks/articles/kbra-assigns-preliminary-ratings-onemain-225900441.html</v>
+        <v>https://pr-inside.com/koz-water-expands-its-northeast-presence-with-technique-training-partnership-r5225509.htm</v>
       </c>
       <c r="F802" t="str">
-        <v>NEW YORK, August 05, 2026--KBRA assigns preliminary ratings to four classes of notes issued by OneMain Financial Issuance Trust 2026-3 ("OMFIT 2026-3"), an consumer loan ABS transaction.</v>
+        <v>(PR-inside.com) FORT LAUDERDALE, FL / ACCESS Newswire / September 21, 2026 / Golden Grail Beverages (OTCID:GOGY), a beverage company committed to sustainable and purpose-driven brands, today announced that its premium aluminum-bottled water, KOZ Water, is now available at Technique Training, a premier fitness and training facility in the Northeast. This partnership marks another step in KOZ Water's retail expansion across the region and underscores the brand's connection to wellness-minded consumers and performance-driven environments. "KOZ Water fits perfectly with our mission to empower individuals to reach their full potential," said Josh Sofer of Technique Training. "Our members are highly focused on health and performance, ..</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="str">
-        <v>KBRA Assigns Preliminary Ratings to OneMain Financial Issuance Trust 2026-2</v>
+        <v>Beyond the Pink Ribbon: The Post-Surgery Lingerie Helping Women Feel Like Themselves Again</v>
       </c>
       <c r="B803" t="str">
-        <v>2026-08-05</v>
+        <v>2026-09-21</v>
       </c>
       <c r="C803" t="str">
-        <v>mlpr-businesswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D803" t="str">
-        <v>Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E803" t="str">
-        <v>https://finance.yahoo.com/markets/stocks/articles/kbra-assigns-preliminary-ratings-onemain-223600293.html</v>
+        <v>https://pressat.co.uk/releases/beyond-the-pink-ribbon-the-post-surgery-lingerie-helping-women-feel-like-themselves-again-a08d9bedfeaed983125e56a876ea0b39/</v>
       </c>
       <c r="F803" t="str">
-        <v>NEW YORK, August 05, 2026--KBRA assigns preliminary ratings to four classes of notes issued by OneMain Financial Issuance Trust 2026-2 ("OMFIT 2026-2"), an consumer loan ABS transaction.</v>
+        <v>Monday 21 September, 2026 Hastingwood, Essex — 1 October 2026 — Uplifted Lingerie, the UK online specialist stocking bras from 28A to an L cup, is marking Breast Cancer Awareness Month by highlighting the fitting advice and specialist ranges available to women recovering from breast surgery. Throughout October, the retailer is putting its post-surgery bra collection front and centre, alongside free sizing guidance from its customer service team. Every bra in the range is non-wired and available with the option of pockets for a prosthesis, developed in partnership with Royce Lingerie, a leading post-surgery manufacturer with more than 25 years of experience. "Breast Cancer Awareness Month is rightly about screening and early detection, but the weeks and months after surgery matter enormousl</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="str">
-        <v>The NRP Group Breaks Ground on 336-Unit Upscale Multifamily Community in Columbus, Ohio</v>
+        <v>Eyes on the Future—From Eyewear to Smart Wearables</v>
       </c>
       <c r="B804" t="str">
-        <v>2026-08-05</v>
+        <v>2026-09-21</v>
       </c>
       <c r="C804" t="str">
-        <v>mlpr-businesswire</v>
+        <v>mlpr-sap</v>
       </c>
       <c r="D804" t="str">
-        <v>Real Estate, Retail</v>
+        <v>Healthcare, Retail</v>
       </c>
       <c r="E804" t="str">
-        <v>https://finance.yahoo.com/real-estate/articles/nrp-group-breaks-ground-336-204900304.html</v>
+        <v>https://news.sap.com/2026/09/essilorluxottica-from-eyewear-to-smart-wearables/</v>
       </c>
       <c r="F804" t="str">
-        <v>COLUMBUS, Ohio, August 05, 2026--The NRP Group, a vertically integrated, best-in-class developer, builder and manager of multifamily housing, today announced the groundbreaking of OSU East, a 336-unit upscale housing community in Northwest Columbus. Positioned near major employment centers and a growing mix of retail and recreational amenities, the community was designed to meet rising demand for high-quality rental housing in one of Columbus' fastest-growing residential corridors.</v>
+        <v>EssilorLuxottica operates at the intersection of medical technology, consumer fashion, and retail.</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="str">
-        <v>Influencer Advantage Says the Creator Economy Is Shifting From Brand ...</v>
+        <v>Pet Care E-commerce Market Japan: Aging Population, Growing Pet Demand</v>
       </c>
       <c r="B805" t="str">
-        <v>2026-08-05</v>
+        <v>2026-09-21</v>
       </c>
       <c r="C805" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D805" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E805" t="str">
-        <v>https://pr-inside.com/influencer-advantage-says-the-creator-economy-is-shifting-from-brand-r5208847.htm</v>
+        <v>https://express-press-release.net/news/2026/09/21/1772945</v>
       </c>
       <c r="F805" t="str">
-        <v>(PR-inside.com) Influencer Advantage highlights the growing role of creators in helping ecommerce brands achieve measurable business outcomes through performance marketing. NEW YORK CITY, NY / ACCESS Newswire / August 5, 2026 /Influencer Advantage, a creator-led performance marketing company, has shared its perspective on the evolution of the creator economy. The company believes influencer marketing is moving beyond brand awareness and becoming a measurable customer acquisition channel. As e-commerce brands face rising advertising costs and growing demand for fresh creative, marketers are adopting performance-focused creator strategies that prioritize measurable business outcomes instead of traditional engagement metrics. Instead of relying on a handful of high-profile ..</v>
+        <v>Pet ownership used to be a low-tech relationship: a bag of kibble from the grocery store, maybe a vet visits twice a year. That relationship [read full press release...]</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="str">
-        <v>Wrap Technologies (WRAP) Schedules Second Quarter 2026 Results Call</v>
+        <v>“Memories Are Made of This: 51 Short Stories That Will Make You Laugh, Cry, and See Life Differently” is Free to Download for Only 5 Days (Until 9/25/26)</v>
       </c>
       <c r="B806" t="str">
-        <v>2026-08-05</v>
+        <v>2026-09-21</v>
       </c>
       <c r="C806" t="str">
-        <v>NewMediaWire</v>
+        <v>WebWire</v>
       </c>
       <c r="D806" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E806" t="str">
-        <v>https://www.newmediawire.com/news/wrap-technologies-wrap-schedules-second-quarter-2026-results-call-7088236</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360708</v>
       </c>
       <c r="F806" t="str">
-        <v>LOS ANGELES, CA - August 5, 2026 ( NEWMEDIAWIRE ) - Wrap Technologies (NASDAQ: WRAP) announced it will host a conference call on Tuesday, Aug. 11, 2026, at 4:30 p.m. ET to discuss financial and operational results for the second quarter ended June 30, 2026. Company management will provide an update on quarterly performance followed by a question-and-answer session. Investors may submit questions in advance by email through 5 p.m. ET on Aug. 10, with responses subject to relevance and public disclosure considerations. The company said its second-quarter 2026 earnings release and related materials will be available in the Investors section of its website before the call. Participants may join the webcast or register for dial-in access through the links provided by the company. To view the fu</v>
+        <v>Best Seller Publishing announces the release of Gregory Mark Haynes&amp;#39; new book, &amp;#8220;Memories Are Made of This: 51 Short Stories That Will Make You Laugh, Cry, and See Life Differently.&amp;#8221; It will be available in the Amazon store for free for only five days. - - &amp;#8220;Memories Are Made of This&amp;#8221; is about Gregory Mark Haynes&amp;#39; extraordinary journey across three continents and three cultures, told through 51 deeply personal stories from his life. - - Born in Australia and shaped by experiences in Sout... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360708</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="str">
-        <v>Beeline Holdings (BLNE) Details Vision for AI-Powered Residential Equity Platform Following TYTL LOI</v>
+        <v>Amazon invests $20 million in the Colorado River as part of a coalition to mobilize $100 million for water conservation</v>
       </c>
       <c r="B807" t="str">
-        <v>2026-08-05</v>
+        <v>2026-09-21</v>
       </c>
       <c r="C807" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D807" t="str">
-        <v>Finance, Crypto, AI, SaaS, Real Estate, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E807" t="str">
-        <v>https://www.newmediawire.com/news/beeline-holdings-blne-details-vision-for-ai-powered-residential-equity-platform-following-tytl-loi-7088235</v>
+        <v>https://www.aboutamazon.com/news/sustainability/amazon-investment-colorado-river-water-conservation?utm_source=rss</v>
       </c>
       <c r="F807" t="str">
-        <v>LOS ANGELES, CA - August 5, 2026 ( NEWMEDIAWIRE ) - Beeline Holdings (NASDAQ: BLNE) outlined its strategic vision for an AI-powered residential equity and finance platform following its previously announced non-binding letter of intent to acquire TYTL Corp. The proposed combination would integrate Beeline’s mortgage origination, Non-QM lending, title and settlement capabilities with TYTL’s blockchain-enabled residential equity infrastructure, enabling qualified homeowners to monetize home equity through equity transactions rather than traditional borrowing while providing institutional investors access to real estate-backed digital securities. The companies said they have spent more than a year integrating their platforms and will continue developing a wholesale distribution network and to</v>
+        <v>Amazon is launching a collaborative action initiative alongside other companies to fund water projects across the basin.</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="str">
-        <v>Azio AI Holdings (AZIO) Is 'One to Watch'</v>
+        <v>Best Prenatal Vitamins for Pregnancy (2026): Needed Selected for Nutrient-Dense Prenatal Support by Consumer365</v>
       </c>
       <c r="B808" t="str">
-        <v>2026-08-05</v>
+        <v>2026-09-21</v>
       </c>
       <c r="C808" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D808" t="str">
-        <v>Finance, AI, SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E808" t="str">
-        <v>https://www.newmediawire.com/news/azio-ai-holdings-azio-is-one-to-watch-7088234</v>
+        <v>https://www.prnewswire.com/news-releases/best-prenatal-vitamins-for-pregnancy-2026-needed-selected-for-nutrient-dense-prenatal-support-by-consumer365-302882777.html</v>
       </c>
       <c r="F808" t="str">
-        <v>AZIO AI is building an integrated technology infrastructure platform focused on AI data centers, enterprise GPU compute, high-performance computing and digital power solutions. In July 2026, the company completed its merger with AZIO AI Corporation and subsequently changed its corporate name and Nasdaq ticker symbol from EVTV to AZIO, completing its transformation into a dedicated AI infrastructure company. AZIO AI has announced a $27.9 million AI infrastructure and capacity agreement with Power Champion Investment Limited that is scalable to as much as $100 million as deployment expands. The company has reported receiving initial deposits under the agreement. The company recently executed a Master Services Agreement with AT&amp;amp;T to provide enterprise fiber connectivity for its planned 50</v>
+        <v>NEW YORK, Sept. 21, 2026 /PRNewswire/ -- Consumer 365 has selected Needed for nutrient-dense prenatal support in its 2026 report on prenatal vitamins for pregnancy. The review covers the company's 22-nutrient Prenatal Multivitamins in capsule and powder formats, 17-nutrient Prenatal Multi...</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="str">
-        <v>Vadzo Imaging Positions Falcon-544CRS AR0544 Low Power USB Camera for Reliable Outdoor, Retail, Automotive, and Industrial Vision</v>
+        <v>Rakuten Enters Global Partnership with Scuderia Ferrari HP</v>
       </c>
       <c r="B809" t="str">
-        <v>2026-08-05</v>
+        <v>2026-09-21</v>
       </c>
       <c r="C809" t="str">
-        <v>Newswire.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D809" t="str">
-        <v>Retail, Automotive</v>
+        <v>Retail</v>
       </c>
       <c r="E809" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-positions-falcon-544crs-ar0544-low-power-usb-camera-for-22806558</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360744</v>
       </c>
       <c r="F809" t="str">
-        <v>Vadzo Imaging announces the Falcon-544CRS, a purpose-built AR0544 low power USB camera engineered for sustained reliable operation in thermally demanding and mechanically stressful field environments. Built on onsemi's HyperLux LP AR0544 5MP image sensor and connected through a USB 3.2 interface, the Falcon-544CRS covers an extended operating temperature range of &amp;minus;30&amp;deg;C to 85&amp;deg;C. Embedded vision engineers and OEM developers working on outdoor surveillance infrastructure, automotive vision platforms and industrial inspection systems now have access to a compact USB interoperable imaging module that maintains consistent performance without thermal compromise.</v>
+        <v>Rakuten Group, Inc. announced a multi-year global partnership agreement, effective January 1, 2027, under which Rakuten will become a Team Partner of Scuderia Ferrari HP in the categories of Telecommunications and E-commerce. This marks the first time a Japanese company joins the world-renowned motorsports team in these categories. - - The partnership brings together two globally recognized brands with shared values centered on innovation, technology and excellence. By combining Scuderia Fe... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360744</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="str">
-        <v>RTB House Highlights How E-Commerce Brands Can Boost Sales with Retargeting Tools</v>
+        <v>AI marketing pioneer Andy Parton leaves BAT to launch Destreza</v>
       </c>
       <c r="B810" t="str">
-        <v>2026-08-05</v>
+        <v>2026-09-21</v>
       </c>
       <c r="C810" t="str">
-        <v>PR Newswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D810" t="str">
-        <v>SaaS, Retail, Education</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E810" t="str">
-        <v>https://www.prnewswire.com/news-releases/rtb-house-highlights-how-e-commerce-brands-can-boost-sales-with-retargeting-tools-302843975.html</v>
+        <v>https://pressat.co.uk/releases/ai-marketing-pioneer-andy-parton-leaves-bat-to-launch-destreza-cbaef0b47aa23a525d8da1656c4f14fc/</v>
       </c>
       <c r="F810" t="str">
-        <v>NEW YORK, Aug. 5, 2026 /PRNewswire/ -- As the digital marketplace becomes increasingly competitive, maximizing conversion rates remains a top priority for global brands. The integration of advanced deep-learning algorithms into daily advertising strategies is fundamentally changing how...</v>
+        <v xml:space="preserve">Monday 21 September, 2026 LONDON, 21 September 2026 – AI marketing pioneer Andy Parton has launched Destreza, an independent London consultancy, after leaving BAT. Destreza provides AI-Native Marketing Consulting to leaders in consumer businesses, helping them apply artificial intelligence to brand-building decisions, operating models and execution. Parton has more than sixteen years’ experience across commercial, customer, consumer and digital marketing for some of the world’s biggest and best consumer brands, including Guinness, Vuse and Johnnie Walker. He has spent the last seven years in senior leadership roles, working in more than sixty global markets. Parton founded Destreza in May 2026 to help brands and founders make better use of AI, from the strategic choices that shape a brand </v>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="str">
-        <v>QLS GROUP APPOINTS ANNEKE KELLER AS GROUP CHIEF TECHNOLOGY OFFICER</v>
+        <v>WTW announces new global agreement to deploy Radar</v>
       </c>
       <c r="B811" t="str">
-        <v>2026-08-05</v>
+        <v>2026-09-21</v>
       </c>
       <c r="C811" t="str">
-        <v>Pressat</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D811" t="str">
-        <v>SaaS, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E811" t="str">
-        <v>https://pressat.co.uk/releases/qls-group-appoints-anneke-keller-as-group-chief-technology-officer-6fd72d60298bff36b0052ff97a2a2230/</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/21/3365167/0/en/wtw-announces-new-global-agreement-to-deploy-radar.html</v>
       </c>
       <c r="F811" t="str">
-        <v>Wednesday 5 August, 2026 QLS Group, one of Europe's largest independent eCommerce fulfilment providers, has appointed Anneke Keller as Chief Technology Officer, joining on 4th August 2026. The appointment comes as QLS continues to sharpen its technology focus across a network that now spans Europe, the UK, North America and Australia, following the Group's acquisitions of ShopWeDo and J&amp;J Global Fulfilment in 2024 and 2025 respectively. Anneke will sit on the Group Board and report directly to Quincy Boogers, Group CEO, giving the Group's technology strategy a direct voice at leadership level. Anneke will take charge of technology across the whole Group, with a mandate to keep QLS ahead of the curve in tech-enabled fulfilment. That includes steering the next phase of QLS' my.QLS platform a</v>
-[...2 lines deleted...]
-    <row r="812">
+        <v>LONDON, Sept. 21, 2026 (GLOBE NEWSWIRE) -- WTW (NASDAQ: WTW) today announced a global agreement with Zurich Insurance Company Limited (Zurich) to deploy Radar, WTW’s market-leading end-to-end rating and analytics software, to help improve pricing sophistication and risk selection across the Swiss insurer’s target Retail markets worldwide.</v>
+      </c>
+    </row>
+    <row r="812" xml:space="preserve">
       <c r="A812" t="str">
-        <v>Res-Q Unveils New 'Beauty Omega' Formula, Expanding Beyond Omega-3s to Meet Rising Consumer Demand for Nutricosmetics</v>
+        <v>Direct Drive Tech Limited, The Robotics Technology Company with Direct Drive Technology as Core Capability, Announces its Plan to List on the Main Board of the Hong Kong Stock Exchange, Offer Price of HK$21.60 per Share</v>
       </c>
       <c r="B812" t="str">
-        <v>2026-08-05</v>
+        <v>2026-09-21</v>
       </c>
       <c r="C812" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D812" t="str">
-        <v>Retail</v>
+        <v>Finance, SaaS, Retail</v>
       </c>
       <c r="E812" t="str">
-        <v>https://www.prweb.com/releases/res-q-unveils-new-beauty-omega-formula-expanding-beyond-omega-3s-to-meet-rising-consumer-demand-for-nutricosmetics-302843564.html</v>
-[...2 lines deleted...]
-        <v>As consumers increasingly embrace beauty-from-within nutrition, Res-Q introduces a highly concentrated Omega-7 formula designed to support skin moisture and elasticity, nourish the skin's natural protective barrier, promote metabolic wellness, and complement healthy aging. PENNSBURG, Pa.,...</v>
+        <v>https://www.acnnewswire.com/press-release/english/110233/</v>
+      </c>
+      <c r="F812" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sept 21, 2026 - (ACN Newswire) - Direct Drive Tech Limited (the “Company”, stock code: 06731) announces its Global Offering and the listing of Shares on the Main Board of The Stock Exchange of Hong Kong Limited (the “Hong Kong Stock Exchange”).
+According to the listing documents, Direct Drive Tech Limited is a robotics technology company with direct drive technology as company’s core capability. Company primarily engage in the sales of robotic actuator modules, and to a lesser extent, robots, in China. Company operate in (i) PRC consumer robotic actuator module industry, a sub-segment representing 26.3% of PRC robotic actuator module industry and (ii) PRC wheel-legged and PRC dual-wheel-legged robot industry in China, sub-segments representing less than 1.0% of the PRC robot industry. Company serve subsegments of the PRC robotic actuator module industry and PRC robot industry, specifically (i) PRC consumer robotic actuator module industry and (ii) PRC wheel-legged robot industry. From company’s inception to June 30, 2026, company’s robotics technology has empowered over 7.5million robots across consumer, industrial and commercial application scenarios, as well as embodied intelligence robots.
+Direct Drive Tech Limited plans to offer an aggregate of 50,000,000 Shares (subject to the Over-allotment Option) under the Global Offering, of which 47,500,000 Shares (subject to reallocation and the Over-allotment Option) will be offered by way of International Offering, and 2,500,000 Shares (subject to reallocation) will be offered in the Hong Kong Public Offering. The Offer Price will be HK$21.60 per Offer Share, with the board lot size of 100 shares.
+The Hong Kong Public Offering commenced on Monday, 21 September 2026 and is expected to close at 12:00 noon (at 11:30 a.m. for completing electronic applications under the White Form eIPO service) on Thursday, 24 September 2026. Dealings in H Shares on the Stock Exchange are expected to commence on Tuesday, 29 September 2026.
+Direct Drive estimates that company will receive net proceeds from the Global Offering of approximately HK$982.5 million, after deducting underwriting commissions, fees and estimated expenses payable by us in connection with the Global Offering, assuming the Over-allotment Option is not exercised and an Offer Price of HK$21.60 per Offer Share. The company intend to use the net proceeds of the Global Offering for the following purposes: approximately 50.0%, or HK$491.3 million, will be used to enhance R&amp;D capabilities in key robotics technologies; approximately 20.0%, or HK$196.5 million, will be used to deepen collaboration with industry partners and broaden sales network; approximately 20.0%, or HK$196.5 million, will be used for improving production capability and efficiency; approximately 10.0%, or HK$98.3 million, will be used for working capital and general corporate purposes.
+The Company has successfully procured HK Technology Innovation and JSC International (for and on behalf of Shenghai SP) as cornerstone investors, the Cornerstone Investors have agreed to, subject to certain conditions, subscribe, or cause their designated entities to subscribe, at the Offer Price, for such number of Offer Shares (rounded down to the nearest whole board lot of 100 H Shares) that may be purchased for an aggregate amount of approximately HK$472.0 million (the “Cornerstone Placing”).
+CITIC Securities (Hong Kong) Limited is the sole sponsor. CLSA Limited serves as sponsor and Overall Coordinator. The joint global coordinators, joint bookrunners, joint lead managers and capital markets intermediaries comprise CLSA Limited, China Harbour International Securities Limited, CMB International Capital Limited and Futu Securities International (Hong Kong) Limited. Neutral Financial Holding Company Limited as an additional joint bookrunner, joint lead manager and capital markets intermediary.
+About Direct Drive Tech Limited
+Direct Drive Tech Limited was established in 2020 and is a "little giant" enterprises. As a Globally Leading Robotics Technology Company With direct drive technology as core capability, Adhering to the corporate mission of "bringing robots into every household", Direct Drive Tech is committed to making robots more efficient, dexterous and intelligent. The company currently boasts a team of over 400 members, including several Ph.D. holders and dozens of master's degree holders, with over 40% being R&amp;D personnel, The Company has formed three major robot technology platforms: (1) The robotic actuator module technology platform; (2) The wheel-legged robot technology platform; (3) The modular reconfiguration technology platform.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="str">
-        <v>POV Beauty Announces It's Bringing Skin Prep to Sephora</v>
+        <v>MSITEK Participates in New York Fashion Week Retail Innovation Lab</v>
       </c>
       <c r="B813" t="str">
-        <v>2026-08-05</v>
+        <v>2026-09-20</v>
       </c>
       <c r="C813" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D813" t="str">
         <v>Retail</v>
       </c>
       <c r="E813" t="str">
-        <v>https://www.prnewswire.com/news-releases/pov-beauty-announces-its-bringing-skin-prep-to-sephora-302843875.html</v>
+        <v>https://www.prnewswire.com/news-releases/msitek-participates-in-new-york-fashion-week-retail-innovation-lab-302883861.html</v>
       </c>
       <c r="F813" t="str">
-        <v>The Community-Driven Brand Enters Its Next Chapter Of Expansion, Bringing Its Skincare-Meets-Makeup Concept to National Retail LOS ANGELES, Aug. 5, 2026 /PRNewswire/ -- POV Beauty, the makeup-prep skincare brand co-founded by creator Mikayla Nogueira, has partnered with Sephora for its...</v>
+        <v>NEW YORK, Sept. 20, 2026 /PRNewswire/ -- MSITEK , Global SAP partner and digital transformation company, participated in the Retail Innovation Lab by NYFW Collections and SAP in New York during New York Fashion Week (NYFW). As an innovative SAP partner invited to participate, MSITEK...</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="str">
-        <v>Movement Climbing, Yoga &amp; Fitness Expands Oregon Presence with Planned Bouldering Gym in Clackamas</v>
+        <v>Hotel &amp;amp; Shop Plus 2027: Seamless Synergy across Design, Sustainability, Digitalization</v>
       </c>
       <c r="B814" t="str">
-        <v>2026-08-05</v>
+        <v>2026-09-20</v>
       </c>
       <c r="C814" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D814" t="str">
         <v>Retail</v>
       </c>
       <c r="E814" t="str">
-        <v>https://www.prunderground.com/movement-climbing-yoga-fitness-expands-oregon-presence-with-planned-bouldering-g/cmsg5xxrj000304idp2tkbc01</v>
+        <v>https://www.prnewswire.com/news-releases/hotel--shop-plus-2027-seamless-synergy-across-design-sustainability-digitalization-302883937.html</v>
       </c>
       <c r="F814" t="str">
-        <v>31,000-Square-Foot Facility Will Transform Former Retail Space into a Premier Indoor Climbing Destination, Complementing Movement's Existing Portland Gym The post Movement Climbing, Yoga &amp;amp; Fitness Expands Oregon Presence with Planned Bouldering Gym in Clackamas first appeared on</v>
+        <v>SHANGHAI, Sept. 20, 2026 /PRNewswire/ -- Organized by Sinoexpo Informa Markets and leading Chinese and international industry organizations, Hotel &amp; Shop Plus Shanghai 2027, the leading trade fair for the hotel, retail, office and public-space industries, is scheduled for March 30–April...</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="str">
-        <v>Over 100,000 Positive Verified Customer Reviews Reflect Growing Consumer Trust</v>
+        <v>Insta360 Opens First Flagship Store Outside Asia In New York's Times Square Amid Global Retail Expansion</v>
       </c>
       <c r="B815" t="str">
-        <v>2026-08-05</v>
+        <v>2026-09-19</v>
       </c>
       <c r="C815" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D815" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E815" t="str">
-        <v>https://www.prnewswire.com/news-releases/over-100-000-positive-verified-customer-reviews-reflect-growing-consumer-trust-302843795.html</v>
+        <v>https://www.prnewswire.com/news-releases/insta360-opens-first-flagship-store-outside-asia-in-new-yorks-times-square-amid-global-retail-expansion-302883843.html</v>
       </c>
       <c r="F815" t="str">
-        <v>Milestone underscores strong consumer confidence, exceptional product quality, and the Company's expanding presence in the U.S. consumer wellness market HERZLIYA, Israel and CALGARY, Alberta, Aug. 5, 2026 /PRNewswire/ -- Innocan Pharma Corporation (CSE: INNO) (OTCQB: INNPF) ("Innocan" or...</v>
+        <v>NEW YORK, Sept. 19, 2026 /PRNewswire/ -- Insta360 officially opened its first flagship retail store outside of Asia on Saturday, September 19, 2026, occupying a prime location at 1515 Broadway in New York's Times Square. The store opening marks a major milestone in the global imaging...</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="str">
-        <v>Medical Care Technologies (OTCID:MDCE) Launches StrainScan Pro - Expanding ...</v>
+        <v>Consumer Packaged Goods Funding Built for the Production-to-Shelf Cash ...</v>
       </c>
       <c r="B816" t="str">
-        <v>2026-08-05</v>
+        <v>2026-09-19</v>
       </c>
       <c r="C816" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D816" t="str">
-        <v>AI, SaaS, Healthcare, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E816" t="str">
-        <v>https://pr-inside.com/medical-care-technologies-otcid-mdce-launches-strainscan-pro-expanding-r5208711.htm</v>
+        <v>https://pr-inside.com/consumer-packaged-goods-funding-built-for-the-production-to-shelf-cash-r5224799.htm</v>
       </c>
       <c r="F816" t="str">
-        <v>(PR-inside.com) New AI-Powered Platform Targets Multi-Trillion-Dollar Agriculture and Food Supply Chain Opportunities Through Advanced Visual Identification and Quality Monitoring MESA, AZ / ACCESS Newswire / August 5, 2026 / Medical Care Technologies Inc. (OTCID:MDCE) today announced the public launch of StrainScan Pro, an AI-powered visual intelligence platform initially focused on cannabis strain identification and analysis for dispensaries, with broader applications in agricultural quality control, food distribution, restaurants, and grocery supply-chain monitoring. StrainScan Pro leverages the Company's proprietary AI vision technology to deliver rapid, accurate visual analysis. While the platform launches with specialized capabilities for the cannabis retail sector, its underlying co</v>
+        <v>(PR-inside.com) GetABusinessLoan.com structures financing around a brand's production, inventory, and retail cycle - pre-approval in 2-4 hours, no hard credit check to start. BOCA RATON, FL / ACCESS Newswire / September 19, 2026 / A consumer brand pays to manufacture, package, and market its products long before a single unit sells, and every retail win only widens that gap. GetABusinessLoan.com is expanding financing built for that cycle, so a growing brand does not have to choose between a big order and its operating cash.* A business finance company rather than a marketplace, GetABusinessLoan.com funds in-house first and places deals with vetted partners only ..</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="str">
-        <v>Maison Solutions Inc. Receives 2026 Global Recognition Award in Innovation ...</v>
+        <v>Consumer Packaged Goods Funding Built for the Production-to-Shelf Cash Gap</v>
       </c>
       <c r="B817" t="str">
-        <v>2026-08-05</v>
+        <v>2026-09-19</v>
       </c>
       <c r="C817" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D817" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E817" t="str">
-        <v>https://pr-inside.com/maison-solutions-inc-receives-2026-global-recognition-award-in-innovation-r5208705.htm</v>
+        <v>https://www.newswire.com/news/consumer-packaged-goods-funding-built-for-the-production-to-shelf-cash-gap</v>
       </c>
       <c r="F817" t="str">
-        <v>(PR-inside.com) MONTEREY PARK, CA / ACCESS Newswire / August 5, 2026 / Maison Solutions Inc. (Nasdaq:MSS) ("Maison Solutions" or the "Company"), a specialty grocery retailer offering traditional Asian food and merchandise to U.S. consumers, today announced that it has received a 2026 Global Recognition Award for its extraordinary achievements and pioneering contributions in the Specialty Grocery Retail industry. The award recognizes Maison Solutions' efforts to advance an AI-enabled initiative in specialty grocery retail and food supply chain operations. The recognition reflects the Company's broader strategy to modernize its operating model, improve visibility across its business and enhance core workflows involving inventory, purchasing, ..</v>
+        <v>GetABusinessLoan.com structures financing around a brand's production, inventory, and retail cycle - pre-approval in 2-4 hours, no hard credit check to start.</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="str">
-        <v>Kultura Brands Accelerates National Growth Strategy With the Appointment ...</v>
+        <v>TeemDrop Advances AI-Powered Dropshipping Fulfillment From Product Sourcing to Global Order Delivery</v>
       </c>
       <c r="B818" t="str">
-        <v>2026-08-05</v>
+        <v>2026-09-19</v>
       </c>
       <c r="C818" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D818" t="str">
-        <v>Retail</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E818" t="str">
-        <v>https://pr-inside.com/kultura-brands-accelerates-national-growth-strategy-with-the-appointment-r5208702.htm</v>
+        <v>https://www.pr.com/press-release/976273</v>
       </c>
       <c r="F818" t="str">
-        <v>(PR-inside.com) Former Reyes Beverage Group executive Chuck Voccio named Senior Operations Director. Award winning hospitality leader Stephen Wicker appointed Regional Sales Director, Southeast. JACKSON, WY / ACCESS Newswire / August 5, 2026 / Kultura Brands, Inc. (OTCID:LTNC), a consumer products company building a diversified portfolio of beverage, wellness, and lifestyle brands, today announced the appointments of Chuck Voccio as Senior Operations Director and Stephen Wicker as Regional Sales Director, Southeast, adding more than five decades of combined leadership experience across beverage distribution, operations, demand planning, hospitality, and commercial execution. The appointments further strengthen Kultura Brands' leadership team as the Company continues expanding its ..</v>
+        <v>TeemDrop is expanding the role of AI in dropshipping by connecting product sourcing, automated order fulfillment, quality control, global delivery, and local fulfillment in one platform for ecommerce sellers. [PR.com]</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="str">
-        <v>Stagwell (STGW) Appoints Beth J. Kaplan to Board of Directors</v>
+        <v>Davos-Holloway Commits $50M to Expand Alternative Homeownership Solutions and Debuts Next-Gen Consumer Portal</v>
       </c>
       <c r="B819" t="str">
-        <v>2026-08-05</v>
+        <v>2026-09-19</v>
       </c>
       <c r="C819" t="str">
-        <v>PR-Inside</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D819" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>Real Estate, Retail</v>
       </c>
       <c r="E819" t="str">
-        <v>https://pr-inside.com/stagwell-stgw-appoints-beth-j-kaplan-to-board-of-directors-r5208700.htm</v>
+        <v>https://pressreleasenews.org/pressroom/davos-holloway-commits-50m-to-expand-alternative-homeownership-solutions-and-debuts-next-gen-consumer-portal</v>
       </c>
       <c r="F819" t="str">
-        <v>(PR-inside.com) Kaplan joins Stagwell's Board of Directors as the company builds on significant new business momentum and accelerated growth led by digital transformation NEW YORK CITY, NY / ACCESS Newswire / August 5, 2026 / Stagwell(NASDAQ:STGW), the global challenger network transforming marketing through AI, today announced the appointment of Beth J. Kaplan to its Board of Directors. Kaplan is a seasoned corporate director and senior executive with more than three decades of leadership experience across consumer, retail, and brand-driven businesses. She brings extensive operating and board governance expertise to both public and private companies. She previously served as President, Chief Operating Officer and ..</v>
-[...2 lines deleted...]
-    <row r="820">
+        <v>New real estate program scales alternative financing across high-growth markets, blending technology with flexible pathways to bridge the renting-to-owning gap.</v>
+      </c>
+    </row>
+    <row r="820" xml:space="preserve">
       <c r="A820" t="str">
-        <v>Maison Solutions Inc. Receives 2026 Global Recognition Award in Innovation Category</v>
+        <v>Pure Parima Celebrates Successful Soft Opening of First Flagship Store</v>
       </c>
       <c r="B820" t="str">
-        <v>2026-08-05</v>
+        <v>2026-09-19</v>
       </c>
       <c r="C820" t="str">
-        <v>Newswire.com</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D820" t="str">
-        <v>AI, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E820" t="str">
-        <v>https://www.newswire.com/news/maison-solutions-inc-receives-2026-global-recognition-award-in-innovation</v>
-[...2 lines deleted...]
-        <v>Maison Solutions receives a 2026 Global Recognition Award for advancing AI-enabled innovation across specialty grocery retail and supply chain operations.</v>
+        <v>https://pressreleasenews.org/pressroom/pure-parima-celebrates-successful-soft-opening-of-first-flagship-store</v>
+      </c>
+      <c r="F820" t="str" xml:space="preserve">
+        <v xml:space="preserve">Mayor Stephen Steglik joined the luxury lifestyle brand for a ribbon-cutting ceremony ahead of its November 7 grand opening.
+</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="str">
-        <v>LataMed AI to Discuss the Future of Artificial Intelligence in Healthcare and Systems Engineering at Universidad Santa Maria</v>
+        <v>HFDF Heads to Cannes Following a Year of Growth and Partnership</v>
       </c>
       <c r="B821" t="str">
-        <v>2026-08-05</v>
+        <v>2026-09-18</v>
       </c>
       <c r="C821" t="str">
-        <v>NewMediaWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D821" t="str">
-        <v>AI, Healthcare, Retail, Education</v>
+        <v>Retail</v>
       </c>
       <c r="E821" t="str">
-        <v>https://www.newmediawire.com/news/latamed-ai-to-discuss-the-future-of-artificial-intelligence-in-healthcare-and-systems-engineering-at-universidad-santa-maria-7088227</v>
+        <v>https://www.prweb.com/releases/hfdf-heads-to-cannes-following-a-year-of-growth-and-partnership-302882901.html</v>
       </c>
       <c r="F821" t="str">
-        <v xml:space="preserve">CARACAS, VENEZUELA - August 5, 2026 ( NEWMEDIAWIRE ) - LataMed AI Corp. (OTC: LMED) (“LataMed AI” or the “Company”), a healthcare technology company developing digital health and artificial intelligence solutions for Latin America, today announced that, through its Venezuelan operating subsidiary LATAMEDAI VE, it will participate in Artificial Intelligence &amp;amp; Health Markets 2026 , an educational conference scheduled for August 13 and 14, 2026, at Universidad Santa Maria in Caracas. The event is expected to bring together students, faculty members, and participants from the university’s systems engineering and healthcare-related academic communities, including pharmacy, dentistry, and laboratory sciences, to examine practical applications of artificial intelligence and automation across </v>
+        <v>New partnerships across Four Seasons Yachts, Carnival Cruise Line, Norwegian Cruise Line, Holland America Line, Seabourn Cruise Line, and Celebrity Cruise Line mark a defining year for HFDF as the company prepares to share its vision for the future of onboard and destination retail at...</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="str">
-        <v>Insurance Canopy Partners With FirstService Residential to Simplify Event Insurance for Residential Communities</v>
+        <v>LongHu and Eastday Launch Joint Brand Revitalization Initiative</v>
       </c>
       <c r="B822" t="str">
-        <v>2026-08-05</v>
+        <v>2026-09-18</v>
       </c>
       <c r="C822" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D822" t="str">
-        <v>Retail</v>
+        <v>Retail, Media</v>
       </c>
       <c r="E822" t="str">
-        <v>https://www.newmediawire.com/news/insurance-canopy-partners-with-firstservice-residential-to-simplify-event-insurance-for-residential-communities-7088225</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/longhu-eastday-launch-joint-brand-183900272.html</v>
       </c>
       <c r="F822" t="str">
-        <v>The New Program Streamlines how FirstService Residential Communities Handle Insurance Coverage for Events and Vendor Activities PLEASANT GROVE, UTAH - August 5, 2026 ( NEWMEDIAWIRE ) - Insurance Canopy , a national leader in small business and vendor insurance solutions, is pleased to announce expanded access to its event insurance offerings within FirstService Residential managed communities. The partnership gives residents, management teams, and outside vendors a new way to secure coverage for on-site events and activities. Residents and management teams can now access policies through a portal that directs users to insurance options based on their specific event needs, with coverage that fits the size and scope of each gathering. On-site vendors can also purchase short-term policies sui</v>
+        <v>SHANGHAI, September 18, 2026--Recently, LongHu, the century-old brand under Shanghai Zhonghua Pharmaceutical Co., Ltd., joined forces with Eastday to launch a brand revitalization initiative aimed at bringing new vitality to the time-honored Chinese brand through cross-industry collaborations, creative content and innovative consumer experiences.</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="str">
-        <v>DataMeds AI to be Featured In-Person on Fox Business' Claman Countdown ...</v>
+        <v>SDK.finance Announces Expanded Platform Focus to Power Native Financial Products for Retailers, Marketplaces, and Telecoms</v>
       </c>
       <c r="B823" t="str">
-        <v>2026-08-05</v>
+        <v>2026-09-18</v>
       </c>
       <c r="C823" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D823" t="str">
-        <v>Finance, Crypto, AI, SaaS, Healthcare, Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E823" t="str">
-        <v>https://pr-inside.com/datameds-ai-to-be-featured-in-person-on-fox-business-claman-countdown-r5208693.htm</v>
+        <v>https://www.prnewswire.com/news-releases/sdkfinance-announces-expanded-platform-focus-to-power-native-financial-products-for-retailers-marketplaces-and-telecoms-302883455.html</v>
       </c>
       <c r="F823" t="str">
-        <v>(PR-inside.com) Initiative with NFL Alumni Health is aimed at improving rural healthcare access by powering Health Lives Here consumer app that integrates Einstein AI with independent pharmacies and proprietary patient engagement tools TAMPA, FL / ACCESS Newswire / August 5, 2026 / DataMeds AI, Inc. (NASDAQ:MEDS) ("DataMeds AI," the "Company" or "DataMEDS"), a Health IT company leveraging its artificial intelligence platform EinsteinRx™ and blockchain-enabled smart contracts platform PharmacyChain™ to provide integrated solutions for the compliant monetization of health data by market participants, today announced that Interim Co-CEO Gerald Commissiong will be featured with a marquee NFL Hall of Famer with a significant ..</v>
+        <v>VILNIUS, Lithuania, Sept. 18, 2026 /PRNewswire/ -- SDK.finance, a provider of ready-made software foundations for modern wallets and payments, today announced the strategic expansion of its core platform availability to specifically target non-financial consumer brands. The company is...</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="str">
-        <v>Dermata Therapeutics Announces Commercial Launch Date for Tome(TM) ...</v>
+        <v>Amazon highlights investments in satellite connectivity, responsible AI, and sustainability at UN General Assembly</v>
       </c>
       <c r="B824" t="str">
-        <v>2026-08-05</v>
+        <v>2026-09-18</v>
       </c>
       <c r="C824" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D824" t="str">
-        <v>Finance, Retail</v>
+        <v>AI, Energy, Retail</v>
       </c>
       <c r="E824" t="str">
-        <v>https://pr-inside.com/dermata-therapeutics-announces-commercial-launch-date-for-tome-tm-r5208691.htm</v>
+        <v>https://www.aboutamazon.com/news/policy-news-views/united-nations-general-assembly-2026-amazon-ai-sustainability?utm_source=rss</v>
       </c>
       <c r="F824" t="str">
-        <v>(PR-inside.com) - A new chapter in skincare has arrived - - This will be Dermata's first commercial product launch, planned for August 25, 2026 - - Join the waitlist at tomeskincare.com - SAN DIEGO, CA / ACCESS Newswire / August 5, 2026 / Dermata Therapeutics, Inc. (NASDAQ:DRMA) ("Dermata" or the "Company"), a science-driven leader in dermatologic solutions, today announced that Tome Foundational Treatment, the Company's first direct-to-consumer skincare product, is planned to launch on August 25, 2026, with those on the waitlist getting early access to preorder. The launch of the Foundational Treatment represents a significant milestone in Dermata's strategic evolution toward becoming a ..</v>
+        <v>From satellite internet in South Africa to 42 gigawatts of clean energy, Amazon's Chief Global Affairs Officer shares how the company is investing in the future.</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="str">
-        <v>DataMeds AI to be Featured In-Person on Fox Business' Claman Countdown to Introduce "Health Lives Here"</v>
+        <v>Coresight Research Hosts One-Day Conference Examining AI Impact and Strategies for the Retail Industry</v>
       </c>
       <c r="B825" t="str">
-        <v>2026-08-05</v>
+        <v>2026-09-18</v>
       </c>
       <c r="C825" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D825" t="str">
-        <v>AI, Healthcare, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E825" t="str">
-        <v>https://www.newswire.com/news/datameds-ai-to-be-featured-in-person-on-fox-business-claman-countdown-to</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/coresight-research-hosts-one-day-145700162.html</v>
       </c>
       <c r="F825" t="str">
-        <v>Initiative with NFL Alumni Health is aimed at improving rural healthcare access by powering Health Lives Here consumer app that integrates Einstein AI with independent pharmacies and proprietary patient engagement tools</v>
+        <v>NEW YORK, September 18, 2026--Coresight Research, the leading research and advisory firm specializing in retail and technology, in partnership with Tractor Supply and Soles4Souls, announces Coresight Conference: How AI Is Redefining The Possible, a one-day conference taking place September 28, 2026, in Nashville, TN. Coresight Conference creates an opportunity for retail executives and technology leaders to examine how artificial intelligence has impacted brands, retailers, and consumers, and sh</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="str">
-        <v>intelo.ai Announces Latest Release of Merchant AI, Bringing Compounding Intelligence to Retail Merchandising</v>
+        <v>Epomaker Glyph Recognized as Best Keyboard at Tom's Guide Awards 2026</v>
       </c>
       <c r="B826" t="str">
-        <v>2026-08-05</v>
+        <v>2026-09-18</v>
       </c>
       <c r="C826" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D826" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E826" t="str">
-        <v>https://www.prnewswire.com/news-releases/inteloai-announces-latest-release-of-merchant-ai-bringing-compounding-intelligence-to-retail-merchandising-302842781.html</v>
+        <v>https://pr-inside.com/epomaker-glyph-recognized-as-best-keyboard-at-tom-s-guide-awards-r5224441.htm</v>
       </c>
       <c r="F826" t="str">
-        <v>New release unifies demand forecasting, decision optimization, and AI agent orchestration into a single memory-driven system that gets sharper and more tailored to each retailer with every merchandising decision made. NEW YORK, Aug. 5, 2026 /PRNewswire/ -- intelo.ai, the AI platform for...</v>
+        <v>(PR-inside.com) Recognized as the Best Keyboard, the Epomaker Glyph was honored for its distinctive approach to mechanical keyboard design, bringing together nostalgic aesthetics, modern functionality, and an engaging typing experience. NEW YORK CITY, NY / ACCESS Newswire / September 18, 2026 / Tom's Guide, a leading consumer technology publication known for expert reviews, hands-on testing, and trusted recommendations, presented the Epomaker Glyph as the Best Keyboard at its 2026 Awards ceremony on September 17 at Ideal Glass Studios in New York. The recognition highlights the Glyph's distinctive approach to reimagining the traditional typing experience for modern users. Every Era Has Its Makers The ..</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="str">
-        <v>The J.M. Smucker Co. to Report First Quarter Earnings and Participate in the 2026 Barclays Global Consumer Staples Conference</v>
+        <v>Vendekin Acquires 35% Strategic Stake in Belgium's VBI as It Deepens European Expansion</v>
       </c>
       <c r="B827" t="str">
-        <v>2026-08-05</v>
+        <v>2026-09-18</v>
       </c>
       <c r="C827" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D827" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E827" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-jm-smucker-co-to-report-first-quarter-earnings-and-participate-in-the-2026-barclays-global-consumer-staples-conference-302843664.html</v>
+        <v>https://www.prweb.com/releases/vendekin-acquires-35-strategic-stake-in-belgiums-vbi-as-it-deepens-european-expansion-302882889.html</v>
       </c>
       <c r="F827" t="str">
-        <v>ORRVILLE, Ohio, Aug. 5, 2026 /PRNewswire/ -- The J.M. Smucker Co. (NYSE: SJM) will release its first quarter fiscal 2027 financial results on Wednesday, August 26, 2026. A press release, including financial statements and segment information, supplemental materials, pre-recorded...</v>
+        <v>The strategic investment strengthens Vendekin's local presence and capabilities in Europe as it scales its connected unattended retail technology globally PUNE, India and AARSCHOT, Belgium, Sept. 18, 2026 /PRNewswire-PRWeb/ -- Vendekin Technologies, an unattended retail technology...</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="str">
-        <v>PUMA Q2 2026 reflects reset measures and softer demand - Strong free cash flow - FY 2026 outlook confirmed</v>
+        <v>Wuffes, Enters Dog Dental Category with Proprietary SuperYolk™ IgY Technology in New Dental Powder Range</v>
       </c>
       <c r="B828" t="str">
-        <v>2026-08-05</v>
+        <v>2026-09-18</v>
       </c>
       <c r="C828" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D828" t="str">
         <v>Retail</v>
       </c>
       <c r="E828" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=358535</v>
+        <v>https://www.prnewswire.com/news-releases/wuffes-enters-dog-dental-category-with-proprietary-superyolk-igy-technology-in-new-dental-powder-range-302883306.html</v>
       </c>
       <c r="F828" t="str">
-        <v>Key developments Q2 2026 - - - &amp;#8226; Sales down 9.4% currency adjusted (ca) to &amp;#8364; 1,690.6 million, due to reset measures and softer consumer demand in key regions - &amp;#8226; Gross profit margin up by around 180 basis points to 48.0%, driven by lower sourcing prices, including tariff refund effects, as well as currency effects and channel mix - &amp;#8226; EBIT improved to &amp;#8364; -53.1 million from &amp;#8364; -109.1 million in Q2 2025, including tariff refund effects of &amp;#8364; 11.5 million - &amp;#8226; Inventories decreased 15.3% to &amp;#8364; 1,8... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358535</v>
+        <v>The supplements brand behind a breakout year in retail and new category expansion introduces its most advanced ingredient innovation yet, and gives the pet trade a first look at its new visual identity CHEYENNE, Wyo., Sept. 18, 2026 /PRNewswire/ -- Wuffes, the science-led dog supplement...</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="str">
-        <v>Community Heritage with Citizen Participation: Schwalmtal Brings Local History to Life</v>
+        <v>General Mills Named to 3BL's 2026 100 Best Corporate Citizens List for 18th Consecutive Year</v>
       </c>
       <c r="B829" t="str">
-        <v>2026-08-05</v>
+        <v>2026-09-18</v>
       </c>
       <c r="C829" t="str">
-        <v>Pressat</v>
+        <v>WebWire</v>
       </c>
       <c r="D829" t="str">
-        <v>Retail</v>
+        <v>Energy, Retail</v>
       </c>
       <c r="E829" t="str">
-        <v>https://pressat.co.uk/releases/community-heritage-with-citizen-participation-schwalmtal-brings-local-history-to-life-bb5e935f270367fdb0c7e701081cc162/</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360679</v>
       </c>
       <c r="F829" t="str">
-        <v>Wednesday 5 August, 2026 How can local history not only be preserved, but told and passed on together with the people who lived it? The municipality of Schwalmtal presents a new participatory format for exactly that: five APHEUM Frames in the town hall connect historical photographs from residents with the personal memories behind them.At first glance, the images in the APHEUM Frames look like classic framed fine-art prints. In fact, they are managed entirely digitally: new themes and images are uploaded centrally to the APHEUM system, with no need to print, frame, or physically exchange any prints. At the end of June, the exhibition "Remember? Schwalmtal in the 60s and 70s" opened in the town hall foyer. It is the first project realized together with APHEUM by Newstyle under the guiding t</v>
+        <v>General Mills has been named to 3BL&amp;#39;s 2026 100 Best Corporate Citizens list for the 18 th consecutive year, ranking No. 5 in the Consumer Staples category. - - General Mills&amp;#39; strongest year-over-year gains were in Environment, Stakeholders and Society, Human Rights, and Governance. These gains were driven by measurable progress in key areas, including scaling regenerative agriculture practices to more than 800,000 acres, reducing greenhouse gas emissions across the value chain by 14% and... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360679</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="str">
-        <v>“It's Just a Phase” by Priscilla L. Dingle - Amazon's Best-Selling Book Available for Free Download - Ending Soon (08/07/2026)</v>
+        <v>Ideal Nutrition Renews and Expands Its Partnership with Square as It Scales Booming Franchise Brand</v>
       </c>
       <c r="B830" t="str">
-        <v>2026-08-05</v>
+        <v>2026-09-18</v>
       </c>
       <c r="C830" t="str">
-        <v>WebWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D830" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E830" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=358403</v>
+        <v>https://finance.yahoo.com/small-business/articles/ideal-nutrition-renews-expands-partnership-130000688.html</v>
       </c>
       <c r="F830" t="str">
-        <v>Best Seller Publishing is proud to announce the release of &amp;#8220;It&amp;#39;s Just a Phase: A Memoir of Resilience, Faith, and Healing&amp;#8221; by award-winning educator, mentor, and inspirational leader Dr. Priscilla L. Dingle&amp;#8212;available for free download on Amazon for two more days&amp;#8212;now through August 07 2026. - - Life has a way of bringing heartbreak, betrayal, loss, and unexpected detours. But according to Dr. Priscilla L. Dingle, those painful moments are not the end of the story&amp;#8212;they are often the beginn... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358403</v>
+        <v>DISTRIBUTED-WORKFORCE/OAKLAND, Calif., September 18, 2026--Square today announced that Ideal Nutrition, the Florida-based healthy prepared meal concept, has renewed and expanded its partnership as it eyes national franchise expansion. Operating 17 retail locations across Florida – with three more in construction and additional sites under consideration – Ideal Nutrition has committed to Square as the unified commerce platform behind its retail stores, franchise operations, loyalty program, marke</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="str">
-        <v>Audio Equipment Market Insights: Why Studios Still Trust Wired Gear</v>
+        <v>Non-UPF Verified Surpasses 300 Products as Demand for Food Processing Transparency Grows</v>
       </c>
       <c r="B831" t="str">
-        <v>2026-08-05</v>
+        <v>2026-09-18</v>
       </c>
       <c r="C831" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D831" t="str">
-        <v>Retail, Automotive</v>
+        <v>Retail</v>
       </c>
       <c r="E831" t="str">
-        <v>https://express-press-release.net/news/2026/08/05/1765981</v>
+        <v>https://www.prnewswire.com/news-releases/non-upf-verified-surpasses-300-products-as-demand-for-food-processing-transparency-grows-302883048.html</v>
       </c>
       <c r="F831" t="str">
-        <v>Sound has quietly become one of the most contested design frontiers in consumer tech. From earbuds that cancel a subway car&amp;#8217;s roar to soundbars that [read full press release...]</v>
+        <v>Program introduces a new consumer app that lets shoppers scan products, learn about food processing and ask their favorite brands to pursue verification BELLINGHAM, Wash., Sept. 18, 2026 /PRNewswire/ -- Since opening for enrollment on January 21, 2026, the Non-UPF Verified program has...</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="str">
-        <v>Shipment Tracking Platform Market Rides Real-Time Visibility</v>
+        <v>Snapchat leaves the feed behind as four mobile billboards take its business message to London's Advertising Agencies</v>
       </c>
       <c r="B832" t="str">
-        <v>2026-08-05</v>
+        <v>2026-09-18</v>
       </c>
       <c r="C832" t="str">
-        <v>Express Press Release</v>
+        <v>Pressat</v>
       </c>
       <c r="D832" t="str">
-        <v>SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E832" t="str">
-        <v>https://express-press-release.net/news/2026/08/05/1765969</v>
+        <v>https://pressat.co.uk/releases/snapchat-leaves-the-feed-behind-as-four-mobile-billboards-take-its-business-message-to-londons-advertising-agencies-cdf7ff01e5850dd398681fd36085fe88/</v>
       </c>
       <c r="F832" t="str">
-        <v>As global supply chains grow more complex and customer expectations for delivery transparency rise, shipment tracking platforms have become essential infrastructure for logistics, retail, and [read full press release...]</v>
+        <v>Friday 18 September, 2026 London, UK, 18 September 2026: Snapchat has taken its latest business message out of the digital feed and onto the streets of London, with four mobile AdVans targeting the capital’s advertising agencies as part of its “Spend Smarter for Business” campaign. Delivered by UK out-of-home specialist Loud! OOH, the campaign is running across London this week and continues through Friday 25 September, putting Snapchat’s message directly in front of the advertising and media professionals who make decisions about where brands spend their marketing budgets. Rather than relying solely on digital channels to reach an audience already immersed in digital media, the campaign takes a deliberately physical approach. The four AdVans are being used to bring the campaign into the w</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="str">
-        <v>Smart Personal Safety and Security Device Market: AI’s Rising Role</v>
+        <v>/C O R R E C T I O N -- iQSTEL/</v>
       </c>
       <c r="B833" t="str">
-        <v>2026-08-05</v>
+        <v>2026-09-18</v>
       </c>
       <c r="C833" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D833" t="str">
-        <v>AI, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E833" t="str">
-        <v>https://express-press-release.net/news/2026/08/05/1765943</v>
+        <v>https://www.prnewswire.com/news-releases/iqst--iqstel-digital-models-an-illustrative-14-4-million-to-21-6-million-in-annualized-consumer-billings-at-300-000-active-paid-monthly-microdrama-subscriptions-302882480.html</v>
       </c>
       <c r="F833" t="str">
-        <v>Personal safety technology has quietly moved from a niche category into the mainstream of consumer electronics and enterprise risk management. From wearable panic buttons to [read full press release...]</v>
+        <v>In the news release, IQST – IQSTEL Digital Models an Illustrative $14.4 Million to $21.6 Million in Annualized Consumer Billings at 300,000 Active Paid Monthly Microdrama Subscriptions, issued 17-Sep-2026 by iQSTEL over PR Newswire, we are advised by the company that both the headline and...</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="str">
-        <v>Hugo Boss Drives Claim 5 Touchdown Execution in Q2 and Reaffirms 2026 Outlook</v>
+        <v>Why Are Retailers Investing in Smart Retail Market Technologies?</v>
       </c>
       <c r="B834" t="str">
-        <v>2026-08-05</v>
+        <v>2026-09-18</v>
       </c>
       <c r="C834" t="str">
-        <v>WebWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D834" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E834" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=358521</v>
+        <v>https://express-press-release.net/news/2026/09/18/1772739</v>
       </c>
       <c r="F834" t="str">
-        <v>Q2/H1 2026 developments - - - &amp;#8226; CLAIM 5 TOUCHDOWN delivers tangible progress and supports higher earnings quality, improved productivity, and strong cash generation - &amp;#8226; Strategic realignment and continued macroeconomic headwinds result in Group sales declining 9%1 in Q2 and 8% in H1 - &amp;#8226; Regional performance reflects subdued consumer demand, particularly in EMEA (Q2: &amp;#8211;13%; H1: &amp;#8211;11%); the Americas (Q2: &amp;#8211;1%; H1: &amp;#8211;3%) and Asia/Pacific (Q2: &amp;#8211;5%; H1: &amp;#8211;2%) prove comparatively more resilient - &amp;#8226;... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358521</v>
+        <v>The Smart Retail Market is rapidly changing the way retailers operate stores, manage inventory, interact with customers, and process transactions. Valued at USD 54.3 billion [read full press release...]</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="str">
-        <v>Ergobaby Expands Line with New Omni Lite Carrier</v>
+        <v>Prysmian and Rio Tinto Announce First Electrical Cables Made with ELYSIS(R) ...</v>
       </c>
       <c r="B835" t="str">
-        <v>2026-08-05</v>
+        <v>2026-09-18</v>
       </c>
       <c r="C835" t="str">
-        <v>Pressat</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D835" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Energy, Retail</v>
       </c>
       <c r="E835" t="str">
-        <v>https://pressat.co.uk/releases/ergobaby-expands-line-with-new-omni-lite-carrier-8a814a24998dce5979679ba5350a0f65/</v>
+        <v>https://pr-inside.com/prysmian-and-rio-tinto-announce-first-electrical-cables-made-with-elysis-r-r5224388.htm</v>
       </c>
       <c r="F835" t="str">
-        <v>Wednesday 5 August, 2026 Ergobaby Expands Award-Winning Omni Line with New Omni Lite Carrier, Combining Its Ergonomic Promise with a Stylish Silhouette New carrier delivers trusted Ergobaby ergonomics in a beautiful, lightweight design for parents entering their babywearing journey LONDON (4th August 2026) — Ergobaby, the global leader in ergonomic babywearing loved and trusted by millions, today announces the launch of an exciting addition to the best-in-class Omni line of ergonomic baby carriers. Omni Lite is the most lightweight and streamlined option, while the Omni Classic offers expanded carry positions, and the Omni Deluxe touts the most robust build and enhanced features. Ergobaby stands out with its spread of offerings that empowers families to choose the carrier that fits their u</v>
+        <v>(PR-inside.com) HIGHLAND HEIGHTS, KY / ACCESS Newswire / September 18, 2026 / Prysmian, the leading provider of solutions for energy and digital connections based in the Cincinnati, Ohio, metropolitan area, in partnership with Rio Tinto, is pleased to announce a collaboration with Amazon in which electrical cables produced with ELYSIS® aluminum have been contracted for installation in an Amazon data center near Columbus, Ohio. This represents the first known use of inert-anode-smelted, low-carbon aluminum in a data center. ELYSIS® is used to produce aluminum with no direct greenhouse gas emissions from the aluminum smelting process, instead producing oxygen. This represents a major ..</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="str">
-        <v>EfTEN United Property Fund invests in the Domina shopping centre in Riga</v>
+        <v>IFIORA Showcases Luxury Flower Delivery in Warsaw, Poland, with Hand-Selected Blooms and Exceptional Service</v>
       </c>
       <c r="B836" t="str">
-        <v>2026-08-05</v>
+        <v>2026-09-18</v>
       </c>
       <c r="C836" t="str">
-        <v>GlobeNewswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D836" t="str">
-        <v>Real Estate, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E836" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/05/3339030/0/en/EfTEN-United-Property-Fund-invests-in-the-Domina-shopping-centre-in-Riga.html</v>
+        <v>https://pressreleasenews.org/pressroom/ifiora-showcases-luxury-flower-delivery-in-warsaw-poland-with-hand-selected-blooms-and-exceptional-service</v>
       </c>
       <c r="F836" t="str">
-        <v>EfTEN United Property Fund invests EUR 2.478 million to acquire a stake in SIA EfTEN Domina, which owns the Domina shopping centre in Riga. The fund will acquire a 5.9% equity stake in the company. Previously, the fund held an indirect position of 0,71% (EUR 380 thousand) in the Domina centre through EfTEN Kinnisvarafond II AS. The transaction is expected to be completed by the end of August. As a result of this transaction, the share of retail real estate in the fund's portfolio increases by 7 percentage points (to 47%).</v>
+        <v>IFIORA’s luxury flower shop in Warsaw combines hand-selected flowers, refined arrangements and premium service, with meticulous attention to every detail—from choosing each bloom to its presentation and delivery.</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="str">
-        <v>Nutri.Markets Launches AI-Powered Market Expansion Platform for Consumer Brands in Supplements, Sports Nutrition, Food &amp; Beverage, Skincare, and Cosmetics</v>
+        <v>U.S. Office Furniture Market Trends Reflect the Next Phase of Hybrid Work</v>
       </c>
       <c r="B837" t="str">
-        <v>2026-08-05</v>
+        <v>2026-09-18</v>
       </c>
       <c r="C837" t="str">
-        <v>PressReleaseNews</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D837" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E837" t="str">
-        <v>https://pressreleasenews.org/pressroom/nutri-markets-launches-ai-powered-market-expansion-platform-for-consumer-brands-in-supplements-sports-nutrition-food-beverage-skincare-and-cosmetics</v>
+        <v>https://express-press-release.net/news/2026/09/18/1772709</v>
       </c>
       <c r="F837" t="str">
-        <v>AI-powered platform combines retailer and distributor discovery, regulatory compliance, and export readiness analysis across 29 global markets in a single workflow</v>
+        <v>The U.S. office furniture market is undergoing a steady transformation as organizations modernize workplaces around hybrid work, employee well-being, technology integration, and sustainability. The market [read full press release...]</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="str">
-        <v>RioCan Delivers Strong Second Quarter Performance; Retail Committed Occupancy Climbs to 98.8%, Reflecting Sustained Demand for RioCan's Portfolio</v>
+        <v>Natural Fiber Composites Market Opportunities Emerging Across Sustainable Manufacturing</v>
       </c>
       <c r="B838" t="str">
-        <v>2026-08-04</v>
+        <v>2026-09-18</v>
       </c>
       <c r="C838" t="str">
-        <v>mlpr-businesswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D838" t="str">
-        <v>Real Estate, Retail</v>
+        <v>Retail, Automotive</v>
       </c>
       <c r="E838" t="str">
-        <v>https://finance.yahoo.com/real-estate/articles/riocan-delivers-strong-second-quarter-214900283.html</v>
+        <v>https://express-press-release.net/news/2026/09/18/1772700</v>
       </c>
       <c r="F838" t="str">
-        <v>TORONTO, August 04, 2026--RioCan Real Estate Investment Trust ("RioCan" or the "Trust") (TSX: REI.UN) announced today its financial and operating results for the three and six months ended June 30, 2026. Based on strong year-to-date leasing results, the Trust raises its guidance on Commercial Same Property NOI growth and reaffirms other 2026 guidance as previously disclosed in its 2025 annual MD&amp;A.</v>
+        <v>The global Natural Fiber Composites Market is entering a strong growth phase as manufacturers across automotive, construction, consumer goods, and other industries look for materials [read full press release...]</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="str">
-        <v>IC Group Engages Adelaide Capital to Enhance Investor Engagement and Capital Markets Strategy</v>
+        <v>Lubelly Expands Headwear Line with New Straw Hat, Felt Hat, and Cowboy Hat Styles</v>
       </c>
       <c r="B839" t="str">
-        <v>2026-08-04</v>
+        <v>2026-09-18</v>
       </c>
       <c r="C839" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D839" t="str">
         <v>Retail</v>
       </c>
       <c r="E839" t="str">
-        <v>https://www.newsfilecorp.com/release/308051/IC-Group-Engages-Adelaide-Capital-to-Enhance-Investor-Engagement-and-Capital-Markets-Strategy</v>
+        <v>https://pressreleasenews.org/pressroom/lubelly-expands-headwear-line-with-new-straw-hat-felt-hat-and-cowboy-hat-styles</v>
       </c>
       <c r="F839" t="str">
-        <v>Toronto, Ontario--(Newsfile Corp. - August 4, 2026) - IC Group Holdings Inc. (TSXV: ICGH) ("IC Group" or the "Company"), a technology-enabled consumer engagement company driving commerce and data for global brands and professional sports teams is pleased to announce that it has entered into an investor relations agreement (the "Agreement") with Adelaide Capital Markets Inc. ("Adelaide"), a leading investor relations and capital markets advisory firm, to provide investor relations and consulting...</v>
+        <v xml:space="preserve"> Lubelly announces new straw hat, felt hat, and cowboy hat styles for UK and US customers, offering more brim widths and looks for every season.</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="str">
-        <v>SRX Global (SRXH) Acquires Stake in Vistagen Therapeutics</v>
+        <v>True Touch Collections Marks 10 Years of Growth With Expanding Brand Portfolio and Distribution Network</v>
       </c>
       <c r="B840" t="str">
-        <v>2026-08-04</v>
+        <v>2026-09-18</v>
       </c>
       <c r="C840" t="str">
-        <v>NewMediaWire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D840" t="str">
-        <v>Finance, AI, SaaS, Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E840" t="str">
-        <v>https://www.newmediawire.com/news/srx-global-srxh-acquires-stake-in-vistagen-therapeutics-7088192</v>
+        <v>https://pressreleasenews.org/pressroom/true-touch-collections-marks-10-years-of-growth-with-expanding-brand-portfolio-and-distribution-network</v>
       </c>
       <c r="F840" t="str">
-        <v>LOS ANGELES, CA - August 4, 2026 ( NEWMEDIAWIRE ) - SRX Global (NYSE American: SRXH) announced that it has acquired a stake in Vistagen Therapeutics , a late clinical-stage biopharmaceutical company developing intranasal neuroscience therapies based on its proprietary pherine platform. SRX said the investment aligns with its strategy of creating long-term shareholder value through investments in high-conviction operating companies and strategic assets. SRX said it believes Vistagen shares are undervalued and intends to engage constructively with the company’s leadership team and board of directors to discuss opportunities to unlock shareholder value. To view the full press release, visit https://ibn.fm/NEczV About SRX Global Inc. SRX Global is an AI-driven platform focused on generating lo</v>
+        <v xml:space="preserve">True Touch Collections LLC is marking its 10th anniversary with a growing portfolio of personal care, beauty, safety and wellness brands and an expanding network of retail and distribution relationships across the United States and Canada. Founded in 2016 in Pensacola, Florida, the privately owned </v>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="str">
-        <v>Ordoro and Shippo Launch Native Integration to Simplify eCommerce Shipping and Operations</v>
+        <v>Fast Junk &amp; Rubbish Removal Strengthens Household Rubbish Removal Services in Dublin</v>
       </c>
       <c r="B841" t="str">
-        <v>2026-08-04</v>
+        <v>2026-09-18</v>
       </c>
       <c r="C841" t="str">
-        <v>PRWeb</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D841" t="str">
-        <v>SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E841" t="str">
-        <v>https://www.prweb.com/releases/ordoro-and-shippo-launch-native-integration-to-simplify-ecommerce-shipping-and-operations-302841565.html</v>
+        <v>https://express-press-release.net/news/2026/09/18/1772633</v>
       </c>
       <c r="F841" t="str">
-        <v>New integration brings Shippo's multi-carrier shipping platform into Ordoro, giving merchants a more connected way to manage shipping, fulfillment, inventory, and warehouse operations. AUSTIN, Texas, Aug. 4, 2026 /PRNewswire-PRWeb/ -- Ordoro, a leading eCommerce operations platform, and...</v>
-[...2 lines deleted...]
-    <row r="842">
+        <v>Fast Junk &amp;#38; Rubbish Removal is strengthening its household waste collection support across Dublin. The company aims to make rubbish clearance simple, quick, and convenient. [read full press release...]</v>
+      </c>
+    </row>
+    <row r="842" xml:space="preserve">
       <c r="A842" t="str">
-        <v>Beeline Holdings (BLNE) Signs LOI to Acquire TYTL, Expanding AI-Powered Residential Equity Platform</v>
+        <v>3DG Jewellery Celebrates Its 23rd Anniversary in Dazzling Style</v>
       </c>
       <c r="B842" t="str">
-        <v>2026-08-04</v>
+        <v>2026-09-18</v>
       </c>
       <c r="C842" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D842" t="str">
-        <v>Finance, Crypto, AI, SaaS, Real Estate, Retail</v>
+        <v>Finance, Crypto, Retail, Gaming, Education</v>
       </c>
       <c r="E842" t="str">
-        <v>https://www.newmediawire.com/news/beeline-holdings-blne-signs-loi-to-acquire-tytl-expanding-ai-powered-residential-equity-platform-7088190</v>
-[...2 lines deleted...]
-        <v>LOS ANGELES, CA - August 4, 2026 ( NEWMEDIAWIRE ) - Beeline Holdings (NASDAQ: BLNE) announced a non-binding letter of intent to acquire TYTL Corp. in an all-stock transaction that would combine Beeline’s AI-powered mortgage, Non-QM lending, title and settlement platform with TYTL’s blockchain-enabled residential equity infrastructure. The companies said the combined platform would enable qualified homeowners to access home equity without incurring additional debt while providing institutional investors with access to real estate-backed digital securities. Management estimates an initial addressable market of approximately $1 trillion based on qualifying U.S. homeowners. The companies said they have spent more than a year integrating TYTL’s Regulation D-compliant digital securities platform</v>
+        <v>https://www.acnnewswire.com/press-release/english/110199/</v>
+      </c>
+      <c r="F842" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sept 18, 2026 - (ACN Newswire) - 3DG Holdings (International) Limited (“3DG Holdings” or the “Group”) (Stock Code: 2882) is pleased to celebrate the 23rd anniversary. To commemorate this milestone, the brand has invited renowned designer and illustrator Mr. Alex Gan, known for his delicate style and dreamlike brushwork, to create an exclusive anniversary-themed artwork. This crossover collaboration embodies the brand’s “Young at Heart” philosophy through jewellery. Drawing inspiration from 3DG Jewellery’s signature products, the artist has transformed classic design elements into imaginative illustrations. These include the Eight Treasures Compass from the “Classic Gold” collection, the four-leaf clover from the “Golden Allure GA” collection and the feather from the “Bling Bling Gold” collection, offering a new artistic interpretation of jewellery aesthetics. Taking centre stage in the celebration is the newly launched “Bling Bling Gold” Phalaenopsis Orchid Collection. The collection combines graceful, three-dimensional contours with the brand’s exclusive Bling Bling Gold craftsmanship and technology, allowing the gold surface to refract a spectrum of colours as the light shifts. Designed to complement both wedding occasions and everyday styling, the collection seamlessly combines romantic sophistication with modern versatility, allowing wearers to express their individuality with confidence and elegance. In addition, a range of exclusive co-branded merchandise, including gift boxes, tumblers and stylish scarves, will be launched during the campaign, offering customers an artistic experience that engages both sight and touch. A host of limited-time offers will also be rolled out, with selected jewellery pieces available at a special appreciation price of HK$2,388, as a token of gratitude for customers’ continued support.
+Cross-Industry Collaboration: Art-Inspired Jewellery, with Dreamlike Elements Woven into the Designs
+Renowned designer and illustrator Mr. Alex Gan drew his creative inspiration from a romantic starry sky, using gold and holographic silver as the dominant tones. Gold symbolises the precious metal, while holographic silver represents the dazzling brilliance of jewellery. The artwork adopts a swirling, encircling composition that evokes a sense of fluid movement. Shooting stars streak across the sky as graceful hummingbirds and fluttering butterflies act as guides, accompanied by soft velvet ribbons and exquisite jewellery. Together, these elements create a light and dynamic sense of moving towards something longed for. Gilded flowers burst into bloom while pristine feathers unfurl and dance across the sky, intertwining as they converge into a glittering vortex of swirling light, surrounded by delicate sparkles of starlight. The layered interplay of light and shadow creates a refined and dreamlike atmosphere, with the silhouette of a beautiful young woman appearing subtly amid the starlight. Each visual element echoes the others, giving concrete form to romantic imagery. Through symbols such as starlight, blossoms, wings, butterflies and birds, the artwork conveys the vibrant and ever-renewing inner vitality of love, resulting in an artistic visual expression that combines aesthetic beauty with emotional meaning.
+This cross-industry collaboration embodies the brand’s “Young at Heart” philosophy, demonstrating how jewellery can transcend the boundaries of age and time, empowering every woman to discover her own moment to shine. Inspired by 3DG Jewellery’s signatureCollections, Mr. Gan has woven the brand’s classic designs into the artwork. The curves of the butterfly’s outstretched wings echo the silhouette of the “Bling Bling Gold” butterfly designs; the lightness of the feathers mirrors the ethereal elegance of the “Bling Bling Gold” feather design; and the four-leaf clover and Eight Treasures Compass motifs directly reference the classic designs of the “Golden Allure GA” and “Classic Gold” collections. Through this creative dialogue between art and jewellery, each discipline inspires and elevates the other, bringing timeless designs to life through a fresh and imaginative perspective.
+“Classic Gold” Collection – Eight Treasures Compass Design
+Gold Pendant with Ruby and Diamonds
+Design, craftsmanship and features
+The Eight Treasures Compass brings together eight auspicious symbols, representing the fulfilment of blessings and wisdom, and enduring good fortune. The vajra represents firm and incisive wisdom that dispels ignorance and overcomes obstacles. Crafted using traditional goldsmithing techniques and set with rubies and diamonds, the design features a rotating vajra at its centre, allowing auspiciousness and everlasting fulfilment to flow through everyday life.
+“Golden Allure GA” Collection – Four-Leaf Clover Design
+Gold Pendant with Diamonds
+Design, craftsmanship and features
+A diamond-accented four-leaf clover, with luck woven into its leaf veins. Its delicate veins interlace and spread like the effortless beauty of nature, outlining a vibrant sense of vitality. Studded with diamonds, the design quietly blends the pure beauty of nature with artisanal craftsmanship. Every 5G gold vein carries the classic blessings of the four-leaf clover, with happiness hidden within its leaf patterns and vitality captured in its design. The piece not only echoes the harmonious coexistence of nature and art, but also ensures the wearer is constantly surrounded by good wishes.
+“Bling Bling Gold” Collection – Feather Design
+Gold Pendant
+Design, craftsmanship and features
+A single feather of breathtaking grace, born bathed in light. This 5G gold feather is the embodiment of lightness, symbolising the guidance of light and the favour of good fortune, like an invisible pair of hands silently bestowing protection and blessings. Adorned in colour, the feather takes on an even deeper meaning, giving every aspiration for growth a vibrant and warm undertone.
+Featured Collection: “Bling Bling Gold” Phalaenopsis Orchid Collection Radiates Timeless Brilliance
+As the flagship highlight of the 23rd anniversary celebration, the “Bling Bling Gold” Phalaenopsis Orchid Collection makes a striking debut. The Collection combines phalaenopsis orchids with graceful butterflies. Through the use of 5G Bling Bling Gold craftsmanship and Italian filigree techniques, the surface achieves a dazzling lustre with distinct layers, radiating timeless brilliance. Available in large, medium and small versions, the thematic designs combine versatile fashion appeal with the symbolism of beauty and happiness, breaking free from the conventions of traditional bridal jewellery to present a modern bridal style for a new generation. From weddings to everyday attire, the pieces can be effortlessly styled to enable the wearer to shine at every moment.
+“Bling Bling Gold” Collection – Phalaenopsis Orchid Design
+Design, craftsmanship and features
+Gradated phalaenopsis orchids and graceful butterflies create a rhythmic sense of dynamic beauty, capturing a vivid moment in a spring garden. 5G Bling Bling Gold and Italian handcrafted filigree outline the petals, with fine gold wires shaped precisely to follow the contours of each flower, recreating the beauty of the layered, unfurling blossoms. The shimmering gold surface complements the openwork filigree, perfectly blending bridal festivity with the natural grace of flowers.
+Gold Necklace
+Gold Earrings
+Gold Ring
+Gold Bangle
+More from the “Bling Bling Gold” Butterfly Collection
+Gold Pendant
+Design, craftsmanship and features
+Inspired by the butterfly as a symbol of love, this piece conveys a heartfelt wish for enduring devotion between lovers. Crafted with 5G gold as its foundation, the butterfly silhouette is precisely cast and enhanced with a combination of CNC sparkle-cut gold and Bling Bling Gold techniques, complemented by hand-wound filigree detailing to create three-dimensional layering and dazzling lustre. Perfect for both daily wear or as a festive gift.
+Design, craftsmanship and features
+A versatile range of affordable-luxury designs inspired by the beauty of a butterfly’s metamorphosis, featuring lightweight butterfly silhouettes crafted in 5G gold. The deluxe necklace features butterflies in graduated sizes extending from both sides of the neckline toward the centre. Small butterflies flutter delicately while larger ones unfold their wings in full splendour, as if a flock of butterflies were following a trail of light and shadow, symbolising the beauty and hope found in life’s transformations.
+Design, craftsmanship and features
+Crafted using gold wire-wrapping techniques, the fluttering butterfly wings shimmer with iridescent hues, capturing the breathtaking moment a butterfly emerges from its cocoon and takes flight, accompanying the wearer through every wonderful moment.
+23rd Anniversary Exclusive Privileges and Special Offers
+To celebrate its 23rd anniversary, 3DG Jewellery is presenting a series of exclusive privileges starting from 19 September 2026, adding extra joy and excitement to customers’ jewellery shopping experience:
+Offer 1: Celebrating with Woven Flowers
+Customers who visit any 3DG Jewellery  store and scan the in-store QR code will receive one complimentary handmade woven flower, sharing blessings through this little gift.
+Click here to play the online game. Upon completion, participants will receive a complimentary  redemption coupon for a multi-functional luggage tag with mirror, as well as a 25% off diamond purchase coupon.
+Offer 2: Anniversary Special
+Selected jewellery pieces are available at a special appreciation price of HK$2,388, as a heartfelt token of gratitude for customers’ support.
+Offer 3: Anniversary Gifts
+Receive a complimentary “3DG Jewellery Gift Box” with any purchase; a “3DG Jewellery Fashion Scarf” with a purchase of HK$5,300 or above; and a “3DG Jewellery Tumbler” with a purchase of HK$8,300 or above. Gifts are available in limited quantities, while stocks last.
+Offer 4: Exclusive Member Benefits
+Members purchasing products from the “Bling Bling Gold” collection will receive double bonus points. Members can also redeem designated gifts using 30% fewer points, allowing them to enjoy exclusive privileges.
+The above offers are subject to the relevant terms and conditions. For details, please refer to in-store promotional materials or visit the official website.
+For more high-resolution photos, please click here to download
+About Mr. Alex Gan, Designer and Illustrator
+Illustrator Mr. Alex Gan graduated from the Academy of Arts &amp; Design at Tsinghua University, China. He has long been engaged in the study and practice of illustration inspired by the artistic language of copperplate engraving. Skilled at controlling the rhythm of simple lines and their complex interweaving, he creates richly detailed and delicate visual effects, and uses this approach  to present intricate compositions imbued with a vintage flair and strong narrative. He is also adept at exploring and applying a wide range of cultural symbols, giving his works a sense of sophistication and refinement. Mr. Gan has provided illustration services for numerous prestigious brands, and his work has won multiple international awards, including the Silver A’ Design Award (Italy), Pentawards Silver, MUSE Design Awards Platinum (USA) and the iF Design Award (Germany).
+About 3DG Holdings (International) Limited (Stock Code: 2882)
+3DG Jewellery is a distinguished jewellery brand from Chinese Mainland and a member of the Luk Fook Group. The brand is mainly engaged in design, product development, and retailing of gem-set jewellery products under the “3DG Jewellery” name and gold and platinum jewellery, it also provides customized corporate gift services. 
+Since 2003, 3DG Jewellery has established a retail network in Chinese Mainland, Hong Kong S.A.R., Thailand and Australia, with nearly 300 shops, its brand image is deeply recognized and affirmed. Embracing the brand philosophy of “Young at Heart,” 3DG Jewellery crafts stylish and distinctive pieces. With its unique product charm and “3DG Prestige Service”, the brand has won the recognition of consumers and celebrities, while also receiving widespread praise throughout its development.
+For more information, please visit the official website of 3DG Jewellery at: 
+https://www.3dg-group.hk/
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="str">
-        <v>Commercial Truck &amp;amp; Bus Tires Market to Reach USD 77.17 Billion by 2035 as E-Commerce and Fleet Electrification Reshape Demand, Says Radial Insights</v>
+        <v>Adam Smith Named Chairman, Direct-to-Consumer, Disney Entertainment</v>
       </c>
       <c r="B843" t="str">
-        <v>2026-08-04</v>
+        <v>2026-09-17</v>
       </c>
       <c r="C843" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-disney</v>
       </c>
       <c r="D843" t="str">
-        <v>Retail</v>
+        <v>Retail, Media</v>
       </c>
       <c r="E843" t="str">
-        <v>https://www.prnewswire.com/news-releases/commercial-truck--bus-tires-market-to-reach-usd-77-17-billion-by-2035-as-e-commerce-and-fleet-electrification-reshape-demand-says-radial-insights-302842872.html</v>
+        <v>https://thewaltdisneycompany.com/news/disney-entertainment-leadership-announcement/</v>
       </c>
       <c r="F843" t="str">
-        <v>MIDDLETOWN, Del., Aug. 4, 2026 /PRNewswire/ -- The global Commercial Truck &amp; Bus Tires Market was valued at USD 48.82 billion in 2025 and is projected to expand from USD 51.36 billion in 2026 to USD 77.17 billion by 2035, registering a compound annual growth rate of 4.63%, according to...</v>
+        <v>The post Adam Smith Named Chairman, Direct-to-Consumer, Disney Entertainment appeared first on The Walt Disney Company.</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="str">
-        <v>L Catterton Announces Sale of Thorne to The Procter &amp;amp; Gamble Company for $3.8 Billion</v>
+        <v>Banorte, led by Carlos Hank Gonzalez, recognized by Global Finance for "Excellence in Innovation" and "Digital Experience" Across Mexico and Latin America</v>
       </c>
       <c r="B844" t="str">
-        <v>2026-08-04</v>
+        <v>2026-09-17</v>
       </c>
       <c r="C844" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D844" t="str">
         <v>Retail</v>
       </c>
       <c r="E844" t="str">
-        <v>https://www.prnewswire.com/news-releases/l-catterton-announces-sale-of-thorne-to-the-procter--gamble-company-for-3-8-billion-302842797.html</v>
+        <v>https://www.prnewswire.com/news-releases/banorte-led-by-carlos-hank-gonzalez-recognized-by-global-finance-for-excellence-in-innovation-and-digital-experience-across-mexico-and-latin-america-302882628.html</v>
       </c>
       <c r="F844" t="str">
-        <v>L Catterton's Deep Category Conviction and Brand Vision Allowed for Accelerated Growth and Fortified Thorne's Position as the Premier Trusted Brand in Science-Backed Wellness GREENWICH, Conn., Aug. 4, 2026 /PRNewswire/ -- L Catterton, the largest global consumer-focused investment firm,...</v>
+        <v>Banorte was recognized in both, Corporate/Institutional Digital Banking and Consumer Digital Banking categories at regional and national levels. MEXICO CITY, Sept. 17, 2026 /PRNewswire/ -- Global Finance recognized Banorte in the Corporate/Institutional Digital Banking and Consumer...</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="str">
-        <v>Vadzo Imaging Introduces Falcon-544CRH: 5MP Color Autofocus USB 3.2 Gen 1 Camera with Onsemi HyperLux LP AR0544</v>
+        <v>Vanta Attends 2026 All-In Summit in Los Angeles, a Leading Gathering ...</v>
       </c>
       <c r="B845" t="str">
-        <v>2026-08-04</v>
+        <v>2026-09-17</v>
       </c>
       <c r="C845" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D845" t="str">
-        <v>Energy, Retail</v>
+        <v>Healthcare, Retail, Education</v>
       </c>
       <c r="E845" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-introduces-falcon-544crh-5mp-color-autofocus-usb-3-2-gen-22800966</v>
+        <v>https://pr-inside.com/vanta-attends-2026-all-in-summit-in-los-angeles-a-leading-gathering-r5224197.htm</v>
       </c>
       <c r="F845" t="str">
-        <v>The Falcon-544CRH is a 5MP Color Autofocus Camera built on the Onsemi HyperLux LP AR0544 image sensor. Equipped with a Voice Coil Motor autofocus mechanism and a USB 3.2 Gen1 interface this camera serves access control, smart entry, ID verification, document scanning, biometric systems, kiosk deployments, retail analytics, and augmented reality headset applications. The compact M12 lens assembly combined with VCM autofocus and Wake on Motion delivers consistent focus across variable subject distances and low power standby operation for battery powered vision products.</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / September 17, 2026 / Vanta Holdings Inc. (CSE:VNTA)(OTC:VNTXF)(FSE:7BC, WKN:A4205J) ("Vanta" or the "Company"), a consumer health sciences and longevity company focused on preventative wellness and healthspan extension, and parent of the Vanta premium longevity brand, announces that representatives of the Company attended the 2026 All-In Summit (the "All-In Summit"), held September 13-15, 2026, in Los Angeles, California. Over the course of the three-day summit, Vanta representatives engaged with founders, investors, executives, entrepreneurs and industry participants across sectors aligned with the Company's broader growth strategy, including healthcare, biotechnology and technology. These discussions provided opportunities to establish ..</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="str">
-        <v>Qtonic Quantum Names Raymond Auger Strategic Technology Advisor</v>
+        <v>In HelloNation, Credit Union Expert Valena Alexander Compares Credit Unions and Banks on Loans, Fees, and Savings</v>
       </c>
       <c r="B846" t="str">
-        <v>2026-08-04</v>
+        <v>2026-09-17</v>
       </c>
       <c r="C846" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D846" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E846" t="str">
-        <v>https://www.pr.com/press-release/975697</v>
+        <v>https://www.prnewswire.com/news-releases/in-hellonation-credit-union-expert-valena-alexander-compares-credit-unions-and-banks-on-loans-fees-and-savings-302882605.html</v>
       </c>
       <c r="F846" t="str">
-        <v>Qtonic Quantum Corp has appointed former CVS Health technology executive Raymond Auger as Strategic Technology Advisor. Auger, who served as retail CIO and Enterprise CTO across a 35-year technology career, will guide the post-quantum cybersecurity firm on legacy cryptographic discovery and migration in regulated healthcare environments. [PR.com]</v>
+        <v>MARIANNA, Fla., Sept. 17, 2026 /PRNewswire/ -- The Structural Difference Between Credit Unions and Banks Has a Direct Impact on Rates, Fees, and Savings Yields How should a consumer in Marianna, Florida choose between a credit union and a bank? A HelloNation article examines the credit...</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="str">
-        <v>Vision Marine Technologies Posts Double-Digit Revenue Growth For Q3, Completes $16.3M At-The-Market Equity Offering Program</v>
+        <v>Tulip Retail Launches AI-Assisted Integration Builder and Expands Shopify Connectivity</v>
       </c>
       <c r="B847" t="str">
-        <v>2026-08-04</v>
+        <v>2026-09-17</v>
       </c>
       <c r="C847" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D847" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E847" t="str">
-        <v>https://www.newmediawire.com/news/vision-marine-technologies-posts-double-digit-revenue-growth-for-q3-completes-16-3m-at-the-market-equity-offering-program-7088181</v>
+        <v>https://www.prnewswire.com/news-releases/tulip-retail-launches-ai-assisted-integration-builder-and-expands-shopify-connectivity-302882544.html</v>
       </c>
       <c r="F847" t="str">
-        <v>By Meg Flippin, Benzinga DETROIT, MICHIGAN - August 4, 2026 ( NEWMEDIAWIRE ) - Vision Marine Technologies Inc. (NASDAQ: VMAR), a marine technology and recreational boating company combining proprietary high-voltage electric propulsion technology with a retail, marina and service platform, is making progress on the strategy it laid out over the past year. The company recently announced double-digit sequential revenue growth for its third quarter and the completion of a $16.3 million at-the-market equity offering program. The company says both milestones showcase the progress it's making in advancing E-Motion™ commercialization, expanding its electric boat portfolio, optimizing its retail, marina and service platform and building long-term shareholder value. Vision Marine Technologies' E-Mot</v>
+        <v>New capabilities help enterprise retailers connect data environments to Tulip without custom middleware or inflexible, prebuilt integrations. TORONTO, Sept. 17, 2026 /PRNewswire/ -- Tulip, the leading provider of human-centric retail customer engagement solutions, today announced Tulip...</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="str">
-        <v>Honda Introduces New Amazon Storefront in U.S. for Power Equipment Products</v>
+        <v>Hypercall Integrates Block Scholes Institutional-Grade Oracle Feeds for On-Chain Options Markets</v>
       </c>
       <c r="B848" t="str">
-        <v>2026-08-04</v>
+        <v>2026-09-17</v>
       </c>
       <c r="C848" t="str">
-        <v>WebWire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D848" t="str">
-        <v>Retail</v>
+        <v>Crypto, SaaS, Retail</v>
       </c>
       <c r="E848" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=358492</v>
+        <v>https://www.newmediawire.com/news/hypercall-integrates-block-scholes-institutional-grade-oracle-feeds-for-on-chain-options-markets-7089745</v>
       </c>
       <c r="F848" t="str">
-        <v>- - &amp;#8226; American Honda Motor Co., Inc. announced the launch of its new Amazon storefront for Power Equipment products, making it easier for consumers in the U.S. to explore and shop Honda Power Equipment products online. - - - - - &amp;#8226; The storefront serves as a centralized destination for consumers to learn about Honda offerings, with a curated lineup available. - - - - - &amp;#8226; Orders are fulfilled through the Honda Power Equipment authorized dealer network, delivering the same trusted suppor... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358492</v>
+        <v>Integration Will Strengthen Market-data Infrastructure as Hypercall Expands Crypto and Real-world Asset Options on Hyperliquid SINGAPORE - September 17, 2026 ( NEWMEDIAWIRE ) - Hypercall, the 24/7 on-chain options exchange built on Hyperliquid, announced today that it is integrating institutional-grade oracle feeds from Block Scholes into its options infrastructure. The integration will provide Hypercall with market data designed to support the pricing and risk management of options across crypto and, as the platform expands, real-world assets. Hypercall offers fractional options with no minimum trade size, giving traders access to defined-risk positions without the contract-size constraints common in traditional options markets. The platform connects directly to Hyperliquid’s perpetual ma</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="str">
-        <v>IT'S A 10® ENTERPRISES MARKS LANDMARK YEAR OF GROWTH, INNOVATION AND INDUSTRY RECOGNITION ACROSS MULTIPLE BRANDS</v>
+        <v>Tanmiah Inaugurates its state-of-the-art Innovation Center, bringing the full innovation journey under one roof</v>
       </c>
       <c r="B849" t="str">
-        <v>2026-08-04</v>
+        <v>2026-09-17</v>
       </c>
       <c r="C849" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D849" t="str">
-        <v>SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E849" t="str">
-        <v>https://www.prnewswire.com/news-releases/its-a-10-enterprises-marks-landmark-year-of-growth-innovation-and-industry-recognition-across-multiple-brands-302842630.html</v>
+        <v>https://www.prnewswire.com/news-releases/tanmiah-inaugurates-its-state-of-the-art-innovation-center-bringing-the-full-innovation-journey-under-one-roof-302882397.html</v>
       </c>
       <c r="F849" t="str">
-        <v>F.A.S.T. Haircare, Rewind It 10 and Cloud Haircare Earn Six National Beauty Honors Amid Major Retail Expansion and Portfolio Growth MIAMI, Aug. 4, 2026 /PRNewswire/ -- It's a 10® Enterprises, the independently owned beauty company founded by entrepreneur, stylist and product visionary...</v>
+        <v>Unites the entire innovation cycle in one micro-laboratory-scale facility at Tanmiah's headquarters, accelerating Tanmiah's path from concept to market with faster consumer feedback, seamless product iteration, and greater cost efficiency. Enhances capabilities to experiment with new...</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="str">
-        <v>Marquis Who's Who Interviews Damo Balagi for Literary Reinvention, ...</v>
+        <v>How to read books for free with Prime: Amazon First Reads and Amazon Original Stories</v>
       </c>
       <c r="B850" t="str">
-        <v>2026-08-04</v>
+        <v>2026-09-17</v>
       </c>
       <c r="C850" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D850" t="str">
         <v>Retail</v>
       </c>
       <c r="E850" t="str">
-        <v>https://pr-inside.com/marquis-who-s-who-interviews-damo-balagi-for-literary-reinvention-r5208309.htm</v>
+        <v>https://www.aboutamazon.com/news/books-and-authors/prime-reading-free-books-benefits?utm_source=rss</v>
       </c>
       <c r="F850" t="str">
-        <v>(PR-inside.com) CARY, NC / ACCESS Newswire / August 4, 2026 / Marquis Who's Who is proud to interview and recognize Damo Balagi for his work as an author and independent trader, and for a career that spans literary reinvention, retail trading and nearly two decades in financial technology. As in all Marquis Who's Who biographical volumes, individuals profiled are selected on the basis of current reference value, taking into account position, noteworthy accomplishments, visibility and prominence in a field. In Mr. Balagi's case, that recognition reflects a deliberate reinvention - a decision to step away from a long corporate career and ..</v>
+        <v>Prime members get instant access to short stories from best-selling authors through Amazon Original Stories, plus a Kindle book each month with First Reads. Learn how to start reading or listening at no additional cost.</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="str">
-        <v>Johnson Health Tech Trading Agrees to Pay $16.875 Million Civil Penalty for Failure to Immediately Report Fall Hazard with Horizon T101-05 Treadmills</v>
+        <v>CPSC Posts Product Recalls and Product Safety Warnings to its Web Site</v>
       </c>
       <c r="B851" t="str">
-        <v>2026-08-04</v>
+        <v>2026-09-17</v>
       </c>
       <c r="C851" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D851" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E851" t="str">
-        <v>https://www.prnewswire.com/news-releases/johnson-health-tech-trading-agrees-to-pay-16-875-million-civil-penalty-for-failure-to-immediately-report-fall-hazard-with-horizon-t101-05-treadmills-302842611.html</v>
+        <v>https://www.prnewswire.com/news-releases/cpsc-posts-product-recalls-and-product-safety-warnings-to-its-web-site-302882324.html</v>
       </c>
       <c r="F851" t="str">
-        <v>WASHINGTON, Aug. 4, 2026 /PRNewswire/ -- The U.S. Consumer Product Safety Commission (CPSC) is announcing that Johnson Health Tech Trading, Inc. ("JHTT) of Cottage Grove, Wisconsin, has agreed to pay a $16.875 million civil penalty. The settlement, which has been provisionally accepted by...</v>
+        <v>WASHINGTON, Sept. 17, 2026 /PRNewswire/ -- The U.S. Consumer Product Safety Commission (CPSC) announces today the posting of the product recalls and safety warnings listed below on www.cpsc.gov. JKMAX Recalls Heated Blankets and Heating Pads Due to Fire and Burn Hazards Units: 195,000...</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="str">
-        <v>Baymark Partners, a Private Equity Firm based in Dallas Acquires Meal Prep Sunday, a Meal Prep &amp;amp; Delivery Company based in Southern California</v>
+        <v>How Award-Winning Design Elevates Products on Crowded Shelves</v>
       </c>
       <c r="B852" t="str">
-        <v>2026-08-04</v>
+        <v>2026-09-17</v>
       </c>
       <c r="C852" t="str">
         <v>PRWeb</v>
       </c>
       <c r="D852" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E852" t="str">
-        <v>https://www.prweb.com/releases/baymark-partners-a-private-equity-firm-based-in-dallas-acquires-meal-prep-sunday-a-meal-prep--delivery-company-based-in-southern-california-302842556.html</v>
+        <v>https://www.prweb.com/releases/how-award-winning-design-elevates-products-on-crowded-shelves-302882124.html</v>
       </c>
       <c r="F852" t="str">
-        <v>Private equity firm cites experienced leadership, product quality and changing consumer expectations as key factors behind its 66th acquisition. DALLAS, Aug. 4, 2026 /PRNewswire-PRWeb/ -- Baymark Partners today announced its acquisition of Meal Prep Sunday, a Southern California meal...</v>
+        <v>In crowded retail aisles where shoppers make split-second decisions, high-impact free-standing floor displays are proving essential for product success—a strategy highlighted by Great Northern Instore's recent recognition of 13 prestigious OMA Awards. DES PLAINES, Ill., Sept. 17, 2026...</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="str">
-        <v>Verdant Capital Partners Completes Acquisition of Native Roots Retail Operations</v>
+        <v>Euka AI Brings Its TikTok Shop Playbook to Instagram, Launching the Operating System for Creator Commerce</v>
       </c>
       <c r="B853" t="str">
-        <v>2026-08-04</v>
+        <v>2026-09-17</v>
       </c>
       <c r="C853" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D853" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E853" t="str">
-        <v>https://www.prnewswire.com/news-releases/verdant-capital-partners-completes-acquisition-of-native-roots-retail-operations-302841742.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360600</v>
       </c>
       <c r="F853" t="str">
-        <v>Transaction establishes Verdant's retail operating platform and positions the company for continued growth through acquisitions. DENVER, Aug. 4, 2026 /PRNewswire/ -- Verdant Capital Partners today announced the successful closing of its acquisition of 15 Native Roots retail dispensaries...</v>
+        <v>Euka AI, the largest affiliate marketing platform on TikTok Shop, today announced its expansion beyond TikTok, launching an Instagram integration with Shopify connected fulfillment that lets brands run their entire creator program across platforms from one system. The launch builds on Euka&amp;#39;s $5 million seed round led by Susa Ventures, along with Creator Ventures, and comes as the company surpasses $4 billion in GMV driven for brands, roughly 5% of all TikTok S Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360600</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="str">
-        <v>How Amazon is helping communities impacted by southwest France wildfires</v>
+        <v>Toys"R"Us® Announces Major U.S. Expansion With 120 New Standalone Stores Opening This Holiday Season</v>
       </c>
       <c r="B854" t="str">
-        <v>2026-08-04</v>
+        <v>2026-09-17</v>
       </c>
       <c r="C854" t="str">
-        <v>mlpr-amazon</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D854" t="str">
         <v>Retail</v>
       </c>
       <c r="E854" t="str">
-        <v>https://www.aboutamazon.com/news/community/amazon-europe-wildfires-response?utm_source=rss</v>
+        <v>https://www.prnewswire.com/news-releases/toysrus-announces-major-us-expansion-with-120-new-standalone-stores-opening-this-holiday-season-302882103.html</v>
       </c>
       <c r="F854" t="str">
-        <v>We are donating and delivering emergency supplies to communities impacted by the Gironde wildfires.</v>
+        <v>Landmark Expansion with Go! Retail Group Brings Toys"R"Us to More Customers Across America, Alongside New Store Experiences and Growing Travel Retail Footprint NEW YORK, Sept. 17, 2026 /PRNewswire/ -- Toys"R"Us®, the world's leading authority in toys and play, today announced a major U.S....</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="str">
-        <v>BOS Secures $1.9 Million in Purchase Orders for an Air Defense Project</v>
+        <v>Canadian Phosphate Becomes a B2i Digital Featured Company</v>
       </c>
       <c r="B855" t="str">
-        <v>2026-08-04</v>
+        <v>2026-09-17</v>
       </c>
       <c r="C855" t="str">
-        <v>GlobeNewswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D855" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E855" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/04/3338417/10669/en/BOS-Secures-1-9-Million-in-Purchase-Orders-for-an-Air-Defense-Project.html</v>
+        <v>https://www.newmediawire.com/news/canadian-phosphate-becomes-a-b2i-digital-featured-company-7089731</v>
       </c>
       <c r="F855" t="str">
-        <v>RISHON LE ZION, Israel, Aug. 04, 2026 (GLOBE NEWSWIRE) -- BOS Better Online Solutions Ltd. ("BOS" or the "Company") (NASDAQ: BOSC), an integrator of supply chain technologies for the aerospace, defense, industrial and retail sectors, today announced that its Supply Chain Division has secured several purchase orders totaling approximately $1.9 million for an air defense project. The orders are expected to be delivered through 2028.</v>
+        <v xml:space="preserve">Mineral Exploration Company Is Drilling in British Columbia and Has Acquired an Advanced Phosphate Project in Utah First Assay Results Are Due in September, With an Updated Mineral Resource Estimate Expected in the Fourth Quarter NEW YORK, NY - September 17, 2026 ( NEWMEDIAWIRE ) - B2i Digital, Inc. announced Canadian Phosphate Limited (ASX: CP8 | OTCQB: CPHOF) as its newest Featured Company. The Australian company is building a phosphate business across North America, in a mineral the United States, Canada and the European Union each classify as critical. B2i Digital will introduce the company to its network of retail and institutional market participants, with a full Canadian Phosphate profile coming to b2idigital.com . "Canada imports about $2 billion of phosphate fertilizer a year and </v>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="str">
-        <v>TreVita Launches Hair Transplant Offering, Expanding Premium Medical Services for Americans Seeking Care Abroad</v>
+        <v>AIAI Holdings' Constellation Network Launches Dôr Patient Journey with ...</v>
       </c>
       <c r="B856" t="str">
-        <v>2026-08-04</v>
+        <v>2026-09-17</v>
       </c>
       <c r="C856" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D856" t="str">
-        <v>SaaS, Healthcare, Retail</v>
+        <v>Finance, AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E856" t="str">
-        <v>https://www.newmediawire.com/news/trevita-launches-hair-transplant-offering-expanding-premium-medical-services-for-americans-seeking-care-abroad-7088169</v>
+        <v>https://pr-inside.com/aiai-holdings-constellation-network-launches-d-r-patient-journey-with-r5223967.htm</v>
       </c>
       <c r="F856" t="str">
-        <v>New FUE Offering in Zona Rio, MX, 20 Minutes South of San Diego, Marks the Latest Expansion for the U.S.-based Company Focused on Removing Barriers to Provide Trusted Care, Regenerative Solutions and Increasing Healthspan Key Highlights: TreVita expands its premium medical travel platform with the launch of Hair transplant Services just 20 minutes South of San Diego, in the Medical Hub District located in Zona Del Rio, Mexico. The new offering combines advanced FUE technology, qualified physicians and TreVita's fully coordinated U.S.-based concierge care model The launch advances TreVita's long-term vision to remove barriers and provide innovative solutions to quality medical care that increase healthspan. SAN DIEGO, CA - August 4, 2026 ( NEWMEDIAWIRE ) - TreVita , a U.S.-based medical tra</v>
+        <v>(PR-inside.com) Constellation Brings Dôr's Retail Intelligence Architecture to Healthcare Connects Clinical, Scheduling, Call-Center and Staffing Data to Predict Care Needs, Optimize Provider Capacity and Improve Patient Access DALLAS, TX / ACCESS Newswire / September 17, 2026 / AIAI Holdings Corporation (NASDAQ:AIAI) ("Ai2" or the "Company"), an AI-enabled diversified holding company utilizing Transformational AI (TAI) to enhance portfolio performance announced today that its portfolio company, Constellation Network, through Dôr Technologies, has launched Dôr Patient Journey, a new healthcare intelligence platform. Developed in collaboration with Proactive MD, the platform is actively deployed within Proactive MD's care environment. Patient Journey represents the first healthcare extensio</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="str">
-        <v>TailorMed and RxSense Partner to Surface Manufacturer Copay Assistance ...</v>
+        <v>AIAI Holdings' Constellation Network Launches Dôr Patient Journey with Proactive MD(R), Expanding Transformational AI In Healthcare</v>
       </c>
       <c r="B857" t="str">
-        <v>2026-08-04</v>
+        <v>2026-09-17</v>
       </c>
       <c r="C857" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D857" t="str">
-        <v>SaaS, Retail</v>
+        <v>AI, Healthcare, Retail</v>
       </c>
       <c r="E857" t="str">
-        <v>https://pr-inside.com/tailormed-and-rxsense-partner-to-surface-manufacturer-copay-assistance-r5208233.htm</v>
+        <v>https://www.newswire.com/news/aiai-holdings-constellation-network-launches-d-r-patient-journey-with-proactive</v>
       </c>
       <c r="F857" t="str">
-        <v>(PR-inside.com) Integration brings manufacturer assistance programs for 2,200+ brand-name medications directly into RxSense's pharmacy-branded prescription savings search tools NEW YORK CITY, NY / ACCESS Newswire / August 4, 2026 /TailorMed, the leading medication success platform, and RxSense, a healthcare technology company delivering industry-leading pharmacy benefit solutions, today announced a partnership to expand how consumers discover prescription savings for brand-name medications through digital pharmacy marketplaces. Through the integration, TailorMed's affordability technology is embedded into participating RxSense-powered marketplace tools, enabling retail pharmacies to surface manufacturer copay and foundation assistance programs alongside existing cash-pay coupons within a s</v>
+        <v>Constellation Brings D&amp;ocirc;r's Retail Intelligence Architecture to Healthcare Connects Clinical, Scheduling, Call-Center and Staffing Data to Predict Care Needs, Optimize Provider Capacity and Improve Patient Access</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="str">
-        <v>Dolphin Subsidiary Shore Fire Media's Client Handcraft Entertainment Partners With Takasago to Develop Fragrances, Flavors and Consumer Products to Define the World of 'Global' J-Pop</v>
+        <v>Amazon delivered more than 2 million meals to students in rural communities this summer</v>
       </c>
       <c r="B858" t="str">
-        <v>2026-08-04</v>
+        <v>2026-09-17</v>
       </c>
       <c r="C858" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D858" t="str">
-        <v>Retail</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E858" t="str">
-        <v>https://www.newswire.com/news/dolphin-subsidiary-shore-fire-medias-client-handcraft-entertainment-partners</v>
+        <v>https://www.aboutamazon.com/news/community/amazon-summer-meals-kids-rural-delivery?utm_source=rss</v>
       </c>
       <c r="F858" t="str">
-        <v/>
+        <v>Amazon’s Summer Meals for Kids program partners with 18 food banks and school districts to deliver meals to families across 13 states this summer.</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="str">
-        <v>Legal Mushroom Websites Find Relief as Organic Payment Gateways Rolls Out Dedicated Credit Card Processing</v>
+        <v>Linkind Light Stick Launches at tm:rw, Bringing Immersive Smart Lighting to Experiential Retail</v>
       </c>
       <c r="B859" t="str">
-        <v>2026-08-04</v>
+        <v>2026-09-17</v>
       </c>
       <c r="C859" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D859" t="str">
         <v>Retail</v>
       </c>
       <c r="E859" t="str">
-        <v>https://www.prnewswire.com/news-releases/legal-mushroom-websites-find-relief-as-organic-payment-gateways-rolls-out-dedicated-credit-card-processing-302842199.html</v>
+        <v>https://www.prnewswire.com/news-releases/linkind-light-stick-launches-at-tmrw-bringing-immersive-smart-lighting-to-experiential-retail-302881938.html</v>
       </c>
       <c r="F859" t="str">
-        <v>SCARBOROUGH, Maine, Aug. 4, 2026 /PRNewswire/ -- Organic Payment Gateways is announcing a new credit card processing service for e-commerce websites selling legal functional mushroom products. This rollout provides reliable payment processing options for online retailers facing sudden...</v>
+        <v>Linkind brings its latest smart lighting innovation into tm:rw, giving consumers a new way to experience dynamic, customizable lighting in person. NEW YORK, Sept. 17, 2026 /PRNewswire/ -- Linkind, a smart lighting brand focused on making expressive, connected lighting more accessible,...</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="str">
-        <v>Mercury Capital Partners Arranges $4 Million Loan for Southwest Florida Retail Center</v>
+        <v>Global Industrial Supplier Deepens Commitment to Bridgeline with Hybrid ...</v>
       </c>
       <c r="B860" t="str">
-        <v>2026-08-04</v>
+        <v>2026-09-17</v>
       </c>
       <c r="C860" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D860" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, Retail</v>
       </c>
       <c r="E860" t="str">
-        <v>https://www.prnewswire.com/news-releases/mercury-capital-partners-arranges-4-million-loan-for-southwest-florida-retail-center-302842345.html</v>
+        <v>https://pr-inside.com/global-industrial-supplier-deepens-commitment-to-bridgeline-with-hybrid-r5223942.htm</v>
       </c>
       <c r="F860" t="str">
-        <v>Financing supports Fort Myers project led by strategic partnership with decades of development and construction experience in the Sunshine State FORT MYERS, Fla., Aug. 4, 2026 /PRNewswire/ -- Mercury Capital Partners (MCP) arranged a $4.35 million construction loan on behalf of a...</v>
+        <v>(PR-inside.com) WOBURN, MA / ACCESS Newswire / September 17, 2026 / Bridgeline Digital, Inc. (NASDAQ:BLIN), a leader in AI-powered product discovery and eCommerce solutions, announced today that a global industrial supplier has expanded its long-term relationship with Bridgeline through a HawkSearch Hybrid Infrastructure upgrade and a new multi-year professional services agreement. The agreement represents a significant expansion of an enterprise relationship that began in 2020. The customer is moving to a Hybrid Infrastructure model designed to provide the performance, scalability, and reliability required for enterprise-scale search operations while extending its commitment to Bridgeline for several additional years. Scaling Enterprise Infrastructure The customer's expanded agreement ..</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="str">
-        <v>GEN Restaurant Group to Host Second Quarter 2026 Earnings Call on August ...</v>
+        <v>From Development Toward Discovery: New Pacific Metals Gears Up To Help Address Global Silver Supply/Demand Imbalance Through Carangas Mine</v>
       </c>
       <c r="B861" t="str">
-        <v>2026-08-04</v>
+        <v>2026-09-17</v>
       </c>
       <c r="C861" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D861" t="str">
-        <v>Finance, Retail</v>
+        <v>AI, Energy, Retail</v>
       </c>
       <c r="E861" t="str">
-        <v>https://pr-inside.com/gen-restaurant-group-to-host-second-quarter-2026-earnings-call-on-august-r5208215.htm</v>
+        <v>https://www.newmediawire.com/news/from-development-toward-discovery-new-pacific-metals-gears-up-to-help-address-global-silver-supply-demand-imbalance-through-carangas-mine-7089726</v>
       </c>
       <c r="F861" t="str">
-        <v>(PR-inside.com) CERRITOS, CA / ACCESS Newswire / August 4, 2026 / GEN Restaurant Group, Inc. ("GEN" or the "Company") (Nasdaq:GENK), a leader in Korean BBQ both in-restaurant and at home, with more than 59 GEN Korean BBQ locations and a rapidly growing consumer packaged goods business, today announced that it will release financial results for the second quarter ended June 30, 2026, after market close on Monday, August 10, 2026. GEN will host an investor conference call on Monday, August 10, 2026 at 5:00 p.m. Eastern time to discuss the Company's financial results for the second quarter ended June 30, 2026, provide ..</v>
+        <v>By Meg Flippin, Benzinga DETROIT, MICHIGAN - September 17, 2026 ( NEWMEDIAWIRE ) - Thanks to electric vehicles, AI data centers and green energy, demand for silver continues to outstrip supply. So much so that 2025 marked the fifth consecutive year in which a supply/demand imbalance existed. For 2026, the Silver Institute expects global mine production to remain flat, with the structural deficit widening. The situation is getting so dire that some governments, including the U.S., have classified silver as a critical mineral. There are several reasons for the shortages. For starters, silver is used in everything from EVs to data centers, with the growth of both driving demand for the metal. At the same time, the number of new silver mines coming online is not very large, with many miners bo</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="str">
-        <v>Leading Home and Garden Brand Chooses Bridgeline's HawkSearch AI Platform ...</v>
+        <v>Innovative Designs, Inc. (IVDN) Reports Record Q3 Sales of Superior Vacuum Cell House Wrap With 8 Quarters of Profitability and Currently Surpasses All Revenue Totals of Previous Year</v>
       </c>
       <c r="B862" t="str">
-        <v>2026-08-04</v>
+        <v>2026-09-17</v>
       </c>
       <c r="C862" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D862" t="str">
-        <v>Finance, AI, SaaS, Retail</v>
+        <v>Finance, Energy, Retail, Education</v>
       </c>
       <c r="E862" t="str">
-        <v>https://pr-inside.com/leading-home-and-garden-brand-chooses-bridgeline-s-hawksearch-ai-platform-r5208208.htm</v>
+        <v>https://www.newmediawire.com/news/innovative-designs-inc-ivdn-reports-record-q3-sales-of-superior-vacuum-cell-house-wrap-with-8-quarters-of-profitability-and-currently-surpasses-all-revenue-totals-of-previous-year-7089725</v>
       </c>
       <c r="F862" t="str">
-        <v>(PR-inside.com) WOBURN, MA / ACCESS Newswire / August 4, 2026 / Bridgeline Digital, Inc. (NASDAQ:BLIN), a leader in AI-powered product discovery and eCommerce solutions, launched HawkSearch for a leading home and garden brand today. This is the second HawkSearch AI site the brand has launched within a broader five-site initiative, highlighting the continued adoption of AI-powered search and merchandising technologies across multi-brand retailers. As part of a broader organization with approximately 80,000 products and a five-site eCommerce roadmap, the retailer selected Bridgeline to power AI-driven search and merchandising across its expanding digital footprint. HawkSearch was chosen to enhance product discovery, improve customer ..</v>
-[...2 lines deleted...]
-    <row r="863">
+        <v>Fiscal 2026 Third Quarter Sales Significantly Exceed Same Period in 2025. Profitability Growing and Extending for Eight (8) Trailing Quarters. Cash Level Remaining High with No Long Term or Convertible Debt. No Increase in Outstanding Shares from Previous Year. Received Documentation from Perry Johnson Laboratory Accreditation Inc. Certifying Independent Testing Facility and Procedures. Independent Lab Testing Program Proceeding On-Track for High Level Product Certifications to Qualify Insultex House Wrap® for Much Larger Applications PITTSBURGH, PA - September 17, 2026 ( NEWMEDIAWIRE ) - Innovative Designs, Inc. (OTCQB: IVDN) has now filed its fiscal third quarter financial report that continues a record revenue growth rate and extends the Company’s profitability to eight (8) trailing qua</v>
+      </c>
+    </row>
+    <row r="863" xml:space="preserve">
       <c r="A863" t="str">
-        <v>How Salling Group Uses SAP and AI to Improve Everyday Retail</v>
+        <v>Bayer to Present How it Rebuilt Global Planning with OMP at Gartner Supply Chain Planning Summit 2026</v>
       </c>
       <c r="B863" t="str">
-        <v>2026-08-04</v>
+        <v>2026-09-17</v>
       </c>
       <c r="C863" t="str">
-        <v>mlpr-sap</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D863" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E863" t="str">
-        <v>https://news.sap.com/2026/08/salling-group-ai-improve-everyday-retail/</v>
-[...2 lines deleted...]
-        <v>The European retailer is positioned to apply AI at scale with its SAP Cloud ERP backbone.</v>
+        <v>https://www.acnnewswire.com/press-release/english/110173/</v>
+      </c>
+      <c r="F863" t="str" xml:space="preserve">
+        <v xml:space="preserve">ANTWERPEN, BELGIUM, Sept 17, 2026 - (ACN Newswire) - OMP, a leading provider of supply chain planning solutions, invites attendees of the Gartner Supply Chain Planning Summit 2026 in London to its joint session with multinational Bayer. Representatives of the Pharmaceutical division and the global IT department will show what it took to rebuild global planning around faster, higher-quality decisions, how Unison Planning™ supports that at scale, and where AI fits in.
+Rebuilding planning at Bayer's scale
+Bayer treated its move to Unison Planning™ as more than a system replacement, rebuilding processes, master data, and ways of working across its global manufacturing and affiliate network.
+During their Gartner session, Mirja Meyer, Principal Product Manager and Program Lead IT at Bayer, and Karsten Hahm, Program Lead OMP Implementation at Bayer Pharmaceuticals, will cover:
+What adoption actually took
+What changed in decision speed and quality
+Where AI fits on the roadmap ahead
+Sign up for the session
+Why planning leaders should attend
+AI-driven planning is on every agenda. Bayer's session addresses the part that usually goes unsaid: what a planning organization needs in place before an AI implementation survives the test of a real supply chain.
+Meet OMP and explore what it means to make decisions at the speed of change
+Throughout the Gartner Supply Chain Planning Summit (Oct 5-6, London), OMP is present at booth 203, demonstrating how Unison Planning™ and UnisonIQ help organizations move toward always-on supply chain orchestration. See how integrated planning, enhanced by the latest AI advancements, drives faster scenario evaluation, stronger collaboration, and measurable business results.
+Join OMP at Gartner to hear Bayer's journey firsthand and leave with a clearer path to faster, more confident supply chain decisions.
+Session at a glance
+Title: Inside Bayer's Global Planning Rebuild and AI Roadmap - Faster Decisions at Scale
+Speakers:
+Mirja Meyer, Principal Product Manager, Program Lead IT, Bayer
+Karsten Hahm, Program Lead OMP Implementation, Bayer Pharmaceuticals
+When: Tuesday, October 6, 11:15 - 11:45 AM GMT+1 / 12:15 - 12:45 PM CEST
+Where: InterContinental London - The O2, London, United Kingdom
+To see where you can meet OMP next, visit our events calendar.
+About OMP
+OMP helps companies facing complex planning challenges to excel, grow, and thrive by offering the best digitized supply chain planning solution on the market. Hundreds of customers in a wide range of industries - spanning consumer goods, life sciences, chemicals, metals, paper, packaging, plastics, tires, and building products - benefit from using OMP's unique Unison Planning™.
+Solution and product inquiries
+Contact OMP
++32 3 650 22 11
+Media inquiries
+Kira Perdue (Carabiner)
+SOURCE: OMP
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="str">
-        <v>Boba POPS® Closes Wefunder Campaign with $2.238 Million Raised from 462 Investors</v>
+        <v>Freeze from the Bank of England as UK economy risks feeling the chill</v>
       </c>
       <c r="B864" t="str">
-        <v>2026-08-04</v>
+        <v>2026-09-17</v>
       </c>
       <c r="C864" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>Pressat</v>
       </c>
       <c r="D864" t="str">
-        <v>Retail</v>
+        <v>SaaS, Energy, Retail</v>
       </c>
       <c r="E864" t="str">
-        <v>https://www.prnewswire.com/news-releases/boba-pops-closes-wefunder-campaign-with-2-238-million-raised-from-462-investors-302839710.html</v>
+        <v>https://pressat.co.uk/releases/freeze-from-the-bank-of-england-as-uk-economy-risks-feeling-the-chill-54ec36b7a991c835a9716d3bc94f8c7d/</v>
       </c>
       <c r="F864" t="str">
-        <v>Equity crowdfunding fuels manufacturing expansion, retail growth, and product innovation for the creator of the world's first alcohol-filled popping boba. PITTSBURGH, Aug. 4, 2026 /PRNewswire/ -- Unifying Spirits announces the successful close of its Wefunder equity crowdfunding campaign,...</v>
+        <v>Thursday 17 September, 2026 The Bank of England has kept Bank Rate on hold at 3.75%.Policymakers voted 6-3 to make no change, with three members voting for an increase by 0.25 percentage points.The Fed moved first, given the US economy is growing more robustly, with resilient spending, strong productivity and investment, while demand remains weaker across the UK. Susannah Streeter, Chief Investment Strategist, Wealth Club “Inflation is the fever central bankers want to bring down, but the Bank of England is holding off administering the bitter medicine of an interest rate hike. The UK economy is fragile, and already feeling the chill of sluggish growth and a cooling jobs market, and for now this should offset the risks of steamy energy costs being passed easily through to hotter consumer p</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="str">
-        <v>LeadProof Launches Independently Verifiable, Tamper-Evident Certification of Consumer Consent for Leads and Calls</v>
+        <v>Klondike Royalties Tops 1,600+ Investors in Alaska Cook Inlet Royalty ...</v>
       </c>
       <c r="B865" t="str">
-        <v>2026-08-04</v>
+        <v>2026-09-17</v>
       </c>
       <c r="C865" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D865" t="str">
-        <v>SaaS, Retail</v>
+        <v>Energy, Retail</v>
       </c>
       <c r="E865" t="str">
-        <v>https://www.prweb.com/releases/leadproof-launches-independently-verifiable-tamper-evident-certification-of-consumer-consent-for-leads-and-calls-302840938.html</v>
+        <v>https://pr-inside.com/klondike-royalties-tops-1-600-investors-in-alaska-cook-inlet-royalty-r5223934.htm</v>
       </c>
       <c r="F865" t="str">
-        <v>New certification platform proves what a consumer was actually shown and did at the moment of consent — without session replay — and lets anyone independently verify it, whether they generate, sell, or buy the lead. DENVER, Aug. 4, 2026 /PRNewswire-PRWeb/ -- LeadOpera LLC today announced...</v>
+        <v>(PR-inside.com) Regulation CF and Rule 506(c) offerings provide retail and accredited investors access to overriding royalty interests tied to approximately 15,930 acres in Alaska's Cook Inlet SOUTHLAKE, TX / ACCESS Newswire / September 17, 2026 / :Klondike Royalties announced that it has raised investments from more than 1,600 investors through its Regulation CF and Regulation D offerings, a milestone in the company's national campaign to provide investors access to oil and gas royalty interests in Alaska's Cook Inlet Basin. Klondike owns overriding royalty interests associated with approximately 15,930 acres in the Cook Inlet, an established oil- and gas-producing region with significant energy infrastructure. ..</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="str">
-        <v>Thunder Signs Strategic Collaboration Agreement with Amazon Web Services to Deliver AI-Powered Contact Center Solutions</v>
+        <v>Atlanticus Completes Sale of CAR Auto Finance Operations</v>
       </c>
       <c r="B866" t="str">
-        <v>2026-08-04</v>
+        <v>2026-09-17</v>
       </c>
       <c r="C866" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D866" t="str">
-        <v>AI, Retail</v>
+        <v>Finance, Retail, Automotive</v>
       </c>
       <c r="E866" t="str">
-        <v>https://www.prnewswire.com/news-releases/thunder-signs-strategic-collaboration-agreement-with-amazon-web-services-to-deliver-ai-powered-contact-center-solutions-302841924.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/17/3363878/0/en/atlanticus-completes-sale-of-car-auto-finance-operations.html</v>
       </c>
       <c r="F866" t="str">
-        <v>SAN FRANCISCO, Aug. 4, 2026 /PRNewswire/ -- Thunder, a member of the AWS Partner Network and a leading Amazon Connect delivery Partner, today announced a strategic collaboration agreement (SCA) with Amazon Web Services (AWS) to help organizations accelerate the deployment of scalable,...</v>
+        <v>ATLANTA, Sept. 17, 2026 (GLOBE NEWSWIRE) -- Atlanticus Holdings Corporation (NASDAQ: ATLC) (“Atlanticus,” the “Company,” “we,” “our” or “us”), a financial technology company that enables its bank, retail and healthcare partners to offer more inclusive financial services to millions of everyday Americans, today announced that it has completed the sale of its CAR Auto Finance operations (“CAR”) to an unaffiliated third party.</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="str">
-        <v>Turning Point Brands Announces Second Quarter 2026 Results</v>
+        <v>Oceano Wines Inaugurates New Era for Premium Non-Alcoholic Wine with Single-Vineyard Releases</v>
       </c>
       <c r="B867" t="str">
-        <v>2026-08-04</v>
+        <v>2026-09-17</v>
       </c>
       <c r="C867" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D867" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E867" t="str">
-        <v>https://finance.yahoo.com/markets/stocks/articles/turning-point-brands-announces-second-113000116.html</v>
+        <v>https://www.prweb.com/releases/oceano-wines-inaugurates-new-era-for-premium-non-alcoholic-wine-with-single-vineyard-releases-302881748.html</v>
       </c>
       <c r="F867" t="str">
-        <v>LOUISVILLE, Ky., August 04, 2026--Turning Point Brands, Inc. ("TPB" or "the Company") (NYSE: TPB), a manufacturer, marketer and distributor of branded consumer products, including alternative smoking accessories and consumables with active ingredients, today announced financial results for the second quarter ended June 30, 2026.</v>
-[...2 lines deleted...]
-    <row r="868">
+        <v>With a refreshed look and category-defining aroma recovery, Oceano Zero unveils California coastal Chardonnay and Pinot Noir, expanded national availability HEALDSBURG, Calif., Sept. 17, 2026 /PRNewswire-PRWeb/ -- As the wine industry adapts to changing consumer preferences, one thing...</v>
+      </c>
+    </row>
+    <row r="868" xml:space="preserve">
       <c r="A868" t="str">
-        <v>Demos Parneros Gets Featured on Addicted2Success: Breaking Down the Rules for Breaking the Rules</v>
+        <v>U.S. Polo Assn. Celebrates New Partnership with the Historic Greenwich Polo Club at the 2026 East Coast Open Presented by Audi</v>
       </c>
       <c r="B868" t="str">
-        <v>2026-08-04</v>
+        <v>2026-09-17</v>
       </c>
       <c r="C868" t="str">
-        <v>PRUnderground</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D868" t="str">
-        <v>Retail</v>
+        <v>Healthcare, Energy, Retail, Gaming, Media</v>
       </c>
       <c r="E868" t="str">
-        <v>https://www.prunderground.com/demos-parneros-gets-featured-on-addicted2success-breaking-down-the-rules-for-bre/cms71j88w11likyvozvliuczi</v>
-[...2 lines deleted...]
-        <v>Demos Parneros, founder of CityPark Investments, publishes a unique piece on Addicted2Success titled "The Rules for Breaking the Rules". The post Demos Parneros Gets Featured on Addicted2Success: Breaking Down the Rules for Breaking the Rules first appeared on</v>
+        <v>https://www.acnnewswire.com/press-release/english/110162/</v>
+      </c>
+      <c r="F868" t="str" xml:space="preserve">
+        <v xml:space="preserve">West Palm Beach, FL, Sept 17, 2026 - (ACN Newswire) - U.S. Polo Assn.®, the official sports brand of the United States Polo Association (USPA), celebrated the conclusion of the 2026 East Coast Open Presented by Audi, held August 30 through September 13 at the renowned Greenwich Polo Club in Greenwich, Connecticut, a celebrated polo destination just outside New York City. As the only high-goal tournament on the East Coast during the summer season, the historic championship once again brought together elite international competition for the sport of polo.
+2026 East Coast Open Presented by Audi Winners, IGEA, celebrating with tournament trophy. Photo Credit: Greenwich Polo Club
+The 2026 season also marked a significant milestone as U.S. Polo Assn. served as the Official Apparel Brand Sponsor of Greenwich Polo Club for the first time. The new partnership connected one of the world's most recognized sports brands with one of polo's most iconic venues, further strengthening the brand's commitment to supporting the sport and its communities.
+The East Coast Open first took place in 1978 at Myopia Polo Club in Hamilton, Massachusetts, before moving to Greenwich Polo Club in 2005. Today, the 20-goal championship is regarded as one of the sport's most prestigious summer tournaments and a career-defining title for players competing at the highest levels of the game.
+East Coast Open Presented by Audi | At a Glance
+Tournament: East Coast Open Presented by Audi
+Dates: August 30 - September 13, 2026
+Location: Greenwich Polo Club, Greenwich, Connecticut
+Significance: Only high-goal polo tournament on the East Coast during the summer season
+U.S. Polo Assn. Role: Official Apparel Brand Sponsor of Greenwich Polo Club
+Partnership Milestone: First partnership between U.S. Polo Assn. and Greenwich Polo Club
+Championship Matchup: IGEA (Adam Lipson (0-Goal), Joaquin Panelo (6-Goal), Raul ‘Gringo' Colombres (7-Goal), Cristian ‘Magoo' Laprida (7-Goal) vs. FlyHouse (Max Gundlach (1-Goal), Nicolas Diaz Alberdi (5-Goal), Felipe Miquens (6-Goal), Francisco Elizalde (8-Goal)
+Champion: IGEA
+Final Score: 10 (IGEA) - 9 (FlyHouse)
+Most Valuable Player: Cristian ‘Magoo' Laprida (IGEA)
+Best Playing Argentine Pony: Acer Comandada, played by Francisco Elizalde (FlyHouse)
+Best Playing Pony: Taita Nikita, played by Raul ‘Gringo' Colombres (IGEA)
+Charity Beneficiary: Rising Starr Horse Rescue and Old Friends Equine Rescue
+Game Highlights: IGEA defeated FlyHouse 10-9 in a thrilling final, with Raul ‘Gringo' Colombres scoring the golden goal to secure the championship title. Colombres, a highly accomplished player on the global polo stage, helped lead IGEA to victory in one of the sport's premier high-goal summer tournaments.
+"The East Coast Open is one of the most prestigious championships in American polo, bringing together outstanding players, exceptional horses, and a passionate polo community," said Tim Kelly, Chairman of the United States Polo Association. "Greenwich Polo Club has long been an important home for our sport, and the support of U.S. Polo Assn. through this new partnership helps elevate the experience for players and fans while celebrating the traditions and future of polo."
+Action on the field between teams IGEA and FlyHouse for the 2026 East Coast Open at the Greenwich Polo Club. Photo Credit: Greenwich Polo Club
+Throughout this tournament, U.S. Polo Assn. enhanced the guest experience through a variety of on-site activations, including a special halftime divot stomp giveaway featuring commemorative red, white, and blue branded hats in celebration of America's 250th Anniversary. Fans also enjoyed The Divot Stomp™, the brand's signature cocktail, available at select locations during the final. In addition, U.S. Polo Assn. incorporated elements of its global campaign, The Polo Shirt: An Icon Born From The Game™, reinforcing the authentic connection between the sport of polo and the iconic polo shirt that has inspired generations around the world.
+As part of the final awards ceremony, U.S. Polo Assn. made charitable donations on behalf of the tournament finalists to Rising Starr Horse Rescue and Old Friends Equine Rescue. The donations reflect the brand's ongoing support of the polo ponies, equine-health organizations, and polo player communities that help sustain the sport of polo.
+2026 East Coast Open Runner-Up, FlyHouse, accepting the charity check donation to Old Friends Equine Rescue, with USPA Global and Greenwich Polo Club leadership. Photo Credit: Greenwich Polo Club
+"Greenwich Polo Club has long been dedicated to showcasing the very best of our sport, and partnering with U.S. Polo Assn. this season has brought forth a new level of energy and participation" said Peter M. Brant, founder of Greenwich Polo Club and member of the Polo Hall of Fame. "The brand's authentic connection to polo and its commitment to supporting the sport, makes U.S. Polo Assn. a natural partner for this historic championship."
+The East Coast Open continues to serve as one of the premier stages for high-goal tournaments in North America, attracting top international talent and passionate fans to Greenwich each summer. Through its support of the tournament, Greenwich Polo Club, and the broader polo community, U.S. Polo Assn. remains committed to advancing the sport while creating meaningful experiences that celebrate the sport's heritage, lifestyle, and future.
+"The East Coast Open represents the rich history, competitive excellence, and longstanding traditions that make polo such a unique sport," said J. Michael Prince, President and CEO of USPA Global, the company that manages the multi-billion-dollar U.S. Polo Assn. brand. "U.S. Polo Assn.'s first year partnering with Greenwich Polo Club provided a tremendous opportunity for our global sport brand to connect more sport fans and consumers to the game while supporting one of the sport's most prestigious high-goal summer championships."
+About U.S. Polo Assn. and USPA Global
+U.S. Polo Assn. is the official sports brand of the United States Polo Association (USPA), the largest association of polo clubs and polo players in the United States, founded in 1890. With a multi-billion-dollar global footprint and worldwide distribution through more than 1,200 U.S. Polo Assn. retail stores as well as thousands of additional points of distribution, U.S. Polo Assn. offers apparel, accessories, and footwear for men, women, and children in more than 190 countries worldwide. U.S. Polo Assn.'s Global Polo Shirt Campaign, An Icon Born from the Game, is a powerful tribute to the iconic polo shirt's authentic sports origins and its evolution into one of the world's most enduring style essentials.
+The global sport brand sponsors major polo events around the world, including the U.S. Open Polo Championship®, held annually at NPC in The Palm Beaches, the premier polo tournament in the United States. Historic deals with ESPN in the United States, TNT and Eurosport in Europe, Star Sports in India, and BeIN Sports in the Middle East now broadcast several of the premier polo championships in the world, sponsored by U.S. Polo Assn., making the thrilling sport accessible to millions of sports fans globally for the very first time.
+U.S. Polo Assn. has recently been named one of USA Today's Most Trusted Brands and in 2026 was ranked the top sports licensor in the world, surpassing the NFL, PGA Tour, and Formula 1, according to License Global. The sport-inspired brand has earned international recognition for global growth and sports content. Due to its tremendous success as a global brand, U.S. Polo Assn. has been featured in Fortune, Forbes, Modern Retail, WWD, and GQ, as well as on Yahoo Finance and Bloomberg, among many other noteworthy media sources worldwide. For more information, visit uspoloassnglobal.com and follow @uspoloassn.
+USPA Global is a subsidiary of the United States Polo Association (USPA) and manages the multi-billion-dollar sports brand, U.S. Polo Assn. USPA Global also manages its subsidiary, Global Polo, the worldwide leader in polo sport content. To learn more, visit globalpolo.com or Global Polo on YouTube.
+For Further Information, Contact:
+Shannon Stilson - VP, Sports Marketing &amp; Media
+Phone +001.561.227.6994 - E-mail: sstilson@uspagl.com
+Stacey Kovalsky - VP, Global PR &amp; Communications
+Phone +001.561.790.8036 - E-mail: skovalsky@uspagl.com
+SOURCE: USPA Global
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="str">
-        <v>Argyle names John Hardesty chief revenue officer, Daniel Esquibel vice president of mortgage</v>
+        <v>Graphic Packaging Earns Top-Five Ranking Among 100 Best Corporate Citizens</v>
       </c>
       <c r="B869" t="str">
-        <v>2026-08-04</v>
+        <v>2026-09-17</v>
       </c>
       <c r="C869" t="str">
-        <v>Send2Press</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D869" t="str">
-        <v>Finance, SaaS, Real Estate, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E869" t="str">
-        <v>https://www.send2press.com/wire/argyle-names-john-hardesty-chief-revenue-officer-daniel-esquibel-vice-president-of-mortgage/</v>
+        <v>https://www.prnewswire.com/news-releases/graphic-packaging-earns-top-five-ranking-among-100-best-corporate-citizens-302881412.html</v>
       </c>
       <c r="F869" t="str">
-        <v>NEW YORK CITY, N.Y., Aug. 4, 2026 (SEND2PRESS NEWSWIRE) -- Argyle, the leading consumer-permissioned verification platform, today announced two executive promotions-longstanding leaders stepping into expanded roles, backed by deep product knowledge built from growing within the company. John Hardesty has been named chief revenue officer and Daniel Esquibel has been promoted to vice president of mortgage.</v>
+        <v>Recognition highlights the company's positive impact on communities, workers and the environment worldwide ATLANTA, Sept. 17, 2026 /PRNewswire/ -- Graphic Packaging Holding Company (NYSE: GPK), a global leader in sustainable consumer packaging, has been recognized among America's leading...</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" t="str">
-        <v>ScottsMiracle-Gro Announces Financial Targets and Capital Allocation Strategy During Investor Day 2026 at NYSE</v>
+        <v>Rakuten Establishes Hangzhou Subsidiary to Strengthen Cross-Border Support for Chinese Merchants</v>
       </c>
       <c r="B870" t="str">
-        <v>2026-08-04</v>
+        <v>2026-09-17</v>
       </c>
       <c r="C870" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D870" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E870" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/04/3338123/33079/en/ScottsMiracle-Gro-Announces-Financial-Targets-and-Capital-Allocation-Strategy-During-Investor-Day-2026-at-NYSE.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360607</v>
       </c>
       <c r="F870" t="str">
-        <v>NEW YORK, Aug. 04, 2026 (GLOBE NEWSWIRE) -- The Scotts Miracle-Gro Company (NYSE: SMG), the leading marketer of branded consumer lawn and garden products in North America, today announced its mid-range financial targets and capital allocation strategy for fiscal 2027 through fiscal 2029.</v>
+        <v>- - &amp;#8226; New subsidiary in Hangzhou, China, to serve as a dedicated support hub for Chinese merchants expanding to Japan through Rakuten Ichiba - &amp;#8226; Builds on the momentum of surpassing 1,000 overseas merchants in 2025, and a 30+% CAGR in cross-border GMS since 2020 - &amp;#8226; The new company assumes responsibility for recruiting and supporting Chinese merchants on Rakuten Ichiba - - - Rakuten Group, Inc. announced the establishment of a new subsidiary, Rakuten Cross-Border E-Commerce China Co.,... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360607</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="str">
-        <v>Thales Launches Imperva for AWS to Help Organizations Protect Applications and APIs</v>
+        <v>Frankie's Organic Snacks Expands U.S. Presence With Amazon Launch</v>
       </c>
       <c r="B871" t="str">
-        <v>2026-08-04</v>
+        <v>2026-09-17</v>
       </c>
       <c r="C871" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D871" t="str">
-        <v>SaaS, Retail, Media</v>
+        <v>Retail</v>
       </c>
       <c r="E871" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=358479</v>
+        <v>https://www.prnewswire.com/news-releases/frankies-organic-snacks-expands-us-presence-with-amazon-launch-302877390.html</v>
       </c>
       <c r="F871" t="str">
-        <v>- - &amp;#8226; Imperva for AWS delivers enterprise-grade web application, API, and bot protection for AWS environments - &amp;#8226; Using Amazon CloudFront, AWS&amp;#39;s fully managed content delivery network, to simplify deployment while strengthening application security - &amp;#8226; Reduces operational complexity with centralized security visibility and policy management across AWS and multi-cloud environments - - - Thales announced the availability of Imperva for AWS, bringing its industry-leading web application f... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358479</v>
+        <v>Snack-size Puffcorn multipacks arrive Aug. 28 alongside the return of limited-edition White Cheddar Ghost Puffs LAVAL, QC, Sept. 17, 2026 /PRNewswire/ -- Frankie's Organic Snacks, the fast-growing, family-owned organic snack brand known for its oven-baked Puffcorn, is launching on Amazon...</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="str">
-        <v>Phomemo Launches PM643 Smart Label Printer and D422S Integrated Shipping ...</v>
+        <v>Webinar for Emerging Spirit Brands and Investors Seeking Nationwide ...</v>
       </c>
       <c r="B872" t="str">
-        <v>2026-08-04</v>
+        <v>2026-09-17</v>
       </c>
       <c r="C872" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D872" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E872" t="str">
-        <v>https://pr-inside.com/phomemo-launches-pm643-smart-label-printer-and-d422s-integrated-shipping-r5208072.htm</v>
+        <v>https://pr-inside.com/webinar-for-emerging-spirit-brands-and-investors-seeking-nationwide-r5223919.htm</v>
       </c>
       <c r="F872" t="str">
-        <v>(PR-inside.com) Beyond Label Printing: Building More Efficient Fulfillment Workflows NEW YORK, NY / ACCESS Newswire / August 3, 2026 / Phomemo, a global creative printing brand specializing in thermal printing technology, today announced the expansion of its shipping solutions portfolio with the introduction of the PM643 Smart Label Printer and D422S Integrated Shipping Solution. Designed for growing small businesses and online sellers, the new solutions combine efficient label printing, workflow optimization features, and integrated shipping tools to help simplify fulfillment operations. As e-commerce continues to grow across platforms such as Etsy, Shopify, and online marketplaces, small businesses are facing increasing challenges in managing ..</v>
+        <v>(PR-inside.com) SD Spirits Festival is proud to welcome Fast Moving Consumer Goods and Keg N Bottle as an official sponsor. FMCG and Keg N Bottle is the leading "Emerging Spirits Platform" focused on pick, pack and shipping to 42 states along with Tik-Tok marketing, newsletters and nationwide I-Heart Radio show. SAN DIEGO, CA / ACCESS Newswire / September 17, 2026 / Fast Moving Consumer Goods, Inc. (GGII) today announced a special edition of its weekly live webinar series focused on helping founders and CEOs of emerging spirit brands navigate the challenges of launching, distributing, marketing, and scaling their products nationwide. The webinar ..</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="str">
-        <v>ENGI Products LLC Releases The Physics of Capital Framework for Industrial ...</v>
+        <v>Webinar for Emerging Spirit Brands and Investors Seeking Nationwide Distribution and Direct-to-Consumer Growth</v>
       </c>
       <c r="B873" t="str">
-        <v>2026-08-04</v>
+        <v>2026-09-17</v>
       </c>
       <c r="C873" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D873" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E873" t="str">
-        <v>https://pr-inside.com/engi-products-llc-releases-the-physics-of-capital-framework-for-industrial-r5208042.htm</v>
+        <v>https://www.newswire.com/news/webinar-for-emerging-spirit-brands-and-investors-seeking-3862749</v>
       </c>
       <c r="F873" t="str">
-        <v>(PR-inside.com) Operations research publication presents methodology for manufacturing and industrial sector leaders MIAMI, FL / ACCESS Newswire / August 3, 2026 /ENGI Products LLC today announced the publication of The Physics of Capital: Strategic Industrial Drone Systems &amp; Agriculture, an Operations Research Command Framework designed for manufacturing executives, operations professionals, and industrial sector leaders. The publication is now available in hardcover and paperback editions through Amazon. Written by Sergio V. Crowley, the publication combines operations research, systems engineering, and organizational governance into an integrated framework grounded in capital architecture and organizational resource planning principles. Rather than treating operational functions as sepa</v>
+        <v>SD Spirits Festival is proud to welcome Fast Moving Consumer Goods and Keg N Bottle as an official sponsor. FMCG and Keg N Bottle is the leading "Emerging Spirits Platform" focused on pick, pack and shipping to 42 states along with Tik-Tok marketing, newsletters and nationwide I-Heart Radio show.</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="str">
-        <v>The Great Morph reaches no. 1 on Amazon Kindle, exploring shift in customer behavior</v>
+        <v>New research finds companies are identifying serious supply chain risks but few can show that they manage them</v>
       </c>
       <c r="B874" t="str">
-        <v>2026-08-03</v>
+        <v>2026-09-17</v>
       </c>
       <c r="C874" t="str">
-        <v>PressReleaseNews</v>
+        <v>Pressat</v>
       </c>
       <c r="D874" t="str">
-        <v>Retail</v>
+        <v>Healthcare, Energy, Retail</v>
       </c>
       <c r="E874" t="str">
-        <v>https://pressreleasenews.org/pressroom/the-great-morph-reaches-no-1-on-amazon-kindle-exploring-shift-in-customer-behavior</v>
+        <v>https://pressat.co.uk/releases/new-research-finds-companies-are-identifying-serious-supply-chain-risks-but-few-can-show-that-they-manage-them-7d225bb416e95f52e204e6c242852e3c/</v>
       </c>
       <c r="F874" t="str">
-        <v>Dean Jessop's book 'The Great Morph' reached No. 1 in two Amazon Kindle categories, examining how changing customer behavior affects small business marketing.</v>
+        <v>Thursday 17 September, 2026 New research finds companies are identifying serious supply chain risks but few can show that they manage them Kumi Consulting’s Responsible Sourcing Barometer 2026 finds a growing gap between corporate activity and evidence of effective risk reduction as supply chain due diligence requirements continue to increase and grow in complexity. London, 17 September 2026 09:00 BST – Companies are increasingly identifying significant human rights and environmental risks in their supply chains, but many still lack the evidence needed to determine whether their due diligence efforts are actually reducing those risks. New findings from the Kumi Responsible Sourcing Barometer 2026, an independent industry survey of 110 medium-to-large enterprises across 13 industries, revea</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="str">
-        <v>FCLGO Launches Amazon Fulfillment Center Locations Routing Service to Eliminate FBA Compliance Rejections for Cross-Border Sellers</v>
+        <v>Omdia: OWS Shipments Grow 12% as TWS Market Remains Broadly Flat in 2Q26</v>
       </c>
       <c r="B875" t="str">
-        <v>2026-08-03</v>
+        <v>2026-09-17</v>
       </c>
       <c r="C875" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D875" t="str">
-        <v>SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E875" t="str">
-        <v>https://pressreleasenews.org/pressroom/fclgo-launches-amazon-fulfillment-center-locations-routing-service-to-eliminate-fba-compliance-rejections-for-cross-border-sellers</v>
+        <v>https://finance.yahoo.com/technology/articles/omdia-ows-shipments-grow-12-080700520.html</v>
       </c>
       <c r="F875" t="str">
-        <v xml:space="preserve">FCLGO announced the launch of its integrated Amazon fulfillment center locations routing service, designed to eliminate compliance bottlenecks for FBA sellers. The platform combines transpacific freight, FBA preparation, and intelligent routing to reduce inbound rejection rates and accelerate inventory availability. </v>
+        <v>LONDON, September 17, 2026--Global true wireless stereo (TWS) shipments fell 0.7% year-over-year (YoY) to 82.1 million units in the second quarter of 2026, according to the latest data from Omdia, marking the first YoY decline since 2Q23. Mainland China, the world’s largest TWS market, accounted for much of the decline, with shipments falling 9.5% as the boost from broader consumer electronics stimulus faded and replacement demand was partly pulled forward into 2025. Shipments also declined in o</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="str">
-        <v>How Amazon is supporting communities impacted by wildfires in Spokane, Washington</v>
+        <v>SmartyPlants founder Ben Beavers takes his business pitch to prime time</v>
       </c>
       <c r="B876" t="str">
-        <v>2026-08-03</v>
+        <v>2026-09-17</v>
       </c>
       <c r="C876" t="str">
-        <v>mlpr-amazon</v>
+        <v>Pressat</v>
       </c>
       <c r="D876" t="str">
         <v>Retail</v>
       </c>
       <c r="E876" t="str">
-        <v>https://www.aboutamazon.com/news/community/spokane-washington-fires-amazon-disaster-relief?utm_source=rss</v>
+        <v>https://pressat.co.uk/releases/smartyplants-founder-ben-beavers-takes-his-business-pitch-to-prime-time-e9fc4e23004a64064ecd8868db700c01/</v>
       </c>
       <c r="F876" t="str">
-        <v>Amazon is working with the American Red Cross, Save the Children, and local nonprofits to support thousands of people in Spokane County who can’t go home.</v>
+        <v>Thursday 17 September, 2026 SmartyPlants founder Ben Beavers will appear on Dragons’ Den today, pitching his smart plant sensor to some of the UK’s best-known investors. The episode will air today at 8pm on BBC One and will also be available on BBC iPlayer. Ben says: “It was an incredible experience and something I’ll never forget. I’m really looking forward to finally being able to share it with everyone and for people to see how we got on.” Viewers will have to tune in to find out what happens. Distributed by https://pressat.co.uk/</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="str">
-        <v>Healthy Hydration Hydrogen Water Bottle Reviews 2026: Is This the Hydrogen-Water Upgrade Ordinary Bottles Can't Deliver?</v>
+        <v>Trybe Spirits Announces Sponsorship of The San Diego Spirits Festival</v>
       </c>
       <c r="B877" t="str">
-        <v>2026-08-03</v>
+        <v>2026-09-17</v>
       </c>
       <c r="C877" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D877" t="str">
         <v>Retail</v>
       </c>
       <c r="E877" t="str">
-        <v>https://www.newswire.com/news/healthy-hydration-hydrogen-water-bottle-reviews-2026-is-this-the-hydrogen-water</v>
+        <v>https://pr-inside.com/trybe-spirits-announces-sponsorship-of-the-san-diego-spirits-festival-r5223911.htm</v>
       </c>
       <c r="F877" t="str">
-        <v>As consumer interest in molecular hydrogen and portable wellness technology grows in 2026, this Healthy Hydration Hydrogen Water Bottle review examines the brand-stated SPE/PEM infusion process, rechargeable design, current pricing, warranty terms, and the key details hydration-focused buyers are comparing before ordering.</v>
+        <v>(PR-inside.com) Trybe Spirits expands its presence in the premium spirits market through sponsorship of the San Diego Spirits Festival, connecting with consumers, retailers, distributors, and hospitality professionals. LA JOLLA, CA / ACCESS Newswire / September 17, 2026 / Trybe Spirits, an incubated brand within the Fast Moving Consumer Goods, Inc. (OTC PINK:GGII) portfolio, today announced that it will serve as an official sponsor of the San Diego Spirits Festival, one of Southern California's premier spirits and cocktail events. The sponsorship represents an important milestone in the brand's efforts to expand consumer awareness, strengthen industry relationships, and accelerate growth within the premium spirits ..</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="str">
-        <v>Michelle Agnew, Veteran of The Coca-Cola Company, Amazon &amp;amp; Southwest Airlines, Joins The Next Solutions Group as Vice President, Reputation &amp;amp; Issues Management</v>
+        <v>Acme Vape Ltd T/A IVG secures HMRC approvals ahead of major UK vaping duty change</v>
       </c>
       <c r="B878" t="str">
-        <v>2026-08-03</v>
+        <v>2026-09-17</v>
       </c>
       <c r="C878" t="str">
-        <v>PR Newswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D878" t="str">
-        <v>Retail</v>
+        <v>Finance, Energy, Retail</v>
       </c>
       <c r="E878" t="str">
-        <v>https://www.prnewswire.com/news-releases/michelle-agnew-veteran-of-the-coca-cola-company-amazon--southwest-airlines-joins-the-next-solutions-group-as-vice-president-reputation--issues-management-302841550.html</v>
+        <v>https://pressat.co.uk/releases/acme-vape-ltd-t-a-ivg-secures-hmrc-approvals-ahead-of-major-uk-vaping-duty-change-0f295d6e37328d737c8fff6756a654ed/</v>
       </c>
       <c r="F878" t="str">
-        <v>NEW YORK, Aug. 3, 2026 /PRNewswire/ -- The Next Solutions Group (NSG), an award-winning reputation management firm, today announced that it has named Michelle Agnew as Vice President, Reputation and Issues Management. Agnew was most recently Senior Director of Strategic Communications at...</v>
+        <v>Thursday 17 September, 2026 Preston-based company completes two critical regulatory approvals as the vaping industry prepares for the introduction of Vaping Products Duty on 1 October 2026 PRESTON, UK — 17 September 2026: Acme Vape Ltd, the company behind the IVG brand, has secured approval from HM Revenue &amp; Customs to operate an excise warehouse for vaping products and participate in the Vaping Duty Stamps Scheme. The approvals represent two major components of Acme Vape Ltd’s preparations for the introduction of the Vaping Products Duty on 1 October 2026—one of the most significant regulatory and operational changes experienced by the UK vaping industry. From that date, vaping liquids manufactured in or imported into the UK will be subject to duty at a flat rate of £2.20 per 10ml, whethe</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="str">
-        <v>Regentis Biomaterials (RGNT) Advances Regenerative Solution for Major Unmet Need in Cartilage Repair</v>
+        <v>FILM &amp; TAPE EXPO 2026 to Connect Global Buyers with Asia’s Advanced Film, Tape and Coating Technologies</v>
       </c>
       <c r="B879" t="str">
-        <v>2026-08-03</v>
+        <v>2026-09-17</v>
       </c>
       <c r="C879" t="str">
-        <v>NewMediaWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D879" t="str">
-        <v>Finance, SaaS, Retail, Automotive, Healthcare</v>
+        <v>Energy, Retail, Automotive</v>
       </c>
       <c r="E879" t="str">
-        <v>https://www.newmediawire.com/news/regentis-biomaterials-rgnt-advances-regenerative-solution-for-major-unmet-need-in-cartilage-repair-7088152</v>
+        <v>https://express-press-release.net/news/2026/09/17/1772491</v>
       </c>
       <c r="F879" t="str">
-        <v>LOS ANGELES, CA - August 3, 2026 ( NEWMEDIAWIRE ) - Regentis Biomaterials (NYSE American: RGNT) was featured in a recent article that discussed its efforts to advance GelrinC, a potentially first-in-class, off-the-shelf cartilage regeneration platform, and the company’s broader mission to establish a new standard of care in cartilage repair. “Regentis is developing regenerative biomaterial technology as healthcare shifts toward therapies designed to restore damaged tissue rather than simply manage symptoms. With cartilage defects affecting hundreds of thousands of patients each year and contributing to pain, reduced mobility, and degenerative joint disease, the company is targeting one of orthopedic medicine’s largest unmet needs,” reads the article. “GelrinC’s commercial potential is root</v>
+        <v>As demand for high-performance materials accelerates across new energy, consumer electronics, automotive, semiconductors and advanced manufacturing, FILM &amp;#38; TAPE EXPO 2026 will return to Shenzhen [read full press release...]</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="str">
-        <v>Quantum BioPharma (QNTM) Advances MS Imaging Study With Encouraging Preliminary Results</v>
+        <v>Wereldhave Belgium cède le retail park De Mael à Sint-Kruis (Bruges) et renforce sa capacité financière</v>
       </c>
       <c r="B880" t="str">
-        <v>2026-08-03</v>
+        <v>2026-09-17</v>
       </c>
       <c r="C880" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D880" t="str">
-        <v>Finance, Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E880" t="str">
-        <v>https://www.newmediawire.com/news/quantum-biopharma-qntm-advances-ms-imaging-study-with-encouraging-preliminary-results-7088150</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/17/3363675/0/fr/wereldhave-belgium-c%C3%A8de-le-retail-park-de-mael-%C3%A0-sint-kruis-bruges-et-renforce-sa-capacit%C3%A9-financi%C3%A8re.html</v>
       </c>
       <c r="F880" t="str">
-        <v>LOS ANGELES, CA - August 3, 2026 ( NEWMEDIAWIRE ) - Quantum BioPharma (NASDAQ: QNTM) (CSE: QNTM) has reached the halfway point in patient enrollment for its pilot MS imaging study with Massachusetts General Hospital, with preliminary PET imaging data showing encouraging signals in acute MS lesions. The novel imaging technique is designed to distinguish demyelinated nerve fibers that may still be viable from permanent nerve damage, potentially offering a more precise way to measure myelin loss and repair. “These findings are directly relevant to Lucid-MS, the company’s investigational compound designed to inhibit demyelination by targeting the enzyme PAD2, which is implicated in myelin degradation,” reads a recent article. “A more precise imaging tool and a drug candidate designed to addres</v>
+        <v>Wereldhave Belgium cède le retail park De Mael à Bruges pour 49,2 millions d’euros et renforce sa capacité financière pour soutenir sa croissance.</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="str">
-        <v>CINC Deepens Follow Up Boss Integration, Bringing Lead Generation, Engagement, and AI Nurture Into a More Connected Workflow</v>
+        <v>Wereldhave Belgium sells De Mael retail park in Sint-Kruis (Bruges) and strengthens its financial position</v>
       </c>
       <c r="B881" t="str">
-        <v>2026-08-03</v>
+        <v>2026-09-17</v>
       </c>
       <c r="C881" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D881" t="str">
-        <v>AI, SaaS, Real Estate, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E881" t="str">
-        <v>https://www.prnewswire.com/news-releases/cinc-deepens-follow-up-boss-integration-bringing-lead-generation-engagement-and-ai-nurture-into-a-more-connected-workflow-302841491.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/17/3363675/0/en/wereldhave-belgium-sells-de-mael-retail-park-in-sint-kruis-bruges-and-strengthens-its-financial-position.html</v>
       </c>
       <c r="F881" t="str">
-        <v>Expanded integration gives Follow Up Boss users seamless access to CINC's websites, hyper-local lead generation, consumer behavioral intelligence, AI-powered nurture and advanced search-management tools ATLANTA, Aug. 3, 2026 /PRNewswire/ -- CINC, a leading real estate lead generation and...</v>
+        <v>Wereldhave Belgium sells De Mael retail park in Bruges for €49.2 million, strengthening its financial position to support further growth.</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="str">
-        <v>Basic 3PL Expands Specialized Inventory Infrastructure as Marketplace Fulfillment Networks Become Increasingly Standardized</v>
+        <v>Wereldhave sells retail park De Mael in Bruges and strengthens balance sheet</v>
       </c>
       <c r="B882" t="str">
-        <v>2026-08-03</v>
+        <v>2026-09-17</v>
       </c>
       <c r="C882" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D882" t="str">
-        <v>SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E882" t="str">
-        <v>https://www.prnewswire.com/news-releases/basic-3pl-expands-specialized-inventory-infrastructure-as-marketplace-fulfillment-networks-become-increasingly-standardized-302841479.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/17/3363671/0/en/wereldhave-sells-retail-park-de-mael-in-bruges-and-strengthens-balance-sheet.html</v>
       </c>
       <c r="F882" t="str">
-        <v>Supports brands restricted by marketplace warehouse limits with seamless replenishment into Amazon FBA and key sales channels. LOS ANGELES, Aug. 3, 2026 /PRNewswire/ -- Basic 3PL, a leading third-party logistics and omnichannel fulfillment platform, today announced an expansion of its...</v>
-[...2 lines deleted...]
-    <row r="883">
+        <v>Wereldhave N.V. (‘Wereldhave’), through Wereldhave Belgium (70% owned by Wereldhave), announces the sale of retail park De Mael in Bruges (Belgium) to a consortium of private investors. The divestment of this non-core asset is in line with Wereldhave's strategy to reduce leverage while focusing its portfolio on Full Service Centers.</v>
+      </c>
+    </row>
+    <row r="883" xml:space="preserve">
       <c r="A883" t="str">
-        <v>CPS to Host Conference Call on Second Quarter 2026 Earnings</v>
+        <v>Airwheel at Canton Fair 2026: Discover AI-Powered Luxury Rideable Electric 20inch Cabin Boarding Travel Smart Carry on Hand Suitcase</v>
       </c>
       <c r="B883" t="str">
-        <v>2026-08-03</v>
+        <v>2026-09-17</v>
       </c>
       <c r="C883" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D883" t="str">
-        <v>Finance, Retail</v>
+        <v>AI, SaaS, Real Estate, Energy, Retail, Automotive</v>
       </c>
       <c r="E883" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/03/3337828/13171/en/CPS-to-Host-Conference-Call-on-Second-Quarter-2026-Earnings.html</v>
-[...2 lines deleted...]
-        <v>Las Vegas, Nevada, Aug. 03, 2026 (GLOBE NEWSWIRE) -- Consumer Portfolio Services, Inc. (Nasdaq: CPSS) (“CPS” or the “Company”) today announced that it will hold a conference call on Wednesday, August 5, 2026 at 1:00 p.m. ET to discuss its second quarter 2026 operating results.</v>
+        <v>https://www.acnnewswire.com/press-release/english/110166/</v>
+      </c>
+      <c r="F883" t="str" xml:space="preserve">
+        <v xml:space="preserve">Guangzhou, China, Sept 17, 2026 - (ACN Newswire) - Airwheel, a developer of smart electric luggage and intelligent mobility products, will participate across all three phases of the 140th Canton Fair, bringing its latest generation of smart travel products to international buyers, distributors, retailers and industry partners.
+At the center of Airwheel's exhibition lineup will be the SE3SXD AI Luxury Suitcase, a flagship 20-inch smart electric suitcase that combines one-touch electric riding, intelligent control, connected technology and premium luggage design.
+The company will maintain a presence throughout all three phases of the exhibition, presenting a broader portfolio of AI Suitcases, Smart Suitcases, Electric Suitcases, Cabin Suitcases and Rideable Suitcases designed for different travel scenarios and customer segments.
+Airwheel will be present throughout the entire 140th Canton Fair.
+Phase 1: October 15–19, 2026
+Booth: To be announced following final confirmation
+Phase 2: October 23–27, 2026
+Booth: 20.2F19-20
+Phase 3: October 31–November 4, 2026
+Booths: 20.2J37-38, 20.2K11-12, 18.1K04
+The full three-phase presence gives international buyers an opportunity to connect with Airwheel throughout the exhibition period and explore its smart electric luggage portfolio, product capabilities and potential distribution opportunities.
+SE3SXD: From Luxury Suitcase to Intelligent Mobility Companion
+The SE3SXD represents Airwheel's latest approach to intelligent luggage, built around a simple idea: making the transition from carrying luggage to riding it faster and more intuitive.
+Its one-touch riding system automatically deploys the powered front wheel while the intelligent riding handle extends and locks into position. With a single operation, the suitcase can transition from a conventional Cabin Suitcase into a Rideable Suitcase without requiring users to manually complete multiple mechanical steps.
+The SE3SXD measures approximately 550 × 360 × 236 mm, provides 20 liters of storage capacity and weighs approximately 6.8 kg without the power bank. It supports a maximum load of 95 kg and reaches a maximum riding speed of 9.9 km/h.
+Its drive system uses a 230W motor and a 5.2-inch powered front wheel, combined with dual 4-inch rear wheels. The telescopic powered front-wheel structure extends the wheelbase during riding, helping improve stability across smooth indoor surfaces and common outdoor environments.
+The result is a premium travel product that combines the functions of a Luxury Suitcase, Cabin Suitcase, Electric Suitcase and Rideable Suitcase within one platform.
+Intelligent Control Designed Around the Journey
+The SE3SXD's intelligence extends beyond its electric drive system.
+Through Airwheel's dedicated smart APP, users can monitor riding speed, battery level and mileage in real time while adjusting speed continuously from 0.1 to 9.9 km/h.
+The system also supports functions including cruise control, intelligent remote control, low-battery alerts and Bluetooth disconnection notifications.
+Personalization is another part of the experience. The SE3SXD features an 8-color lighting system with nine lighting-effect combinations, allowing users to customize the visual appearance of the suitcase.
+For additional security and convenience, the SE3SXD supports Apple Find My, allowing users to locate the suitcase through compatible Apple devices and activate a sound when searching for it nearby.
+A 5V USB output provides additional charging capability for smartphones and other portable devices, extending the role of the suitcase beyond simple luggage storage.
+Designed for Modern International Travel
+The SE3SXD is built around a 20-inch cabin-size format and uses a 73.26Wh removable lithium battery. The battery system has obtained International Certification, while its removable architecture allows the power unit to be separated from the suitcase when required for inspection and handling.
+The suitcase uses an ABS+PC composite shell reinforced with an aluminum alloy frame, combining lightweight construction with structural strength. A TSA combination lock provides additional convenience for international travelers.
+With a maximum load of 95 kg and an operating temperature range of approximately -10°C to 40°C, the SE3SXD is designed for a broad range of everyday travel environments.
+Airwheel's official product materials also emphasize the SE3SXD's combination of one-touch deployment, APP connectivity, Apple Find My and 9.9 km/h riding performance, positioning it as a flagship model within the company's smart rideable luggage range.
+A Complete Smart Electric Luggage Product Matrix
+The SE3SXD is not a standalone product. It forms part of Airwheel's broader smart electric luggage portfolio, enabling the company to address different travel needs, price segments and user groups.
+SE3SXD — Flagship AI Luxury Suitcase
+Airwheel's flagship intelligent model, featuring one-touch automatic riding deployment, APP control, Apple Find My and premium cabin-size design.
+SE3SX — Premium Smart Electric Cabin Suitcase
+A compact rideable cabin suitcase designed for travelers seeking electric mobility, smart functions and a premium business-travel experience.
+SE3SL+ — Smart Rideable Airport Suitcase
+A lightweight smart luggage option focused on portability, electric riding and everyday airport travel.
+SE3S / SE3SL — Established Rideable Electric Suitcase Series
+Models combining conventional luggage functionality with electric riding, removable battery systems and smart mobility features.
+SE3MiniT — Compact Electric Hand Luggage
+A smaller-format option designed for flexible personal mobility and users seeking a more compact rideable luggage solution.
+SE3T — Large-Capacity Electric Suitcase
+A larger smart luggage platform designed for extended journeys, higher storage requirements and family travel.
+SQ3 / SQ3S — Family and Youth-Oriented Riding Kids Suitcase
+Compact riding luggage designed around younger users and family travel scenarios.
+This product matrix gives Airwheel a broader commercial platform, allowing distributors and retailers to select products according to local market preferences rather than relying on a single flagship model.
+Growing Media Attention and Market Recognition
+The emergence of smart electric luggage has attracted increasing attention from technology, travel and consumer-product media as the traditional luggage category intersects with electric mobility and connected hardware.
+Airwheel's rideable smart luggage has received substantial media exposure and customer attention across different markets, helping introduce the concept of electric riding luggage to a wider international audience.
+The company's products have also received multiple international design recognitions. According to Airwheel, its portfolio has received more than 39 international design awards, while the company has accumulated more than 600 patents and related intellectual property assets covering areas such as electric drive, intelligent control, structural engineering and human-machine interaction.
+These technology and design assets form part of Airwheel's broader strategy to develop smart mobility products that combine practical functionality with consumer-oriented industrial design.
+Smart Electric Luggage: A 2026 Business Opportunity
+As travel increasingly intersects with mobility technology, smart electric luggage is emerging as a distinct product category between traditional luggage, personal mobility and consumer electronics.
+For international distributors, luggage retailers, travel retailers, e-commerce businesses and mobility-focused companies, this convergence creates opportunities to introduce differentiated products into markets where conventional luggage has traditionally competed primarily on capacity, materials and design.
+Airwheel's multi-model portfolio provides several entry points into the category, ranging from premium AI Luxury Suitcases and compact Cabin Suitcases to larger-capacity Electric Suitcases.
+For businesses evaluating new product categories in 2026, smart electric luggage offers an opportunity to participate in an emerging segment driven by the convergence of AI, electric mobility, connected devices and modern travel.
+Rather than positioning the category simply as another type of luggage, Airwheel is developing it as a new travel technology platform—one capable of carrying belongings, providing electric mobility, connecting with smartphones and supporting users throughout their journey.
+Bringing Smart Travel to the Global Market
+The 140th Canton Fair will provide Airwheel with an opportunity to present this broader vision directly to international buyers.
+With the SE3SXD AI Luxury Suitcase as its flagship showcase and a growing product matrix behind it, Airwheel will demonstrate how smart electric luggage can evolve from a niche mobility product into a broader intelligent travel category.
+The company's three-phase presence also reflects its continued focus on international markets, where distributors, retailers and travel businesses can explore product demonstrations, portfolio options and potential cooperation.
+For Airwheel, the future of luggage is no longer limited to simply carrying what travelers bring with them.
+It is about helping people move, connect and travel more intelligently.
+At the 140th Canton Fair, Airwheel will bring that vision to the global market through a portfolio that spans AI Suitcases, Luxury Suitcases, Cabin Suitcases, Electric Suitcases and Rideable Suitcases—positioning intelligent mobility as an increasingly important part of the next generation of travel.
+Media Contact
+Company: Airwheel
+Contact: Media Team
+Website: https://www.airwheel.net
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="str">
-        <v>Beeline Holdings (BLNE) to Update Investors on Q2 Results as Digital Mortgage Strategy Targets Changing Housing Market</v>
+        <v>Treatmedy Bunion Fix Reviews 2026: Price, Claims &amp; Complaints</v>
       </c>
       <c r="B884" t="str">
-        <v>2026-08-03</v>
+        <v>2026-09-17</v>
       </c>
       <c r="C884" t="str">
-        <v>NewMediaWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D884" t="str">
-        <v>Finance, AI, Real Estate, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E884" t="str">
-        <v>https://www.newmediawire.com/news/beeline-holdings-blne-to-update-investors-on-q2-results-as-digital-mortgage-strategy-targets-changing-housing-market-7088149</v>
+        <v>https://www.newswire.com/news/treatmedy-bunion-fix-reviews-2026-price-claims-complaints</v>
       </c>
       <c r="F884" t="str">
-        <v>The company will host a stakeholder update call on August 13, 2026, to discuss second-quarter financial results and business initiatives. Beeline is using artificial intelligence and automation to shorten mortgage approval and closing timelines while serving both homebuyers and real estate investors. Beeline is addressing financing challenges facing Millennials and Generation Z through digital underwriting designed to provide rapid qualification assessments. The company is also expanding products aimed at older homeowners seeking to access home equity without refinancing existing low-rate mortgages. Q1 2026 results showed revenue and loan originations more than doubling from the prior-year period despite a challenging mortgage market. Beeline’s strategy combines mortgage origination, title</v>
+        <v>This 2026 consumer review examines Treatmedy's adjustable hinged bunion corrector, current pricing, brand-stated comfort and alignment-support claims, reported complaints, 90-day guarantee, and what buyers should verify before ordering.</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="str">
-        <v>Superblocks and AWS Announce Strategic Collaboration to Bring Secure Enterprise AI App Development to Amazon Bedrock</v>
+        <v>SPECS Make Computing More Human with New Experiences, Partnerships, and SPECS Intelligence</v>
       </c>
       <c r="B885" t="str">
-        <v>2026-08-03</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C885" t="str">
         <v>mlpr-businesswire</v>
       </c>
       <c r="D885" t="str">
-        <v>Finance, AI, SaaS, Retail</v>
+        <v>Finance, AI, Retail</v>
       </c>
       <c r="E885" t="str">
-        <v>https://finance.yahoo.com/technology/ai/articles/superblocks-aws-announce-strategic-collaboration-170000953.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/specs-computing-more-human-experiences-234000936.html</v>
       </c>
       <c r="F885" t="str">
-        <v>NEW YORK, August 03, 2026--Superblocks, the enterprise vibe-coding platform for generating internal AI applications, and Amazon Web Services (AWS), an Amazon.com, Inc. company (NASDAQ: AMZN), today announced a multi-year collaboration to make Superblocks' generative AI platform available within customers' AWS environments, including Amazon Bedrock. Amazon Bedrock is a platform for building generative AI applications and agents at production scale, providing access to a broad selection of fully m</v>
+        <v>LOS ANGELES, September 16, 2026--Snap Inc. (NYSE: SNAP) today announced new experiences, services and partnerships for SPECS, a new kind of computer built into a pair of augmented reality (AR) glasses. These innovations and partnerships advance Snap’s vision to make computing more human, and include new AR experiences; SPECS Intelligence, a new anticipatory AI service; consumer and enterprise partnerships; and a new SPECS Charging Case with Cellular.</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="str">
-        <v>UK SMEs Risk Missing Out on Billions in Contracts</v>
+        <v>Glow AI Launches Device Powered Personal AI Companion Built on Onchain Transparency and Human Sovereign AI</v>
       </c>
       <c r="B886" t="str">
-        <v>2026-08-03</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C886" t="str">
-        <v>Pressat</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D886" t="str">
-        <v>Real Estate, Energy, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E886" t="str">
-        <v>https://pressat.co.uk/releases/uk-smes-risk-missing-out-on-billions-in-contracts-092bca2b56304c283e84139f85036c1b/</v>
+        <v>https://www.newsfilecorp.com/release/314706/Glow-AI-Launches-Device-Powered-Personal-AI-Companion-Built-on-Onchain-Transparency-and-Human-Sovereign-AI</v>
       </c>
       <c r="F886" t="str">
-        <v>Monday 3 August, 2026 UK SMEs risk losing billions in government and corporate contracts because they cannot evidence responsible business practices. Small businesses could gain access to billions of pounds in government contracts over the next three years, but many risk being left behind because they cannot clearly evidence that they operate responsibly. Frustratingly, most of them already do. The Cabinet Office wants 30 per cent of government procurement spending to go directly to SMEs by 2027/28, an opportunity expected to be worth more than £7.4 billion a year, while larger corporations are increasingly demanding the same evidence from the smaller businesses in their supply chains. For many SMEs, trying to understand what is required and how to prove it has become a minefield of confus</v>
+        <v>Sheridan, Wyoming--(Newsfile Corp. - September 16, 2026) - Glow AI today announced Glow, a personal AI companion for everyday chat, voice, planning, reminders, ideas, and      conversation. Glow is built around a different architecture from the centralized chatbot apps that dominate consumer AI. Each Glow app is designed to operate as its own edge LLM node: a local      AI environment with its own intelligence layer, memory controls, and role in a broader onchain network built for transparency,...</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="str">
-        <v>As the GLP-1 Era Reshapes Weight Management, METAbiotics Launches with Science Designed to Support Long-Term Success</v>
+        <v>Public and Private Nuclear Companies Meet Institutional Investors at the StoneX Nuclear Innovation Summit, September 23-24</v>
       </c>
       <c r="B887" t="str">
-        <v>2026-08-03</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C887" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D887" t="str">
-        <v>Healthcare, Retail</v>
+        <v>Energy, Retail</v>
       </c>
       <c r="E887" t="str">
-        <v>https://www.prnewswire.com/news-releases/as-the-glp-1-era-reshapes-weight-management-metabiotics-launches-with-science-designed-to-support-long-term-success-302841370.html</v>
+        <v>https://www.newmediawire.com/news/public-and-private-nuclear-companies-meet-institutional-investors-at-the-stonex-nuclear-innovation-summit-september-23-24-7089703</v>
       </c>
       <c r="F887" t="str">
-        <v>New consumer health brand translates decades of original Akkermansia muciniphila research into evidence-based postbiotic supplements WILMINGTON, Del., Aug. 3, 2026 /PRNewswire/ -- Today, Danone subsidiary The Akkermansia Company announced the U.S. launch of METAbiotics, a science-backed...</v>
+        <v xml:space="preserve">Presentations, Two Panels and One-on-One Meetings in Knoxville, Tennessee, Then a Day Inside Oak Ridge National Laboratory Uranium Enrichment, Small Modular Reactors, Microreactors, Fast Reactors, Molten Salt Reactors, Fusion and Waste Disposal NEW YORK, NY - September 16, 2026 ( NEWMEDIAWIRE ) - B2i Digital, Inc. is the Marketing Partner for the Nuclear Innovation Summit, a B2i Digital Featured Conference hosted by StoneX in Knoxville and Oak Ridge, Tennessee, on September 23 and 24, 2026. B2i Digital highlights the summit and the participating companies to a media network with a monthly audience of 330 million and a community of 1.7 million investors. Day 1, September 23, at the Marriott Knoxville Downtown brings company presentations, fireside chats, pre-scheduled investor meetings and </v>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="str">
-        <v>eBay Completes Acquisition of Depop</v>
+        <v>RDSolutions Launches ShelfGain to Turn Retail Data into Targeted In-Store Action</v>
       </c>
       <c r="B888" t="str">
-        <v>2026-08-03</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C888" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D888" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E888" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=358463</v>
+        <v>https://www.prnewswire.com/news-releases/rdsolutions-launches-shelfgain-to-turn-retail-data-into-targeted-in-store-action-302881170.html</v>
       </c>
       <c r="F888" t="str">
-        <v>eBay Inc. (Nasdaq: EBAY), a global commerce leader that connects millions of buyers and sellers around the world, announced that it has completed its acquisition of Depop, a leading consumer-to-consumer (C2C) fashion marketplace with a highly-engaged Gen Z and Millennial customer base. - - The acquisition builds on eBay&amp;#39;s continued momentum in fashion, a more than $10 billion annual GMV category for the company. With millions of users buying and selling fashion items, Depop has built one of... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358463</v>
+        <v>Data-driven retail monitoring combines actionable insights with a nationwide field team to help CPG brands identify and resolve costly shelf-level issues. RICHMOND, Va., Sept. 16, 2026 /PRNewswire/ -- RDSolutions today announced the launch of ShelfGain, a data-driven merchandising...</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="str">
-        <v>Gold, Critical Minerals, Hydrogen, and AI: Companies Present at the August 5-6 OTCQB Virtual Investor Conference</v>
+        <v>Patrick Industries, Inc. to Participate in Upcoming Wells Fargo Conference</v>
       </c>
       <c r="B889" t="str">
-        <v>2026-08-03</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C889" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D889" t="str">
-        <v>AI, Healthcare, Retail</v>
+        <v>Finance, Real Estate, Retail</v>
       </c>
       <c r="E889" t="str">
-        <v>https://www.newmediawire.com/news/gold-critical-minerals-hydrogen-and-ai-companies-present-at-the-august-5-6-otcqb-virtual-investor-conference-7088146</v>
+        <v>https://www.prnewswire.com/news-releases/patrick-industries-inc-to-participate-in-upcoming-wells-fargo-conference-302880869.html</v>
       </c>
       <c r="F889" t="str">
-        <v xml:space="preserve">Gold Camps, Hydrogen Wells, AI Agents, and Clinical Pipelines on One Venture Market Meet With Management Teams From OTCQB Venture Market Companies, Many Dual-Listed on the ASX, TSX, TSX Venture Exchange, CSE, and AQSE NEW YORK, NY - August 3, 2026 ( NEWMEDIAWIRE ) - B2i Digital, Inc. invites investors to its latest Featured Conference: the OTCQB Virtual Investor Conference, taking place Wednesday and Thursday, August 5-6, 2026. B2i Digital, as the Official Marketing Partner, brings the two-day event into its ecosystem. A distribution and media engine drives a qualified audience to the presentations and the meetings that follow. Unlike the sector-focused events in the series, this conference is organized around the OTCQB Venture Market itself. Gold, silver, and critical minerals anchor the </v>
+        <v>ELKHART, Ind., Sept. 16, 2026 /PRNewswire/ -- Patrick Industries, Inc. (NASDAQ: PATK) ("Patrick" or the "Company"), a leading component solutions provider for the Outdoor Enthusiast and Housing markets, will participate in Wells Fargo's 9th Annual Consumer Conference to be held in Dana...</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="str">
-        <v>Holley Performance Brands Expands Omnichannel Retail Presence with Major National Retail Partner</v>
+        <v>This Founder Bottled Her '90s Naughtiness: The 7 Virtues Reimagines ...</v>
       </c>
       <c r="B890" t="str">
-        <v>2026-08-03</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C890" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D890" t="str">
-        <v>Finance, Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E890" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/03/3337723/0/en/Holley-Performance-Brands-Expands-Omnichannel-Retail-Presence-with-Major-National-Retail-Partner.html</v>
+        <v>https://pr-inside.com/this-founder-bottled-her-90s-naughtiness-the-7-virtues-reimagines-r5223725.htm</v>
       </c>
       <c r="F890" t="str">
-        <v>Holley Performance Brands expands distribution through a major national retail partner, broadening access to its leading performance brands.</v>
+        <v>(PR-inside.com) At the height of the gourmand boom, the perfume house built on its iconic gourmand perfume, Vanilla Woods, takes its signature vanilla warmth somewhere unexpected: the modern warm floral. HALIFAX, NS / ACCESS Newswire / September 16, 2026 / Gourmands are soaring. According to consumer trend platform Spate, searches for gourmand fragrance grew 77.5 per cent year over year. Another dessert perfume might have been the obvious next move. Instead, The 7 Virtues is bringing back the warm floral. The perfume house announces Amber Orchid, its first warm floral and a modern interpretation of the bold, sensual perfumes that defined the 1990s. The 7 Virtues ..</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="str">
-        <v>Temu Joins Cross-Border Commerce Europe, Strengthening Ties Across the EU's Retail and Marketplace Community</v>
+        <v>Del H. Smith's “Discovering Life's Purpose” Gains Notable Reader Response Through Recent Amazon Reviews</v>
       </c>
       <c r="B891" t="str">
-        <v>2026-08-03</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C891" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D891" t="str">
-        <v>SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E891" t="str">
-        <v>https://www.prnewswire.com/news-releases/temu-joins-cross-border-commerce-europe-strengthening-ties-across-the-eus-retail-and-marketplace-community-302841237.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360582</v>
       </c>
       <c r="F891" t="str">
-        <v>BRUSSELS, Aug. 3, 2026 /PRNewswire/ -- Global e-commerce platform Temu has joined Cross-Border Commerce Europe (CBCommerce) as a member, deepening its engagement with the seller community to share knowledge and facilitate e-commerce activity across Europe. Temu will take part in...</v>
+        <v>Author Del H. Smith &amp;#39;s book, &amp;#8220;Discovering Life&amp;#39;s Purpose: Re-Examining the Club,&amp;#8221; has recently drawn increased attention through a series of reader reviews published on Amazon. The responses from verified readers reflect varied perspectives on the book&amp;#39;s examination of faith, reasoning, and personal fulfillment, highlighting its growing engagement with audiences interested in reflective spiritual writing. - - The book centers on three core ideas: that life&amp;#39;s purpose is predetermined... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360582</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="str">
-        <v>BREAKING NEWS: ELEKTROS Builds Momentum as Global Interest Grows in ...</v>
+        <v>Follett Higher Education and Howard University Celebrate Grand Reopening of the Bison Exchange Campus Store</v>
       </c>
       <c r="B892" t="str">
-        <v>2026-08-03</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C892" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D892" t="str">
-        <v>Real Estate, Energy, Retail, Automotive</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E892" t="str">
-        <v>https://pr-inside.com/breaking-news-elektros-builds-momentum-as-global-interest-grows-in-r5207770.htm</v>
+        <v>https://www.prnewswire.com/news-releases/follett-higher-education-and-howard-university-celebrate-grand-reopening-of-the-bison-exchange-campus-store-302881025.html</v>
       </c>
       <c r="F892" t="str">
-        <v>(PR-inside.com) ELEKTROS Says Growing Awareness of Its Sierra Leone Hard-Rock Lithium Strategy and U.S. EV Charging Patent Is Bringing Increased Attention to the Company's Long-Term Vision WEST PALM BEACH, FL / ACCESS Newswire / August 3, 2026 / With investor interest continuing to build across the electric vehicle, battery materials and critical minerals sectors, ELEKTROS Inc. today highlighted the progress of its long-term business strategy. Management believes the Company's combination of lithium opportunities, intellectual property and strategic initiatives positions it for continued evaluation by retail, microcap and institutional investors. As U.S. equity markets continue reaching historic record levels, investor interest in electrification, critical ..</v>
+        <v>The renovation transforms the 16,000-square-foot store into an elevated retail and community destination celebrating Howard University students, alumni, faculty, and Bison pride WASHINGTON, Sept. 16, 2026 /PRNewswire/ -- Follett Higher Education and Howard University celebrated the grand...</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" t="str">
-        <v>LataMed AI Enters Agreement With DROGUERIAS LALA C.A. to Develop AI and Automation Tools for Pharmaceutical and Laboratory Workflows</v>
+        <v>BT urges customers not to ignore the switch to digital landlines</v>
       </c>
       <c r="B893" t="str">
-        <v>2026-08-03</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C893" t="str">
-        <v>NewMediaWire</v>
+        <v>WebWire</v>
       </c>
       <c r="D893" t="str">
-        <v>AI, Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E893" t="str">
-        <v>https://www.newmediawire.com/news/latamed-ai-enters-agreement-with-droguerias-lala-c-a-to-develop-ai-and-automation-tools-for-pharmaceutical-and-laboratory-workflows-7088143</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360591</v>
       </c>
       <c r="F893" t="str">
-        <v xml:space="preserve">CARACAS, VENEZUELA - August 3, 2026 ( NEWMEDIAWIRE ) - LataMed AI Corp. (OTC: LMED) (“LataMed AI” or the “Company”), a healthcare technology company developing digital health and artificial intelligence solutions for Latin America, today announced that, through its Venezuelan operating subsidiary LATAMEDAI VE, it has entered into an agreement with DROGUERIAS LALA C.A. to develop artificial intelligence-supported and automated software tools for pharmaceutical and laboratory operations. Under the agreement, the parties intend to collaborate on the design, development, testing, and evaluation of customized technology intended to support selected workflows associated with pharmaceutical research, laboratory testing, quality-control processes, documentation, operational coordination, and data </v>
+        <v>The UK&amp;#39;s old, unreliable Public Switched Telephone Network (PSTN) is being imminently retired as part of an industry-wide upgrade, set to be completed in January 2027. BT is stepping up efforts to remind Consumer customers why they shouldn&amp;#39;t ignore the move from analogue to digital landlines. - - The PSTN runs on analogue copper infrastructure and has become increasingly unreliable. It no longer meets the connectivity standards expected in today&amp;#39;s digital age. Working closely with Governm... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360591</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" t="str">
-        <v>Lavish Enterprises Announces FleetPath's Commercial Location Services ...</v>
+        <v>EY report: Consumer products companies can capture growth by turning supply transformation into faster actions</v>
       </c>
       <c r="B894" t="str">
-        <v>2026-08-03</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C894" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D894" t="str">
-        <v>SaaS, Retail, Automotive</v>
+        <v>Retail</v>
       </c>
       <c r="E894" t="str">
-        <v>https://pr-inside.com/lavish-enterprises-announces-fleetpath-s-commercial-location-services-r5207758.htm</v>
+        <v>https://www.prnewswire.com/news-releases/ey-report-consumer-products-companies-can-capture-growth-by-turning-supply-transformation-into-faster-actions-302880921.html</v>
       </c>
       <c r="F894" t="str">
-        <v>(PR-inside.com) Truck-legal routing, live ETA, and in-app turn-by-turn navigation inside FleetPath now run on a paid commercial software license with HERE Technologies, secured through Grey Matter, HERE's authorized channel partner. This disclosure, issued under Lavish Enterprises, Inc. OTC:VXIT, marks FleetPath's transition from an evaluation agreement to an ongoing commercial engagement, representing a meaningful milestone on FleetPath's path toward beta. Platform overview available at fleetpath.co. LAS VEGAS, NV / ACCESS Newswire / August 3, 2026 /A truck driver should never have to guess whether the route on their screen actually fits the truck they are driving. Consumer mapping software does not know a ..</v>
-[...2 lines deleted...]
-    <row r="895">
+        <v>94% of supply chain executives say they are transforming the function, creating a foundation for faster and more connected decision-making 86% of consumer products CEOs say competitive advantage will increasingly depend on provable consumer superiority and value rather than brand scale...</v>
+      </c>
+    </row>
+    <row r="895" xml:space="preserve">
       <c r="A895" t="str">
-        <v>GMEX Robotics Corporation to Launch 247meta.ai Multi-Model Platform for Autonomous Enterprise and Consumer Workflows</v>
+        <v>Canadian Start-up smartARM Uses AI to Create Intuitive Bionic Prosthetics</v>
       </c>
       <c r="B895" t="str">
-        <v>2026-08-03</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C895" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-meta</v>
       </c>
       <c r="D895" t="str">
-        <v>Finance, AI, SaaS, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E895" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/08/03/3337491/0/en/GMEX-Robotics-Corporation-to-Launch-247meta-ai-Multi-Model-Platform-for-Autonomous-Enterprise-and-Consumer-Workflows.html</v>
-[...2 lines deleted...]
-        <v>Set for a September 2026 rollout, the AI-native orchestration platform integrates leading commercial and open-weight architectures to deliver continuous, 24/7 digital workforce solutions.</v>
+        <v>https://about.fb.com/news/2026/09/canadian-start-up-smartarm-uses-ai-to-create-intuitive-bionic-prosthetics/</v>
+      </c>
+      <c r="F895" t="str" xml:space="preserve">
+        <v xml:space="preserve">People and companies are using AI hardware and software to make life easier and more accessible for everyone. That’s the case with smartARM, a Toronto-based startup developing a vision-first bionic arm prototype that uses open-source software, with Meta AI glasses as an optional add-on, to explore more intuitive prosthetic control for people living with limb differences. Many traditional prosthetic hands require users to switch manually between grip patterns for different objects, making it cumbersome to move everyday items. Something as seemingly natural as picking up a glass, and then a spoon, becomes a multistep process. smartARM addressed this by developing AI hardware and software that understands the environment, and  automatically selects a suitable grip for the object – so users can intuitively move between everyday tasks. smartARM’s prosthetic arm “sees” through a camera embedded in its palm. The team is using DINOv2, Meta’s open-source vision model, to help it recognize everyday objects from just a few reference photos, supporting smartARM’s grip-selection software.This allows it to grip and pick up objects based on direct visual feature reading, without needing prior understanding or additional programming. The arm can adapt almost instantly to objects trained on just a few photos – something that could take weeks previously. smartARM uses Meta AI Glasses and the Meta Wearables Device Access Toolkit to extend and improve object recognition and understanding, providing more data from the egocentric point of view the glasses offer. Meta AI glasses  give the arm additional context to better understand what the user is trying to interact with. It also lets users add new objects, through the device app on their phones, giving everyone in the smartARM community a way to personalize their prosthetic around their everyday needs. For the people who wear it, the results are life altering: a bionic arm that works from the first try, with no training required. Long-time smartARM user and former NFL player Shaquem Griffin described what it feels like to use it: “Of all the tech packed into it, scalability and accessibility matter most to me. This is the future of consumer prosthetics.” “Building a capable hand is only part of the challenge. Making it intuitive to use matters just as much,” said Hamayal Choudhry, smartARM’s Founder and CEO. “By helping the arm recognize everyday objects and select a suitable grip, we’re working toward an experience where people can focus more on what they want to do and less on how to operate their prosthetic.”
+The post Canadian Start-up smartARM Uses AI to Create Intuitive Bionic Prosthetics appeared first on Meta Newsroom.</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" t="str">
-        <v>BioAdaptives Inc. Opens Commercial Ordering Window for XcellaraHeart(TM) ...</v>
+        <v>Vosko AI Launches Video Localization Voice Platform for Scalable Global Content Production</v>
       </c>
       <c r="B896" t="str">
-        <v>2026-08-03</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C896" t="str">
-        <v>PR-Inside</v>
+        <v>Send2Press</v>
       </c>
       <c r="D896" t="str">
-        <v>SaaS, Retail</v>
+        <v>AI, SaaS, Retail, Media</v>
       </c>
       <c r="E896" t="str">
-        <v>https://pr-inside.com/bioadaptives-inc-opens-commercial-ordering-window-for-xcellaraheart-tm-r5207752.htm</v>
+        <v>https://www.send2press.com/wire/vosko-ai-launches-video-localization-voice-platform-for-scalable-global-content-production/</v>
       </c>
       <c r="F896" t="str">
-        <v>(PR-inside.com) Retirement of Largest Outstanding Convertible Debt Clears Runway for High-Growth E-Commerce Rollout of a Targeted Stem Cell Platform LAS VEGAS, NV / ACCESS Newswire / August 3, 2026 / BioAdaptives, Inc. (OTCID:BDPT), a developer of natural, science-backed wellness solutions, today announced that the official opening of its commercial order window for XcellaraHeart™, the flagship product in the company's new Xcellara™ cellular wellness line, will take place later this week. Customers and distributors will soon be able to place orders directly through products.xcellara.com. Following last week's successful buyout and retirement of the company's largest convertible commercial debt, BioAdaptives is launching its e-commerce expansion ..</v>
+        <v>HONG KONG, Sept. 16, 2026 (SEND2PRESS NEWSWIRE) -- Vimia Tech Limited today announced the launch of Vosko AI, an end-to-end video localization platform built for creators, educators, e-commerce teams, marketing teams, and businesses looking to expand their content to global audiences. Vosko AI helps keep the original speaker's voice, tone and emotion when dubbing videos into other languages.</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="str">
-        <v>BioAdaptives Inc. Opens Commercial Ordering Window for XcellaraHeart(TM) Cellular Wellness Formula</v>
+        <v>Pronto Welcomes Local, Chef-Crafted Mighty Chia as New Featured Purveyor at SFO</v>
       </c>
       <c r="B897" t="str">
-        <v>2026-08-03</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C897" t="str">
-        <v>Newswire.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D897" t="str">
-        <v>SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E897" t="str">
-        <v>https://www.newswire.com/news/bioadaptives-inc-opens-commercial-ordering-window-for-xcellaraheart-tm-cellular</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360330</v>
       </c>
       <c r="F897" t="str">
-        <v>Retirement of Largest Outstanding Convertible Debt Clears Runway for High-Growth E-Commerce Rollout of a Targeted Stem Cell Platform</v>
+        <v>Pronto Neighborhood Marketplace, the community-driven airport retail concept from Elevate Gourmet Brands, is pleased to welcome Mighty Chia as its newest local Featured Purveyor at San Francisco International Airport (SFO). - - Mighty Chia was created by longtime San Francisco chefs Laurine Wickett and Jen Spiegel, who wanted to challenge the idea that eating healthy has to mean sacrificing flavor or satisfaction. With decades of combined culinary and entrepreneurial experience, the co-fou... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360330</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="str">
-        <v>Goldco Leads Gold IRA Industry in Better Business Bureau (BBB) Consumer Reviews</v>
+        <v>From the Farm to the Cap Table: Naturally Amish Puts Conviction Behind SMEV With Open Market Purchases</v>
       </c>
       <c r="B898" t="str">
-        <v>2026-08-03</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C898" t="str">
-        <v>PRWeb</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D898" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E898" t="str">
-        <v>https://www.prweb.com/releases/goldco-leads-gold-ira-industry-in-better-business-bureau-bbb-consumer-reviews-302840535.html</v>
+        <v>https://www.newmediawire.com/news/from-the-farm-to-the-cap-table-naturally-amish-puts-conviction-behind-smev-with-open-market-purchases-7089685</v>
       </c>
       <c r="F898" t="str">
-        <v>Goldco has secured the highest volume of verified customer BBB reviews in the precious metals industry, while maintaining its longstanding A+ rating. LOS ANGELES, Aug. 3, 2026 /PRNewswire-PRWeb/ -- Goldco, a leader in the precious metals industry, outpaces other precious metals companies...</v>
+        <v>ANGOLA, IN - September 16, 2026 ( NEWMEDIAWIRE ) - Simulated Environment Concepts, Inc. (OTC: SMEV), operating as Naturally Amish, announced today that over the last few trading sessions the Company's management purchased more than $50,000 of SMEV common stock, approximately 3.5 million shares, in the open market at an average price of approximately $0.0145 per share. Naturally Amish reserves the right to make additional open-market purchases from time to time as it deems necessary and in the best interests of the Company and its shareholders. Management is encouraged by the opportunity to continue supporting the share structure as the business grows. The Company believes these purchases reflect confidence in Naturally Amish’s long-term plan and in the growth already underway across its ag</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="str">
-        <v>Metavesco's Epic Labor Reports July 2026 Revenue of $340,410, Up 280% Year-Over-Year</v>
+        <v>Hangzhou Zhilianhui Electronic Technology Co., Ltd. Launches Official AccuMEMS DTC Website</v>
       </c>
       <c r="B899" t="str">
-        <v>2026-08-03</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C899" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D899" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E899" t="str">
-        <v>https://www.newmediawire.com/news/metavesco-s-epic-labor-reports-july-2026-revenue-of-340-410-up-280-year-over-year-7088140</v>
+        <v>https://www.prnewswire.com/news-releases/hangzhou-zhilianhui-electronic-technology-co-ltd-launches-official-accumems-dtc-website-302880763.html</v>
       </c>
       <c r="F899" t="str">
-        <v>CUMMING, GA - August 3, 2026 ( NEWMEDIAWIRE ) - Metavesco, Inc. (OTCID: MVCO), a diversified holding company, today announced preliminary, unaudited July 2026 results for its on-demand staffing subsidiary, Epic Labor, Inc. Epic Labor generated top line revenue of $340,410.16 in July 2026, compared to $89,458.63 in July 2025, an increase of 280%. July 2026 was a five week fiscal month for the company, while July 2025 was a four week fiscal month. On an average weekly basis, revenue increased 204%, to approximately $68,082 per week from approximately $22,365 per week in the prior-year period. During the month, Epic Labor recorded a weekly sales high-mark, exceeding $100,000 in a single week. Gross profit margin for July 2026 was approximately 24%, up from 21.74% in July 2025. “A five-week mo</v>
+        <v>LOS ANGELES, HOUSTON and MIAMI, Sept. 16, 2026 /PRNewswire/ -- Hangzhou Zhilianhui Electronic Technology Co., Ltd. officially launched the DTC (direct-to-consumer) website for its thermal imaging brand, AccuMEMS. The new website gives customers direct access to the brand's thermal imaging...</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="str">
-        <v>Info-Tech Research Group Names Broadleaf Commerce a Leader in the 2026 B2C eCommerce Data Quadrant Report</v>
+        <v>Platformr Helps AWS Managed Service Providers Prepare for New AI-Driven Validation Standard</v>
       </c>
       <c r="B900" t="str">
-        <v>2026-08-03</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C900" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D900" t="str">
-        <v>SaaS, Retail</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E900" t="str">
-        <v>https://www.prweb.com/releases/info-tech-research-group-names-broadleaf-commerce-a-leader-in-the-2026-b2c-ecommerce-data-quadrant-report-302839950.html</v>
+        <v>https://www.prnewswire.com/news-releases/platformr-helps-aws-managed-service-providers-prepare-for-new-ai-driven-validation-standard-302880458.html</v>
       </c>
       <c r="F900" t="str">
-        <v>Info-Tech Research Group has named Broadleaf Commerce a leader in its 2026 B2C eCommerce Data Quadrant report, based on user reviews gathered through the firm's SoftwareReviews platform, a leading source of insight into the software provider landscape. Broadleaf Commerce is a composable...</v>
+        <v>BEND, Ore., Sept. 16, 2026 /PRNewswire/ -- Platformr, a cloud operations company and Amazon Web Services (AWS) Partner, today outlined how its platform supports Managed Service Providers (MSPs) adapting to AWS's newly published MSP Validation Checklist (VCL) 8.0, which is the standard...</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="str">
-        <v>Info-Tech Research Group Names Broadleaf Commerce a Champion in the 2026 B2B eCommerce Data Quadrant Report</v>
+        <v>Sinclair and Nexstar Partner to Increase Awareness of NextGenTV</v>
       </c>
       <c r="B901" t="str">
-        <v>2026-08-03</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C901" t="str">
-        <v>PRWeb</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D901" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail, Education</v>
       </c>
       <c r="E901" t="str">
-        <v>https://www.prweb.com/releases/info-tech-research-group-names-broadleaf-commerce-a-champion-in-the-2026-b2b-ecommerce-data-quadrant-report-302839864.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/16/3363331/0/en/sinclair-and-nexstar-partner-to-increase-awareness-of-nextgentv.html</v>
       </c>
       <c r="F901" t="str">
-        <v>Broadleaf Commerce, an enterprise eCommerce software company known for simplifying commerce complexity for clients worldwide, has been named a Champion in Info-Tech Research Group's 2026 B2B eCommerce Data Quadrant report. The recognition is based on user reviews collected through...</v>
+        <v>Consumer Education Campaign to Launch September 17 Across 13 US Markets Consumer Education Campaign to Launch September 17 Across 13 US Markets</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" t="str">
-        <v>Consumer Cellular Expands Personal Emergency Response System Product Suite with IRIS Ally Go, a New Watch-Style Wearable</v>
+        <v>AI Deadlock Signals the End of Volume-Based Cold Email, Says Maverrik</v>
       </c>
       <c r="B902" t="str">
-        <v>2026-08-03</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C902" t="str">
-        <v>PR Newswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D902" t="str">
-        <v>SaaS, Retail</v>
+        <v>AI, Healthcare, Real Estate, Energy, Retail, Education</v>
       </c>
       <c r="E902" t="str">
-        <v>https://www.prnewswire.com/news-releases/consumer-cellular-expands-personal-emergency-response-system-product-suite-with-iris-ally-go-a-new-watch-style-wearable-302840969.html</v>
+        <v>https://pressat.co.uk/releases/ai-deadlock-signals-the-end-of-volume-based-cold-email-says-maverrik-9ac949032cdd9f616bbbd1f90765993c/</v>
       </c>
       <c r="F902" t="str">
-        <v>Building on a platform already trusted by more than 30,000 customers, Consumer Cellular expands customer choice with a new personal emergency response product that reflects the diverse lifestyles and preferences of older adults. SCOTTSDALE, Ariz., Aug. 3, 2026 /PRNewswire/ -- Consumer...</v>
+        <v>Wednesday 16 September, 2026 As sellers use AI to generate outreach and buyers use AI to filter it out, Maverrik says B2B sales is moving back towards high-value, low-volume human selling. Plymouth,UK - September 16th, 2026 - Maverrik, a global social selling training and LinkedIn strategy business, has announced its Human Selling Framework in response to what it calls an 'AI deadlock' in B2B outbound sales. Sales organisations are using AI to research prospects, generate opening lines, write emails, build follow-up sequences and produce personalised-looking outreach at scale. At the same time, buyers and enterprise organisations are using AI tools to filter unsolicited sales messages. Maverrik says buyers are also becoming more sensitive to AI-generated outreach and can feel the lack of s</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="str">
-        <v>Three in Four Brits Don't Know What 'Cruelty-Free' Really Means, New Poll Reveals</v>
+        <v>Remark Appoints Retail and eCommerce Veteran David Weissman as EVP of Strategy to Continue Its Rapid Growth</v>
       </c>
       <c r="B903" t="str">
-        <v>2026-08-03</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C903" t="str">
-        <v>Pressat</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D903" t="str">
-        <v>Healthcare, Retail</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E903" t="str">
-        <v>https://pressat.co.uk/releases/three-in-four-brits-dont-know-what-cruelty-free-really-means-new-poll-reveals-33e32b55ac5841207a4eb916eb119c40/</v>
+        <v>https://www.prnewswire.com/news-releases/remark-appoints-retail-and-ecommerce-veteran-david-weissman-as-evp-of-strategy-to-continue-its-rapid-growth-302880767.html</v>
       </c>
       <c r="F903" t="str">
-        <v>Monday 3 August, 2026 Naturewatch Foundation says shoppers deserve clearer cruelty-free labelling A new YouGov poll commissioned by Naturewatch Foundation has revealed widespread confusion over what "cruelty-free" really means, with 74% of UK adults saying they are unclear about the legal requirements for a product to be labelled "cruelty-free", raising concerns that millions of consumers could be unintentionally buying products that don't match their ethical values. The polling was conducted in March 2026, before undercover footage released by Animals International and Animal Aid in April exposed animals being used in toxicity testing at UK laboratories. The footage showed dogs, rabbits, rats, pigs and primates subjected to procedures including forced intubation, prolonged restraint and c</v>
+        <v>25 year ecommerce leader joins Remark to help leading brands translate AI innovation into more personalized, human-centered shopping experiences BOSTON, Sept. 16, 2026 /PRNewswire/ -- Remark, the AI commerce platform built for retail brands today announced the appointment of David...</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" t="str">
-        <v>"How to Write an Instant Bestseller" Reaches No. 1 on Amazon in Three Categories</v>
+        <v>Your Best Customers Are Using AI to Find You. Your AI-Made Ads Are Losing Them.</v>
       </c>
       <c r="B904" t="str">
-        <v>2026-08-03</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C904" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D904" t="str">
-        <v>Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E904" t="str">
-        <v>https://www.prweb.com/releases/how-to-write-an-instant-bestseller-reaches-no-1-on-amazon-in-three-categories-302840870.html</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/best-customers-using-ai-ai-140200850.html</v>
       </c>
       <c r="F904" t="str">
-        <v>New book by Robert Hicks and John Tran provides authors with a practical launch system for building credibility, attracting clients, and turning a book into a long-term business asset LONDON, Ky., Aug. 3, 2026 /PRNewswire-PRWeb/ -- StoryReel Studios announced today that How to Write an...</v>
+        <v>ORLANDO, Fla., September 16, 2026--Net Conversion releases third wave of its MORE Intelligence Consumer Pulse series, revealing sharp split in how people accept artificial intelligence.</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="str">
-        <v>“It's Just a Phase” by Priscilla L. Dingle - Free on Amazon for a Limited Time (Until 08/07/2026)</v>
+        <v>Beyond the Hotspot: Choosing a 5G Cellular Router for Business</v>
       </c>
       <c r="B905" t="str">
-        <v>2026-08-03</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C905" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D905" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E905" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=358402</v>
+        <v>https://pr-inside.com/beyond-the-hotspot-choosing-a-5g-cellular-router-for-business-r5223588.htm</v>
       </c>
       <c r="F905" t="str">
-        <v>Best Seller Publishing is proud to announce the release of &amp;#8220;It&amp;#39;s Just a Phase: A Memoir of Resilience, Faith, and Healing&amp;#8221; by award-winning educator, mentor, and inspirational leader Dr. Priscilla L. Dingle&amp;#8212;available for free download on Amazon for a limited time&amp;#8212;now through 08/07/2026. - - Life has a way of bringing heartbreak, betrayal, loss, and unexpected detours. But according to Dr. Priscilla L. Dingle, those painful moments are not the end of the story&amp;#8212;they are often the beginn... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358402</v>
+        <v>(PR-inside.com) InHand Networks shares five questions covering carrier support, network integration, failover, backup power and remote management CHANTILLY, VA / ACCESS Newswire / September 16, 2026 / A strong speed test does not show what happens when a site's primary connection drops or the router needs attention after hours. InHand Networks today shared five questions for organizations evaluating 5G connectivity at small offices, retail locations, branch sites and project sites. Speed is only one part of the decision," said an InHand Networks spokesperson. "A business also needs the right carrier support, a clear recovery plan and enough visibility to diagnose a problem." Five questions ..</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" t="str">
-        <v>Hisense Launches PX4 Pro, Bringing the Professional Cinema Experience Home</v>
+        <v>A Sustainable Partnership: PolyCycle and PackSys Global Solve the PCR Tube Challenge</v>
       </c>
       <c r="B906" t="str">
-        <v>2026-08-03</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C906" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D906" t="str">
         <v>Retail</v>
       </c>
       <c r="E906" t="str">
-        <v>https://www.prnewswire.com/news-releases/hisense-launches-px4-pro-bringing-the-professional-cinema-experience-home-302839925.html</v>
+        <v>https://finance.yahoo.com/technology/articles/sustainable-partnership-polycycle-packsys-global-140000344.html</v>
       </c>
       <c r="F906" t="str">
-        <v>QINGDAO, China, Aug. 3, 2026 /PRNewswire/ -- Hisense, a leading brand in global consumer electronics and home appliances, today announced PX4 Pro, a new TriChroma Laser Cinema designed to make the big screen part of everyday life. With projection sizes from 80 to 200 inches, it brings...</v>
+        <v>INDIANAPOLIS, September 16, 2026--PolyCycle Innovation LLC (PolyCycle), a Closure Systems International company and domestic producer of certified, food-grade post-consumer recycled (PCR) resins, announced that its PCR HDPE resin has been successfully tested and qualified on PackSys Global's compression molding tube equipment. The qualification includes PackSys Global's noSho tube technology and now provides squeeze tube manufacturers and brand owners in cosmetics, personal care, and oral care a</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" t="str">
-        <v>Amazon's water conservation and replenishment efforts around the world</v>
+        <v>Finch Launches Inaugural State of the Sustainable Consumer Report, Revealing the Gaps Between Consumers Sustainability Aspirations and Actual Purchasing Decisions</v>
       </c>
       <c r="B907" t="str">
-        <v>2026-08-03</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C907" t="str">
-        <v>mlpr-amazon</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D907" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E907" t="str">
-        <v>https://www.aboutamazon.com/news/sustainability/amazon-water-conservation-replenishment-sustainability?utm_source=rss</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/finch-launches-inaugural-state-sustainable-140000520.html</v>
       </c>
       <c r="F907" t="str">
-        <v>Get the latest updates on how we’re reducing our water footprint and investing in innovations to address water scarcity.</v>
+        <v>DENVER, September 16, 2026--Finch, a platform that helps consumers make healthier, more sustainable purchasing decisions, today released its inaugural State of the Sustainable Consumer Report, alongside the launch of a redesigned Finch platform built to help consumers cut through greenwashing claims and make evidence-based purchasing decisions.</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" t="str">
-        <v>Fifty years of circular economy: Centriforce marks milestone</v>
+        <v>Amazon is giving every US employee a discount on groceries</v>
       </c>
       <c r="B908" t="str">
-        <v>2026-08-03</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C908" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D908" t="str">
         <v>Retail</v>
       </c>
       <c r="E908" t="str">
-        <v>https://www.prnewswire.com/news-releases/fifty-years-of-circular-economy-centriforce-marks-milestone-302840260.html</v>
+        <v>https://www.aboutamazon.com/news/workplace/amazon-us-employee-grocery-discount?utm_source=rss</v>
       </c>
       <c r="F908" t="str">
-        <v>LIVERPOOL, England, Aug. 3, 2026 /PRNewswire/ -- Centriforce Products Ltd has been converting post-consumer and industrial plastic waste into a wide range of damage prevention products since 1976. As the world scrambles to reach net zero, this Liverpool manufacturer's founding principles...</v>
+        <v>All U.S. employees will receive 10% off eligible purchases online and 20% off in Whole Foods Market stores, with no cap on savings.</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="str">
-        <v>Global EV Transition Continues to Drive Interest as ELEKTROS Advances ...</v>
+        <v>RITTER SPORT LAUNCHES DUOS BARS AT TARGET AND UNVEILS NEW FALL FLAVORS</v>
       </c>
       <c r="B909" t="str">
-        <v>2026-08-02</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C909" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D909" t="str">
-        <v>Real Estate, Energy, Retail, Automotive</v>
+        <v>Retail</v>
       </c>
       <c r="E909" t="str">
-        <v>https://pr-inside.com/global-ev-transition-continues-to-drive-interest-as-elektros-advances-r5207444.htm</v>
+        <v>https://www.prnewswire.com/news-releases/ritter-sport-launches-duos-bars-at-target-and-unveils-new-fall-flavors-302880722.html</v>
       </c>
       <c r="F909" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / August 2, 2026 / As Wall Street continues to demonstrate strength and investor interest remains focused on electrification, battery materials, critical minerals and next-generation technologies, ELEKTROS Inc. (OTC PINK:ELEK) today reaffirmed its long-term strategy centered on hard-rock lithium opportunities in Sierra Leone, advanced electric vehicle charging intellectual property, and disciplined business development. The Company believes increased awareness of its lithium strategy, critical-minerals initiatives, and U.S. Patent No. 12,522,100 B1 has introduced ELEKTROS to a broader audience of retail, microcap, and institutional investors. Management continues to believe that the worldwide transition toward electric mobility, ..</v>
+        <v>Fastest growing premium chocolate brand in the U.S. continues retail expansion, supported by high-quality craftsmanship and everyday variety CHICAGO, Sept. 16, 2026 /PRNewswire/ -- Ritter Sport, the premium German chocolate brand known for its iconic square bars, snap open packaging and...</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" t="str">
-        <v>ELEKTROS Positions for the Future with Expanding Focus on Lithium Opportunities, ...</v>
+        <v>The Talent Studios Expands Consumer Practice with Appointment of Allison Ruderman as Partner</v>
       </c>
       <c r="B910" t="str">
-        <v>2026-08-02</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C910" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D910" t="str">
-        <v>Real Estate, Energy, Retail, Automotive</v>
+        <v>Retail</v>
       </c>
       <c r="E910" t="str">
-        <v>https://pr-inside.com/elektros-positions-for-the-future-with-expanding-focus-on-lithium-opportunities-r5207443.htm</v>
+        <v>https://www.prnewswire.com/news-releases/the-talent-studios-expands-consumer-practice-with-appointment-of-allison-ruderman-as-partner-302877110.html</v>
       </c>
       <c r="F910" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / August 2, 2026 / As Wall Street continues to demonstrate strength and investor interest remains focused on electrification, battery materials, critical minerals and next-generation technologies, ELEKTROS Inc. (OTC PINK:ELEK) today reaffirmed its long-term strategy centered on hard-rock lithium opportunities in Sierra Leone, advanced electric vehicle charging intellectual property, and disciplined business development. The Company believes increased awareness of its lithium strategy, critical-minerals initiatives, and U.S. Patent No. 12,522,100 B1 has introduced ELEKTROS to a broader audience of retail, microcap, and institutional investors. Management continues to believe that the worldwide transition toward electric mobility, ..</v>
+        <v>Executive search leader deepens the firm's capabilities across food and beverage, hospitality, franchising, and the broader multi-unit consumer economy as client demand accelerates. LOS ANGELES, Sept. 16, 2026 /PRNewswire/ -- The Talent Studios today announced that Allison Ruderman has...</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="str">
-        <v>Market Momentum Accelerates: ELEKTROS Strengthens Its Long-Term Vision ...</v>
+        <v>BOS Secures $1.2 Million Order from a European Defense Customer</v>
       </c>
       <c r="B911" t="str">
-        <v>2026-08-02</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C911" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D911" t="str">
-        <v>Real Estate, Energy, Retail, Automotive</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E911" t="str">
-        <v>https://pr-inside.com/market-momentum-accelerates-elektros-strengthens-its-long-term-vision-r5207441.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/16/3363273/10669/en/bos-secures-1-2-million-order-from-a-european-defense-customer.html</v>
       </c>
       <c r="F911" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / August 2, 2026 / As Wall Street continues to demonstrate strength and investor interest remains focused on electrification, battery materials, critical minerals and next-generation technologies, ELEKTROS Inc. (OTC PINK:ELEK) today reaffirmed its long-term strategy centered on hard-rock lithium opportunities in Sierra Leone, advanced electric vehicle charging intellectual property, and disciplined business development. The Company believes increased awareness of its lithium strategy, critical-minerals initiatives, and U.S. Patent No. 12,522,100 B1 has introduced ELEKTROS to a broader audience of retail, microcap, and institutional investors. Management continues to believe that the worldwide transition toward electric mobility, ..</v>
+        <v>RISHON LE ZION, Israel, Sept. 16, 2026 (GLOBE NEWSWIRE) -- BOS Better Online Solutions Ltd. ("BOS" or the "Company") (Nasdaq: BOSC), an integrator of supply chain technologies for the aerospace, defense, industrial and retail sectors, today announced that its Supply Chain Division has secured a purchase order totaling approximately $1.2 million from a European defense customer. The order is expected to be delivered in 2027 and 2028.</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="str">
-        <v>Wall Street Momentum Highlights ELEKTROS' Long-Term Vision for Lithium, ...</v>
+        <v>CNET: Best ISPs of 2026, Kinetic’s ‘Most Transparent Pricing’</v>
       </c>
       <c r="B912" t="str">
-        <v>2026-08-02</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C912" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D912" t="str">
-        <v>Real Estate, Energy, Retail, Automotive</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E912" t="str">
-        <v>https://pr-inside.com/wall-street-momentum-highlights-elektros-long-term-vision-for-lithium-r5207413.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/16/3363271/35697/en/cnet-best-isps-of-2026-kinetic-s-most-transparent-pricing.html</v>
       </c>
       <c r="F912" t="str">
-        <v>(PR-inside.com) WEST PALM BEACH, FL / ACCESS Newswire / August 2, 2026 / As Wall Street continues to demonstrate strength and investor interest remains focused on electrification, battery materials, critical minerals and next-generation technologies, ELEKTROS Inc. (OTC PINK:ELEK) today reaffirmed its long-term strategy centered on hard-rock lithium opportunities in Sierra Leone, advanced electric vehicle charging intellectual property, and disciplined business development. The Company believes increased awareness of its lithium strategy, critical-minerals initiatives, and U.S. Patent No. 12,522,100 B1 has introduced ELEKTROS to a broader audience of retail, microcap, and institutional investors. Management continues to believe that the worldwide transition toward electric mobility, ..</v>
+        <v>Kinetic has been named a 2026 Best Internet Service Provider for Most Transparent Pricing by CNET, the technology and consumer electronics website.</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="str">
-        <v>WAKE TEAMS WITH THRILL SPORTS TO ENTER THE U.S. MARKET WITH WORLD RECORD-SETTING STUNT, REINVENTING HOW CONSUMER BRANDS LAUNCH IN THE DIGITAL ERA</v>
+        <v>Topsort Expands Commerce Media Beyond Owned Surfaces with Universal ...</v>
       </c>
       <c r="B913" t="str">
-        <v>2026-08-01</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C913" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D913" t="str">
-        <v>Retail, Media</v>
+        <v>AI, Retail, Media</v>
       </c>
       <c r="E913" t="str">
-        <v>https://www.prnewswire.com/news-releases/wake-teams-with-thrill-sports-to-enter-the-us-market-with-world-record-setting-stunt-reinventing-how-consumer-brands-launch-in-the-digital-era-302840514.html</v>
+        <v>https://pr-inside.com/topsort-expands-commerce-media-beyond-owned-surfaces-with-universal-r5223568.htm</v>
       </c>
       <c r="F913" t="str">
-        <v>WAKE Alphatropics, a supplement oral pouch company, bets on original content, an elite athlete, and cultural moments to build awareness through passion, performance, and social engagement. ASSETS HERE LAS VEGAS, Aug. 1, 2026 /PRNewswire/ -- WAKE Alphatropics, an emerging performance...</v>
+        <v>(PR-inside.com) New Offsite channel enables retailers and marketplaces to extend advertiser campaigns across CTV, streaming, and digital inventory PALO ALTO, CA / ACCESS Newswire / September 16, 2026 / Topsort, an AI-native monetization infrastructure company for modern commerce, today announced Universal Ads as a new Offsite channel, enabling retailers and marketplaces to extend their advertiser programs across CTV, streaming, and digital inventory, including inventory from major publishers such as NBCUniversal, Paramount, and Warner Bros. Commerce media is expanding across more channels and formats as consumer attention moves across search, social, streaming, AI, and other digital experiences. For retailers and marketplaces, the opportunity is ..</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="str">
-        <v>Denver Therapeutic Coach Launches Bilingual Self-Acceptance Coloring Book to Expand Access to Mental Wellness Tools</v>
+        <v>Amazon raises minimum starting pay for full-time core operations employees to $20/hour, with average pay reaching nearly $24/hour</v>
       </c>
       <c r="B914" t="str">
-        <v>2026-08-01</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C914" t="str">
-        <v>PR.com</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D914" t="str">
         <v>Retail</v>
       </c>
       <c r="E914" t="str">
-        <v>https://www.pr.com/press-release/968038</v>
+        <v>https://www.aboutamazon.com/news/workplace/amazon-raises-minimum-starting-pay-adds-grocery-banking-benefits?utm_source=rss</v>
       </c>
       <c r="F914" t="str">
-        <v>Denver-based therapeutic coach, speaker, and creative healing advocate Eve Boyd has released her debut book, The Self-Acceptance Coloring Book, now available on Amazon in both English and Spanish, with the goal of making emotional wellness and self-acceptance more accessible to diverse communities. [PR.com]</v>
+        <v>Amazon invests more than $1.5 billion in higher pay for U.S. core operations employees, alongside new benefits designed to help our teammates’ money go further.</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="str">
-        <v>American Freight Helps Families and College Students Stretch Their Budget This Back-to-School Season</v>
+        <v>Amazon raises minimum starting pay for full-time core operations employees to $20/hour, with average pay reaching nearly $24/hour, and launches grocery discount and access to new lifetime banking benefits to make everyday life more affordable for our teammates</v>
       </c>
       <c r="B915" t="str">
-        <v>2026-08-01</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C915" t="str">
-        <v>Send2Press</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D915" t="str">
-        <v>Retail, Education</v>
+        <v>Retail</v>
       </c>
       <c r="E915" t="str">
-        <v>https://www.send2press.com/wire/american-freight-helps-families-and-college-students-stretch-their-budget-this-back-to-school-season/</v>
+        <v>https://www.aboutamazon.com/news/workplace/amazon-raises-minimum-starting-pay-adds-grocery-banking-benefits?utm_source=rss</v>
       </c>
       <c r="F915" t="str">
-        <v>DUBLIN, Ohio, Aug. 1, 2026 (SEND2PRESS NEWSWIRE) -- As students prepare to head back to campus and families get ready for a new school season, American Freight is launching Back to Savings, a seasonal campaign featuring affordable furniture and mattress deals available at stores across the country.</v>
+        <v>Amazon invests more than $1.5 billion in higher pay for U.S. core operations employees, alongside new benefits designed to help our teammates’ money go further.</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="str">
-        <v>GreenCore Solutions Corp. (GSC) Launches -- Agency Partner Program (APP) -- AI Agents for Agency CPG Clients</v>
+        <v>What is the Amazon Influencer Program? Your questions answered.</v>
       </c>
       <c r="B916" t="str">
-        <v>2026-08-01</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C916" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D916" t="str">
-        <v>AI, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E916" t="str">
-        <v>https://www.prnewswire.com/news-releases/greencore-solutions-corp-gsc-launches--agency-partner-program-app--ai-agents-for-agency-cpg-clients-302840455.html</v>
+        <v>https://www.aboutamazon.com/news/retail/how-amazon-influencer-program-works?utm_source=rss</v>
       </c>
       <c r="F916" t="str">
-        <v>At 9.5 million AI Agent transactions a month, GSC leads the market — the right choice for white-label B2B in CPG and retail grocery, the accounts agencies already know well. Agencies are the known experts of the CPG space, and B2B just went agentic — 4–6x the B2C market. Let's do B2B...</v>
+        <v>The program helps social media creators earn revenue by recommending products they love to their followers.</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="str">
-        <v>Itaú Successfully Completes the Transfer of Its Retail Banking Business in Colombia and Strengthens Its Focus on Corporate Banking</v>
+        <v>Reimagining advertising with AI</v>
       </c>
       <c r="B917" t="str">
-        <v>2026-07-31</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C917" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-openai</v>
       </c>
       <c r="D917" t="str">
-        <v>Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E917" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/31/3337101/0/en/Ita%C3%BA-Successfully-Completes-the-Transfer-of-Its-Retail-Banking-Business-in-Colombia-and-Strengthens-Its-Focus-on-Corporate-Banking.html</v>
+        <v>https://openai.com/index/reimagining-advertising-with-ai</v>
       </c>
       <c r="F917" t="str">
-        <v>The transaction was completed at book value, significantly reduces risk-weighted assets, and enables capital to be concentrated in businesses with greater profitability potential The transaction was completed at book value, significantly reduces risk-weighted assets, and enables capital to be concentrated in businesses with greater profitability potential</v>
+        <v>Explore new AI-powered advertising experiences from OpenAI, including Sponsored Agents, tools for marketers, and integrations with HubSpot and Shopify.</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="str">
-        <v>TGC Worldwide Launches National "Power of Caring" Campaign with Dr. Tony Nader and the David Lynch Foundation</v>
+        <v>The Next Great American Supplement Won't Come from a Boardroom. NutraVeri ...</v>
       </c>
       <c r="B918" t="str">
-        <v>2026-07-31</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C918" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D918" t="str">
-        <v>Healthcare, Retail</v>
+        <v>SaaS, Healthcare, Retail</v>
       </c>
       <c r="E918" t="str">
-        <v>https://www.pr.com/press-release/975355</v>
+        <v>https://pr-inside.com/the-next-great-american-supplement-won-t-come-from-a-boardroom-nutraveri-r5223559.htm</v>
       </c>
       <c r="F918" t="str">
-        <v>The David Lynch Foundation is dedicating the year ahead to The Power of Caring, a national initiative inspired by neuroscientist Dr. Tony Nader's new book (Hay House), now #1 in its category on Amazon. Joined by Maria Shriver, Dr. Jennifer Ashton, and Marianne Williamson, the effort brings evidence-based tools to caregivers, first responders, and health workers, 46% of whom report burnout per the CDC. It builds on 21 [PR.com]</v>
+        <v>(PR-inside.com) Nitches Inc. (OTCID:NICH) opens its scoring platform, its FDA-registered U.S. manufacturing pathway, and a direct line to national mass-market retail buyers to creators, athletes, influencers, and everyday founders with a supplement idea in gummy, capsule, or tablet form. Submissions are open now at NutraVeri.com. MIAMI, FL / ACCESS Newswire / September 16, 2026 / For decades, the question of what goes on the supplement shelf has been answered in corporate conference rooms. Today, that changes. Nitches Inc. (OTCID:NICH) announced that NutraVeri, its supplement-readiness and commercialization platform, has opened a national search for the next generation of founder-created supplements-and, for the first time, ..</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="str">
-        <v>Zacoustic Rebrands as Jibe, Turning the Front Line Into Intelligence, Action and Measurable Value</v>
+        <v>Antelope Enterprise Holdings Limited Announces Closing of $6.0 Million Convertible Promissory Notes Offering</v>
       </c>
       <c r="B919" t="str">
-        <v>2026-07-31</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C919" t="str">
-        <v>mlpr-businesswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D919" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E919" t="str">
-        <v>https://finance.yahoo.com/technology/articles/zacoustic-rebrands-jibe-turning-front-204500700.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/16/3363160/0/en/antelope-enterprise-holdings-limited-announces-closing-of-6-0-million-convertible-promissory-notes-offering.html</v>
       </c>
       <c r="F919" t="str">
-        <v>AUSTIN, Texas, July 31, 2026--Zacoustic, an Austin-based customer experience technology company founded in 2010, announced its rebrand as Jibe. The name reflects its mission to make the front line a powerful source of value in contact centers and retail environments.</v>
+        <v>New York, New York, Sept. 16, 2026 (GLOBE NEWSWIRE) -- Antelope Enterprise Holdings Limited (NASDAQ Capital Market: AEHL) (“Antelope Enterprise”, “AEHL” or the “Company”), which provides livestreaming ecommerce services, business management and information systems consulting services in China, today announced the closing of its previously announced offering of 8.00% convertible promissory notes in an aggregate principal amount of $6.0 million (the “Note”) to an accredited investor.</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="str">
-        <v>How Amazon became one of the world’s top chip companies in a decade</v>
+        <v>CTW to Participate in Virtual Fireside Chat Hosted by Alliance Global Partners</v>
       </c>
       <c r="B920" t="str">
-        <v>2026-07-31</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C920" t="str">
-        <v>mlpr-amazon</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D920" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>Finance, SaaS, Retail, Gaming</v>
       </c>
       <c r="E920" t="str">
-        <v>https://www.aboutamazon.com/news/aws/amazon-ai-chips-business-history?utm_source=rss</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/16/3363150/0/en/ctw-to-participate-in-virtual-fireside-chat-hosted-by-alliance-global-partners.html</v>
       </c>
       <c r="F920" t="str">
-        <v>Amazon’s custom silicon business exceeded a $25 billion annual revenue run rate—here’s what that means for customers and the future of AI.</v>
+        <v>TOKYO, Sept. 16, 2026 (GLOBE NEWSWIRE) -- CTW (Nasdaq: CTW) (“CTW” or “the Company”), a leading game platform company providing global access to web-based games through its flagship platform, G123.jp, today announced that its Chief Financial Officer Patrick Liu will participate in a virtual fireside chat hosted by Aaron Grey, CFA, CPA, Managing Director and Head of Consumer Research at Alliance Global Partners (A.G.P.), on Wednesday, September 23, 2026 at 1:00 p.m. Eastern Time.</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="str">
-        <v>Greenland Mines (GRML) Launches 2026 Field Season at Skaergaard Project</v>
+        <v>The Next Great American Supplement Won't Come from a Boardroom. NutraVeri Just Opened a National Search to Prove It.</v>
       </c>
       <c r="B921" t="str">
-        <v>2026-07-31</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C921" t="str">
-        <v>NewMediaWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D921" t="str">
-        <v>Finance, Retail</v>
+        <v>SaaS, Healthcare, Retail</v>
       </c>
       <c r="E921" t="str">
-        <v>https://www.newmediawire.com/news/greenland-mines-grml-launches-2026-field-season-at-skaergaard-project-7088116</v>
+        <v>https://www.newswire.com/news/the-next-great-american-supplement-won-t-come-from-a-boardroom-nutraveri-just</v>
       </c>
       <c r="F921" t="str">
-        <v>LOS ANGELES, CA - July 31, 2026 ( NEWMEDIAWIRE ) - Greenland Mines (NASDAQ: GRML) announced the start of its 2026 field season at the Skaergaard Project as its support vessel, Argus, departed Reykjavik, Iceland, for southeast Greenland carrying drill rigs, geophysical equipment, drone survey systems, bulk-sampling machinery, fuel and other exploration infrastructure. The initial field team includes more than 40 technical experts, drillers and logistics personnel, with additional specialists scheduled to rotate in throughout the season. The program encompasses resource drilling, bulk sampling, environmental baseline studies, geotechnical and engineering work, and advanced aerial and ground-based surveys designed to support a resource upgrade and advance the project toward its next developme</v>
+        <v>Nitches Inc. (OTCID:NICH) opens its scoring platform, its FDA-registered U.S. manufacturing pathway, and a direct line to national mass-market retail buyers to creators, athletes, influencers, and everyday founders with a supplement idea in gummy, capsule, or tablet form. Submissions are open now at NutraVeri.com.</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="str">
-        <v>SS Innovations International (SSII) Expands Global Footprint on Fast-Growing Robotic Surgery Market</v>
+        <v>MultiSensor AI Survey: 91% of Ecommerce Distribution and Logistics Professionals Approved Automation Their Teams Were Not Ready to Maintain</v>
       </c>
       <c r="B922" t="str">
-        <v>2026-07-31</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C922" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D922" t="str">
-        <v>SaaS, Healthcare, Retail</v>
+        <v>Finance, AI, Retail</v>
       </c>
       <c r="E922" t="str">
-        <v>https://www.newmediawire.com/news/ss-innovations-international-ssii-expands-global-footprint-on-fast-growing-robotic-surgery-market-7088114</v>
+        <v>https://www.newsfilecorp.com/release/314488/MultiSensor-AI-Survey-91-of-Ecommerce-Distribution-and-Logistics-Professionals-Approved-Automation-Their-Teams-Were-Not-Ready-to-Maintain</v>
       </c>
       <c r="F922" t="str">
-        <v>The company is expanding its presence in the global surgical robotics market through its proprietary SSi Mantra robotic surgery platform. The company’s strategy combines world-class robotic systems, including telesurgery capabilities, with affordability, physician training, and international market expansion. More than 200 SSi Mantra systems have been installed worldwide, supporting over 12,000 robotic procedures across more than 170 surgical indications. SS Innovations continues pursuing U.S. FDA clearance and European regulatory approvals while building its installed base internationally. Growing demand for minimally invasive surgery and broader access to robotic procedures continues to create opportunities for emerging high-tech medical technology companies. LOS ANGELES, CA - July 31, 2</v>
+        <v>Houston, Texas--(Newsfile Corp. - September 16, 2026) - MultiSensor AI Holdings, Inc. (NASDAQ: MSAI) ("MultiSensor AI," "MSAI," or the "Company"), a pioneer in early threat detection and condition-based monitoring, today released The Uptime Economy: 2026 Report, which is based on a survey of 152 reliability and maintenance practitioners and VP-level operations leaders in ecommerce distribution and logistics conducted by Censuswide. The research found that 91% of all respondents have approved,...</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="str">
-        <v>Wrap Technologies (WRAP) Expands Private Security Presence With Stark Security Deployment</v>
+        <v>Curaleaf Opens New Fishtown Dispensary, Expanding Access for Philadelphia Patients</v>
       </c>
       <c r="B923" t="str">
-        <v>2026-07-31</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C923" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D923" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E923" t="str">
-        <v>https://www.newmediawire.com/news/wrap-technologies-wrap-expands-private-security-presence-with-stark-security-deployment-7088113</v>
+        <v>https://www.prnewswire.com/news-releases/curaleaf-opens-new-fishtown-dispensary-expanding-access-for-philadelphia-patients-302880346.html</v>
       </c>
       <c r="F923" t="str">
-        <v>LOS ANGELES, CA - July 31, 2026 ( NEWMEDIAWIRE ) - Wrap Technologies (NASDAQ: WRAP), a provider of non-lethal public safety technologies, announced that Stark Security Inc., a Chicago-based protective services firm, has selected and will deploy the company’s Wrap Reality virtual reality training platform across its operations and officer training programs. The deployment expands WRAP’s presence in the private security market, with Stark using the immersive platform to train armed and unarmed officers in de-escalation, situational awareness, communication and policy-based decision-making through realistic scenarios. WRAP said the deployment supports its broader WrapShield(TM) platform strategy and reflects growing demand for immersive training solutions in the private security sector. The c</v>
+        <v>New location features expanded retail space, enhanced product selection and custom mural celebrating Fishtown's unique character STAMFORD, Conn., Sept. 16, 2026 /PRNewswire/ -- Curaleaf Holdings, Inc. (TSX: CURA) (OTCQX: CURLF) ("Curaleaf" or the "Company"), a leading international...</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="str">
-        <v>The Presidio Group Exclusively Advised Von Housen Automotive Group on the Sale of San Francisco Exotic Cars in San Rafael, Calif., to indiGO Auto Group</v>
+        <v>Greene Concepts Expands Beverage Manufacturing Visibility and Growth ...</v>
       </c>
       <c r="B924" t="str">
-        <v>2026-07-31</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C924" t="str">
-        <v>mlpr-businesswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D924" t="str">
-        <v>Retail, Automotive</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E924" t="str">
-        <v>https://finance.yahoo.com/small-business/articles/presidio-group-exclusively-advised-von-142200473.html</v>
+        <v>https://pr-inside.com/greene-concepts-expands-beverage-manufacturing-visibility-and-growth-r5223535.htm</v>
       </c>
       <c r="F924" t="str">
-        <v>SAN FRANCISCO, July 31, 2026--The Presidio Group LLC ("Presidio"), an independent merchant banking firm focused on mergers and acquisitions, capital raising and investments in the automotive retail and consumer mobility sectors, exclusively advised Von Housen Automotive Group ("Von Housen") on the sale of San Francisco Exotic Cars, representing Lamborghini, Bentley, Maserati, Pagani and Alfa Romeo and located in San Rafael, Calif., to indiGO Auto Group ("indiGO"). The transaction closed July 30.</v>
+        <v>(PR-inside.com) Company leverages premium Blue Ridge Mountain artesian water and its 60,000-square-foot manufacturing facility to support branded, private-label and co-packing growth MARION, NC / ACCESS Newswire / September 16, 2026 / Greene Concepts, Inc. (OTCID:INKW), owner and operator of a 60,000-square-foot bottling facility in Marion, North Carolina, and producer of the premium artesian spring water brand Be Water™, today announced the continued expansion of its visibility and commercial growth opportunities through its presence on Keychain, a consumer packaged goods (CPG) platform connecting brands and manufacturers across the CPG industry. Greene Concepts is leveraging the platform to showcase its beverage manufacturing capabilities and ..</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="str">
-        <v>/C O R R E C T I O N -- Sassy Jones/</v>
+        <v>Curaleaf Retail Presence Expands in Florida with Port Richey Dispensary Opening</v>
       </c>
       <c r="B925" t="str">
-        <v>2026-07-31</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C925" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D925" t="str">
         <v>Retail</v>
       </c>
       <c r="E925" t="str">
-        <v>https://www.prnewswire.com/news-releases/sassy-jones-opens-the-dream-house-in-houston-introducing-a-new-kind-of-retail-experience-rooted-in-community-confidence-and-design-302838151.html</v>
+        <v>https://www.prnewswire.com/news-releases/curaleaf-retail-presence-expands-in-florida-with-port-richey-dispensary-opening-302880245.html</v>
       </c>
       <c r="F925" t="str">
-        <v>In the news release, Sassy Jones Opens "The Dream House" in Houston, Introducing a New Kind of Retail Experience Rooted in Community, Confidence, and Design, issued 29-Jul-2026 by Sassy Jones over PR Newswire, we are advised by the company that changes have been made. The complete,...</v>
+        <v>Latest opening brings the Company's Florida dispensary count to 78 and 179 nationwide STAMFORD, Conn., Sept. 16, 2026 /PRNewswire/ -- Curaleaf Holdings, Inc. (TSX: CURA) (OTCQX: CURLF) ("Curaleaf" or the "Company"), a leading international provider of consumer cannabis products, today...</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" t="str">
-        <v>As Counterfeiting Moves to the Resale Market and the EU Digital Product ...</v>
+        <v>Discoverable study finds Google's number one unnamed in nearly three in four ChatGPT answers</v>
       </c>
       <c r="B926" t="str">
-        <v>2026-07-31</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C926" t="str">
-        <v>PR-Inside</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D926" t="str">
-        <v>SaaS, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E926" t="str">
-        <v>https://pr-inside.com/as-counterfeiting-moves-to-the-resale-market-and-the-eu-digital-product-r5206784.htm</v>
+        <v>https://prunderground.com/discoverable-study-finds-google-s-number-one-unnamed-in-nearly-three-in-four-cha/cmu3zh20i000604igia6elr2q</v>
       </c>
       <c r="F926" t="str">
-        <v>(PR-inside.com) Report makes the case that e-commerce platforms have solved how brands sell but not how they prove - and that tamper-proof provenance is the industry's next competitive frontier MIAMI, FL / ACCESS Newswire / July 31, 2026 / Cerfinity (cerfinity.com), the Digital Provenance Technology platform, today released a white paper arguing that product-level authenticity is shifting from a per-merchant afterthought to core infrastructure that e-commerce platforms themselves must provide. Titled The Provenance Layer: Why Commerce Platforms Must Move Beyond the Sale, the paper lands as three forces converge on the industry at once: counterfeiting that increasingly plays out in the resale ..</v>
+        <v>Discoverable tested 1,000 buying questions across six consumer AI services, collecting 17,537 completed answers and 3,000 Google results captures. The post Discoverable study finds Google's number one unnamed in nearly three in four ChatGPT answers first appeared on</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" t="str">
-        <v>As Counterfeiting Moves to the Resale Market and the EU Digital Product Passport Takes Effect, Product Authenticity Is Becoming Platform Infrastructure, New Cerfinity White Paper Argues</v>
+        <v>Argyle extends its mortgage verification experience to the wholesale channel with the launch of a broker-branded borrower experience</v>
       </c>
       <c r="B927" t="str">
-        <v>2026-07-31</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C927" t="str">
-        <v>Newswire.com</v>
+        <v>Send2Press</v>
       </c>
       <c r="D927" t="str">
-        <v>SaaS, Retail</v>
+        <v>SaaS, Real Estate, Retail, Finance</v>
       </c>
       <c r="E927" t="str">
-        <v>https://www.newswire.com/news/as-counterfeiting-moves-to-the-resale-market-and-the-eu-digital-product</v>
+        <v>https://www.send2press.com/wire/argyle-extends-its-mortgage-verification-experience-to-the-wholesale-channel-with-the-launch-of-a-broker-branded-borrower-experience/</v>
       </c>
       <c r="F927" t="str">
-        <v>Report makes the case that e-commerce platforms have solved how brands sell but not how they prove - and that tamper-proof provenance is the industry's next competitive frontier</v>
-[...2 lines deleted...]
-    <row r="928">
+        <v>NEW YORK CITY, N.Y., Sept. 16, 2026 (SEND2PRESS NEWSWIRE) -- Argyle, the leading consumer-permissioned verification platform, today announced the launch of a new solution that enables wholesale mortgage lenders to extend income, employment, and asset verification across their broker networks with a broker-branded borrower experience. The solution is available through Argyle's Verification API as well as through Encompass&amp;#xae; TPO Connect from ICE Mortgage Technology&amp;#xae;.</v>
+      </c>
+    </row>
+    <row r="928" xml:space="preserve">
       <c r="A928" t="str">
-        <v>Advance America Answers Consumer Demand with FlexFund Line of Credit</v>
+        <v>HKTDC backs new blueprint for Hong Kong's next chapter</v>
       </c>
       <c r="B928" t="str">
-        <v>2026-07-31</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C928" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D928" t="str">
-        <v>Retail</v>
+        <v>Finance, SaaS, Retail</v>
       </c>
       <c r="E928" t="str">
-        <v>https://www.prnewswire.com/news-releases/advance-america-answers-consumer-demand-with-flexfund-line-of-credit-302840049.html</v>
-[...2 lines deleted...]
-        <v>Fee-Based and Fully Online, FlexFund Gives Consumers What They Ask For: Flexible, Reusable Access to Funds GREENVILLE, S.C., July 31, 2026 /PRNewswire/ -- A January 2026 Advance America consumer survey found that "no hidden costs or surprises" ranks among the top reasons borrowers trust a...</v>
+        <v>https://www.acnnewswire.com/press-release/english/110137/</v>
+      </c>
+      <c r="F928" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sept 16, 2026 - (ACN Newswire) - The Hong Kong Trade Development Council (HKTDC) welcomes the new Policy Address and the First Five-Year Plan for Economic and Social Development of the HKSAR (2026-2030), delivered today by John Lee, Chief Executive of the HKSAR.  Forward-looking, strategic and practical, these two plans align with the National 15th Five-Year Plan and the strategic development of Hong Kong’s “four centres and one hub.”  The plans also set a clear blueprint for Hong Kong to reinforce its role as an international financial, trade, maritime and aviation centre, while focusing on its strengths in innovation and technology as well as cultural and talent development.
+Chairman of the HKTDC, Professor Frederick Ma said, “We fully support the Chief Executive’s Policy Address and Hong Kong’s First Five-Year Plan.   As we face an uncertain world, setting short, medium and long-term goals will help businesses set directions and remain resilient. At the HKTDC, we are fully committed to aligning with these two plans.  This includes assisting the Government to expand the city’s convention and exhibition (C&amp;E) facilities.”
+Professor Ma added, “With Hong Kong’s unique advantage of enjoying the mainland’s strong support while being connected to the world, our position as an international trade fair capital has been enhanced in the past few decades.   However, as the scale and diversity of fairs and conferences continue to grow in Hong Kong, there is a need to expand our facilities if we are to remain competitive.  That is why I fully support the Government’s proactive measure of setting up a task force led by the Deputy Financial Secretary to steer the Wan Chai North Redevelopment project.  We are pleased to have the opportunity to leverage our 60 years of expertise in this area to submit a proposal on the development approach of the project to the Government.”
+Regarding support for Hong Kong’s business community, the HKTDC also welcomes the Chief Executive’s measures to help Hong Kong SMEs diversify their markets, including strengthening the HKTDC “E-Commerce Express” programme to promote the awareness of Hong Kong brands and expand their coverage of e-commerce markets outside Hong Kong.   Other measures to enhance funding schemes and encourage adoption of technology by SMEs were also welcome.   The HKTDC will step up its efforts to support Hong Kong companies through our flagship fairs and conferences, including the Asian Financial Forum, Belt and Road Summit, Business of IP Asia Forum, CENTRESTAGE and InnoEX, while helping them access the Chinese Mainland including the Guangdong-Hong Kong-Macao Greater Bay Area (GBA) and international markets.  
+Professor Ma further said, “As a core member of the Government’s GoGlobal Task Force, HKTDC’s GoGlobal Connect programme supports Hong Kong’s professional services to partner with mainland enterprises to develop global markets, and we will align with the Policy Address to further consolidate Hong Kong’s role as the premier platform to go to.” Measures include deepening collaboration with trade associations in Hong Kong and target markets, enhancing the matching function of the Cross-sectoral Professional Services Platform and adding the ESG (environmental, social and governance) services, as well as providing training for mainland enterprises and local service providers who wish to expand to overseas markets, such as Belt and Road regions in ASEAN, Central Asia, the Middle East and Africa.   The HKTDC will also leverage its 50+ offices around the world to organise international missions and overseas Hong Kong promotions which open doors to more prospects in the future.
+Professor Ma concluded, “As we continue to face fresh challenges, I am confident that the Policy Address and the First Five-Year Plan will forge a new path ahead for Hong Kong.  I look forward to leading our team on this journey to create more value for our business communities across Hong Kong, the Chinese Mainland and the world.”
+Media enquiries
+Please contact the HKTDC’s Communications &amp; Public Affairs Department:
+Jane Cheung
+Tel: (852) 2584 4137
+Email: jane.mh.cheung@hktdc.org
+Johnny Tsui
+Tel: (852) 2584 4395
+Email: johnny.cy.tsui@hktdc.org
+HKTDC Media Room: https://mediaroom.hktdc.com/en
+About HKTDC
+The Hong Kong Trade Development Council (HKTDC) celebrates its 60th anniversary this year. The HKTDC is a statutory body established in 1966 to promote, assist and develop Hong Kong's trade. With over 50 offices globally, including 13 in the Chinese Mainland, the HKTDC promotes Hong Kong as a two-way global investment and business hub. The HKTDC organises international exhibitions, conferences and business missions to create business opportunities for companies, particularly small and medium-sized enterprises (SMEs), in the mainland and international markets. The HKTDC also provides up-to-date market insights and product information via trade publications, research reports and digital news channels. For more information, please visit: www.hktdc.com/aboutus.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" t="str">
-        <v>Lifespark Management Services Data Breach Alert Issued By Wolf Haldenstein</v>
+        <v>ANCEL Shares Customer Insights from Hundreds of Amazon Reviews, Highlighting Real-World Vehicle Starting Scenarios</v>
       </c>
       <c r="B929" t="str">
-        <v>2026-07-31</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C929" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D929" t="str">
-        <v>Retail</v>
+        <v>Retail, Automotive</v>
       </c>
       <c r="E929" t="str">
-        <v>https://www.prnewswire.com/news-releases/lifespark-management-services-data-breach-alert-issued-by-wolf-haldenstein-302836306.html</v>
+        <v>https://www.prnewswire.com/news-releases/ancel-shares-customer-insights-from-hundreds-of-amazon-reviews-highlighting-real-world-vehicle-starting-scenarios-302880328.html</v>
       </c>
       <c r="F929" t="str">
-        <v>PLEASE CLICK HERE TO SUBMIT YOUR CONTACT INFORMATION NEW YORK and CHICAGO, July 31, 2026 /PRNewswire/ -- Wolf Haldenstein Adler Freeman &amp; Herz LLP("Wolf Haldenstein"), a preeminent national consumer rights, is investigating claims on behalf of those individuals who have been impacted by...</v>
+        <v>MARIETTA, Ga., Sept. 16, 2026 /PRNewswire/ -- To help drivers better understand different vehicle starting needs, ANCEL analyzed hundreds of Amazon customer reviews and identified real-world starting challenges frequently mentioned by supercapacitor starter users, from long-term parking...</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" t="str">
-        <v>LataMed AI Enters Agreement to Develop Digital Platform Supporting Access to IVIC Laboratory Services</v>
+        <v>Hanshow Unveils Nebular Lux at NRF 2026 Europe, Advancing More Responsive and Low Carbon Shelf-Edge Infrastructure</v>
       </c>
       <c r="B930" t="str">
-        <v>2026-07-31</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C930" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D930" t="str">
-        <v>AI, SaaS, Healthcare, Retail</v>
+        <v>Energy, Retail</v>
       </c>
       <c r="E930" t="str">
-        <v>https://www.newmediawire.com/news/latamed-ai-enters-agreement-to-develop-digital-platform-supporting-access-to-ivic-laboratory-services-7088107</v>
+        <v>https://www.prnewswire.com/news-releases/hanshow-unveils-nebular-lux-at-nrf-2026-europe-advancing-more-responsive-and-low-carbon-shelf-edge-infrastructure-302880294.html</v>
       </c>
       <c r="F930" t="str">
-        <v>CARACAS, VENEZUELA - July 31, 2026 ( NEWMEDIAWIRE ) - LataMed AI Corp. (OTC: LMED) (“LataMed AI” or the “Company”), a healthcare technology company developing digital health and artificial intelligence solutions for Latin America, today announced that, through its Venezuelan operating subsidiary LATAMEDAI VE, it has entered into an agreement with the Venezuelan Institute for Scientific Research, known as IVIC, to develop a digital platform module intended to support access to designated laboratory and scientific services. Under the agreement, LataMed AI and IVIC intend to collaborate on the design, development, testing, and implementation of a digital interface through which authorized business and institutional users may request available laboratory services, schedule appointments, monito</v>
+        <v>New-generation ESL harvests ambient indoor light to support more responsive shelf-edge operations, reducing daily energy consumption by up to 46% under a representative retail operating scenario. PARIS, Sept. 16, 2026 /PRNewswire/ -- Hanshow today unveiled Nebular Lux, its new-generation...</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" t="str">
-        <v>Come Together – A Community for Wine marks Two and a Half Years of Reconnecting America to Wine</v>
+        <v>Cohesity présente Agent Resilience pour protéger et restaurer l'infrastructure des agents IA</v>
       </c>
       <c r="B931" t="str">
-        <v>2026-07-31</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C931" t="str">
-        <v>Send2Press</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D931" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E931" t="str">
-        <v>https://www.send2press.com/wire/come-together-a-community-for-wine-marks-two-and-a-half-years-of-reconnecting-america-to-wine/</v>
+        <v>https://www.prnewswire.com/news-releases/cohesity-presente-agent-resilience-pour-proteger-et-restaurer-linfrastructure-des-agents-ia-302879469.html</v>
       </c>
       <c r="F931" t="str">
-        <v>ST. HELENA, Calif., July 31, 2026 (SEND2PRESS NEWSWIRE) -- Come Together - A Community for Wine Inc., marks two and a half years of building the wine industry's largest grassroots consumer campaigns. Founded in 2024 by wine writer and author Karen MacNeil, and wine industry marketers Gino Colangelo of Colangelo &amp;#038; Partners, and Kimberly Noelle Charles, DipWSET, of Charles Communications Associates, the organization runs two national campaigns each year.</v>
-[...2 lines deleted...]
-    <row r="932">
+        <v>Cohesity lance Agent Resilience avec le support d'Amazon Bedrock, les plateformes Microsoft et Google sont prévues dans la feuille de route, et présente sa vision pour automatiser la cyber–résilience dans Cohesity Data Cloud PARIS, 16 septembre 2026 /PRNewswire/ -- Cohesity, leader de la...</v>
+      </c>
+    </row>
+    <row r="932" xml:space="preserve">
       <c r="A932" t="str">
-        <v>QUOR Launches Creatine HCl Gummies on Amazon and Files for Federal ...</v>
+        <v>uSMART HK opens 2 New Branches in Mong Kok &amp; Tsim Sha Tsui, Launch of U.S. Pre-Market Options Trading 'No Late Nights' to capture Early U.S Market Opportunities</v>
       </c>
       <c r="B932" t="str">
-        <v>2026-07-31</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C932" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D932" t="str">
-        <v>Real Estate, Retail</v>
+        <v>Finance, Crypto, AI, SaaS, Retail, Media</v>
       </c>
       <c r="E932" t="str">
-        <v>https://pr-inside.com/quor-launches-creatine-hcl-gummies-on-amazon-and-files-for-federal-r5206777.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) HICKORY, NC / ACCESS Newswire / July 31, 2026 / QUOR, the performance nutrition brand known for its creatine HCl gummies, today announced two major milestones in the company's growth: the official launch of its flagship product on Amazon and the filing of a federal trademark application with the United States Patent and Trademark Office (USPTO). The dual announcement marks a significant step in QUOR's expansion strategy, extending the brand's reach beyond its direct-to-consumer storefront and formalizing the intellectual property protections behind its growing presence in the sports nutrition category. QUOR entered the market with a focused proposition: deliver creatine - the ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/110098/</v>
+      </c>
+      <c r="F932" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sept 16, 2026 - (ACN Newswire) - 15 September, uSMART Securities Limited ("uSMART Securities" or "Company"), No.1 Hong Kong Funded Fintech Brokerage*, announce the official opening of its new branches in Mong Kok and Tsim Sha Tsui (Alpha House), both located in high-traffic places which closed to MTR Mong Kok Station and Tsim Sha Tsui Station, the branches offer convenient access for clients to handle account opening, investment consultations, and other business services in person.
+New Mong Kok is strategically located at the “Golden Crossroad” of Argyle Street and Sai Yeung Choi Street, the branch spans nearly 2,000 sq. ft. that providing a spacious and comfortable environment equipped with a professional client service team offering comprehensive services including account opening guidance, product consultations, offline seminars, and asset allocation planning. It also features an exclusive uSMART Cafe area, offering complimentary specialty coffee, allowing clients to enjoy their coffee while managing their investments, transforming traditional financial services into a more relaxed and lifestyle-oriented wealth management experience.
+Mr. Neo Lee, Executive Director of uSMART Securities, stated: "With the opening of our Mong Kok and two new branches in Tsim Sha Tsui (Alpha House), as well as the upcoming branches in Central, Causeway Bay (East Point Road), and Sheung Shui (San Fung Ave), uSMART's physical service centres across Hong Kong will increase to 16 in this year, covering Hong Kong Island, Kowloon and New Territories, we truly achieving ‘uSMART in every district, zero-distance service'. Besides, Tsim Sha Tsui (Alpha House) branch and the upcoming Causeway Bay (East Point Road) branch both represent our second branch in each respective district. As our second branch in the same district, it truly reflects the trust and support from our customers. Together, we also witness another milestone in our sustained business growth and expanding client base, prompting us to further strengthen our service point to meet the growing demand for physical wealth management services."
+(Left to Right: Senior Business Development Manager – Bobby Leung, Marketing Brand Consultant - Unicorn Lyu, Executive Director - Neo Lee, Marketing Director – Carrie Wong, Business Development Director - Kevin Tang)
+In order to address investor’s growing demand for great flexibility in asset portfolio and volatility management, Our Company is simultaneously driving the deepening of its business landscape, release US Stock Pre-Market Options Trading service. Investor able to deploy options strategies ahead of regular US trading hours in response to real-time market news and earnings data, precisely locking in potential opportunities or hedging risks. The extended trading session covers US Eastern Time 4:00–9:30 (summer time, winter time shifts by 1 hour), allowing trading during Hong Kong hours 16:00–21:30 without the need to stay up late. It enables for investor to capture pre-market opportunities in the U.S stock market, while enjoy a greater flexibility in their trading strategies.
+In addition, uSMART planed Hong Kong Stock Options and Hong Kong Index Options Trading planned for launch within the year, to further enhancing our option product offering, enabling clients to deploy U.S. stock, Hong Kong stock and index-related strategies through a one-stop platform and gain more comprehensive access to global investment opportunities.
+Neo added: "The global financial landscape remains complex and ever-changing, with investors showing significantly increased demand for diversified hedging and yield-enhancement tools. US pre-market options help investors adjust their positions immediately following earnings announcements or major news releases; Together with the upcoming launch of Hong Kong Stock Option within this year will further enhance client’s capital efficiency. Furthermore, the Company will provide all client with complimentary access to Hong Kong Stock LV1 Real-time Streaming Quotes and Nasdaq Basic Streaming Quotes, with no eligibility requirements, allowing them to access real0teim streaming market data at no additional cost and make faster, more informed investment decisions”
+Looking ahead, uSMART will continue to uphold Retail Service as our philosophy, driving fintech R&amp;D, integrate AI intelligent investment tools, further enhancing the App’s functionality and product offering to provide access to multi-market and diversified asset trading. Meanwhile, our Company will actively be broadening its client base and seamlessly integrating its physical service center network with its online platform to build a comprehensive financial service ecosystem, dedicated to create sustainable long-term value for our global and local investors.
+^”No.1 Hong Kong Funded Fintech Brokerage" is based on TradeGo Cloud data, with uSMART Securities ranking first in monthly transaction volume among local Hong Kong-funded internet brokers for over a year as of April 2026.
+About uSMART:
+uSMART Securities is a leading Hong Kong Funded Fintech Brokerage founded in 2018. Over the past eight years, it has pioneered the fusion of technology and finance, offering stocks trading, asset management, and wealth management solutions. Its proprietary platforms, uSMART HK APP and uSMART SG APP, operated by uSMART Securities (Hong Kong) and uSMART Securities (Singapore) respectively. It supports investments in Hong Kong stocks, US stocks, A-shares (Shanghai, Shenzhen and Hong Kong stock connect), Singapore Stocks, Japan Stocks, UK Stocks, US options, ETFs, Funds, Bonds, Asset Management, Structured Notes, Futures, Crypto, Precious Metals, Gold, and forex. Furthermore, uSMART is equipped with a highly professional research and asset management team that offers asset management, wealth management, securities brokerage, institutional business, LPF services, and investment banking, dedicated to serving ultra-high-net-worth individuals and families, corporations, investment institutions, fund companies, and other brokerage firms with comprehensive asset management solutions.
+For details please visit: https://hk.usmartglobal.com
+For any media queries, please contact:
+Carrie Wong
+9788 4665
+carriewong@usmart.hk
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="str">
-        <v>DataMeds AI's Corexa Pharmacy Launches Tollo Health's Tollovid(R) and ...</v>
+        <v>Mind Honey Pro Reviews 2026: 7 Ingredients, Zero Nootropics - Here's What's Actually in the Capsule</v>
       </c>
       <c r="B933" t="str">
-        <v>2026-07-31</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C933" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D933" t="str">
-        <v>Finance, Crypto, AI, SaaS, Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E933" t="str">
-        <v>https://pr-inside.com/datameds-ai-s-corexa-pharmacy-launches-tollo-health-s-tollovid-r-and-r5206776.htm</v>
+        <v>https://www.newswire.com/news/mind-honey-pro-reviews-2026-7-ingredients-zero-nootropics-heres-whats-actually</v>
       </c>
       <c r="F933" t="str">
-        <v>(PR-inside.com) Launch targets acute viral infection and Long COVID markets through www.CorexaRx.com/Store TAMPA, FL / ACCESS Newswire / July 31, 2026 / DataMeds AI, Inc. (NASDAQ:MEDS) ("DataMeds AI" or the "Company"), a Health IT company leveraging its artificial intelligence platform EinsteinRx™ and blockchain-enabled smart contracts platform PharmacyChain™ to provide integrated solutions for the compliant monetization of health data by market participants, today announced that its wholly-owned online pharmacy, Corexa Pharmacy (www.CorexaRx.com/store), has begun direct-to-consumer (DTC) distribution of Tollovid®, a 3CL protease inhibitor dietary supplement, and Galactovid™, a medical food for the dietary management of galectin-1 and galectin-3 associated viral infections, Tollovid and Ga</v>
+        <v>This 2026 consumer review compares Mind Honey Pro's cognitive-wellness positioning with its seven-ingredient Supplement Facts panel while examining dosage, pricing, guarantee terms, and what buyers should verify before ordering.</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" t="str">
-        <v>Coffee Market Analysis: The Rise of Sustainable and Ethical Coffee</v>
+        <v>MySize Announces $2.5 Million Private Placement Priced At-the-Market Under Nasdaq Rules</v>
       </c>
       <c r="B934" t="str">
-        <v>2026-07-31</v>
+        <v>2026-09-16</v>
       </c>
       <c r="C934" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D934" t="str">
-        <v>Retail</v>
+        <v>Finance, AI, Retail</v>
       </c>
       <c r="E934" t="str">
-        <v>https://express-press-release.net/news/2026/07/31/1765531</v>
+        <v>https://www.prnewswire.com/news-releases/mysize-announces-2-5-million-private-placement-priced-at-the-market-under-nasdaq-rules-302879730.html</v>
       </c>
       <c r="F934" t="str">
-        <v>Coffee has evolved far beyond being a daily beverage—it is now one of the world&amp;#8217;s most valuable agricultural commodities and consumer products. From specialty cafés [read full press release...]</v>
+        <v>AIRPORT CITY, Israel, Sept. 15, 2026 /PRNewswire/ -- MySize, Inc. (NASDAQ: MYSZ) ("MySize" or the "Company"), a global provider of AI-driven retail technology solutions, today announced that it has entered into definitive agreements for the issuance and sale of 1,308,901 of its shares of...</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" t="str">
-        <v>CHRIST chooses fulfillmenttools and commercetools for a future-proof commerce architecture</v>
+        <v>WashTec Confirms Medium- and Long-term Profitability Ambitions</v>
       </c>
       <c r="B935" t="str">
-        <v>2026-07-31</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C935" t="str">
-        <v>Pressat</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D935" t="str">
-        <v>SaaS, Retail</v>
+        <v>Retail, Automotive</v>
       </c>
       <c r="E935" t="str">
-        <v>https://pressat.co.uk/releases/christ-chooses-fulfillmenttools-and-commercetools-for-a-future-proof-commerce-architecture-95069d4c1790b0d5aff894ea5351a954/</v>
+        <v>https://www.newmediawire.com/news/washtec-confirms-medium-and-long-term-profitability-ambitions-7089649</v>
       </c>
       <c r="F935" t="str">
-        <v>Friday 31 July, 2026 Cologne – CHRIST Juweliere und Uhrmacher, one of Europe's most renowned jewelry retailers, is partnering with fulfillmenttools to transform the way it manages and orchestrates orders across its retail network. CHRIST is implementing the Agentic Order Management System &amp;#40;OMS&amp;#41; – as part of a broader transformation in which the retailer is building a modular, future-proof commerce architecture powered by commercetools Sphere, the autonomous commerce platform. The new system landscape spans stores and digital channels across Germany, Austria and the Netherlands. Breaking free from monolithic constraints For internationally operating retailers, the ability to respond flexibly and quickly to customer demand is a key success factor. This is especially true in the jewel</v>
+        <v>AUGSBURG, GERMANY - September 15, 2026 ( NEWMEDIAWIRE ) - Following the adjustment of its outlook for fiscal year 2026 announced yesterday, the Management Board of WashTec AG emphasizes that the revision does not change the Company’s medium- and long-term profitability ambition. On the contrary, the actions of streamlining management will boost efficiency, speed of implementation and customer focus. WashTec continues to target an EBIT margin of 12–14% in the 2028/29 timeframe. The supporting operational efficiency programs, the growing share of recurring revenues and the North American strategy remain fully intact. The revised outlook for 2026 primarily reflects short-term developments and a delay in the efficiency programs affecting the current financial year and should not be interpreted</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" t="str">
-        <v>Natural Grocers® Named 2026 Sustainability Retailer of the Year by Produce Business</v>
+        <v>Positron on Amazon SageMaker: Posit brings its R and Python IDE to SageMaker Studio</v>
       </c>
       <c r="B936" t="str">
-        <v>2026-07-31</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C936" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D936" t="str">
         <v>Retail</v>
       </c>
       <c r="E936" t="str">
-        <v>https://www.prnewswire.com/news-releases/natural-grocers-named-2026-sustainability-retailer-of-the-year-by-produce-business-302836780.html</v>
+        <v>https://www.prweb.com/releases/positron-on-amazon-sagemaker-posit-brings-its-r-and-python-ide-to-sagemaker-studio-302876679.html</v>
       </c>
       <c r="F936" t="str">
-        <v>Industry recognition highlights the company's longstanding commitment to organic agriculture, regenerative practices and sustainable retail operations LAKEWOOD, Colo., July 31, 2026 /PRNewswire/ -- Natural Grocers®, the leading family-operated organic and natural grocery retailer in the U....</v>
+        <v>Now in Preview, Positron on Amazon SageMaker gives R and Python teams a single, governed environment that runs entirely inside their own AWS environment. HOUSTON, Sept. 15, 2026 /PRNewswire-PRWeb/ -- Posit, PBC and Amazon Web Services, Inc. (AWS) announced the public preview of Positron...</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" t="str">
-        <v>Nepra Foods Inc. Announces Filing of Annual Financial Statements and ...</v>
+        <v>RUTGERS AND RWJBARNABAS HEALTH TO LAUNCH INNOVATION HUB, POWERED BY AMAZON WEB SERVICES</v>
       </c>
       <c r="B937" t="str">
-        <v>2026-07-31</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C937" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D937" t="str">
-        <v>Retail</v>
+        <v>SaaS, Healthcare, Retail, Education</v>
       </c>
       <c r="E937" t="str">
-        <v>https://pr-inside.com/nepra-foods-inc-announces-filing-of-annual-financial-statements-and-r5206726.htm</v>
+        <v>https://www.prnewswire.com/news-releases/rutgers-and-rwjbarnabas-health-to-launch-innovation-hub-powered-by-amazon-web-services-302879695.html</v>
       </c>
       <c r="F937" t="str">
-        <v>(PR-inside.com) CENTENNIAL, CO / ACCESS Newswire / July 31, 2026 / Nepra Foods Inc. (CSE: NPRA)(FSE: 2P6)(OTCQB: NPRFF) ("Nepra Foods" or the "Company"), a food and beverage company focused on product innovation, manufacturing and consumer wellness products, is pleased to announce that it has filed its audited annual financial statements, management's discussion and analysis ("MD&amp;A"), and related CEO and CFO certifications (collectively, the "Annual Filings") for the fiscal year ended March 31, 2026. The Annual Filings have been filed on SEDAR+ and posted on the Canadian Securities Exchange ("CSE") and OTCQB websites. Key Financial Highlights for Fiscal Year 2026 (All figures in Canadian ..</v>
+        <v>The collaboration establishes one of the nation's first technology innovation hubs that brings together a medical school, academic health system and cloud technology leader to advance patient care and medical education NEW BRUNSWICK, N.J., Sept. 15, 2026 /PRNewswire/ -- Rutgers University...</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" t="str">
-        <v>Green Thumb Expands Pennsylvania Retail Footprint with the Opening of RISE Dispensary Hanover</v>
+        <v>WSG Brands Acquires Nasty Gal, Ushering in a New Era for the Iconic Fashion Brand</v>
       </c>
       <c r="B938" t="str">
-        <v>2026-07-31</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C938" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D938" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E938" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/31/3336710/0/en/Green-Thumb-Expands-Pennsylvania-Retail-Footprint-with-the-Opening-of-RISE-Dispensary-Hanover.html</v>
+        <v>https://www.prnewswire.com/news-releases/wsg-brands-acquires-nasty-gal-ushering-in-a-new-era-for-the-iconic-fashion-brand-302879676.html</v>
       </c>
       <c r="F938" t="str">
-        <v>CHICAGO and VANCOUVER, British Columbia, July 31, 2026 (GLOBE NEWSWIRE) -- RISE Dispensaries , an industry leading cannabis retail chain owned by Green Thumb Industries Inc . ("Green Thumb" or the "Company") (CSE: GTII) (OTCQX: GTBIF), today announced the opening of RISE Dispensary Hanover in Hanover, Pennsylvania. The new RISE store is located at 361 Eisenhower Drive, Hanover, PA 17331.</v>
+        <v>Acquisition will accelerate Nasty Gal's growth across product, distribution, partnerships and global markets NEW YORK, Sept. 15, 2026 /PRNewswire/ -- WSG Brands, a global brand management firm specializing in the acquisition and growth of iconic consumer brands, today announced its...</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" t="str">
-        <v>Ontario Superior Court of Justice Certifies Consumer Protection and Competition Act Class Action Against Intuit</v>
+        <v>Allconnect™ Earns Its Highest ACSI® Score in Company History, Delivering Eight Straight Years of Industry-Leading Customer Experience</v>
       </c>
       <c r="B939" t="str">
-        <v>2026-07-31</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C939" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D939" t="str">
-        <v>Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E939" t="str">
-        <v>https://www.prnewswire.com/news-releases/ontario-superior-court-of-justice-certifies-consumer-protection-and-competition-act-class-action-against-intuit-302839674.html</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/allconnect-earns-highest-acsi-score-194400468.html</v>
       </c>
       <c r="F939" t="str">
-        <v>TORONTO, July 31, 2026 /PRNewswire/ -- On July 24, 2026, Justice Leiper of the Ontario Superior Court of Justice certified a consumer protection class action against Intuit Canada ULC and its U.S. parent, Intuit Inc. (together, "Intuit"). The action was brought on behalf of all consumers...</v>
+        <v>FORT MILL, S.C., September 15, 2026--Allconnect, a leading consumer platform that helps millions of customers compare and connect services that run their homes, earned a 2025 American Customer Satisfaction Index (ACSI®) score of 89. This is the highest mark in the company's history and a higher score than of any of the more than 450 companies ACSI publicly reported across 43 industries in 2025.</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" t="str">
-        <v>Never Married Dating App Launches The World’s First Dating App Platform Exclusively for Never-Married Singles—Plus Find Me On : Never Married Dating . Com , T Shirts and Hoodies That Help People Connect in Real Life</v>
+        <v>Quantum BioPharma (QNTM) to Present at 3rd Annual ArcStone-Kingswood Growth Summit</v>
       </c>
       <c r="B940" t="str">
-        <v>2026-07-31</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C940" t="str">
-        <v>Pressat</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D940" t="str">
-        <v>SaaS, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E940" t="str">
-        <v>https://pressat.co.uk/releases/never-married-dating-app-launches-the-worlds-first-dating-app-platform-exclusively-for-never-married-singles-plus-find-me-on-never-married-dating-com-t-shirts-and-hoodies-that-help-people-connect-in-real-life-24fa71c64d2cb915941ee08806dfb45d/</v>
+        <v>https://www.newmediawire.com/news/quantum-biopharma-qntm-to-present-at-3rd-annual-arcstone-kingswood-growth-summit-7089634</v>
       </c>
       <c r="F940" t="str">
-        <v>Friday 31 July, 2026 Never Married Dating App Launches The World’s First Dating App Platform Exclusively for Never-Married Singles—Plus Find Me On : Never Married Dating . Com , T Shirts and Hoodies That Help People Connect in Real Lifewww.nevermarrieddating.com FOR IMMEDIATE RELEASE Never Married Dating Launches the World’s First Dating Platform Exclusively for Never-Married Singles — Plus Wearable Conversation Starters That Help People Connect in Real Life New York, NY – August 1 , 2026 — Never Married Dating (www.nevermarrieddating.com) has officially launched the first dating platform designed exclusively for people who have never been married. The website and mobile experience give never-married singles a focused, judgment-free space to meet others who share the same relationship hist</v>
+        <v>LOS ANGELES, CA - September 15, 2026 ( NEWMEDIAWIRE ) - Quantum BioPharma (NASDAQ: QNTM), a biopharmaceutical company developing treatments for neurodegenerative and metabolic disorders and alcohol misuse disorders, announced its participation in the 3rd Annual ArcStone-Kingswood Growth Summit on Sept. 16, 2026, in Toronto, where Co-founder and Executive Co-chairman Anthony Durkacz will present the company’s recent milestones and future growth strategy. Quantum BioPharma recently announced that the U.S. Food and Drug Administration approved its Investigational New Drug application for Lucid-MS, allowing the company to begin Phase 2 trials of its patented, first-in-class multiple sclerosis program in patients with progressive MS. To view the full press release, visit https://ibn.fm/L1aXe Ab</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" t="str">
-        <v>“Spirit Body Soul Self Control,” Best-Selling Book Free for One More Day (Ending Soon) (Until 7/31/26)</v>
+        <v>BOXABL (BXBL) Strengthens Finance Leadership With CFO, Chief Accounting Officer Appointments</v>
       </c>
       <c r="B941" t="str">
-        <v>2026-07-31</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C941" t="str">
-        <v>WebWire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D941" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E941" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=358132</v>
+        <v>https://www.newmediawire.com/news/boxabl-bxbl-strengthens-finance-leadership-with-cfo-chief-accounting-officer-appointments-7089633</v>
       </c>
       <c r="F941" t="str">
-        <v>Best Seller Publishing announces the release of Sonja Chloupek&amp;#39;s new book, &amp;#8220;Spirit Body Soul Self Control.&amp;#8221; The book is currently free and available for download on Amazon for one more day. - - &amp;#8220;Spirit Body Soul Self Control: A Workbook to Help Disciples of Jesus Mature&amp;#8221; (Part 3: Soul Edition) is about developing emotional maturity, mental clarity, and lasting peace by bringing your thoughts, emotions, and choices under the guidance of the Holy Spirit. - - Drawing on Scripture, neuro... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358132</v>
+        <v>LOS ANGELES, CA - September 15, 2026 ( NEWMEDIAWIRE ) - BOXABL (NASDAQ: BXBL) , a leader in innovative, factory-built modular solutions, announced the appointment of Larry King, CPA, as chief financial officer and Heather Clayton as chief accounting officer, strengthening its finance leadership as it builds out the infrastructure of a newly public company. King brings more than 35 years of finance, accounting and operations experience, including extensive SEC reporting, mergers and acquisitions and operational turnaround work, with prior senior roles at Chukchansi Gold Resort &amp;amp; Casino, Riviera Holdings Corp. and Tropicana Entertainment. Clayton brings nearly a decade of experience building and scaling finance and accounting functions for fast-growing, multi-entity organizations, includ</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" t="str">
-        <v>“The Project Profit Illusion,” Best-Selling Book Free for One More Day (Ending Soon) (Until 7/31/26)</v>
+        <v>EIB backs Finnish nuclear-technology company Steady Energy with €40 million financing</v>
       </c>
       <c r="B942" t="str">
-        <v>2026-07-31</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C942" t="str">
-        <v>WebWire</v>
+        <v>Pressat</v>
       </c>
       <c r="D942" t="str">
-        <v>Retail</v>
+        <v>Energy, Retail</v>
       </c>
       <c r="E942" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=358135</v>
+        <v>https://pressat.co.uk/releases/eib-backs-finnish-nuclear-technology-company-steady-energy-with-eur40-million-financing-c11cada72417357fac3cc7710b4cd1ea/</v>
       </c>
       <c r="F942" t="str">
-        <v>Best Seller Publishing announces the release of Peter Frensemeyer&amp;#39;s new book, &amp;#8220;The Project Profit Illusion: Why Your Projects Look Profitable&amp;#8230;Until They Aren&amp;#39;t.&amp;#8221; The book is currently free and available for download on Amazon for one more day. - - &amp;#8220;The Project Profit Illusion: Why Your Projects Look Profitable&amp;#8230;Until They Aren&amp;#39;t&amp;#8221; is about a project that seems to be on track until subtle warning signs reveal deeper issues beneath the surface. As Ethan takes on a leadership role, he be... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358135</v>
+        <v>Tuesday 15 September, 2026 EIB makes its first investment in small modular reactor (SMR) technology, providing up to €40 million to Finland-based startup Steady Energy.Reactor under development to supply safer, low carbon district heating as an alternative to fossil fuels and other combustion based energy sources.InvestEU-backed financing to advance research and development, testing and licensing in Finland, paving the way for Steady Energy’s first commercial deployment. The European Investment Bank (EIB) is investing up to €40 million in Finnish nuclear-technology company Steady Energy as part of a broader financing package involving institutional, strategic and retail investors. The financing will accelerate the company’s development of a heat-only small modular reactor. This is the EIB’</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" t="str">
-        <v>Best Selling Book, “Hippo's Invitation to Joy!” is Free to Download for Only ONE MORE DAY (end of 07/31/2026)</v>
+        <v>AMAZON TEAMSTERS RALLY IN SUPPORT OF CHICAGO DELIVERY PROTECTION ACT</v>
       </c>
       <c r="B943" t="str">
-        <v>2026-07-31</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C943" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D943" t="str">
-        <v>Retail, Media</v>
+        <v>Retail</v>
       </c>
       <c r="E943" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=358108</v>
+        <v>https://www.prnewswire.com/news-releases/amazon-teamsters-rally-in-support-of-chicago-delivery-protection-act-302879540.html</v>
       </c>
       <c r="F943" t="str">
-        <v>Jessica Blankenship announces the re-release of her hand-illustrated kid&amp;#39;s book, &amp;#8220;Hippo&amp;#39;s Invitation to Joy!&amp;#8221; The book is free for ONE MORE DAY and available for download on Amazon until end of 07/31/2026. - - What if joy has been waiting just outside your comfort zone? - - Hippo is perfectly content spending every day in her muddy mudhole. But when her cheerful friends, June and Milena, invite her to play with bubbles, Hippo insists she&amp;#39;d rather stay where she is. - - As the friends laugh,... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358108</v>
+        <v>Bill to End Delivery Subcontracting in Chicago Gets Subject Matter Hearing in City Council CHICAGO, Sept. 15, 2026 /PRNewswire/ -- Today, Amazon Teamsters and their allies rallied outside of Chicago City Hall to demand the Chicago City Council schedule a vote on the Delivery Protection...</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="str">
-        <v>AAEON Launches MIX-Q870A1, a Modular Mini-ITX with 65W Intel Core Ultra 200S Series Support</v>
+        <v>Greenland Mines (GRML) Forms Strategic Advisory Board With Rare Earth, Mining and Greenland Expertise</v>
       </c>
       <c r="B944" t="str">
-        <v>2026-07-31</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C944" t="str">
-        <v>Express Press Release</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D944" t="str">
-        <v>Healthcare, Real Estate, Energy, Retail, Automotive, Education, Media</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E944" t="str">
-        <v>https://express-press-release.net/news/2026/07/31/1764750</v>
+        <v>https://www.newmediawire.com/news/greenland-mines-grml-forms-strategic-advisory-board-with-rare-earth-mining-and-greenland-expertise-7089632</v>
       </c>
       <c r="F944" t="str">
-        <v>AAEON’s new MIX-Q870A1’s Arrow Lake processing, PCIe Gen 5 with bifurcation, and diverse storage architecture is designed to elevate the potential of Mini-ITX builds. Taipei, [read full press release...]</v>
+        <v>LOS ANGELES, CA - September 15, 2026 ( NEWMEDIAWIRE ) - Greenland Mines (NASDAQ: GRML) announced the formation of a Strategic Advisory Board and appointed Constantine E. Karayannopoulos, Thomas Abraham-James and Bent Olsvig Jensen as its initial members. The board brings expertise spanning global rare earth markets, processing and downstream supply chains, direct technical and operating history at the Skaergaard Palladium-Platinum-Gold Project and mine development, operations, logistics and stakeholder engagement in Greenland. Greenland Mines intends to appoint two to three additional members as it broadens the expertise and relationships available to management and its board of directors. Karayannopoulos brings more than 30 years of experience in rare earth elements, critical minerals and</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="str">
-        <v>Focus Universal Announces Deterministic AI Forms Auto-Populate Engine, Introducing a New Era of Autonomous Business Document Processing</v>
+        <v>New Math Data Achieves Premier Tier Status in the Amazon Web Services Partner Network</v>
       </c>
       <c r="B945" t="str">
-        <v>2026-07-31</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C945" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D945" t="str">
-        <v>Finance, AI, SaaS, Retail, Education</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E945" t="str">
-        <v>https://www.newmediawire.com/news/focus-universal-announces-deterministic-ai-forms-auto-populate-engine-introducing-a-new-era-of-autonomous-business-document-processing-7088105</v>
+        <v>https://www.prnewswire.com/news-releases/new-math-data-achieves-premier-tier-status-in-the-amazon-web-services-partner-network-302879530.html</v>
       </c>
       <c r="F945" t="str">
-        <v xml:space="preserve">New AI Platform Automatically Converts Raw Business Documents Into Completed Business Forms Without Coding or Conventional AI Model Training Rather Focused on Proprietary Human-Approved Deterministic Learning Model MONTEREY PARK, CA - July 31, 2026 ( NEWMEDIAWIRE ) - Focus Universal Inc. (NASDAQ: FCUV) ("Focus" or the "Company"), Focus Universal, a provider of patented hardware and software technologies for IoT, 5G, and AI-driven SEC financial reporting software, today announced the launch of its Deterministic AI Forms Auto-Populate Engine, an enterprise document platform designed to transform repetitive manual document processing into fully autonomous electronic workflows. This Engine enables organizations to upload raw business documents from multiple sources and automatically identify, </v>
+        <v>HOUSTON, Sept. 15, 2026 /PRNewswire/ -- New Math Data, an AWS consulting partner focused on production AI, agentic systems, and modern data platforms, announced today that it has achieved AWS Premier Tier Services Partner status in the AWS Partner Network (APN), the highest tier available...</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="str">
-        <v>ALIMENTATION COUCHE-TARD ANNOUNCES AGREEMENT TO ACQUIRE CONTROLLING STAKE IN ŻABKA GROUP AND LAUNCHES VOLUNTARY TENDER OFFER</v>
+        <v>APHEUM releases Alfred Ehrhardt’s “Nautilus - Muscheln und Schnecken”</v>
       </c>
       <c r="B946" t="str">
-        <v>2026-07-31</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C946" t="str">
-        <v>PR Newswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D946" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E946" t="str">
-        <v>https://www.prnewswire.com/news-releases/alimentation-couche-tard-announces-agreement-to-acquire-controlling-stake-in-abka-group-and-launches-voluntary-tender-offer-302839695.html</v>
+        <v>https://pressat.co.uk/releases/apheum-releases-alfred-ehrhardts-nautilus-muscheln-und-schnecken-02501d96c18d97caa7faeb423ea39012/</v>
       </c>
       <c r="F946" t="str">
-        <v>Transaction Represents Largest Acquisition In Couche-Tard History And Establishes Controlling Position In One Of Europe's Leading Convenience And Digital Retail Platforms LAVAL, Québec, July 31, 2026 /PRNewswire/ -- Alimentation Couche-Tard Inc. ("Couche-Tard") (TSX: ATD), a global leader...</v>
+        <v>Tuesday 15 September, 2026 A curated digital collection brings together 31 photographs from one of Alfred Ehrhardt’s key bodies of work, with an APHEUM Frame M featuring the collection permanently on display at the Alfred Ehrhardt Stiftung in Berlin. Stuttgart/Berlin, September 10, 2026 - Together with the Alfred Ehrhardt Stiftung, APHEUM is releasing Nautilus - Muscheln und Schnecken (Nautilus - Shells and Snails), a collection of 31 black-and-white photographs created between 1938 and 1941. The collection brings an important body of work by the Bauhaus-influenced photographer to APHEUM in a curated digital format. An APHEUM Frame M featuring the collection will remain on permanent display at the Alfred Ehrhardt Stiftung in Berlin. A subject explored across decades Alfred Ehrhardt (1901-1</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="str">
-        <v>FCPT Announces Sale-Leaseback of a Sun Auto Tire &amp; Service Property for $2.5 Million</v>
+        <v>Three 121 Mining Investment Events Named B2i Digital Featured Conferences</v>
       </c>
       <c r="B947" t="str">
-        <v>2026-07-31</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C947" t="str">
-        <v>mlpr-businesswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D947" t="str">
-        <v>Finance, Real Estate, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E947" t="str">
-        <v>https://finance.yahoo.com/real-estate/articles/fcpt-announces-sale-leaseback-sun-013300264.html</v>
+        <v>https://www.newmediawire.com/news/three-121-mining-investment-events-named-b2i-digital-featured-conferences-7089631</v>
       </c>
       <c r="F947" t="str">
-        <v>MILL VALLEY, Calif., July 31, 2026--Four Corners Property Trust (NYSE:FCPT), a real estate investment trust primarily engaged in the ownership and acquisition of high-quality, net-leased restaurant and retail properties ("FCPT" or the "Company"), is pleased to announce the acquisition of a Sun Auto Tire &amp; Service property for $2.5 million via sale-leaseback. The property is located in a highly trafficked corridor in North Carolina and corporate-operated under a long-term, triple net lease with a</v>
+        <v>B2i Digital Provides Marketing Support for the BHP Xplor x 121 Mining Investment Showcase in New York on September 17, 121 Global Online on October 13 and 14, and 121 London on November 23 and 24 Focused Networking Sessions Put Mining Company Management Teams in Front of Institutional Investors, Family Offices and Private Equity Groups NEW YORK, NY - September 15, 2026 ( NEWMEDIAWIRE ) - B2i Digital, Inc. is featuring 121 Mining Investment's New York, Global Online and London events as B2i Digital Featured Conferences and providing marketing support for all three. The mining companies at those events get B2i Digital's media network and investor community behind them. B2i Digital's community is built on micro- and small-cap investors across sectors. Putting them in front of 121's participat</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" t="str">
-        <v>Q2 Earnings: Andy Jassy on what's driving Amazon Ads growth</v>
+        <v>General Mills Named to 3BL’s 2026 100 Best Corporate Citizens List for 18th Consecutive Year</v>
       </c>
       <c r="B948" t="str">
-        <v>2026-07-31</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C948" t="str">
-        <v>mlpr-amazon</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D948" t="str">
-        <v>Finance, AI, Retail, Media</v>
+        <v>Retail</v>
       </c>
       <c r="E948" t="str">
-        <v>https://www.aboutamazon.com/news/company-news/amazon-ceo-andy-jassy-amazon-ads-growth-q2-2026-earnings?utm_source=rss</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/general-mills-named-3bl-2026-161500110.html</v>
       </c>
       <c r="F948" t="str">
-        <v>Amazon Ads generated $19.8 billion of revenue in Q2, up 26% year over year, powered by AI tools, conversational shopping, and multi-sport streaming strategies.</v>
+        <v>MINNEAPOLIS, September 15, 2026--General Mills has been named to 3BL’s 2026 100 Best Corporate Citizens list for the 18th consecutive year, ranking No. 5 in the Consumer Staples category.</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" t="str">
-        <v>Q2 Earnings: Andy Jassy on Amazon Stores growth, delivery speed, and AI shopping</v>
+        <v>Stagwell Agencies Assembly and MONO Team Up with Hypebeast to Bring ...</v>
       </c>
       <c r="B949" t="str">
-        <v>2026-07-31</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C949" t="str">
-        <v>mlpr-amazon</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D949" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E949" t="str">
-        <v>https://www.aboutamazon.com/news/company-news/amazon-ceo-andy-jassy-stores-growth-ai-shopping-q2-2026-earnings?utm_source=rss</v>
+        <v>https://pr-inside.com/stagwell-agencies-assembly-and-mono-team-up-with-hypebeast-to-bring-r5223189.htm</v>
       </c>
       <c r="F949" t="str">
-        <v>Amazon CEO Andy Jassy on how the Stores team is expanding selection, delivering at record speeds, growing Grocery and Pharmacy, and using AI to make shopping even easier.</v>
+        <v>(PR-inside.com) Fashion label Luar uses blue agave leather in runway collection, merging the cultural caches of liquor and fashion to build consumer awareness NEW YORK CITY, NY / ACCESS Newswire / September 15, 2026 / Assembly, the global omnichannel media agency for award-winning tequila Lunazul, and MONO, Lunazul's creative agency of record, today announced Once in a Lunazul, a new campaign with fashion label Luar built around agave leather. In collaboration with editorial partner Hypebeast, Luar debuted the collection during its New York Fashion Week Spring/Summer runway show. Once in a Lunazul launches as brands increasingly look to authentically connect with target audiences ..</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" t="str">
-        <v>NeuroOne Releases CNS Drug Delivery White Paper Ahead of Planned Fiscal Year-End Availability of the StereoCED™ Platform</v>
+        <v>Stagwell Agencies Assembly and MONO Team Up with Hypebeast to Bring Agave Leather to the Runway for Lunazul Tequila - A New York Fashion Week First</v>
       </c>
       <c r="B950" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C950" t="str">
-        <v>NewMediaWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D950" t="str">
-        <v>Finance, SaaS, Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E950" t="str">
-        <v>https://www.newmediawire.com/news/neuroone-releases-cns-drug-delivery-white-paper-ahead-of-planned-fiscal-year-end-availability-of-the-stereoced-tm-platform-7088093</v>
+        <v>https://www.newswire.com/news/stagwell-agencies-assembly-and-mono-team-up-with-hypebeast-to-bring-agave</v>
       </c>
       <c r="F950" t="str">
-        <v xml:space="preserve">White Paper Highlights How StereoCED™ is Designed to Address Key Barriers to the Scalable Commercial Delivery of Brain Therapeutics Through a Streamlined Robotic-Assisted Workflow Device Availability for Research and Investigational Clinical Studies Expected by Fiscal Year-End EDEN PRAIRIE, MINN. - July 30, 2026 ( NEWMEDIAWIRE ) - NeuroOne Medical Technologies Corporation (Nasdaq: NMTC) (“NeuroOne” or the “Company”), a medical technology company dedicated to transforming the surgical diagnosis and treatment of neurological disorders, today announced the release of a new white paper titled “StereoCED™ - A Scalable Platform for CNS Drug Delivery”. The white paper can be downloaded from the Scientific Resources section of www.nmtc1.com or, click here . The white paper highlights how advances </v>
+        <v>Fashion label Luar uses blue agave leather in runway collection, merging the cultural caches of liquor and fashion to build consumer awareness</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" t="str">
-        <v>Regentis Biomaterials (RGNT) Targets $3B Cartilage Repair Market with Cell-Free Gelrin C</v>
+        <v>HEADS OF STATE BOOKS SERIES by Authors Dr. Frederic Teboul and Thierry Pastor Sold to Brick Tower Press Represented by Agent Alan Morell of Creative Management Partners LLC (CMP)</v>
       </c>
       <c r="B951" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C951" t="str">
         <v>NewMediaWire</v>
       </c>
       <c r="D951" t="str">
-        <v>Finance, Healthcare, Retail</v>
+        <v>Retail, Education</v>
       </c>
       <c r="E951" t="str">
-        <v>https://www.newmediawire.com/news/regentis-biomaterials-rgnt-targets-3b-cartilage-repair-market-with-cell-free-gelrin-c-7088092</v>
+        <v>https://www.newmediawire.com/news/heads-of-state-books-series-by-authors-dr-frederic-teboul-and-thierry-pastor-sold-to-brick-tower-press-represented-by-agent-alan-morell-of-creative-management-partners-llc-cmp-7089630</v>
       </c>
       <c r="F951" t="str">
-        <v>LOS ANGELES, CA - July 30, 2026 ( NEWMEDIAWIRE ) - Regentis Biomaterials (NYSE American: RGNT) is positioning its Gelrin C hydrogel as a practical regenerative medicine solution for cartilage damage that could help address the substantial clinical and economic burden associated with knee osteoarthritis (“OA”). Gelrin C is a cell-free, off-the-shelf hydrogel administered in a single 10-minute procedure, designed to support cartilage regeneration while avoiding the multiple surgeries, specialized laboratory processing and higher costs associated with some cell-based therapies. With approximately 470,000 knee cartilage repair procedures performed annually in the U.S., representing an estimated $3 billion market, the company believes Gelrin C could offer a more scalable approach that fits exis</v>
+        <v>- Publishing Date set for United Nations General Assembly 81st Session NYC Meeting September 8-28, 2026 BEVERLY HILLS, CA - September 15, 2026 ( NEWMEDIAWIRE ) - Announced today, HEADS OF STATE BOOKS SERIES by Authors Dr. Frederic Teboul and Thierry Pastor sold to Brick Tower Press represented by Agent Alan Morell of Creative Management Partners LLC (CMP). CMP plans to adapt the books to DocuSeries, Documentary and Feature Films. Said Authors Dr. Frederic Teboul and Thierry Pastor: THE HEADS OF STATE BOOKS SERIES will consist of UNBREAKABLE, with reference featuring President Donald Trump and THE LION OF ISRAEL with reference featuring Prime Minister Benjamin Netanyahu, ADVOCACY FOR PEACE with reference featuring General Wesley K. Clark (Ret.). When we concluded our engagement of General C</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" t="str">
-        <v>REAL TIME WITH BILL MAHER July 31 Episode Lineup</v>
+        <v>The Coca‑Cola System: A 140-year Legacy That Continues to Deliver for America</v>
       </c>
       <c r="B952" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C952" t="str">
         <v>WebWire</v>
       </c>
       <c r="D952" t="str">
         <v>Retail</v>
       </c>
       <c r="E952" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=358364</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360523</v>
       </c>
       <c r="F952" t="str">
-        <v>REAL TIME WITH BILL MAHER continues FRIDAY, JULY 31 (10:00-11:00 p.m. ET/7:00-8:00 p.m. PT) on HBO and will be available to stream on HBO Max. Allowing Maher to offer his unique perspective on contemporary issues, the show continues with its opening monologue, one-on-one interviews with notable guests, roundtable discussions with panelists, and its signature &amp;#8220;New Rules.&amp;#8221; - - This week features a one-on-one interview with Erin Brockovich, consumer advocate, environmental activist, and f... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=358364</v>
+        <v>For 140 years, as consumer tastes have evolved, The Coca-Cola Company has expanded from one iconic beverage into a portfolio of approximately 200 brands across sparkling soft drinks, waters and hydration, coffee and tea, juices, dairy and plant-based drinks for every taste, occasion and generation. - - In the United States, products including Coca-Cola, Coca-Cola Zero Sugar, Diet Coke, Sprite, Gold Peak, Powerade, Dasani, smartwater, BODYARMOR, Minute Maid, Simply and fairlife are a part of... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360523</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" t="str">
-        <v>Greenland Energy (GLND) Positions Jameson Project Within Growing Focus on Energy Security</v>
+        <v>Ecom Ratings Releases Updated Sellvia Assessment, Cites Integrated Platform Design in 9.2/10 Score</v>
       </c>
       <c r="B953" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C953" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D953" t="str">
-        <v>Finance, Energy, Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E953" t="str">
-        <v>https://www.newmediawire.com/news/greenland-energy-glnd-positions-jameson-project-within-growing-focus-on-energy-security-7088091</v>
+        <v>https://www.newsfilecorp.com/release/313981/Ecom-Ratings-Releases-Updated-Sellvia-Assessment-Cites-Integrated-Platform-Design-in-9.210-Score</v>
       </c>
       <c r="F953" t="str">
-        <v>LOS ANGELES, CA - July 30, 2026 ( NEWMEDIAWIRE ) - Greenland Energy (NASDAQ: GLND) , an energy company focused on Greenland’s Jameson Land Basin, is gaining increased attention as geopolitical tensions and concerns surrounding the Strait of Hormuz underscore the importance of energy security and diversified oil supply sources. The company is advancing exploration in Greenland’s Jameson Land Basin, where it has an agreement that could allow it to earn up to a 70% interest by funding exploration activities, including two planned wells. With field preparation and infrastructure planning underway for the targeted 2026 drilling program, Greenland Energy is positioning its fully financed frontier exploration project against a backdrop of heightened interest in new energy sources outside traditio</v>
+        <v>Irvine, California--(Newsfile Corp. - September 15, 2026) - Ecom Ratings, an ecommerce platform research and ratings resource, announced the publication of an updated editorial assessment of Sellvia, assigning the platform an overall score of 9.2 out of 10. The review evaluates Sellvia across platform features, ease of use, value, support, pricing and the structure of its digital-commerce environment.Ecom RatingsTo view an enhanced version of this graphic, please...</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" t="str">
-        <v>Mitsubishi Motors Opens First U.S. Gallery Dealership, Introducing Modernized Retail Sales Experience</v>
+        <v>Buywander, Auction Marketplace for Returned Goods, Raises $21M in Series A Funding</v>
       </c>
       <c r="B954" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C954" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D954" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E954" t="str">
-        <v>https://www.prnewswire.com/news-releases/mitsubishi-motors-opens-first-us-gallery-dealership-introducing-modernized-retail-sales-experience-302839396.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/buywander-auction-marketplace-returned-goods-150000527.html</v>
       </c>
       <c r="F954" t="str">
-        <v>Grand opening held today in conjunction with state, county, city officials in attendance First-of-its-kind dealership facility now open in partnership with Murfreesboro, Tenn.-based City Auto Mitsubishi Immersive showroom experience brings Mitsubishi Motors to high-traffic retail...</v>
+        <v>SEATTLE, September 15, 2026--Buywander, the auction-based marketplace for returned and overstocked retail inventory, today announced its $21M Series A funding round, bringing the company's lifetime funding to $28M. The round was led by Madrona Venture Group and Inspired Capital. Previous investors include Triple Impact Capital, Silence Ventures, Data Tech Fund and Animal Capital, along with a group of angel investors.</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" t="str">
-        <v>Datavault AI (DVLT) Expands DataMEDS Licensing Agreement Into Commercial Healthcare</v>
+        <v>Nexxus Capital Acquires Assets of Another Top Amazon Aggregator</v>
       </c>
       <c r="B955" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C955" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D955" t="str">
-        <v>Finance, Crypto, AI, Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E955" t="str">
-        <v>https://www.newmediawire.com/news/datavault-ai-dvlt-expands-datameds-licensing-agreement-into-commercial-healthcare-7088088</v>
+        <v>https://www.prnewswire.com/news-releases/nexxus-capital-acquires-assets-of-another-top-amazon-aggregator-302879241.html</v>
       </c>
       <c r="F955" t="str">
-        <v xml:space="preserve">LOS ANGELES, CA - July 30, 2026 ( NEWMEDIAWIRE ) - Datavault AI (NASDAQ: DVLT) expanded its definitive licensing agreement with DataMeds AI Inc. to extend its PharmacyChain blockchain-related technology beyond pharmaceutical distribution into commercial healthcare, healthspan and wellness applications. The expanded relationship is designed to support patient-controlled health data access, monetization and real-world asset tokenization across pharmacy, medical, laboratory and wearable device environments, leveraging a behavioral healthcare patent portfolio focused on medical logistics, IoT population health and AI-driven remote patient monitoring. Under the amended agreement, Datavault AI will receive common shares representing approximately 19.9% of DataMEDS’ outstanding common stock upon </v>
+        <v>CLEARWATER, Fla., Sept. 15, 2026 /PRNewswire/ -- Nexxus Capital, LLC, a leading ecommerce acquirer and operations company, today announces the finalization of a transaction originally completed in February 2026, marking the successful closing of brand assets from a major Amazon...</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" t="str">
-        <v>VIKING® Car Care Surpasses 100,000 TikTok Followers Through Entertainment-Driven Brand Building</v>
+        <v>BHG Financial Renews Relationship with LendingTree, Bringing Personal ...</v>
       </c>
       <c r="B956" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C956" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D956" t="str">
-        <v>Retail, Automotive, Media</v>
+        <v>Retail</v>
       </c>
       <c r="E956" t="str">
-        <v>https://www.prweb.com/releases/viking-car-care-surpasses-100-000-tiktok-followers-through-entertainment-driven-brand-building-302839328.html</v>
+        <v>https://pr-inside.com/bhg-financial-renews-relationship-with-lendingtree-bringing-personal-r5223105.htm</v>
       </c>
       <c r="F956" t="str">
-        <v>Milestone reflects growing consumer engagement with entertaining automotive content, authentic product demonstrations, and innovative car care solutions. ST. LOUIS, July 30, 2026 /PRNewswire-PRWeb/ -- VIKING® Car Care, a trusted leader in automotive appearance accessories, announced that...</v>
+        <v>(PR-inside.com) Two established leaders in consumer finance build on decades of experience to expand access to larger personal loans and provide consumers with greater financial flexibility DAVIE, FL / ACCESS Newswire / September 15, 2026 / BHG Financial, the leader in unsecured personal loan solutions, today announced a renewed relationship with LendingTree, bringing its personal loan solutions of up to $250,000 with terms as long as ten years to qualified LendingTree customers. The collaboration expands financing options for six-figure earners who need more than a typical small-dollar personal loan to consolidate large debt, fund major expenses and create more financial breathing room. The ..</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" t="str">
-        <v>Vadzo Imaging Launches the Innova-544CRE 5MP Color Low Power GigE Camera with Onsemi AR0544 HDR Sensor and Wake-on-Motion Technology.</v>
+        <v>BHG Financial Renews Relationship with LendingTree, Bringing Personal Loans up to $250,000 to Qualified Customers</v>
       </c>
       <c r="B957" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C957" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D957" t="str">
         <v>Retail</v>
       </c>
       <c r="E957" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-launches-the-innova-544cre-5mp-color-low-power-gige-22836169</v>
+        <v>https://www.newswire.com/news/bhg-financial-renews-relationship-with-lendingtree-bringing-personal-22860431</v>
       </c>
       <c r="F957" t="str">
-        <v>Vadzo Imaging introduces the Innova-544CRE, a 5MP color low-power GigE camera product built on the Onsemi AR0544 CMOS sensor and engineered for networked machine vision, robotics guidance, retail monitoring, and edge surveillance deployments where Wake on Motion power management, near-infrared sensitivity, and up to 100 dB dynamic range determine which camera product survives long-term multi-node PoE installations.</v>
+        <v>Two established leaders in consumer finance build on decades of experience to expand access to larger personal loans and provide consumers with greater financial flexibility</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" t="str">
-        <v>Wrap Technologies (WRAP) Builds Global Momentum as It Expands the WrapShield™ Public Safety Platform</v>
+        <v>Rancher’s Premium Smokehouse Partners With Houchens Food Group to Expand Across Its Vast Retail Footprint</v>
       </c>
       <c r="B958" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C958" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D958" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E958" t="str">
-        <v>https://www.newmediawire.com/news/wrap-technologies-wrap-builds-global-momentum-as-it-expands-the-wrapshield-tm-public-safety-platform-7088085</v>
+        <v>https://finance.yahoo.com/small-business/articles/rancher-premium-smokehouse-partners-houchens-135800265.html</v>
       </c>
       <c r="F958" t="str">
-        <v xml:space="preserve">Regulatory clarity: ATF Ruling 2026-2, effective July 2, 2026, classified the BolaWrap(R) 150 as a federally recognized instrument of restraint rather than a firearm or “any other weapon” - which may remove longstanding procurement barriers across law enforcement, corrections, and government markets and is helping agencies move from extended evaluation toward department-wide programs. Counter-drone sensing: A strategic transaction with Israeli AI sensing company Frenel Imaging Ltd. gives WRAP exclusive U.S. and NATO distribution rights to Division of Focal Plane (“DoFP”) polarimetric sensing technology, which detects drones by their physical light-scattering signatures rather than radio-frequency emissions - enabling detection, the company says, even after a drone stops transmitting. WRAP </v>
+        <v>DALLAS, September 15, 2026--Rancher’s Premium Smokehouse, the nation’s fastest-growing national smoked sausage brand, has partnered with Houchens Food Group to bring its authentic Texas smokehouse flavors to shoppers across Houchens’ expansive retail network beginning in October.</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" t="str">
-        <v>Amidst Supply Chain Complexity, Consumer Product Brands Find Efficiency With Genimex's Integrated Design and Manufacturing Services</v>
+        <v>DinkyBalls™ Appoints Ventura Brand Licensing as Exclusive EMEA Licensing Representative for expansion and launch at Brand Licensing Europe 2026</v>
       </c>
       <c r="B959" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C959" t="str">
-        <v>PRWeb</v>
+        <v>PR.com</v>
       </c>
       <c r="D959" t="str">
         <v>Retail</v>
       </c>
       <c r="E959" t="str">
-        <v>https://www.prweb.com/releases/amidst-supply-chain-complexity-consumer-product-brands-find-efficiency-with-genimexs-integrated-design-and-manufacturing-services-302839321.html</v>
+        <v>https://www.pr.com/press-release/979007</v>
       </c>
       <c r="F959" t="str">
-        <v>For consumer product brands seeking companies that handle both product design and manufacturing, Genimex delivers end-to-end manufacturing. The company guides brands from initial concept through final production, with expert teams who have over five decades of experience across thousands...</v>
+        <v>DinkyBalls™, the character-based pickleball lifestyle brand, has appointed Ventura Brand Licensing as its exclusive EMEA licensing representative. Working with global agency Westbridge Licensing, Ventura will expand DinkyBalls into new consumer product categories and launch the international program at Brand Licensing Europe 2026. [PR.com]</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" t="str">
-        <v>VERAXA Biotech (VRXA) Strengthens Scientific Leadership as New CSO Takes the Helm in Advancing BiTAC® Cancer Therapy Platform</v>
+        <v>Theory Wellness Announces New St. Paul, Minnesota Recreational Cannabis ...</v>
       </c>
       <c r="B960" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C960" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D960" t="str">
-        <v>Finance, SaaS, Healthcare, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E960" t="str">
-        <v>https://www.newmediawire.com/news/veraxa-biotech-vrxa-strengthens-scientific-leadership-as-new-cso-takes-the-helm-in-advancing-bitac-r-cancer-therapy-platform-7088082</v>
+        <v>https://pr-inside.com/theory-wellness-announces-new-st-paul-minnesota-recreational-cannabis-r5223082.htm</v>
       </c>
       <c r="F960" t="str">
-        <v>The company has appointed antibody therapeutics specialist Dr. Christoph Erkel as Chief Scientific Officer. The leadership change comes as the company advances its proprietary BiTAC(R) technology platform toward clinical development. VERAXA is building a diversified oncology pipeline that includes conditionally active T-cell engagers, bispecific ADCs and other engineered antibody therapeutics. Recent regulatory feedback from Germany’s Paul-Ehrlich-Institute has provided additional clarity for development of the company’s lead BiTAC(R)-TCE program. Investors are watching companies developing next-generation immunotherapies that seek to improve efficacy while reducing treatment-related toxicity. LOS ANGELES, CA - July 30, 2026 ( NEWMEDIAWIRE ) - VERAXA Biotech (NASDAQ: VRXA) , an emerging le</v>
+        <v>(PR-inside.com) New St. Paul Theory location brings on-site cannabis cultivation into view, offering guests a rare look at the plant from grow room to storefront. ST. PAUL, MN / ACCESS Newswire / September 15, 2026 / Theory Wellness, an employee-owned cannabis company known for thoughtful retail, high-quality products, and a deep respect for the plant, today announced the opening of its first Minnesota dispensary. Located at 1915 Suburban Avenue in St. Paul, the new dispensary will hold its public grand opening on Tuesday, September 15, 2026. In its all-new experiential retail space, Theory will grow and produce products directly on site and offer ..</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" t="str">
-        <v>Prudent Growth Partners Announces Purchase of Comotara Center in Kansas</v>
+        <v>Pet Toys Are the Top Cause of Injury and Death of Pets, New Center for Pet Safety Report Finds</v>
       </c>
       <c r="B961" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C961" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D961" t="str">
-        <v>Finance, Real Estate, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E961" t="str">
-        <v>https://www.prnewswire.com/news-releases/prudent-growth-partners-announces-purchase-of-comotara-center-in-kansas-302839239.html</v>
+        <v>https://www.prweb.com/releases/pet-toys-are-the-top-cause-of-injury-and-death-of-pets-new-center-for-pet-safety-report-finds-302876150.html</v>
       </c>
       <c r="F961" t="str">
-        <v>CHAPEL HILL, N.C., July 30, 2026 /PRNewswire/ -- Prudent Growth Partners, LLC, a private equity real estate investment firm based in Chapel Hill, North Carolina, has completed its $7.9 million acquisition of Comotara Center, a 55,650-square-foot neighborhood retail center located in...</v>
+        <v>New research reveals how unregulated toy materials are harming pets and what pet owners can do right now WASHINGTON, Sept. 15, 2026 /PRNewswire-PRWeb/ -- Center for Pet Safety (CPS), the non-profit research and advocacy organization dedicated to consumer and companion animal safety,...</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" t="str">
-        <v>Uphold Launches Instant Crypto-Backed Loans through Exactly DeFi Protocol ...</v>
+        <v>Kettlebell Kings Co-Founder Chad Price Joins Hyperwear to Lead Sales &amp;amp; Strategic Growth</v>
       </c>
       <c r="B962" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C962" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D962" t="str">
-        <v>Crypto, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E962" t="str">
-        <v>https://pr-inside.com/uphold-launches-instant-crypto-backed-loans-through-exactly-defi-protocol-r5206467.htm</v>
+        <v>https://www.prweb.com/releases/kettlebell-kings-co-founder-chad-price-joins-hyperwear-to-lead-sales--strategic-growth-302876142.html</v>
       </c>
       <c r="F962" t="str">
-        <v>(PR-inside.com) SAN FRANCISCO, CA / ACCESS Newswire / July 30, 2026 /Uphold, the modern infrastructure provider for on-chain financial services, announces the introduction of instant cash loans against crypto holdings offered through the Exactly DeFi Protocol. Uphold's retail customers in the U.S. can now borrow against their cryptocurrency portfolio, without selling any assets, by depositing their Bitcoin, Ethereum, XRP, or USDC as collateral on the Exactly Protocol. U.S. customers can borrow against their crypto without having to sell their assets Deposit Bitcoin, Ethereum, XRP or USDC as collateral Loans are available in minutes with no credit checks Repayment timelines are flexible and users can defer ..</v>
+        <v>Two-time Inc. 5000 fitness equipment company adds experienced industry entrepreneur as it expands commercial fitness, specialty retail, sports performance and its science-informed approach to product innovation. AUSTIN, Texas, Sept. 15, 2026 /PRNewswire-PRWeb/ -- Hyperwear, a leader in...</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" t="str">
-        <v>High Tide Closes Acquisition of Northern Helm, Adding Four Retail Cannabis Stores in Ontario</v>
+        <v>AWS and Salesforce Put CRM Data, AI Agents, and Model Choice Into the Tools Teams Use Every Day</v>
       </c>
       <c r="B963" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C963" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-salesforce</v>
       </c>
       <c r="D963" t="str">
-        <v>Finance, Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E963" t="str">
-        <v>https://www.prnewswire.com/news-releases/high-tide-closes-acquisition-of-northern-helm-adding-four-retail-cannabis-stores-in-ontario-302839334.html</v>
+        <v>https://www.salesforce.com/news/stories/aws-salesforce-enterprise-ai-expansion/</v>
       </c>
       <c r="F963" t="str">
-        <v>CALGARY, AB, July 30, 2026 /PRNewswire/ -- High Tide Inc. ("High Tide" or the "Company") (Nasdaq: HITI) (TSXV: HITI) (FSE: 2LYA), the high-impact, retail-forward enterprise built to deliver real-world value across every component of cannabis, announced today, further to its press release...</v>
+        <v>New integrations bring Salesforce data, context, and actions into Amazon Quick, AWS agents into Slack, and Agent2Agent (A2A) support for real-time, bidirectional voice between Agentforce Voice and Amazon Connect Customer — putting AI where customers work, grounded in data they trust, without requiring migrations.  Amazon Web Services (AWS) and Salesforce today announced an expanded collaboration […]</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" t="str">
-        <v>/C O R R E C T I O N -- Eileen Inc./</v>
+        <v>Kindred Reaches Milestone of Half a Million Nights Swapped, Marking a New Era For The Travel Industry</v>
       </c>
       <c r="B964" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C964" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D964" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E964" t="str">
-        <v>https://www.prnewswire.com/news-releases/eileen-a-leading-last-mile-retail-intelligence-platform-that-tells-cpg-brands-what-is-actually-on-their-shelf-generates-notable-initial-momentum-with-latest-oversubscribed-pre-seed-round-revenue-growth-of-105-in-q2--35-000--a-302838460.html</v>
+        <v>https://www.prnewswire.com/news-releases/kindred-reaches-milestone-of-half-a-million-nights-swapped-marking-a-new-era-for-the-travel-industry-302878071.html</v>
       </c>
       <c r="F964" t="str">
-        <v>In the news release, Eileen, A Leading Last Mile Retail Intelligence Platform That Tells CPG Brands What Is Actually On Their Shelf, Generates Notable Initial Momentum with Latest Oversubscribed Pre-Seed Round, Revenue Growth of 105% in Q2, 35,000 + Active Shoppers Within Network Across...</v>
+        <v>Growth Signals a Broader Shift in Changing Consumer Behavior, as Rising Costs Push Travelers Toward Community-Driven Alternatives SAN FRANCISCO, Sept. 15, 2026 /PRNewswire/ -- Kindred, the global home swapping platform, today announced surpassing 500,000 nights swapped on the platform...</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" t="str">
-        <v>Ascendant Network Announces Comprehensive Sponsor Lineup for the Inaugural SHOWCASE: World’s First Retail + Commerce Media Upfront</v>
+        <v>MacPaw Launches Leebry to Help Overstretched Teams Automate Routine IT Work</v>
       </c>
       <c r="B965" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C965" t="str">
-        <v>mlpr-businesswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D965" t="str">
-        <v>Retail</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E965" t="str">
-        <v>https://finance.yahoo.com/media-advertising/articles/ascendant-network-announces-comprehensive-sponsor-172900373.html</v>
+        <v>https://www.prnewswire.com/news-releases/macpaw-launches-leebry-to-help-overstretched-teams-automate-routine-it-work-302877740.html</v>
       </c>
       <c r="F965" t="str">
-        <v>NEW YORK, July 30, 2026--Today, Ascendant Network announced a comprehensive lineup of presenting sponsors for SHOWCASE: the world’s first retail + commerce media upfront, taking place on Wednesday, September 2, 2026, at The Times Center in New York City. Bringing together the world’s most powerful buyers and media networks, the inaugural retail media upfront event features a roster of category-leading presenting sponsors spanning across national and regional grocery, discount, drugstore, departm</v>
+        <v>After two decades focused on consumer software, MacPaw expands into enterprise AI with Leebry, helping businesses reduce repetitive IT work and devote more time to strategic work KYIV, Ukraine, Sept. 15, 2026 /PRNewswire/ -- MacPaw, a global technology company, today announced the launch...</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" t="str">
-        <v>Cursor Launches Benchmark Partners Program with AWS, BCG, Databricks, McKinsey, NVIDIA, and Snowflake to Deliver First Referenceable Enterprise AI Adoption Stack</v>
+        <v>Cheetah Net Supply Chain Service Inc. Enters into Agreement to Acquire JoyPak Supply LLC</v>
       </c>
       <c r="B966" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C966" t="str">
-        <v>mlpr-businesswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D966" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E966" t="str">
-        <v>https://finance.yahoo.com/technology/ai/articles/cursor-launches-benchmark-partners-program-170200827.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/15/3361970/0/en/cheetah-net-supply-chain-service-inc-enters-into-agreement-to-acquire-joypak-supply-llc.html</v>
       </c>
       <c r="F966" t="str">
-        <v>SAN FRANCISCO, July 30, 2026--Cursor, a leading multi-model AI coding platform, today announced the launch of Cursor Benchmark Partners. This global cohort brings together six of the world’s leading technology, infrastructure, data, and services firms, including Amazon Web Services (AWS), BCG, Databricks, McKinsey, NVIDIA, and Snowflake, to work alongside Cursor to help enterprise customers adopt and scale AI software development across their organizations.</v>
+        <v>IRVINE, Calif., Sept. 15, 2026 (GLOBE NEWSWIRE) -- Cheetah Net Supply Chain Service Inc. (“Cheetah” or the “Company”) (Nasdaq CM: CTNT) today announced that it has entered into a Membership Interest Purchase Agreement (the “Agreement”) to acquire 100% of the membership interests of JoyPak Supply LLC (“JoyPak”), a Nevada limited liability company, primarily engaged in the sale of consumer, beauty, personal care and other everyday-use products, from a Delaware limited liability company and a Texas limited liability company (collectively, the “Sellers”) (the “Acquisition”).</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" t="str">
-        <v>Diamond Veneer Travel Jewelry Announces New Wholesale Partnership Program for Luxury Spa Boutiques and Hotels Gift Shops</v>
+        <v>Study Finds Healthcare Concern Jumps From 31% to 74% After Federal ...</v>
       </c>
       <c r="B967" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C967" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D967" t="str">
         <v>Retail</v>
       </c>
       <c r="E967" t="str">
-        <v>https://www.pr.com/press-release/975181</v>
+        <v>https://pr-inside.com/study-finds-healthcare-concern-jumps-from-31-to-74-after-federal-r5223038.htm</v>
       </c>
       <c r="F967" t="str">
-        <v>“We are excited to partner with properties that value innovation and guest comfort,” said Yaacov Hassidim, Founder of Diamond Veneer. “Our memo program removes barriers to retail success, so spa directors can focus on what matters most: creating an unforgettable atmosphere.” He added: “Our jewelry collections offer partners exceptional profit margins of up to 5x, pairing luxury aesthetics with the [PR.com]</v>
+        <v>(PR-inside.com) Black Book's national consumer study finds nearly one-third would borrow, delay care or skip treatment if annual household healthcare costs increased by $1,000; full report available complimentary to industry stakeholders and media. WASHINGTON, D.C. / ACCESS Newswire / September 15, 2026 / Black Book Research today announced the publication of "The $40 Trillion Healthcare Question: National Healthcare Consumer Awareness, Expectations &amp; Household Resilience Study," examining how Americans understand and believe they would experience the healthcare consequences of sustained federal fiscal pressure. The Q3 2026 study reports online and panel findings from 1,500 U.S. adults age 18 and older in Q3. The study ..</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" t="str">
-        <v>XL Enterprises Expands Custom and Private-Label Leather Goods for Corporate Gifting and Retail</v>
+        <v>Study Finds Healthcare Concern Jumps From 31% to 74% After Federal Debt Connection Is Explained</v>
       </c>
       <c r="B968" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C968" t="str">
-        <v>Express Press Release</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D968" t="str">
         <v>Retail</v>
       </c>
       <c r="E968" t="str">
-        <v>https://express-press-release.net/news/2026/07/30/1764635</v>
+        <v>https://www.newswire.com/news/study-finds-healthcare-concern-jumps-from-31-to-74-after-federal-debt</v>
       </c>
       <c r="F968" t="str">
-        <v>Kolkata, India, 2026-07-30 — /EPR Network/ — XL Enterprises, a leather goods manufacturer and exporter based in Kolkata, is expanding its custom and private-label offering to [read full press release...]</v>
+        <v>Black Book's national consumer study finds nearly one-third would borrow, delay care or skip treatment if annual household healthcare costs increased by $1,000; full report available complimentary to industry stakeholders and media.</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" t="str">
-        <v>Concrete Grinding Sydney: Benefits for Retail Spaces</v>
+        <v>U.S. Polo Assn. Taps David Swetman as Global Design Lead, Men's and ...</v>
       </c>
       <c r="B969" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C969" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D969" t="str">
         <v>Retail</v>
       </c>
       <c r="E969" t="str">
-        <v>https://express-press-release.net/news/2026/07/30/1764541</v>
+        <v>https://pr-inside.com/u-s-polo-assn-taps-david-swetman-as-global-design-lead-men-s-and-r5223019.htm</v>
       </c>
       <c r="F969" t="str">
-        <v>Sydney, Australia, 2026-07-30 — /EPR Network/ — Retail environments need flooring that looks professional, performs reliably and remains safe under constant foot traffic. Concrete grinding [read full press release...]</v>
+        <v>(PR-inside.com) Former Abercrombie &amp; Fitch Menswear Leader Joins U.S. Polo Assn. to Advance Global Growth and Elevate Brand Worldwide WEST PALM BEACH, FL / ACCESS Newswire / September 15, 2026 / U.S. Polo Assn.® , the official sports brand of the United States Polo Association (USPA), with a multi-billion-dollar global footprint and distribution in more than 190 countries through over 1,200 retail stores worldwide, today announced the appointment of David Swetman as Global Design Lead, Men's and Boys', further strengthening the sports brand's Global Product Leadership Team as U.S. Polo Assn. continues its worldwide expansion and evolution. U.S. Polo Assn. continues to expand ..</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" t="str">
-        <v>360 ADVANCED HELPS TEAMWORK COMMERCE TRANSFORM COMPLIANCE INTO A COMPETITIVE ADVANTAGE WITH INTEGRATED SOC 1®, SOC 2®, AND ISO 27001 PROGRAM</v>
+        <v>U.S. Polo Assn. Taps David Swetman as Global Design Lead, Men's and Boys' as Brand Targets $4 Billion in Global Retail Sales</v>
       </c>
       <c r="B970" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C970" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D970" t="str">
-        <v>SaaS, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E970" t="str">
-        <v>https://www.prnewswire.com/news-releases/360-advanced-helps-teamwork-commerce-transform-compliance-into-a-competitive-advantage-with-integrated-soc-1-soc-2-and-iso-27001-program-302839131.html</v>
+        <v>https://www.newswire.com/news/u-s-polo-assn-taps-david-swetman-as-global-design-lead-men-s-and-boys-22859053</v>
       </c>
       <c r="F970" t="str">
-        <v>ST. PETERSBURG, Fla., July 30, 2026 /PRNewswire/ -- 360 Advanced, a leading cybersecurity and compliance firm, today announced the completion of an integrated compliance program for Teamwork Commerce, a retail management platform serving high-end fashion brands, multinational enterprises,...</v>
+        <v>Former Abercrombie &amp;amp; Fitch Menswear Leader Joins U.S. Polo Assn. to Advance Global Growth and Elevate Brand Worldwide</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" t="str">
-        <v>Bonita Funeral Services by AAA Cremations Prioritize Comfort, Care, and Simplicity</v>
+        <v>UNLOCKD Adds Third Brand to Growing Portfolio With Binding Agreement to Acquire 1ENERGY</v>
       </c>
       <c r="B971" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C971" t="str">
-        <v>Express Press Release</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D971" t="str">
-        <v>Retail</v>
+        <v>Finance, SaaS, Energy, Retail, Healthcare</v>
       </c>
       <c r="E971" t="str">
-        <v>https://express-press-release.net/news/2026/07/30/1764124</v>
+        <v>https://www.newmediawire.com/news/unlockd-adds-third-brand-to-growing-portfolio-with-binding-agreement-to-acquire-1energy-7089602</v>
       </c>
       <c r="F971" t="str">
-        <v>San Diego, CA, 2026-07-30 — /EPR Network/ — During one of life&amp;#8217;s most emotional moments, families deserve compassionate guidance, transparent support, and dignified care. AAA [read full press release...]</v>
+        <v>Developed Functional Energy Platform Adds Brand, Formulations, IP and Creative Assets as UNLOCKD Continues Building Its Consumer Wellness Portfolio LANCASTER, PA - September 15, 2026 ( NEWMEDIAWIRE ) - BitFrontier Capital Holdings, Inc., doing business as UNLOCKD Inc. (OTCID: BFCH) (“UNLOCKD” or the “Company”), today announced that it has entered into a binding Letter of Intent with XSBEV LLC and entrepreneur and brand strategist Christian Struzan to acquire substantially all assets associated with the 1ENERGY brand and functional energy-shot platform. Subject to closing, 1ENERGY will become the third brand platform in the UNLOCKD portfolio, joining revenue-generating Ancient Extracts and EVERMIND, the Company’s pre-revenue functional wellness platform being prepared for commercialization.</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" t="str">
-        <v>Nancy Brown Earns National Recognition for Nonprofit Leadership and Impact</v>
+        <v>Fast Moving Consumer Goods Welcomes Trybe Spirits to Its FMCG Incubator ...</v>
       </c>
       <c r="B972" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C972" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D972" t="str">
-        <v>Retail, Healthcare</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E972" t="str">
-        <v>https://www.newmediawire.com/news/nancy-brown-earns-national-recognition-for-nonprofit-leadership-and-impact-7088064</v>
+        <v>https://pr-inside.com/fast-moving-consumer-goods-welcomes-trybe-spirits-to-its-fmcg-incubator-r5223015.htm</v>
       </c>
       <c r="F972" t="str">
-        <v>DALLAS - July 30, 2026 ( NEWMEDIAWIRE ) - Nancy Brown, chief executive officer of the American Heart Association, has again been recognized as one of the most influential leaders in healthcare. Brown has been named to The NonProfit Times 29th annual Power and Influence Top 50 . The NonProfit Times Power and Influence Top 50 list honors leaders who have distinguished themselves as initiators and innovators. This marks the 11th time that the publication has recognized Brown for her leadership. Brown’s professional journey with the Association began in 1986 in Michigan. In July 2026, the Association celebrates her 40 years of service and leadership advancing its lifesaving mission. She ascended to the role of CEO in 2008, earning a reputation for her relentless ability to build impactful part</v>
+        <v>(PR-inside.com) Fast Moving Consumer Goods, Inc. expands its national FMCG incubator with Trybe Spirits, a premium spirits brand positioned to leverage FMCG's commercialization, distribution, and brand development platform. SAN DIEGO, CA / ACCESS Newswire / September 15, 2026 / Fast Moving Consumer Goods, Inc. (OTCID:GGII), the nation's first fast moving consumer goods incubator, announces the addition of Trybe Spirits as its newest incubated brand. Trybe Spirits enters the FMCG portfolio as a premium spirits brand focused on delivering high-quality products supported by compelling branding, national distribution capabilities, and direct-to-consumer growth strategies. Key Highlights Fast Moving Consumer Goods, Inc. (OTC:GGII) adds Trybe Spirits to its ..</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" t="str">
-        <v>Dr. Lee Newcomer, Author of UNMASKED, Signs With Creative Management Partners (CMP) Agent Alan Morell</v>
+        <v>Fast Moving Consumer Goods Welcomes Trybe Spirits to Its FMCG Incubator</v>
       </c>
       <c r="B973" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C973" t="str">
-        <v>NewMediaWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D973" t="str">
-        <v>Healthcare, Retail, Education</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E973" t="str">
-        <v>https://www.newmediawire.com/news/dr-lee-newcomer-author-of-unmasked-signs-with-creative-management-partners-cmp-agent-alan-morell-7088062</v>
+        <v>https://www.newswire.com/news/fast-moving-consumer-goods-welcomes-trybe-spirits-to-its-fmcg-incubator</v>
       </c>
       <c r="F973" t="str">
-        <v xml:space="preserve">CMP Will Work With Dr. Newcomer for His Speaking Engagements, Media Interviews BEVERLY HILLS, CA - July 30, 2026 ( NEWMEDIAWIRE ) - Announced today, Dr. Lee Newcomer, Author of UNMASKED : What I learned About Love, Failure and Reform From Both Sides of the Hospital Bed has signed with Creative Management Partners (CMP) Agent Alan Morell for his book submission to Publishers. Mr. Morell will work with Dr. Newcomer and his Senior Advisor Jennifer S. Wilkov of Your Book Is Your Hook on various opportunities within the sectors of Satellite Media Book Tours, Speaking Engagements, Media and Editorial Interviews. ABOUT Dr. Lee Newcomer: Dr. Lee Newcomer is a nationally recognized health care policy expert, physician, and the first former Chief Medical Officer of UnitedHealthcare. With decades of </v>
+        <v>Fast Moving Consumer Goods, Inc. expands its national FMCG incubator with Trybe Spirits, a premium spirits brand positioned to leverage FMCG's commercialization, distribution, and brand development platform.</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" t="str">
-        <v>APPCC asks Trading Standards to examine whether AFS misled veterinary practices and pet owners</v>
+        <v>New Tampa Bay C3 by CityPASS Ticket Gives Visitors a New Way to Explore the Region</v>
       </c>
       <c r="B974" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C974" t="str">
-        <v>Pressat</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D974" t="str">
         <v>Retail</v>
       </c>
       <c r="E974" t="str">
-        <v>https://pressat.co.uk/releases/appcc-asks-trading-standards-to-examine-whether-afs-misled-veterinary-practices-and-pet-owners-c9137d8d8834d6f16e6b9d4a8f34c311/</v>
+        <v>https://www.newmediawire.com/news/new-tampa-bay-c3-by-citypass-ticket-gives-visitors-a-new-way-to-explore-the-region-7089601</v>
       </c>
       <c r="F974" t="str">
-        <v>Thursday 30 July, 2026 The Association of Private Pet Cemeteries &amp; Crematoria (APPCC) has submitted a formal complaint asking Herefordshire Trading Standards to investigate potential consumer protection concerns surrounding pet cremation services supplied by Animal Funeral Services (AFS), both directly and through veterinary practices. The complaint concerns the information and assurances supplied by AFS. It does not allege that veterinary practices knowingly misrepresented the service or were aware of the conditions shown. APPCC believes some practices may themselves have relied on incomplete or inaccurate information supplied by AFS and may therefore have been placed at risk alongside the families they served. The images apparently taken at AFS appear to show large quantities of bagged a</v>
+        <v>TAMPA, FL - September 15, 2026 ( NEWMEDIAWIRE ) - City Pass, Inc. announces the launch of the Tampa Bay C3® ticket, a new attraction bundle that allows visitors to explore some of the region's most popular experiences while enjoying savings of up to 38% on admission to three top attractions. The Tampa Bay C3® ticket includes admission to any three of six participating attractions, giving visitors the flexibility to create a personalized itinerary with a mix of indoor and outdoor experiences that make it easy to enjoy Tampa Bay in any season. "No two travelers experience a destination the same way," said Megan Allen, president and CEO of City Pass, Inc. "The Tampa Bay C3® ticket gives visitors the freedom to build an itinerary around their interests, whether that's wildlife, marine life, sc</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" t="str">
-        <v>ANJOOL MALDE AWARDS 2026 – DEDICATED TO THE MEMORY OF MATTHEW HALL</v>
+        <v>Coastal Beef LLC Begins Nationwide Air Delivery of USDA-Certified Pasture-Raised Beef</v>
       </c>
       <c r="B975" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C975" t="str">
-        <v>Pressat</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D975" t="str">
-        <v>Healthcare, Retail, Education</v>
+        <v>Retail</v>
       </c>
       <c r="E975" t="str">
-        <v>https://pressat.co.uk/releases/anjool-malde-awards-2026-dedicated-to-the-memory-of-matthew-hall-753e6e452acf310df6545a9be9a93188/</v>
+        <v>https://pressreleasenews.org/pressroom/coastal-beef-llc-begins-nationwide-air-delivery-of-usda-certified-pasture-raised-beef</v>
       </c>
       <c r="F975" t="str">
-        <v>Thursday 30 July, 2026 Set up in 2010 as a legacy to Anjool Maldé (1984-2009) - Jools to his friends - the Trust makes annual awards across several categories with prize money to a selection of the UK’s talented best young individuals with a special edge to their achievements. The Awards encourage all young individuals to 'do well, do good' in their lives and careers. Tom Latchford (of LocalGiving, sponsor of the Anjool Maldé Social Enterprise Award until recently, issued this statement after his move to California): "Anjool had a profound effect on my life. I was younger than him and dreaming of becoming an entrepreneur. I reached out to him for advice as I looked up to him. I asked many people for help in those days. Most were too busy. Anjool wasn’t. He listened. He took an interest. He</v>
+        <v>Coastal Beef LLC launched an e-commerce service shipping USDA-certified, pasture-raised beef nationwide via next-day or two-day air, offering shares, steaks, and other cuts direct to consumers.</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" t="str">
-        <v>Antops Technologies Helps Businesses Adapt to the New Era of AI SEO and Generative Search</v>
+        <v>Hisense Unveils New C3 Projector Family for Immersive Home Entertainment</v>
       </c>
       <c r="B976" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C976" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D976" t="str">
-        <v>AI, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E976" t="str">
-        <v>https://express-press-release.net/news/2026/07/30/1763834</v>
+        <v>https://www.prnewswire.com/news-releases/hisense-unveils-new-c3-projector-family-for-immersive-home-entertainment-302877192.html</v>
       </c>
       <c r="F976" t="str">
-        <v>Bhopal, India, 2026-07-30 — /EPR Network/ — Antops Technologies is helping businesses navigate the rapidly changing digital landscape by implementing advanced SEO strategies designed for [read full press release...]</v>
+        <v>QINGDAO, China, Sept. 15, 2026 /PRNewswire/ -- Hisense, a leading brand in global consumer electronics and home appliances, is expanding its home entertainment portfolio with the new C3 projector family, designed to bring cinema-sized entertainment into everyday life. Showcased at IFA...</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" t="str">
-        <v>AAEON Prioritizes Durability with the Release of New COM Express Type 6 Modules</v>
+        <v>TULA Launches a New Era of Parenting with a Reimagined Brand and Elevated Collection of Baby Carriers</v>
       </c>
       <c r="B977" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C977" t="str">
-        <v>Express Press Release</v>
+        <v>Pressat</v>
       </c>
       <c r="D977" t="str">
-        <v>Healthcare, Real Estate, Energy, Retail, Automotive, Education, Media</v>
+        <v>Retail</v>
       </c>
       <c r="E977" t="str">
-        <v>https://express-press-release.net/news/2026/07/30/1763778</v>
+        <v>https://pressat.co.uk/releases/tula-launches-a-new-era-of-parenting-with-a-reimagined-brand-and-elevated-collection-of-baby-carriers-14adca960db94b90d9e10b51580e179d/</v>
       </c>
       <c r="F977" t="str">
-        <v>AAEON’s latest COM Express Type 6 Modules offer cost-efficient Intel Atom and Processor N-series performance for transportation, signage, and healthcare applications. Taipei, Taiwan,, 2026-07-30 — [read full press release...]</v>
+        <v>Tuesday 15 September, 2026 TULA Launches a New Era of Parenting with a Reimagined Brand and Elevated Collection of Baby Carriers. Where style meets function — introducing a fresh face for Tula and a new generation of elevated carriers and essentials designed for modern parents who dress with intention, without compromising comfort, quality or function. London, 15th September — Leading babywearing brand Tula today announces the relaunch of its award-winning carrier lines — Original, Explore, and Kid — alongside the debut of its bold new brand identity. Together, the new line of prints and the rebrand are designed to empower today's mothers to express themselves and their personal style without sacrificing the comfort and support they rely on while caring for baby. The goal of the rebrand is</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" t="str">
-        <v>FOORIR Introduces AI-Powered Effective In-Store Traffic Analytics to Help Retailers Improve Customer Data Accuracy</v>
+        <v>Hanshow, shopreme, and Lucky cart Unveil a New Smart Cart Solution to Enhance the Shopping Experience and Drive Retail Growth</v>
       </c>
       <c r="B978" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C978" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D978" t="str">
         <v>AI, Retail</v>
       </c>
       <c r="E978" t="str">
-        <v>https://express-press-release.net/news/2026/07/30/1762394</v>
+        <v>https://www.prnewswire.com/news-releases/hanshow-shopreme-and-lucky-cart-unveil-a-new-smart-cart-solution-to-enhance-the-shopping-experience-and-drive-retail-growth-302878639.html</v>
       </c>
       <c r="F978" t="str">
-        <v>Shenzhen, China, 2026-07-30 — /EPR Network/ — Retail businesses are increasingly seeking more accurate ways to understand customer movement and store performance. FOORIR has introduced [read full press release...]</v>
+        <v>PARIS, Sept. 15, 2026 /PRNewswire/ -- Hanshow, a global leader in digital store solutions, today announced the launch of a jointly developed Smart Cart solution with shopreme and Lucky cart. Bringing together AI-powered shopping assistance, precise in-store navigation, self-checkout,...</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" t="str">
-        <v>Instinct Bio Announces Strategic Collaboration With INVITRX to Expand GENREVER Into U.S. and Advance Indonesia Regenerative Medicine Initiatives</v>
+        <v>PXG Welcomes Maki Shinoda as General Manager of PXG Japan</v>
       </c>
       <c r="B979" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C979" t="str">
         <v>NewMediaWire</v>
       </c>
       <c r="D979" t="str">
-        <v>Finance, Retail, Healthcare</v>
+        <v>Retail</v>
       </c>
       <c r="E979" t="str">
-        <v>https://www.newmediawire.com/news/instinct-bio-announces-strategic-collaboration-with-invitrx-to-expand-genrever-into-u-s-and-advance-indonesia-regenerative-medicine-initiatives-7088059</v>
+        <v>https://www.newmediawire.com/news/pxg-welcomes-maki-shinoda-as-general-manager-of-pxg-japan-7089597</v>
       </c>
       <c r="F979" t="str">
-        <v>Collaboration Combines Japanese Product Innovation, U.S. GMP Manufacturing C apabilities and Regenerative Medicine Expertise to Support the Next Phase of Instinct Bio's International Growth NEW YORK, NY and TOKYO, JAPAN - July 30, 2026 ( NEWMEDIAWIRE ) - INSTINCT BIO TECHNICAL COMPANY HOLDINGS INC. (Nasdaq: BIOT) ("Instinct Bio" or the "Company") today announced that its subsidiaries, Instinct Brothers Co., Ltd. and Artisans Production Co., Ltd., have entered into a Memorandum of Agreement (the "MOA") with Invitrx Therapeutics, Inc.("INVITRX"), establishing a strategic framework to advance two proposed workstreams: (i) the manufacture and sale of GENREVER cosmetic products in the United States and (ii) the potential supply of concentrated exosomes and conditioned media for clinics and an i</v>
+        <v>Maki Joins PXG to Lead Overall Operations in Japan, Including Financial Performance, Strategic Direction, and Market Growth SCOTTSDALE, AZ - September 15, 2026 ( NEWMEDIAWIRE ) - PXG (Parsons Xtreme Golf), the high-performance golf equipment and apparel company founded by American entrepreneur and philanthropist Bob Parsons, today announced the appointment of Maki Shinoda as General Manager of PXG Japan. In this role, Shinoda will lead PXG’s business in Japan, overseeing sales, retail, operations, and marketing to further strengthen the company’s performance and expand its connection with golfers across the market. PXG currently serves golfers throughout Japan through a network of authorized retail partners, complemented by its flagship PXG Aoyama location in Tokyo. Together, these channel</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" t="str">
-        <v>Virtuix Lands Tesla as First Omni One Enterprise Customer, Signaling Major Push into Humanoid Robotics</v>
+        <v>CaoCao Among First to Integrate with Doubao Mobile Assistant, Takes Early Lead in “AI + On-Device” Ecosystem</v>
       </c>
       <c r="B980" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C980" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D980" t="str">
-        <v>Finance, Retail, Automotive, Gaming</v>
+        <v>AI, Retail</v>
       </c>
       <c r="E980" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/30/3336154/0/en/Virtuix-Lands-Tesla-as-First-Omni-One-Enterprise-Customer-Signaling-Major-Push-into-Humanoid-Robotics.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/15/3361678/0/en/caocao-among-first-to-integrate-with-doubao-mobile-assistant-takes-early-lead-in-ai-on-device-ecosystem.html</v>
       </c>
       <c r="F980" t="str">
-        <v>AUSTIN, Texas, July 30, 2026 (GLOBE NEWSWIRE) -- Virtuix Holdings Inc. (NASDAQ: VTIX) has taken a decisive step into the industrial sector with the sale of an Omni One Enterprise system to Tesla’s Optimus humanoid robot division. The purchase, announced July 27, 2026, marks Virtuix’s first confirmed enterprise sale into one of the world’s most closely watched robotics programs, signaling a significant evolution for full-body simulation technology beyond consumer gaming.</v>
+        <v>With AI agent smartphones featuring Doubao Mobile Assistant Consumer Edition set to launch soon, Doubao Mobile Assistant Consumer Edition officially launch</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" t="str">
-        <v>ClickSeek Shares Expert Insights on Choosing the Top Advertising Agencies in Bangalore for Business Growth</v>
+        <v>Prime Big Deal Days 2026: Early deals you can shop right now</v>
       </c>
       <c r="B981" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C981" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D981" t="str">
         <v>Retail</v>
       </c>
       <c r="E981" t="str">
-        <v>https://express-press-release.net/news/2026/07/30/1763743</v>
+        <v>https://www.aboutamazon.com/news/retail/prime-big-deal-days-2026-best-deals-amazon?utm_source=rss</v>
       </c>
       <c r="F981" t="str">
-        <v>Bengaluru, India, 2026-07-30 — /EPR Network/ — As businesses compete for consumer attention across digital platforms, advertising has evolved beyond brand visibility to become a critical [read full press release...]</v>
-[...2 lines deleted...]
-    <row r="982">
+        <v>Prime members can start saving ahead of Prime Big Deal Days 2026, returning October 6–7, with deals on devices, Kindle, Amazon Music, and more.</v>
+      </c>
+    </row>
+    <row r="982" xml:space="preserve">
       <c r="A982" t="str">
-        <v>Beyond the Game: SnapFresh Founder Jessie Zhang Visits New York to Explore the Future of DIY Innovation</v>
+        <v>Lukfook Jewellery First Enters the UK Market with Grand Opening of New Shop in Westfield Stratford City, London</v>
       </c>
       <c r="B982" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-15</v>
       </c>
       <c r="C982" t="str">
-        <v>Send2Press</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D982" t="str">
-        <v>Retail, Gaming</v>
+        <v>Finance, Real Estate, Retail, Automotive</v>
       </c>
       <c r="E982" t="str">
-        <v>https://www.send2press.com/wire/beyond-the-game-snapfresh-founder-jessie-zhang-visits-new-york-to-explore-the-future-of-diy-innovation/</v>
-[...2 lines deleted...]
-        <v>NEW YORK, N.Y., July 30, 2026 (SEND2PRESS NEWSWIRE) -- As global attention turned toward the United States during the FIFA World Cup season, SnapFresh Founder Jessie Zhang embarked on a meaningful journey to New York to gain firsthand insights into the U.S. market, consumer lifestyles, and the future of DIY innovation.</v>
+        <v>https://www.acnnewswire.com/press-release/english/110090/</v>
+      </c>
+      <c r="F982" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sept 15, 2026 - (ACN Newswire) - Luk Fook Holdings (International) Limited (“Lukfook” or the “Group”) (Stock Code: 0590) is pleased to announce the grand opening of Lukfook Jewellery’s Shop at Westfield Stratford City, London, on 10 September. The grand opening ceremony featured guests of honour including Ms. Joey Ko, Director of the HKTDC for the UK, Nordics &amp; Ireland, Ms. Amy Lowe, Deputy General Manager of Unibail-Rodamco-Westfield Group, Mr. Tony Hurley, Operations and Estate Manager of Unibail-Rodamco-Westfield Group. They were accompanied by Ms. Wong Hau Yeung, Shirley, Executive Director and Chief Operating Officer of Lukfook Group, Mr. Cheung Cheuk Kin, Billy, Senior Business Director of the Group, Mr. Cheung Chi Keung, Darwin, Property Director of the Group, Mr. Ricky Yiu, United Kingdom District Manager of Lukfook Jewellery, and Ms. Evana Wong, Head of Westfield Stratford City Shop to unveil the new shop with all distinguished guests.
+Mr. Wong Wai Sheung, Chairman and Chief Executive Officer of Lukfook Group, said, “The Group set a new three-year strategic plan last year with the goal of expanding into three new overseas markets. As a core hub in Europe, the United Kingdom gathers international tourists and local consumers with high purchasing power, offering enormous market potential that serves as a key driver to realise this plan. Looking ahead, the Group will continue to explore potential European markets, refine its regional retail network, capitalise on market opportunities, and further implement its corporate vision of 'Brand of Hong Kong, Sparkling the World’.”
+Westfield Stratford City is situated in a highly vibrant core neighborhood of London, boasting a prime location that integrates fashion, dining, and social experiences, making it immensely popular among local consumers and tourists alike. The Group believes that, leveraging the shopping center's strong foot traffic advantage, this cooperation will generate significant synergy to showcase Lukfook Jewellery's exquisite craftsmanship and brand appeal to a broader audience of United Kingdom and international consumers.
+Address:
+Unit SU2037, Westfield Stratford City, Montfichet Road, Olympic Park, London, E201EJ, United Kingdom
+ Ms. Wong Hau Yeung, Shirley, Executive Director and Chief Operating Officer of Lukfook Group (4th right), Ms. Joey Ko, Director of the HKTDC for the UK, Nordics &amp; Ireland (4th left), Ms. Amy Lowe, Deputy General Manager, Unibail-Rodamco-Westfield Group (3rd right), Mr. Tony Hurley, Operations and Estate Manager of Unibail-Rodamco-Westfield Group (3rd left), Mr. Cheung Cheuk Kin, Billy, Senior Business Director of Lukfook Group (2nd right), Mr. Cheung Chi Keung, Darwin (2nd left), Property Director of the Group, Mr. Ricky Yiu, United Kingdom District Manager of Lukfook Jewellery (1st right) and Ms. Evana Wong, Head of Westfield Stratford City Shop (1st left), officiated the ribbon-cutting ceremony
+About Luk Fook Holdings (International) Limited (Stock Code: 0590)
+The Group, founded by a group of experienced jewellery specialists, is one of the leading jewellery retailers in Hong Kong, China and Chinese Mainland. With the first Lukfook Jewellery shop established in North Point, Hong Kong in 1991, it has always been upholding the service motto of “Exquisite Craftsmanship, Quality Services and Customer Orientation”. In May 1997, the Group was listed on the Main Board of the Stock Exchange of Hong Kong Limited. We principally engage in the sourcing, designing, wholesaling, trademark licensing and retailing of a variety of gold and platinum jewellery and gem-set jewellery products. Through multi-brand strategy to cater to the needs of different customers, the Group’s brands, including Lukfook Jewellery, 3DG Jewellery, Heirloom Fortune, Lukfook Joaillerie, Goldstyle, and Love LUKFOOK JEWELLERY, currently have a total of around 2,900 points of sale in 14 countries and regions, crafting the finest jewellery and providing quality services for customers. The Group will continue to identify new business opportunities in the international market and actively pursue further development in China and overseas markets in response to its corporate vision, “Brand of Lukfook, Sparkling the World”.
+For more information, please visit the official website of Lukfook Group at www.lukfook.com.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" t="str">
-        <v>Florida Law Firm Raises Consumer Privacy Concerns Over Website Tracking, Live Chat Recording, and Data Collection</v>
+        <v>Dr. Annie's “The Giving Children” Resonates With Amazon Readers Through a Story of Family, Empathy, and Gratitude</v>
       </c>
       <c r="B983" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-14</v>
       </c>
       <c r="C983" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D983" t="str">
-        <v>Real Estate, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E983" t="str">
-        <v>https://www.prnewswire.com/news-releases/florida-law-firm-raises-consumer-privacy-concerns-over-website-tracking-live-chat-recording-and-data-collection-302838881.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=360484</v>
       </c>
       <c r="F983" t="str">
-        <v>PLANTATION, Fla., July 30, 2026 /PRNewswire/ -- Johnson | Dalal, a Florida intellectual property and data privacy law firm, is raising concerns about how consumer data may be collected, recorded, shared, and monetized when people use websites, live chat tools, apps, and platforms. The...</v>
+        <v>Amazon readers are sharing positive reviews of Dr. Annie &amp;#39;s &amp;#8220;The Giving Children,&amp;#8221; recognizing its exploration of generosity and intergenerational bonds. The story brings a grandfather together with his grandchildren as he shares a childhood memory involving a tree that once stood tall and has since become a stump. - - Andrea Cercado noted the book&amp;#39;s portrayal of how gestures can bring lasting value. &amp;#8220;It&amp;#39;s the kind of story that reminds you how powerful small acts of care can be, and... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=360484</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" t="str">
-        <v>Reach3 Insights Launches AI Listening to Help Brands Understand How Generative AI Makes Brand Product Recommendations</v>
+        <v>AMAZON TEAMSTERS RALLY FOR DELIVERY PROTECTION ACT</v>
       </c>
       <c r="B984" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-14</v>
       </c>
       <c r="C984" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D984" t="str">
-        <v>AI, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E984" t="str">
-        <v>https://www.prnewswire.com/news-releases/reach3-insights-launches-ai-listening-to-help-brands-understand-how-generative-ai-makes-brand-product-recommendations-302838830.html</v>
+        <v>https://www.prnewswire.com/news-releases/amazon-teamsters-rally-for-delivery-protection-act-302878181.html</v>
       </c>
       <c r="F984" t="str">
-        <v>Research solution combines Reach3's expertise in immersive consumer research with AI analysis to reveal how recommendations vary by audience and buying context CHICAGO, July 30, 2026 /PRNewswire/ -- Reach3 Insights today announced AI Listening, a research solution that helps organizations...</v>
-[...2 lines deleted...]
-    <row r="985">
+        <v>Teamsters Demand City Council Pass Logistics Reform Ordinance CHICAGO, Sept. 14, 2026 /PRNewswire/ -- Hundreds of Amazon Teamsters in Chicago will be joined by local elected officials and labor and civil society coalition allies for a rally on Tuesday, September 15. The workers will be...</v>
+      </c>
+    </row>
+    <row r="985" xml:space="preserve">
       <c r="A985" t="str">
-        <v>Leading Sports Goods Retailer Expands Investment in Bridgeline's HawkSearch ...</v>
+        <v>Chervon Names Matthew H. DeFeo as Senior Vice President of Sales, Training and Recruiting</v>
       </c>
       <c r="B985" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-14</v>
       </c>
       <c r="C985" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D985" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E985" t="str">
-        <v>https://pr-inside.com/leading-sports-goods-retailer-expands-investment-in-bridgeline-s-hawksearch-r5206334.htm</v>
-[...5 lines deleted...]
-    <row r="986">
+        <v>https://www.acnnewswire.com/press-release/english/110081/</v>
+      </c>
+      <c r="F985" t="str" xml:space="preserve">
+        <v xml:space="preserve">NAPERVILLE, IL, Sept 15, 2026 - (ACN Newswire) - Matthew DeFeo joins Chervon as Senior Vice President of Sales, Training, and Recruiting effective September 14, 2026, reporting to CEO Joe Galli.
+Matthew DeFeo brings more than four decades of experience in the power tool and outdoor power equipment industry. He has an exceptional track record in building and leading large sales organizations, channel marketing teams, and training and development teams. DeFeo is widely recognized as a world-class leader in the campus recruiting of high potential graduates. He has built out impressive in-store sales coverage teams, end user marketing teams, campus recruiting teams, and training teams with an intense focus on key account alignment.
+A hallmark of DeFeo's remarkable career is his mentorship and development of recent college graduates. His dynamic and inspired leadership has mentored hundreds who have flourished in their subsequent highly-successful careers.
+DeFeo's career began at Black and Decker (B&amp;D) in 1987 where he rapidly advanced through a succession of sales and marketing roles over 19 years. He was one of the original members who created and launched the DeWalt PRO power tool business in 1992.
+DeFeo was recognized as a consistent performer throughout his time at B&amp;D / Dewalt. In 2006, Matt joined Techtronic Industries (TTI) as Vice President of Sales responsible for recruiting, building, and managing a vast network of sales representatives. He ultimately was promoted to the position of Group President of Sales, Training, Recruiting and Human Resources. DeFeo's leadership was instrumental in building both the Milwaukee and Ryobi power tool brands at TTI.
+DeFeo helped build and scale a sales organization of more than 2,300 people across the United States and Mexico. He also played a central role in shaping TTI's talent development strategy including launching the company's training systems.
+"Matt DeFeo is widely recognized as a powerful and inspiring senior executive leader. His addition will help catalyze our next phase of exciting growth at Chervon," said Joe Galli, CEO of Chervon.
+"I am incredibly excited to join Chervon. The company's obsessive customer-centricity is a perfect match for my philosophy in building businesses," said Matt DeFeo. "Their advanced cordless technology and new product development capabilities all present an extraordinary opportunity for long-term growth."
+ABOUT CHERVON
+Chervon North America is part of a global total solution provider specializing in R&amp;D, manufacturing, testing, sales, and after-sales service of power tools and outdoor power equipment (OPE).
+Guided by user-centric innovation, the Company operates an integrated business model supported by global sales and distribution networks. Chervon's portfolio includes EGO, FLEX, SKIL, and DEVON, serving industrial, professional, and consumer markets globally.
+Better Tools. Better World.
+Chervon is committed to delivering superior products to users worldwide through continuous innovation and strives to become a global leader in power tools and OPE in the lithium-ion, intelligent, and digital era.
+PR Contact:
+Corporate Communications: CorpComm@na.chervongroup.com
+SOURCE: Chervon
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="986" xml:space="preserve">
       <c r="A986" t="str">
-        <v>VenHub Highlights Proprietary AI, Robotics and Autonomous Retail Technology, Smart Store Expansion and Growth Pipeline</v>
+        <v>Chervon Names Jeffrey P. Campbell Senior Vice President of Industrial Commercial Sales</v>
       </c>
       <c r="B986" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-14</v>
       </c>
       <c r="C986" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D986" t="str">
-        <v>Finance, AI, SaaS, Real Estate, Retail</v>
+        <v>Retail, Automotive</v>
       </c>
       <c r="E986" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/30/3336046/0/en/VenHub-Highlights-Proprietary-AI-Robotics-and-Autonomous-Retail-Technology-Smart-Store-Expansion-and-Growth-Pipeline.html</v>
-[...2 lines deleted...]
-        <v>LAS VEGAS, July 30, 2026 (GLOBE NEWSWIRE) -- VenHub Global, Inc. (NASDAQ: VHUB) (“VenHub” or the “Company”), a leader in fully autonomous Smart Store technology, today provided a corporate update highlighting continued execution of its growth strategy, expanding deployment opportunities, and the strength of its proprietary AI, robotics, computer vision, autonomous retail software, and smart infrastructure technology platform. Supported by a growing portfolio of patent-pending intellectual property, VenHub's proprietary technologies are designed to create meaningful barriers to entry and position the Company as a leader in the rapidly growing autonomous retail industry.</v>
+        <v>https://www.acnnewswire.com/press-release/english/110078/</v>
+      </c>
+      <c r="F986" t="str" xml:space="preserve">
+        <v xml:space="preserve">NAPERVILLE, IL, Sept 15, 2026 - (ACN Newswire) - Jeffrey P. Campbell joins Chervon as Senior Vice President of Industrial Commercial Sales effective Monday, September 14, 2026, reporting to CEO Joe Galli.
+Campbell joins Chervon with 25 years of exceptional executive leadership experience in the professional tool industry. He has built and led high-performance sales and channel marketing teams, developed strategic key account partnerships and has consistently driven strong growth across all professional and automotive channels of distribution. In his new role, Campbell will lead Chervon's Industrial / Commercial Sales network serving the many professional and automotive tool channels.
+"Jeff brings an impressive and unmatched combination of professional and automotive channel sales leadership, channel management, customer partnership skills and organizational development," said Joe Galli, CEO of Chervon. "His exhaustive command of our channels, key accounts, and users, combined with his deep understanding of our aftersales service requirements and channel marketing expertise will be instrumental as we accelerate our company's growth in the years ahead."
+Campbell started his career at Porter Cable Pro Power Tools in 1990 and rose through a series of increasingly responsible positions until being named Vice President of Sales. In 2003, Campbell was named Vice President of Sales for the Irwin/Lenox Professional Tool Group. Campbell then was a Senior Vice President of Sales and Marketing at Werner Ladder before joining the Apex Tool Group as Executive Vice President of Professional Tool Sales.
+"Chervon has built an exceptional foundation of brands, products, and core competencies, and I am extremely excited about the opportunity ahead," said Campbell. "The company's combination of advanced cordless technology and thriving product development system combined with a maniacal focus on customers all provide a massive opportunity for future growth."
+ABOUT CHERVON
+Chervon North America is part of a global total solution provider specializing in R&amp;D, manufacturing, testing, sales, and after-sales service of power tools and outdoor power equipment (OPE).
+Guided by user-centric innovation, the Company operates an integrated business model supported by global sales and distribution networks. Chervon's portfolio includes EGO, FLEX, SKIL, and DEVON, serving industrial, professional, and consumer markets globally.
+Better Tools. Better World.
+Chervon is committed to delivering superior products to users worldwide through continuous innovation and strives to become a global leader in power tools and OPE in the lithium-ion, intelligent, and digital era.
+PR Contact:
+Corporate Communications: CorpComm@na.chervongroup.com
+SOURCE: Chervon
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" t="str">
-        <v>Brand Urban Accelerates Growth, Adds Marquee Leadership Team as Firm Enters Next Chapter</v>
+        <v>BHU Foods Enters a New Era With 2026 Relaunch of Better-for-you Snacks!</v>
       </c>
       <c r="B987" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-14</v>
       </c>
       <c r="C987" t="str">
-        <v>mlpr-prnewswire-wire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D987" t="str">
-        <v>Real Estate, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E987" t="str">
-        <v>https://www.prnewswire.com/news-releases/brand-urban-accelerates-growth-adds-marquee-leadership-team-as-firm-enters-next-chapter-302834303.html</v>
+        <v>https://www.prnewswire.com/news-releases/bhu-foods-enters-a-new-era-with-2026-relaunch-of-better-for-you-snacks-302878085.html</v>
       </c>
       <c r="F987" t="str">
-        <v>Retail real estate advisory firm strengthens senior leadership and broadens national reach with the addition of Alvarez &amp; Marsal Property Solutions team NEW YORK, July 30, 2026 /PRNewswire/ -- Brand Urban, the New York City-based national retail real estate advisory firm, today announced...</v>
+        <v>The relaunched snack company is expanding its retail footprint on the West Coast with a refreshed identity created around clean, plant-based, better-for-you snacking. BETHLEHEM, Pa., Sept. 14, 2026 /PRNewswire/ -- BHU Foods, the better-for-you snack company created on the belief that...</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" t="str">
-        <v>Feed.fm Reports 300% Growth in New Customer ARR as Music Becomes a Core Feature for AI-Era Apps</v>
+        <v>CHIPOTLE APPOINTS SABIR SAMI TO ITS BOARD OF DIRECTORS</v>
       </c>
       <c r="B988" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-14</v>
       </c>
       <c r="C988" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D988" t="str">
-        <v>Finance, AI, Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E988" t="str">
-        <v>https://www.prnewswire.com/news-releases/feedfm-reports-300-growth-in-new-customer-arr-as-music-becomes-a-core-feature-for-ai-era-apps-302838657.html</v>
+        <v>https://www.prnewswire.com/news-releases/chipotle-appoints-sabir-sami-to-its-board-of-directors-302878092.html</v>
       </c>
       <c r="F988" t="str">
-        <v>AI platforms, connected devices, and consumer apps are turning to Feed.fm to launch licensed music experiences that increase engagement, strengthen differentiation, and create new recurring revenue opportunities. SAN FRANCISCO, July 30, 2026 /PRNewswire-PRWeb/ -- Feed.fm, the leading...</v>
+        <v>NEWPORT BEACH, Calif., Sept. 14, 2026 /PRNewswire/ -- Chipotle Mexican Grill (NYSE:CMG) today announced a new addition to its board of directors, Sabir Sami, effective immediately. Sabir Sami brings more than 30 years of global consumer and restaurant industry experience, including 16...</v>
       </c>
     </row>
     <row r="989">
       <c r="A989" t="str">
-        <v>PharmaCielo Announces 2026 Year-End Results</v>
+        <v>Galaxy and astronaut themes anchor the custom space kippah release from iKippahs</v>
       </c>
       <c r="B989" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-14</v>
       </c>
       <c r="C989" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D989" t="str">
         <v>Retail</v>
       </c>
       <c r="E989" t="str">
-        <v>https://www.newsfilecorp.com/release/307203/PharmaCielo-Announces-2026-YearEnd-Results</v>
+        <v>https://pressreleasenews.org/pressroom/galaxy-and-astronaut-themes-anchor-the-custom-space-kippah-release-from-ikippahs</v>
       </c>
       <c r="F989" t="str">
-        <v>All figures in Canadian dollars ($) unless otherwise specifiedToronto, Ontario and Rionegro, Colombia--(Newsfile Corp. - July 30, 2026) - PharmaCielo Ltd. (TSXV: PCLO) (OTC Pink: PCLOF) ("PharmaCielo" or the "Company"), the Canadian parent of PharmaCielo Colombia Holdings S.A.S., Colombia's premier cultivator and producer of dried flower and food and medicinal grade cannabis and extracts for the natural pharmaceuticals and consumer products market, today announced its audited financial results...</v>
+        <v>iKippahs launches a Custom Space Kippah collection with astronaut and galaxy designs for STEM celebrations and space enthusiasts, available now in New York.</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" t="str">
-        <v>Greene Concepts Expands Walmart Presence as Be Water(TM) Unites Premium Hydration and Positive Living</v>
+        <v>D-Wave Quantum (QBTS) Finalizes Definitive Agreement With U.S. Department of Commerce for Up to $100M to Accelerate U.S. Leadership in Quantum Computing</v>
       </c>
       <c r="B990" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-14</v>
       </c>
       <c r="C990" t="str">
-        <v>Newswire.com</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D990" t="str">
-        <v>SaaS, Retail</v>
+        <v>Finance, SaaS, Retail</v>
       </c>
       <c r="E990" t="str">
-        <v>https://www.newswire.com/news/greene-concepts-expands-walmart-presence-as-be-water-tm-unites-premium</v>
+        <v>https://www.newmediawire.com/news/d-wave-quantum-qbts-finalizes-definitive-agreement-with-u-s-department-of-commerce-for-up-to-100m-to-accelerate-u-s-leadership-in-quantum-computing-7089573</v>
       </c>
       <c r="F990" t="str">
-        <v>Greene Concepts expands Walmart distribution of Be Water while growing its beverage manufacturing platform, private-label services, and retail partnerships.</v>
+        <v>LOS ANGELES, CA - September 14, 2026 ( NEWMEDIAWIRE ) - D-Wave Quantum Inc. (NASDAQ: QBTS) (“D-Wave” or the “Company”), the only dual-platform quantum computing company providing both annealing and gate-model systems, software and services, announced the execution of a definitive agreement with the U.S. Department of Commerce based on the previously announced Letter of Intent. D-Wave now has access to up to $100 million of U.S. CHIPS and Science Act funding. “We’re grateful to the U.S. government for this award to D-Wave and for the leadership it is demonstrating in advancing quantum innovation,” said Dr. Alan Baratz, CEO of D-Wave. “The Administration has made clear that U.S. quantum leadership will require not only breakthrough research, but also the ability to scale, commercialize and m</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" t="str">
-        <v>Red Meat Market Insights into Clean-Label and Premium Products</v>
+        <v>Regentis Biomaterials (RGNT) Advances GelrinC as a Potential New Approach to Knee Cartilage Repair</v>
       </c>
       <c r="B991" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-14</v>
       </c>
       <c r="C991" t="str">
-        <v>Express Press Release</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D991" t="str">
-        <v>Retail</v>
+        <v>Healthcare, Retail, Education</v>
       </c>
       <c r="E991" t="str">
-        <v>https://express-press-release.net/news/2026/07/30/1765101</v>
+        <v>https://www.newmediawire.com/news/regentis-biomaterials-rgnt-advances-gelrinc-as-a-potential-new-approach-to-knee-cartilage-repair-7089572</v>
       </c>
       <c r="F991" t="str">
-        <v>The Red Meat Market continues to expand as rising global populations, changing dietary habits, increasing disposable incomes, and evolving consumer preferences fuel demand for high-quality protein products. [read full press release...]</v>
+        <v>Researchers across the field, from Duke University to Mayo Clinic, are increasingly focused on restoring damaged cartilage rather than simply managing the symptoms associated with its loss. Regentis Biomaterials’ GelrinC is designed to support the body’s natural cartilage-regeneration process through a gradual, controlled repair environment. Early clinical data has provided encouraging evidence for GelrinC, which already has approval in Europe, while an FDA-authorized pivotal trial is advancing its development toward potential U.S. approval. LOS ANGELES, CA - September 14, 2026 ( NEWMEDIAWIRE ) - A knee that once carried a runner through marathons or a hiker up a steep mountainside can be sidelined by a single defect in cartilage. More broadly, nearly a half-million Americans end up with k</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" t="str">
-        <v>Talcott Financial Group Announces $6 Billion Reinsurance Transaction with Lincoln Financial</v>
+        <v>How Amazon is helping after back-to-back earthquakes in Venezuela</v>
       </c>
       <c r="B992" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-14</v>
       </c>
       <c r="C992" t="str">
-        <v>mlpr-businesswire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D992" t="str">
         <v>Retail</v>
       </c>
       <c r="E992" t="str">
-        <v>https://finance.yahoo.com/healthcare/articles/talcott-financial-group-announces-6-114000980.html</v>
+        <v>https://www.aboutamazon.com/news/community/amazon-response-venezuela-earthquakes-2026?utm_source=rss</v>
       </c>
       <c r="F992" t="str">
-        <v>HARTFORD, Conn., July 30, 2026--Talcott Financial Group ("Talcott"), an international life insurance group providing comprehensive risk solutions for customers across the retirement and insurance industry, today announced a $6.3 billion reinsurance transaction with Lincoln Financial, a trusted provider of retail life and annuity solutions and workplace benefits.</v>
+        <v>Amazon is supporting nonprofits on the ground and delivering relief supplies after devastating quakes hit northern Venezuela.</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" t="str">
-        <v>Auxly to Report Second Quarter 2026 Financial Results on August 13, 2026</v>
+        <v>Greenland Mines (GRML) Key Points to Watch Include Rare Earths Closing, Drill Results and Growing AnorTech Stake</v>
       </c>
       <c r="B993" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-14</v>
       </c>
       <c r="C993" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D993" t="str">
-        <v>Retail</v>
+        <v>Finance, Retail</v>
       </c>
       <c r="E993" t="str">
-        <v>https://www.prnewswire.com/news-releases/auxly-to-report-second-quarter-2026-financial-results-on-august-13-2026-302838709.html</v>
+        <v>https://www.newmediawire.com/news/greenland-mines-grml-key-points-to-watch-include-rare-earths-closing-drill-results-and-growing-anortech-stake-7089570</v>
       </c>
       <c r="F993" t="str">
-        <v>TORONTO, July 30, 2026 /PRNewswire/ -- Auxly Cannabis Group Inc. (TSX: XLY) (OTCQB: CBWTF) ("Auxly" or the "Company"), a leading consumer packaged goods company in the cannabis products market, today announced that it will report financial results for its second quarter ended June 30,...</v>
+        <v>Completion of Sarfartoq acquisition announced following formal approval from Greenland government. The 2026 Skaergaard field season is now in its active phase and should generate results before the Arctic season ends. An updated Sarfartoq resource estimate is in progress, and AnorTech stake option is worth tracking closely. LOS ANGELES, CA - September 14, 2026 ( NEWMEDIAWIRE ) - Every small-cap mining stock eventually reaches a stretch where several catalysts line up in close succession. That stretch turns a quiet chart into something worth watching closely. For Greenland Mines (NASDAQ: GRML) that stretch is now. Four items are converging: the close of its rare earths acquisition following government approval, the end of a live Arctic drilling season, a pending resource update and an optio</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" t="str">
-        <v>Delota Reports Financial Results for the Year Ended March 31, 2026</v>
+        <v>Consumer Watchdog Asks Court to Halt New Tariffs as Refund System Leaves Consumers Behind</v>
       </c>
       <c r="B994" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-14</v>
       </c>
       <c r="C994" t="str">
-        <v>mlpr-newsfile</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D994" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail</v>
       </c>
       <c r="E994" t="str">
-        <v>https://www.newsfilecorp.com/release/307253/Delota-Reports-Financial-Results-for-the-Year-Ended-March-31-2026</v>
+        <v>https://www.prnewswire.com/news-releases/consumer-watchdog-asks-court-to-halt-new-tariffs-as-refund-system-leaves-consumers-behind-302877980.html</v>
       </c>
       <c r="F994" t="str">
-        <v>Highlights: Total revenue of $34.8 million for the Year Ended 2026Total System-Wide Revenue of $39.8 million for the Year Ended 2026 33% gross profit margin for the Year Ended 2026Segmented revenue for the Year Ended 2026: Vape - B2C: $19.8 million, B2B: $11.1 millionCannabis - B2C: $3.9 millionLaunched 180 Smoke Vape Store Express, a co-branded store-within-a-store concept that activates underutilized retail space within a third-party brand's existing locationCustomer base of over 350,000...</v>
+        <v>Brief says tariff order exceeds Section 301 and warns future importer refunds will not make consumers whole WASHINGTON, Sept. 14, 2026 /PRNewswire/ -- The tariff refund system leaves consumers behind, Consumer Watchdog warned in asking the U.S. Court of International Trade to halt the...</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" t="str">
-        <v>Enhanced Announces Significant Expansion of Supplement Line to 33 International Markets</v>
+        <v>Lokam.ai Strengthens Leadership Team and Gets Certified as VinSolutions Integration Partner</v>
       </c>
       <c r="B995" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-14</v>
       </c>
       <c r="C995" t="str">
-        <v>mlpr-businesswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D995" t="str">
-        <v>Finance, Retail</v>
+        <v>AI, SaaS, Retail, Automotive</v>
       </c>
       <c r="E995" t="str">
-        <v>https://finance.yahoo.com/healthcare/articles/enhanced-announces-significant-expansion-supplement-113000522.html</v>
+        <v>https://www.newsfilecorp.com/release/314263/Lokam.ai-Strengthens-Leadership-Team-and-Gets-Certified-as-VinSolutions-Integration-Partner</v>
       </c>
       <c r="F995" t="str">
-        <v>NEW YORK, July 30, 2026--Enhanced Group Inc. (NYSE: ENHA) the personalized performance products and elite sports competition company today announced the international expansion of its direct-to-consumer supplement business, making its Stronger+ and Longer+ products available for the first time to customers in 33 countries beyond the United States. The expansion covers 27 European Union member states, the United Kingdom, Canada, Australia, Mexico, Japan and Colombia, and represents a significant</v>
+        <v>San Francisco, California--(Newsfile Corp. - September 14, 2026) - Lokam.ai has announced two developments in its continued growth: the addition of technology leader Oliver Naaris to the team, and certified as an official VinSolutions integration partner.The announcements follow the company's recently reported U.S. expansion and reflect a push to broaden both its technical capability and its integration footprint within the automotive retail ecosystem.Image Credit: Lokam.aiTo view an enhanced...</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" t="str">
-        <v>Knife Market Innovations Revolutionizing Kitchen Performance</v>
+        <v>Gen Z and Cat Dads Are Leading Cat Ownership's Cultural Boom: New APPA ...</v>
       </c>
       <c r="B996" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-14</v>
       </c>
       <c r="C996" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D996" t="str">
         <v>Retail</v>
       </c>
       <c r="E996" t="str">
-        <v>https://express-press-release.net/news/2026/07/30/1765092</v>
+        <v>https://pr-inside.com/gen-z-and-cat-dads-are-leading-cat-ownership-s-cultural-boom-new-appa-r5222789.htm</v>
       </c>
       <c r="F996" t="str">
-        <v>The Knife Market is witnessing steady growth as changing consumer lifestyles, expanding food service businesses, and increasing demand for premium kitchen tools reshape purchasing preferences [read full press release...]</v>
+        <v>(PR-inside.com) As cat ownership reaches 53 million households, emerging consumer segments are redefining care, spending, and companionship. STAMFORD, CT / ACCESS Newswire / September 14, 2026 / Cats are having a cultural moment, and more Americans are welcoming them into their homes. New data from the American Pet Products Association (APPA) shows that cat ownership continues to grow across the United States, fueled by rising household adoption, expanding multi-cat ownership, and greater investment in products that support everyday feline care. The findings come from APPA's 2026 Cat Report: Strategic Insights from the 2025 National Pet Owners Survey, which found that 53 million U.S. ..</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" t="str">
-        <v>Polywrap Strengthens Australia’s Packaging Industry with High-Quality Plastic Film and Custom Manufacturing Solutions</v>
+        <v>How OneRoyal Bridges The Gap Between Market Analysis And Performance With AI Integration</v>
       </c>
       <c r="B997" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-14</v>
       </c>
       <c r="C997" t="str">
-        <v>Express Press Release</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D997" t="str">
-        <v>Retail</v>
+        <v>AI, SaaS, Retail, Education</v>
       </c>
       <c r="E997" t="str">
-        <v>https://express-press-release.net/news/2026/07/30/1763571</v>
+        <v>https://www.newmediawire.com/news/how-oneroyal-bridges-the-gap-between-market-analysis-and-performance-with-ai-integration-7089568</v>
       </c>
       <c r="F997" t="str">
-        <v>Victoria, Australia, 2026-07-30 — /EPR Network/ — Australia’s packaging industry is getting bigger because companies want packaging products that&amp;#8217;re stronger and better. This applies to [read full press release...]</v>
+        <v>By Meg Flippin, Benzinga Online trading has evolved, so should your broker. OneRoyal wants to be your one-stop shop with AI- and ML-driven tools. Click here to see why it’s the CFD broker for all traders. DETROIT, MICHIGAN - September 14, 2026 ( NEWMEDIAWIRE ) - Long gone are the days when online trading was defined only by zero-commission trades and speedy execution. Thanks to advances in technology, mobile-first platforms, artificial intelligence and machine learning, everyday traders and investors now have access to things like overnight trading, non-stop information flow, real-time sentiment analysis and AI-driven decision tools. Information now spreads rapidly and markets are more accessible, leading to various different behaviors being witnessed among traders. They now have more choi</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" t="str">
-        <v>Polywrap Expands Sustainable Packaging Solutions with Compostable Bin Liners for Australian Businesses</v>
+        <v>NATIONAL SURVEY FINDS WIDESPREAD CONSUMER CONFUSION ABOUT ROLE AND OBLIGATIONS OF LIFE INSURANCE AGENTS</v>
       </c>
       <c r="B998" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-14</v>
       </c>
       <c r="C998" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D998" t="str">
         <v>Retail</v>
       </c>
       <c r="E998" t="str">
-        <v>https://express-press-release.net/news/2026/07/30/1763565</v>
+        <v>https://www.prnewswire.com/news-releases/national-survey-finds-widespread-consumer-confusion-about-role-and-obligations-of-life-insurance-agents-302877831.html</v>
       </c>
       <c r="F998" t="str">
-        <v>Victoria, Australia, 2026-07-30 — /EPR Network/ — Australian businesses want to do better at reducing waste and protecting the environment. With many companies moving towards [read full press release...]</v>
+        <v>PLEASANT HILL, Calif., Sept. 14, 2026 /PRNewswire/ -- A new national survey released by the Life Insurance Consumer Advocacy Center (LICAC) found widespread confusion among consumers about the role of life insurance agents, how they are compensated, and whose interests they represent when...</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" t="str">
-        <v>Switch to Biotuff Compostable Wholesale Retail Bags for Daily Use</v>
+        <v>Fragrance Creators Association Names Ivanna Yang Vice President, Government ...</v>
       </c>
       <c r="B999" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-14</v>
       </c>
       <c r="C999" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D999" t="str">
         <v>Retail</v>
       </c>
       <c r="E999" t="str">
-        <v>https://express-press-release.net/news/2026/07/30/1763551</v>
+        <v>https://pr-inside.com/fragrance-creators-association-names-ivanna-yang-vice-president-government-r5222696.htm</v>
       </c>
       <c r="F999" t="str">
-        <v>Biotuff Expands Sustainable Packaging Solutions for Australian Homes and Businesses Sydney, Australia, 2026-07-30 — /EPR Network/ — Australia&amp;#8217;s growing demand for environmentally responsible packaging continues [read full press release...]</v>
+        <v>(PR-inside.com) Veteran advocate across biotechnology, sustainability, and consumer products joins the national voice of fragrance as Washington redraws chemicals, trade, and innovation policy WASHINGTON, D.C. / ACCESS Newswire / September 14, 2026 / Fragrance Creators Association (FCA), the principal trade association representing the full fragrance value chain in North America, today announced that Ivanna Yang has joined the association as Vice President, Government Affairs. Yang will lead FCA's advocacy before Congress, the Administration, and the states, including the association's work with the Congressional Fragrance Caucus, and will steward ScentPAC, the fragrance industry's political action committee. Her arrival comes at a pivotal moment: federal ..</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" t="str">
-        <v>East County Mortuary Reaffirms Its Commitment To Trusted Cremation Lemon Grove Services</v>
+        <v>Fragrance Creators Association Names Ivanna Yang Vice President, Government Affairs</v>
       </c>
       <c r="B1000" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-14</v>
       </c>
       <c r="C1000" t="str">
-        <v>Express Press Release</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D1000" t="str">
         <v>Retail</v>
       </c>
       <c r="E1000" t="str">
-        <v>https://express-press-release.net/news/2026/07/30/1763500</v>
+        <v>https://www.newswire.com/news/fragrance-creators-association-names-ivanna-yang-vice-president-government</v>
       </c>
       <c r="F1000" t="str">
-        <v>San Diego, CA, 2026-07-30 — /EPR Network/ — East County Mortuary proudly reaffirms its commitment to providing compassionate, respectful, and professional cremation services for families [read full press release...]</v>
+        <v>Veteran advocate across biotechnology, sustainability, and consumer products joins the national voice of fragrance as Washington redraws chemicals, trade, and innovation policy</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" t="str">
-        <v>ScottsMiracle-Gro Announces Speakers and Other Details for its Investor Day on August 4, 2026</v>
+        <v>Omdia: Three in Four US TV Viewers Use Smartphones While Watching TV</v>
       </c>
       <c r="B1001" t="str">
-        <v>2026-07-30</v>
+        <v>2026-09-14</v>
       </c>
       <c r="C1001" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D1001" t="str">
-        <v>Finance, Retail</v>
+        <v>Retail, Media</v>
       </c>
       <c r="E1001" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/30/3335883/33079/en/ScottsMiracle-Gro-Announces-Speakers-and-Other-Details-for-its-Investor-Day-on-August-4-2026.html</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/omdia-three-four-us-tv-145900781.html</v>
       </c>
       <c r="F1001" t="str">
-        <v>The Scotts Miracle-Gro Company (NYSE: SMG), the leading marketer of branded consumer lawn and garden products in North America, today announced details for its Investor Day on Tuesday, August 4, 2026, at the New York Stock Exchange. Investors and media can view the event via live stream.</v>
+        <v>LONDON, September 14, 2026--Nearly three in four US TV viewers regularly use their smartphones for other media while watching television, highlighting growing competition for audience attention between TV and mobile video, according to new Omdia consumer research.</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:F1001"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Press Releases</vt:lpstr>