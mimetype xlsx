--- v0 (2026-07-15)
+++ v1 (2026-09-02)
@@ -437,20046 +437,21574 @@
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Title</v>
       </c>
       <c r="B1" t="str">
         <v>Published</v>
       </c>
       <c r="C1" t="str">
         <v>Provider</v>
       </c>
       <c r="D1" t="str">
         <v>Topics</v>
       </c>
       <c r="E1" t="str">
         <v>URL</v>
       </c>
       <c r="F1" t="str">
         <v>Summary</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Datadobi Recognized as a Finalist for CRN's 2026 Tech Innovator Awards</v>
+        <v>TripSIM Launches to Simplify Travel Connectivity Across 190+ Destinations Worldwide</v>
       </c>
       <c r="B2" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C2" t="str">
-        <v>PRWeb</v>
+        <v>Pressat</v>
       </c>
       <c r="D2" t="str">
         <v>SaaS</v>
       </c>
       <c r="E2" t="str">
-        <v>https://www.prweb.com/releases/datadobi-recognized-as-a-finalist-for-crns-2026-tech-innovator-awards-302826031.html</v>
+        <v>https://pressat.co.uk/releases/tripsim-launches-to-simplify-travel-connectivity-across-190-destinations-worldwide-d57b7c86a59b4f4c61018a70036ccfd9/</v>
       </c>
       <c r="F2" t="str">
-        <v>Finalist for its StorageMAP platform in the Data and Information category. LEUVEN, Belgium, July 15, 2026 /PRNewswire-PRWeb/ -- Datadobi, the global leader in heterogeneous unstructured data management, announced today that CRN®, a brand of The Channel Company, has selected Datadobi as a...</v>
+        <v>Wednesday 2 September, 2026 Travellers heading abroad no longer need to worry about eye-watering roaming charges or hunting for a local SIM card on arrival, thanks to the launch of TripSIM, a new UK-based travel eSIM platform now covering more than 190 destinations worldwide. TripSIM allows customers to search for their destination, select a data plan, and receive their eSIM digitally within minutes — with no physical SIM card required and no need to swap anything out of an existing phone. Plans can be purchased and installed before departure, meaning travellers can land already connected rather than searching for a signal or a SIM shop at the airport. The platform has been built with simplicity front of mind. Checkout supports Apple Pay and Google Pay for fast, mobile-friendly payment, wh</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>MIKE AND IKE® Introduces its Candy as Characters for the First Time Through New "We Got'chew™" Campaign</v>
+        <v>Dr. Daniel Amen Brings Brain Health to Faith Communities With New WHOLE-4 Program</v>
       </c>
       <c r="B3" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C3" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D3" t="str">
-        <v>SaaS</v>
+        <v>SaaS, Healthcare, Education</v>
       </c>
       <c r="E3" t="str">
-        <v>https://www.prnewswire.com/news-releases/mike-and-ike-introduces-its-candy-as-characters-for-the-first-time-through-new-we-gotchew-campaign-302825659.html</v>
+        <v>https://www.prnewswire.com/news-releases/dr-daniel-amen-brings-brain-health-to-faith-communities-with-new-whole-4-program-302867386.html</v>
       </c>
       <c r="F3" t="str">
-        <v>New We Got'chew™ platform brings Mike and Ike candy to life as on-screen personalities, in a campaign marking the commercial directorial debut of Emmy-nominated comedian Kenan Thompson BETHLEHEM, Pa., July 15, 2026 /PRNewswire/ -- MIKE AND IKE®, a Just Born Quality Confections brand,...</v>
+        <v>New program combines brain science, mental health and spiritual principles to help churches build healthier communities COSTA MESA, Calif., Sept. 2, 2026 /PRNewswire/ -- Amen University, the online brain health education platform founded by double board-certified psychiatrist and 20-time...</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Fr8Tech Advances AI-Native Transformation, Reduces Workforce and Raises Additional Capital</v>
+        <v>TaxRock launches consumer platform, putting IRS intelligence directly in taxpayers' hands</v>
       </c>
       <c r="B4" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C4" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D4" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E4" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327846/0/en/Fr8Tech-Advances-AI-Native-Transformation-Reduces-Workforce-and-Raises-Additional-Capital.html</v>
+        <v>https://www.prnewswire.com/news-releases/taxrock-launches-consumer-platform-putting-irs-intelligence-directly-in-taxpayers-hands-302867401.html</v>
       </c>
       <c r="F4" t="str">
-        <v>Fr8Tech furthers its transition to a pure-play, software-driven logistics technology company as it advances the build-out of an AI-native freight platform, completes additional workforce reduction, scales back brokerage operations, and raises $1.2 million to support its evolution Fr8Tech furthers its transition to a pure-play, software-driven logistics technology company as it advances the build-out of an AI-native freight platform, completes additional workforce reduction, scales back brokerage operations, and raises $1.2 million to support its evolution</v>
+        <v>New platform gives individuals real-time visibility into their IRS picture, the intelligence to understand it and the ability to act on it CARLSBAD, Calif., Sept. 2, 2026 /PRNewswire/ -- TaxRock, an AI-native IRS intelligence company, today announced the launch of its consumer platform,...</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Emergent Raises Series C at $1.5B Valuation to Help Entrepreneurs and SMBs Build the Software Their Businesses Run On</v>
+        <v>Hilbert Group Provides Update on Financial Position and Growth</v>
       </c>
       <c r="B5" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C5" t="str">
-        <v>Pressat</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D5" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E5" t="str">
-        <v>https://pressat.co.uk/releases/emergent-raises-series-c-at-15b-valuation-to-help-entrepreneurs-and-smbs-build-the-software-their-businesses-run-on-c7fd821ff573716893fc874cad96ef03/</v>
+        <v>https://pr-inside.com/hilbert-group-provides-update-on-financial-position-and-growth-r5218459.htm</v>
       </c>
       <c r="F5" t="str">
-        <v>Wednesday 15 July, 2026 Emergent Raises Series C at $1.5B Valuation to Help Entrepreneurs and SMBs Build the Software Their Businesses Run On Creaegis led the round, with Claypond and Sentinel Global co-leading and participation from Khosla Ventures, SoftBank Vision Fund 2, Lightspeed, and Y Combinator as Emergent powers a new generation of AI-native businesses. San Francisco, CA — July 15, 2026 — Emergent, the fast-growing AI software creation platform that helps founders and business owners build full-stack, production-ready web and mobile applications, today announced a $130 million Series C financing. The round was led by Creaegis, with Claypond and Sentinel Global co-leading and participation from Khosla Ventures, SoftBank Vision Fund 2, Lightspeed, and Y Combinator. The round quintup</v>
+        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / September 2, 2026 / Hilbert Group (STO:HILB-B)(FRA:999) invites shareholders to a live business presentation &amp; Q&amp;A next week (see details below). The Company wishes to provide additional clarity on cash runway, cost flexibility and the Group's transition from investment to revenue generation following its Q2 report. Over the past 12 months, Hilbert has invested significantly in building and integrating its broader platform. This included acquisitions and organisational build-outs. In total, approximately SEK 60 million has been invested during this integration phase. These investments have resulted in Enigma, Hilbert Finance and Syntetika being live today. The associated ..</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>NCC Names John Filipas Head of Business Development and Partnerships to Expand Strategic Growth</v>
+        <v>Evotec and Plectonic Enter Research Collaboration to Explore New Generation of T-Cell-Engaging Approaches for Solid Tumors</v>
       </c>
       <c r="B6" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C6" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D6" t="str">
-        <v>SaaS, Automotive</v>
+        <v>SaaS</v>
       </c>
       <c r="E6" t="str">
-        <v>https://www.prweb.com/releases/ncc-names-john-filipas-head-of-business-development-and-partnerships-to-expand-strategic-growth-302823210.html</v>
+        <v>https://www.prnewswire.com/news-releases/evotec-and-plectonic-enter-research-collaboration-to-explore-new-generation-of-t-cell-engaging-approaches-for-solid-tumors-302867327.html</v>
       </c>
       <c r="F6" t="str">
-        <v>Fintech and automotive veteran joins NCC to expand relationships with lenders, fintechs, and SaaS providers as the company broadens its strategic partner ecosystem. AUSTIN, Texas, July 15, 2026 /PRNewswire-PRWeb/ -- NCC, a leading provider of integrated credit, compliance, desking, and...</v>
+        <v>Collaboration aims to validate Evotec's proprietary BiTco costimulatory CD2 bispecifics platform in combination with Plectonic's logic-gated DNA-protein immunotherapy technology LOGIBODY® BiTco designed to boost T cell activation by engaging a costimulatory signaling pathway LOGIBODY®...</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>PRF Technologies Expands DeepSolar Predict™ Platform with Battery-to-Revenue Intelligence, Extending AI-Driven Revenue Optimization Across Solar and Energy Storage Assets</v>
+        <v>Battalion Advanced Technology and Penn State University launch research collaboration focused on national security</v>
       </c>
       <c r="B7" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C7" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D7" t="str">
-        <v>Finance, AI, SaaS, Energy</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E7" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327824/0/en/PRF-Technologies-Expands-DeepSolar-Predict-Platform-with-Battery-to-Revenue-Intelligence-Extending-AI-Driven-Revenue-Optimization-Across-Solar-and-Energy-Storage-Assets.html</v>
+        <v>https://www.prnewswire.com/news-releases/battalion-advanced-technology-and-penn-state-university-launch-research-collaboration-focused-on-national-security-302866710.html</v>
       </c>
       <c r="F7" t="str">
-        <v>New Capability Builds on Recently Completed Real-World Validation of DeepSolar Predict™ as the Solution Advances Toward Planned Commercial Launch New Capability Builds on Recently Completed Real-World Validation of DeepSolar Predict™ as the Solution Advances Toward Planned Commercial Launch</v>
+        <v>Two projects led by Materials Research Institute scientists and in partnership with Battalion Advanced Technology Ltd aim to advance semiconductor integration and high temperature alloys for national security applications. LONDON, Sept. 2, 2026 /PRNewswire/ --Penn State and Battalion...</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>CaixaBank strengthens its technological offer for businesses with a platform capable of integrating payment services and business management</v>
+        <v>Comcast Technology Solutions Unveils Next-Gen Video AI Applications for Broadcasters, Content and Streaming Providers, and Operators</v>
       </c>
       <c r="B8" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C8" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D8" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS, Media</v>
       </c>
       <c r="E8" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357697</v>
+        <v>https://www.prnewswire.com/news-releases/comcast-technology-solutions-unveils-next-gen-video-ai-applications-for-broadcasters-content-and-streaming-providers-and-operators-302866174.html</v>
       </c>
       <c r="F8" t="str">
-        <v>- - &amp;#8226; The solution is adaptable both for small businesses and for major brands - &amp;#8226; Calzedonia, a company specializing in stockings and swimwear, and belonging to the Oniverse group, has already deployed the CaixaBank system throughout its business network, more than 280 shops in Spain - &amp;#8226; The new service adds functionalities that improve the user experience for the company and for the final customer, such as the possibility of securely saving the means of payment in order to carry... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357697</v>
+        <v>Building on CTS' VideoAI™ platform, new suite of end-to-end AI-powered workflow applications brings premium content processing capabilities to manage and monetize entire content libraries Applications include video verticalization, localization, smart chapters, metadata enrichment,...</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>MMA.INC Launches Expanded Revenue Opportunities with Zebra Athletics and New eCommerce Platform</v>
+        <v>HUMAIN s'associe à Compal pour stimuler l'expansion de l'IA, du cloud à la périphérie du réseau et présentera ce partenariat lors du salon LEAP 2026</v>
       </c>
       <c r="B9" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C9" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D9" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>SaaS</v>
       </c>
       <c r="E9" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327819/0/en/MMA-INC-Launches-Expanded-Revenue-Opportunities-with-Zebra-Athletics-and-New-eCommerce-Platform.html</v>
+        <v>https://www.prnewswire.com/news-releases/humain-sassocie-a-compal-pour-stimuler-lexpansion-de-lia-du-cloud-a-la-peripherie-du-reseau-et-presentera-ce-partenariat-lors-du-salon-leap-2026-302867122.html</v>
       </c>
       <c r="F9" t="str">
-        <v>New TrainAlta store adds standalone merchandise revenue, instalment payments and scalable commerce infrastructure across the MMA.INC ecosystem</v>
+        <v>RIYAD, Arabie saoudite, 2er septembre 2026 /PRNewswire/ -- Alors que l'intelligence artificielle s'étend rapidement au-delà du cloud computing centralisé pour s'appliquer à des usage réels, HUMAIN a choisi Compal Electronics (Compal ; TWSE : 2324) comme partenaire ODM stratégique à long...</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Manos Software Group Launches Obligara, an AI-First Compliance Platform ...</v>
+        <v>HUMAIN arbeitet mit Compal zusammen, um den Ausbau von KI von der Cloud bis zum Edge voranzutreiben, und präsentiert die Partnerschaft auf der LEAP 2026</v>
       </c>
       <c r="B10" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C10" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D10" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E10" t="str">
-        <v>https://pr-inside.com/manos-software-group-launches-obligara-an-ai-first-compliance-platform-r5201329.htm</v>
+        <v>https://www.prnewswire.com/news-releases/humain-arbeitet-mit-compal-zusammen-um-den-ausbau-von-ki-von-der-cloud-bis-zum-edge-voranzutreiben-und-prasentiert-die-partnerschaft-auf-der-leap-2026-302867120.html</v>
       </c>
       <c r="F10" t="str">
-        <v>(PR-inside.com) Obligara is the first compliance platform to ship a genuine ISO 27001 to SOC 2 cross-walk as a core feature, with embedded AI that does the compliance legwork, including gap analysis, readiness scoring and drafting, so teams walk into the audit already prepared. MONTREAL, QC / ACCESS Newswire / July 15, 2026 / Manos Software Group, one of Valsoft Corporation's decentralized operating entities, today announced the launch of Obligara, a compliance management platform for organizations that operate in regulated environments. Developed by portfolio company Bold Communications, Obligara runs ISO 9001, ISO 27001 and SOC 2 in a single workspace, with embedded ..</v>
-[...2 lines deleted...]
-    <row r="11">
+        <v>RIAD, Saudi-Arabien, 2. September 2026 /PRNewswire/ -- Da sich künstliche Intelligenz rasch über das zentralisierte Cloud-Computing hinaus auf Anwendungen in der realen Welt ausweitet, hat HUMAIN Compal Electronics (Compal; TWSE:2324) als langfristigen strategischen ODM-Partner...</v>
+      </c>
+    </row>
+    <row r="11" xml:space="preserve">
       <c r="A11" t="str">
-        <v>ASUS Expands its Versatile ChromeOS Lineup in the US with Chromebook CM15 and CM32 Detachable</v>
+        <v>Sunshine Insurance Delivers Strong Digital-Intelligence Transformation Results, as Technology Empowerment Steps into a Greater Level</v>
       </c>
       <c r="B11" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C11" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D11" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS, Healthcare, Real Estate, Automotive, Education</v>
       </c>
       <c r="E11" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327756/0/en/ASUS-Expands-its-Versatile-ChromeOS-Lineup-in-the-US-with-Chromebook-CM15-and-CM32-Detachable.html</v>
-[...2 lines deleted...]
-        <v>New ASUS Chromebooks deliver everyday performance and military-grade durability for dependable, all-day productivity New ASUS Chromebooks deliver everyday performance and military-grade durability for dependable, all-day productivity</v>
+        <v>https://www.acnnewswire.com/press-release/english/109717/</v>
+      </c>
+      <c r="F11" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sept 2, 2026 - (ACN Newswire) - The competitive logic of the insurance industry has shifted from scale expansion to value cultivation. Against this backdrop, the role of technology has also been elevated from efficiency-enhancing tools to a strategic foundation for navigating economic cycles. As a leading privately owned insurance group in China, Sunshine Insurance (6963.HK) has released its interim results, which not only demonstrate solid financial performance but also clearly outline a digital-intelligence transformation path driven by the dual engines of “robot engineering” and “data engineering”.
+As of June 30, 2026, Sunshine Insurance recorded gross written premiums (“GWPs”) of RMB90.91 billion, up 12.5% year-on-year, with net profit attributable to equity owners of the parent rising 38.5% to RMB4.69 billion. The value of new business in life insurance business increased by 16.4%, while the property and casualty insurance business optimized the underwriting combined ratio to 98.7%. Behind these numbers, a deep-seated technological transformation spanning sales, services and management is unlocking sustained momentum.
+Sales Revolution: From “Human-Only” to “Human-Machine Collaboration”
+The traditional insurance industry has been heavily reliant on human resources, where the capability ceiling of the sales force often defines the upper limit of business growth. Sunshine Insurance is now breaking this constraint through AI agent technology.
+On the life insurance side, sales robots have been deeply embedded across the entire customer engagement lifecycle. According to the Company, the robot is powered by 13 AI agent platforms and nearly 100 vertical AI agents, covering 7 major categories and 60 to 70 sub-scenarios in life insurance sales. The system leverages big data to precisely generate customer profiles, automatically produce personalized marketing plans and communication strategies, and identify customer conversion intent in real time during interactions. As of the end of the Reporting Period, the robot has completed 263,000 instances of assisted customer management, achieving cumulative converted standard premiums exceeding RMB30 million. On the agency-team side, monthly customer outreach and face-to-face visits by marketers rose by more than 20%, the policy addition rate for existing clients climbed by 12%, and the new-agent policy-writing rate more than doubled. This means frontline agents have gained a reliable “digital advisor”, enabling systematic improvements in their operational efficiency and specialization.
+Practices in the property and casualty insurance segment have achieved greater scale deployment. Leveraging predictive models, the telesales assistant robot covers approximately 200,000 customer leads daily and steadily supports the daily operations of more than 2,000 agents, delivering a shift from a “scatter-gun approach” to “precision targeting”. Furthermore, the renewal prediction model, based on 75 factors, enables high-precision prediction of the renewal probability for each auto insurance customer. It supports automated quotation and differentiated operation, transforming in-depth cultivation of existing clients from experience-driven to algorithm-driven operations.
+“Autopilot” Moment for the Claims Value Chain
+Claims handling constitutes the most critical touchpoint of insurance service experience and a core link in operating costs. Sunshine Insurance’s “claims service robot” is driving automation across this sophisticated workflow.
+At present, the robot has expanded its service scope from auto insurance to third-party claims, bodily injury, and non-auto health and accident insurance. In the first half of the year, it served 1.09 million customers, provided over 400,000 intelligent assisted responses, and achieved a customer satisfaction rate of 98%. Notably, with the robot proactively tracking vehicle repairs and injury recovery status, the average claim settlement cycle for served customers has been shortened by 10 days. In non-auto insurance lines, such as the student safety insurance and supplementary medical insurance, pilot programs for end-to-end automated processing were launched through multi-agent collaboration. 
+On the loss-adjustment side, pilot programs have been launched for intelligent assessment of minor vehicle damage claims. Robots can autonomously guide customers through the document upload process. The full behavioral trajectory from claim reporting to settlement can be traced via the operations monitoring platform, laying a data foundation for continuous optimization of claims service. This represents more than efficiency gains; it signifies a redefinition of service standards.
+Management Empowerment: Dual Leaps from Actuarial Pricing to Frontline Execution
+Beyond optimizing “the last mile” customer experience, intelligent transformation on Sunshine Insurance’s management side is reshaping the underlying operational capabilities and frontline execution of the insurance business.
+Risk pricing sits at the core of insurance operations. Built on its “data engineering” foundation, Sunshine Insurance is revamping this core competency. The auto insurance risk pricing robot has completed the construction of a dataset covering the entire process of quoting, underwriting, and claims settlement, reducing data preparation time from 5 days to 1 day and shortening time required to detect anomalies cycle from 8 hours to 1 hour. A closed-loop capability of “automated anomaly inspection + model simulation verification + dynamic solution output” was preliminarily established, enabling actuarial pricing to leap from quarterly-level responses to nearly real-time dynamic adjustments.
+Meanwhile, the Group has established an integrated plan covering data collection, database construction and data application, and deeply integrated 20 strategic data engineering projects into key business areas. Such foundational investments are transforming data from static resources into fluid, insight-generating strategic assets.
+In addition, Sunshine Insurance has extended its management reach to the front-line grassroots level. The four-tiered branch management robot empowers grassroots through intelligent agents such as “AI Little Tabulator, AI Little Advisor, and AI Little Designer”. Managers can complete the entire process of tabulation, data querying, and attribution through natural language processing. To date, this system has been deployed across 820 four-tiered branches nationwide, with a cumulative total of 621,000 pushes in the first half of the year. It has standardized and automated management processes that previously relied on manual experience, allowing grassroots managers to conduct routine management analysis at lower cost and greater speed.
+Conclusion
+From human-machine collaboration at the sales frontline, to the automated restructuring of the reimbursement cycle, and further to the systematic upgrade of  actuarial pricing and grassroots management, Sunshine Insurance’s technology deployment has moved beyond the initial phase of process digitalization and entered a phase of deep, coordinated advancement characterized by a multi-intelligent agent architecture and dynamic closed-loop data.
+As China’s insurance industry enters a critical period of high-quality development, Sunshine Insurance’s practice offers a valuable reference case: the barriers to technology adoption are diminishing, and the true differentiator lies in the depth of integration between technology and core business scenarios, as well as the efficiency with which it transforms the operating value chain. An insurance group with total assets of over RMB700 billion has begun recalibrating its strategic direction through data and algorithms, and its next-phase growth trajectory warrants re-evaluation from multiple dimensions.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>Manos Software Group Launches Obligara, an AI-First Compliance Platform for ISO 9001, ISO 27001 and SOC 2</v>
+        <v>OCBC, Visa and Doxa deploy Singapore's first deep-tier financing solution to strengthen cashflow for the construction sector</v>
       </c>
       <c r="B12" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C12" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-visa</v>
       </c>
       <c r="D12" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E12" t="str">
-        <v>https://www.newswire.com/news/manos-software-group-launches-obligara-an-ai-first-compliance-platform-for-iso</v>
+        <v>https://www.prnewswire.com/apac/news-releases/ocbc-visa-and-doxa-deploy-singapores-first-deep-tier-financing-solution-to-strengthen-cashflow-for-the-construction-sector-302867019.html</v>
       </c>
       <c r="F12" t="str">
-        <v>Obligara is the first compliance platform to ship a genuine ISO 27001 to SOC 2 cross-walk as a core feature, with embedded AI that does the compliance legwork, including gap analysis, readiness scoring and drafting, so teams walk into the audit already prepared.</v>
+        <v>OCBC, Visa and Doxa have deployed Singapore's first deep-tier financing solution through the Doxa Connex platform, expanding access to working...</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>TASC Named to Ragan's 2026 HR Technology Hot List for MyTASC</v>
+        <v>CGTN: How the SCO opens up opportunities for regional development as it turns 25</v>
       </c>
       <c r="B13" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C13" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D13" t="str">
         <v>SaaS</v>
       </c>
       <c r="E13" t="str">
-        <v>https://www.prweb.com/releases/tasc-named-to-ragans-2026-hr-technology-hot-list-for-mytasc-302826045.html</v>
+        <v>https://www.prnewswire.com/news-releases/cgtn-how-the-sco-opens-up-opportunities-for-regional-development-as-it-turns-25-302867032.html</v>
       </c>
       <c r="F13" t="str">
-        <v>TASC has been named to Ragan's HR Technology Hot List for the impact, usability, and innovation of its MyTASC employee benefits administration platform. MADISON, Wis., July 15, 2026 /PRNewswire-PRWeb/ -- Total Administrative Services Corporation (TASC), the nation's largest privately held...</v>
+        <v>CGTN published an article exploring how the SCO has evolved from a security-focused mechanism into a comprehensive regional cooperation platform covering areas such as economic development and technological innovation and what role China has played in advancing cooperation within the...</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>Tenable Expands Exposure Management Platform to Contextualize and Prioritize Application Security Risk</v>
+        <v>BingX Launches "Connect What's Moving"  to Bring Users Closer to Global Market Opportunities</v>
       </c>
       <c r="B14" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C14" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D14" t="str">
-        <v>Finance, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E14" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327753/0/en/Tenable-Expands-Exposure-Management-Platform-to-Contextualize-and-Prioritize-Application-Security-Risk.html</v>
+        <v>https://www.prnewswire.com/news-releases/bingx-launches-connect-whats-moving--to-bring-users-closer-to-global-market-opportunities-302866963.html</v>
       </c>
       <c r="F14" t="str">
-        <v>Tenable One unifies application security risk with enterprise exposure data to eliminate blind spots and reduce risk across the entire attack surface Tenable One unifies application security risk with enterprise exposure data to eliminate blind spots and reduce risk across the entire attack surface</v>
+        <v>PANAMA CITY, Sept. 1, 2026 /PRNewswire/ -- BingX, the world's leading multi-asset trading platform, today announced "Connect What's Moving," a long-term strategic initiative to bring users closer to emerging opportunities as global markets start moving. The initiative marks the next stage...</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>Thentia Powers Two New Regulatory Compliance Projects Across North America</v>
+        <v>BingX Launches "Connect What's Moving" to Bring Users Closer to Global Market Opportunities</v>
       </c>
       <c r="B15" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C15" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D15" t="str">
         <v>SaaS</v>
       </c>
       <c r="E15" t="str">
-        <v>https://www.prweb.com/releases/thentia-powers-two-new-regulatory-compliance-projects-across-north-america-302826013.html</v>
+        <v>https://www.prnewswire.com/news-releases/bingx-launches-connect-whats-moving--to-bring-users-closer-to-global-market-opportunities-302866963.html</v>
       </c>
       <c r="F15" t="str">
-        <v>Oklahoma Board of Examiners in Optometry and College of Dental Surgeons of Alberta Successfully Go-Live with Thentia Cloud AUSTIN, Texas, July 15, 2026 /PRNewswire-PRWeb/ -- Thentia, a leading provider of regulatory compliance software, today announced the successful go-live of two major...</v>
+        <v>PANAMA CITY, Sept. 1, 2026 /PRNewswire/ -- BingX, the world's leading multi-asset trading platform, today announced "Connect What's Moving," a long-term strategic initiative to bring users closer to emerging opportunities as global markets start moving. The initiative marks the next stage...</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>Anand Systems Inc. Launches ASI RMS Powered by Duetto for Worldwide Intelligent Revenue Optimization</v>
+        <v>Orca Security Is Now Native in Japanese for Japan’s Enterprises and Partners</v>
       </c>
       <c r="B16" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C16" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D16" t="str">
-        <v>Finance, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E16" t="str">
-        <v>https://www.prnewswire.com/news-releases/anand-systems-inc-launches-asi-rms-powered-by-duetto-for-worldwide-intelligent-revenue-optimization-302826309.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/orca-security-now-native-japanese-000000377.html</v>
       </c>
       <c r="F16" t="str">
-        <v>TRACY, Calif., July 15, 2026 /PRNewswire/ -- Anand Systems Inc. (ASI), a leading hospitality technology provider serving over 7,000 properties worldwide, has launched ASI RMS powered by Duetto. This next-generation Revenue Management Solution expands ASI's robust hospitality platform,...</v>
-[...2 lines deleted...]
-    <row r="17">
+        <v>PORTLAND, Ore., September 02, 2026--Orca Security, a leader in cloud and AI security, today announced that the Orca Security Platform is now localized for Japanese, giving security teams across Japan a native-language experience from onboarding through detection and response. The move reflects Orca’s growing commitment to the Japanese market and builds on its broader expansion across Asia-Pacific and Japan.</v>
+      </c>
+    </row>
+    <row r="17" xml:space="preserve">
       <c r="A17" t="str">
-        <v>LPL Financial Welcomes Buell Wealth Management</v>
+        <v>World No.1 with 56% Profit Surge: Saint Bella Redefines Family Care Economics</v>
       </c>
       <c r="B17" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-02</v>
       </c>
       <c r="C17" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D17" t="str">
-        <v>Finance, SaaS</v>
+        <v>Finance, AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E17" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327747/29579/en/LPL-Financial-Welcomes-Buell-Wealth-Management.html</v>
-[...2 lines deleted...]
-        <v>SAN DIEGO, July 15, 2026 (GLOBE NEWSWIRE) -- LPL Financial LLC announced today that the financial advisors of Buell Wealth Management have joined LPL Financial’s broker-dealer and Registered Investment Advisor (RIA) platform. The team reported serving approximately $370 million in advisory, brokerage and retirement plan assets* and joins from Buell Securities Corporation.</v>
+        <v>https://www.acnnewswire.com/press-release/english/109696/</v>
+      </c>
+      <c r="F17" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sep 2, 2026 - (ACN Newswire) - Postpartum care has historically presented a challenging unit economic profile: low purchase frequency, high labor intensity, and significant execution friction across regions. Constrained by these structural headwinds, most industry operators operate near break-even levels.
+Saint Bella Group (2508.HK), the world’s largest postpartum care provider by market share, has delivered a set of interim financial results that defies these broader sector dynamics. During the first half, profit growth significantly outpaced top-line expansion—demonstrating strong operational leverage.
+Five core financial metrics outline the mechanics driving this margin expansion:
+Revenue and Adjusted Profit Growth: H1 revenue grew 36.0% year-on-year (YoY) to RMB 611 million. Adjusted net profit surged 56.2% YoY to RMB 60.58 million, driving adjusted net margin up to 9.9%. Profit growth outstripped top-line gains as fixed-cost absorption improved.
+Core Brand Expansion (ASP up 15.9% to RMB 171,000): Across its brand portfolio—Saint Bella, Bella Isla, and Baby Bella (spanning ultra-luxury to upper-mid tiers)—group-wide average selling price (ASP) rose 15.9% YoY to RMB 171,000. Pricing power across core brands expanded despite broader macroeconomic discounting pressures in consumer services.
+Lifecycle Diversification: Postpartum care revenue grew 31.4% YoY to RMB 508 million. Non-postpartum, full-lifecycle services and products increased their revenue share to 31.5%, led by a 59.1% YoY surge in family care services and a 44.4% YoY gain in women’s health nutrition.
+Customer Lifetime Value (LTV) &amp; Retention Metrics: The repeat-purchase conversion rate across non-postpartum offerings reached a record 96.3%. Conversion from core postpartum care to STB postpartum recovery services reached 94%. Average contract duration for family care extended to 169 days with a 57% renewal rate, indicating a transition from transactional engagements to multi-period recurring revenue.
+Global Footprint, Consolidation &amp; AI Monetization: Operating centers in New York, Bangkok, and Singapore expanded operations, driving overseas revenue up 244% YoY. The acquisition of Wuhan-based Freya closed during the period. Proprietary AI agents generated RMB 6.9 million in revenue, marking initial financial validation for the group's technology stack.
+These operational data points signal a fundamental strategic shift: Saint Bella is transitioning from single-event postpartum care delivery to managing long-term customer lifetime value (LTV) across multiple brands and environments. While traditional peers remain focused on local bed-capacity competition, the industry leader is restructuring its growth flywheel.
+Core Operations: ASP Expansion, Penetration, and M&amp;A
+Postpartum care remains Saint Bella’s foundational anchor and primary customer acquisition channel, generating RMB 508 million in H1 revenue (+31.4% YoY). Across its tiered multi-brand structure—Saint Bella, Bella Isla, and Baby Bella—group ASP increased 15.9% YoY to RMB 171,000. Delivering simultaneous volume and price growth sets the group apart in a consumer sector currently marked by price-cutting.
+Top-line performance is backed by deep service attach rates and high retention. During the reporting period, 94% of postpartum care clients cross-purchased STB postpartum recovery services. With overall repeat-purchase conversion reaching 96.3%, brand equity continues to reinforce customer retention.
+Saint Bella is executing a dual organic and inorganic growth strategy. The strategic acquisition of Freya—a premium maternal and infant care operator in Wuhan—added three standalone centers, 160 beds, and approximately 10,000 high-net-worth members, resolving a strategic coverage gap in central China. By integrating its standardized operational workflows and higher-margin recovery services into Freya’s network, Saint Bella expects near-term scale efficiencies. As of H1, Saint Bella’s global footprint stood at 148 operating centers.
+Strategic Pivot: Capturing Full-Lifecycle Customer Value
+While postpartum care acts as an efficient acquisition vector, full-lifecycle services drive long-term monetization.
+The Group's monetization sequence follows a structured funnel:
+Initial Acquisition &amp; Trust: High-net-worth clients enter the funnel through premium postpartum care, establishing foundational brand trust.
+Postpartum Recovery Cross-Sell: STB services extend engagement beyond the standard 28-day stay, capturing spend across the full physiological recovery cycle.
+Family Care Retainers: Yujia’s age-tiered early childhood development framework (ages 0–3) extends average contract duration to 169 days, achieving a 57% renewal rate.
+Health &amp; Nutrition Recurrence: Women’s health nutrition transitions the engagement model into high-frequency, mid-ticket daily wellness spending.
+This multi-stage model is driving tangible financial shift. Outpacing the core postpartum segment, family care revenue rose 59.1% YoY while health nutrition grew 44.4% YoY, driving non-postpartum revenue to 31.5% of total revenue. Furthermore, the addition of Freya’s ~10,000 member base provides an immediate addressable pool for cross-selling.
+Scalable Infrastructure: Global Network, Specialized Talent, and AI Execution
+Executing this expanded service coverage across geographies relies on three key operational pillars: skilled labor supply, international distribution, and standardized quality controls.
+Talent Development: The group’s certified family care specialist pool reached 11,495 headcount, adding 1,995 newly certified specialists in H1 (+42% vs. H2 of the prior year). In a labor-intensive sector, maintaining a deep talent bench is essential for cross-regional scaling and quality assurance.
+Global Footprint &amp; Strategic Partnerships: Operating 148 centers worldwide, international sites in New York, Bangkok, and Singapore are progressively scaling operations. Complementing center-based models, an overseas in-home care program drove a 244% YoY increase in international revenue.
+To accelerate global expansion, Saint Bella entered into a strategic partnership with L Catterton, the consumer-focused private equity firm backed by LVMH. The partnership drives co-developing international market opportunities, introducing global brands, acquiring cross-border talent, and sourcing target M&amp;A candidates.
+Proprietary AI Deployment: "Dr. Bella," the group's proprietary domain-specific large language model, is deployed across 60+ affiliated brands and 207 postpartum centers. The system automates clinical consultations, dynamic care plan generation, and customer management.
+AI-driven operations generated RMB 6.9 million in revenue during H1, validating initial technology commercialization. Over the longer term, codifying human service expertise into scalable software protocols enhances cross-center operational consistency and lowers asset-light expansion costs.
+Outlook
+Market leadership in the family care sector is shifting away from pure center footprint expansion. Future enterprise value will accrue to platforms capable of establishing early client trust, extending service lifecycles, and standardizing service delivery through digital technology and trained talent pools.
+According to Frost &amp; Sullivan, Saint Bella ranked first globally by revenue in 2025, capturing a 0.5% market share—leading the second-largest operator by over 47%.
+While legacy operators remain focused on single-center economics, Saint Bella is leveraging high-end postpartum care as a customer acquisition bridge—building a full-lifecycle, omni-channel family care platform with defensible competitive moats.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>Mindtrip Launches Mindtrip Stays, Bringing Agentic AI To Hotel Search And Booking</v>
+        <v>Introducing CareExpertAI, an Evidence-Based AI Co-Pilot Built Specifically for Family and Professional Caregivers</v>
       </c>
       <c r="B18" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C18" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D18" t="str">
-        <v>AI, SaaS, Real Estate</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E18" t="str">
-        <v>https://www.prnewswire.com/news-releases/mindtrip-launches-mindtrip-stays-bringing-agentic-ai-to-hotel-search-and-booking-302826228.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/introducing-careexpertai-evidence-based-ai-231900763.html</v>
       </c>
       <c r="F18" t="str">
-        <v>New standalone hotel experience follows the launch of Mindtrip Flights, helping travelers navigate complex decisions, uncover the right property faster, track price drops, and book with confidence SAN FRANCISCO, July 15, 2026 /PRNewswire/ -- Mindtrip, an AI-powered platform that empowers...</v>
+        <v>NEWTON, Mass., September 01, 2026--According to a 2025 AARP and National Alliance for Caregiving report, nearly one in four American adults now provide unpaid care for a family member, yet only 22% have received formal training. CareExpertAI was created to bridge this critical gap. Moving beyond the unreliability of internet searches and generic AI, the platform provides caregivers with immediate, evidence-based answers grounded in trusted resources.</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>The Expo Group Appoints Chris Cavanaugh as President, Corporate to Accelerate Experiential Marketing Platform Growth</v>
+        <v>LANELLE JONES INVESTMENTS launches Crypto Jones DEX for multi-network trading</v>
       </c>
       <c r="B19" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C19" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D19" t="str">
-        <v>SaaS</v>
+        <v>Crypto, SaaS</v>
       </c>
       <c r="E19" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-expo-group-appoints-chris-cavanaugh-as-president-corporate-to-accelerate-experiential-marketing-platform-growth-302826001.html</v>
+        <v>https://pressreleasenews.org/pressroom/lanelle-jones-investments-launches-crypto-jones-dex-for-multi-network-trading</v>
       </c>
       <c r="F19" t="str">
-        <v>New leadership signals The Expo Group's commitment to reinventing how corporate brands connect, compete, and win DALLAS, July 15, 2026 /PRNewswire/ -- The Expo Group, Architects Connecting CommunitiesSM, announces the appointment of Chris Cavanaugh as President, Corporate. Cavanaugh is...</v>
+        <v>LANELLE JONES INVESTMENTS announces the launch of Crypto Jones DEX, a versatile exchange platform for trading crypto and real-world assets across multiple EVM-compatible networks, featuring gasless swaps.</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>Ractigen Therapeutics Announces Landmark Publication in Nature Medicine Highlighting Unprecedented Preclinical Efficacy and Positive First-in-Human Clinical Data for RAG-17 in SOD1-ALS</v>
+        <v>Preferred CFO Powers Up Current’s Advisory Growth</v>
       </c>
       <c r="B20" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C20" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D20" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>SaaS</v>
       </c>
       <c r="E20" t="str">
-        <v>https://www.prnewswire.com/news-releases/ractigen-therapeutics-announces-landmark-publication-in-nature-medicine-highlighting-unprecedented-preclinical-efficacy-and-positive-first-in-human-clinical-data-for-rag-17-in-sod1-als-302826429.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/preferred-cfo-powers-current-advisory-230100629.html</v>
       </c>
       <c r="F20" t="str">
-        <v>— Peer-reviewed publication details RAG-17's robust translation from "bench to bedside," validating the proprietary SCAD™ delivery platform for CNS-targeted RNAi therapies — — First-in-Human trial met primary safety endpoints with no Serious Adverse Events (SAEs); demonstrated mean...</v>
+        <v>SALEM, Utah, September 01, 2026--Current, a national partnership of premier accounting and advisory firms, today announced that Preferred CFO has joined the platform. Based in the greater Salt Lake City metro area, Preferred CFO provides fractional CFO, controller, strategic finance and capital-raising support. The addition further advances Current's strategy to build one of the country's leading advisory organizations.</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>CellCarta Launches Digital Pathology and AI Consortium to Accelerate Platform-Agnostic Biomarker Innovation Across Drug Development</v>
+        <v>Bakers Delight Modernises Digital Marketing Systems and Accelerates Deployment Times With Boomi</v>
       </c>
       <c r="B21" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C21" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D21" t="str">
         <v>AI, SaaS</v>
       </c>
       <c r="E21" t="str">
-        <v>https://www.prnewswire.com/news-releases/cellcarta-launches-digital-pathology-and-ai-consortium-to-accelerate-platform-agnostic-biomarker-innovation-across-drug-development-302826413.html</v>
+        <v>https://finance.yahoo.com/technology/articles/bakers-delight-modernises-digital-marketing-230000884.html</v>
       </c>
       <c r="F21" t="str">
-        <v>Consortium initially brings together Lunit, Mindpeak, Imagene AI, Dipath AI, Nucleai, Tivenix and Indica Labs to give biopharma sponsors a single CRO-led, global AI-agnostic path to evaluate and apply digital pathology, image analysis, spatial biology and precision diagnostics...</v>
+        <v>SYDNEY, September 01, 2026--Boomi, the data activation company for AI, today announced Bakers Delight has modernised its digital marketing systems using the Boomi Enterprise Platform, significantly reducing new system rollout times and giving the business the agility to respond faster to changing market conditions.</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>Intiveo Publishes the Most Comprehensive Benchmark Report for Dental and Oral Surgery Practices</v>
+        <v>Brickworks Modernises Integration Architecture and Activates Enterprise Data With Boomi</v>
       </c>
       <c r="B22" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C22" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D22" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E22" t="str">
-        <v>https://www.prnewswire.com/news-releases/intiveo-publishes-the-most-comprehensive-benchmark-report-for-dental-and-oral-surgery-practices-302826194.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/brickworks-modernises-integration-architecture-activates-230000173.html</v>
       </c>
       <c r="F22" t="str">
-        <v>VANCOUVER, BC, July 15, 2026 /PRNewswire/ -- Intiveo, the patient engagement platform built for dental and oral surgery practices, today released its 2026 Dental Patient Engagement Report, a benchmark study drawn from communication and engagement data across more than 2,500 practices...</v>
+        <v>SYDNEY, September 01, 2026--Boomi, the data activation company for AI, today announced that Brickworks has modernised integration architecture using the Boomi Enterprise Platform, unlocking previously inaccessible enterprise data, accelerating technology delivery, and building a scalable foundation for future growth.</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>Lavish Enterprises: Inside the Enterprise Infrastructure Powering FleetPath ...</v>
+        <v>HEB Construction Activates Talent Data for Accurate, Bid-Ready Tender Responses</v>
       </c>
       <c r="B23" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C23" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D23" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E23" t="str">
-        <v>https://pr-inside.com/lavish-enterprises-inside-the-enterprise-infrastructure-powering-fleetpath-r5201316.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/heb-construction-activates-talent-data-230000140.html</v>
       </c>
       <c r="F23" t="str">
-        <v>(PR-inside.com) Over the past 90 days, FleetPath has strengthened the security, governance, and operational infrastructure behind commercial deployment as the platform advances toward controlled beta testing. Alongside this update, Lavish Enterprises, Inc. (OTCID:VXIT) filed its quarterly report today, reflecting continued progress. A full overview is available at fleetpath.co and www.LavishEnterprises.net. LAS VEGAS, NV / ACCESS Newswire / July 15, 2026 / Lavish Enterprises, Inc. (formerly known as VirExit Technologies, Inc.) (OTCID:VXIT) ("Lavish" or the "Company") is providing shareholders with an update on FleetPath's enterprise readiness as the platform advances toward controlled beta testing. Enterprise customers rarely choose software because it has the ..</v>
+        <v>AUCKLAND, New Zealand, September 01, 2026--Boomi, the data activation company for AI, today announced that HEB Construction has established a single source of truth for automating bios and resumes to support part of the tender process through the Boomi Enterprise Platform, giving teams instant access to accurate, reusable information.</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>Green Security Introduces Smart Badge Platform for Frictionless Vendor Compliance</v>
+        <v>Common Threads Expands Digital Training Platform to Bring 23 Years of Nutrition Education Online, Launching September 15th</v>
       </c>
       <c r="B24" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C24" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D24" t="str">
-        <v>SaaS</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E24" t="str">
-        <v>https://www.prweb.com/releases/green-security-introduces-smart-badge-platform-for-frictionless-vendor-compliance-302825874.html</v>
+        <v>https://www.prnewswire.com/news-releases/common-threads-expands-digital-training-platform-to-bring-23-years-of-nutrition-education-online-launching-september-15th-302866869.html</v>
       </c>
       <c r="F24" t="str">
-        <v>Smart badge hardware, gateway technology, and compliance software deliver streamlined vendor access, continuous visibility, and audit-ready operations CLEARWATER, Fla., July 15, 2026 /PRNewswire-PRWeb/ -- Green Security, a leading provider of healthcare vendor operations and intelligence...</v>
+        <v>AUSTIN, Texas, Sept. 1, 2026 /PRNewswire/ -- After 23 years of teaching children and families about nutrition and healthy cooking, Common Threads is taking the educational experience online. The national nonprofit today announced an expansion of TEACH (Teaching Everyone About Cooking &amp;...</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>iTonic Holdings Ltd Issues an Update on its Effort to Develop AI-Powered Cloud Healthcare Platform Designed to Support Nuclear Medicine Treatment Planning and with Potential Future Expansion into Digital Care Delivery</v>
+        <v>LG Electronics and Marriott International Enhance Traveler Entertainment Experience with New Guest Room Technology Platform</v>
       </c>
       <c r="B25" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C25" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D25" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E25" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327709/0/en/iTonic-Holdings-Ltd-Issues-an-Update-on-its-Effort-to-Develop-AI-Powered-Cloud-Healthcare-Platform-Designed-to-Support-Nuclear-Medicine-Treatment-Planning-and-with-Potential-Future.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359825</v>
       </c>
       <c r="F25" t="str">
-        <v>New cloud-based platform is being developed to integrate artificial intelligence, automated quality control and healthcare data connectivity to support next-generation precision medicine workflows.</v>
+        <v>News Summary - - - &amp;#8226; Marriott International Inc. and LG Electronics have jointly developed a new cloud-based guest room entertainment and technology platform to support a modern, scalable guest room experience across Marriott&amp;#39;s participating hotel portfolio. - - - - - - &amp;#8226; The first step in an expanded strategic collaboration between the companies, this new initiative combines LG&amp;#39;s hospitality technology and connected-device capabilities with Marriott&amp;#39;s guest experience and enterprise... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359825</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>Lavish Enterprises: Inside the Enterprise Infrastructure Powering FleetPath Ahead of Controlled Beta</v>
+        <v>Paubox Opens HIPAA Compliant Forms to AI Agents</v>
       </c>
       <c r="B26" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C26" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D26" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E26" t="str">
-        <v>https://www.newswire.com/news/lavish-enterprises-inside-the-enterprise-infrastructure-powering-fleetpath</v>
+        <v>https://finance.yahoo.com/healthcare/articles/paubox-opens-hipaa-compliant-forms-211600835.html</v>
       </c>
       <c r="F26" t="str">
-        <v>Over the past 90 days, FleetPath has strengthened the security, governance, and operational infrastructure behind commercial deployment as the platform advances toward controlled beta testing. Alongside this update, Lavish Enterprises, Inc. (OTCID:VXIT) filed its quarterly report today, reflecting continued progress. A full overview is available at fleetpath.co and www.LavishEnterprises.net .</v>
+        <v>SAN FRANCISCO, September 01, 2026--Paubox has made its HIPAA compliant forms callable by AI agents. An agent can pull a form's questions, collect a patient's answers in conversation, and submit the completed response into Paubox. The record lands under the same business associate agreement (BAA) that covers the rest of the platform.</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>OPNsense® 26.7 "Xenial Xenops" Building the foundation for the next generation of open network security</v>
+        <v>Gemtek und Dixon bauen ihre strategische Zusammenarbeit aus, um das Geschäft mit optischen Verbindungen in Indien auszubauen</v>
       </c>
       <c r="B27" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C27" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D27" t="str">
         <v>SaaS</v>
       </c>
       <c r="E27" t="str">
-        <v>https://www.prweb.com/releases/opnsense-26-7-xenial-xenops-building-the-foundation-for-the-next-generation-of-open-network-security-302826394.html</v>
+        <v>https://www.prnewswire.com/news-releases/gemtek-und-dixon-bauen-ihre-strategische-zusammenarbeit-aus-um-das-geschaft-mit-optischen-verbindungen-in-indien-auszubauen-302866833.html</v>
       </c>
       <c r="F27" t="str">
-        <v>Deciso®, creator of the trusted OPNsense® open-source firewall platform, proudly announces the release of OPNsense® Community Edition 26.7, code-named "Xenial Xenops." Rather than focusing on isolated features, Xenial Xenops continues OPNsense's philosophy of continuous, iterative...</v>
+        <v>Durch die Kombination von Know-how im Bereich der photonischen Integration mit lokaler Fertigung soll der wachsenden Nachfrage nach optischen Hochgeschwindigkeitsverbindungen in den Bereichen Breitband, Telekommunikation und KI-Infrastruktur Rechnung getragen werden TAIPEI, 1. September...</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>Pinnacle Food Group Limited Completes Key Development Milestone and Commences Construction of Commercial-Scale Microalgae-Based Astaxanthin Facility in Canada</v>
+        <v>Vastly's Ekanos Platform Named Winner of the 2026 CloudX Award for Best Platform-as-a-Service</v>
       </c>
       <c r="B28" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C28" t="str">
-        <v>Newswire.com</v>
+        <v>PR.com</v>
       </c>
       <c r="D28" t="str">
-        <v>Finance, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E28" t="str">
-        <v>https://www.newswire.com/news/pinnacle-food-group-limited-completes-key-development-milestone-and-commences</v>
+        <v>https://www.pr.com/press-release/978075</v>
       </c>
       <c r="F28" t="str">
-        <v>Pinnacle Food (Nasdaq: PFAI) begins construction of a commercial microalgae-based astaxanthin facility in Canada, expanding its biomanufacturing platform.</v>
+        <v>Vastly, the integration and orchestration platform company, today announced that Ekanos, its AI-native platform, has been named a winner of the 2026 CloudX Award for Best Platform-as-a-Service. DevNetwork's independent Cloud Advisory Board recognizes the AI-native platform that consolidates an organization's existing tools into orchestrated, AI-powered workspaces. [PR.com]</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>SlicedHealth Introduces GROW: A New Operational Platform Built to Help ...</v>
+        <v>Tencent Music Entertainment Group Announces Notes Offering</v>
       </c>
       <c r="B29" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C29" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D29" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E29" t="str">
-        <v>https://pr-inside.com/slicedhealth-introduces-grow-a-new-operational-platform-built-to-help-r5201300.htm</v>
+        <v>https://www.prnewswire.com/news-releases/tencent-music-entertainment-group-announces-notes-offering-302866816.html</v>
       </c>
       <c r="F29" t="str">
-        <v>(PR-inside.com) WOODSTOCK, GA / ACCESS Newswire / July 15, 2026 / SlicedHealth has launched GROW, an operational platform designed to give small and mid-sized hospitals the same clarity and control over contracts, credentialing, and compliance that has traditionally only been available to much larger health systems. GROW connects agreements to the day to day activity they are supposed to govern, so a hospital can see not just what a contract says, but whether it is actually being honored in practice. For years, the advice to rural and community hospitals was simple. Protect your margin, control your costs, and keep the doors open. ..</v>
+        <v>SHENZHEN, China, Sept. 1, 2026 /PRNewswire/ -- Tencent Music Entertainment Group ("TME," or the "Company") (NYSE: TME and HKEX: 1698), the leading all-in-one music and audio entertainment platform in China, today announced its proposed public offering (the "Proposed Offering") of its...</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>GameSquare Provides Update to Capital Allocation Strategy</v>
+        <v>Cellectis Announces Participation in Upcoming Investor Conferences</v>
       </c>
       <c r="B30" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C30" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D30" t="str">
-        <v>Finance, SaaS, Gaming</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E30" t="str">
-        <v>https://pr-inside.com/gamesquare-provides-update-to-capital-allocation-strategy-r5201297.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354624/0/en/cellectis-announces-participation-in-upcoming-investor-conferences.html</v>
       </c>
       <c r="F30" t="str">
-        <v>(PR-inside.com) GameSquare recently sold 1,209 ETH and holds approximately 14.3K ETH at July 14, 2026 Prioritizing share repurchases reflects management's belief that GameSquare common stock offers compelling return potential in light of positive momentum across the Company's platform FRISCO, TX / ACCESS Newswire / July 15, 2026 / GameSquare Holdings, Inc. ("GameSquare" or the "Company") (NASDAQ:GAME), a next-generation media, entertainment, and technology company, today provided an update on its capital-allocation priorities. The Company is prioritizing the use of capital to support its share repurchase program as positive momentum continues to build across its operating platform. GameSquare recently liquidated 1,209 ETH. A portion of the ..</v>
+        <v>NEW YORK, Sept. 01, 2026 (GLOBE NEWSWIRE) -- Cellectis (the “Company”) (Euronext Growth: ALCLS - NASDAQ: CLLS), a clinical-stage biotechnology company using its pioneering gene editing platform to develop life-saving cell and gene therapies, today announced that it will participate in the upcoming investor conferences:</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>Temple View Capital Announces Strategic Partnership with Oaktree to Support Private Lending Platform</v>
+        <v>Canadian Securities Exchange Welcomes Listing of Pelican AI, Trading Under Symbol "PEL"</v>
       </c>
       <c r="B31" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C31" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D31" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E31" t="str">
-        <v>https://www.prweb.com/releases/temple-view-capital-announces-strategic-partnership-with-oaktree-to-support-private-lending-platform-302825863.html</v>
+        <v>https://www.newsfilecorp.com/release/312418/Canadian-Securities-Exchange-Welcomes-Listing-of-Pelican-AI-Trading-Under-Symbol-PEL</v>
       </c>
       <c r="F31" t="str">
-        <v>Temple View Capital announces a strategic partnership with Oaktree to support the continued growth of its private lending platform. BETHESDA, Md., July 15, 2026 /PRNewswire-PRWeb/ -- Temple View Capital ("TVC" or the "Company"), a leading national private lender focused exclusively on...</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - September 1, 2026) - The Canadian Securities Exchange ("CSE" or "the Exchange") today welcomed the listing of Pelican AI Corp. ("Pelican" or the "Company"). The Vancouver-based Company's common shares were listed for trading on the CSE today following the completion of a reverse takeover and the release of escrowed funds from previous financings. The ticker symbol is PEL.Pelican is an intelligent platform that automates payments, compliance, and trade finance...</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v>Wellgistics Health Appoints Brett Thompson as Chief Technology Officer ...</v>
+        <v>Ignyte Insurance Acquires InsureMyTrip</v>
       </c>
       <c r="B32" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C32" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D32" t="str">
-        <v>Finance, AI, SaaS, Healthcare</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E32" t="str">
-        <v>https://pr-inside.com/wellgistics-health-appoints-brett-thompson-as-chief-technology-officer-r5201288.htm</v>
+        <v>https://www.prnewswire.com/news-releases/ignyte-insurance-acquires-insuremytrip-302866758.html</v>
       </c>
       <c r="F32" t="str">
-        <v>(PR-inside.com) Experienced Healthcare Information Technology Specialist Joins Leading Pharmaceutical IT Company TAMPA, FL / ACCESS Newswire / July 15, 2026 /Wellgistics Health, Inc. (the "Company" or "Wellgistics") (NASDAQ:WGRX), a Health IT leader, integrating pharmacy dispensing AI platform EinsteinRx™ into patented pharmacy smart contracts platform PharmacyChain™, today announced that it appointed healthcare information technology executive Brett Thompson as the Company's consulting Chief Technology Officer (CTO). Mr. Thompson has more than thirty years of experience designing, developing, and leading enterprise software solutions, including more than seventeen years focused on healthcare and pharmacy technology. Throughout his career, he has structured and delivered commercial softwar</v>
+        <v>Acquisition adds trusted U.S. travel insurance marketplace to Ignyte's growing global portfolio of travel brands CONSHOHOCKEN, Pa., Sept. 1, 2026 /PRNewswire/ -- Ignyte Insurance, a specialty insurance platform focused on acquiring and scaling high-performing insurance businesses, today...</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>Nextech3D.ai Launches KraftyLab Intelligence(TM), an AI-Powered Workforce ...</v>
+        <v>Aramco Digital and Avathon Announce Strategic Partnership to Accelerate Industrial AI Across Saudi Arabia and the World</v>
       </c>
       <c r="B33" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C33" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D33" t="str">
         <v>AI, SaaS</v>
       </c>
       <c r="E33" t="str">
-        <v>https://pr-inside.com/nextech3d-ai-launches-kraftylab-intelligence-tm-an-ai-powered-workforce-r5201274.htm</v>
+        <v>https://www.prnewswire.com/news-releases/aramco-digital-and-avathon-announce-strategic-partnership-to-accelerate-industrial-ai-across-saudi-arabia-and-the-world-302866757.html</v>
       </c>
       <c r="F33" t="str">
-        <v>(PR-inside.com) -AI-powered workforce intelligence platform designed to connect employee surveys, workforce analytics, onboarding, training, leadership development, team building and engagement initiatives within a unified software environment. Existing KraftyLab enterprise customers are expected to participate in the Company's pilot program. -Enterprise pilot program underway as Nextech3D.ai expands into the growing workforce intelligence, employee engagement and organizational development software market. NEW YORK CITY, NY AND TORONTO, ON / ACCESS Newswire / July 15, 2026 /Nextech3D.ai (CSE:NTAR)(OTCQB:NEXCF)(FSE:EP2) today announced the launch of the enterprise pilot program for KraftyLab Intelligence™, an AI-powered workforce intelligence and employee engagement platform designed to he</v>
+        <v>Partnership combines Aramco Digital's industrial scale and expertise with Avathon's Physical AI and Autonomy Platform to build sovereign Industrial AI capabilities and bring advanced industrial intelligence to customers globally DHAHRAN, Saudi Arabia and PLEASANTON, Calif., Sept. 1, 2026...</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>Senti Biosciences Holdings, Inc. Announces a Strategic Transaction to Unlock Value for its Gene-Circuit-Enabled Pipeline, Including SENTI-202, and to Sharpen its Focus on Next-Generation Controllable Genetic Medicines Powered by its Regulator Dial™ Technology Platform</v>
+        <v>10 Years of the Elbphilharmonie Hamburg: Spectacular Concert Hall Celebrates Its Success Story</v>
       </c>
       <c r="B34" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C34" t="str">
-        <v>GlobeNewswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D34" t="str">
-        <v>Finance, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E34" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327605/0/en/Senti-Biosciences-Holdings-Inc-Announces-a-Strategic-Transaction-to-Unlock-Value-for-its-Gene-Circuit-Enabled-Pipeline-Including-SENTI-202-and-to-Sharpen-its-Focus-on-Next-Generati.html</v>
+        <v>https://pressat.co.uk/releases/10-years-of-the-elbphilharmonie-hamburg-spectacular-concert-hall-celebrates-its-success-story-ea44ed2039eedb75a7bd1f68f46851c3/</v>
       </c>
       <c r="F34" t="str">
-        <v>SOUTH SAN FRANCISCO, Calif., July 15, 2026 (GLOBE NEWSWIRE) -- Senti Biosciences Holdings, Inc. (NASDAQ: SNTI) (“SBH” or the “Company”) today announced a strategic transaction designed to sharpen its focus on next-generation controllable genetic medicines powered by its Regulator Dial™ technology platform (the “Retained Assets”) and unlock value for its Gene-Circuit-enabled pipeline, including SENTI-202, currently being advanced by its wholly owned subsidiary, Senti Biosciences, Inc.</v>
+        <v>Tuesday 1 September, 2026 HAMBURG -The opening of the Elbphilharmonie Hamburg will mark its tenth anniversary on 11 January 2027. At the start of the anniversary season, the spectacular concert hall presented key figures from its success story: annual attendance at classical concerts in Hamburg has tripled since the Elbphilharmonie opened. 7.4 million people have attended around 6,400 concerts and events at the Elbphilharmonie, while 29.5 million have visited the Plaza, the public viewing platform 37 metres above ground. Ten years after opening the Elbphilharmonie has become a landmark of Hamburg and an internationally established concert venue. Its impact extends far beyond the concert hall itself: its architecture, public Plaza and a programme combining musical excellence with a spirit o</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>TappAlpha Expands Growth + Income ETF Platform with TMGN, Bringing Tax-Efficient Income to the Cboe Magnificent 10 Index</v>
+        <v>Tersis Technologies and Flux Core Sign MOU to Advance Decentralized Data Centers and Sustainable AI Compute</v>
       </c>
       <c r="B35" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C35" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D35" t="str">
-        <v>Finance, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E35" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327607/0/en/TappAlpha-Expands-Growth-Income-ETF-Platform-with-TMGN-Bringing-Tax-Efficient-Income-to-the-Cboe-Magnificent-10-Index.html</v>
+        <v>https://www.newsfilecorp.com/release/312448/Tersis-Technologies-and-Flux-Core-Sign-MOU-to-Advance-Decentralized-Data-Centers-and-Sustainable-AI-Compute</v>
       </c>
       <c r="F35" t="str">
-        <v>TappAlpha Expands Growth + Income ETF Platform with TMGN, Bringing Tax-Efficient Income to the Cboe Magnificent 10 Index</v>
+        <v>Companies establish a framework to pair Tersis' SynGenic V3™ resource-recovery and on-site power platform with Flux Core's decentralized data-center infrastructure, delivering behind-the-meter, sustainable AI compute at the point of demandMiami, Florida--(Newsfile Corp. - September 1, 2026) - Tersis Technologies, Inc. (OTCID: TERS) ("Tersis" or the "Company"), a clean technology company focused on transforming waste streams into valuable resources, today announced that it has entered into a...</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v>The technology breakthroughs behind Huawei's next-generation Smart String Grid-Forming ESS Platform</v>
+        <v>Eudia and Harbor Partner to Accelerate AI Transformation for Enterprise ...</v>
       </c>
       <c r="B36" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C36" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D36" t="str">
-        <v>SaaS, Energy</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E36" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-technology-breakthroughs-behind-huaweis-next-generation-smart-string-grid-forming-ess-platform-302826359.html</v>
+        <v>https://pr-inside.com/eudia-and-harbor-partner-to-accelerate-ai-transformation-for-enterprise-r5218371.htm</v>
       </c>
       <c r="F36" t="str">
-        <v>Huawei FusionSolar's new Smart String Grid-Forming ESS Platform, LUTERRA, is born from technology breakthroughs designed to drive customer success. MUNICH, July 15, 2026 /PRNewswire/ -- Huawei launched LUTERRA at Intersolar Europe in Germany last month. In this article, Steve Zheng,...</v>
+        <v>(PR-inside.com) Harbor's trained industry experts will deliver advisory, implementation, training, and adoption enablement, helping enterprise legal departments deploy Eudia's augmented intelligence platform successfully at scale PALO ALTO, CA / ACCESS Newswire / September 1, 2026 / Eudia, the augmented intelligence platform for legal, contracting, and compliance work across the enterprise, today announced a strategic partnership with Harbor, the leading provider of professional and technology services to the legal industry. Harbor's industry experts, who guide digital transformation for close to 600 corporate law departments and more than 80% of Global 200 law firms, will help enterprise legal teams adopt Eudia's platform and deploy ..</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v>XRHealth Acquires Swing Therapeutics, Expanding Its Platform to Mobile Digital Therapeutics</v>
+        <v>Nmbrs becomes Visma's Business Platform for Dutch entrepreneurs</v>
       </c>
       <c r="B37" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C37" t="str">
-        <v>PRWeb</v>
+        <v>WebWire</v>
       </c>
       <c r="D37" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>SaaS</v>
       </c>
       <c r="E37" t="str">
-        <v>https://www.prweb.com/releases/xrhealth-acquires-swing-therapeutics-expanding-its-platform-to-mobile-digital-therapeutics-302822708.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359820</v>
       </c>
       <c r="F37" t="str">
-        <v>XRHealth acquires Swing Therapeutics to expand its AI-powered digital health platform beyond XR into mobile apps, wearables, and FDA-authorized digital therapeutics for chronic pain and fibromyalgia, creating a comprehensive, reimbursable care platform BOSTON, July 15, 2026...</v>
+        <v>Visma, a global provider of mission-critical business software, further strengthens its offering in the Netherlands by positioning Nmbrs as a single, comprehensive Business Platform for Dutch entrepreneurs and accounting professionals. - - By uniting the leading offerings of four Visma-companies in the Netherlands - Nmbrs (payroll), Yuki (accounting), WeFact (invoicing) and Visionplanner (financial reporting) - under the Nmbrs brand, the ambition is to build the market leader in business so... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359820</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>IVOX+ Independent Streaming Platform Launches New Lineup of Original Shows</v>
+        <v>JTS Introduces arriviture 2.0 TMS, Outpacing Competitors With Comprehensive New Features</v>
       </c>
       <c r="B38" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C38" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D38" t="str">
-        <v>SaaS, Media</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E38" t="str">
-        <v>https://www.prnewswire.com/news-releases/ivox-independent-streaming-platform-launches-new-lineup-of-original-shows-302825411.html</v>
+        <v>https://www.newmediawire.com/news/jts-introduces-arriviture-2-0-tms-outpacing-competitors-with-comprehensive-new-features-7089120</v>
       </c>
       <c r="F38" t="str">
-        <v>LAS VEGAS, July 15, 2026 /PRNewswire/ -- Independent streaming platform IVOX+ is turning up the volume with a slate of brand-new original shows and streaming channels to be released this fall. IVOX+ is a curated streaming service for film and original programming that continues to break...</v>
+        <v>.gallery-slide img { max-width: 300px; } FRESNO, CA - September 1, 2026 ( NEWMEDIAWIRE ) - Johanson Transportation Service, a leading 3PL solutions provider, launched arriviture® version 2.0 with arrivitureIQ – their new AI-powered reporting and analytics - which harnesses AI to uncover actionable insights from shipment data. Featuring predictive analysis and intelligent trend identification abilities, it also provides shippers with insightful change recommendations and concrete steps to save money, optimize their supply chain, and help them make informed business decisions. Other features included are Shiplify™ integration, a built-in NMFC-linked freight class calculator, Google Maps Satellite Imagery, and a more intuitive, ultra-fast processing workflow. Arriviture 2.0 brings supply chai</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v>Sonatel Launches New SaaS Platform in Ballsh</v>
+        <v>Uniserve CEO Gautam Lohia to Speak at CanITCon 2026; Supports UBC Sauder Powerhouse Project</v>
       </c>
       <c r="B39" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C39" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D39" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E39" t="str">
-        <v>https://pressreleasenews.org/pressroom/sonatel-launches-new-saas-platform-in-ballsh</v>
+        <v>https://www.newsfilecorp.com/release/312435/Uniserve-CEO-Gautam-Lohia-to-Speak-at-CanITCon-2026-Supports-UBC-Sauder-Powerhouse-Project</v>
       </c>
       <c r="F39" t="str">
-        <v>Sonatel has announced the launch of its new Software as a Service (SaaS) platform in Ballsh, aimed at enhancing business operations. The platform offers a scalable solution for various industries.</v>
+        <v>Supporting Canadian entrepreneurship, innovation and technology leadershipLohia to represent Uniserve at CanITCon in Calgary on September 9 as the Company continues to champion Canadian technology, AI adoption and sovereign digital infrastructure.Vancouver, British Columbia--(Newsfile Corp. - September 1, 2026) - Uniserve Communications Corporation (TSXV: USS) (the "Company" or "Uniserve"), a sovereign Canadian digital infrastructure platform providing managed IT, connectivity, cloud,...</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>RELEX Named a Leader in the 2026 Nucleus Research Enterprise Supply Chain Planning Value Matrix</v>
+        <v>Trackhawk GPS Launches Maintenance Module Across Web and Mobile to ...</v>
       </c>
       <c r="B40" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C40" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D40" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>SaaS</v>
       </c>
       <c r="E40" t="str">
-        <v>https://www.prnewswire.com/news-releases/relex-named-a-leader-in-the-2026-nucleus-research-enterprise-supply-chain-planning-value-matrix-302826327.html</v>
+        <v>https://pr-inside.com/trackhawk-gps-launches-maintenance-module-across-web-and-mobile-to-r5218358.htm</v>
       </c>
       <c r="F40" t="str">
-        <v>Recognition highlights platform expansion across RELEX Open, the unified platform's agentic AI capabilities, expanding manufacturing footprint, and accelerated implementations across retail and manufacturing HELSINKI and ATLANTA, July 15, 2026 /PRNewswire/ -- RELEX Solutions, provider of...</v>
+        <v>(PR-inside.com) Trackhawk GPS introduces a new maintenance management experience that helps businesses schedule service, automate reminders, track maintenance costs, and keep vehicles on the road. HOUSTON, TX / ACCESS Newswire / September 1, 2026 / Trackhawk GPS today announced the launch of its new Maintenance Module, now available across the Trackhawk GPS web platform, with companion functionality available on iOS and Android. For fleet operators, rental companies, construction businesses, and organizations that rely on vehicles or equipment every day, routine maintenance is one of the simplest ways to reduce operating costs. Yet it's also one of the easiest things to postpone when operations ..</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v>FIN Group Launches Reg Review: AI-Powered Compliance Platform for Investment Advisers, etc</v>
+        <v>Agilent Introduces the Cary 635 FTIR Spectrometer</v>
       </c>
       <c r="B41" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C41" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D41" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E41" t="str">
-        <v>https://express-press-release.net/news/2026/07/15/1762770</v>
+        <v>https://finance.yahoo.com/healthcare/articles/agilent-introduces-cary-635-ftir-120000043.html</v>
       </c>
       <c r="F41" t="str">
-        <v>Walnut Creek, CA, 2026-07-15 — /EPR Network/ — FIN Group announced the launch of Reg Review, an AI-powered compliance platform purpose-built for registered investment advisers (RIAs), [read full press release...]</v>
+        <v>SANTA CLARA, Calif., September 01, 2026--Agilent Technologies, Inc. (NYSE: A) today announced the launch of the Agilent Cary 635 FTIR spectrometer, setting a new standard for compact, high-performance Fourier transform infrared (FTIR) analysis. Combining robust engineering, superior performance, and intuitive usability, the Cary 635 FTIR provides laboratories with a powerful solution that enhances reliability, boosts productivity, and delivers the versatility required for today’s analytical chal</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v>GW RhythmX Now Available in the Microsoft Marketplace</v>
+        <v>CrowdStrike Extends Falcon Platform Capabilities Across Google Cloud’s Enterprise AI Ecosystem</v>
       </c>
       <c r="B42" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C42" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D42" t="str">
-        <v>SaaS</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E42" t="str">
-        <v>https://www.prnewswire.com/news-releases/gw-rhythmx-now-available-in-the-microsoft-marketplace-302825828.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/crowdstrike-extends-falcon-platform-capabilities-171800160.html</v>
       </c>
       <c r="F42" t="str">
-        <v>Microsoft customers worldwide can now discover and deploy RhythmX Pulse through Microsoft Marketplace, accessing trusted solutions that accelerate innovation and business transformation with unified integration across Microsoft products Through Dragon Copilot, RhythmX drives frontier...</v>
+        <v>AUSTIN, Texas &amp; LAS VEGAS, September 01, 2026--Fal.Con 2026 - CrowdStrike (NASDAQ: CRWD) today announced new Falcon® platform capabilities across Google Cloud’s enterprise AI ecosystem to help support organizations building, deploying, and operating enterprise AI on Google Cloud.</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v>Elevex Capital Launches Multi-Vertical Floor Plan Finance Platform, ...</v>
+        <v>EY Selects CrowdStrike to Power the Trust Layer of EY.ai Value Blueprints</v>
       </c>
       <c r="B43" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C43" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D43" t="str">
-        <v>SaaS</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E43" t="str">
-        <v>https://pr-inside.com/elevex-capital-launches-multi-vertical-floor-plan-finance-platform-r5201189.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/ey-selects-crowdstrike-power-trust-170500896.html</v>
       </c>
       <c r="F43" t="str">
-        <v>(PR-inside.com) Committed, technology-enabled wholesale inventory finance for equipment dealers across construction, agriculture, material handling, trucks, marine and powersports, and rental and fleet - live now on Vero's Lending-as-a-Service platform WESTLAKE, OH AND NEW YORK, NY / ACCESS Newswire / July 15, 2026 / Elevex Capital, LLC ("Elevex"), a specialty commercial equipment finance company, today announced the launch of its floor plan finance platform, a purpose-built, multi-vertical wholesale inventory finance business serving equipment dealers, distributors, and resellers across the United States. The platform is live in partnership with Vero Finance Technologies, Inc. ("Vero"), a leading provider of technology and servicing for wholesale and ..</v>
+        <v>AUSTIN, Texas &amp; NEW YORK &amp; LAS VEGAS, September 01, 2026--Fal.Con 2026 – CrowdStrike (NASDAQ: CRWD) today announced that Ernst &amp; Young LLP (EY US) has selected CrowdStrike as an accelerator to the Trust Layer of EY.ai Value Blueprints, integrating the Falcon® platform into EY's AI transformation framework to help organizations build, scale, and secure enterprise AI.</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v>Elevex Capital Launches Multi-Vertical Floor Plan Finance Platform, Powered by Vero Technologies</v>
+        <v>HousingWire names Friday Harbor’s Theo Ellis a 2026 Vanguard</v>
       </c>
       <c r="B44" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C44" t="str">
-        <v>Newswire.com</v>
+        <v>Send2Press</v>
       </c>
       <c r="D44" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS, Finance</v>
       </c>
       <c r="E44" t="str">
-        <v>https://www.newswire.com/news/elevex-capital-launches-multi-vertical-floor-plan-finance-platform-powered-by</v>
+        <v>https://www.send2press.com/wire/housingwire-names-friday-harbors-theo-ellis-a-2026-vanguard/</v>
       </c>
       <c r="F44" t="str">
-        <v>Committed, technology-enabled wholesale inventory finance for equipment dealers across construction, agriculture, material handling, trucks, marine and powersports, and rental and fleet - live now on Vero's Lending-as-a-Service platform</v>
+        <v>SEATTLE, Wash., Sept. 1, 2026 (SEND2PRESS NEWSWIRE) -- Friday Harbor, an AI pre-underwriting platform that helps loan officers assemble complete and compliant loan files in real time, today announced that its Founder and CEO Theo Ellis has been honored with HousingWire's 2026 Vanguard Award.</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v>Radware Introduces Cloud-Augmented Protection for DefensePro X, Debuting with Web DDoS Defense</v>
+        <v>BitcoinIRA Expands Beyond Retirement With Freedom Accounts</v>
       </c>
       <c r="B45" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C45" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D45" t="str">
-        <v>Finance, SaaS</v>
+        <v>Crypto, SaaS</v>
       </c>
       <c r="E45" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327524/8980/en/Radware-Introduces-Cloud-Augmented-Protection-for-DefensePro-X-Debuting-with-Web-DDoS-Defense.html</v>
+        <v>https://www.prnewswire.com/news-releases/bitcoinira-expands-beyond-retirement-with-freedom-accounts-302866584.html</v>
       </c>
       <c r="F45" t="str">
-        <v>Radware Introduces Cloud-Augmented Protection for DefensePro X, Debuting with Web DDoS Defense</v>
+        <v>New taxable investing accounts give BitcoinIRA clients more flexibility to invest in cryptocurrency beyond IRA limits, transfer digital assets in-kind, access staking rewards and Crypto Bundles, and manage retirement and non-retirement assets from one platform. LAS VEGAS, Sept. 1, 2026...</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v>InsideDesk Secures $12.6 Million Growth Financing Led by Pender Ventures to Accelerate AI-Powered Dental Revenue Cycle Management</v>
+        <v>S4 Capital's Monks Named a Leader in 2026 Gartner® Magic Quadrant™ for Global Digital Marketing Agencies</v>
       </c>
       <c r="B46" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C46" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D46" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E46" t="str">
-        <v>https://www.prnewswire.com/news-releases/insidedesk-secures-12-6-million-growth-financing-led-by-pender-ventures-to-accelerate-ai-powered-dental-revenue-cycle-management-302825258.html</v>
+        <v>https://www.prnewswire.com/news-releases/s4-capitals-monks-named-a-leader-in-2026-gartner-magic-quadrant-for-global-digital-marketing-agencies-302866583.html</v>
       </c>
       <c r="F46" t="str">
-        <v>Investment will accelerate InsideDesk's AI-powered platform, fuel key hires, and extend the company's leadership in revenue cycle management for dental service organizations. TORONTO, July 15, 2026 /PRNewswire/ -- InsideDesk, the dental industry's leading provider of AI-powered revenue...</v>
+        <v>Global, digital-first marketing brand leverages data-driven infrastructure and proprietary AI orchestration platform, Monks.Flow, to drive measurable market impact NEW YORK, Sept. 1, 2026 /PRNewswire/ -- Monks, the global, digital-first, data-driven, unitary operating brand of S4 Capital...</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v>Cumulus Neuroscience Presents Data at AAIC 2026 Annual Meeting Showing a Two-Minute Digital Task Matches or Outperforms Clinical Benchmarks for Alzheimer's Trial Pre-enrichment</v>
+        <v>CrowdStrike Launches Frontier Models for Cybersecurity, Created with NVIDIA</v>
       </c>
       <c r="B47" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C47" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D47" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E47" t="str">
-        <v>https://www.prnewswire.com/news-releases/cumulus-neuroscience-presents-data-at-aaic-2026-annual-meeting-showing-a-two-minute-digital-task-matches-or-outperforms-clinical-benchmarks-for-alzheimers-trial-pre-enrichment-302826250.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/crowdstrike-launches-frontier-models-cybersecurity-163600357.html</v>
       </c>
       <c r="F47" t="str">
-        <v>Across three independent studies, the NeuLogiq® Platform two-minute tablet-based Symbol Swap task delivered clinically meaningful discrimination between control, MCI and Alzheimer's dementia groups and detected blood-biomarker-defined pathology — including in clinically normal individuals...</v>
+        <v>AUSTIN, Texas &amp; LAS VEGAS, September 01, 2026--Fal.Con 2026 – CrowdStrike (NASDAQ: CRWD) today introduced CrowdStrike SafeMind, a family of purpose-built security models and harnesses from the CrowdStrike Cyber Superintelligence Lab. The SafeMind agentic system will operate natively in the CrowdStrike Falcon® platform. Trusted access for standalone models and harnesses will be part of the Project QuiltWorks program.</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
-        <v>ITE Management Launches ITE Lending to Provide Senior Secured Aviation Financing</v>
+        <v>Salute announces agreement to acquire T5 Operations</v>
       </c>
       <c r="B48" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C48" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D48" t="str">
-        <v>SaaS</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E48" t="str">
-        <v>https://www.prnewswire.com/news-releases/ite-management-launches-ite-lending-to-provide-senior-secured-aviation-financing-302825764.html</v>
+        <v>https://www.prnewswire.com/news-releases/salute-announces-agreement-to-acquire-t5-operations-302866580.html</v>
       </c>
       <c r="F48" t="str">
-        <v>New lending platform brings together significant capital resources and deep aviation expertise to serve airlines, lessors, and aviation investors. NEW YORK, July 15, 2026 /PRNewswire/ -- ITE Management L.P. ("ITE"), a leading alternative asset manager focused on industrial transportation...</v>
+        <v>Strategic acquisition further expands Salute's world-class FM&amp;O leadership for AI/HPC and cloud data centers AUSTIN, Texas, Sept. 1, 2026 /PRNewswire/ -- Salute, the global leader in end-to-end data center lifecycle services, today announced it has entered into a definitive agreement to...</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
-        <v>The 3rd ASEAN Operational Excellence &amp; Business Transformation Summit 2026</v>
+        <v>ThriveCart Helps Businesses Prepare for Europe's Changing E-Invoicing ...</v>
       </c>
       <c r="B49" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C49" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D49" t="str">
-        <v>SaaS</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E49" t="str">
-        <v>https://www.pr-inside.com/the-3rd-asean-operational-excellence-business-transformation-summit-r5201183.htm</v>
+        <v>https://pr-inside.com/thrivecart-helps-businesses-prepare-for-europe-s-changing-e-invoicing-r5218281.htm</v>
       </c>
       <c r="F49" t="str">
-        <v>(PR-inside.com) KUALA LUMPUR, July 8, 2026 - (ACN Newswire) - Senior executives, business transformation leaders, operational excellence practitioners, and industry experts from across ASEAN will gather in Kuala Lumpur for the 3rd ASEAN Operational Excellence &amp; Business Transformation Summit 2026 (OPEX 2026), taking place on 28–29 July 2026 at the Sheraton Imperial Hotel Kuala Lumpur. Organized by CT Event Asia, OPEX 2026 is a premier regional platform dedicated to helping organizations build enterprise value through operational excellence, business transformation, resilience, and innovation in an increasingly complex business environment. About the Summit Under the theme “Building Enterprise Value When Transformation Meets Resilience and Readiness Under ..</v>
+        <v>(PR-inside.com) ThriveCart is helping businesses and creators prepare for Europe's changing e-invoicing requirements with UBL XML support for global selling. NEW YORK, NY / ACCESS Newswire / September 1, 2026 / ThriveCart, an all-in-one creator commerce, course, and community platform used by more than 75,000 businesses worldwide, today announced support for UBL XML e-invoice downloads. The new capability is designed to help merchants prepare for changing regulatory requirements across Europe and manage invoice data in a structured, machine-readable format. Across the EU, governments are moving away from paper and PDF-only invoicing toward digital invoice formats that can be processed by accounting systems and, ..</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
-        <v>USA Water Polo and iHeartMedia Announce Multi-Platform Partnership to Grow the Sport Nationwide</v>
+        <v>Central Kansas United Youth Soccer Selects Teams Elevated for Full Club Management Platform</v>
       </c>
       <c r="B50" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C50" t="str">
-        <v>WebWire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D50" t="str">
         <v>SaaS</v>
       </c>
       <c r="E50" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357685</v>
+        <v>https://www.send2press.com/wire/central-kansas-united-youth-soccer-selects-teams-elevated-for-full-club-management-platform/</v>
       </c>
       <c r="F50" t="str">
-        <v>USA Water Polo announced a new multi-platform marketing partnership with iHeartMedia, naming the company the Official Radio Partner of USA Water Polo in an agreement designed to expand the sport&amp;#39;s reach, inspire new participants, and engage fans across the country during one of the most significant eras in the organization&amp;#39;s history. - - The partnership will bring together the national governing body for water polo in the United States with iHeartMedia, America&amp;#39;s leading audio company wit... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357685</v>
+        <v>SALINA, Kan., Sept. 1, 2026 (SEND2PRESS NEWSWIRE) -- Central Kansas United Youth Soccer (CKU) today announced it has selected Teams Elevated as the club's team management platform. The system now carries team rosters, scheduling, and club-wide communication for roughly 150 players ages 5 to 14 and 15 coaches across 16 teams, with about 100 player, coach, and administrator accounts already active.</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
-        <v>Labconco Strengthens Scientific Product Validation and Discovery Through ...</v>
+        <v>Helium Launches HeliumOS, the Platform for the Business of Connectivity</v>
       </c>
       <c r="B51" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C51" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D51" t="str">
-        <v>SaaS, Media</v>
+        <v>SaaS</v>
       </c>
       <c r="E51" t="str">
-        <v>https://pr-inside.com/labconco-strengthens-scientific-product-validation-and-discovery-through-r5201178.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359814</v>
       </c>
       <c r="F51" t="str">
-        <v>(PR-inside.com) PALO ALTO, CA / ACCESS Newswire / July 15, 2026 / Bioz, Inc. , the leading scientific engagement platform that helps suppliers surface publication-backed validation throughout the customer journey, is proud to highlight its continued partnership withLabconco , a trusted manufacturer of laboratory equipment and solutions serving researchers worldwide. Over the past several years, Labconco has leveraged bothBioz Badgesand aBioz Content Hubto strengthen the connection between its products and the scientific literature. While the Bioz Badges provide publication-backed validation directly on product webpages, the Bioz Content Hub serves as a centralized destination where researchers can search, filter, and explore citations across ..</v>
+        <v>Helium, the leader in decentralized wireless communications and intelligent connectivity solutions, today announced the launch of HeliumOS, the operating system for the business of connectivity. HeliumOS is an integrated platform that gives carriers, MVNOs, network operators, and brands the intelligent and interoperable solutions they need to launch, operate, and scale connectivity businesses faster and smarter. - - Network operators spend nearly $200 billion a year building and maintainin... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359814</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
-        <v>rivexa by mjunction Hails New India-UK Trade Agreement</v>
+        <v>OS Training Launches Its Own AI-Powered Learning Platform, Built on Scholé AI Technology</v>
       </c>
       <c r="B52" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C52" t="str">
-        <v>Pressat</v>
+        <v>PRWeb</v>
       </c>
       <c r="D52" t="str">
-        <v>SaaS, Energy, Retail</v>
+        <v>AI, SaaS, Education</v>
       </c>
       <c r="E52" t="str">
-        <v>https://pressat.co.uk/releases/rivexa-by-mjunction-hails-new-india-uk-trade-agreement-495ecb48b6edc7a025dd1007e1468f90/</v>
+        <v>https://www.prweb.com/releases/os-training-launches-its-own-ai-powered-learning-platform-built-on-schole-ai-technology-302866484.html</v>
       </c>
       <c r="F52" t="str">
-        <v xml:space="preserve">Wednesday 15 July, 2026 rivexa by mjunction, the B2B cross-border platform, has welcomed the landmark India-UK Comprehensive Economic and Trade Agreement (CETA), expected to come into force soon. It marks a transformative moment for trade between the two nations, and rivexa is well poised to help UK buyers unlock the full potential of Indian manufacturing. By reducing or eliminating tariffs across a wide range of product categories, the agreement is expected to create significant sourcing advantages for UK businesses, particularly in engineering goods, industrial products, apparel and home textile. mjunction MD Mr. Vinaya Varma said that rivexa, the global sourcing platform from mjunction services limited, is uniquely positioned to help buyers rapidly identify, evaluate, and transact with </v>
+        <v>The new AI-powered platform pairs OS Training's course library with Scholé's AI agent curriculum in a dedicated learning environment. HOUSTON, Sept. 1, 2026 /PRNewswire-PRWeb/ -- Today OS Training launched its own AI-powered learning platform, through a partnership with Scholé AI and...</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
-        <v>LG Channels Surpasses 5,000 Channels Globally, as Poland Launch Brings Service to 37 Countries</v>
+        <v>Fundraise Up Launches AI Visibility Assessment to Help Nonprofits Prepare for Agentic Giving</v>
       </c>
       <c r="B53" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C53" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D53" t="str">
-        <v>SaaS, Media</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E53" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357680</v>
+        <v>https://www.prnewswire.com/news-releases/fundraise-up-launches-ai-visibility-assessment-to-help-nonprofits-prepare-for-agentic-giving-302866519.html</v>
       </c>
       <c r="F53" t="str">
-        <v>&amp;amp;#9632; LG Channels has surpassed 5,000 channels globally and now reaches 37 countries, with its recent launch in Poland further accelerating its FAST expansion. - - &amp;amp;#9632; Global viewer engagement surged in 2025, with MAU up 30 percent year-over-year and total annual viewing time increasing 45 percent vs. the prior year, highlighting rising demand for FAST services. - - &amp;amp;#9632; Localized content strategy and award-winning platform innovation strengthen LG Electronics&amp;#39; webOS ecosyste... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357680</v>
+        <v>BROOKLYN, N.Y., Sept. 1, 2026 /PRNewswire/ -- Fundraise Up, the fundraising platform used by thousands of nonprofits globally, today launched the AI Visibility Assessment, a free tool that shows nonprofits how AI assistants currently understand and represent their organization. The launch...</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
-        <v>iLOQ powers smart access in Ring's Mobile Security Tower</v>
+        <v>Glass Skin, Cloud Skin, Dewy Skin, and Glowy Skin: What These Trends Mean</v>
       </c>
       <c r="B54" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C54" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D54" t="str">
         <v>SaaS</v>
       </c>
       <c r="E54" t="str">
-        <v>https://www.prnewswire.com/news-releases/iloq-powers-smart-access-in-rings-mobile-security-tower-302826165.html</v>
+        <v>https://www.prnewswire.com/news-releases/glass-skin-cloud-skin-dewy-skin-and-glowy-skin-what-these-trends-mean-302866472.html</v>
       </c>
       <c r="F54" t="str">
-        <v>OULU, Finland, July 15, 2026 /PRNewswire/ -- iLOQ is proud to be a preferred partner of Ring, bringing the capabilities of its iLOQ 5 Series+ access-management platform to the Ring Mobile Security Tower. By combining Ring's advanced remote-monitoring capabilities with iLOQ's proven...</v>
+        <v>GREAT NECK, N.Y., Sept. 1, 2026 /PRNewswire/ -- Glass skin, cloud skin, dewy skin, and glowy skin have become some of the most recognizable complexion trends on social media. But while the names suggest different finishes, the looks share a focus on skin that appears smooth, hydrated and...</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
-        <v>Bell Integration joins United Nations Global Compact, reinforcing its commitment to responsible business</v>
+        <v>Moomoo Launches Massive OOH Campaign in NYC to Highlight New "Moomoo Engine"</v>
       </c>
       <c r="B55" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C55" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D55" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E55" t="str">
-        <v>https://www.prnewswire.com/news-releases/bell-integration-joins-united-nations-global-compact-reinforcing-its-commitment-to-responsible-business-302824838.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354428/0/en/moomoo-launches-massive-ooh-campaign-in-nyc-to-highlight-new-moomoo-engine.html</v>
       </c>
       <c r="F55" t="str">
-        <v>Aligning its operations with the UN Global Compact's Ten Principles LONDON, July 15, 2026 /PRNewswire/ -- Bell Integration has joined the United Nations Global Compact initiative - a voluntary initiative for the development, implementation and disclosure of responsible business practices....</v>
+        <v>Moomoo, a leading global investment and trading platform has launched its most expansive out-of-home (OOH) advertising campaign.</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
-        <v>Nokia defines the next era of radio with the industry’s first AI-native RAN platform</v>
+        <v>GE Vernova CEO Scott Strazik to speak at 14th annual Morgan Stanley Laguna conference</v>
       </c>
       <c r="B56" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C56" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D56" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E56" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327480/0/en/Nokia-defines-the-next-era-of-radio-with-the-industry-s-first-AI-native-RAN-platform.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359810</v>
       </c>
       <c r="F56" t="str">
-        <v>Nokia today announced the industry’s first commercial AI-RAN platform, marking one of the most significant shifts in radio network architecture in decades.</v>
+        <v>GE Vernova Inc. (NYSE: GEV) Chief Executive Officer and President Scott Strazik will present at the 14th Annual Morgan Stanley Laguna Conference on Wednesday, September 16, 2026, at 7:45 AM PDT. Strazik will speak to investors in a fireside chat, highlighting how GE Vernova&amp;#39;s platform of solutions is well-positioned to serve the growing, long-cycle electric power market. - - The conference webcast and replay will be available through GE Vernova&amp;#39;s Investor Relations website at https://www.g... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359810</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
-        <v>Netnology Earns Cisco MINT Tier 1 Designation</v>
+        <v>New Inmarsat Maritime safety data hub insights combine GMDSS distress and weather data to provide unique insight into maritime risk</v>
       </c>
       <c r="B57" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C57" t="str">
-        <v>PRUnderground</v>
+        <v>WebWire</v>
       </c>
       <c r="D57" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E57" t="str">
-        <v>https://www.prunderground.com/netnology-earns-cisco-mint-tier-1-designation/00388693/</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359806</v>
       </c>
       <c r="F57" t="str">
-        <v>Netnology, a leading solutions and software integrator specializing in AI-powered secure Software-Defined (SDx), Data Center, Security, and Full-Stack Observability (FSO) solutions, today announced it has earned the Cisco Mentored Install and Network Training (MINT) Tier 1 designation, recognizing the company’s excellence in delivering Cisco implementation, mentoring, training, and enablement services. The Cisco MINT program enables... Read more » The post Netnology Earns Cisco MINT Tier 1 Designation first appeared on</v>
+        <v>Inmarsat Maritime, a Viasat company, has launched a new Maritime Safety Data Hub, providing the maritime industry with unique insights as well as direct access to the comprehensive analysis of risks shaping global shipping. - - Drawing on a unique dataset combining three years of Global Maritime Distress and Safety System (GMDSS) data with an industry-first analysis of 106,975 maritime safety broadcasts transmitted in 2025, the new platform offers unprecedented visibility into the condition... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359806</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
-        <v>Decathlon Reaches 700 Stores Equipped with Vusion Solutions</v>
+        <v>AI Can Make the Shot. Nura Showcraft Makes the Production.</v>
       </c>
       <c r="B58" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C58" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D58" t="str">
-        <v>SaaS, Retail</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E58" t="str">
-        <v>https://www.prnewswire.com/news-releases/decathlon-reaches-700-stores-equipped-with-vusion-solutions-302825708.html</v>
+        <v>https://www.prnewswire.com/news-releases/ai-can-make-the-shot-nura-showcraft-makes-the-production-302866435.html</v>
       </c>
       <c r="F58" t="str">
-        <v>The Vusion platform, now deployed across 54 countries on three continents, enhances operational efficiency for Decathlon teams and improves customer experience. PARIS, July 15, 2026 /PRNewswire/ -- Vusion, the global leader in digitalization solutions for physical retail, today announced...</v>
+        <v>Nura Studios launches Showcraft, a professional platform for filmmakers, animators and producers bringing AI into production. SAN FRANCISCO, Sept. 1, 2026 /PRNewswire/ -- Nura Studios today announced the public availability of Nura Showcraft, a production platform designed to help...</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
-        <v>Bell Integration adhère au Pacte mondial des Nations Unies, renforçant ainsi son engagement en faveur d'une gestion d'entreprise responsable</v>
+        <v>HUMAIN Collaborates with Compal to Drive Cloud-to-Edge AI Expansion, Showcasing Partnership at LEAP 2026</v>
       </c>
       <c r="B59" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C59" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D59" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E59" t="str">
-        <v>https://www.prnewswire.com/news-releases/bell-integration-adhere-au-pacte-mondial-des-nations-unies-renforcant-ainsi-son-engagement-en-faveur-dune-gestion-dentreprise-responsable-302825036.html</v>
+        <v>https://www.prnewswire.com/news-releases/humain-collaborates-with-compal-to-drive-cloud-to-edge-ai-expansion-showcasing-partnership-at-leap-2026-302865798.html</v>
       </c>
       <c r="F59" t="str">
-        <v>Aligner ses activités sur les dix principes du Pacte mondial des Nations Unies LONDRES, 15 juillet 2026 /PRNewswire/ -- Bell Integration a rejoint l'initiative volontaire du Pacte mondial des Nations Unies qui vise à développer, mettre en œuvre et communiquer des pratiques commerciales...</v>
+        <v>RIYADH, Saudi Arabia, Sept. 1, 2026 /PRNewswire/ -- As artificial intelligence rapidly expands beyond centralized cloud computing into real-world applications, HUMAIN has selected Compal Electronics (Compal; TWSE:2324) as its long-term strategic ODM partner to support the development and...</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
-        <v>Bell Integration se une al Pacto Mundial de las Naciones Unidas</v>
+        <v>S&amp;amp;P Dow Jones Indices and Kaiko Introduce S&amp;amp;P Kaiko Digital Asset Indices</v>
       </c>
       <c r="B60" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C60" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D60" t="str">
-        <v>SaaS</v>
+        <v>Crypto, SaaS</v>
       </c>
       <c r="E60" t="str">
-        <v>https://www.prnewswire.com/news-releases/bell-integration-se-une-al-pacto-mundial-de-las-naciones-unidas-302825056.html</v>
+        <v>https://www.prnewswire.com/news-releases/sp-dow-jones-indices-and-kaiko-introduce-sp-kaiko-digital-asset-indices-302866449.html</v>
       </c>
       <c r="F60" t="str">
-        <v>Bell Integration se une al Pacto Mundial de las Naciones Unidas, reforzando su compromiso con los negocios responsables Alineando sus operaciones con los Diez Principios del Pacto Mundial de las Naciones Unidas. LONDRES, 15 de julio de 2026 /PRNewswire/ -- Bell Integration se ha unido a...</v>
+        <v>New co-branded suite brings both companies' crypto index offerings onto a single platform NEW YORK, Sept. 1, 2026 /PRNewswire/ -- S&amp;P Dow Jones Indices ("S&amp;P DJI"), the world's leading index provider and Kaiko, the global independent leader in digital asset market data, indices, and data...</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
-        <v>Bell Integration tritt dem Global Compact der Vereinten Nationen bei und bekräftigt damit sein Engagement für verantwortungsvolles unternehmerisches Handeln</v>
+        <v>The Next Generation of Agent Assist is Here with Balto</v>
       </c>
       <c r="B61" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C61" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D61" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E61" t="str">
-        <v>https://www.prnewswire.com/news-releases/bell-integration-tritt-dem-global-compact-der-vereinten-nationen-bei-und-bekraftigt-damit-sein-engagement-fur-verantwortungsvolles-unternehmerisches-handeln-302825604.html</v>
+        <v>https://www.prnewswire.com/news-releases/the-next-generation-of-agent-assist-is-here-with-balto-302866178.html</v>
       </c>
       <c r="F61" t="str">
-        <v>Ausrichtung der Geschäftstätigkeit an den zehn Prinzipien des Global Compact der Vereinten Nationen LONDON, 15. Juli 2026 /PRNewswire/ -- Bell Integration ist der Initiative Global Compact der Vereinten Nationen beigetreten – einer freiwilligen Initiative zur Entwicklung, Umsetzung und...</v>
+        <v>ST. LOUIS, Sept. 1, 2026 /PRNewswire/ -- Balto, the leading AI platform for contact centers and the company that invented the category of agent assist called real-time guidance in 2017, today officially unveiled RTG3 – the tool is being regarded as the future of agent assist – not for its...</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
-        <v>GCM Grosvenor Expands European Business Development Team with Two Strategic Hires in Frankfurt</v>
+        <v>Vormly Launches All-in-One Multimodal AI Creation Platform</v>
       </c>
       <c r="B62" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C62" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D62" t="str">
-        <v>Finance, SaaS</v>
+        <v>AI, SaaS, Media</v>
       </c>
       <c r="E62" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327463/0/en/GCM-Grosvenor-Expands-European-Business-Development-Team-with-Two-Strategic-Hires-in-Frankfurt.html</v>
+        <v>https://prunderground.com/vormly-launches-all-in-one-multimodal-ai-creation-platform/cmt8etmq0000u04k5n6zl1ool</v>
       </c>
       <c r="F62" t="str">
-        <v>FRANKFURT, Germany, July 15, 2026 (GLOBE NEWSWIRE) -- GCM Grosvenor continues to strengthen its European business development platform with the addition of Philip Rotering as an Executive Director and Lukas von Dreusche as an Associate in the firm's Frankfurt office. Both will join Markus Koch, Managing Director, Business Development and Head of the Frankfurt office, further enhancing the firm's ability to serve institutional investors across Europe.</v>
+        <v>Unifying image, video, music, and 3D generation with automated Workflows and AI Agents -- from prompt to finished asset, without juggling multiple tools. The post Vormly Launches All-in-One Multimodal AI Creation Platform first appeared on</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
-        <v>Think closes MENA's largest AI infrastructure pre-seed round at over $8 million</v>
+        <v>Consello Opens Brussels Office</v>
       </c>
       <c r="B63" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C63" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D63" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E63" t="str">
-        <v>https://www.prnewswire.com/news-releases/think-closes-menas-largest-ai-infrastructure-pre-seed-round-at-over-8-million-302825409.html</v>
+        <v>https://www.prnewswire.com/news-releases/consello-opens-brussels-office-302866445.html</v>
       </c>
       <c r="F63" t="str">
-        <v>Co-Led by RAED Ventures and Wa'ed Ventures, with participation from Dhahran Techno Valley's Venture Capital arm and strategic angels Funding will accelerate the deployment of Think's integrated hardware and orchestration platform, designed to reduce the cost and complexity of AI RIYADH,...</v>
+        <v>NEW YORK, Sept. 1, 2026 /PRNewswire/ -- Consello, the leading global advisory and investing platform, today announced the expansion of its presence in Europe with the opening of a Brussels office. The office will be led by Ruud Wassen, who brings more than two decades of experience...</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
-        <v>StarLovin Highlights Email Capture and Contacts for Instagram DM and Facebook Messenger Automation</v>
+        <v>Rain Enhancement Technologies Announces Agreement with California Highway ...</v>
       </c>
       <c r="B64" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C64" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D64" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E64" t="str">
-        <v>https://www.prnewswire.com/news-releases/starlovin-highlights-email-capture-and-contacts-for-instagram-dm-and-facebook-messenger-automation-302826056.html</v>
+        <v>https://pr-inside.com/rain-enhancement-technologies-announces-agreement-with-california-highway-r5218269.htm</v>
       </c>
       <c r="F64" t="str">
-        <v>RENO, Nev., July 15, 2026 /PRNewswire/ -- StarLovin, a Meta-approved creator growth automation platform, recently highlighted email capture and Contacts features for its Instagram DM and Facebook Messenger automation workflows. The update helps creators, media operators, coaches, and...</v>
+        <v>(PR-inside.com) Letter of Agreement Provides Real-World Testing Environment for RET's FREA Platform at the Caltrans Dynamic Test Facility NAPLES, FL / ACCESS Newswire / September 1, 2026 / Rain Enhancement Technologies Holdco, Inc. (NASDAQ:RAIN) ("RET" or the "Company"), a leading provider of ionization weather modification technology, today announced it has entered into a Letter of Agreement with the California Highway Patrol (CHP) and the California Department of Transportation (Caltrans). The agreement involves testing RET's fog mitigation technology, known as FREA (Fog Removal by Electrical Activity), at the Caltrans Dynamic Test Facility (CDTF) located at the CHP Academy in West Sacramento, California. Under the ..</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="str">
-        <v>FIN Group Launches Reg Review — An AI-Powered Compliance Platform for Investment Advisers, Private Fund Managers, Exempt Reporting Advisers, and Broker-Dealers</v>
+        <v>Rain Enhancement Technologies Announces Agreement with California Highway Patrol to Test Fog Mitigation Technology</v>
       </c>
       <c r="B65" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C65" t="str">
-        <v>PR.com</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D65" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E65" t="str">
-        <v>https://www.pr.com/press-release/972432</v>
+        <v>https://www.newswire.com/news/rain-enhancement-technologies-announces-agreement-with-california-highway</v>
       </c>
       <c r="F65" t="str">
-        <v>FIN Group has launched Reg Review, an AI-powered compliance platform designed for registered investment advisers (RIAs), broker-dealers, private fund managers, exempt reporting advisers (ERAs), and other financial services firms. Developed through real-world beta testing with FIN Group's consulting clients, the platform helps firms streamline ongoing compliance, regulatory reporting, audit preparation, marketing reviews, [PR.com]</v>
+        <v>Letter of Agreement Provides Real-World Testing Environment for RET's FREA Platform at the Caltrans Dynamic Test Facility</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
-        <v>In 2025, NRD Cyber Security saw growth in both its project-based activities and ongoing services</v>
+        <v>Haier Biomedical Highlights Automated Biostorage and Connected Pharma Solutions at ISPE Singapore 2026</v>
       </c>
       <c r="B66" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C66" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D66" t="str">
-        <v>SaaS</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E66" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327451/0/en/In-2025-NRD-Cyber-Security-saw-growth-in-both-its-project-based-activities-and-ongoing-services.html</v>
+        <v>https://www.prnewswire.com/news-releases/haier-biomedical-highlights-automated-biostorage-and-connected-pharma-solutions-at-ispe-singapore-2026-302866427.html</v>
       </c>
       <c r="F66" t="str">
-        <v>“In 2025, demand for cybersecurity services grew - in Europe, this was most significantly influenced by the changes brought about by the NIS2 Directive and the increasing maturity of organizations’ cybersecurity practices. There was a particularly sharp increase in the need for ongoing cybersecurity services, such as those provided by a Chief Information Security Officer (CISO) and a Security Operations Center (SOC). For the latter, a portion of our clients recieve the service with our proprietary cyber threat monitoring platform Natrix. We have begun offering this solution to other organizations operating in the EU that wish to provide high-quality SOC services as we see its growing potential for the future,” says Vilius Benetis, Director of NRD Cyber Security.</v>
+        <v>Haier Biomedical Accelerates Its Transformation into an Intelligent Biopharmaceutical Infrastructure Platform at ISPE Singapore 2026 SINGAPORE, Sept. 1, 2026 /PRNewswire/ -- Haier Biomedical (SHA: 688139) showcased a portfolio of automated and digital solutions spanning key pharmaceutical...</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="str">
-        <v>Casio přinese mladým lidem na platformě Roblox nové zážitky se značkou G-SHOCK</v>
+        <v>IKEA Debuts a Campaign that Will Knock Your Socks Off</v>
       </c>
       <c r="B67" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C67" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D67" t="str">
         <v>SaaS</v>
       </c>
       <c r="E67" t="str">
-        <v>https://www.prnewswire.com/news-releases/casio-pinese-mladym-lidem-na-platform-roblox-nove-zaitky-se-znakou-g-shock-302823898.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359802</v>
       </c>
       <c r="F67" t="str">
-        <v>Nabídka hodinkových předmětů a jedinečný virtuální svět G-SHOCK TOKIO, 15. července 2026 /PRNewswire/ -- Společnost Casio Computer Co., Ltd. dnes oznámila, že začne v rámci projektu VIRTUAL G-SHOCK nabízet obsah na platformě Roblox, která se zaměřuje na imerzivní hraní a tvorbu....</v>
+        <v>IKEA News campaign There&amp;#39;s a particular feeling that comes with discovering something new that you love; it might knock your socks off. IKEA U.S. is bringing that feeling to life in its debut &amp;#8220;News&amp;#8221; campaign, celebrating the hundreds of new products, designs and ideas waiting to be discovered across the IKEA range. - - The campaign builds on the IKEA &amp;#8220;Dream the Possibilities&amp;#8221; brand platform, rooted in the belief that big dreams are built one piece at a time. Introduced in September 2025,... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359802</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="str">
-        <v>Casio to Bring New G-SHOCK Brand Experiences to Young People on Roblox</v>
+        <v>Ready Computing Selected by Alabama Medicaid Agency to Modernize One ...</v>
       </c>
       <c r="B68" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C68" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D68" t="str">
-        <v>SaaS, Gaming, Media</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E68" t="str">
-        <v>https://www.prnewswire.com/news-releases/casio-to-bring-new-g-shock-brand-experiences-to-young-people-on-roblox-302823649.html</v>
+        <v>https://pr-inside.com/ready-computing-selected-by-alabama-medicaid-agency-to-modernize-one-r5218267.htm</v>
       </c>
       <c r="F68" t="str">
-        <v>Offering Watch Items and a Uniquely G-SHOCK Virtual World TOKYO, July 14, 2026 /PRNewswire/ -- Casio Computer Co., Ltd. announced today that it will begin offering content on an immersive gaming and creation platform Roblox as part of the VIRTUAL G-SHOCK project. Casio will offer avatar...</v>
+        <v>(PR-inside.com) Statewide initiative expands Ready Computing's leadership in healthcare interoperability while advancing Alabama's next-generation health information exchange. NEW YORK, NY / ACCESS Newswire / September 1, 2026 / Ready Computing today announced that it has been selected by the Alabama Medicaid Agency to modernize and operate One Health Record (OHR), Alabama's statewide Health Information Exchange (HIE). The award marks another significant milestone in Ready Computing's continued expansion as a trusted partner for statewide healthcare interoperability initiatives. As part of the initiative, Ready Computing will migrate One Health Record to Microsoft Azure, establishing a modern, scalable cloud foundation designed to strengthen the security, reliability, ..</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
-        <v>Veea Begins Generating Revenue from SecureConnect Sales Through Telcel’s Internet Gestionado Service</v>
+        <v>CrowdStrike and Optiv Surpass $2 Billion in Total Contract Value</v>
       </c>
       <c r="B69" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C69" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D69" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E69" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/15/3327433/0/en/Veea-Begins-Generating-Revenue-from-SecureConnect-Sales-Through-Telcel-s-Internet-Gestionado-Service.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/crowdstrike-optiv-surpass-2-billion-140100169.html</v>
       </c>
       <c r="F69" t="str">
-        <v>Telcel has initiated invoicing for Internet Gestionado — the first “plug &amp; play” 5G-based fixed wireless broadband platform product, with AI-driven cybersecurity and network Insights, offered in Mexico today Telcel has initiated invoicing for Internet Gestionado — the first “plug &amp; play” 5G-based fixed wireless broadband platform product, with AI-driven cybersecurity and network Insights, offered in Mexico today</v>
+        <v>AUSTIN, Texas and LAS VEGAS, September 01, 2026--Fal.Con 2026--CrowdStrike (NASDAQ: CRWD) and Optiv today announced they have surpassed $2 billion in lifetime total contract value (TCV) as organizations standardize on the CrowdStrike Falcon® platform.</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
-        <v>Insilico Medicine and Bora Pharmaceuticals Announce Strategic Alliance for AI-Driven Drug Discovery and Development</v>
+        <v>BigHat Biosciences Announces First Patient Dosed in Phase 1 Trial Evaluating BHB810, a Novel CDH17-Directed Antibody-Drug Conjugate, for the Treatment of Gastric Cancer and other Advanced Gastrointestinal Tumors</v>
       </c>
       <c r="B70" t="str">
-        <v>2026-07-15</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C70" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D70" t="str">
         <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E70" t="str">
-        <v>https://www.prnewswire.com/news-releases/insilico-medicine-and-bora-pharmaceuticals-announce-strategic-alliance-for-ai-driven-drug-discovery-and-development-302824911.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/bighat-biosciences-announces-first-patient-140000418.html</v>
       </c>
       <c r="F70" t="str">
-        <v>Combines Insilico's Pharma.AI platform with Bora's global development, manufacturing, quality, and commercialization capabilities to explore a next-generation drug innovation model CAMBRIDGE, Mass. and TAIPEI, July 14, 2026 /PRNewswire/ -- Insilico Medicine ("Insilico"; HKEX: 3696), a...</v>
+        <v>SAN MATEO, Calif., September 01, 2026--BigHat Biosciences, a clinical-stage, AI-driven protein therapeutics platform company, today announced that the first patient has been dosed in its Phase 1 clinical trial evaluating BHB810, a novel, potentially best-in-class Cadherin-17 (CDH17)-directed VHH-Fc antibody-drug conjugate (ADC) for the treatment of gastric cancer and other advanced gastrointestinal (GI) malignancies. BHB810 was engineered using BigHat’s AI-powered antibody design platform to com</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="str">
-        <v>Beeline to Host Stakeholder Update Call on Q2 2026 Financial Results</v>
+        <v>DepoIQ Is Now InFactIQ: Evidence Intelligence for Claims and Litigation</v>
       </c>
       <c r="B71" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C71" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D71" t="str">
-        <v>Finance, SaaS, Real Estate</v>
+        <v>SaaS, Healthcare, Media</v>
       </c>
       <c r="E71" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327367/0/en/Beeline-to-Host-Stakeholder-Update-Call-on-Q2-2026-Financial-Results.html</v>
+        <v>https://www.prweb.com/releases/depoiq-is-now-infactiq-evidence-intelligence-for-claims-and-litigation-302864665.html</v>
       </c>
       <c r="F71" t="str">
-        <v>PROVIDENCE, R.I., July 14, 2026 (GLOBE NEWSWIRE) -- via IBN – Beeline Holdings, Inc. (NASDAQ: BLNE), the fast-growing digital mortgage platform redefining the path to homeownership, today announced it will host a stakeholder update call on the results of the second quarter of 2026 on Thursday, Aug. 13, 2026, at 5 p.m. ET.</v>
+        <v>DepoIQ is now InFactIQ, an evidence intelligence platform that reads the complete case file - testimony, medical records, bills, claim files, and video - to check a witness' story against the evidence. The platform fact-checks live testimony in real time and cites every finding to its...</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="str">
-        <v>Glucotrack and Lōkahi Therapeutics Complete Strategic Business Combination, Establishing Lōkahi-Controlled Public Platform</v>
+        <v>From Cloud to Court: Wilson Runs Smarter and Faster with SAP</v>
       </c>
       <c r="B72" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C72" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-sap</v>
       </c>
       <c r="D72" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E72" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327361/0/en/Glucotrack-and-L%C5%8Dkahi-Therapeutics-Complete-Strategic-Business-Combination-Establishing-L%C5%8Dkahi-Controlled-Public-Platform.html</v>
+        <v>https://news.sap.com/2026/09/cloud-to-court-wilson-runs-smarter-faster-sap/</v>
       </c>
       <c r="F72" t="str">
-        <v>Transaction positions the combined company to execute a capital-efficient, repeatable strategy leveraging public market access and Lōkahi Therapeutics ai²-driven asset sourcing, development, and advancement platform Transaction positions the combined company to execute a capital-efficient, repeatable strategy leveraging public market access and Lōkahi Therapeutics ai²-driven asset sourcing, development, and advancement platform</v>
+        <v>With SAP, Wilson can perform at its best.</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="str">
-        <v>BRAND NEW: A COLLECTIVE LAUNCHES "THE RESIDENCY ON MARTHA'S VINEYARD," A PREMIUM THIRD SPACE FOR BLACK AUDIENCES</v>
+        <v>Inframail Passes 2,000 B2B Companies as Outbound Teams Move Cold Email Infrastructure to Its Own Layer</v>
       </c>
       <c r="B73" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C73" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D73" t="str">
         <v>SaaS</v>
       </c>
       <c r="E73" t="str">
-        <v>https://www.prnewswire.com/news-releases/brand-new-a-collective-launches-the-residency-on-marthas-vineyard-a-premium-third-space-for-black-audiences-302825634.html</v>
+        <v>https://www.newsfilecorp.com/release/311960/Inframail-Passes-2000-B2B-Companies-as-Outbound-Teams-Move-Cold-Email-Infrastructure-to-Its-Own-Layer</v>
       </c>
       <c r="F73" t="str">
-        <v>First-of-its-kind all-day social hub celebrating modern black culture attracts partners from Peloton, Hers, Femme It Forward, &amp; more EDGARTOWN, Mass., July 14, 2026 /PRNewswire/ -- Brand New: A Collective today announced the launch of The Residency, a curated platform bringing together...</v>
+        <v>New York, New York--(Newsfile Corp. - September 1, 2026) - Inframail, the cold email infrastructure platform, has passed the 2,000-company mark, with B2B teams using it to build and run the inboxes, domains and authentication behind their outbound campaigns. The milestone reflects a change in how outbound teams work: rather than assembling email infrastructure account by account inside tools designed for sending, they are treating it as a dedicated layer beneath whatever software runs their...</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="str">
-        <v>Bird Announces Approximately $1 Billion in Recent Project Awards and Agreements Across Canada</v>
+        <v>Vali Cyber Launches ZeroLock® 5, Bringing Multi-Factor Authentication to the Hypervisor Command Line</v>
       </c>
       <c r="B74" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C74" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D74" t="str">
         <v>SaaS</v>
       </c>
       <c r="E74" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327337/0/en/Bird-Announces-Approximately-1-Billion-in-Recent-Project-Awards-and-Agreements-Across-Canada.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/vali-cyber-launches-zerolock-5-140000435.html</v>
       </c>
       <c r="F74" t="str">
-        <v>MISSISSAUGA, Ontario, July 14, 2026 (GLOBE NEWSWIRE) -- Bird Construction Inc. (TSX: BDT) is pleased to announce recent project awards and agreements with an aggregate value of approximately $1 billion. The awards span nuclear, civil, marine and mine infrastructure, industrial, industrial maintenance, and buildings, reflecting demand across Bird’s target end markets and the strength of its diversified, self-perform platform. The awards also reflect Bird’s continued emphasis on collaborative delivery models, balanced risk allocation, and disciplined project selection across its national work program.</v>
+        <v>NEW YORK, September 01, 2026--Vali Cyber is pleased to announce the release of ZeroLock 5, the preemptive security platform built specifically for the hypervisor.</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="str">
-        <v>IotaComm® Unveils the Next Generation of Delphi360®, an AI-Powered Operational Intelligence Platform</v>
+        <v>Valence Surface Technologies Acquires Cametoid Technologies</v>
       </c>
       <c r="B75" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C75" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D75" t="str">
-        <v>AI, SaaS, Energy</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E75" t="str">
-        <v>https://www.prnewswire.com/news-releases/iotacomm-unveils-the-next-generation-of-delphi360-an-ai-powered-operational-intelligence-platform-302825628.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/valence-surface-technologies-acquires-cametoid-140000157.html</v>
       </c>
       <c r="F75" t="str">
-        <v>Delphi360 unifies data from sensors, equipment, infrastructure, energy systems, and physical environments with digital twin context and AI-assisted intelligence, helping teams understand what is happening, why it matters, and what to do next. CHAPEL HILL, N.C., July 14, 2026 /PRNewswire/...</v>
+        <v>EL SEGUNDO, Calif., September 01, 2026--Valence Surface Technologies LLC ("Valence"), the largest independent aerospace surface finishing platform in North America, today announced the acquisition of Cametoid Technologies Inc. ("Cametoid"), the largest provider of Ion Vapor Deposition ("IVD") surface treatment to the North American aerospace and defense markets. Holding difficult-to-obtain industry approvals and operating six IVD chambers, Cametoid provides IVD coatings to leading manufacturers</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="str">
-        <v>Hepsiburada Announces Extraordinary General Assembly Meeting</v>
+        <v>Unleashed Brands Foundation and Urban Air Adventure Park Launch 2026 'Sock It to Cancer' Campaign</v>
       </c>
       <c r="B76" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C76" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D76" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>SaaS</v>
       </c>
       <c r="E76" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327315/0/en/Hepsiburada-Announces-Extraordinary-General-Assembly-Meeting.html</v>
+        <v>https://www.prnewswire.com/news-releases/unleashed-brands-foundation-and-urban-air-adventure-park-launch-2026-sock-it-to-cancer-campaign-302865864.html</v>
       </c>
       <c r="F76" t="str">
-        <v>ISTANBUL, July 14, 2026 (GLOBE NEWSWIRE) -- D-MARKET Electronic Services &amp;amp; Trading (d/b/a “ Hepsiburada ”) (NASDAQ: HEPS), a leading Turkish e-commerce platform (referred to herein as “ Hepsiburada ” or the “ Company ”), announces that the Board of Directors has decided to call for an Extraordinary General Assembly Meeting of Shareholders (the “ Extraordinary General Assembly ”) to convene at its headquarters located at the address of “Kuştepe Mahallesi Mecidiyeköy Yolu Caddesi No:12 Trump Towers, Tower No:2 Floor:2 Şişli/İstanbul” on August 14, 2026, at 11:00 (local time) to authorize a share capital increase in an aggregate amount of TRY 9,321,419,250.00, of which TRY 14,285,700.00 shall be allocated to the nominal value of the newly issued shares and the remaining TRY 9,307,133,550.</v>
+        <v>Campaign Builds on $400,000 Raised Over Two Years and Unleashed Brands Foundation's $1 Million Commitment to Blood Cancer United's Dare to Dream Project DALLAS, Sept. 1, 2026 /PRNewswire/ -- Unleashed Brands Foundation, the charitable affiliate of youth enrichment platform Unleashed...</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="str">
-        <v>$MSFT Stock Notification: Microsoft Stock Plummets 10% after Copilot ...</v>
+        <v>Sinch announces Mailgun Inspect for email testing on Salesforce's AgentExchange</v>
       </c>
       <c r="B77" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C77" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D77" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E77" t="str">
-        <v>https://pr-inside.com/msft-stock-notification-microsoft-stock-plummets-10-after-copilot-r5201051.htm</v>
+        <v>https://www.prnewswire.com/news-releases/sinch-announces-mailgun-inspect-for-email-testing-on-salesforces-agentexchange-302866343.html</v>
       </c>
       <c r="F77" t="str">
-        <v>(PR-inside.com) A securities fraud class action lawsuit has been filed on behalf of Microsoft investors after its stock plummeted 10% because Microsoft allegedly misled investors regarding its AI chatbot Copilot and cloud computing platform Azure. NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Microsoft Corporation (NASDAQ:MSFT) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Microsoft, you are encouraged to obtain additional information ..</v>
+        <v>STOCKHOLM, Sept. 1, 2026 /PRNewswire/ -- Sinch Mailgun, part of Sinch AB, (publ), today released a new integration for Agentforce Marketing that allows marketers to test how emails render across inboxes and devices without leaving Salesforce. Built specifically for Agentforce Marketing,...</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="str">
-        <v>$GTM Stock Notification: ZoomInfo Stock Plummets 33% after AI Integration ...</v>
+        <v>PostPlanify Launches AI Social Media Manager for Agencies Serving Local Businesses</v>
       </c>
       <c r="B78" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C78" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D78" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E78" t="str">
-        <v>https://pr-inside.com/gtm-stock-notification-zoominfo-stock-plummets-33-after-ai-integration-r5201047.htm</v>
+        <v>https://www.newsfilecorp.com/release/311961/PostPlanify-Launches-AI-Social-Media-Manager-for-Agencies-Serving-Local-Businesses</v>
       </c>
       <c r="F78" t="str">
-        <v>(PR-inside.com) A securities fraud class action lawsuit has been filed on behalf of ZoomInfo investors after its stock plummeted nearly 33% because ZoomInfo allegedly misled investors regarding its customer retention. NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against ZoomInfo Technologies Inc. (NASDAQ:GTM) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in ZoomInfo, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/zoominfo-class-action-lawsuit. Key Details of ..</v>
+        <v>Dover, Delaware--(Newsfile Corp. - September 1, 2026) -  PostPlanify, a social media management platform for agencies, has launched an AI social media manager that allows agencies to manage client accounts directly through AI assistants. Instead of moving between an AI chat and a separate social media dashboard, agencies can now connect their AI assistant to PostPlanify and ask it to carry out the work directly in each client account.PostPlanify Launches AI Social Media Manager for Agencies...</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="str">
-        <v>Boats Group Deepens Its Commitment to the Boating Industry with Appointments of Alisdair Martin and Freya Olsen</v>
+        <v>3D Cloud 3D Visual CPQ Workflows Now Available to New Customers</v>
       </c>
       <c r="B79" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C79" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D79" t="str">
         <v>SaaS</v>
       </c>
       <c r="E79" t="str">
-        <v>https://www.prnewswire.com/news-releases/boats-group-deepens-its-commitment-to-the-boating-industry-with-appointments-of-alisdair-martin-and-freya-olsen-302825555.html</v>
+        <v>https://www.prnewswire.com/news-releases/3d-cloud-3d-visual-cpq-workflows-now-available-to-new-customers-302866300.html</v>
       </c>
       <c r="F79" t="str">
-        <v>MIAMI, July 14, 2026 /PRNewswire/ -- Boats Group, the leading technology platform and online marketplace serving the recreational marine industry, today announced the appointments of Alisdair Martin and Freya Olsen to leadership roles within its Industry Relations function, further...</v>
+        <v>Major enhancement to the 3D Cloud platform adds enterprise 3D Visual Configure, Price and Quote workflows across the 3D Cloud application portfolio. ST. PETERSBURG, Fla., Sept. 1, 2026 /PRNewswire/ -- 3D Cloud today announced that 3D Visual Configure, Price and Quote (3D Visual CPQ)...</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="str">
-        <v>Lelantos Holdings Launches "Building Airtopia," Chronicling the Story ...</v>
+        <v>Spider AF Launches Ad Fraud Detection for ChatGPT Ads Third-Party Visibility ...</v>
       </c>
       <c r="B80" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C80" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D80" t="str">
-        <v>Finance, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E80" t="str">
-        <v>https://pr-inside.com/lelantos-holdings-launches-building-airtopia-chronicling-the-story-r5201040.htm</v>
+        <v>https://pr-inside.com/spider-af-launches-ad-fraud-detection-for-chatgpt-ads-third-party-visibility-r5218245.htm</v>
       </c>
       <c r="F80" t="str">
-        <v>(PR-inside.com) Revenue guidance implies approximately 17% year-over-year growth as the Company builds a scalable, multi-state family entertainment platform following its recent uplisting to the public markets. Seven-part series will provide shareholders, guests, and communities with an inside look at the vision, leadership, operating philosophy, and locations that have shaped Airtopia's growth. MCALESTER, OK / ACCESS Newswire / July 14, 2026 / Lelantos Holdings, Inc. (OTCID:LNTO), parent company of Airtopia Adventure Parks, today announced the launch of Building Airtopia, a new corporate storytelling series designed to give shareholders, guests, partners, and local communities an inside look at the journey behind a platform that generated ..</v>
+        <v>(PR-inside.com) TOKYO, JP / ACCESS Newswire / September 1, 2026 / Spider Labs, Inc., a leading provider of marketing security solutions, today announced that its anti-ad-fraud platform, Spider AF, now supports traffic identification and independent measurement for ChatGPT Ads. As generative AI emerges as a vital digital advertising channel, this new integration enables advertisers to evaluate ChatGPT Ads performance with verified, objective data and make more informed investment decisions. While generative AI presents unprecedented marketing opportunities, relying solely on platform self-reporting leaves advertisers without third-party visibility into traffic quality. Spider AF fills this critical gap by isolating paid ChatGPT Ads traffic and ..</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="str">
-        <v>SS Innovations International (SSII) CEO Outlines Strategy to Expand Affordable Robotic Surgery</v>
+        <v>Mail Sweeper Launches an Automated Inbox Platform After Users Reclaim 378 GB of Email Storage Space</v>
       </c>
       <c r="B81" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C81" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D81" t="str">
-        <v>Finance, AI, SaaS, Healthcare, Retail</v>
+        <v>SaaS</v>
       </c>
       <c r="E81" t="str">
-        <v>https://www.newmediawire.com/news/ss-innovations-international-ssii-ceo-outlines-strategy-to-expand-affordable-robotic-surgery-7087705</v>
+        <v>https://www.newsfilecorp.com/release/311958/Mail-Sweeper-Launches-an-Automated-Inbox-Platform-After-Users-Reclaim-378-GB-of-Email-Storage-Space</v>
       </c>
       <c r="F81" t="str">
-        <v>LOS ANGELES, CA - July 14, 2026 ( NEWMEDIAWIRE ) - For investors evaluating emerging medical technology companies, the competitive advantages behind a product can be as important as financial results. That was the focus of a recent Medsider interview with Dr. Sudhir Srivastava, founder, chairman and CEO of SS Innovations International (NASDAQ: SSII) , a developer of innovative surgical robotic technologies, who discussed the company’s strategy to broaden access to robotic surgery through lower-cost technology, physician training and remote surgical capabilities. Affordability and accessibility remain the company’s core priorities as it expands its surgical robotics platform globally, with artificial intelligence, automation, and new robotic platforms, remaining central to the company’s lon</v>
+        <v>Leesburg, Virginia--(Newsfile Corp. - September 1, 2026) - Mail Sweeper has launched as a complete inbox management platform, expanding from a one time cleanup tool into an automated system built to keep inboxes lean for good. The centerpiece of the relaunch is Dustpan, a background process that identifies low value mail as it arrives and routes it out of the primary inbox before it ever piles up. Alongside it, the platform now handles bulk removal from the heaviest senders, automatic labeling,...</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="str">
-        <v>Hubble Sees Crimson Cloud and Stars</v>
+        <v>AGENCIA COMERCIAL SPIRITS LTD ISSUES LETTERS OF AWARD FOR MEP EQUIPMENT SUPPLY AND INSTALLATION FOR PHASE 1A OF INDONESIA DATA CENTER</v>
       </c>
       <c r="B82" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C82" t="str">
-        <v>NASA</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D82" t="str">
-        <v>SaaS, Energy</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E82" t="str">
-        <v>https://www.nasa.gov/image-article/hubble-sees-crimson-cloud-and-stars/</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354284/0/en/agencia-comercial-spirits-ltd-issues-letters-of-award-for-mep-equipment-supply-and-installation-for-phase-1a-of-indonesia-data-center.html</v>
       </c>
       <c r="F82" t="str">
-        <v>Blue and white stars shine brilliantly against a crimson background of glowing gas in this July 3, 2026, image of stellar nursery LH 95 from NASA’s&amp;#160;Hubble Space Telescope. LH 95 is a region in the&amp;#160;Large Magellanic Cloud, a dwarf galaxy that orbits the Milky Way. Low-mass infant stars live alongside massive blue giant stars in [&amp;#8230;]</v>
+        <v>TAICHUNG CITY, Taiwan, Sept. 01, 2026 (GLOBE NEWSWIRE) -- Agencia Comercial Spirits Ltd (NASDAQ: AGCC) ("Agencia" or the "Company"), a company whose principal business operations comprise both its established premium whisky business and the development of AI computing infrastructure and cloud-based computing services, today announced that its Indonesian operating subsidiary, PT. AGCC AITECH INDONESIA, has issued two Letters of Award, each dated August 28, 2026, to separate contractors for the supply of mechanical, electrical and plumbing ("MEP") equipment and related installation works for Phase 1A of the Company's planned AGCC-JKT01 data center in West Java, Indonesia.</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="str">
-        <v>From GLP-1 skepticism and skin health to Apple Watch and Oura loyalty -- 1,400 young consumers talk Health &amp;amp; Wellness on Cafeteria</v>
+        <v>Ladybug Resource Group Expands Global Automotive Manufacturing Footprint Through Jingdiao's Strategic Collaboration With Mino</v>
       </c>
       <c r="B83" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C83" t="str">
-        <v>PRWeb</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D83" t="str">
-        <v>SaaS, Healthcare, Retail</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E83" t="str">
-        <v>https://www.prweb.com/releases/from-glp-1-skepticism-and-skin-health-to-apple-watch-and-oura-loyalty--1-400-young-consumers-talk-health--wellness-on-cafeteria-302825386.html</v>
+        <v>https://www.newmediawire.com/news/ladybug-resource-group-expands-global-automotive-manufacturing-footprint-through-jingdiao-s-strategic-collaboration-with-mino-7089113</v>
       </c>
       <c r="F83" t="str">
-        <v>The interactive report pulled together 240 hours of in-app, private text and voice notes about what Gen Next spends, what (and who) they trust, and which products start to feel like a scam. NEW YORK, July 14, 2026 /PRNewswire-PRWeb/ -- Cafeteria, the only consumer intelligence platform...</v>
+        <v>Jingdiao's Precision Manufacturing Platform Supports Advanced Automation and Electric Vehicle Production Programs Serving Global Automotive Manufacturers TULSA, OK - September 1, 2026 ( NEWMEDIAWIRE ) - Ladybug Resource Group, Inc. (OTC: LBRG) ("Ladybug" or the "Company") today highlighted the expanding role of its Guangzhou Jingdiao Automotive Equipment Manufacturing Co., Ltd. ("Jingdiao") manufacturing division within the global automotive automation supply chain through its ongoing strategic collaboration with Mino, an internationally recognized provider of intelligent manufacturing and industrial automation solutions. Through this collaboration, Jingdiao serves as a precision manufacturing resource supporting the development, fabrication, and deployment of sophisticated body-in-white (</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="str">
-        <v>Klon AI Global Launch: Cheer Holding Rolls Out Consumer AI Portrait and Digital Identity Platform</v>
+        <v>FlexOffers Names Dipak Joshi as CEO to Lead Partner Marketing Growth</v>
       </c>
       <c r="B84" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C84" t="str">
-        <v>GetNews</v>
+        <v>PRWeb</v>
       </c>
       <c r="D84" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>SaaS</v>
       </c>
       <c r="E84" t="str">
-        <v>https://www.getnews.info/story/2026/07/14/klon-ai-global-launch-cheer-holding-rolls-out-consumer-ai-portrait-and-digital-identity-platform/?source=barchart</v>
+        <v>https://www.prweb.com/releases/flexoffers-names-dipak-joshi-as-ceo-to-lead-partner-marketing-growth-302864669.html</v>
       </c>
       <c r="F84" t="str">
-        <v/>
+        <v>Dipak Joshi brings more than 20 years of global technology and business leadership experience to FlexOffers as the company scales its partner marketing platform and expands opportunities for brands, publishers, and creators. FORT LAUDERDALE, Fla., Sept. 1, 2026 /PRNewswire-PRWeb/ --...</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="str">
-        <v>Zelus Automation Platform and Woodforest National Bank Sign Agreement for SNAP Platform</v>
+        <v>Medical Care Technologies Inc. (OTCID:MDCE) Centers StrainScan Pro ...</v>
       </c>
       <c r="B85" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C85" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D85" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E85" t="str">
-        <v>https://www.prnewswire.com/news-releases/zelus-automation-platform-and-woodforest-national-bank-sign-agreement-for-snap-platform-302825450.html</v>
+        <v>https://pr-inside.com/medical-care-technologies-inc-otcid-mdce-centers-strainscan-pro-r5218241.htm</v>
       </c>
       <c r="F85" t="str">
-        <v>Partnership brings Zelus's SNAP automation platform to one of the nation's largest community banks. THE WOODLANDS, Texas, July 14, 2026 /PRNewswire/ -- Zelus Automation Platform and Woodforest National Bank® today announced an agreement for Zelus's SNAP platform. The partnership will...</v>
+        <v>(PR-inside.com) Proprietary AI Vision Platform Now Positioned as a Quality-Control Tool for Farming Operations and High-Volume Foodservice Environments MESA, AZ / ACCESS Newswire / September 1, 2026 / Medical Care Technologies Inc. (OTCID:MDCE) today reinforced that StrainScan Pro is being advanced as an artificial intelligence vision platform built for the agriculture and foodservice industries - two of the largest economic sectors in the world. StrainScan Pro is proprietary AI vision software designed to support visual quality analysis, consistency checks, and early identification of quality issues. The Company is focusing the platform on practical enterprise use across farming, post-harvest handling, and foodservice operations, including ..</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="str">
-        <v>SEGG Media Highlights Strategic Growth While Partially Satisfying Nasdaq Reporting Deficiency</v>
+        <v>Medical Care Technologies Inc. (OTCID:MDCE) Centers StrainScan Pro on Multi-Trillion-Dollar Agriculture and Foodservice Markets</v>
       </c>
       <c r="B86" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C86" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D86" t="str">
-        <v>Finance, SaaS</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E86" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327188/0/en/SEGG-Media-Highlights-Strategic-Growth-While-Partially-Satisfying-Nasdaq-Reporting-Deficiency.html</v>
+        <v>https://www.newswire.com/news/medical-care-technologies-inc-otcid-mdce-centers-strainscan-pro-on-multi</v>
       </c>
       <c r="F86" t="str">
-        <v>Company Continues Diversified Growth Strategy Across Global Sports, Entertainment and Digital Media Platform Company Continues Diversified Growth Strategy Across Global Sports, Entertainment and Digital Media Platform</v>
+        <v>Proprietary AI Vision Platform Now Positioned as a Quality-Control Tool for Farming Operations and High-Volume Foodservice Environments</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="str">
-        <v>Southern Glazer's Wine &amp; Spirits Signs National Distribution Agreement with buzzbox Premium Cocktails</v>
+        <v>The People Platform Unveils New Identity as Numetrix</v>
       </c>
       <c r="B87" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C87" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D87" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS, Retail</v>
       </c>
       <c r="E87" t="str">
-        <v>https://www.pr.com/press-release/973634</v>
+        <v>https://pr-inside.com/the-people-platform-unveils-new-identity-as-numetrix-r5218235.htm</v>
       </c>
       <c r="F87" t="str">
-        <v>Agreement launches buzzbox across 35 states nationwide, pairing one of the RTD category's most distinctive premium cocktail brands with the beverage alcohol industry's leading route-to-market platform [PR.com]</v>
+        <v>(PR-inside.com) The Stagwell company helps organizations turn behavioral and location intelligence into real-world consumer insight NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / The People Platform, part of Stagwell's The Marketing Cloud (NASDAQ:STGW), today announced its rebrand as Numetrix, a new identity that reflects the company's expanded capabilities as a consumer behavioral data and location intelligence leader. Alongside a new name, brand identity and digital experience, Numetrix represents the next chapter for The People Platform - bringing together consumer research and location intelligence to surface real-world behavioral data to help organizations better understand audiences, optimize media investments and ..</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="str">
-        <v>Popl and Apollo.io Join Forces to Power the Data Layer of In-Person Events</v>
+        <v>Champions Oncology Expands Integrated Radiopharmaceutical Development ...</v>
       </c>
       <c r="B88" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C88" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D88" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E88" t="str">
-        <v>https://www.prnewswire.com/news-releases/popl-and-apolloio-join-forces-to-power-the-data-layer-of-in-person-events-302825406.html</v>
+        <v>https://pr-inside.com/champions-oncology-expands-integrated-radiopharmaceutical-development-r5218230.htm</v>
       </c>
       <c r="F88" t="str">
-        <v>Apollo.io to serve as a key data source behind Popl's AI-native data enrichment engine, helping deliver 97%+ data coverage on in-person interactions NEW YORK, July 14, 2026 /PRNewswire/ -- Popl, the leading AI-powered platform for in-person go-to-market, today announced a data...</v>
+        <v>(PR-inside.com) New molecular imaging capabilities connect longitudinal radiopharmaceutical uptake with biodistribution, efficacy and clinically annotated PDX tumor biology in a single, U.S.-based workflow HACKENSACK, NJ / ACCESS Newswire / September 1, 2026 / Champions Oncology, Inc., a leading provider of translational oncology research solutions, today announced the expansion of its integrated radiopharmaceutical development platform with new in-house SPECT/CT imaging capabilities. This capability extends Champions' existing radiopharmaceutical services across radiolabeling, biodistribution, efficacy and clinically relevant oncology models. Researchers can now longitudinally visualize and quantify radiopharmaceutical uptake in vivo, and connect those findings with terminal biodistributi</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="str">
-        <v>VisualLogix Strengthens European Presence and Engineering Software Portfolio Through Acquisition of refyne Group</v>
+        <v>Oleria Names Co-Founder Jagadeesh Kunda CEO to Advance Identity Governance ...</v>
       </c>
       <c r="B89" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C89" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D89" t="str">
-        <v>Finance, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E89" t="str">
-        <v>https://www.prnewswire.com/news-releases/visuallogix-strengthens-european-presence-and-engineering-software-portfolio-through-acquisition-of-refyne-group-302825400.html</v>
+        <v>https://pr-inside.com/oleria-names-co-founder-jagadeesh-kunda-ceo-to-advance-identity-governance-r5218229.htm</v>
       </c>
       <c r="F89" t="str">
-        <v>NEW YORK, July 14, 2026 /PRNewswire/ -- VisualLogix today announced the acquisition of refyne Group, expanding its global engineering software platform and strengthening its portfolio of mission-critical solutions used by engineers and fabricators who design, analyze and manufacture real...</v>
+        <v>(PR-inside.com) Jagadeesh Kunda succeeds co-founder Jim Alkove, who transitions to Executive Chairman, as Oleria expands its AI-native identity security and governance platform. SEATTLE, WA / ACCESS Newswire / September 1, 2026 / Oleria , the company redefining enterprise identity security &amp; governance, today announced that co-founder and Chief Operating Officer Jagadeesh Kunda has been appointed Chief Executive Officer. Co-founder and former CEO Jim Alkove has transitioned to Executive Chairman. The leadership transition positions Oleria for its next phase of scale as organizations navigate a complex identity landscape spanning human users, non-human service accounts, and autonomous AI agents. "Jagadeesh and I built the platform together ..</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="str">
-        <v>Vadzo Introduces Falcon-821CRS as AI Patient Monitoring Camera with 4K HDR for Contactless Vital Sign Monitoring Under Variable Clinical Lighting</v>
+        <v>SkySwitch Launches Native AI Agent, Bringing Enterprise AI Communications ...</v>
       </c>
       <c r="B90" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C90" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D90" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E90" t="str">
-        <v>https://www.newswire.com/news/vadzo-introduces-falcon-821crs-as-ai-patient-monitoring-camera-with-4k-22825233</v>
+        <v>https://pr-inside.com/skyswitch-launches-native-ai-agent-bringing-enterprise-ai-communications-r5218228.htm</v>
       </c>
       <c r="F90" t="str">
-        <v>The Falcon-821CRS is an 8MP color camera built on the Onsemi AR0821 sensor for contactless patient monitoring in hospitals and care facilities. It captures native 4K resolution with HDR and auto exposure across a single USB 3.2 GEN 1 connection for AI based on vital sign extraction and fall detection. It supports Windows, Linux, and Android through native UVC drivers in a compact S-Mount form factor suited for ceiling, wall, and bedside cart integration.</v>
+        <v>(PR-inside.com) No development, no third-party tools; partners can now deliver an AI voice agent under their own brand. NEW YORK CITY, NY / ACCESS Newswire / September 1, 2026 / SkySwitch, a BCM One Company and the leading next-generation white-label UCaaS provider, today announced the launch of SkySwitch's AI Agent, a white-label conversational AI solution fully integrated into the SkySwitch UCaaS platform. It enables partners to add a high-value AI service to their portfolio, to create new recurring revenue opportunities, and help their SMB customers prevent missed customer calls. Businesses lose revenue every day because calls go unanswered after hours, during peak periods, ..</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="str">
-        <v>Intrusion, Inc. &amp; VigilAigent Announce Registration for Technology ...</v>
+        <v>Oleria Names Co-Founder Jagadeesh Kunda CEO to Advance Identity Governance in the Age of AI</v>
       </c>
       <c r="B91" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C91" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D91" t="str">
-        <v>Finance, AI, SaaS, Education</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E91" t="str">
-        <v>https://pr-inside.com/intrusion-inc-vigilaigent-announce-registration-for-technology-r5200998.htm</v>
+        <v>https://www.newswire.com/news/oleria-names-co-founder-jagadeesh-kunda-ceo-to-advance-identity-governance-in</v>
       </c>
       <c r="F91" t="str">
-        <v>(PR-inside.com) PLANO, TX / ACCESS Newswire / July 14, 2026 / Intrusion, Inc. (NASDAQ:INTZ) ("Intrusion" or the "Company"), a leader in cyberattack prevention solutions, today announced the public registration for the Company's previously announced Technology &amp; Innovation Day, which will take place on July 22, 2026, at 1:00 p.m. ET. The event will highlight the combined power of Intrusion Shield Technology and VigilAigent's AI platform and will be hosted by Intrusion's CEO, Tony Scott, VigilAigent's President, Mark Porter, and members of the combined engineering and product teams. Investors, analysts, channel partners, prospective customers, and industry leaders who are interested in learning more ..</v>
+        <v>Jagadeesh Kunda succeeds co-founder Jim Alkove, who transitions to Executive Chairman, as Oleria expands its AI-native identity security and governance platform.</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="str">
-        <v>Sustainable Green Team Forms Strategic Partnership to Advance Verified ...</v>
+        <v>Salesforce Named a Leader in the 2026 Gartner® Magic Quadrant™ for Healthcare Provider Industry Cloud Platforms</v>
       </c>
       <c r="B92" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C92" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-salesforce</v>
       </c>
       <c r="D92" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E92" t="str">
-        <v>https://pr-inside.com/sustainable-green-team-forms-strategic-partnership-to-advance-verified-r5200992.htm</v>
+        <v>https://www.salesforce.com/news/stories/gartner-magic-quadrant-healthcare-provider-industry-cloud-platforms-2026/</v>
       </c>
       <c r="F92" t="str">
-        <v>(PR-inside.com) Partnership with Rock Dust Local and BioEnergy Innovations Global combines verified restoration infrastructure with continental biomineral supply, manufacturing, and agronomic expertise ASTATULA, FL / ACCESS Newswire / July 14, 2026 / Sustainable Green Team, Ltd. (OTCID:SGTM) today announced a strategic working partnership with Rock Dust Local, LLC and BioEnergy Innovations Global to combine SGTM's Restore.Earth verification platform and Florida biomass and biochar operations with Rock Dust Local's continental basalt and mineral-fines supply network, biomineral fertilizer manufacturing expertise, and agronomic relationships across North America. The partnership brings together two complementary capabilities that, until now, have existed separately in the market: proven biom</v>
+        <v>Agentforce Health helps health systems unify patient data and deploy autonomous AI agents to deliver faster, more personalized care.</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="str">
-        <v>Alfa Romeo new C-SUV design teaser</v>
+        <v>I Squared Capital Expands OpenInfra Wealth Platform to Australia</v>
       </c>
       <c r="B93" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C93" t="str">
         <v>WebWire</v>
       </c>
       <c r="D93" t="str">
-        <v>SaaS, Energy, Automotive</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E93" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357649</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359788</v>
       </c>
       <c r="F93" t="str">
-        <v>Today, during the National Automotive Industry Roundtable organized by the Italian Ministry of Enterprises and Made in Italy (MIMIT), Emanuele Cappellano, Chief Operating Officer of Stellantis Enlarged Europe, unveiled a teaser image showing a rear design detail of Alfa Romeo&amp;#39;s new C-SUV. - - As previously announced during the Stellantis Investor Day 2026 on May 21, as part of the Fastlane 2030 plan, a new C-SUV based on the STLA Medium platform and featuring multi-energy powertrains will b... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357649</v>
+        <v>I Squared Capital (&amp;#8220;I Squared&amp;#8221;), a leading independent global infrastructure investment manager, announced the expansion of OpenInfra, the firm&amp;#39;s private wealth platform, into Australia. The ISQ OpenInfra AUT Fund is an Australian-dollar vehicle that extends the platform&amp;#39;s reach to Australian wealth managers and financial advisors, giving eligible local investors access to institutional-quality private infrastructure investment opportunities. - - The expansion builds on I Squared&amp;#39;s long-sta... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359788</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="str">
-        <v>Crayon Integrates Competitive Intelligence into Glean for AI-Powered ...</v>
+        <v>Quandri Named Inaugural Member of Applied Systems' Vendor Certification Program</v>
       </c>
       <c r="B94" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C94" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D94" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E94" t="str">
-        <v>https://pr-inside.com/crayon-integrates-competitive-intelligence-into-glean-for-ai-powered-r5200989.htm</v>
+        <v>https://www.prnewswire.com/news-releases/quandri-named-inaugural-member-of-applied-systems-vendor-certification-program-302865950.html</v>
       </c>
       <c r="F94" t="str">
-        <v>(PR-inside.com) Crayon's new native integration adds competitive intelligence into Glean, helping teams surface relevant competitive context, talk tracks, and plays that drive sales win rates BOSTON, MA / ACCESS Newswire / July 14, 2026 / Competitive enablement leader Crayon today announced an expansion of its enablement ecosystem that dramatically increases the value of Crayon's competitive insights for clients using Glean. Crayon's enablement ecosystem includes partners like Salesforce, Microsoft Teams, Slack, Gong, Highspot, and Seismic, and the company is honored to add Glean to the growing list of partners Crayon works with to deliver competitive enablement content across the enterprise. The Crayon and Glean ..</v>
+        <v>New certification program gives Applied Systems' agencies a tested integration and a faster path to implementing Quandri's AI-driven insurance automation platform. VANCOUVER, BC, Sept. 1, 2026 /PRNewswire/ -- Quandri, the AI platform for insurance agencies and brokerages, has been...</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="str">
-        <v>ALL Accor and IndiGo BluChip Announce Strategic Reciprocal Loyalty Partnership in India</v>
+        <v>Getty Images and Penske Media Corporation Expand Partnership, Bringing Dick Clark Productions' Iconic Entertainment Archive to Global Audiences</v>
       </c>
       <c r="B95" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C95" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D95" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E95" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357645</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354185/0/en/getty-images-and-penske-media-corporation-expand-partnership-bringing-dick-clark-productions-iconic-entertainment-archive-to-global-audiences.html</v>
       </c>
       <c r="F95" t="str">
-        <v>ALL Accor, the booking platform and loyalty program of Accor, and IndiGo BluChip, IndiGo&amp;#39;s rapidly expanding loyalty program, today announced an industry-first, powerful partnership enabling reciprocal loyalty points exchange. With this partnership, loyalty members of Accor and IndiGo can earn or redeem points on hotel stays or air travel services across the offerings of either partner, marking it as one of the most significant loyalty collaborations between the hospitality and aviation se... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357645</v>
+        <v>One of the most iconic visual records of post-war American popular culture is now available on gettyimages.com to license for multi-platform storytelling One of the most iconic visual records of post-war American popular culture is now available on gettyimages.com to license for multi-platform storytelling</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="str">
-        <v>4th Information Technology Conference 2026 Announced in New Delhi, Focusing on AI, Cybersecurity, and Digital Transformation</v>
+        <v>Youlife Signs Strategic Cooperation Agreement to Develop Industry-Education Integration Vocational Education Park in Ji'an</v>
       </c>
       <c r="B96" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C96" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D96" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, SaaS, Education</v>
       </c>
       <c r="E96" t="str">
-        <v>https://www.pr.com/press-release/969344</v>
+        <v>https://www.prnewswire.com/news-releases/youlife-signs-strategic-cooperation-agreement-to-develop-industry-education-integration-vocational-education-park-in-jian-302866269.html</v>
       </c>
       <c r="F96" t="str">
-        <v>DIGITALCONFEX has announced the 4th Information Technology Conference 2026, scheduled for August 22, 2026, at Crowne Plaza, New Delhi. The conference will bring together AI, cybersecurity, cloud, and digital transformation leaders to discuss emerging technologies, enterprise innovation, cybersecurity resilience, and the future of intelligent digital ecosystems. [PR.com]</v>
+        <v>SHANGHAI, Sept. 1, 2026 /PRNewswire/ -- Youlife Group Inc. ("Youlife" or the "Company") (NASDAQ: YOUL), a leading blue-collar lifetime service provider in China, today announced that its subsidiary, Jiangxi Youlan Sci-Tech Industry Development Co., Ltd., has entered into a strategic...</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="str">
-        <v>The TestMart Launches Horizon, the Only Enterprise Validation Platform Purpose-Built for Microsoft Dynamics 365 Combining AI-Powered Test Creation with Deterministic, Fully Auditable Execution</v>
+        <v>MailXstream Launches Zapier Integration to Automate Print-to-Mail Order Submission</v>
       </c>
       <c r="B97" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C97" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D97" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E97" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-testmart-launches-horizon-the-only-enterprise-validation-platform-purpose-built-for-microsoft-dynamics-365-combining-ai-powered-test-creation-with-deterministic-fully-auditable-execution-302825210.html</v>
+        <v>https://www.prnewswire.com/news-releases/mailxstream-launches-zapier-integration-to-automate-print-to-mail-order-submission-302866049.html</v>
       </c>
       <c r="F97" t="str">
-        <v>New platform enables enterprises to accelerate Dynamics 365 validation with instant AI-powered intent-based test creation while maintaining trusted, repeatable and audit-ready execution MIAMI, July 14, 2026 /PRNewswire/ -- The TestMart, a leader in AI-powered software validation,...</v>
+        <v>New connection links MailXstream to more than 7,000 apps, letting businesses trigger printed and mailed documents automatically from the tools they already use WILMINGTON, N.C., Sept. 1, 2026 /PRNewswire/ -- MailXstream, a cloud-based print-to-mail platform operated by eVanguard...</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="str">
-        <v>PhotoShelter Launches Live Stream Video Workflow, Enabling Teams to Clip and Distribute Live Broadcast Content in Real Time</v>
+        <v>Kustom Entertainment, Inc. Enters Into an Agreement to Acquire TFL, LLC (dba Tickets For Less)</v>
       </c>
       <c r="B98" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C98" t="str">
-        <v>PRWeb</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D98" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E98" t="str">
-        <v>https://www.prweb.com/releases/photoshelter-launches-live-stream-video-workflow-enabling-teams-to-clip-and-distribute-live-broadcast-content-in-real-time-302825173.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354178/10618/en/kustom-entertainment-inc-enters-into-an-agreement-to-acquire-tfl-llc-dba-tickets-for-less.html</v>
       </c>
       <c r="F98" t="str">
-        <v>New capability enables live ingest, in-event clipping, and automatic AI-tagged archiving in a single platform NEW YORK, July 14, 2026 /PRNewswire-PRWeb/ -- PhotoShelter, a leading digital asset management (DAM) platform for brands, today announced the launch of Live Stream Video Workflow,...</v>
+        <v>Transformational Acquisition is Expected to Combine Kustom’s Music Festival Platform with Ticketing &amp;amp; Distribution Engine; Expected to be Immediately Accretive to Revenue, Earnings and Adjusted EBITDA</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="str">
-        <v>Xerox Named a Leader in Quocirca's 2026 Cloud Print Services Landscape</v>
+        <v>Eye-Able appoints Oliver Berchtold as CEO to support next stage of international expansion</v>
       </c>
       <c r="B99" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C99" t="str">
-        <v>WebWire</v>
+        <v>Pressat</v>
       </c>
       <c r="D99" t="str">
         <v>SaaS</v>
       </c>
       <c r="E99" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357637</v>
+        <v>https://pressat.co.uk/releases/eye-able-appoints-oliver-berchtold-as-ceo-to-support-next-stage-of-international-expansion-c6fcd7542ca90d0c0a5b613b0ff8cbf8/</v>
       </c>
       <c r="F99" t="str">
-        <v>Xerox today announced it has been positioned for the fifth consecutive year as a Leader in Quocirca&amp;#39;s Cloud Print Services Landscape 2026, which evaluates vendor capabilities in delivering cloud-based print management and related digital services. Xerox was ranked strongest in the market on both strategy and completeness of offering. - - Quocirca highlights Xerox strengths in platform depth, security, and workflow integration, underpinned by advanced analytics and a cloud-first architecture... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357637</v>
-[...2 lines deleted...]
-    <row r="100">
+        <v>Tuesday 1 September, 2026 Former SoftwareOne COO and executive board member assumes CEO role on 1 September 2026Harald Holberg joins Eye-Able as Chief Financial Officer (CFO)Tripled in under two years: over 5,000 customers in more than ten countries form the basis for the next phase of international growthFounding team continues to focus on product innovation and growth projects Würzburg, 1 September 2026: Eye-Able® (Web Inclusion GmbH), Europe’s leading and fastest-growing platform for digital accessibility, announces the appointment of Oliver Berchtold as Chief Executive Officer (CEO) with effect from 1 September 2026. Together with Harald Holberg, who has held the role of Chief Financial Officer (CFO) since July 2026, Eye-Able is restructuring its leadership team for the next phase of g</v>
+      </c>
+    </row>
+    <row r="100" xml:space="preserve">
       <c r="A100" t="str">
-        <v>FieldEquip Launches Redesigned Website with Solution-Focused Experience for Field Service Industries</v>
+        <v>Cornerstone Robotics Announces Strategic Partnership with Medtronic to Expand Global Access to Robotic-assisted Surgery</v>
       </c>
       <c r="B100" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C100" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D100" t="str">
-        <v>SaaS, Energy</v>
+        <v>Finance, SaaS, Healthcare, Energy</v>
       </c>
       <c r="E100" t="str">
-        <v>https://www.prweb.com/releases/fieldequip-launches-redesigned-website-with-solution-focused-experience-for-field-service-industries-302821605.html</v>
-[...2 lines deleted...]
-        <v>New platform experience moves beyond feature lists to map directly to the operational challenges faced by Industrial Services, Oil &amp; Cas, Equipment Rental, and Railcar Service teams HOUSTON, July 14, 2026 /PRNewswire-PRWeb/ -- FieldEquip, a leading cloud-based field service management...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109692/</v>
+      </c>
+      <c r="F100" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sep 1, 2026 - (ACN Newswire) - Cornerstone Robotics, an innovative surgical robotics company founded and headquartered in Hong Kong, today announced a strategic partnership with Medtronic (NYSE: MDT), a global leader in healthcare technology. As part of the partnership, Medtronic will make an approximately US$700 million strategic investment in Cornerstone Robotics and have rights to distribute Cornerstone Robotics’ SentireTM surgical system in select markets outside the U.S. where the system is market approved.
+A Shared Vision: Bridging the Global Access Gap in Minimally Invasive Care
+With robotic-assisted surgery adoption still in single digits globally, the opportunity to make advanced surgical care accessible to more patients, physicians, and health systems around the world is significant.
+Addressing this market requires both continuous technical innovation and strong market scaling capabilities. By aligning Cornerstone Robotics’ technology with Medtronic’s comprehensive global presence, the two companies aim to make high-quality robotic-assisted surgery accessible to more patients worldwide.
+A Strategic Alignment: Scaling Technology Solutions to Reach More Patients
+Cornerstone Robotics has established a strong strategic foundation through its full-stack in-house R&amp;D and vertically integrated paradigm. By independently developing its core hardware, control software, advanced algorithms, and proprietary imaging and energy platforms, Cornerstone Robotics maintains substantial control over product integration, quality, and supply chain resilience. This underpins the exceptional stability and high-fidelity performance of the Sentire surgical system in demanding clinical environments.
+In 2024, Cornerstone Robotics’ Sentire surgical system received National Medical Products Administration approval in China. In May 2026, Sentire surgical system received CE Mark in the European Union and approval from Singapore Health Sciences Authority, both covering minimally invasive general, gynecologic, thoracic, and urologic surgical procedures.
+“This partnership marks an important step in advancing access to robotic-assisted surgery around the world,” said Professor Kwok Wai Samuel AU, Founder and CEO of Cornerstone Robotics. “There remains a significant gap between the growing demand for minimally invasive surgery and the availability of robotic-assisted surgical technologies. At Cornerstone Robotics, we have built a strong foundation through full-stack in-house R&amp;D and vertical integration, enabling us to continuously advance the core technologies of surgical robotics. Our partnership with Medtronic positions us to further accelerate and scale our work to bring the benefits of robotic-assisted surgery to more surgeons and patients around the world.”
+“This investment and distribution agreement strengthens Medtronic’s ability to further expand access to minimally invasive surgery to more patients around the world. We’re excited to bring more choice in robotics, and Sentire is a strong complement to our Hugo platform," said Matt Anderson, Senior Vice President and President, Surgical at Medtronic.
+The partnership marks a significant milestone for both companies to collaboratively advance their shared mission of making robotic-assisted surgery more accessible worldwide.
+Advisors
+Kirkland &amp; Ellis and Global Law Office are acting as legal counsel to Cornerstone Robotics. Morgan Stanley &amp; Co. LLC is serving as exclusive financial advisor to Medtronic, and Cleary Gottlieb Steen &amp; Hamilton LLP is serving as lead legal counsel.
+About Cornerstone Robotics
+Founded and headquartered in Hong Kong, Cornerstone Robotics is an innovative surgical robotics company driven by the vision of leading medical innovations for a healthier world. We advance surgical care with cutting-edge robotic systems that make high-quality healthcare more accessible and efficient globally. With three global R&amp;D hubs and six business centres worldwide, Cornerstone Robotics has established a 30,000-square-meter manufacturing facility in China. Developed entirely in-house, our SentireTM surgical system has completed multi-specialty clinical trials and received market approval across China, the European Union and Singapore, advancing high-quality surgical care worldwide.
+To find out more information, please visit https://en.csrbtx.com/ and follow us on LinkedIn.
+About Medtronic
+Bold thinking. Bolder actions. We are Medtronic. Medtronic plc, headquartered in Galway, Ireland, is the leading global healthcare technology company that boldly attacks the most challenging health problems facing humanity by searching out and finding solutions. Our Mission — to alleviate pain, restore health, and extend life — unites a global team of 95,000+ passionate people across more than 150 countries. Our technologies and therapies treat 70 health conditions and include cardiac devices, surgical robotics, insulin pumps, surgical tools, patient monitoring systems, and more. Powered by our diverse knowledge, insatiable curiosity, and desire to help all those who need it, we deliver innovative technologies that transform the lives of two people every second, every hour, every day. Expect more from us as we empower insight-driven care, experiences that put people first, and better outcomes for our world. In everything we do, we are engineering the extraordinary. For more information on Medtronic, visit www.Medtronic.com and follow on LinkedIn.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="str">
-        <v>As Students Head Back to School, My School Partner Launches to Help Schools Keep the Sponsors They Count on</v>
+        <v>Industrial Supplier Selects HawkSearch to Modernize Product Discovery ...</v>
       </c>
       <c r="B101" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C101" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D101" t="str">
-        <v>SaaS, Education</v>
+        <v>Finance, AI, SaaS, Retail</v>
       </c>
       <c r="E101" t="str">
-        <v>https://www.pr.com/press-release/973471</v>
+        <v>https://pr-inside.com/industrial-supplier-selects-hawksearch-to-modernize-product-discovery-r5218221.htm</v>
       </c>
       <c r="F101" t="str">
-        <v>Arriving in time for the new school year, the platform gives schools and their local business sponsors one shared place to track sponsorships, prove they were delivered, and keep partners coming back year after year. [PR.com]</v>
+        <v>(PR-inside.com) WOBURN, MA / ACCESS Newswire / September 1, 2026 / Bridgeline Digital, Inc. (NASDAQ:BLIN), a leader in AI-powered product discovery and eCommerce solutions, announced today that an industrial filtration supplier has selected HawkSearch to enhance product discovery across its eCommerce platform. The deployment is designed to improve search relevance by leveraging customer-specific purchasing behavior, historical order data, and AI-powered product discovery capabilities. The win highlights growing demand among industrial distributors for search experiences that move beyond keyword matching to deliver personalized buying journeys, helping customers identify the right products based on purchasing history, locate compatible replacement parts, and discover relevant alternatives .</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="str">
-        <v>Atomica Launches AI Optical Source Platform to Address the Laser Source Bottleneck in AI Infrastructure</v>
+        <v>Valion Bio Announces Changes to Management and Board of Directors</v>
       </c>
       <c r="B102" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C102" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D102" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E102" t="str">
-        <v>https://www.prweb.com/releases/atomica-launches-ai-optical-source-platform-to-address-the-laser-source-bottleneck-in-ai-infrastructure-302825061.html</v>
+        <v>https://pr-inside.com/valion-bio-announces-changes-to-management-and-board-of-directors-r5218211.htm</v>
       </c>
       <c r="F102" t="str">
-        <v>Atomica's AI Optical Source Platform addresses a critical physical bottleneck in AI infrastructure: the need to generate, stabilize, couple, and manage optical power in compact, reliable packages. The platform helps customers build the microfabricated structures required for compact laser...</v>
+        <v>(PR-inside.com) Current CFO, Lisa Wolf named President and COO, assuming expanded executive and operational leadership. Jared Malbin and Thomas Jensen appointed as directors. Lead Asset Positioned for Significant Markets: Entolimod targets the projected $7.8 billion Acute Radiation Syndrome ("ARS") market by 2032 and a multi-billion-dollar oncology supportive-care opportunity through its differentiated dual-tissue cytoprotection platform¹˒² Focused on Value Creation: Streamlined leadership and additional Board expertise are designed to accelerate execution, strengthen commercial opportunities and better align Valion's market valuation with the underlying value of its assets, capabilities, and future prospects SAN ANTONIO, TX / ACCESS Newswire / September 1, 2026 / Valion Bio, Inc. (NASDAQ:</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="str">
-        <v>Lead Generation Platform LeadCanvas Now Available in English and Portuguese with Google Maps and LinkedIn Search</v>
+        <v>Brett Wright Named President of Tortoise Capital</v>
       </c>
       <c r="B103" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C103" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D103" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS, Energy</v>
       </c>
       <c r="E103" t="str">
-        <v>https://www.pr.com/press-release/973537</v>
+        <v>https://pr-inside.com/brett-wright-named-president-of-tortoise-capital-r5218207.htm</v>
       </c>
       <c r="F103" t="str">
-        <v>The B2B tool founded by Lucas Nobua searches businesses on Google Maps and people on LinkedIn from one interface, scores every lead and includes a CRM, now in three languages. New users get 20 free leads with no credit card required. [PR.com]</v>
+        <v>(PR-inside.com) Asset Management Industry Veteran Has Helped Oversee Comprehensive Transformation of Firm's Sales and Marketing Efforts, Expanding Tortoise Capital's Footprint and Reach Across the Institutional and Intermediary Channels OVERLAND PARK, KS / ACCESS Newswire / September 1, 2026 / Tortoise Capital Advisors, L.L.C. (Tortoise Capital), a fund manager focused on energy and infrastructure investing, is today announcing that Brett Wright has been named President of the firm, effective September 1. Wright joined Tortoise Capital in September 2024 as the firm's first Chief Revenue Officer, a role in which he was tasked with leading the modernization of the firm's distribution platform. Under Brett's leadership, ..</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="str">
-        <v>Rackspace Technology in zwei Kategorien des „2026 ISG Provider Lens®, Private/Hybrid Cloud – Data Center Services Report“ als führender Anbieter ausgezeichnet</v>
+        <v>Orchestra Launches Agentic Control Plane for Enterprise Data and AI</v>
       </c>
       <c r="B104" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C104" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D104" t="str">
-        <v>Finance, SaaS</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E104" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3327014/0/de/Rackspace-Technology-in-zwei-Kategorien-des-2026-ISG-Provider-Lens-Private-Hybrid-Cloud-Data-Center-Services-Report-als-f%C3%BChrender-Anbieter-ausgezeichnet.html</v>
+        <v>https://pr-inside.com/orchestra-launches-agentic-control-plane-for-enterprise-data-and-ai-r5218203.htm</v>
       </c>
       <c r="F104" t="str">
-        <v>Bericht bestätigt die Führungsrolle von Rackspace im Bereich KI-fähiger Infrastruktur, souveräner Cloud-Dienste und dem produktiven Einsatz von KI im Unternehmensumfeld Bericht bestätigt die Führungsrolle von Rackspace im Bereich KI-fähiger Infrastruktur, souveräner Cloud-Dienste und dem produktiven Einsatz von KI im Unternehmensumfeld</v>
+        <v>(PR-inside.com) Platform usage has grown more than 10x in the past year as data teams adopt the AI-native platform to build and govern pipelines and AI agents in one environment. LONDON, UK / ACCESS Newswire / September 1, 2026 / Orchestra , the Agentic Control Plane for enterprise data and AI workflows, today announced its formal launch following a year in which platform usage grew more than 10x. Backed by $4.6 million in funding to date, the AI-native platform brings pipelines and governed AI agents into one environment, giving data teams greater control over how they build and operate across their existing ..</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="str">
-        <v>Questco Receives PrismHR Innovation Award, Recognized as Industry Leader in Platform Integration and Technology Advancement</v>
+        <v>Decibel Announces Commencement of Trading Following its 15:1 Share Consolidation</v>
       </c>
       <c r="B105" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C105" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D105" t="str">
         <v>SaaS</v>
       </c>
       <c r="E105" t="str">
-        <v>https://www.prnewswire.com/news-releases/questco-receives-prismhr-innovation-award-recognized-as-industry-leader-in-platform-integration-and-technology-advancement-302825197.html</v>
+        <v>https://www.prnewswire.com/news-releases/decibel-announces-commencement-of-trading-following-its-151-share-consolidation-302865996.html</v>
       </c>
       <c r="F105" t="str">
-        <v>THE WOODLANDS, Texas, July 14, 2026 /PRNewswire/ -- Questco, a leading Professional Employer Organization (PEO), has been named the recipient of the PrismHR Innovation Award, an honor presented annually to a single PEO partner that demonstrates exceptional leadership in extending and...</v>
+        <v>CALGARY, AB, Sept. 1, 2026 /PRNewswire/ -- Decibel Cannabis Company Inc. (the "Company" or "Decibel") (TSXV: DB) (OTCQB: DBCCF), a leading Canadian branded cannabis company with a growing international platform, is pleased to confirm that its previously announced consolidation of its...</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="str">
-        <v>MPAI Publishes “AI for Health” and “Neural Network Watermarking- Technologies”</v>
+        <v>Loamara Co. Announces Strategic Partnership With myRocky to Launch Loamara Wellness</v>
       </c>
       <c r="B106" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C106" t="str">
-        <v>PR.com</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D106" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>SaaS, Healthcare, Retail</v>
       </c>
       <c r="E106" t="str">
-        <v>https://www.pr.com/press-release/969092</v>
+        <v>https://www.newmediawire.com/news/loamara-co-announces-strategic-partnership-with-myrocky-to-launch-loamara-wellness-7089100</v>
       </c>
       <c r="F106" t="str">
-        <v>MPAI has concluded its 68th General Assembly (MPAI-68) publishing AI for Health (MPAI-AIH) – Health Secure Platform (AIH-HSP) and Neural Network Watermarking (MPAI-NNW) – Technologies (TEC)” as MPAI Standards. [PR.com]</v>
+        <v>Ten-year Partnership Combines Loamara’s Product Development Expertise With myRocky’s Clinical Platform and Experience Supporting More Than 400,000 Patients TORONTO, ONTARIO - September 1, 2026 ( NEWMEDIAWIRE ) - Loamara Co. , the wellness company behind Green Monke, today announced a ten-year strategic partnership with Rocky Health Inc. (“myRocky”), a leading Health Canada approved digital health platform, to launch Loamara Wellness, a new product line focused on longevity, nutrition and proactive health. The first products will focus on supporting people using GLP 1 medications, alongside protein rich powders designed to support broader nutrition and wellness needs. Additional capsule, powder and gummy formats are expected to follow. The companies are targeting a commercial launch through</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="str">
-        <v>Ladybug Resource Group Highlights Integrated Engineering and Digital Manufacturing Platform</v>
+        <v>Mudrick Capital Management Appoints Scot Pasquale as Chief Financial Officer</v>
       </c>
       <c r="B107" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C107" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D107" t="str">
-        <v>SaaS, Automotive</v>
+        <v>SaaS</v>
       </c>
       <c r="E107" t="str">
-        <v>https://www.newmediawire.com/news/ladybug-resource-group-highlights-integrated-engineering-and-digital-manufacturing-platform-7087695</v>
+        <v>https://www.prnewswire.com/news-releases/mudrick-capital-management-appoints-scot-pasquale-as-chief-financial-officer-302865522.html</v>
       </c>
       <c r="F107" t="str">
-        <v>TULSA, OK - July 14, 2026 ( NEWMEDIAWIRE ) - Ladybug Resource Group, Inc. (OTC: LBRG) (“Ladybug” or the “Company”) today highlighted the integrated engineering and digital manufacturing platform supporting its Guangzhou Jingdiao operations, underscoring the Company’s strategy of combining experienced engineering talent with proprietary digital manufacturing systems to serve the automotive, industrial automation and precision manufacturing markets. As manufacturers continue to prioritize production quality, execution consistency and supply chain efficiency, Ladybug believes Jingdiao’s combination of skilled engineering personnel and digitally managed manufacturing processes provides an operational foundation capable of supporting increasingly complex industrial production programs. Integrat</v>
+        <v>Appointment Reflects the Firm's Continued Investment in Leadership Team and Platform Development NEW YORK, Sept. 1, 2026 /PRNewswire/ -- Mudrick Capital Management, L.P., a New York-based event-driven investment firm, today announced the appointment of Scot Pasquale as Chief Financial...</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="str">
-        <v>VSee Health Vision for AI-Enabled Enterprise Infrastructure as the ...</v>
+        <v>SmartConnect and Benepicks Unite to Eliminate the ICHRA "Medicare Cliff"</v>
       </c>
       <c r="B108" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C108" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D108" t="str">
-        <v>Finance, AI, SaaS, Healthcare</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E108" t="str">
-        <v>https://pr-inside.com/vsee-health-vision-for-ai-enabled-enterprise-infrastructure-as-the-r5200895.htm</v>
+        <v>https://www.prnewswire.com/news-releases/smartconnect-and-benepicks-unite-to-eliminate-the-ichra-medicare-cliff-302862887.html</v>
       </c>
       <c r="F108" t="str">
-        <v>(PR-inside.com) VSEE's Telehealth Platform is Positioned at the Center of Healthcare's AI Transformation HOUSTON, TX / ACCESS Newswire / July 14, 2026 / VSee Health, Inc. (Nasdaq:VSEE) ("VSee" or the "Company"), a leading provider of enterprise telehealth solutions for hospitals and health systems, today shared its strategic initiatives and perspective on the role of artificial intelligence in healthcare and why enterprise telehealth platforms are well positioned to serve as the infrastructure layer for that transformation. "We believe healthcare is entering a new technology cycle in which artificial intelligence becomes an operating layer, rather than simply another application," said Dr. Imoigele Aisiku, Chairman and ..</v>
+        <v>Bridging the gap between ICHRA and Medicare: Two industry leaders combine tax-free health allowances and zero-cost advocacy to combat rising healthcare costs for the aging workforce. The Problem: Standard ICHRA platforms lack Medicare integration, leaving aging workers to navigate complex...</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="str">
-        <v>DiligenceVault Expands Form ADV Monitoring with AI-Powered Brochure ...</v>
+        <v>Standish Management Expands Technology Ecosystem with DataSnipper's Agentic Platform</v>
       </c>
       <c r="B109" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C109" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D109" t="str">
         <v>AI, SaaS</v>
       </c>
       <c r="E109" t="str">
-        <v>https://pr-inside.com/diligencevault-expands-form-adv-monitoring-with-ai-powered-brochure-r5200887.htm</v>
+        <v>https://www.prnewswire.com/news-releases/standish-management-expands-technology-ecosystem-with-datasnippers-agentic-platform-302866196.html</v>
       </c>
       <c r="F109" t="str">
-        <v>(PR-inside.com) New capability helps diligence and oversight teams understand not just what changed in a Form ADV brochure, but also why it may matter NEW YORK CITY, NY / ACCESS Newswire / July 14, 2026 / DiligenceVault, the global diligence network and AI platform for asset allocators, asset managers, and fund service providers, today announced an expansion of its Form ADV Monitoring module with AI-powered change intelligence for Form ADV Part 2 brochures. The capability is part of DV Assist 2.0, DiligenceVault's next-generation AI suite designed to embed governed, purpose-built AI directly into diligence and oversight workflows. Form ADV Part 2 brochures contain important ..</v>
+        <v>AMSTERDAM, Sept. 1, 2026 /PRNewswire/ -- DataSnipper, the agentic platform for audit and finance, today announced that Standish Management, a leading fund administrator serving private equity, venture capital, and other alternative investment funds, is leveraging DataSnipper's AI Agents...</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="str">
-        <v>MIX Networks and Netcom Launch Nationwide Partnership to Help Businesses ...</v>
+        <v>Duke Executive Education and Simplilearn Launch Professional Certificate in Applied Generative AI and Agentic AI</v>
       </c>
       <c r="B110" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C110" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D110" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS, Education</v>
       </c>
       <c r="E110" t="str">
-        <v>https://pr-inside.com/mix-networks-and-netcom-launch-nationwide-partnership-to-help-businesses-r5200886.htm</v>
+        <v>https://www.prnewswire.com/news-releases/duke-executive-education-and-simplilearn-launch-professional-certificate-in-applied-generative-ai-and-agentic-ai-302866197.html</v>
       </c>
       <c r="F110" t="str">
-        <v>(PR-inside.com) Partnership delivers end-to-end hosted voice and POTS replacement - engineering, installation, and managed support for enterprise and multi-site operators facing rising line costs, carrier pullback, and life-safety compliance risk ENGLEWOOD, CO / ACCESS Newswire / July 14, 2026 / MIX Networks and Netcom (Networks &amp; Communications) today announced a partnership to help enterprise and multi-site businesses migrate off legacy copper before the lines disappear beneath them. The partnership pairs MIX Networks' managed hosted voice and POTS replacement enablement platform with Netcom's nationwide engineering, deployment, and field-services organization, giving customers a single accountable team to identify every copper line in their environment, prioritize ..</v>
+        <v>PLANO, Texas, Sept. 1, 2026 /PRNewswire/ -- Simplilearn, the global upskilling platform, in collaboration with Duke Executive Education at Duke University's Fuqua School of Business, has launched the Professional Certificate in Applied Generative AI and Agentic AI program. It takes...</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="str">
-        <v>Bead and Fluid Pay, LLC. Launch Next-Generation Merchant Payment Acceptance</v>
+        <v>Appia Announces Grant of Stock Options</v>
       </c>
       <c r="B111" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C111" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D111" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E111" t="str">
-        <v>https://www.newswire.com/news/bead-and-fluid-pay-llc-launch-next-generation-merchant-payment-22823042</v>
+        <v>https://www.newsfilecorp.com/release/312355/Appia-Announces-Grant-of-Stock-Options</v>
       </c>
       <c r="F111" t="str">
-        <v>Bead's integration with the Fluid Pay gateway lets merchants accept new payment methods with no currency risk and no change to their existing setup.</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - September 1, 2026) - Appia Rare Earths &amp; Uranium Corp. (CSE: API) (OTCQB: APAAF) (FSE: A0I0) (MUN: A0I0) (BER: A0I0) (the "Company" or "Appia") announces that it has granted incentive stock options to purchase an aggregate of 5,250,000 common shares of the Company exercisable at $0.19 for five years to its new president, Kurt Radtke, as well as to directors, officers and consultants of the Company.In conjunction with his appointment as President, Mr. Radtke...</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="str">
-        <v>Pyrost launches new platform for firearms commerce, content, and advocacy</v>
+        <v>Everkind Collaborates with GoodTherapist to Support Clients Between Therapy Sessions</v>
       </c>
       <c r="B112" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C112" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D112" t="str">
-        <v>SaaS, Media</v>
+        <v>SaaS</v>
       </c>
       <c r="E112" t="str">
-        <v>https://www.prweb.com/releases/pyrost-launches-new-platform-for-firearms-commerce-content-and-advocacy-302822501.html</v>
+        <v>https://www.newsfilecorp.com/release/312280/Everkind-Collaborates-with-GoodTherapist-to-Support-Clients-Between-Therapy-Sessions</v>
       </c>
       <c r="F112" t="str">
-        <v>After Repeated Social Media Penalties, One Colorado Gun Shop Owner Is Fighting Back — With His Own Platform SALIDA, Colo., July 14, 2026 /PRNewswire-PRWeb/ -- Pyrost, a new independent platform serving the shooting-sports community, officially launched today at pyrost.com. Founded by...</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - September 1, 2026) - Everkind Wellness Inc. (TSXV: EK) (the "Company" or "Everkind"), a wellness platform built for emotional self-care, today announced a 90-day pilot with GoodTherapist, a Canadian platform connecting people with licensed therapists. The collaboration pairs professional care with a private space to reflect between appointments, helping clients carry the work of therapy into everyday life.Therapy happens in scheduled sessions, but the...</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="str">
-        <v>VSee Health Vision for AI-Enabled Enterprise Infrastructure as the Next Frontier of Hospital Operations</v>
+        <v>KANZHUN LIMITED Announces Change of Directors’ Executive Positions</v>
       </c>
       <c r="B113" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C113" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D113" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E113" t="str">
-        <v>https://www.newswire.com/news/vsee-health-vision-for-ai-enabled-enterprise-infrastructure-as-the-next</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354013/0/en/kanzhun-limited-announces-change-of-directors-executive-positions.html</v>
       </c>
       <c r="F113" t="str">
-        <v>VSEE's Telehealth Platform is Positioned at the Center of Healthcare's AI Transformation</v>
+        <v>BEIJING, Sept. 01, 2026 (GLOBE NEWSWIRE) -- KANZHUN LIMITED (“BOSS Zhipin” or the “Company”) (Nasdaq: BZ; HKEX: 2076), a leading online recruitment platform in China, today announced that Mr. Xu Chen (“Mr. Chen”) has ceased to act as the president of the Company (the “President”) by rotation with effect from September 1, 2026. Mr. Chen will remain as an executive director and has resumed the role of Chief Marketing Officer of the Company.</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="str">
-        <v>Survey Finds 76% of Group Trips Never Leave the Chat--CruiseHuddle Expands</v>
+        <v>USBC Expands Leadership Team with Former JPMorgan Chase and Coinbase Product Executive</v>
       </c>
       <c r="B114" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C114" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D114" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E114" t="str">
-        <v>https://www.prnewswire.com/news-releases/survey-finds-76-of-group-trips-never-leave-the-chatcruisehuddle-expands-302824917.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3354012/0/en/usbc-expands-leadership-team-with-former-jpmorgan-chase-and-coinbase-product-executive.html</v>
       </c>
       <c r="F114" t="str">
-        <v>125,000-member platform combines cruise deals, CabinShare and sailing-specific communities to help travelers turn conversations into real vacations MIAMI, July 14, 2026 /PRNewswire/ -- Group chats are where ambitious vacation plans go to die. A recent survey of 2,000 U.S. women found that...</v>
+        <v>Richa Pareek, new Chief Product Officer, to Lead USBC’s Next Phase of Platform Development Richa Pareek, new Chief Product Officer, to Lead USBC’s Next Phase of Platform Development</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="str">
-        <v>A Global Insurer Just Bought This Canadian Company's Quantum-Risk Toolkit, and the Timing Is No Accident</v>
+        <v>iTmethods and Summit58 Partner to Bring Governance to Agentic Business ...</v>
       </c>
       <c r="B115" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C115" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D115" t="str">
         <v>SaaS</v>
       </c>
       <c r="E115" t="str">
-        <v>https://www.prnewswire.com/news-releases/a-global-insurer-just-bought-this-canadian-companys-quantum-risk-toolkit-and-the-timing-is-no-accident-302824821.html</v>
+        <v>https://pr-inside.com/itmethods-and-summit58-partner-to-bring-governance-to-agentic-business-r5218189.htm</v>
       </c>
       <c r="F115" t="str">
-        <v>Issued on behalf of QSE - Quantum Secure Encryption Corp. QSE - Quantum Secure Encryption Corp. (CSE: QSE) (OTCQB: QSEGF) (FSE: VN80) has secured its first major financial-services purchase order for its Quantum Preparedness Assessment platform, from the Malaysian operations of a leading...</v>
+        <v>(PR-inside.com) Summit58 designs the process. Reign Ops operates the platform. Reign Assurance is being designed to evidence what agents did. TORONTO, ON AND SCOTTSDALE, AZ / ACCESS Newswire / September 1, 2026 / iTmethods and Summit58 have partnered to help regulated institutions run agentic business processes on Fluxnova, the FINOS-governed open-source orchestration platform, with clear responsibility for process design, operations and evidence. The recent Fluxnova 3.0 release shipped MCP Start Event integration and agentic subprocesses, generally available today. Agents can now invoke processes and determine execution paths at runtime. That changes the risk profile, because an agentic subprocess does not declare its steps ..</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="str">
-        <v>LPL Financial Welcomes HighWater Wealth to Quotient Advisor Partners</v>
+        <v>INEO to Present at Moody Capital Solutions 2026 Disruptive Growth &amp; ...</v>
       </c>
       <c r="B116" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C116" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D116" t="str">
-        <v>Finance, SaaS</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E116" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326872/29579/en/LPL-Financial-Welcomes-HighWater-Wealth-to-Quotient-Advisor-Partners.html</v>
+        <v>https://pr-inside.com/ineo-to-present-at-moody-capital-solutions-2026-disruptive-growth-r5218186.htm</v>
       </c>
       <c r="F116" t="str">
-        <v>SAN DIEGO, July 14, 2026 (GLOBE NEWSWIRE) -- LPL Financial LLC announced today that the advisors of HighWater Wealth have joined LPL Financial’s broker-dealer and Registered Investment Advisor (RIA) platform, aligned with Quotient Advisor Partners , an existing firm supporting LPL-affiliated advisors. The team reported serving approximately $2.4 billion in advisory assets* and joins LPL from U.S. Bank.</v>
+        <v>(PR-inside.com) CEO Kyle Hall to present in New York City on September 9, 2026 SURREY, BC / ACCESS Newswire / September 1, 2026 / INEO Tech Corp. (TSXV:INEO)(OTCQB:INEOF)(FSE:0OQ) (the "Company" or "INEO"), a provider of connected entrance infrastructure for modern retail, is pleased to announce that Chief Executive Officer Kyle Hall will present at the Moody Capital Solutions 2026 Disruptive Growth &amp; Life Sciences Conference in New York City on Wednesday, September 9, 2026. INEO's presentation will take place from 2:10 p.m. to 2:30 p.m. Eastern Time. During the presentation, Hall will provide an overview of INEO's business, its connected retail entrance platform and ..</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="str">
-        <v>Silo Pharma's QwikAgents Joins AMD AI Developer Program to Advance Enterprise AI Agent Platform</v>
+        <v>AEye’s Apollo™ Lidar Selected by Lunar Outpost for Pegasus Lunar Terrain Vehicle, Opening a New Market Category in Space Mobility</v>
       </c>
       <c r="B117" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C117" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D117" t="str">
-        <v>Finance, AI, SaaS, Healthcare</v>
+        <v>Finance, SaaS, Automotive</v>
       </c>
       <c r="E117" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326873/0/en/Silo-Pharma-s-QwikAgents-Joins-AMD-AI-Developer-Program-to-Advance-Enterprise-AI-Agent-Platform.html</v>
+        <v>https://finance.yahoo.com/technology/articles/aeye-apollo-lidar-selected-lunar-110000658.html</v>
       </c>
       <c r="F117" t="str">
-        <v>Access to AMD Developer Cloud credits, AI development tools and technical resources to support next-generation enterprise AI agents Access to AMD Developer Cloud credits, AI development tools and technical resources to support next-generation enterprise AI agents</v>
+        <v>PLEASANTON, Calif., September 01, 2026--AEye, Inc. (Nasdaq: LIDR), a global leader in software-defined, high-performance lidar solutions, today announced that its Apollo™ long-range lidar has been selected by Lunar Outpost, the leader in space mobility and infrastructure, for integration onto the Pegasus Lunar Terrain Vehicle (LTV), which will transport Artemis astronauts across the lunar surface. The contract award further diversifies AEye’s commercial footprint beyond its core automotive, defe</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="str">
-        <v>HawkSoft and Broker Buddha Announce Two-way Integration Partnership</v>
+        <v>PerformYard Launches AI-First Talent Development Suite to Turn Performance Data into a Lever for Growth</v>
       </c>
       <c r="B118" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C118" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D118" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E118" t="str">
-        <v>https://www.prnewswire.com/news-releases/hawksoft-and-broker-buddha-announce-two-way-integration-partnership-302824900.html</v>
+        <v>https://www.prweb.com/releases/performyard-launches-ai-first-talent-development-suite-to-turn-performance-data-into-a-lever-for-growth-302865949.html</v>
       </c>
       <c r="F118" t="str">
-        <v>Integration that helps agencies streamline submissions, automate workflows, and consolidate eight core processes into a single platform. CANBY, Ore., July 14, 2026 /PRNewswire/ -- Today, HawkSoft and Broker Buddha are announcing a new collaboration that helps independent insurance...</v>
+        <v>PerformYard Talent Development helps managers become better coaches, connect pay with performance, and drive real employee growth with an AI-first interface. ARLINGTON, Va., Sept. 1, 2026 /PRNewswire-PRWeb/ -- PerformYard, the AI-powered performance management platform used by thousands...</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="str">
-        <v>AbsenceSoft Names Jaclyn Zhuang Chief Product Officer as Company Surpasses 10,000 Organizations and 8 Million Employees Supported</v>
+        <v>YCharts Makes Inc. 5000 List 10th Consecutive Year</v>
       </c>
       <c r="B119" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C119" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D119" t="str">
         <v>SaaS</v>
       </c>
       <c r="E119" t="str">
-        <v>https://www.prnewswire.com/news-releases/absencesoft-names-jaclyn-zhuang-chief-product-officer-as-company-surpasses-10-000-organizations-and-8-million-employees-supported-302824886.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/ycharts-makes-inc-5000-list-110000111.html</v>
       </c>
       <c r="F119" t="str">
-        <v>Appointment builds out executive team as AbsenceSoft accelerates investment in product and market growth DENVER, July 14, 2026 /PRNewswire/ -- AbsenceSoft, a leading provider of leave and accommodations management SaaS solutions, today announced the appointment of Jaclyn Zhuang as Chief...</v>
+        <v>CHICAGO, September 01, 2026--YCharts, a leading investment research and client engagement platform trusted by thousands of financial professionals across North America, has been named to the Inc. 5000 list of America's fastest-growing private companies for the 10th consecutive year. The recognition caps a period of steady expansion for the company, which has also been named a 2026 Wealth Management "Wealthies" Award finalist and is set to speak at and attend the Future Proof Festival in Huntingt</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="str">
-        <v>MAVRX Sports Housing Acquires Top Performance Housing</v>
+        <v>eCential Robotics Announces Binding Offer from Enovis</v>
       </c>
       <c r="B120" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C120" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D120" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E120" t="str">
-        <v>https://www.prnewswire.com/news-releases/mavrx-sports-housing-acquires-top-performance-housing-302825055.html</v>
+        <v>https://www.prnewswire.com/news-releases/ecential-robotics-announces-binding-offer-from-enovis-302865407.html</v>
       </c>
       <c r="F120" t="str">
-        <v>Combined platform expands nationwide reach for professional athletes and teams. PHOENIX, July 14, 2026 /PRNewswire/ -- The sports housing industry requires more than just finding furnished apartments; it demands technology, consistency, and local expertise. Today, MAVRX Sports Housing...</v>
+        <v>eCential Robotics platform to join Enovis' enabling technology portfolio. GRENOBLE, France and FRANKLIN, Tenn., Sept. 1, 2026 /PRNewswire/ -- eCential Robotics, a leading developer of enabling technologies and surgical robotics, today announced that Enovis™ Corporation (NYSE: ENOV) has...</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="str">
-        <v>Edible Garden Announces Successful Completion of Clean-Label RTD Prototype Production at Tetra Pak's New Product Development Center</v>
+        <v>SecondSideMedia Launches Digital Platform to Address Inaccurate and Misleading AI-Generated Information</v>
       </c>
       <c r="B121" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C121" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D121" t="str">
-        <v>Finance, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E121" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326871/0/en/Edible-Garden-Announces-Successful-Completion-of-Clean-Label-RTD-Prototype-Production-at-Tetra-Pak-s-New-Product-Development-Center.html</v>
+        <v>https://www.prnewswire.com/news-releases/secondsidemedia-launches-digital-platform-to-address-inaccurate-and-misleading-ai-generated-information-302866139.html</v>
       </c>
       <c r="F121" t="str">
-        <v>Milestone Advances Farm-to-Formula® Platform and Accelerates Commercialization of Innovative Clean-Label RTD Nutrition Products Milestone Advances Farm-to-Formula® Platform and Accelerates Commercialization of Innovative Clean-Label RTD Nutrition Products</v>
+        <v>The new digital platform helps individuals and organizations publish clarifications, corrections, official statements and other verified public responses that traditional media may be unable or unlikely to publish. TEL AVIV, Israel, Sept. 1, 2026 /PRNewswire/ -- SecondSideMedia has...</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="str">
-        <v>AllThingsHelium.com Launches as an Independent Source of Actionable ...</v>
+        <v>Enovis Invests in Innovation with Binding Offer to Acquire eCential Robotics, a Leading Developer of Enabling Technologies and Surgical Robotics</v>
       </c>
       <c r="B122" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C122" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D122" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E122" t="str">
-        <v>https://pr-inside.com/allthingshelium-com-launches-as-an-independent-source-of-actionable-r5200881.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3353906/0/en/enovis-invests-in-innovation-with-binding-offer-to-acquire-ecential-robotics-a-leading-developer-of-enabling-technologies-and-surgical-robotics.html</v>
       </c>
       <c r="F122" t="str">
-        <v xml:space="preserve">(PR-inside.com) AUSTIN, TX / ACCESS Newswire / July 14, 2026 /AllThingsHelium.com today announced its launch as a new online resource dedicated to the global helium industry, while also providing expertise in other highly specialized gases, products, and technologies, including helium-3, deuterium, and para-hydrogen. The platform provides independent market intelligence, technical insight, strategic advisory services, and specialized product information for organizations operating throughout the helium value chain. Founded by helium industry veteran and former semiconductor executive Richard Brook, AllThingsHelium.com draws upon decades of experience spanning helium exploration, production, liquefaction, transportation, storage, distribution, marketing, and strategic commercialization. As </v>
+        <v>Dallas, TX, Sept. 01, 2026 (GLOBE NEWSWIRE) -- – Enovis™ Corporation (NYSE: ENOV), an innovation-driven medical technology company, announced today that it has entered into a binding offer to acquire eCential Robotics, a leading developer of enabling technologies and surgical robotics. The acquisition expands the ASTRA™ enabling technology platform with robotic automation capabilities, creating a more comprehensive ecosystem designed to improve surgical precision, streamline workflows, and enhance patient outcomes.</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="str">
-        <v>NutraVeri Closes the Last Gap Between a Supplement Idea and a Customer's ...</v>
+        <v>HealthTab™ Programme Expands Nationally Across England</v>
       </c>
       <c r="B123" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C123" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D123" t="str">
-        <v>SaaS</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E123" t="str">
-        <v>https://pr-inside.com/nutraveri-closes-the-last-gap-between-a-supplement-idea-and-a-customer-s-r5200880.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3353905/0/en/healthtab-programme-expands-nationally-across-england.html</v>
       </c>
       <c r="F123" t="str">
-        <v>(PR-inside.com) Product readiness platform expands beyond formulation and manufacturing to include warehousing, fulfillment, and distribution, creating a complete path from concept to customer. LAS VEGAS, NV / ACCESS Newswire / July 14, 2026 /Nitches Inc. (OTCID:NICH) today announced the expansion of its NutraVeri founder platform beyond formulation, manufacturing, and regulatory readiness into warehousing, fulfillment, and distribution, giving supplement brands a single, integrated path from a 60-second readiness score to a finished product delivered to customers. The expansion addresses one of the industry's most overlooked challenges. Developing a formula is only the beginning. Manufacturing is only the middle. For many founders, the greatest obstacles ..</v>
-[...2 lines deleted...]
-    <row r="124">
+        <v>VANCOUVER, British Columbia, Sept. 01, 2026 (GLOBE NEWSWIRE) -- AVRICORE HEALTH INC. (TSXV: AVCR) is pleased to announce that NHS England has confirmed the national expansion of the Barts Health pharmacy cholesterol testing programme powered by Avricore’s HealthTab™ platform.</v>
+      </c>
+    </row>
+    <row r="124" xml:space="preserve">
       <c r="A124" t="str">
-        <v>Bridgeline Wins Competitive AI Search Deal with Leading Distribution ...</v>
+        <v>45th Watch &amp; Clock Fair and 14th Salon de TIME open today</v>
       </c>
       <c r="B124" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C124" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D124" t="str">
-        <v>Finance, AI, SaaS, Retail</v>
+        <v>AI, SaaS, Healthcare, Energy, Retail, Automotive, Education</v>
       </c>
       <c r="E124" t="str">
-        <v>https://pr-inside.com/bridgeline-wins-competitive-ai-search-deal-with-leading-distribution-r5200879.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) WOBURN, MA / ACCESS Newswire / July 14, 2026 / Bridgeline Digital, Inc. (NASDAQ:BLIN), a leader in AI-powered product discovery and eCommerce solutions, today announced it has won a competitive AI search deal with a leading global distribution company that has selected HawkSearch to power its B2B eCommerce experience. The distributor is a multinational supplier of essential business products, providing cleaning, safety, processing, and packaging materials to organizations across a wide range of industries. This win reinforces Bridgeline's momentum in the distribution sector, as enterprises continue shifting from legacy search platforms to AI-powered product discovery. The agreement represents a multi-year SaaS engagement ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109684/</v>
+      </c>
+      <c r="F124" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sep 1, 2026 - (ACN Newswire) - The 45th Hong Kong Watch &amp; Clock Fair and the 14th Salon de TIME, jointly organised by the Hong Kong Trade Development Council (HKTDC), Hong Kong Watch Manufacturers Association Limited and The Federation of Hong Kong Watch Trades &amp; Industries Limited, open today under the theme “Sparkling Moments Through Time”. The twin fairs have attracted more than 630 exhibitors from 16 countries and regions, creating the world's largest one-stop watch and clock marketplace. 
+The 45th HKTDC Hong Kong Watch &amp; Clock Fair and the 14th Salon de TIME opened today. Guests at the opening ceremony included Algernon Yau (centre), Secretary for Commerce and Economic Development of the Hong Kong SAR Government; Sophia Chong (fourth from the right), HKTDC Executive Director; SK Chong (first from the right) and Frankie Lam (first from the left), Co-Chairmen of HKTDC Hong Kong Watch &amp; Clock Fair 2026 Organising Committee; and various industry representatives
+The physical fairs are taking place at the Hong Kong Convention and Exhibition Centre (HKCEC) for five consecutive days from 1 to 5 September. Meanwhile, the Click2Match AI-powered business matching platform will remain open until 12 September, allowing exhibitors and buyers worldwide to continue their business discussions online.
+The Hong Kong Watch &amp; Clock Fair showcases a wide variety of exquisitely crafted timepieces, accessories and components, offering a one-stop sourcing and trading platform for global buyers
+Salon de TIME will once again open to both industry professionals and the public for free. Selected brands will offer on-site retail sales, allowing visitors to purchase their favourite timepieces during the fair.
+A “Time Tunnel” has been specially created to celebrate the 45th edition of the Hong Kong Watch &amp; Clock Fair, allowing visitors to revisit three key stages in the fair’s development since its inception in 1982
+The fairs officially opened today with an opening ceremony officiated by Algernon Yau, Secretary for Commerce and Economic Development of the Hong Kong SAR Government. Joining him were Sophia Chong, Executive Director of the HKTDC, and SK Chong and Frankie Lam, Co-Chairmen of the HKTDC Hong Kong Watch &amp; Clock Fair Organising Committee 2026.
+Speaking at the ceremony, SK Chong said: “This year marks the 45th edition of the Hong Kong Watch &amp; Clock Fair, a remarkable milestone for both the fair and Hong Kong’s watch and clock industry. The fair boasts a truly international line-up featuring strong global participation, including group pavilions from Francéclat, the Swiss Independent Watchmakers Pavilion, Guangzhou and Taiwan, as well as a first-time pavilion from Hengyang, Hunan province. In addition, we are pleased to welcome new exhibitors from Norway, Singapore and the US, further reinforcing Hong Kong’s position as a premier international trading hub for the global watch industry.”
+HKTDC Executive Director Sophia Chong said: “Amid the ongoing reconfiguration of global supply chains and changing market demand, the Hong Kong Watch &amp; Clock Fair and Salon de TIME continue to provide the industry with an efficient business platform. By leveraging Hong Kong’s unique strengths as a superconnector and super value-adder, we help enterprises explore new markets and seize emerging opportunities. The fairs also support the watch and clock industry in moving up the value chain and strengthening brand development, further reinforcing Hong Kong’s leading position as an international hub for watch and clock trade.”
+“Time Tunnel” celebrates 45th edition-Salon de TIME reaches a new high
+The Hong Kong Watch &amp; Clock Fair features multiple thematic zones covering every segment of the watchmaking value chain. Among them, Pageant of Eternity showcases premium finished watches from original equipment manufacturers (OEMs) and original design manufacturers (ODMs).
+One exhibitor, Time Grand Ltd, a Hong Kong company with more than 20 years of industry experience, provides product development, engineering design and manufacturing services for watch brands worldwide. The company also collaborates with Swiss watchmaking enterprises to offer one-stop watch production solutions, highlighting Hong Kong's strengths in connecting local expertise with international markets.
+Other exhibition zones cover a comprehensive range of products and services, including Complete Watches, Clocks, Machinery &amp; Equipment, Packaging &amp; Display, Parts, Components &amp; Accessories, offering buyers a convenient one-stop sourcing platform.
+A “Time Tunnel” has been specially created to celebrate the 45th edition of the Hong Kong Watch &amp; Clock Fair, allowing visitors to revisit three key stages in the fair’s development since its inception in 1982:
+- 1980s to 1990s: The fair became a premier global sourcing platform for the watch and clock industry.
+- 2000s to 2020s: As Hong Kong’s watch industry evolved from OEM manufacturing to brand development, the fair became a professional platform for promotion, networking and industry exchange.
+- From 2020 onwards: The fair has further integrated manufacturing, sourcing and brand promotion, while expanding through cross-sector collaboration into a multifaceted platform that brings together craftsmanship, design, technology, lifestyle, culture and consumer engagement.
+Salon de TIME has reached a new record this year, attracting more than 150 watch brands from around the world. The event features six thematic zones, including Microbrands, where both the number of participating countries and regions and the number of brands have more than doubled compared with last year.
+A longstanding highlight of the fair, the World Brand Piazza returns for its 16th consecutive year, in collaboration with Prince Jewellery &amp; Watch, showcasing luxury creations from six internationally renowned watch brands: Baume &amp; Mercier, Corum, DeWitt, Franck Muller, Montblanc and Sarcar.
+Other themed zones include Chic &amp; Trendy, Craft Treasure, Renaissance Moment and Wearable Tech.
+This year's exhibitors are introducing distinctive new timepieces that reflect the latest market trends, leveraging the fair to gain exposure and capture new orders.
+Featured innovative watches include:
+Sports and outdoor trends drive demand for professional timepieces
+To capitalise on the growing popularity of sports and outdoor lifestyles, exhibitors are showcasing professional sports watches that blend practicality with style.
+- EDOX presents the “The Water Champion” Delfin 1973 Automatic, featuring a double O-ring crown and pusher system that enhances water resistance to 200 metres. (Booth: 3F-H20)
+- Making its debut at the fair, Norwegian brand Micromilspec showcases the MILGRAPH, a timepiece developed for special operations forces. Its offset crown design helps reduce the risk of wrist injuries, while the QuadGrip bezel ensures easy operation even when wearing full tactical gear. (Booth: 3F-F22)
+- A variety of brands are also introducing sports and outdoor performance watches, including ALBA and LORUS by Seiko (Booth: 3G-E18), CAUGHT (Booth: 3F-D05), Quantum (Booth: 3G-C03), SPINNAKER (Booth: 3G-D02) and Slazenger (Booth: 3G-C03).
+Sustainability trend drives growth in eco-friendly timepieces
+As environmental protection and corporate social responsibility (ESG) continue to gain importance, the fair once again highlights exhibitors offering sustainable watch products through its Green Solutions Suppliers label, making it easier for buyers to identify environmentally conscious suppliers.
+- Local microbrand Sunrex showcases the Sunrex 611, powered by the brand’s proprietary VILUMINUS™ solar movement. Equipped solely with a solar-powered battery, the watch harnesses light as its energy source and continues to operate even in the absence of light. (Booth: 3F-F17)
+- Microbrand Robotfigs presents the Cubot watch, crafted from upcycled materials such as metal wires, copper and acrylic. Transforming everyday surplus materials into imaginative robot-inspired creations, each watch comes with a dedicated robot display stand and three exclusive designer toy accessories: a baseball bat, skateboard and dumbbell, redefining the concept of a “time companion”. (Booth: 3F-H24)
+- Several exhibitors are also showcasing environmentally friendly watches and accessories, including Hip Shing Leather Watch Straps Mfy Ltd (Booth: 1B-C35) and Gordon C &amp; Co Ltd. (Booth: 1E-C09).
+Cross-sector collaborations and limited editions appeal to niche consumer segments
+Many brands are enhancing the value and artistic appeal of their timepieces through cross-industry collaborations and limited-edition releases.
+- LINK2CARE has partnered with Swiss watch brand MARVIN to launch a luxury smartwatch featuring a fishing-inspired relief dial and a bi-directional mechanical gear system that showcases MARVIN’s exquisite watchmaking craftsmanship. The watch features LINK2CARE’s patented leather strap, which incorporates medical-grade vital signs sensors, enabling wearers to monitor their health. (Booth: 3G-A07)
+- Memorigin presents the “Verdant Resonance Tourbillon Watch”, featuring a luminous carbon-fibre case designed to evoke the glow of fireflies under the night sky. A three-dimensional guzheng-inspired small-seconds display at the 9 o’clock position, complemented by green luminous incense-burner motifs, recreates the elegant atmosphere of traditional Chinese scholars’ gatherings. (Booth: 3F-C05)
+- The Swiss Independent Watchmakers Pavilion showcases the “Corleone Mini Collection” by Pilo &amp; Co Genève, created to celebrate the brand’s 25th anniversary. Reinterpreting the classic Corleone design as a ladies’ watch, each colour variant is limited to just 10 pieces, making it highly collectible. (Booth: 3F-H07).
+Microbrands win over younger consumers with creative designs
+In recent years, microbrands have emerged as a new force in the watch industry, attracting younger consumers with their distinctive designs and competitive pricing.
+- Making its debut at the fair, US brand BREDA is showcasing the “Pulse Locket” Gold and Metal Bracelet Watch. Featuring a unique locket-style design, the watch dial remains concealed when closed and is revealed only when the wearer chooses to open it. (Booth: 3F-D16)
+- Other participating microbrands include CIMIER (Booth: 3F-H26), Fayy (Booth: 3F-G19), Leger A. Fah (Booth: 3F-H20), No Identity (Booth: 3F-H25), AISION (Booth: 3F-H20), INANLOU (Booth: 3F-F15), as well as the strap-focused microbrand Monves (Booth: 3F-F16).
+Exciting activities open to the public
+Salon de TIME will present a wide range of signature activities and watch showcases open to the public. On 4 September, renowned watch artist and collector Labeg will host a workshop on crafting watch models from corrugated cardboard.
+A special “Time Arena” zone has also been introduced this year, blending sports and fine timepieces to offer visitors a fresh, interactive experience. One highlight, “Watch2Care Smart x Lifestyle Experience Days”, will take place from 4 to 5 September and feature a variety of hands-on activities, including yoga and mobility training sessions. Visitors can try their hand at pickleball, one of the fastest-growing sports in recent years.
+Other highlights include a series of watch parades and new product launch events. Memorigin will welcome several celebrity guests, including celebrity Vic Teo, Hong Kong basketball star Alfred Wong Lut Yiu, and renowned face-changing performer Hathor Wai. A lucky draw will be held daily throughout the fair, offering visitors the chance to win premium watches.
+Industry leaders share insights on market trends
+This year’s Hong Kong Watch &amp; Clock Fair features more than 40 events, including forums, seminars and networking sessions designed to foster industry exchange and knowledge sharing.
+The Hong Kong International Watch Forum, held today, brought together leaders of watch associations from the Chinese Mainland, Germany, France, Switzerland, Japan and Korea to share the latest trade statistics and industry developments in their respective markets. Discussions also explored new opportunities arising from integrating traditional watchmaking craftsmanship with emerging technologies.
+The Asian Watch Conference, to be held tomorrow (2 September), will be themed “Hong Kong as the hub of International Watch Trades”. The conference will feature a senior analyst from international research firm Euromonitor International (Hong Kong), who will provide insights into the latest developments in the global watch market. Representatives from online watch resale platform Chrono24 will discuss how to connect with demand across global markets, while a representative from Lazada Hong Kong will share strategies for leveraging e-commerce platforms to accelerate market expansion.
+On 3 September, FIYTA will hold an aeronautics launch event for a watch specially designed in honour of Lai Ka-ying, Hong Kong’s first female payload specialist. The company’s Chief Designer, Sun Lei, will also share the inspiration and design concepts behind the timepiece.
+Also taking place that day is the Tick-Tock Showtime: The Media Spotlight Pitch, jointly organised by Watch CataVlog. The event will feature presentations by 10 microbrands, with a judging panel comprising media representatives from Indonesia, the Middle East and Hong Kong, each selecting their favourite brand.
+On 4 September, the seminar “Off the Beaten Path: Indie Watchmakers vs. Independent Brands – Trends &amp; Trajectories” will explore the distinctions, evolution and future trends of independent watchmaking and independent brands. Speakers include Noel Wong, Founder of Watch The World, Watch Collector &amp; Discerning Commentator; Benjamin Hui, Watch Collector &amp; Founder of Independent Watcher; and Lu Jinzhi, Chairman of ZBIOLAND.
+Throughout the fair, watch brands including Watch2Care, SAGA, Peacock, Sea-Gull, Shanghai Watch, Franck Muller, Quantum and INANLOU will host a series of new product launch events, unveiling their latest timepieces to an international audience.
+The 43rd Hong Kong Watch &amp; Clock Design Competition, jointly organised by the HKTDC, the Hong Kong Watch Manufacturers Association Ltd and the Federation of Hong Kong Watch Trades &amp; Industries Ltd, aims to promote watch design exchange and nurture local talent. This year, the themes for the Open Group and Student Group are “Transcending Time” and “Contours of the Breeze” respectively. The competition will continue to feature The Made-to-Sell Award, recognising student entries with outstanding commercial potential. The award presentation ceremony will be held on 5 September at the fair’s event stage, with celebrity Joey Thye attending as a guest.
+In addition, CENTRESTAGE, another flagship event organised by the HKTDC, will be held at the Hong Kong Convention and Exhibition Centre from 2 to 5 September. Bringing together fashion brands and designer collections from around the world, the event will create strong synergies with the watch fairs and offer visitors a one-stop destination to source prestigious timepieces and stylish fashion apparel from across the globe.
+Photo download: https://bit.ly/3UOXqBY
+The 45th HKTDC Hong Kong Watch &amp; Clock Fair and the 14th Salon de TIME opened today. Guests at the opening ceremony included Algernon Yau (centre), Secretary for Commerce and Economic Development of the Hong Kong SAR Government; Sophia Chong (fourth from the right), HKTDC Executive Director; SK Chong (first from the right) and Frankie Lam (first from the left), Co-Chairmen of HKTDC Hong Kong Watch &amp; Clock Fair 2026 Organising Committee; and various industry representatives
+The Hong Kong Watch &amp; Clock Fair showcases a wide variety of exquisitely crafted timepieces, accessories and components, offering a one-stop sourcing and trading platform for global buyers
+A “Time Tunnel” has been specially created to celebrate the 45th edition of the Hong Kong Watch &amp; Clock Fair, allowing visitors to revisit three key stages in the fair’s development since its inception in 1982
+Salon de TIME features over 150 international brands and comprises six major themed zones, all of which are open to the public
+Sponsored for the 16th consecutive year by Prince Jewellery &amp; Watch, the World Brand Piazza showcases six world-class watch brands
+This year’s Salon de TIME features a strong lineup of Guochao-inspired brands and Chinese watchmakers, showcasing their craftsmanship and creativity. Among them is Zbioland, which presents the Barcelona ZBL1009 timepiece. The watch is powered by the brand’s first in-house developed Calibre 961 movement and draws inspiration from the works of renowned Spanish architect Antoni Gaudí, reflecting distinctive architectural aesthetics in its design
+This year's exhibition features an impressive collection of award-winning timepieces. Among them is CIGA Design's AVENTUR·Blue Planet, which features a three-dimensional rotating globe on the dial. The watch was honoured with the “Challenge Watch Prize” at the 2021 Grand Prix d'Horlogerie de Genève (GPHG), widely regarded as the "Oscars" of the watchmaking industry
+During the fair period, a series of watch launch events and watch parades are being held, featuring models showcasing exquisite timepieces and bringing these remarkable creations to life on the runway
+The winning and shortlisted entries of the 43rd Hong Kong Watch and Clock Design Competition are currently on display in the foyer of Hall 1, showcasing local creative talent
+Media enquiriesPlease contact the HKTDC’s Communications &amp; Public Affairs Department:
+Johnny Tsui
+Tel: (852) 2584 4395
+Email: johnny.cy.tsui@hktdc.org
+Websites
+Hong Kong Watch &amp; Clock Fair: https://www.hktdc.com/event/hkwatchfair/en
+Salon de TIME: https://www.hktdc.com/event/te/en
+HKTDC Media Room: mediaroom.hktdc.com
+About HKTDC
+The Hong Kong Trade Development Council (HKTDC) celebrates its 60th anniversary this year. The HKTDC is a statutory body established in 1966 to promote, assist and develop Hong Kong's trade. With over 50 offices globally, including 13 in the Chinese Mainland, the HKTDC promotes Hong Kong as a two-way global investment and business hub. The HKTDC organises international exhibitions, conferences and business missions to create business opportunities for companies, particularly small and medium-sized enterprises (SMEs), in the mainland and international markets. The HKTDC also provides up-to-date market insights and product information via research reports and digital news channels. For more information, please visit: www.hktdc.com/aboutus. 
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="str">
-        <v>NutraVeri Closes the Last Gap Between a Supplement Idea and a Customer's Doorstep</v>
+        <v>NuRAN Wireless Advances Edge AI Infrastructure Strategy for Rural Connectivity ...</v>
       </c>
       <c r="B125" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C125" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D125" t="str">
-        <v>SaaS</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E125" t="str">
-        <v>https://www.newswire.com/news/nutraveri-closes-the-last-gap-between-a-supplement-idea-and-a-customers-doorstep</v>
+        <v>https://pr-inside.com/nuran-wireless-advances-edge-ai-infrastructure-strategy-for-rural-connectivity-r5218162.htm</v>
       </c>
       <c r="F125" t="str">
-        <v>Product readiness platform expands beyond formulation and manufacturing to include warehousing, fulfillment, and distribution, creating a complete path from concept to customer.</v>
+        <v>(PR-inside.com) NuRAN Plans to Turn Thousands of Powered, Connected Rural Sites It Already Owns Into the Next Layer of Africa's Digital Infrastructure: Edge AI and Local Compute QUEBEC, QC / ACCESS Newswire / September 1, 2026 / NuRAN Wireless Inc. (NASDAQ:NUR)(CSE:NUR)(FSE:1RN) ("NuRAN" or the "Company"), a leading provider of rural connectivity infrastructure in Africa, today announced plans to expand its Network-as-a-Service platform into edge AI and local compute infrastructure. The initiative marks an important step in NuRAN's planned evolution from a pure Network-as-a-Service provider toward a broader Infrastructure-as-a-Service platform, designed to maximize the monetization and long-term value of the Company's owned rural ..</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="str">
-        <v>Udio Chooses BuyDRM to Protect and Scale its AI Music Platform</v>
+        <v>Green Security Expands VendorOps Platform with Acquisition of VenSero</v>
       </c>
       <c r="B126" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C126" t="str">
         <v>PRWeb</v>
       </c>
       <c r="D126" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E126" t="str">
-        <v>https://www.prweb.com/releases/udio-chooses-buydrm-to-protect-and-scale-its-ai-music-platform-302822432.html</v>
+        <v>https://www.prweb.com/releases/green-security-expands-vendorops-platform-with-acquisition-of-vensero-302865943.html</v>
       </c>
       <c r="F126" t="str">
-        <v>KeyOS MultiKey Supports Secure, Scalable Streaming with Multi-DRM for AI-Generated Music AUSTIN, Texas, July 14, 2026 /PRNewswire-PRWeb/ -- BuyDRM™, a leading provider of content security services and DRM solutions, today announced that Udio has selected BuyDRM's KeyOS MultiKey Service to...</v>
+        <v>Green Security acquired VenSero, expanding its VendorOps platform to connect vendor credentialing with surgical scheduling, loaner equipment coordination and case readiness, giving hospitals greater visibility ahead of procedures. CLEARWATER, Fla., Sept. 1, 2026 /PRNewswire-PRWeb/ --...</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="str">
-        <v>Cytta Air Releases Demonstration Video Showcasing American-Built Prototype ...</v>
+        <v>REE Medical's "Operation Onward" Branded Entertainment Series Reach Exceeds 715,000 in Under 30 Days</v>
       </c>
       <c r="B127" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C127" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D127" t="str">
-        <v>SaaS, Media</v>
+        <v>SaaS, Healthcare, Media</v>
       </c>
       <c r="E127" t="str">
-        <v>https://pr-inside.com/cytta-air-releases-demonstration-video-showcasing-american-built-prototype-r5200869.htm</v>
+        <v>https://www.prnewswire.com/news-releases/ree-medicals-operation-onward-branded-entertainment-series-reach-exceeds-715-000-in-under-30-days-302865588.html</v>
       </c>
       <c r="F127" t="str">
-        <v>(PR-inside.com) Video Highlights Flight Validation of Proprietary Autonomous Systems Built Upon Battlefield-Proven Operational Experience LAS VEGAS, NV / ACCESS Newswire / July 14, 2026 /Cytta Air Corp., an American-built autonomous systems and resilient communications company developing secure, NDAA-aligned technologies for defense, homeland security, public safety, and critical infrastructure, today released a new demonstration video showcasing the continued development and flight validation of its proprietary autonomous systems platform. Cytta Air's autonomous systems are built upon battlefield-proven drone platforms that have been extensively deployed in active combat environments using Cytta Air's proprietary command-and-control (C2) software. Leveraging the operational experience gai</v>
+        <v>Influencer-led content strategy from REE Medical, Refuel Agency, and SPIRRA exceeded its first-episode reach goal by 60%, building a new platform for veteran stories and support. PRINCETON, N.J., Sept. 1, 2026 /PRNewswire/ -- Refuel Agency today announced early results from Operation...</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="str">
-        <v>Findem Recognized as a Great Place To Work, Reflecting the Culture Behind Its AI Talent Platform</v>
+        <v>ProCARE Portal Introduces Industry-First Tiered Money-Back Satisfaction Guarantee for Enterprise Healthcare Provider Compensation Software</v>
       </c>
       <c r="B128" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C128" t="str">
         <v>PRWeb</v>
       </c>
       <c r="D128" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E128" t="str">
-        <v>https://www.prweb.com/releases/findem-recognized-as-a-great-place-to-work-reflecting-the-culture-behind-its-ai-talent-platform-302823206.html</v>
+        <v>https://www.prweb.com/releases/procare-portal-introduces-industry-first-tiered-money-back-satisfaction-guarantee-for-enterprise-healthcare-provider-compensation-software-302864687.html</v>
       </c>
       <c r="F128" t="str">
-        <v>Based entirely on employee feedback, the certification underscores the workplace culture fueling Findem's innovation, growth and industry leadership REDWOOD CITY, Calif., July 14, 2026 /PRNewswire-PRWeb/ -- Findem, the AI platform for talent outcomes, today announced it has been...</v>
+        <v>Aligning vendor accountability with health system operational goals, ProCARE, a leading provider compensation platform, offers a risk-free framework to eliminate manual administrative burdens and restore compensation integrity. CHANDLER, Arizona, Sept. 1, 2026 /PRNewswire-PRWeb/ --...</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="str">
-        <v>Oracle OPERA Cloud Central Implements Additional Systems to Further Loews Hotels Delivery of Exceptional Guest Experiences</v>
+        <v>eDreams ODIGEO Beats Market Estimates One Quarter Into Its Peak Investment Year and Further Grows Subscribers to 8.1 Million</v>
       </c>
       <c r="B129" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C129" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D129" t="str">
         <v>SaaS</v>
       </c>
       <c r="E129" t="str">
-        <v>https://www.prnewswire.com/news-releases/oracle-opera-cloud-central-implements-additional-systems-to-further-loews-hotels-delivery-of-exceptional-guest-experiences-302824076.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/edreams-odigeo-beats-market-estimates-084300765.html</v>
       </c>
       <c r="F129" t="str">
-        <v>Integrated sales, service, loyalty, and distribution capabilities give hotel brand a complete, connected hospitality platform to optimize operations and results AUSTIN, Texas, July 14, 2026 /PRNewswire/ -- Loews Hotels &amp; Co is adding Oracle OPERA Cloud Central services, to enhance...</v>
+        <v>BARCELONA, Spain, September 01, 2026--eDreams ODIGEO (the "Company" or "eDO") (BME: EDR) (OTC: EDDRF), the world's leading travel subscription platform, today reported results for the first quarter of fiscal year 2027, the three months ended 30 June 2026. Performance was ahead of market estimates just as eDO entered the peak investment year of its multi-year roadmap. Set out in November 2025, this strategy is turning the business into a truly multi-product, global and diversified travel subscrip</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="str">
-        <v>Valion Bio Advances Integrated Biodefense and Immunology Platform Through Continued Government Engagement, Domestic Manufacturing and Oncology Expansion</v>
+        <v>XD THERMAL Develops Integrated Cooling Architecture for European Electric Bus Platform</v>
       </c>
       <c r="B130" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C130" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D130" t="str">
-        <v>Finance, SaaS</v>
+        <v>SaaS, Energy</v>
       </c>
       <c r="E130" t="str">
-        <v>https://www.prnewswire.com/news-releases/valion-bio-advances-integrated-biodefense-and-immunology-platform-through-continued-government-engagement-domestic-manufacturing-and-oncology-expansion-302824523.html</v>
+        <v>https://www.prnewswire.com/news-releases/xd-thermal-develops-integrated-cooling-architecture-for-european-electric-bus-platform-302859096.html</v>
       </c>
       <c r="F130" t="str">
-        <v>Strategic execution across multiple initiatives positions the Entolimod platform to pursue opportunities in government preparedness, domestic biomanufacturing and oncology supportive care SAN ANTONIO, July 14, 2026 /PRNewswire/ -- Valion Bio, Inc. (Nasdaq: VBIO) ("Valion Bio" or the...</v>
+        <v>SUZHOU, China, Sept. 1, 2026 /PRNewswire/ -- XD THERMAL has completed development of an integrated dual-sided liquid-cooling architecture for a European electric bus platform. The platform's 35.3-kWh battery system combines liquid-cooled enclosures with stamped top plates, enabling heat...</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="str">
-        <v>ZULA NEARS THREE-YEAR MILESTONE AFTER GROWING FROM 140+ GAMES TO 2,800+ TITLES</v>
+        <v>First Hydrogen Agreement for Mobile AI-Driven Robotic Ground Drone Platform</v>
       </c>
       <c r="B131" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C131" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D131" t="str">
-        <v>SaaS, Media</v>
+        <v>AI, SaaS, Automotive</v>
       </c>
       <c r="E131" t="str">
-        <v>https://www.prnewswire.com/news-releases/zula-nears-three-year-milestone-after-growing-from-140-games-to-2-800-titles-302824242.html</v>
+        <v>https://www.newsfilecorp.com/release/312324/First-Hydrogen-Agreement-for-Mobile-AIDriven-Robotic-Ground-Drone-Platform</v>
       </c>
       <c r="F131" t="str">
-        <v>Less than three years after launching with around 140+ games, Zula now offers 2,800+ titles from over 70 content providers— reflecting the platform's rapid content expansion since launch. DOVER, Del., July 14, 2026 /PRNewswire/ - Zula, a free-to-play social entertainment platform, today...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - September 1, 2026) - First Hydrogen Corp. (TSXV: FHYD) (OTC Pink: FHYDF) (FSE: FIT) ("FIRST HYDROGEN" or the "Company") has acquired the exclusive worldwide rights to advance the unmanned ground vehicle ("UGV") towards commercialization, including the development of a viable commercial design and defined application for the technology within a two-year period ("Development Milestone"). Upon successful completion of the Development Milestone, First...</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="str">
-        <v>Bombardier Defense to provide the Global 6500 aircraft for a second special mission program in South Korea</v>
+        <v>iMotions Launches Browser-Based Platform for Faster and Smarter Creative Testing, Evaluation, Optimization</v>
       </c>
       <c r="B132" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C132" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D132" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E132" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/14/3326731/0/en/Bombardier-Defense-to-provide-the-Global-6500-aircraft-for-a-second-special-mission-program-in-South-Korea.html</v>
+        <v>https://www.prweb.com/releases/imotions-launches-browser-based-platform-for-faster-and-smarter-creative-testing-evaluation-optimization-302864680.html</v>
       </c>
       <c r="F132" t="str">
-        <v>MONTREAL, July 14, 2026 (GLOBE NEWSWIRE) -- Bombardier Defense is proud to announce that its Global 6500 aircraft will support South Korea’s Electronic Warfare (EW) program. The Global 6500 aircraft was already selected to be the platform for the country’s Airborne Early Warning &amp;amp; Control (AEW&amp;amp;C) program.</v>
+        <v>iMotions Online helps move from concept to decision faster with flexible, scalable remote approach using webcam-based behavioral measures, benchmarked ad testing, and AI-powered predictive insights to measure attention and emotion COPENHAGEN, Denmark, Sept. 1, 2026 /PRNewswire-PRWeb/ --...</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="str">
-        <v>LodeStar Integrates with Dark Matter Technologies’ Empower® LOS Platform</v>
+        <v>ZEDEDA and VAS Limited Sign Distribution Agreement to Bring Edge Intelligence to Saudi Arabia</v>
       </c>
       <c r="B133" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C133" t="str">
-        <v>Send2Press</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D133" t="str">
-        <v>SaaS, Real Estate, Finance</v>
+        <v>SaaS</v>
       </c>
       <c r="E133" t="str">
-        <v>https://www.send2press.com/wire/lodestar-integrates-with-dark-matter-technologies-empower-los-platform/</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/zededa-vas-limited-sign-distribution-070000182.html</v>
       </c>
       <c r="F133" t="str">
-        <v>CONSHOHOCKEN, Pa., July 14, 2026 (SEND2PRESS NEWSWIRE) -- LodeStar Software Solutions (LodeStar), the leading provider of mortgage closing cost and fee data, today announced that it is integrated with Dark Matter Technologies (Dark Matter&amp;#xae;). LodeStar's Closing Cost Calculator is now available in Empower&amp;#xae; loan origination system (Empower), developed in conjunction with the Dark Matter Developer Platform.</v>
+        <v>SAN JOSE, Calif. &amp; RIYADH, Saudi Arabia, September 01, 2026--ZEDEDA, the leader in edge intelligence, and VAS Limited, a value-added distributor of global technology solutions, today announced a distribution agreement to bring ZEDEDA’s Edge Intelligence Platform to customers across the Kingdom of Saudi Arabia, with plans to expand into the wider GCC region.</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="str">
-        <v>KuCoin and Tomorrowland Unveil the Celestia Stage, Bringing a Shared Vision of Trust, Discovery and Transformation to Tomorrowland Belgium 2026</v>
+        <v>Gemtek and Dixon Advance Strategic Collaboration to Expand Optical Connectivity Business in India</v>
       </c>
       <c r="B134" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C134" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D134" t="str">
-        <v>Crypto, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E134" t="str">
-        <v>https://www.prnewswire.com/news-releases/kucoin-and-tomorrowland-unveil-the-celestia-stage-bringing-a-shared-vision-of-trust-discovery-and-transformation-to-tomorrowland-belgium-2026-302824916.html</v>
+        <v>https://www.prnewswire.com/news-releases/gemtek-and-dixon-advance-strategic-collaboration-to-expand-optical-connectivity-business-in-india-302865904.html</v>
       </c>
       <c r="F134" t="str">
-        <v>PROVIDENCIALES, Turks and Caicos Islands, July 14, 2026 /PRNewswire/ -- KuCoin, a leading global crypto platform built on trust, today officially unveiled the Celestia Stage, a brand-new immersive destination at Tomorrowland Belgium 2026. More than a stage announcement, the launch marks a...</v>
+        <v>Combining photonic integration expertise with localized manufacturing to address growing demand for high-speed optical connectivity across Broadband, Telecom and AI Infrastructure TAIPEI, Sept. 1, 2026 /PRNewswire/ -- Gemtek Technology Co., Ltd. ("Gemtek") and Dixon Technologies (India)...</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="str">
-        <v>Brand Engagement Network and Accelevate Solutions Launch AI-Powered Transportation Media Network</v>
+        <v>Quadient and its Partners Support More Than 800,000 Entities as France’s First Phase of E-Invoicing Reform Takes Effect</v>
       </c>
       <c r="B135" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C135" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D135" t="str">
-        <v>Finance, AI, SaaS, Media</v>
+        <v>SaaS</v>
       </c>
       <c r="E135" t="str">
-        <v>https://www.prnewswire.com/news-releases/brand-engagement-network-and-accelevate-solutions-launch-ai-powered-transportation-media-network-302824859.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/09/01/3353818/0/en/quadient-and-its-partners-support-more-than-800-000-entities-as-france-s-first-phase-of-e-invoicing-reform-takes-effect.html</v>
       </c>
       <c r="F135" t="str">
-        <v>AI-powered transportation platform transforms connected fleets into intelligent media networks that generate recurring advertising revenue through real-time audience intelligence and autonomous content delivery. WILMINGTON, Del., and SCOTTSDALE, Ariz., July 14, 2026 /PRNewswire/ -- For...</v>
+        <v>As France’s e-invoicing reform enters its operational phase today, Quadient (Euronext Paris: QDT), a global automation platform powering secure and sustainable business connections, announces that more than 800,000 entities (SIRETs) are registered in the French Tax Authority’s (DGFiP) central directory through its approved platform, Serensia by Quadient, and its white-label partners.</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="str">
-        <v>Newronika Receives CE Mark for αDBS®, Advancing Its Mission to Make Adaptive Therapy the Standard of Care</v>
+        <v>Valeura Energy Inc. Announces Wassana Redevelopment Acceleration</v>
       </c>
       <c r="B136" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C136" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D136" t="str">
-        <v>SaaS</v>
+        <v>SaaS, Energy</v>
       </c>
       <c r="E136" t="str">
-        <v>https://www.prnewswire.com/news-releases/newronika-receives-ce-mark-for-dbs-advancing-its-mission-to-make-adaptive-therapy-the-standard-of-care-302824334.html</v>
+        <v>https://pr-inside.com/valeura-energy-inc-announces-wassana-redevelopment-acceleration-r5218152.htm</v>
       </c>
       <c r="F136" t="str">
-        <v>αDBS®, an Adaptive Deep Brain Stimulation system, is now certified for commercial use across the European Economic Area (EEA) and fully integrated with Newronika's WebBioBank™ neural data platform. MILAN, July 14, 2026 /PRNewswire/ -- Newronika S.p.A., the Milan-based medtech company...</v>
-[...2 lines deleted...]
-    <row r="137">
+        <v>(PR-inside.com) CALGARY, AB / ACCESS Newswire / September 1, 2026 / Valeura Energy Inc. (TSX:VLE)(OTCQX:VLERF) ("Valeura" or the "Company") announces that it intends to accelerate its Wassana field redevelopment project on block G10/48 (100% operated interest) in the offshore Gulf of Thailand. Dr. Sean Guest, President and CEO commented: "Work on our new-build central processing platform ("CPP") is proceeding on budget and remains ahead of schedule, with facility construction (also known as mechanical completion) in the yard expected to be complete by 01 October 2026. We are now taking the opportunity to install the facility earlier than originally planned, leading to the potential ..</v>
+      </c>
+    </row>
+    <row r="137" xml:space="preserve">
       <c r="A137" t="str">
-        <v>Syntetika Appoints Jorge Cuartero as Chief Executive Officer</v>
+        <v>Hong Kong's Belt and Road Summit explores new cross-regional opportunities this September</v>
       </c>
       <c r="B137" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C137" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D137" t="str">
-        <v>Finance, Crypto, SaaS</v>
+        <v>AI, SaaS, Healthcare, Energy, Media, Education</v>
       </c>
       <c r="E137" t="str">
-        <v>https://pr-inside.com/syntetika-appoints-jorge-cuartero-as-chief-executive-officer-r5200795.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / July 14, 2026 / Hilbert Group (STO:HILB-B)(FRA:999) - Syntetika, the platform for tokenised yield products, appoints Jorge Cuartero as Chief Executive Officer and welcomes DeFi curator Tulipa Capital as a strategic partner. Syntetika, the platform for tokenised yield products supported by Hilbert Group AB (Nasdaq First North Growth Market: HILB B), today announced the appointment of Jorge Cuartero as Chief Executive Officer, effective 8 July 2026. The appointment was made by the Syntetika Foundation, which governs the platform. He succeeds John Lilic, who led Syntetika over the past year and will transition to other responsibilities ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109676/</v>
+      </c>
+      <c r="F137" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sep 1, 2026 - (ACN Newswire) - The 11th Belt and Road Summit, co-organised by the Government of the Hong Kong Special Administrative Region (HKSAR) and the Hong Kong Trade Development Council (HKTDC), will be held from 9 to 10 September (Wednesday to Thursday) at the Hong Kong Convention and Exhibition Centre in Wan Chai. For over a decade, Hong Kong has brought together government and business leaders from Belt and Road countries and regions to deepen local, regional economic and trade ties through this signature event. With the theme of Advancing High-quality Development - Embarking on a New Journey, this year’s Belt and Road Summit will explore fresh potential arising from new patterns of regional cooperation in trade, investment and development among Belt and Road and other markets, particularly ASEAN, Central Asia and the Middle East.  Presenting insights from nearly 100 distinguished policymakers and business leaders, new multifaceted thematic showcases and business matching activities, this year’s Summit offers a wealth of knowledge, extensive networks and quality investment and business opportunities, facilitated through Hong Kong, the global business platform that connects the Chinese Mainland and the world.
+The 11th Belt and Road Summit will be held from 9 to 10 September (Wednesday to Thursday) at the Hong Kong Convention and Exhibition Centre in Wan Chai. In 2025 (shown in photo), the event’s 10th edition attracted 6,200 participants from 70+ countries and regions. The picture shows the Belt and Road Summit in 2025.
+Anna Cheung, Associate Executive Director of the HKTDC, said: "Amid the reconfiguration of the global economic landscape, Hong Kong has been both an important platform for Mainland enterprises to go global and a preferred gateway for international enterprises to enter the Mainland and Asian markets.  As a core member of the GoGlobal Task Force which was established by the HKSAR Government to facilitate enterprises to go global, the HKTDC has been leveraging Hong Kong’s strengths as an international business and investment platform to facilitate cooperation. To further support Mainland enterprises in tapping opportunities in the Belt and Road and other emerging markets, this year’s Belt and Road Summit will introduce a dedicated Go Global Chapter, featuring thematic breakout sessions focusing on go global opportunities and Hong Kong’s professional services strengths, the newly established GoGlobal Connect Zone for service providers, roundtable discussions and the GoGlobal Business Study Mission to Nansha, Guangzhou. These initiatives will further strengthen Hong Kong’s role as a ‘superconnector’ and ‘super value-adder’, promoting high-quality cooperation in Belt and Road and other markets. The HKTDC has also been actively advancing cross-regional economic and trade cooperation. This year, we have organised a business delegation to visit Belt and Road countries and regions and hosted the flagship overseas promotion event ‘Think Business, Think Hong Kong’ in Malaysia, continuing to develop new markets, connect with new partners and explore new opportunities, further leveraging Hong Kong’s strengths in connecting the Chinese Mainland and the world, while deepening Hong Kong’s links with global markets."
+This year’s Belt and Road Summit will feature a new GoGlobal Connect Zone, showcasing professional services solutions across different sectors in Hong Kong and providing consultation and practical support for enterprises going global. The picture shows the Asia Summit on Global Health held in May 2026, featuring the “GoGlobal Connect” and the Business of Healthcare Advisory Zone.
+New directions in global economic development from the policy perspective
+The first day of the Summit will open with exchanges between government and corporate leaders. The Opening Session will feature heavyweights such as John Lee, Chief Executive of the HKSAR, Carolina Cosse, Vice President of Uruguay, Saleumxay Kommasith, Deputy Prime Minister of Laos, and Professor Frederick Ma, Chairman of the HKTDC, sharing their perspectives on global economic and trade development from the policy and international cooperation perspectives.
+The highly anticipated Policy Dialogue session, with the theme of Building Resilient Trade and Investment Frameworks in a Diverse Global Landscape, will be chaired by Algernon Yau, Secretary for Commerce and Economic Development of the HKSAR. He will exchange views with such government officials as Khandakar Abdul Muktadir, Minister for Commerce, Industries, Textiles and Jute of Bangladesh, Wasantha Samarasinghe, Minister of Trade, Commerce, Food Security and Co-operative Development of Sri Lanka, and Dr Kirida Bhaopichitr, Vice Minister for Commerce of Thailand, to discuss strengthening cross-border trade and investment cooperation and enhancing economic resilience, as well as sharing experiences in promoting trade facilitation and investment cooperation.
+The Business Plenary I: Harnessing Business Opportunities for Sustainable Growth and Shared Prosperity session, with a market focus on ASEAN and Central Asia, will explore how enterprises can promote sustainable development and achieve more inclusive economic growth while expanding business opportunities and advancing investment cooperation. The session will be chaired by Dr Victor K Fung, Chairman of Fung Investments, and feature Dr Jonathan Choi, Chairman of Sunwah Group, Shinta Widjaja Kamdani, CEO of Sintesa Group and Chairman of the Indonesian Employer Association, Vikrom Kromadit, CEO of Amata Corporation PCL, Farkhad Rashidovich Okhonov, Member of the Board of Directors and Chairman of the Management Board of Halyk Finance, Somboun Phongsavanh, Chairman of Shareholder Committee, Phongsavanh Group. They will share practical experiences from different markets and industries and explore ways to seize cross-border cooperation opportunities and foster mutual benefit and win-win cooperation.
+The Keynote Luncheon will feature welcome remarks by Paul Chan, Financial Secretary of the HKSAR, opening remarks by Wang Shuguang, Vice Chairman of the Board, President and Member of the Management Committee of China International Capital Corporation Limited, and a keynote address by Dr Kao Kim Hourn, Secretary-General of ASEAN.
+Exploring cooperation with Central Asia and the Middle East to support enterprises in going global through Hong Kong
+Continuing to focus on expanding international markets, deepening cross-regional cooperation and advancing high-quality development, this year’s Summit will introduce new thematic chapters, namely, the Go Global Chapter, Central Asia Chapter and Middle East Chapter.
+The new Go Global Chapter will provide a one-stop platform for Mainland enterprises to exchange ideas and connect with potential partners as they expand overseas. On the first day, the Thematic Breakout Session Hong Kong: Super Connector - World-class Springboard – Professional Services Empowering Global Expansion will explore how Hong Kong’s professional services can support enterprises in expanding into Belt and Road markets. On the second day, the Thematic Breakout Session Chinese Mainland Enterprises Going Global:  Driving Mutual Growth Across Belt and Road Economies will further share practical experiences of enterprises expanding into overseas markets.
+In addition, the Summit will feature a new GoGlobal Connect Zone, showcasing professional services solutions across different sectors in Hong Kong and providing consultation and practical support for enterprises going global. The Summit will also arrange one-on-one meetings between Mainland enterprises seeking to expand overseas and potential partners and service providers, as well as hold roundtable discussions on going global, providing more comprehensive and enhanced support for Mainland enterprises expanding overseas. The Summit will also organise the GoGlobal Business Study Mission to Nansha, Guangzhou, enabling participants to gain first-hand understanding of development and investment opportunities in the Greater Bay Area.
+Central Asia and Middle East Chapters showcase investment opportunities
+Following the successful delegations led by John Lee, Chief Executive of the HKSAR, and organised by the HKTDC over the past two years, Hong Kong, Central Asia and the Middle East have strengthened ties with reciprocal exchanges.  The Summit will further enhance these ties by inviting government officials and business leaders from these regions to share their latest development opportunities and investment prospects, and will feature a dedicated Central Asia Chapter and a Middle East Chapter, featuring consulates, business organisations and companies showcasing investment projects and commercial opportunities across the regions. The two-day Project Investment Sessions held during the Summit will also explore investment, infrastructure, smart city and professional services opportunities arising from major development projects in Central Asia and the Middle East. The Cocktail Reception will be officiated by Paul Lam, Secretary for Justice of the HKSAR, who will deliver welcoming remarks. The reception will also feature ethnic music performances, allowing participants to gain a deeper understanding of Central Asia and Middle East from another perspective and promoting cultural exchanges.
+Global expert insights on finance, technology, green development and youth
+The second day of the Summit will open with a special address session, featuring Professor Teresa Cheng, Secretary-General of the International Organization for Mediation and other distinguished guests. Making its debut this year, a Dialogue for Future session themed Think Tank Dialogue: The Belt and Road Initiative and Asia-Pacific Cooperation in a Changing Global Landscape will feature a conversation between Professor Li Cheng, Director of Centre on Contemporary China and the World and Professor of School of Governance and Policy, The University of Hong Kong and Gim Huay Neo, Managing Director of Member of the Managing Board, World Economic Forum. A Business plenary on the same day, themed Unlocking New Market Opportunities along and beyond the Belt and Road, will focus on the Middle East and African markets. Chaired by Professor KC Chan, Chairman of WeLab Bank, the panel of speakers will include Mansoor Rashid Al-Khater, Chief Executive Officer of Qatar Financial Centre, Muneer Ali Al Muneeri, Deputy President for Operations of Oman Investment Authority, Dr Mteto Nyati, Chairman of Eskom, Cliff Zhang, CEO &amp; Founding Partner of Templewater Hong Kong Limited and Samaila Zubairu, President and Chief Executive Officer of Africa Finance Corporation. The session will examine the immense potential of emerging markets within and beyond the Belt and Road countries and regions amid evolving global business landscapes, as well as how Hong Kong can support global enterprises in capturing new market opportunities.
+Alongside themes of Finance, Green Development, Youth and Technology, this year’s summit will introduce brand-new thematic breakout sessions including going global and the low-altitude economy. From corporate global expansion and emerging-industry advancement to talent nurturing, these sessions will explore fresh opportunities for high-quality development. Among them, the Thematic Breakout Session: Dialogue with Youth Business Leaders - Hong Kong as an International Hub for High-Calibre Talent will discuss how Hong Kong can leverage its strengths in local education, research, innovation and technology to attract top talent worldwide and inject new momentum into Hong Kong and regional growth.
+Project investment enhanced with signature projects and extended deal making
+The Summit will once again host Project Investment Session, Belt and Road Summit Deal Making and Exhibition zone, featuring more than 300 investment projects, with a combined investment value exceeding US$3.7 billion, and over 800 one-on-one project matching meetings to help enterprises connect with potential partners. The Project Investment Session will provide a platform for project owners from different countries to present their projects, giving investors and service intermediaries a comprehensive understanding of the investment opportunities in different sectors. Pitching sessions will focus on five main areas: (1) energy, natural resources and public utilities, (2) urban development, (3) New Market Focus: The Middle East, Africa and Latin America, (4) transport and logistics infrastructure, and (5) innovation and technology. The Signature Projects Session will highlight the massive infrastructure and investment potential of Alatau City and Data Centre Valley in Kazakhstan, as well as the Ankara-Istanbul High-Speed Rail in Türkiye. The Belt and Road Summit Deal Making session will create vital negotiation opportunities for participants. Running in parallel with the Summit and extended online from 14 to 15 September, it pools global resources and facilitates long-term collaboration and resource integration through one-on-one meetings.
+The exhibition zones bring together over 120 exhibitors. Alongside the Hong Kong Zone and Global Investment Zone, three new zones have been introduced this year. The University Zone assembles local universities to showcase research outputs, innovative technologies and talent-related strengths. The GreenTech Zone features artificial intelligence, green technologies and smart-city solutions, building bridges between technology enterprises and investors. The GoGlobal Connect Zone displays services and resources supporting enterprises’ overseas expansion, connecting businesses to global commercial networks and empowering them to tap into international markets. There are also regional-themed zones, including the returning Chinese Mainland Zone and the ASEAN Zone, which showcase promising investment projects and business opportunities from Belt and Road markets.
+The 11th Belt and Road Summit is supported by a wide range of partners, including China International Capital Corporation Limited as Strategic Partner, and Bank of China (Hong Kong) Limited as the Banking Partner. Other supporters include Standard Chartered Bank (Hong Kong) Limited as Cross-border Business Partner, The Hongkong and Shanghai Banking Corporation Limited as the Global Connectivity Partner, Huatai International Financial Holdings Company Limited as Innovative Finance Partner, International Financial Centre of Oman as Diamond Sponsor, as well as CCB International (Holdings) Limited and China Mobile International Limited as Platinum Sponsors.
+New ASEAN Market Day to be held alongside Belt and Road Week
+The Belt and Road Summit is one of the key flagship events of Belt and Road Week, a themed week featuring events related to the Belt and Road Initiative held around Hong Kong.
+With representatives of ASEAN member states coming to Hong Kong to participate in the Summit, the HKTDC will introduce a new flagship event, ASEAN Market Day, which will be held on the afternoon of 10 September. The event, the first in a series of market days, will bring together business leaders and experts to share practical experience, helping Hong Kong businesses, particularly SMEs, gain a deeper understanding of the latest development trends and business opportunities in different ASEAN markets before taking steps to expand. Following the session, participants can visit the ASEAN Zone at the Summit for consultation sessions with representatives from the HKTDC’s offices in ASEAN and various ASEAN Consulates General and associations to exchange views and connect with potential partners. Looking ahead, the HKTDC will continue with the series of market days focusing on different regions with high business potential, such as Africa and the Middle East, and closer to home, the Guangdong-Hong Kong-Macau Greater Bay Area in the Chinese Mainland.
+Held alongside the Summit is the Belt and Road Global Forum Annual Roundtable, a closed-door roundtable held on the morning of 11 September, which brings together Hong Kong, Mainland and international organisations and business associations to share information, interact and explore multilateral cooperation.  
+The 11th Belt and Road Summit
+Date
+9 to 10 September 2026
+Venue
+Hall 5B-E, Hong Kong Convention and Exhibition Centre
+Remarks
+Video and audio recordings at the Summit should be used only in the context of media reporting
+Media Registration
+Please contact lsong@yuantung.com.hk or tleung@yuantung.com.hk for media registration
+Websites
+Belt and Road Summit: https://www.beltandroadsummit.com/conference/bnr/en
+Programme:
+https://www.beltandroadsummit.com/conference/bnr/en/programme
+Speaker list: https://www.beltandroadsummit.com/conference/bnr/en/speaker
+Media representatives who would like to conduct interviews with the speakers, please submit interview requests to lsong@yuantung.com.hk or tleung@yuantung.com.hk by 4 September 2026.
+Photo download: https://bit.ly/45WBpUo
+The 11th Belt and Road Summit will be held from 9 to 10 September (Wednesday to Thursday) at the Hong Kong Convention and Exhibition Centre in Wan Chai. In 2025 (shown in photo), the event’s 10th edition attracted 6,200 participants from 70+ countries and regions. The picture shows the Belt and Road Summit in 2025.
+This year’s Belt and Road Summit will feature a new GoGlobal Connect Zone, showcasing professional services solutions across different sectors in Hong Kong and providing consultation and practical support for enterprises going global. The picture shows the Asia Summit on Global Health held in May 2026, featuring the “GoGlobal Connect” and the Business of Healthcare Advisory Zone.
+Media Enquiries
+Yuan Tung Financial Relations:
+Louise Song Tel: (852) 3428 5691 Email: lsong@yuantung.com.hk
+Tiffany Leung Tel: (852) 3428 2361 Email: tleung@yuantung.com.hk
+Fung Wong Tel: (852) 3428 3122 Email: hfwong@yuantung.com.hk
+HKTDC’s Communications &amp; Public Affairs Department
+Navin Law Tel: (852) 2584 4525 Email: navin.cm.law@hktdc.org
+Serena Cheung Tel: (852) 2584 4572 Email: serena.hm.cheung@hktdc.org
+Winnie Kan Tel: (852) 2584 4055 Email: winnie.wy.kan@hktdc.org
+HKTDC Media Room: https://mediaroom.hktdc.com/en
+About HKTDC 
+The Hong Kong Trade Development Council (HKTDC) celebrates its 60th anniversary this year. The HKTDC is a statutory body established in 1966 to promote, assist and develop Hong Kong's trade. With over 50 offices globally, including 13 in the Chinese Mainland, the HKTDC promotes Hong Kong as a two-way global investment and business hub. The HKTDC organises international exhibitions, conferences and business missions to create business opportunities for companies, particularly small and medium-sized enterprises (SMEs), in the mainland and international markets. The HKTDC also provides up-to-date market insights and product information via trade publications, research reports and digital news channels. For more information, please visit: www.hktdc.com/aboutus. 
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="str">
-        <v>Cappfinity Announces Launch of New Leadership Contribution Platform</v>
+        <v>Fujirebio Expands Access in Canada to Blood-based Neurology Testing with Health Canada Class II Medical Device Licenses for the Lumipulse® G NfL Blood and Lumipulse G pTau 217 Plasma Assays</v>
       </c>
       <c r="B138" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C138" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D138" t="str">
-        <v>SaaS</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E138" t="str">
-        <v>https://www.prnewswire.com/news-releases/cappfinity-announces-launch-of-new-leadership-contribution-platform-302824204.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/fujirebio-expands-access-canada-blood-050000721.html</v>
       </c>
       <c r="F138" t="str">
-        <v>LONDON, July 14, 2026 /PRNewswire/ -- Cappfinity today announces the launch of its new Leadership Contribution Platform, a comprehensive assessment and development solution designed to redefine how organisations understand, measure, and accelerate leadership impact. The launch comes at a...</v>
+        <v>GHENT, Belgium &amp; TOKYO, September 01, 2026--H.U. Group Holdings Inc. and its wholly owned subsidiary Fujirebio today announced that Health Canada has issued Class II Medical Device Licenses (MDL) for the Lumipulse G NfL Blood and the Lumipulse G pTau 217 Plasma assay for use on the fully automated LUMIPULSE® G immunoassay platform in the Canadian market.</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="str">
-        <v>Quantinuum, Rolls-Royce, Riverlane and University of Edinburgh Sign Agreement to Explore Quantum Computing for Industrial Design and Simulation</v>
+        <v>Ripple and SettleMint partner to provide digital asset custody and tokenization for financial institutions in Asia Pacific</v>
       </c>
       <c r="B139" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C139" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D139" t="str">
-        <v>SaaS, Energy, Education</v>
+        <v>SaaS</v>
       </c>
       <c r="E139" t="str">
-        <v>https://www.prnewswire.com/news-releases/quantinuum-rolls-royce-riverlane-and-university-of-edinburgh-sign-agreement-to-explore-quantum-computing-for-industrial-design-and-simulation-302824057.html</v>
+        <v>https://www.prnewswire.com/news-releases/ripple-and-settlemint-partner-to-provide-digital-asset-custody-and-tokenization-for-financial-institutions-in-asia-pacific-302865190.html</v>
       </c>
       <c r="F139" t="str">
-        <v>Collaboration will explore how fault-tolerant quantum computing could advance complex fluid dynamics simulations, including for uses in gas turbine design Project aims to combine Quantinuum's Helios platform, the world's most accurate commercial quantum computer[1], Rolls-Royce's...</v>
+        <v>New integration between Ripple Custody and SettleMint's Digital Asset Lifecycle Platform gives regulated financial institutions a single, connected foundation to issue, manage, and operate digital assets across their full lifecycle. SINGAPORE, Sept. 1, 2026 /PRNewswire/ -- Ripple, the...</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="str">
-        <v>City Bus Assist System: Erhöhte Sicherheit und Effizienz von Busflotten</v>
+        <v>Supremo Unveils Comprehensive Inventory Management Platform for Shopify, Streamlining Purchase Orders to Stocktakes</v>
       </c>
       <c r="B140" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C140" t="str">
-        <v>PR-Inside</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D140" t="str">
-        <v>SaaS</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E140" t="str">
-        <v>https://www.pr-inside.com/city-bus-assist-system-erhoehte-sicherheit-und-effizienz-von-busflotten-r5200794.htm</v>
+        <v>https://pressreleasenews.org/pressroom/supremo-unveils-comprehensive-inventory-management-platform-for-shopify-streamlining-purchase-orders-to-stocktakes</v>
       </c>
       <c r="F140" t="str">
-        <v>(PR-inside.com) Friedrichshafen, 14.07.2026. Im Vorfeld der IAA Transportation 2026 (Hannover, 14.–20. September) stellte ZF den City Bus Assist vor, eine auf Wahrnehmungssensoren basierende Lösung für automatisierte Lenkunterstützung und das koordinierte Absenken des Fahrzeugs an Bushaltestellen. City Bus Assist demonstriert, wie die intelligente Integration von Softwarefunktionen über Fahrwerkstechnologien und Fahrerassistenzsysteme hinweg Bus-OEMs und Verkehrsbetrieben hilft, Sicherheit, Effizienz und Gesamtbetriebskosten zu verbessern. Ein Stadtbus nähert sich seiner nächsten Haltestelle. Trotz dichten Verkehrs bleibt der Fahrer entspannt: Eine automatisierte Lenkunterstützung führt das Fahrzeug präzise entlang des Bordsteins. Gleichzeitig senkt sich das Fahrwerk automatisch ab, um ein</v>
+        <v>Supremo launches a comprehensive inventory management platform for Shopify, integrating purchase orders, stocktakes, suppliers, transfers, and reorder planning to streamline operations for growing merchants.</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="str">
-        <v>ABB invests in Gridcog's digital platform to scale next-generation energy projects</v>
+        <v>Herbal Dispatch Reports 2026 Second Quarter Financial Results</v>
       </c>
       <c r="B141" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C141" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D141" t="str">
-        <v>SaaS, Energy</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E141" t="str">
-        <v>https://www.prnewswire.com/news-releases/abb-invests-in-gridcogs-digital-platform-to-scale-next-generation-energy-projects-302823838.html</v>
+        <v>https://www.newsfilecorp.com/release/312364/Herbal-Dispatch-Reports-2026-Second-Quarter-Financial-Results</v>
       </c>
       <c r="F141" t="str">
-        <v>ABB invests in Gridcog which provides a digital platform for next-generation modeling of complex microgrids, distributed energy resources (DERs) and energy-as-a-service solutions for utilities, independent power producers and commercial &amp; industrial customers Partnership helps customers...</v>
+        <v>Vancouver, British Columbia--(Newsfile Corp. - September 1, 2026) - Herbal Dispatch Inc. (CSE: HERB) (OTCQB: LUFFF) (FSE: HA9) ("Herbal Dispatch" or the "Company"), a cannabis commerce and international distribution platform, today reported financial results for the three and six months ended June 30, 2026, highlighted by strong growth in its medical and international businesses, a 74% increase in quarterly gross profit, and an expansion in gross margin to 28.8%.The results reflect the continued...</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="str">
-        <v>Hennick Humber Hospital in Canada has selected Sectra One Cloud to speed up patient diagnostics with improved radiology workflows</v>
+        <v>Eluvio to Power Pasifika+: New OTT TV Streaming Service to Reach Consumers Throughout the Pacific and Across the Globe</v>
       </c>
       <c r="B142" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C142" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D142" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>SaaS, Retail, Media</v>
       </c>
       <c r="E142" t="str">
-        <v>https://www.prnewswire.com/news-releases/hennick-humber-hospital-in-canada-has-selected-sectra-one-cloud-to-speed-up-patient-diagnostics-with-improved-radiology-workflows-302824777.html</v>
+        <v>https://www.prnewswire.com/news-releases/eluvio-to-power-pasifika-new-ott-tv-streaming-service-to-reach-consumers-throughout-the-pacific-and-across-the-globe-302864515.html</v>
       </c>
       <c r="F142" t="str">
-        <v>LINKÖPING, Sweden and MISSISSAUGA, ON, July 14, 2026 /PRNewswire/ -- International medical imaging IT and cybersecurity company Sectra (STO: SECT B) will provide its fully managed, cloud enterprise imaging solution, Sectra One Cloud, to Hennick Humber Hospital (HHH) in Canada. This SaaS...</v>
+        <v>New Direct-to-Consumer OTT Service: New Zealand-based Pacific Cooperation Broadcasting Limited (PCBL), operator of Pasifika TV, has selected Eluvio for a new direct-to-consumer streaming service scheduled to launch later this year A Platform with Purpose: Focusing on Pacific media...</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="str">
-        <v>Clarivate Selected by Abes to Modernize French National Academic Library System</v>
+        <v>North Carolina Approves Reimbursement of VR Therapy for Neurodivergent Residents Under NC Innovations Waiver</v>
       </c>
       <c r="B143" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C143" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D143" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E143" t="str">
-        <v>https://www.prnewswire.com/news-releases/clarivate-selected-by-abes-to-modernize-french-national-academic-library-system-302823996.html</v>
+        <v>https://www.prnewswire.com/news-releases/north-carolina-approves-reimbursement-of-vr-therapy-for-neurodivergent-residents-under-nc-innovations-waiver-302865547.html</v>
       </c>
       <c r="F143" t="str">
-        <v>New cloud-based, shared and scalable platform based on Alma, Primo and Rapido creates a unified library experience Library services, resource sharing and AI-powered discovery in one platform LONDON, July 14, 2026 /PRNewswire/ -- Clarivate Plc (NYSE:CLVT), a leading global provider of...</v>
+        <v>Under the state's NC Innovations Waiver, eligible families in Alliance Health's seven-county region can now request Floreo's virtual reality therapy platform through their care manager. CHEVY CHASE, Md., Sept. 1, 2026 /PRNewswire/ -- North Carolina has approved Medicaid Waiver...</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="str">
-        <v>Waton Financial to Bring MoTA's Multi-Agent Investment Platform to Individual Investors</v>
+        <v>Manta’s Under the Oak Tree Lands on USA TODAY Bestseller List</v>
       </c>
       <c r="B144" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C144" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D144" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E144" t="str">
-        <v>https://www.prnewswire.com/news-releases/waton-financial-to-bring-motas-multi-agent-investment-platform-to-individual-investors-302824691.html</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/manta-under-oak-tree-lands-040000439.html</v>
       </c>
       <c r="F144" t="str">
-        <v>HONG KONG, July 14, 2026 /PRNewswire/ -- With MoTA's public beta scheduled for Q3 2026, the Nasdaq-listed AI company is betting that institutional-grade portfolio intelligence should be available to a much broader group of investors - not only the wealthiest. One figure highlights a...</v>
+        <v>SEOUL, South Korea, September 01, 2026--Manta, a global content platform, announced that Under the Oak Tree: Volume 3 (the Comic) hit No. 30 on the USA TODAY Best-selling Booklist.</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="str">
-        <v>XRP Healthcare, the First AI Healthcare Platform Built on the XRP Ledger, Announces BitMart Listing of XRPHAI</v>
+        <v>LBank Exchange Listed LBLX(LABELX)</v>
       </c>
       <c r="B145" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C145" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D145" t="str">
-        <v>Crypto, AI, SaaS, Healthcare</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E145" t="str">
-        <v>https://www.prnewswire.com/news-releases/xrp-healthcare-the-first-ai-healthcare-platform-built-on-the-xrp-ledger-announces-bitmart-listing-of-xrphai-302824243.html</v>
+        <v>https://www.newsfilecorp.com/release/312185/LBank-Exchange-Listed-LBLXLABELX</v>
       </c>
       <c r="F145" t="str">
-        <v>Trading of XRPHAI/USDT begins on BitMart on 14 July 2026 at 10:00 UTC as XRP Healthcare expands its AI healthcare ecosystem with intelligent healthcare agents, Proof of Health™ and blockchain-powered healthcare engagement. DUBAI, UAE, July 14, 2026 /PRNewswire/ -- XRP Healthcare, the...</v>
+        <v>Road Town, British Virgin Islands--(Newsfile Corp. - August 31, 2026) - LBank Exchange, a leading global cryptocurrency trading platform, listed LBLX(LABELX) at 8:00am on August 30, 2026 (UTC).LBLX(LABELX) Listing BannerTo view an enhanced version of this graphic, please visit:https://images.newsfilecorp.com/files/8831/312185_b332922e444699b8_001full.jpgUsers are able to access the trading pair at: https://www.lbank.com/trade/lblx_usdtAbout LBLX(LABELX)LABELX-Decentralized AI Data Labeling...</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="str">
-        <v>PointsKash Completes Strategic Acquisition of ChainBytes Software Assets and Adds Founder Eric Grill to Accelerate AI-Powered Fintech Platform</v>
+        <v>WeBox Reaches $40 Million Annualized Sales Run Rate as Workplace Commerce Platform Expands Across Bay Area</v>
       </c>
       <c r="B146" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C146" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D146" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E146" t="str">
-        <v>https://www.prnewswire.com/news-releases/pointskash-completes-strategic-acquisition-of-chainbytes-software-assets-and-adds-founder-eric-grill-to-accelerate-ai-powered-fintech-platform-302824507.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/webox-reaches-40-million-annualized-023800529.html</v>
       </c>
       <c r="F146" t="str">
-        <v>SCOTTSDALE, Ariz., July 14, 2026 /PRNewswire/ -- PointsKash, Inc. ("PointsKash" or the "Company"), an emerging financial technology company developing next-generation financial kiosks, digital payments, cryptocurrency, digital banking, and loyalty rewards solutions, today announced it has...</v>
-[...2 lines deleted...]
-    <row r="147">
+        <v>SAN JOSE, Calif., September 01, 2026--WeBox reaches $40M annualized sales run rate and quarterly EBITDA profitability, scaling its workplace commerce platform for meals, pantry, catering.</v>
+      </c>
+    </row>
+    <row r="147" xml:space="preserve">
       <c r="A147" t="str">
-        <v>Binance Marks Nine Years: Nearly Half of All Crypto Holders Use Binance, $156 Trillion in All-Time Volume, and a Growing Vision Beyond Crypto</v>
+        <v>China Risun (01907.HK) Interim 2026 Profit Surges 376%, New Energy Business Footprint Further Expanded, Interim Dividend Significantly Increased to RMB1.44 Cents per Share</v>
       </c>
       <c r="B147" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C147" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D147" t="str">
-        <v>Crypto, SaaS</v>
+        <v>Finance, SaaS, Energy</v>
       </c>
       <c r="E147" t="str">
-        <v>https://www.prnewswire.com/news-releases/binance-marks-nine-years-nearly-half-of-all-crypto-holders-use-binance-156-trillion-in-all-time-volume-and-a-growing-vision-beyond-crypto-302823749.html</v>
-[...2 lines deleted...]
-        <v>From crypto exchange to multi-asset financial platform, Binance marks nine years of growth driven by its global community and sets its sights on three billion users ABU DHABI, UAE, July 14, 2026 /PRNewswire/ -- Binance, the world's largest cryptocurrency exchange by trading volume, today...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109669/</v>
+      </c>
+      <c r="F147" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Sep 1, 2026 - (ACN Newswire) - China Risun Group Limited ("China Risun" or the "Company", together with its subsidiaries, the "Group"; Stock Code: 1907.HK), a leading global integrated producer and supplier of coke, coking chemicals, refined chemicals and new energy (including hydrogen energy) products, as well as a relevant operation management services provider, recently announced its unaudited interim results for the six months ended June 30, 2026. During the reporting period, the Group recorded revenue of approximately RMB21,856 million, representing a year-on-year increase of 5.2%; profit for the period reached RMB244.4 million, a substantial surge of 376.0% year-on-year; basic earnings per share was RMB4.77 cents, a sharp increase of 736.8% year-on-year. The board of directors declared an interim dividend of RMB1.44 cents per share, a significant increase of 620% compared to RMB0.20 cents per share in the same period last year, with a dividend payout ratio of not less than 30% of the profit attributable to owners of the Company for the period.
+Financial Performance: Overall Improvement in Profit Quality, with Gross Margin and Cash Flow Both Enhanced
+In terms of profit quality, the Group's gross profit margin increased from 8.1% in the same period last year to 10.6%, with gross profit reaching RMB2,311 million, up 37.7% year-on-year. Profit from operations was RMB1,057 million, representing a year-on-year increase of 34.0%. Net cash generated from operating activities amounted to RMB2,527 million, up 35.8% year-on-year, indicating continuous improvement in cash flow. EBITDA margin increased from 8.9% to 9.8%, and return on equity surged from 0.4% to 3.4%. All core financial indicators improved across the board, reflecting the Group's significant enhancement in operational resilience and profit recovery capability amid industry cyclical fluctuations. In terms of cost control, the Group's selling and distribution expenses as a percentage of revenue remained stable at around 3.5%, while administrative expenses decreased by 8.9% year-on-year to RMB511 million, demonstrating the effectiveness of the Group's continuous efforts in cost reduction and efficiency enhancement.
+All Business Segments Jointly Driven, Coke Overseas Dual Engines, Refined Chemicals Blossoming in Multiple Areas
+Revenue from the coke and coking chemicals production business increased by 9.6% year-on-year to RMB6,966 million, mainly benefiting from the average selling price of coke rising by 11.3% year-on-year to RMB1,515 per ton. Leveraging its 31 years of accumulated coal blending technology advantages, the Group effectively maintained the coal-coke price spread at above RMB300 per ton, driving the segment's gross profit margin to a healthy level of 13.7%. During the period, coking coal prices rose in nine rounds and fell in two rounds, with a cumulative increase of RMB385/ton. Relying on its core competitive advantages in "sales-transportation-production-supply-R&amp;D" accumulated over 31 years, the coking coal segment's operating revenue increased by 9.6% year-on-year, and gross profit increased by 10.5% year-on-year. Overseas business became an important growth engine. Risun Wei Shan (Indonesia) Limited recorded year-on-year increases in revenue, net profit attributable to the parent company owners, and sales volume of 976%, 1,854%, and 61%, respectively, benefiting from favorable factors such as global capacity growth from newly added and restarted blast furnaces, as well as India's cancellation of quota policies. With both sales volume and price rising, profitability significantly improved.
+Revenue from the refined chemicals production business increased by 4.2% year-on-year to RMB9,475 million, gross profit increased by 41.4% year-on-year to RMB926 million, and gross profit margin rose from 7.2% to 9.8%. The average selling price of caprolactam increased by 13.3% year-on-year to RMB9,701 per ton. The industry's self-discipline in reducing production to maintain prices led to a recovery in both prices and profitability. The feedstock for methanol is coke oven gas, and its annual production capacity of 600,000 tons ranks first in the country. During the period, driven by reduced supply and increased demand, methanol prices rose, and the methanol-ammonia production line generated considerable profits. It is worth noting that the Group's self-developed innovative process route for 50,000 tons/year of hexamethylenediamine officially commenced production during the period and achieved full production and sales, with its quality widely recognized by downstream customers. The amino alcohol new material not only achieved year-on-year growth in sales volume and customer numbers, but also expanded its export markets to South America and Southeast Asia, further broadening its downstream application markets. It now supplies to the battery, carbon capture, electronic cleaning, high-end pharmaceutical, and cosmetics fields, continuously expanding its industry influence.
+Revenue from the operation management services business increased by 46.2% year-on-year to RMB1,863 million, mainly due to the addition of the Wulong Magnesium Industry management and operation project during the period. As of the end of the reporting period, the Group provided operation management services to three coke producers and four refined chemicals producers, continuously consolidating its industry influence. The gross profit margin of the operation management business increased from 4.8% in the same period last year to 8.1%, mainly benefiting from the widened price spread of the Kangnaier aniline production line. Revenue from the trading business decreased by 20.2% year-on-year to RMB2,977 million, but gross profit increased by 116.8% year-on-year to RMB193 million, and gross profit margin rose from 2.4% to 6.5%, reflecting the remarkable results of the Group's strategy of proactively optimizing the trading business structure and reducing low-margin items, achieving the business goal of "reducing volume while increasing profit".
+Energy New Business via Binhai Energy Acquisition,Anode Materials Grow 63.9%, Becoming the Biggest Highlight
+During the period, the Group completed the acquisition of a 14.5% equity interest in Tianjin Binhai Energy &amp; Development Co., Ltd. ("Binhai Energy"), strategically entering the new energy battery materials industry. Through an acting-in-concert arrangement, China Risun in aggregate controls approximately 23.82% of the voting rights of Binhai Energy, and consolidates its financial statements. Binhai Energy added production lines for green electricity, artificial graphite anodes, and anode materials, expanding the product value chain to six major categories and 63 products, including 58 chemical production lines, 14 coking production lines, 6 graphitization production lines, and 5 high-purity hydrogen production lines. The first phase of the nation's only 580MW power generation, grid, load, and storage project, with a capacity of 150MW, officially commenced grid-connection trial operation, further reducing costs and increasing efficiency, and enhancing the profitability of the new energy business segment.Relying on its Ulanqab industrial base, Binhai Energy has now built an artificial graphite anode production capacity exceeding 100,000 tons. The performance of the new energy products production business became the biggest highlight of the first half of 2026. Revenue from this segment increased by 122.9% year-on-year to RMB523million, and achieved a significant turnaround from a loss of RMB12.95 million in the same period last year to a profit of RMB58.26 million, with the gross profit margin turning from negative to positive at 11.1%. The production/processing volume of lithium battery anode materials was 42,000 tons, a year-on-year increase of 63.9%. Graphitization and anode material products not only achieved year-on-year growth in production capacity and sales volume, but revenue also increased by 78% year-on-year.
+Meanwhile, the 200,000-tonne integrated project is expected to be fully completed and operational by the end of 2026, with full-year shipments projected to reach 130,000 tonnes. Concurrently, the supporting 580,000 kW (580 MW) "source-grid-load-storage" green power project is set to commence operation in phases within the year. With green power coverage exceeding 50%, this rare industry model not only significantly reduces production costs but also meets the carbon accounting requirements for exports. Additionally, the company is expanding into new anode materials, such as silicon-carbon and porous carbon, to perfect its full-category lithium battery materials portfolio.
+Active Capital Operations, Ample Liquidity, Significant Increase in Shareholder Returns
+In terms of capital operations, the Group completed the acquisition of Binhai Energy in April 2026, with a total consideration of RMB571.2 million;. This transaction constitutes an optimization of the equity structure within the same actual controller system, with the actual controller remaining unchanged. The parties have signed a concerted action agreement to exercise voting rights in a unified manner. Upon completion of the acquisition, the Group's synergistic strategy of 'overall development via the Hong Kong-listed platform and focus on new energy via the A-share platform' with its dual listing platforms has been officially implemented. This marks a key milestone in the Group's industrial layout of three growth poles: coke, chemicals, and new energy.
+Meanwhile, in June, the Group introduced a strategic investor, Zhangzhou Gulei Port Economic Development Zone Guozhi Qixu Equity Investment Partnership (Limited Partnership), which injected RMB495 million into Hebei Risun Energy Co., Ltd. During the period, the Group repurchased 22,646,000 shares, involving a total consideration of approximately RMB41.94 million, and granted share awards for the second time to 600 eligible participants. As of the end of the period, the Group held 198,217,000 treasury shares. In terms of liquidity, as of June 30, 2026, the Group held cash and cash equivalents of RMB4,455 million, a significant increase from RMB1,589 million at the beginning of the year. Unutilized banking facilities amounted to RMB9,852 million, of which RMB7,626 million were unconditional credit, indicating ample liquidity reserves. The capital gearing ratio was 2.6 times, and the debt-to-asset ratio was 78.5%, with the overall financial structure being sound and controllable. In terms of shareholder returns, the board of directors declared an interim dividend of RMB1.44 cents per share, a substantial increase of 620% compared to RMB0.20 cents per share in the same period last year. The total dividend amount is approximately RMB61.23 million, with a dividend payout ratio of not less than 30% of the profit attributable to owners of the Company for the period, fully demonstrating the Group's determination to share development achievements with shareholders.
+Outlook for the Second Half: Accelerating the Advancement of Silicon-Carbon Anode, Porous Carbon Materials, and Energy Storage Projects
+Looking forward to the second half of 2026 and the seventh "Five-Year Plan" period, the Group stated that it will continue to advance the construction of the 2,000-ton/year silicon-carbon material production line, 1,000-ton/year porous carbon material production line, 20-ton/year integrated anode material production line, and the supporting second phase 430MW power generation, grid load, and energy storage project, further improving the product variety in the new energy battery materials field and strengthening the cost and supply chain advantages of "green electricity + materials". The new production capacity will provide strong support for the rapid ramp-up of the Group's third growth curve. Relying on the strategic framework of the seventh "Five-Year Plan", the Group will continuously increase its market share in the fields of coke, refined chemicals, and new energy products through various means such as operation management arrangements, mergers and acquisitions, and establishing joint ventures with regional leading enterprises, promote the green transformation and high-end upgrading of the industry, and strive to achieve a higher level of sustainable development and shareholder value creation.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="str">
-        <v>The Trade Desk Unlocks Activation of Convenience Store Retail Data for Digital Advertising in Japan</v>
+        <v>VALOR Network Selects RADIN™ Health to Power Federal Teleradiology Services, with Total Medical Imaging Providing Nationwide Physician Coverage</v>
       </c>
       <c r="B148" t="str">
-        <v>2026-07-14</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C148" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D148" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E148" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-trade-desk-unlocks-activation-of-convenience-store-retail-data-for-digital-advertising-in-japan-302824355.html</v>
+        <v>https://www.prnewswire.com/news-releases/valor-network-selects-radin-health-to-power-federal-teleradiology-services-with-total-medical-imaging-providing-nationwide-physician-coverage-302865521.html</v>
       </c>
       <c r="F148" t="str">
-        <v>Enabling integration of purchase data from approximately 28 million 7-Eleven App members on the DSP TOKYO, July 13, 2026 /PRNewswire/ -- The Trade Desk (Nasdaq: TTD), a global leader in advertising technology, today announced the integration of retail purchase data from SEVEN-ELEVEN JAPAN...</v>
-[...2 lines deleted...]
-    <row r="149">
+        <v>VALOR Network expands its federal healthcare imaging capabilities through RADIN's secure cloud-based radiology platform and Total Medical Imaging's national network of radiologists supporting diagnostic imaging services for the Department of Veterans Affairs and Department of War....</v>
+      </c>
+    </row>
+    <row r="149" xml:space="preserve">
       <c r="A149" t="str">
-        <v>Corgi Insurance Expands Into Trucking, Modernizing Fleet Coverage With Industry Veterans</v>
+        <v>JF SmartInvest Holdings Ltd Announces 2026 Interim Results</v>
       </c>
       <c r="B149" t="str">
-        <v>2026-07-13</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C149" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D149" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, Crypto, AI, SaaS, Automotive, Media, Education</v>
       </c>
       <c r="E149" t="str">
-        <v>https://www.prnewswire.com/news-releases/corgi-insurance-expands-into-trucking-modernizing-fleet-coverage-with-industry-veterans-302824336.html</v>
-[...2 lines deleted...]
-        <v>SAN FRANCISCO, July 13, 2026 /PRNewswire/ -- Corgi Insurance announced its entry into the trucking insurance market, bringing its full-stack, AI-powered platform to one of the most operationally complex and underserved segments of commercial insurance. The move advances Corgi's mission to...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109666/</v>
+      </c>
+      <c r="F149" t="str" xml:space="preserve">
+        <v xml:space="preserve">HIGHLIGHTS:
+- Gross billings amounted to approximately RMB1,679.8 million, representing a slight decrease of 1.5% from approximately RMB1,705.4 million in the Corresponding Period, with business fundamentals remaining robust.
+- Total revenue was approximately RMB1,290.0 million, and profit attributable to Shareholders was approximately RMB32.3 million.
+- As of the end of the Reporting Period, the balance of contract liabilities was approximately RMB1,889.4 million, which will primarily be recognized as revenue for 2026 and 2027.
+HONG KONG, Sep 1, 2026 - (ACN Newswire) - 31 August, JF SmartInvest Holdings Ltd (the "Company”; together with its subsidiaries, the "Group" or "We") announces its unaudited interim results for the six months ended 30 June 2026 (the "first half of 2026" or the "Reporting Period").
+Sound Financial Performance with Contract Liabilities Rise Sharply to Support Future Performance
+During the Reporting Period, under the dual-driver strategy of “technology + investment research”, the Group continued to advance product innovation, AI application and investment research capabilities, maintaining a stable development momentum. Gross billings amounted to approximately RMB1,679.8 million, representing a slight decrease of approximately 1.5% from the Corresponding Period in 2025. Total revenue was approximately RMB1,290.0 million, the non-HKFRS adjusted profit for the period (i.e. excluding the share-based compensation expense) amounted to approximately RMB113.7 million, the profit for the period was approximately RMB31.9 million, and the profit attributable to Shareholders was approximately RMB32.3 million. The changes in revenue and profit were primarily because the majority of orders during the Reporting Period were derived from repurchases by existing customers, and the provision of services for most of these orders had not yet commenced. Such order amounts are expected to be gradually recognized as revenue in subsequent reporting periods upon the commencement of services. 
+As of the end of the Reporting Period, the balance of contract liabilities amounted to approximately RMB1,889.4 million, representing a substantial year-on-year increase of approximately 133.6%. These contract liabilities will primarily be recognized as revenue for 2026 and 2027, providing solid support for subsequent performance.
+Leveraging its sound financial position and ample cash reserves, the Group consistently places great emphasis on Shareholder returns. During the Reporting Period, it repurchased a total of 4,440,800 Shares at an aggregate consideration of approximately HK$134 million, fully demonstrating the management’s confidence in the Company’s long-term development prospects.
+Overseas Business Breakthrough and Globalizations Advancement
+During the Reporting Period, the Group continued to deepen its strategy of “diversifying product layout domestically + exploring business overseas”. In terms of overseas business, the Group completed the strategic acquisitions of entities including Forthright Securities and Forthright Capital (collectively referred to as “Forthright”) in January 2026. The Group established “dedicated investment advisory”, “in-depth investment research” and “AI intelligent investment” as its core engines, and adopted a dual-track approach to serve mass and private wealth clients by integrating online efficiency with offline trust, advancing various business integrations and infrastructure development in an orderly manner.
+Since the beginning of 2026, Forthright SmartInvest App successively launched batch trading functions for US stocks and Hong Kong stocks, with core functions such as AI assistant, AI stock diagnosis, intelligent stock selection, and AI account analysis deeply integrated into usage scenarios. The Forthright AI Stock Machine was officially launched in July 2026. The flagship store located in Sheung Wan, Hong Kong, has been put into operation, reaching a broader customer base through pop-up stores and shopping mall events. In terms of licences and qualifications, Forthright have been approved by the SFC for the addition of virtual asset-related service qualifications, and virtual asset dealing services were launched in July 2026, forming a full-chain service capability covering virtual asset dealing, investment advisory, and asset management.
+AI Agent Full-Stack AI Technology System Empowers as Intelligent Investment Advisory Services Enter the Application Stage
+With “AI+” as its core, the Group focused on the three major pillars of multi-agents, large models, and high-quality financial data to establish a full-stack AI product system, driving the paradigm shift in AI capabilities from “tool-based applications” to an “agent ecosystem”. During the Reporting Period, the number of FinSphere AI Agent users increased by approximately 50.9% year-on-year, with the number of effective interactions reaching 20.335 million, representing a year-on-year increase of approximately 50.5%. The To-C AI Q&amp;A token consumption reached approximately 254.3 billion, roughly 8 times the level in the Corresponding Period, signalling that intelligent investment advisory services have entered the phase of large-scale application. In August 2026, FinSphere AI Agent was officially integrated into Tencent WorkBuddy and Alibaba Qwen Platform, becoming an officially certified securities domain expert on the platforms.
+In the first half of the year, the Group continued to drive the deep integration of AI technologies with specific business scenarios and product service workflows, extending AI capabilities from single-point products to the full business matrix. The Group concurrently upgraded “AI Xiaojiu Steward”, launching features including AI stock diagnosis, AI stock selection, AI stock monitoring, and AI post-investment review; Decision Master upgraded its exclusive Q&amp;A intelligent agent “AI Xiaoce”; and Forthright SmartInvest App launched exclusive functions such as AI account diagnosis and AI position analysis. During the Period, the Group also launched the digital employee assistant “AIX” and built an AI content centre reaching 3.109 million users, processing a daily average of approximately 1.5 million customer messages. Research and development expenses for the Reporting Period amounted to approximately RMB167.1 million (representing approximately 13.0% of revenue), with 657 R&amp;D personnel. As of the end of the Reporting Period, the Group had 167 software copyrights and patents, representing a year-on-year increase of 28.
+Upgrading Product Matrix with AI and Quantitative Capabilities
+In the first half of 2026, the Group continued to deepen its diversified product strategy, and the synergistic effects of its multi-level product system gradually emerged. The VIP products steadily iterated around “AI + Quantitative”, launching the Xingtou Quantitative Platform and introducing multiple quantitative indicators such as the Sentiment Barometer , as well as 6 AI quantitative strategy portfolios. Decision Master launched the “Premium Version”, achieving an upgrade from delivery of viewpoints and content to full-process decision-making support, with AI services covering approximately 55% of active users during the Reporting Period. The Enjoy-Stock Pad launched the new-generation “Intelligent Navigation Edition”, covering six core AI functions. Jiuyao Stocks continuously enriched its small-denomination product matrix, with the AI upgrade coverage rate of its products reaching 43%. Star-tier Services created a closed-loop ecosystem of “tools-services-trading”, continuously enriched premium functional modules. Through its tiered product matrix, the Group precisely addressed the differentiated needs of investors ranging from entry-level to advanced users.
+The enhancement of product capabilities directly drove steady growth in user scale and operational performance. During the Reporting Period, the number of paying users reached 462,217. The Group operated approximately 1,180 accounts on different internet platforms, attracting over 73 million followers. Monthly active users of SmartInvest App increased by approximately 15% year-on-year, with a 30-day retention rate exceeding 60%. Service quality improved simultaneously, with the refund rate for VIP products further optimized to approximately 19.8%, representing a decrease of 4.8 percentage points from the Corresponding Period, and user satisfaction steadily increased.
+Deepening Investment Research with Breakthroughs in Density and Depth
+The Group continuously deepened its “1 research institute and N business lines” investment research system, with JF Financial Research Institute as the core. It adhered to the “buyer-side investment advisory” philosophy and combined AI technology for service efficiency enhancement. This empowered user service scenarios, product capability optimization, and employees” professional standards. During the Reporting Period, the institute cumulatively conducted 336 research sessions on listed companies, representing a year-on-year increase of approximately 270 sessions. It also undertook on-site visits to more than 20 cities nationwide, covering more than 10 trending industries including biomedical science, mechanical equipment, and electronic semiconductors.
+Concurrently, the institute newly established a quantitative research team, supported by a supercomputing system and a quantitative factor library covering A-shares and ETFs. The quantitative products have been incorporated into the VIP business service system. As of the end of the Reporting Pemachinriod, the Group had 625 employees who possessed qualifications for securities investment advisors and 2,745 employees who possessed qualifications for securities practitioners. Adopting postdoctoral cultivation as a long-term talent strategy, the Group continuously enhances its competitiveness in investment research.
+Future Outlook
+The chairman of the Board and chief executive officer of JF SmartInvest Holdings Ltd, Mr. Chen Wenbin said: “In the first half of 2026, we consistently adhered to the dual-driver strategy of “technology + investment research”, and our overall development remained robust. During the Reporting Period, gross billings remained generally stable year-on-year, and contract liabilities grew substantially, accumulating ample momentum for subsequent performance release. We successfully completed the strategic acquisitions of Forthright, achieving a key milestone in our overseas expansion. AI capabilities are accelerating their penetration across the entire product matrix, the “1+N” investment research system continues to deepen with significant improvements in research density and depth, and all strategic deployments have made substantial progress.
+Looking ahead, the Group will firmly implement its Group-wide AI technology strategy, driving the continuous evolution of AI capabilities from “tool-based applications” to an “agent ecosystem”. At the same time, we will deepen our globalization strategy, leveraging Forthright as platforms and taking “dedicated investment advisory”, “in-depth investment research” and “AI intelligent investment” as core engines to build a new generation of internet securities brokerage and cultivate a second growth curve. We will continue upgrading product functions, enriching our product matrix, and precisely addressing investors' diverse needs across all levels and markets. In addition, we will optimize our omni-domain traffic system to drive synergy between public and private channels, further strengthening user stickiness. We are committed to making investment and wealth management simpler and more professional, and enhancing the sense of happiness in investment and wealth management.”
+About JF SmartInvest Holdings Ltd (Stock Code: 9636)
+JF SmartInvest Holdings Ltd is a next-generation stock investing assistant, providing individual investors with equity investment tools, securities investment advisory, investor education and other services, with product offerings including Stock Navigator, Super Investor, Decision Master, Enjoy-Stock Pad, Jiuyao Stocks and Star-tier Services. Through the “Technology + Investment Research” model, the Company develops AI products such as FinSphere AI Agent based on artificial intelligence (AI) and big data technology, achieving innovative industry practices and scenario applications. Overseas, the Company conducts securities-related businesses in Hong Kong through licensed entities such as Forthright Securities and Forthright Capital. Taking “dedicated investment advisory”, “in-depth investment research” and “AI intelligent investment” as its core engines, the Company is committed to building a new generation of internet securities brokerage in the AI era.
+For enquiries, please contact:
+Financial PR (HK) Limited
+Email: ir@financialpr.hk
+Tel: 852 2610 0846
+Fax: 852 2610 0842
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="str">
-        <v>J2 Audio Video and Lighting Expands Premium Custom Integration and Golf Simulator Services Across Greater Des Moines</v>
+        <v>MARKET-LEADING CAPITAL MARKETS AND M&amp;amp;A PARTNERS TO JOIN LATHAM &amp;amp; WATKINS IN HONG KONG</v>
       </c>
       <c r="B150" t="str">
-        <v>2026-07-13</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C150" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D150" t="str">
-        <v>SaaS, Media</v>
+        <v>SaaS</v>
       </c>
       <c r="E150" t="str">
-        <v>https://www.prunderground.com/j2-audio-video-and-lighting-expands-premium-custom-integration-and-golf-simulator-services-across-greater-des-moines/00388493/</v>
+        <v>https://www.prnewswire.com/news-releases/market-leading-capital-markets-and-ma-partners-to-join-latham--watkins-in-hong-kong-302865484.html</v>
       </c>
       <c r="F150" t="str">
-        <v>J2 Audio Video and Lighting (J2 AVL), along with sister brand J2 Golf Simulators, has officially announced an expanded suite of professional technology integration services for residential and commercial clients throughout the Des Moines metro area. A proud member of both the Urbandale Chamber of Commerce and the Greater Des Moines Home Builders Association (HBA), the company specializes in complete turnkey solutions, offering fully integrated smart home automation, custom networking, architectural lighting design, and premium golf simulators. The post J2 Audio Video and Lighting Expands Premium Custom Integration and Golf Simulator Services Across Greater Des Moines first appeared on</v>
+        <v>Highly regarded partners Grace Huang and Edward Freeman will further strengthen Latham's preeminent platform in Asia, bringing deep expertise in sophisticated cross-border transactions. HONG KONG, Aug. 31, 2026 /PRNewswire/ -- Latham &amp; Watkins LLP is pleased to announce that Grace Huang...</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="str">
-        <v>Jet.AI Closes Transaction with flyExclusive, Advancing Transition to a Pure-Play AI Infrastructure</v>
+        <v>Tradesman Nutrition Expands Blue-Collar Performance Platform With Complete Supplement System for America's Skilled Workforce</v>
       </c>
       <c r="B151" t="str">
-        <v>2026-07-13</v>
+        <v>2026-09-01</v>
       </c>
       <c r="C151" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D151" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E151" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3326499/0/en/Jet-AI-Closes-Transaction-with-flyExclusive-Advancing-Transition-to-a-Pure-Play-AI-Infrastructure.html</v>
+        <v>https://www.prnewswire.com/news-releases/tradesman-nutrition-expands-blue-collar-performance-platform-with-complete-supplement-system-for-americas-skilled-workforce-302865516.html</v>
       </c>
       <c r="F151" t="str">
-        <v>LAS VEGAS, July 13, 2026 (GLOBE NEWSWIRE) -- Jet.AI Inc. (NASDAQ: JTAI) (“Jet.AI” or the “Company”) , an emerging provider of high-performance GPU infrastructure and AI cloud services, announced the successful closing of its merger transaction with flyExclusive, Inc. (“flyExclusive”), following stockholder approval at the Company’s reconvened Special Meeting of Stockholders and satisfaction of all remaining customary closing conditions.</v>
+        <v>LOS ANGELES, Aug. 31, 2026 /PRNewswire/ -- Tradesman Nutrition has announced the continued expansion of its blue-collar performance platform through the rollout of its complete supplement system. The initiative brings together the company's core products into a unified lineup designed...</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="str">
-        <v>DN Group AG: Investment in Algene Starts Series Production of High-quality Microalgae</v>
+        <v>XTI Aerospace Announces Receipt of Nasdaq Deficiency Notice</v>
       </c>
       <c r="B152" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C152" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D152" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E152" t="str">
-        <v>https://www.newmediawire.com/news/dn-group-ag-investment-in-algene-starts-series-production-of-high-quality-microalgae-7087682</v>
+        <v>https://www.prnewswire.com/news-releases/xti-aerospace-announces-receipt-of-nasdaq-deficiency-notice-302865444.html</v>
       </c>
       <c r="F152" t="str">
-        <v>First harvest successfully completed with 4,500 litres as yield First delivery to German cosmetics manufacturer imminent High-purity microalgae as a raw material for cosmetics, food and other applications Market for microalgae is growing dynamically FRANKFURT AM MAIN, GERMANY - July 13, 2026 ( NEWMEDIAWIRE ) - Algene Holding SE, a subsidiary of DN Group AG (ISIN: DE000A3DW408), reports on the first harvest of high-purity microalgae and thus on a milestone in the scaling of its operations. A total yield of 4,500 litres was achieved. The microalgae raw material is intended for particularly quality-critical products in the cosmetics and food industries and can also be used in the pharmaceutical industry, among others. The Algene platform to produce microalgae was developed in cooperation with</v>
+        <v>DALLAS, Aug. 31, 2026 /PRNewswire/ -- XTI Aerospace, Inc. (Nasdaq: XTIA) ("XTI Aerospace," "XTI" or the "Company"), an aerospace and advanced technology platform and parent company of Drone Nerds, LLC, ("Drone Nerds"), a leading drone solutions platform serving commercial, enterprise and...</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="str">
-        <v>CASCWA Welcomes Unified Track as Newest Strategic Business Partner</v>
+        <v>Dabble Bets On Grafana Cloud and Grafana Assistant to Cut Incident Response Times</v>
       </c>
       <c r="B153" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C153" t="str">
-        <v>PR.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D153" t="str">
-        <v>Finance, SaaS, Education</v>
+        <v>SaaS</v>
       </c>
       <c r="E153" t="str">
-        <v>https://www.pr.com/press-release/972438</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/dabble-bets-grafana-cloud-grafana-230000783.html</v>
       </c>
       <c r="F153" t="str">
-        <v>The California Association of Supervisors of Child Welfare &amp; Attendance (CASCWA) has announced Unified Track as its newest Strategic Partner. The partnership brings together California's only Child Welfare &amp; Attendance association and an innovative Attendance Recovery and Independent Study platform to help school districts improve student engagement, simplify compliance, protect ADA funding, and support student success.. [PR.com]</v>
+        <v>SYDNEY, August 31, 2026--Grafana Labs, the company behind the open observability cloud, today announced that Dabble, an Australian-founded social sports betting platform with a growing global footprint, has selected Grafana Cloud as its observability platform. Dabble is using Grafana Cloud to give its SRE, Cloud, and Engineering teams a single view across metrics, logs, and traces as it scales its operations across Australia, the US, and UK.</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="str">
-        <v>$MSFT Shareholder Alert: Microsoft 10% Stock Drop Leads to Securities ...</v>
+        <v>Supremo Launches All-in-One Shopify Inventory Management Solution</v>
       </c>
       <c r="B154" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C154" t="str">
-        <v>PR-Inside</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D154" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E154" t="str">
-        <v>https://pr-inside.com/msft-shareholder-alert-microsoft-10-stock-drop-leads-to-securities-r5200665.htm</v>
+        <v>https://pressreleasenews.org/pressroom/supremo-launches-all-in-one-shopify-inventory-management-solution</v>
       </c>
       <c r="F154" t="str">
-        <v>(PR-inside.com) A securities fraud class action lawsuit has been filed on behalf of Microsoft investors after its stock plummeted 10% because Microsoft allegedly misled investors regarding its AI chatbot Copilot and cloud computing platform Azure. NEW YORK CITY, NY / ACCESS Newswire / July 13, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Microsoft Corporation (NASDAQ:MSFT) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Microsoft, you are encouraged to obtain additional information ..</v>
+        <v>Supremo launches a unified inventory management platform for Shopify, integrating purchase orders, stocktakes, vendors, transfers, and reorder planning. The solution supports the entire inventory workflow, from forecasting to receiving.</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="str">
-        <v>VERAXA Biotech (VRXA) Partners With Ardigen to Advance AI-Driven Cancer Drug Development</v>
+        <v>Elevate Service Group Reports Record Q2-2026 Revenue of $20.5 Million as Operating Platform Continues to Scale</v>
       </c>
       <c r="B155" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C155" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D155" t="str">
-        <v>Finance, AI, SaaS, Healthcare, Retail</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E155" t="str">
-        <v>https://www.newmediawire.com/news/veraxa-biotech-vrxa-partners-with-ardigen-to-advance-ai-driven-cancer-drug-development-7087678</v>
+        <v>https://www.newsfilecorp.com/release/312299/Elevate-Service-Group-Reports-Record-Q22026-Revenue-of-20.5-Million-as-Operating-Platform-Continues-to-Scale</v>
       </c>
       <c r="F155" t="str">
-        <v>LOS ANGELES, CA - July 13, 2026 ( NEWMEDIAWIRE ) - VERAXA Biotech (NASDAQ: VRXA) announced a collaboration with AI-driven bioinformatics company Ardigen S.A. to support development of its BiTAC(R) pipeline of T-cell engagers and future antibody-drug conjugates. The partnership will initially focus on developing AI-enabled tools to identify and prioritize synergistic dual-target combinations for VERAXA’s BiTAC platform, which is designed to improve tumor targeting while reducing off-target toxicity. VERAXA said integrating artificial intelligence into its research and development strategy could enhance target selection by analyzing large preclinical and clinical datasets, including programs that demonstrated efficacy but failed because of toxicity. The company believes the collaboration wil</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 31, 2026) - Elevate Service Group Inc. (TSXV: SERV) (FSE: Y19) ("Elevate" or the "Company") is pleased to announce its financial results for the fiscal quarter ended June 30, 2026. Elevate delivered a significant step-change in scale during the second quarter, generating revenue of $20.5 million, compared with $7.6 million in Q1-2026, as the Company continued to execute its acquisition and integration strategy. Q2-2026 included partial-period...</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="str">
-        <v>High-Sensitivity Detection Breaks Technical Barriers! Cloud-Clone’s ...</v>
+        <v>AN2 Therapeutics Presents Clinical and Translational Data Supporting Development of Epetraborole for Polycythemia Vera at the Society of Hematologic Oncology (SOHO) 2026 Annual Meeting</v>
       </c>
       <c r="B156" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C156" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D156" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E156" t="str">
-        <v>https://pr-inside.com/high-sensitivity-detection-breaks-technical-barriers-cloud-clone-s-r5200654.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/an2-therapeutics-presents-clinical-translational-220000738.html</v>
       </c>
       <c r="F156" t="str">
-        <v>(PR-inside.com) KATY, TX / ACCESS Newswire / July 13, 2026 / Hormones act as invisible signaling messengers regulating nearly all biological activities, playing irreplaceable roles in inflammation, reproductive development, tumor microenvironment research, neuroscience and other core life science fields. However, small-molecule hormones face inherent detection bottlenecks: highly similar chemical structures, lack of dual binding epitopes required for conventional immunoassays, ultra-low concentrations in complex biological matrices, and severe background interference. Long-standing pain points including insufficient sensitivity, poor specificity and cumbersome operation have blocked researchers from obtaining authentic experimental data from precious samples. Commercially available clinica</v>
+        <v>MENLO PARK, Calif., August 31, 2026--AN2 Therapeutics, Inc. (Nasdaq: ANTX), a clinical stage biopharmaceutical company focused on the discovery and development of novel small molecule therapeutics derived from its boron chemistry platform, today announced that four abstracts highlighting clinical and nonclinical data supporting the development of epetraborole, a novel boron-containing oral candidate for the treatment of polycythemia vera (PV), will be presented at the Society of Hematologic Onco</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="str">
-        <v>Tenant Inc. Opens Nectar API to AI Tools, Giving Self-Storage Operators Live Access to Their Operational Data</v>
+        <v>Cango Inc. Reports Second Quarter 2026 Unaudited Financial Results</v>
       </c>
       <c r="B157" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C157" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D157" t="str">
-        <v>AI, SaaS, Real Estate</v>
+        <v>Finance, Crypto, AI, SaaS, Energy</v>
       </c>
       <c r="E157" t="str">
-        <v>https://www.prnewswire.com/news-releases/tenant-inc-opens-nectar-api-to-ai-tools-giving-self-storage-operators-live-access-to-their-operational-data-302824078.html</v>
+        <v>https://www.prnewswire.com/news-releases/cango-inc-reports-second-quarter-2026-unaudited-financial-results-302865031.html</v>
       </c>
       <c r="F157" t="str">
-        <v>While the rest of the industry is still deciding what to do with AI, Hummingbird operators can already point Claude, ChatGPT, or any AI tool at their live operational data through Nectar. IRVINE, Calif., July 13, 2026 /PRNewswire/ -- Tenant Inc. today announced that operators can now...</v>
+        <v>DALLAS, Aug. 31, 2026 /PRNewswire/ -- Cango Inc. (NYSE: CANG) ("Cango" or the "Company"), a leading Bitcoin miner leveraging its global operations to develop an integrated energy and AI compute platform, today announced its unaudited financial results for the second quarter ended June 30,...</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="str">
-        <v>ESPN reaches multi-year extension with Senior NFL Insider Adam Schefter</v>
+        <v>Jon Hamm and BetMGM Bring Fans Inside the Legends Lounge for New Football Season Campaign</v>
       </c>
       <c r="B158" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C158" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D158" t="str">
         <v>SaaS</v>
       </c>
       <c r="E158" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357590</v>
+        <v>https://www.prnewswire.com/news-releases/jon-hamm-and-betmgm-bring-fans-inside-the-legends-lounge-for-new-football-season-campaign-302865330.html</v>
       </c>
       <c r="F158" t="str">
-        <v>- - &amp;#8226; Widely regarded as one of sports media&amp;#39;s most influential reporters, Schefter extended his ESPN tenure beyond 20 years - &amp;#8226; Continues his year-round multi-platform presence breaking the league&amp;#39;s biggest news across ESPN - - - ESPN has signed Senior NFL Insider Adam Schefter to a new multi-year agreement that will extend his tenure with the company beyond 20 years, ensuring one of sports media&amp;#39;s most trusted and recognizable voices remains at the center of ESPN&amp;#39;s NFL coverage for... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357590</v>
+        <v>"It Happens Here" campaign marks the next chapter of BetMGM's "Make It Legendary" platform Click here to download and view campaign photo (credit: BetMGM) JERSEY CITY, N.J., Aug. 31, 2026 /PRNewswire/ -- BetMGM, a leading sports betting and iGaming operator, unveiled "It Happens Here," a...</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="str">
-        <v>CDN Selection Guide 2026: EdgeNext, Cloudflare, Amazon CloudFront, Akamai, Fastly, and Google Cloud CDN for Enterprise Shortlists</v>
+        <v>NUBURU Announces 1-for-40 Reverse Stock Split to Support Return to Trading on NYSE American</v>
       </c>
       <c r="B159" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C159" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D159" t="str">
-        <v>SaaS, Retail</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E159" t="str">
-        <v>https://pressreleasenews.org/pressroom/cdn-selection-guide-2026-edgenext-cloudflare-amazon-cloudfront-akamai-fastly-and-google-cloud-cdn-for-enterprise-shortlists</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/nuburu-announces-1-40-reverse-203000381.html</v>
       </c>
       <c r="F159" t="str">
-        <v xml:space="preserve">As global applications become more distributed, CDN selection in 2026 is increasingly tied to architecture, security, media delivery, cloud strategy, and regional growth plans. Enterprises are no longer looking only for basic cache delivery. They are evaluating how each CDN path supports real users, origin </v>
+        <v>DENVER, August 31, 2026--NUBURU, Inc. (OTC Pink: BURU), a next-generation dual-use Defense &amp; Security integrated platform company, today announced that its Board of Directors has approved the implementation of a 1-for-40 reverse stock split of the Company's common stock (the "Reverse Split"), pursuant to the authority previously approved by NUBURU stockholders.</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="str">
-        <v>MAX Surgical Specialty Management Names Dr. Jason M. Auerbach Chief Executive Officer, Promotes Jeffrey DeBellis to President and COO to Power Its Next Phase of Growth</v>
+        <v>Lifeward Appoints Josh Hexter Interim Chief Executive Officer and Rami Aviram Chief Financial Officer</v>
       </c>
       <c r="B160" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C160" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D160" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E160" t="str">
-        <v>https://www.prnewswire.com/news-releases/max-surgical-specialty-management-names-dr-jason-m-auerbach-chief-executive-officer-promotes-jeffrey-debellis-to-president-and-coo-to-power-its-next-phase-of-growth-302823978.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353696/32993/en/lifeward-appoints-josh-hexter-interim-chief-executive-officer-and-rami-aviram-chief-financial-officer.html</v>
       </c>
       <c r="F160" t="str">
-        <v>Leadership evolution positions the surgeon-founded platform for accelerated expansion across the Northeast HACKENSACK, N.J., July 13, 2026 /PRNewswire/ -- MAX Surgical Specialty Management (MAX), the leading surgeon-led platform for oral and maxillofacial surgery (OMS) in the Northeast,...</v>
+        <v>Experienced leadership team to build on established commercial platform and accelerate Lifeward’s next phase of growth with continuity of strategy Experienced leadership team to build on established commercial platform and accelerate Lifeward’s next phase of growth with continuity of strategy</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="str">
-        <v>MSCI and UBS announce strategic partnership to bring greater transparency to private markets</v>
+        <v>YY Group Enters New Era as YYForce, Expanding AI, Automation and Human-Robot Workforce Strategy; Nasdaq Ticker Changes to “YFOR”</v>
       </c>
       <c r="B161" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C161" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D161" t="str">
         <v>Finance, AI, SaaS</v>
       </c>
       <c r="E161" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357572</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353692/0/en/yy-group-enters-new-era-as-yyforce-expanding-ai-automation-and-human-robot-workforce-strategy-nasdaq-ticker-changes-to-yfor.html</v>
       </c>
       <c r="F161" t="str">
-        <v>MSCI Inc. (NYSE: MSCI) and UBS Group AG are announcing a strategic partnership aimed at advancing transparency across private markets. - - The partnership combines MSCI&amp;#39;s capabilities in independent data, analytics and models with UBS&amp;#39;s leading alternatives expertise and global client insights. Together, the companies will work to further expand MSCI&amp;#39;s AI-powered platform designed to address longstanding industry challenges in private markets, such as fragmented data and limited transparenc... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357572</v>
+        <v>New name reflects evolution into automation and AI-enabled workforce management and integrated facility management (IFM) infrastructure platform.</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="str">
-        <v>Git2Docs Launches GitBook Migration, Letting Teams Replace Stale Documentation With Docs Generated Directly From Their Code</v>
+        <v>LBank Exchange Listed HAT (RobinWifHat)</v>
       </c>
       <c r="B162" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C162" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D162" t="str">
-        <v>AI, SaaS</v>
+        <v>Crypto, SaaS</v>
       </c>
       <c r="E162" t="str">
-        <v>https://www.prweb.com/releases/git2docs-launches-gitbook-migration-letting-teams-replace-stale-documentation-with-docs-generated-directly-from-their-code-302823425.html</v>
+        <v>https://www.newsfilecorp.com/release/312147/LBank-Exchange-Listed-HAT-RobinWifHat</v>
       </c>
       <c r="F162" t="str">
-        <v>Git2Docs is an AI-Native Documentation Platform with zero human in the loop. Git2Docs ingests your codebase and generates complete, consistent, always-current documentation — automatically. Stop writing documentation from scratch. Instead, use Git2Docs to write or edit your documentation...</v>
+        <v>Road Town, British Virgin Islands--(Newsfile Corp. - August 31, 2026) - LBank Exchange, a leading global cryptocurrency trading platform, listed HAT (RobinWifHat) at 5:00pm on August 28, 2026 (UTC).HAT (RobinWifHat) Listing BannerTo view an enhanced version of this graphic, please visit:https://images.newsfilecorp.com/files/8831/312147_7ce5e3c14467d85d_001full.jpgUsers are able to access the trading pair at: https://www.lbank.com/trade/hat_usdt.About HAT (RobinWifHat)RobinWifHat is a meme token...</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="str">
-        <v>Standard Chartered announces global collaboration with BlackRock's Aladdin Wealth to enhance myWealth Advisor</v>
+        <v>LarrainVial and inCadense Join Forces to Advance Next-Generation Wealth Infrastructure Across Latin America</v>
       </c>
       <c r="B163" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C163" t="str">
-        <v>WebWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D163" t="str">
         <v>SaaS</v>
       </c>
       <c r="E163" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357570</v>
+        <v>https://www.prweb.com/releases/larrainvial-and-incadense-join-forces-to-advance-next-generation-wealth-infrastructure-across-latin-america-302862448.html</v>
       </c>
       <c r="F163" t="str">
-        <v>Standard Chartered (&amp;#8220;the Bank&amp;#8221;) today announced a global collaboration with Aladdin Wealth, BlackRock&amp;#39;s wealth management technology platform, to further strengthen the Bank&amp;#39;s wealth advisory and risk management capabilities for its relationship managers and investment advisors through its myWealth Advisor platform. - - The collaboration builds on the broader partnership between the Bank and BlackRock and reflects Standard Chartered&amp;#39;s continued investment in digital innovation to elevate... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357570</v>
+        <v>Collaboration combines LarrainVial's regional distribution leadership with inCadense's international SMA, UMA and multi-currency managed accounts platform to support the transition toward fee-based wealth solutions SANTIAGO, Chile, Aug. 31, 2026 /PRNewswire-PRWeb/ -- inCadense Corp., a...</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="str">
-        <v>SquawkVoice AI Achieves TekVizion Verified Status on Avaya Aura -- Independent Proof That AI Voice Agents Are Production-Ready</v>
+        <v>Factal launches Advance and Explorer, extending risk intelligence beyond real-time alerts</v>
       </c>
       <c r="B164" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C164" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D164" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E164" t="str">
-        <v>https://www.prweb.com/releases/squawkvoice-ai-achieves-tekvizion-verified-status-on-avaya-aura--independent-proof-that-ai-voice-agents-are-production-ready-302821602.html</v>
+        <v>https://www.prnewswire.com/news-releases/factal-launches-advance-and-explorer-extending-risk-intelligence-beyond-real-time-alerts-302865198.html</v>
       </c>
       <c r="F164" t="str">
-        <v>Independent verification proves secure, resilient telephony integration and live‑agent escalation, compressing months of lab work into days and accelerating enterprise go‑live confidence. PLANO, Texas, July 13, 2026 /PRNewswire-PRWeb/ -- TekVizion Voice AI Labs certified SquawkVoice AI...</v>
+        <v>Two new premium products built on Factal's trusted verification standard help security teams prepare earlier and respond faster. SEATTLE, Aug. 31, 2026 /PRNewswire/ -- Factal, the verified risk intelligence platform, announced two new premium products, Factal Advance and Factal Explorer....</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="str">
-        <v>Bankers Edge Advisory Launches Buy-Side M&amp;A Practice for Lower Middle ...</v>
+        <v>OSL Group Announces 2026 Interim Results: Payment Business Drives Core Revenue, Forging Leading Global Stablecoin Payment Infrastructure</v>
       </c>
       <c r="B165" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C165" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D165" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E165" t="str">
-        <v>https://pr-inside.com/bankers-edge-advisory-launches-buy-side-m-a-practice-for-lower-middle-r5200594.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353615/0/en/osl-group-announces-2026-interim-results-payment-business-drives-core-revenue-forging-leading-global-stablecoin-payment-infrastructure.html</v>
       </c>
       <c r="F165" t="str">
-        <v>(PR-inside.com) A single advisor across deal origination, platform creation, capital formation, and transaction execution - built for private equity firms, family offices, independent sponsors, and acquisitive companies pursuing platform build-out and roll-up strategies. BIRMINGHAM, MI / ACCESS Newswire / July 13, 2026 / Bankers Edge Advisory today announced the launch of a dedicated buy-side M&amp;A advisory practice serving private equity firms, family offices, independent sponsors, search funds, and acquisitive companies across the lower middle market - with a particular focus on platform creation and buy-and-build strategies. The practice pairs a dedicated deal-origination engine with the firm's established capital markets, structuring, and transaction-execution ..</v>
+        <v>HONG KONG, Aug. 31, 2026 (GLOBE NEWSWIRE) -- OSL Group (HKEX:863) (OSL), a global stablecoin payment and trading platform, today announced its interim results for the six months ended June 30, 2026. The Group's business sustained strong growth, total transaction volume reached a new high, and OSL has become the world's largest stablecoin payment infrastructure company by B2B stablecoin payment transaction volume.</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="str">
-        <v>Bankers Edge Advisory Launches Buy-Side M&amp;A Practice for Lower Middle Market Platform Builders</v>
+        <v>Adobe to Announce Q3 FY2026 Earnings Results on Sept. 10, 2026</v>
       </c>
       <c r="B166" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C166" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D166" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E166" t="str">
-        <v>https://www.newswire.com/news/bankers-edge-advisory-launches-buy-side-m-a-practice-for-lower-middle-market</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/adobe-announce-q3-fy2026-earnings-170000618.html</v>
       </c>
       <c r="F166" t="str">
-        <v>A single advisor across deal origination, platform creation, capital formation, and transaction execution - built for private equity firms, family offices, independent sponsors, and acquisitive companies pursuing platform build-out and roll-up strategies.</v>
+        <v>SAN JOSE, Calif., August 31, 2026--Today, Adobe (Nasdaq: ADBE), the global technology leader that unleashes creativity, productivity and customer experiences through innovative tools and platforms, announced it will release its third quarter fiscal year 2026 results after the market closes on Thursday, Sept. 10, 2026, followed by a conference call with investors from 2-3 p.m. Pacific Time.</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="str">
-        <v>EFICYENT Opens Nepal Payment Corridor Through Strategic Partnership with IME</v>
+        <v>Lumu Announces New Integration with CrowdStrike Falcon Next-Gen SIEM to Accelerate Threat Investigation and Response</v>
       </c>
       <c r="B167" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C167" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D167" t="str">
-        <v>Crypto, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E167" t="str">
-        <v>https://www.prnewswire.com/news-releases/eficyent-opens-nepal-payment-corridor-through-strategic-partnership-with-ime-302823892.html</v>
+        <v>https://finance.yahoo.com/technology/articles/lumu-announces-integration-crowdstrike-falcon-170000694.html</v>
       </c>
       <c r="F167" t="str">
-        <v>New corridor enables instant bank account and wallet credit for customers sending money to Nepal from across EFICYENT global network DUBAI, UAE, July 13, 2026 /PRNewswire/ -- EFICYENT, a global cross-border payments and financial infrastructure platform, has announced a partnership with...</v>
+        <v>LAS VEGAS, August 31, 2026--Lumu extends CrowdStrike partnership, bringing Lumu network compromise data into Falcon Next-Gen SIEM.</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="str">
-        <v>HotDeals Releases 2026 Mid-Year Savings Report Highlighting Accelerating Coupon Activity Across Global Markets</v>
+        <v>US Senator Steve Daines and CPIFA Vice President Geng Shuang Visit EHang and Take a Flight on the EH216-S</v>
       </c>
       <c r="B168" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C168" t="str">
-        <v>Send2Press</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D168" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS, Automotive</v>
       </c>
       <c r="E168" t="str">
-        <v>https://www.send2press.com/wire/hotdeals-releases-2026-mid-year-savings-report-highlighting-accelerating-coupon-activity-across-global-markets/</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353605/0/en/us-senator-steve-daines-and-cpifa-vice-president-geng-shuang-visit-ehang-and-take-a-flight-on-the-eh216-s.html</v>
       </c>
       <c r="F168" t="str">
-        <v>SAN FRANCISCO, Calif., July 13, 2026 (SEND2PRESS NEWSWIRE) -- HotDeals today released its 2026 Mid-Year Savings Report, highlighting coupon activity and savings trends observed across its global platform during the first half of the year. Based on HotDeals' internal platform data collected between approximately January and mid-July 2026, the report shows continued growth in coupon availability, merchant coverage, and savings activity, with demand for verified discounts increasing faster than the overall supply of coupon codes.</v>
+        <v>GUANGZHOU, China, Aug. 31, 2026 (GLOBE NEWSWIRE) -- EHang Holdings Limited ("EHang" or the "Company") (Nasdaq: EH), the world's leading Advanced Air Mobility ("AAM") technology platform company, announced that its CEO Mr. Huazhi Hu welcomed a delegation led by U.S. Senator Steve Daines to its headquarters in Guangzhou on August 29, 2026. The visiting delegation also included Geng Shuang, Vice President of the Chinese People's Institute of Foreign Affairs; Pauline Kao, U.S. Consul General in Guangzhou; as well as officials from the Guangdong Provincial Foreign Affairs Office, Guangzhou Municipal Foreign Affairs Office, and Guangzhou Development District.</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="str">
-        <v>LIV Acquires Tegris, Expanding Its Footprint and Customer Base in ITM and Fire Prevention Software</v>
+        <v>Fragmented Data No Longer Needs to Dictate Your Enterprise IT Budget</v>
       </c>
       <c r="B169" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C169" t="str">
         <v>PRWeb</v>
       </c>
       <c r="D169" t="str">
         <v>SaaS</v>
       </c>
       <c r="E169" t="str">
-        <v>https://www.prweb.com/releases/liv-acquires-tegris-expanding-its-footprint-and-customer-base-in-itm-and-fire-prevention-software-302823468.html</v>
+        <v>https://www.prweb.com/releases/fragmented-data-no-longer-needs-to-dictate-your-enterprise-it-budget-302862601.html</v>
       </c>
       <c r="F169" t="str">
-        <v>LIV is now seamlessly upgrading all customers of Washington state's ITM pioneer to its market-leading fire and life safety platform. POCATELLO, Idaho, July 13, 2026 /PRNewswire-PRWeb/ -- LIV, the industry-leading provider of inspection, testing, and maintenance (ITM) compliance software...</v>
+        <v>Enterprise IT and cloud spend visibility often breaks down when billing and usage records live across separate vendor systems, leaving finance and technology leaders to reconcile costs after the fact rather than manage them in real time. Bluewave, a vendor-agnostic technology advisory and...</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="str">
-        <v>ZiiDMS Unveils Enhanced Next-Generation Dealer Management System for Powersports and Marine Dealerships</v>
+        <v>INQ and Filevine Announce Exclusive Legal Technology Partnership Integrating Digital Handwriting with AI-Powered Workflows</v>
       </c>
       <c r="B170" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C170" t="str">
-        <v>PRWeb</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D170" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E170" t="str">
-        <v>https://www.prweb.com/releases/ziidms-unveils-enhanced-next-generation-dealer-management-system-for-powersports-and-marine-dealerships-302822450.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353599/0/en/inq-and-filevine-announce-exclusive-legal-technology-partnership-integrating-digital-handwriting-with-ai-powered-workflows.html</v>
       </c>
       <c r="F170" t="str">
-        <v>ZiiDMS has unveiled its enhanced next-generation Dealer Management System, delivering advanced business intelligence, enterprise management capabilities, and real-time visibility designed specifically for Powersports and Marine dealerships. The fully integrated platform connects Sales,...</v>
+        <v>INQ Group AB (publ) ("INQ", formerly Anoto Group AB) and Filevine today announce a strategic technology partnership to integrate digital handwriting with AI-powered legal workflows. Under the agreement, INQ became the exclusive supplier of digital writing technology to Filevine, combining INQ’s handwriting expertise with Filevine's LOIS platform to modernize how legal professionals capture information.</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="str">
-        <v>DynamiX Names Chris Springer President Veteran executive joins Atlanta website platform company to help scale Octane, customer growth and partner strategy</v>
+        <v>Microsoft and HUMAIN Expand Strategic Collaboration at LEAP 2026 with New Enterprise AI Offering and AI PC</v>
       </c>
       <c r="B171" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C171" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D171" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E171" t="str">
-        <v>https://www.prnewswire.com/news-releases/dynamix-names-chris-springer-president-veteran-executive-joins-atlanta-website-platform-company-to-help-scale-octane-customer-growth-and-partner-strategy-302823810.html</v>
+        <v>https://www.prnewswire.com/news-releases/microsoft-and-humain-expand-strategic-collaboration-at-leap-2026-with-new-enterprise-ai-offering-and-ai-pc-302865157.html</v>
       </c>
       <c r="F171" t="str">
-        <v>KENNESAW, Ga., July 13, 2026 /PRNewswire/ -- DynamiX, a website platform company helping businesses build, manage and improve high-performing websites, today announced that Chris Springer has been appointed President, effective July 15, 2026. Springer joins DynamiX as the company expands...</v>
+        <v>HUMAIN ONE and Microsoft 365 Copilot to be offered together as part of unique "AI productivity bundle" for enterprise customers, with initial target of one million enterprise users across the Middle East and Africa HUMAIN AI PC to launch with Microsoft Windows, with enterprise...</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="str">
-        <v>iFabric Corp. Announces Launch of Aura Scrubs at U.S. National Mass ...</v>
+        <v>eOne Solutions Launches Ramp + Microsoft Dynamics GP Integration, Delivering Automated Financial Operations for Mid-Market Organizations</v>
       </c>
       <c r="B172" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C172" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D172" t="str">
-        <v>SaaS, Healthcare, Retail</v>
+        <v>SaaS</v>
       </c>
       <c r="E172" t="str">
-        <v>https://pr-inside.com/ifabric-corp-announces-launch-of-aura-scrubs-at-u-s-national-mass-r5200561.htm</v>
+        <v>https://www.prweb.com/releases/eone-solutions-launches-ramp--microsoft-dynamics-gp-integration-delivering-automated-financial-operations-for-mid-market-organizations-302862536.html</v>
       </c>
       <c r="F172" t="str">
-        <v>(PR-inside.com) Third major retailer to adopt IFTNA's technology-enhanced scrub platform New Brand Expands Commercial Reach of PROTX2® and ecoPEL™, the Company's Proprietary Antimicrobial and Durable Water Repellant Technologies MARKHAM, ON / ACCESS Newswire / July 13, 2026 / iFabric Corp. ("iFabric" or the "Company") (TSX:IFA)(OTCQX:IFABF) is pleased to announce that its wholly owned subsidiary, Intelligent Fabric Technologies (North America) Inc. ("IFTNA"), is launching Aura, a new performance medical apparel scrubs line developed, branded, and manufactured by IFTNA, in cooperation with a leading U.S. national mass retailer. The Aura scrubs collection is launching in approximately 400 brick-and-mortar stores across the United States, together with availability ..</v>
+        <v>Powered by SmartConnect iPaaS, the new integration eliminates manual data entry and accelerates month-end close for Dynamics GP users FARGO, N.D., Aug. 31, 2026 /PRNewswire-PRWeb/ -- eOne Solutions, the leading integration platform for Microsoft Dynamics GP, today announced the launch of...</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="str">
-        <v>JetStream Launches Verified MCP Governance Layer for Enterprise AI ...</v>
+        <v>Microsoft and AWS simplify cloud connections for the AI era</v>
       </c>
       <c r="B173" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C173" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-microsoft</v>
       </c>
       <c r="D173" t="str">
         <v>AI, SaaS</v>
       </c>
       <c r="E173" t="str">
-        <v>https://pr-inside.com/jetstream-launches-verified-mcp-governance-layer-for-enterprise-ai-r5200557.htm</v>
+        <v>https://azure.microsoft.com/en-us/blog/introducing-azure-multicloud-interconnect-for-aws/</v>
       </c>
       <c r="F173" t="str">
-        <v>(PR-inside.com) JetStream helps enterprises safely adopt third-party MCP servers, giving security, risk, and assurance teams one platform to verify server images, control agent permissions, and govern runtime activity SANTA CLARA, CA / ACCESS Newswire / July 13, 2026 / JetStream Security, the security-first AI governance platform, today announced new capabilities to help enterprises safely adopt third-party Model Context Protocol (MCP) servers without introducing unmanaged AI supply chain risk. The launch combines the JetStream Verified MCP™ catalog with the JetStream AI Hub™, giving teams one place to verify and govern MCP and model traffic through a common control point. Enterprises are connecting AI agents ..</v>
+        <v>The post Microsoft and AWS simplify cloud connections for the AI era appeared first on Source.</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="str">
-        <v>JetStream Launches Verified MCP Governance Layer for Enterprise AI Agents</v>
+        <v>Fujifilm Expands Consumer Photo Printing Capabilities with the Introduction of "Fujifilm for Google Photos Print Store"</v>
       </c>
       <c r="B174" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C174" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D174" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E174" t="str">
-        <v>https://www.newswire.com/news/jetstream-launches-verified-mcp-governance-layer-for-enterprise-ai-22824752</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/fujifilm-expands-consumer-photo-printing-160000773.html</v>
       </c>
       <c r="F174" t="str">
-        <v>JetStream helps enterprises safely adopt third-party MCP servers, giving security, risk, and assurance teams one platform to verify server images, control agent permissions, and govern runtime activity</v>
+        <v>VALHALLA, N.Y., August 31, 2026--FUJIFILM North America Corporation, Imaging Division, announced today the launch of 'Fujifilm for Google Photos Print Store,' a new, integrated print storefront designed to bring high-quality physical photo products directly to Google Photos users. Fujifilm will assume leadership and responsibility for the photo printing functionality of the popular Google Photos platform, with plans to roll out new features, new products and a more robust user experience.</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="str">
-        <v>DOXEE NAMED A LEADER IN THE 2026 SPARK MATRIX™ REPORT BY QKS GROUP FOR CUSTOMER COMMUNICATIONS MANAGEMENT</v>
+        <v>Sofia AI Builds an AI-Native Alternative to QuickBooks for Real Estate Accounting</v>
       </c>
       <c r="B175" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C175" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D175" t="str">
-        <v>AI, SaaS</v>
+        <v>AI, SaaS, Real Estate</v>
       </c>
       <c r="E175" t="str">
-        <v>https://www.prnewswire.com/news-releases/doxee-named-a-leader-in-the-2026-spark-matrix-report-by-qks-group-for-customer-communications-management-302823813.html</v>
+        <v>https://www.newswire.com/news/sofia-ai-builds-an-ai-native-alternative-to-quickbooks-for-real-estate</v>
       </c>
       <c r="F175" t="str">
-        <v>The confirmation of its position as a Leader reinforces the development strategy of the Doxee Platform®, the European cloud-native platform that integrates intelligent automation, AI and customer engagement MODENA, Italy, July 13, 2026 /PRNewswire/ -- Doxee S.p.A. – a high-tech...</v>
+        <v>The real estate accounting platform performs double-entry accounting behind the scenes, connecting bank activity, property context, reconciliation, and financial reporting for owners and operators.</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="str">
-        <v>Newforma Introduces Microsoft Teams Connector to Strengthen AECO Project Records</v>
+        <v>Affiniti Named Official Kit Partner of Fort Lauderdale United FC</v>
       </c>
       <c r="B176" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C176" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D176" t="str">
         <v>SaaS</v>
       </c>
       <c r="E176" t="str">
-        <v>https://www.prnewswire.com/news-releases/newforma-introduces-microsoft-teams-connector-to-strengthen-aeco-project-records-302823823.html</v>
+        <v>https://www.prnewswire.com/news-releases/affiniti-named-official-kit-partner-of-fort-lauderdale-united-fc-302863184.html</v>
       </c>
       <c r="F176" t="str">
-        <v>New integration automatically captures Teams conversations, files, edits and deleted messages to reduce AECO firms dispute risk and preserve critical project communication MANCHESTER, N.H., July 13, 2026 /PRNewswire/ -- Newforma, the leader in project and information management software...</v>
+        <v>The partnership brings Affiniti's financial operations platform to South Florida's small businesses through one of the region's fastest-growing soccer clubs. FORT LAUDERDALE, Fla., Aug. 31, 2026 /PRNewswire/ -- Affiniti, the financial operating system built for America's backbone: small...</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="str">
-        <v>BigID Named a Strong Performer in the 2026 Gartner Peer Insights™ "Voice of the Customer" for Data Security Posture Management</v>
+        <v>Relativity Brings Powerful Legal Data Intelligence to Microsoft Copilot, Expanding AI Assistant Support for Legal Teams</v>
       </c>
       <c r="B177" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C177" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D177" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E177" t="str">
-        <v>https://www.prweb.com/releases/bigid-named-a-strong-performer-in-the-2026-gartner-peer-insights-voice-of-the-customer-for-data-security-posture-management-302822857.html</v>
+        <v>https://www.prnewswire.com/news-releases/relativity-brings-powerful-legal-data-intelligence-to-microsoft-copilot-expanding-ai-assistant-support-for-legal-teams-302864564.html</v>
       </c>
       <c r="F177" t="str">
-        <v>Verified customers rate BigID 4.8 out of 5 for product capabilities, sales experience, and support, with 93% willing to recommend the platform NEW YORK, July 13, 2026 /PRNewswire-PRWeb/ -- BigID today announced that Gartner Peer Insights™ has named BigID a Strong Performer in the 2026...</v>
+        <v>News Summary RelativityOne now integrates with Microsoft Copilot through the Model Context Protocol (MCP). This integration enables legal teams to automate RelativityOne administrative workflows in Copilot through natural language. The company's continued efforts in expanding MCP...</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="str">
-        <v>The Metals Royalty Company Announces Completion of First Production ...</v>
+        <v>Gradial Named to the 2026 Intelligent Applications 40 (IA40) as a Top Private AI Company</v>
       </c>
       <c r="B178" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C178" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D178" t="str">
-        <v>Finance, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E178" t="str">
-        <v>https://pr-inside.com/the-metals-royalty-company-announces-completion-of-first-production-r5200524.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/gradial-named-2026-intelligent-applications-152700020.html</v>
       </c>
       <c r="F178" t="str">
-        <v>(PR-inside.com) First ore blasted at TMCR's royalty asset opens the mine's first ramp toward pellet production LONDON, UK / ACCESS Newswire / July 13, 2026 / The Metals Royalty Company Inc. ("TMCR" or the "Company") (NASDAQ:TMCR), a purpose-built financing platform dedicated to advancing U.S. critical mineral security and re-industrialization, today announced that its portfolio royalty asset, the Mesabi Metallics iron ore project in Nashwauk, Minnesota (the "Mesabi Project"), has successfully completed its first production blast, a defining milestone in Mesabi's drive to become the first new iron ore mine and pellet plant built in Minnesota in fifty years. Highlights: First production blast completed - ..</v>
+        <v>SEATTLE, August 31, 2026--Gradial, the agentic marketing operations platform for the enterprise, today announced it has been named a 2026 Intelligent Applications 40 (IA40) winner in the mid-stage category. Now in its sixth year, the IA40 recognizes the top 40 private companies building intelligent applications: software where AI is the core system, not a feature.</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="str">
-        <v>HBADA X7 Smart Chair forHBADA Introduces the X7 Smart Chair to Enhance Comfort and Productivity for Tech-Focused Home Offices</v>
+        <v>OrderCounter and Maple Launch Strategic Partnership to Enable AI Phone Ordering Built for Hybrid POS</v>
       </c>
       <c r="B179" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C179" t="str">
-        <v>GetNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D179" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E179" t="str">
-        <v>https://www.getnews.info/story/2026/07/13/hbada-x7-smart-chair-forhbada-introduces-the-x7-smart-chair-to-enhance-comfort-and-productivity-for-techfocused-home-offices/?source=barchart</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/ordercounter-maple-launch-strategic-partnership-151000213.html</v>
       </c>
       <c r="F179" t="str">
-        <v/>
+        <v>NEW YORK &amp; PENSACOLA, Fla., August 31, 2026--OrderCounter, the hybrid point-of-sale provider that pairs the reliability of an on-site server with the accessibility of the cloud, and Maple, the leading voice AI platform for restaurants, today announced a partnership that brings automated phone ordering to OrderCounter's restaurant customers.</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="str">
-        <v>Temas' RCL Critical Minerals Patent Portfolio Expands into Chromium</v>
+        <v>ECLAT Health Solutions to Showcase Unified Risk and Quality Review at RISE West 2026</v>
       </c>
       <c r="B180" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C180" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D180" t="str">
-        <v>SaaS, Real Estate, Energy</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E180" t="str">
-        <v>https://pr-inside.com/temas-rcl-critical-minerals-patent-portfolio-expands-into-chromium-r5200506.htm</v>
+        <v>https://finance.yahoo.com/healthcare/articles/eclat-health-solutions-showcase-unified-150100159.html</v>
       </c>
       <c r="F180" t="str">
-        <v>(PR-inside.com) Patent filing follows recent RCL metallurgical testwork and further strengthens Temas' growing critical minerals technology platform Highlights Temas has initiated the filing of a new process patent covering the extraction of chromium from complex ore bodies using its proprietary Regenerative Chloride Leach ("RCL") mixed chloride leaching technology. Patent application, entitled "Chloride-based process for Chromium extraction," establishes a priority filing date of July 10, 2026, further expanding Temas' growing RCL intellectual property portfolio. Chromium is a critical material essential to the stainless steel, aerospace, defence, energy infrastructure and advanced manufacturing, with a global market valued at approximately US$23.9 billion in 2024. Filing follows the rece</v>
+        <v>HERNDON, Va., August 31, 2026--ECLAT Health Solutions will showcase unified risk and quality review functionality within its evaire platform at RISE West in San Diego, Sept. 2-4.</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="str">
-        <v>Cochlear introduces the new Osia® 3 Sound Processor</v>
+        <v>Jan Nelson Appointed Senior Vice President of Professional Services and Technology Strategy at Datavail</v>
       </c>
       <c r="B181" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C181" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D181" t="str">
-        <v>SaaS, Energy</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E181" t="str">
-        <v>https://www.prnewswire.com/news-releases/cochlear-introduces-the-new-osia-3-sound-processor-302823458.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359762</v>
       </c>
       <c r="F181" t="str">
-        <v>Fully rechargeable: First fully rechargeable active bone conduction sound processor, with up to 30 hours of battery life on a single charge. †,7-9 Improved power and sound quality: Improved clarity and sound quality, enhanced by the new signal processing platform and powerful lithium-ion...</v>
+        <v>Datavail, a leading provider of enterprise IT services specializing in cloud, data, analytics, and AI/ML solutions, today announced the appointment of Jan Nelson as Senior Vice President of Professional Services and Technology Strategy at Datavail. - - In this role, Nelson will lead Datavail&amp;#39;s professional services organization and technology strategy, helping clients turn complex technology priorities into practical, business-focused outcomes. She will guide strategy and delivery across cl... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359762</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="str">
-        <v>KHAI Ventures Secures Distribution Rights for Wellytics' Health Data and Advanced Software Platform</v>
+        <v>Vultr Named a Strong Performer in Public Cloud Platforms, Q3 2026 Analyst Evaluation</v>
       </c>
       <c r="B182" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C182" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D182" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E182" t="str">
-        <v>https://www.prweb.com/releases/khai-ventures-secures-distribution-rights-for-wellytics-health-data-and-advanced-software-platform-302823186.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/vultr-named-strong-performer-public-145000096.html</v>
       </c>
       <c r="F182" t="str">
-        <v>Healthcare AI, portfolio operations company KHAI Ventures has entered into a strategic distribution agreement with Wellytics Health, a healthcare technology and AI company. Under the agreement, KHAI Ventures secures unrestricted commercial and research rights to utilize, enhance, market,...</v>
+        <v>WEST PALM BEACH, Fla., August 31, 2026--Vultr, the world’s largest privately owned cloud infrastructure company, today announced it has been named a Strong Performer in The Forrester Wave™: Public Cloud Platforms, Q3 2026 report. With this distinction among 10 top providers in the Public Cloud Platforms market, Vultr believes its acknowledgment underscores the company’s consistent delivery of high-performance cloud compute and AI infrastructure at global scale.</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="str">
-        <v>Brand Engagement Network Expands Cataneo into U.S. Market Following Acquisition</v>
+        <v>AGENT BUDDI Launches Real Estate AGENT SAFETY Features FOR REALTOR(R) ...</v>
       </c>
       <c r="B183" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C183" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D183" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, SaaS, Real Estate</v>
       </c>
       <c r="E183" t="str">
-        <v>https://www.prnewswire.com/news-releases/brand-engagement-network-expands-cataneo-into-us-market-following-acquisition-302823743.html</v>
+        <v>https://pr-inside.com/agent-buddi-launches-real-estate-agent-safety-features-for-realtor-r-r5217880.htm</v>
       </c>
       <c r="F183" t="str">
-        <v>New York City becomes commercial headquarters for U.S. expansion as industry veterans join to scale Cataneo's global media technology platform WILMINGTON, Del., July 13, 2026 /PRNewswire/ -- Brand Engagement Network, Inc. (NASDAQ: BNAI) ("BEN" or the "Company"), an enterprise AI...</v>
+        <v>(PR-inside.com) New in-showing protection - distress detection, safe word, silent PIN and 911 alerting with live location - arrives as NAR reports over 30,000 were subject to in showing crimes and 56,000 of residential members were victims of crime while performing their duties. SARASOTA, FL / ACCESS Newswire / August 31, 2026 / Agent Buddi, the AI-powered co-agent platform for US real estate agents and teams, today announced new safety features built directly into the app which include client criminal background checks and in showing monitoring of agent safety, timed for September's REALTOR® Safety Month. The platform now protects agents before, during ..</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="str">
-        <v>Surviving Summer in the City: New Yorkers Are Turning to Underarm Laser to Beat Subway Sweat</v>
+        <v>Clarecast Hosts Grand Valley State University and Grand Rapids Chamber to Discuss AI &amp;amp; Predictive Intelligence in Action for West Michigan at Tech Week Grand Rapids 2026</v>
       </c>
       <c r="B184" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C184" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D184" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS, Education</v>
       </c>
       <c r="E184" t="str">
-        <v>https://www.prnewswire.com/news-releases/surviving-summer-in-the-city-new-yorkers-are-turning-to-underarm-laser-to-beat-subway-sweat-302823382.html</v>
+        <v>https://www.prweb.com/releases/clarecast-hosts-grand-valley-state-university-and-grand-rapids-chamber-to-discuss-ai--predictive-intelligence-in-action-for-west-michigan-at-tech-week-grand-rapids-2026-302864655.html</v>
       </c>
       <c r="F184" t="str">
-        <v>GREAT NECK, N.Y., July 13, 2026 /PRNewswire/ -- New York summers have a particular kind of heat, the kind that builds on a crowded platform waiting for a delayed train, with no airflow and no relief until the doors finally open. As temperatures climb each year, more New Yorkers are...</v>
+        <v>Clarecast will co-host an interactive panel with GVSU and the Grand Rapids Chamber of Commerce on September 17 GRAND RAPIDS, Mich., Aug. 31, 2026 /PRNewswire-PRWeb/ -- Clarecast, a predictive intelligence platform headquartered in Grand Rapids, Michigan, today announced it will co-host an...</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="str">
-        <v>Hut 8 Schedules Second Quarter 2026 Earnings Release and Conference Call</v>
+        <v>Closing of strategic transaction to create a leading Nordic IPP</v>
       </c>
       <c r="B185" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C185" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D185" t="str">
-        <v>Finance, SaaS, Energy</v>
+        <v>SaaS, Energy</v>
       </c>
       <c r="E185" t="str">
-        <v>https://www.prnewswire.com/news-releases/hut-8-schedules-second-quarter-2026-earnings-release-and-conference-call-302823667.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353477/0/en/closing-of-strategic-transaction-to-create-a-leading-nordic-ipp.html</v>
       </c>
       <c r="F185" t="str">
-        <v>MIAMI, July 13, 2026 /PRNewswire/ -- Hut 8 Corp. (Nasdaq, TSX: HUT) ("Hut 8" or the "Company"), an energy infrastructure platform integrating power, digital infrastructure, and compute at scale to fuel next-generation, energy-intensive technologies, today announced it will release...</v>
+        <v>Orrön Energy AB (“Orrön Energy” or “the Company”) is pleased to announce the successful completion of the transaction announced on 25 June 2026 (the “Transaction”), through which the Company has combined its Nordic renewable energy platform and organisation, excluding the Karskruv wind farm, with Cloudberry Clean Energy ASA (“Cloudberry”). This transaction creates a leading Nordic independent power producer (“IPP”) with an annual proportionate power generation of around 2.1 TWh from a diversified portfolio of renewable energy assets across all Nordic price areas. The Transaction establishes Orrön Energy as Cloudberry’s largest shareholder with a 27.01 percent ownership interest and two Board representatives, and reduces the Company’s net debt to below MEUR 5. The Company retains the high-q</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="str">
-        <v>Bora Biologics Expands U.S. Commercial Manufacturing Platform with ...</v>
+        <v>Fleet Dynamics Launches Autonomous Technology Platform Targeting $200 Billion in Essential-Services Markets</v>
       </c>
       <c r="B186" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C186" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D186" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>SaaS</v>
       </c>
       <c r="E186" t="str">
-        <v>https://pr-inside.com/bora-biologics-expands-u-s-commercial-manufacturing-platform-with-r5200438.htm</v>
+        <v>https://www.prnewswire.com/news-releases/fleet-dynamics-launches-autonomous-technology-platform-targeting-200-billion-in-essential-services-markets-302865042.html</v>
       </c>
       <c r="F186" t="str">
-        <v>(PR-inside.com) Expansion Scales U.S. Single-Use Drug Substance Capacity to 20,000 Liters Across Two FDA-Registered Facilities SAN DIEGO, CA / ACCESS Newswire / July 13, 2026 / Bora Biologics, a U.S.-based biologics CDMO engineered for licensed supply, today announced the expansion of its U.S. drug substance manufacturing platform through the addition of the Rockville, Maryland site. The addition strengthens the company's U.S.-anchored BioSecure commercial platform and reinforces its long-term investment in domestic biologics manufacturing. With the addition of Rockville, Bora Biologics scales its total offering of installed U.S. single-use bioreactor capacity to 20,000 liters - scalable to 30,000 liters - across two FDA-registered facilities ..</v>
+        <v>YNR alliance gives founder-funded company a built-in path from customer demand to commercial deployment SALT LAKE CITY, Aug. 31, 2026 Fleet Dynamics today announced its official launch and a strategic commercialization alliance with YNR, linking autonomous-technology development to an...</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="str">
-        <v>Bora Biologics Expands U.S. Commercial Manufacturing Platform with Addition of Rockville Site</v>
+        <v>AWS to launch first cloud infrastructure region in the Kingdom of Saudi Arabia by December 2026</v>
       </c>
       <c r="B187" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C187" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D187" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E187" t="str">
-        <v>https://www.newswire.com/news/bora-biologics-expands-u-s-commercial-manufacturing-platform-with-addition-of</v>
+        <v>https://www.aboutamazon.com/news/aws/aws-cloud-region-saudi-arabia?utm_source=rss</v>
       </c>
       <c r="F187" t="str">
-        <v>Expansion Scales U.S. Single-Use Drug Substance Capacity to 20,000 Liters Across Two FDA-Registered Facilities</v>
+        <v>AWS and HUMAIN deepen partnership with a commitment to deliver up to 50MW of capacity in Saudi’s first AI Zone by 2028.</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="str">
-        <v>Influencer Marketing Platform Market Key Drivers and Restraints</v>
+        <v>SaferWatch and Punch Rescue Announce Partnership to Strengthen Connected ...</v>
       </c>
       <c r="B188" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C188" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D188" t="str">
         <v>SaaS</v>
       </c>
       <c r="E188" t="str">
-        <v>https://express-press-release.net/news/2026/07/13/1762507</v>
+        <v>https://pr-inside.com/saferwatch-and-punch-rescue-announce-partnership-to-strengthen-connected-r5217869.htm</v>
       </c>
       <c r="F188" t="str">
-        <v>The global Influencer Marketing Platform Market was valued at USD 34.2 billion in 2025 and is projected to grow from USD 45.2 billion in 2026 to USD [read full press release...]</v>
+        <v>(PR-inside.com) New integration connects Punch Rescue's resilient emergency response infrastructure with the SaferWatch public safety and incident management platform FORT LAUDERDALE, FL / ACCESS Newswire / August 31, 2026 / SaferWatch, a comprehensive public safety and incident management platform connecting organizations with law enforcement and emergency response agencies, today announced a new integration partnership with Punch Rescue, a provider of wearable panic buttons and emergency response technology. The integration expands the SaferWatch ecosystem by providing organizations with another option for connecting wearable panic button technology directly into the public safety and emergency response workflows serving their communities. Through the integration, emergency alerts initia</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="str">
-        <v>From Energy Digitalisation to Autonomous Energy: WiseGlow Platform Demonstrates a Practical Pathway for UK’s Flexible Energy Future</v>
+        <v>FinOps Foundation Recognizes Visual One Intelligence® as a FinOps Certified Platform</v>
       </c>
       <c r="B189" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C189" t="str">
-        <v>Pressat</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D189" t="str">
-        <v>AI, SaaS, Real Estate, Energy</v>
+        <v>SaaS</v>
       </c>
       <c r="E189" t="str">
-        <v>https://pressat.co.uk/releases/from-energy-digitalisation-to-autonomous-energy-wiseglow-platform-demonstrates-a-practical-pathway-for-uks-flexible-energy-future-ae56971579bd1899a5abb91f48f293b0/</v>
+        <v>https://prunderground.com/finops-foundation-recognizes-visual-one-intelligence-as-a-finops-certified-platf/cmtd2mym8000q04l3b278a9n8</v>
       </c>
       <c r="F189" t="str">
-        <v>Monday 13 July, 2026 MUNICH, GERMANY – July 13, 2026 – A significant transformation is underway in the UK renewable energy sector as the country advances toward its Clean Power 2030 target. The market is shifting from capacity-led renewable expansion toward a system-led approach focused on energy optimisation, improved visibility, enhanced forecasting accuracy, and real-time coordination across the energy value chain. This transition is driving growing demand for Energy Flexibility, Distributed Energy Resource (DER) coordination, Virtual Power Plant (VPP) enablement, grid optimisation, and intelligent energy asset management. Against this backdrop, the WiseGlow Platform — the AI+Energy solution showcased by Italian energy technology company WiseGlow at Intersolar Europe 2026 — provides a p</v>
+        <v>Visual One Intelligence earns FinOps Certified Platform status, bringing framework-aligned FinOps to hybrid and on-premises environments. The post FinOps Foundation Recognizes Visual One Intelligence® as a FinOps Certified Platform first appeared on</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="str">
-        <v>I Squared Capital to Acquire Milestone Environmental, a Leading Independent Energy Waste Management Platform from SK Capital</v>
+        <v>SaferWatch and Punch Rescue Announce Partnership to Strengthen Connected Emergency Response</v>
       </c>
       <c r="B190" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C190" t="str">
-        <v>WebWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D190" t="str">
-        <v>SaaS, Energy</v>
+        <v>SaaS</v>
       </c>
       <c r="E190" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357540</v>
+        <v>https://www.newswire.com/news/saferwatch-and-punch-rescue-announce-partnership-to-strengthen-connected</v>
       </c>
       <c r="F190" t="str">
-        <v>I Squared Capital (&amp;#8220;I Squared&amp;#8221;), a leading independent global infrastructure investor, announced that through its flagship fund, it has entered into a definitive agreement to acquire Milestone Environmental (&amp;#8220;Milestone&amp;#8221; or the &amp;#8220;Company&amp;#8221;), a leading independent environmental infrastructure company providing waste management solutions across the energy and industrial sectors. Milestone is being acquired from SK Capital Partners. - - Headquartered in Houston, Texas, Milestone owns and operat... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357540</v>
+        <v>New integration connects Punch Rescue's resilient emergency response infrastructure with the SaferWatch public safety and incident management platform</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="str">
-        <v>Dennis de Vreede appointed Senior Advisor at Rockfield</v>
+        <v>SenseNet Acquires N5 Sensors' Wildfire Business to Expand AI Wildfire Detection Platform and Accelerate U.S. Growth</v>
       </c>
       <c r="B191" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C191" t="str">
         <v>WebWire</v>
       </c>
       <c r="D191" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E191" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357539</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359732</v>
       </c>
       <c r="F191" t="str">
-        <v>Rockfield Real Estate, a leading European real estate investment manager, project developer and property manager, is pleased to announce the appointment of Dennis de Vreede as Senior Advisor to the Rockfield Group. Together with Sonia Gonzalez Valverde, Dennis will form Rockfield&amp;#39;s Advisory Board and support the continued growth and international expansion of the platform - - &amp;#39;We are delighted to welcome Dennis to Rockfield. His extensive experience in finance, property and corporate govern... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357539</v>
+        <v>SenseNet, a global leader in ultra-early wildfire detection, prediction, and management, today announced the acquisition of N5 Sensors wildfire business. The strategic transaction brings N5 Sensors&amp;#39; specialized fire-sensing technologies, hardware expertise, and customer relationships into SenseNet, accelerating the company&amp;#39;s vision to build the world&amp;#39;s most comprehensive wildfire intelligence platform. - - Through the acquisition, SenseNet assumes N5 Sensors&amp;#39; wildfire business, including... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359732</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="str">
-        <v>Telecom operators gain faster access to the Smart Home Security market through Egardia's new wholesale platform</v>
+        <v>Walnut Coding Ranks Among Global Top 50 in TIME's 2026 EdTech List</v>
       </c>
       <c r="B192" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C192" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D192" t="str">
-        <v>Finance, SaaS</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E192" t="str">
-        <v>https://www.prnewswire.com/news-releases/telecom-operators-gain-faster-access-to-the-smart-home-security-market-through-egardias-new-wholesale-platform-302822729.html</v>
+        <v>https://www.prnewswire.com/news-releases/walnut-coding-ranks-among-global-top-50-in-times-2026-edtech-list-302865019.html</v>
       </c>
       <c r="F192" t="str">
-        <v>First deployment with Sunrise demonstrates a new route for telecom providers to launch subscription-based home security services GORINCHEM, Netherlands, July 13, 2026 /PRNewswire/ -- Telecom operators are increasingly looking beyond connectivity for new sources of recurring revenue and...</v>
+        <v>Only China-based youth coding company in the global top 100 BEIJING, Aug. 31, 2026 /PRNewswire/ -- Walnut Coding (the "Company"), a leading online platform for youth coding education, has been named one of the top 50 education technology companies in TIME's World's Top EdTech Companies...</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="str">
-        <v>Tomocube Launches HT-T1 Desktop for 3D Glass Substrate Defect Analysis in Advanced Packaging</v>
+        <v>Herbalife Reaffirms Third Quarter and Full Year 2026 Guidance</v>
       </c>
       <c r="B193" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C193" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D193" t="str">
-        <v>SaaS, Education</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E193" t="str">
-        <v>https://www.prnewswire.com/news-releases/tomocube-launches-ht-t1-desktop-for-3d-glass-substrate-defect-analysis-in-advanced-packaging-302822582.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/herbalife-reaffirms-third-quarter-full-135400744.html</v>
       </c>
       <c r="F193" t="str">
-        <v>Provides non-destructive 3D analysis of the location, morphology, and depth profile of internal defects in glass substrates Introduces TAMI, a dedicated 3D analysis software platform that connects R&amp;D analysis with production-line review Accelerates root-cause analysis and yield learning...</v>
+        <v>LOS ANGELES, August 31, 2026--Herbalife Ltd. (NYSE: HLF), a premier health and wellness company, community and platform, today reaffirmed the third quarter and full-year 2026 financial guidance it provided on August 5, 2026 in connection with its second quarter 2026 earnings release.</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="str">
-        <v>Lithuania-Based Ecency Positions Open-Source Social Platform Within Europe's Digital Sovereignty Movement</v>
+        <v>Prenosis and Winners of the Chicago Innovation Awards Ring the Opening Nasdaq Bell</v>
       </c>
       <c r="B194" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C194" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D194" t="str">
-        <v>Crypto, SaaS, Media</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E194" t="str">
-        <v>https://www.pr.com/press-release/971271</v>
+        <v>https://www.prnewswire.com/news-releases/prenosis-and-winners-of-the-chicago-innovation-awards-ring-the-opening-nasdaq-bell-302864410.html</v>
       </c>
       <c r="F194" t="str">
-        <v>As the European Commission adopts its Tech Sovereignty Package, Ecency, a Hive-based social platform operating since 2016, offers an EU-incorporated, EU-hosted, open-source alternative to US-controlled social networks. The platform gives creators content ownership, a self-custody wallet, and an ad-free feed, with its open-source Vision frontend available for self-hosting. [PR.com]</v>
+        <v>Prenosis recognized for its AI-directed precision therapeutics platform for acute illness CHICAGO, Aug. 31, 2026 /PRNewswire/ -- Prenosis®, a biology-based technology company delivering precision therapeutics, will join fellow winners of the Chicago Innovation Awards, the Chicago region's...</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="str">
-        <v>Rakuten Symphony Announces First Commercial Deployment of Integrated Vessel Cybersecurity Solution with Hanwha Ocean</v>
+        <v>Sublime Security Announces Integration with CrowdStrike Falcon Next-Gen SIEM</v>
       </c>
       <c r="B195" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C195" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D195" t="str">
         <v>SaaS</v>
       </c>
       <c r="E195" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357534</v>
+        <v>https://www.prnewswire.com/news-releases/sublime-security-announces-integration-with-crowdstrike-falcon-next-gen-siem-302865008.html</v>
       </c>
       <c r="F195" t="str">
-        <v>Rakuten Symphony Inc. announced the official commercial deployment of its Rakuten Maritime vessel cybersecurity solution, securing a full-scale implementation agreement with South Korean shipbuilding giant Hanwha Ocean Co., Ltd. to integrate our platform across all stages of its vessel design, construction and operation. This commercial agreement marks a significant milestone for Rakuten Maritime, moving from strategic ecosystem partnerships to active market adoption. In collaboration with... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357534</v>
+        <v>Integration brings Sublime email security signals into Falcon Next-Gen SIEM to accelerate investigations and response WASHINGTON and LAS VEGAS, Aug. 31, 2026 /PRNewswire/ -- Fal.Con 2026 – Sublime Security, the agentic email security platform, today at Fal.Con 2026 announced a new...</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="str">
-        <v>BC.GAME Adds Support for CASHCAT as Robinhood Chain Activity Surges</v>
+        <v>Broadcom Introduces VMware Private AI Cloud, Enabling Enterprises to Scale AI Cost-Effectively, Operate More Securely, and Innovate Rapidly</v>
       </c>
       <c r="B196" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C196" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D196" t="str">
-        <v>Crypto, SaaS, Gaming</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E196" t="str">
-        <v>https://www.prnewswire.com/news-releases/bcgame-adds-support-for-cashcat-as-robinhood-chain-activity-surges-302823592.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353376/19933/en/broadcom-introduces-vmware-private-ai-cloud-enabling-enterprises-to-scale-ai-cost-effectively-operate-more-securely-and-innovate-rapidly.html</v>
       </c>
       <c r="F196" t="str">
-        <v>BELIZE CITY, Belize, July 13, 2026 /PRNewswire/ -- As activity across Robinhood Chain continues to build, BC.GAME has added support for CASHCAT, allowing users to use the token directly on the platform. Robinhood Chain has attracted significant trading activity since launch. Recent...</v>
-[...2 lines deleted...]
-    <row r="197">
+        <v>Broadcom's Portfolio of Advanced Cloud Infrastructure, Application and Security Software Gives Enterprises a Production-ready Path to Building, Running, and Governing AI Where Their Data Lives Broadcom's Portfolio of Advanced Cloud Infrastructure, Application and Security Software Gives Enterprises a Production-ready Path to Building, Running, and Governing AI Where Their Data Lives</v>
+      </c>
+    </row>
+    <row r="197" xml:space="preserve">
       <c r="A197" t="str">
-        <v>Novolyze Expands Workflow Automation Across Its Food Safety Intelligence Platform</v>
+        <v>Gench Education Announces 2026 Interim Results, High-Quality Education Delivers Steady Business Growth</v>
       </c>
       <c r="B197" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C197" t="str">
-        <v>PR.com</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D197" t="str">
-        <v>SaaS</v>
+        <v>Finance, AI, SaaS, Healthcare, Media, Education</v>
       </c>
       <c r="E197" t="str">
-        <v>https://www.pr.com/press-release/973132</v>
-[...2 lines deleted...]
-        <v>New capabilities enable food manufacturers to automate execution, standardize processes, and accelerate corrective actions across Food Safety &amp; Quality operations. [PR.com]</v>
+        <v>https://www.acnnewswire.com/press-release/english/109644/</v>
+      </c>
+      <c r="F197" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 31, 2026 - (ACN Newswire) - Shanghai Gench Education Group Limited (“Gench Education” or the “Company”, together with its subsidiaries, the “Group”, Stock Code:1525.HK) -- the leading higher vocational education group in East China and the largest higher vocational education group in Shanghai, delightedly announced the unaudited consolidated interim results for the six months ended 30 June, 2026 (the “Reporting Period”).
+During the Reporting Period, the Group recorded revenue of approximately RMB569 million, representing an increase of 6.6% year-on-year (“YoY”). Gross profit was RMB354 million, up 11.7% YoY; Profit for the year was RMB179 million, a YoY rise of 10.2%. Basic and diluted earnings per share attributable to ordinary equity holders of the parent were RMB0.45, compared to RMB0.41 in the same period last year. The growth in performance was primarily attributable to the rise in average tuition fees, boarding fees per student, and revenue from education-related services during the Reporting Period. The Board has resolved the payment of an interim dividend of HKD$0.04 per ordinary share for the six months ended 30 June 2026, maintaining a stable dividend policy.
+Policy Dividends Continued to Be Released, Lingang’s Location Advantages Solidified Growth Foundation
+As the largest private university in Shanghai, Shanghai Jian Qiao University (the “University”) has fully benefited from dual support from national vocational education policy and Lingang special area policy. In February 2025, the Management Committee of Lingang New Area issued “the Action Plan for High-Quality Development of Industry-Education Integration in Lingang New Area of China (Shanghai) Pilot Free Trade Zone (2025-2027)”, explicitly supporting the University in building itself into an industry-education integration university. In December 2025, “Shanghai Lingang Science and Technology Innovation City Construction Plan” was launched, encouraging universities to participate in regional innovation development and bringing the Group opportunities in terms of policy support and resources.
+At the national level, in February 2026, the Ministry of Education issued the “Opinions of the Ministry of Education on Deepening the Reform of Key Elements in Vocational Education and Teaching”, which focuses on the key links of industry-education integration. In June 2026, the State Council issued the “Education Development Plan for the Fifteenth Five-Year Plan Period” (the “Plan”), which proposes launching the “Dual Excellence” construction of high-level application-oriented undergraduate universities, and leading and driving universities to focus on cultivating distinctive disciplinary specialty clusters around key industrial chains. Driven by these multiple policies, the University has leveraged its location in Lingang’s emerging industry agglomeration to transform its geographical advantages into institutional competitiveness. As of 31 August 2025, 77.5% of the University’s 2025 graduates were employed in the Yangtze River Delta region and 59.2% in Shanghai, which fully demonstrated the University’s effective integration into the regional development ecosystem through its educational outcomes.
+Teaching Quality Has Been Steadily Enhanced, While Digital and Intelligent Transformation Has Been Vigorously Advanced
+The University remains committed to teaching quality as its core priority, with ongoing efforts to strengthen faculty capacity building, curriculum development and smart campus construction. In terms of faculty, as of 30 September 2025, among the full-time teachers, the master degree or higher accounted for 86.4%, the doctoral degree accounted for 28.8%, the senior title accounted for 38.6%, and the double-position accounted for 47.8%. Grounded in its positioning as an application-oriented technological university, the University vigorously promotes professional teachers to practice in enterprises, organizes thematic workshops on industry education integration, and enhances teachers’ awareness and competence in industry-education integration.
+In terms of program and curriculum development, in the 2026/27 school year, the University has introduced two undergraduate majors, namely the Artificial Intelligence and the Electronic Packaging Technology, closely aligning with the demands of key industries such as integrated circuits and artificial intelligence. The University focuses on courses connotative construction, constructs “school level – city level – national level” 3-level courses building system, and enhances practical teaching and quality teaching. In 2025, 12 courses were selected as Shanghai first class undergraduate courses - the number of approved courses showed a YoY increase of 50%, reaching a historic new high. Besides, 26 courses were approved as Shanghai higher education municipal level key courses - the number of approved courses ranked the 7th place among higher education institutions in Shanghai, and thus became the only private university in the top 10. The courses cover various types including “AI+courses” and “industry-education integration courses”. In 2025, the “Fundamentals of Gemstone Geology and Crystallography” course of the College of Jewelry was selected as a “Online/Offline Hybrid First-Class Course”, achieving a breakthrough for the University in the construction of national first-class courses. In May 2026, the “Fundamentals of Intelligent Manufacturing Equipment” course of the College of Mechanical and Electronic Engineering was included in the national case collection of “Excellent Intelligent Manufacturing Courses”.
+The Group continues to deepen the upgrading and renovation of teaching and research instruments and equipment as well as teaching laboratories. The University has deployed smart classrooms integrated with high-definition cameras, intelligent audio devices and high-speed networks, and has built a smart teaching system covering the entire process of talent cultivation, curriculum teaching and quality monitoring. Furthermore, the Group has actively explored the deep integration of AI and education, embedded technologies such as AI, 5G, and VR into the teaching process, and initiated the construction of a DeepSeek-based large model for vertical-domain educational applications, thereby creating three intelligent agents for services, management, and teaching.
+Industry-Education Integration Has Been Further Deepened, While the Diversified Education Ecosystem Has Been Continuously Improved
+The Group is fully committed to building an industry-education integrated university. It implements a tripartite operational model integrating “academic schools + industrial colleges + corporate entities”, striving to achieve the synergistic development of “industry, academia, research, and innovation” as an integrated whole. As of 30 June 2026, the University has successively launched seven key industry-education integration projects covering the College of Mechanical and Electronic Engineering, the College of Journalism and Communications, the Business College, the College of Art Design and the College of Jewelry. It has established Medical Engineering Industrial College, the Live Streaming Economy Industrial College, and Big Data Industrial College, is actively preparing for the establishment of the Integrated Circuit Industrial College and the Intelligent Manufacturing Industrial College, and endeavors to create a distinctive educational framework featuring multi-track industry and college collaboration and comprehensive industry-education integration.
+International cooperation has made steady progress, while external exchanges have continued to expand. The University works with Vaughn College of Aeronautics and Technology, The Kyoto College of Graduate Studies for Informatics, Teesside University, among others, in junior college to master’s program, undergraduate to master’s program, dual bachelor’s program and other programs. In 2025, the University contracted with 11 overseas famous universities/colleges in Germany, United Kingdom, New Zealand, Thailand and other countries, to expand teachers and students’ overseas exchange channels. As the first private university in Shanghai that has obtained the qualification to recruit international students, the University also attracts international students from many countries around the world and forms an international student education system that combines long-term and short-term programs.
+The University has a well-established lifelong education system. With the Shanghai “Dual-system” Pilot Base for Continuing Education of Employees in Higher Education Institutions (Incubation) as a platform, the University has built an integrated, multi-field and cross-age lifelong education system for knowledge updating and ability enhancement, covering adult higher education, vocational skills training, and youth science and innovation education. As of 30 June 2026, the number of in-service students enrolled in the University’s adult continuing education programs amounted to 3,316, and a total of over 400 types of vocational skill certificate training had been provided.
+Financial Position Remains Sound, While the Asset-Liability Structure Has Been Continuously Optimized
+During the Reporting Period, finance costs of the Group decreased by 69.0% YoY, which was primarily due to the result of early repayment of most of long-term interest-bearing bank borrowings by the end of 2025. As at 30 June 2026, the scale of interest-bearing borrowings decreased to RMB276.7 million, with the gearing ratio remaining at 0.1. The financial position has become more robust.
+Looking forward, Mr. Zhao Donghui, Chairman of the Board and Executive Director of Gench Education, stated: “The Group’s performance in the first half of 2026 achieved steady growth, validating the feasibility of its high-quality development strategy. In the future, we will continue to adhere to the educational philosophy of ‘student-oriented, teaching-centred, undergraduate-focused’ and the work ideology of ‘quality as the core, teaching as the centre, students as the base, teachers as the principal’ to promote the high-quality development of our undertakings. We will also fully capitalize on this historic opportunity by proactively aligning with the national strategy of promoting the high-quality development of vocational education and with Lingang’s regional initiative of becoming a ‘Global Hub of Power’, cultivate more high-quality technical and skilled talents, and accelerate the transformation to an industry-education integration university, and strive to build our University into a first-class private university in China with more unique features and international standing and a long-distance runner for the high-quality development of higher education in China.”
+About Shanghai Gench Education Group Limited
+Gench Education (Stock Code: 1525.HK) is a higher vocational education group which provides undergraduate education and junior college education, focusing on high-quality schooling for the provision of excellent education for students. The Group operates Shanghai Jian Qiao University, being the domestic leading private university, at Lingang New Area of China (Shanghai) Pilot Free Trade Zone. As measured by the number of full-time students enrolled in the 2025/26 school year, the University is the largest private university in Shanghai and is also a leading private university in the entire Yangtze River Delta. According to CUAA.net , the University ranked third among all category I private universities in China for five consecutive years and first among private universities in the Yangtze River Delta for seven consecutive years. Over 26 years of operation, the schooling quality of the University ranked in the forefront of peer universities, which has accumulated a solid brand reputation. Since 2004, the University has been consecutively awarded “Shanghai Civilized Unit” over 18 years. The University has won numerous honorary titles such as “National Model Unit of Civilization ”, “Shanghai Garden Unit”, “Shanghai Safe and Civilized Campus”, etc. The University has also been granted reputable title of “Lei Feng Spirit College Demonstration Education Base” among the first batch of universities in the PRC in April 2024, and was awarded the “Contribution Award for Promoting Lei Feng Spirit in the New Era ” in September 2024. In February and March 2025, the University was successively recognized as an “Outstanding Unit in Information Disclosure Work among Shanghai Higher Education Institutions for 2023-2024” and an “Outstanding Unit in Petition Work within the Shanghai Education System for 2024”.
+This press release is issued by Porda Havas International Finance Communications Group on behalf of Shanghai Gench Education Group Limited. For further information, please contact:
+Porda Havas International Finance Communications Group
+E-mail: gench.hk@pordahavas.com
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="str">
-        <v>VoicePing releases VoicePing 3.0 for enterprise multilingual communication</v>
+        <v>RAEK Invests in Silicon Prairie Holdings, Deepening Long-Standing Technology ...</v>
       </c>
       <c r="B198" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C198" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D198" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E198" t="str">
-        <v>https://www.prnewswire.com/news-releases/voiceping-releases-voiceping-3-0-for-enterprise-multilingual-communication-302823495.html</v>
+        <v>https://pr-inside.com/raek-invests-in-silicon-prairie-holdings-deepening-long-standing-technology-r5217860.htm</v>
       </c>
       <c r="F198" t="str">
-        <v>The latest version brings together real-time translation, AI meeting minutes, voice output, terminology dictionaries, MCP/API access, QR-based event translation, file transcription, subtitles, AI dubbing, virtual office collaboration, enterprise administration, and new VoicePing ASR and...</v>
+        <v>(PR-inside.com) RAEK technology is deployed across Silicon Prairie's funding platform ecosystem and serves as a critical intelligence layer within CrowdBuilder.Works PHOENIX, AZ / ACCESS Newswire / August 31, 2026 / RAEK, the company building the data ownership layer for the AI economy, today announced that it has committed capital to Silicon Prairie Holdings, Inc. through the company's Regulation Crowdfunding offering. The investment builds on a long-standing technology and commercial relationship between the companies and reflects RAEK's confidence in Silicon Prairie's team, technology, and vision for modernizing private capital formation. Silicon Prairie has developed an integrated capital technology ecosystem spanning online capital formation, broker-dealer services, ..</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="str">
-        <v>Mentient Launches Brand Monitoring for the AI Era, Scanning Reddit and Forums Where Reputations Are Now Decided</v>
+        <v>RAEK Invests in Silicon Prairie Holdings, Deepening Long-Standing Technology Partnership</v>
       </c>
       <c r="B199" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C199" t="str">
-        <v>PressReleaseNews</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D199" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E199" t="str">
-        <v>https://pressreleasenews.org/pressroom/mentient-launches-brand-monitoring-for-the-ai-era-scanning-reddit-and-forums-where-reputations-are-now-decided</v>
+        <v>https://www.newswire.com/news/raek-invests-in-silicon-prairie-holdings-deepening-long-standing-technology</v>
       </c>
       <c r="F199" t="str">
-        <v xml:space="preserve">Mentient, a new brand monitoring platform, launches to help companies track mentions on Reddit, forums, and other sources that influence AI-generated vendor recommendations. Unlike legacy tools, Mentient uses AI to read mentions in context and assess sentiment, topic, and urgency. </v>
+        <v>RAEK technology is deployed across Silicon Prairie's funding platform ecosystem and serves as a critical intelligence layer within CrowdBuilder.Works</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="str">
-        <v>FACTOR X Emerges from Stealth with Novel RNA - based Technology to Transform the Global Beauty Industry</v>
+        <v>VMware Cloud Foundation Brings Leading AI Models to the Private AI Cloud</v>
       </c>
       <c r="B200" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C200" t="str">
-        <v>PRWeb</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D200" t="str">
-        <v>SaaS</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E200" t="str">
-        <v>https://www.prweb.com/releases/factor-x-emerges-from-stealth-with-novel-rna---based-technology-to-transform-the-global-beauty-industry-302823448.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353359/19933/en/vmware-cloud-foundation-brings-leading-ai-models-to-the-private-ai-cloud.html</v>
       </c>
       <c r="F200" t="str">
-        <v>FACTOR X is a newly launched longevity-focused beauty technology company developing a breakthrough cellular delivery platform designed to transform the anti-aging skincare industry. Founded by entrepreneur and model Bar Refaeli, longevity physician Dr. Inbal Gat, Harvard-trained scientist...</v>
+        <v>Nemotron 3, Gemma 4, cotomi, Qwen3.7-Max, and GLM-5.2 Validated to Run on VMware Cloud Foundation Nemotron 3, Gemma 4, cotomi, Qwen3.7-Max, and GLM-5.2 Validated to Run on VMware Cloud Foundation</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="str">
-        <v>June 2026 Quarterly Results Conference Call</v>
+        <v>Dito Joins the Wiz Partner Alliance to Accelerate Secure Innovation Across Multi-Cloud Environments</v>
       </c>
       <c r="B201" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C201" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D201" t="str">
-        <v>SaaS, Energy</v>
+        <v>SaaS</v>
       </c>
       <c r="E201" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/13/3325875/0/en/June-2026-Quarterly-Results-Conference-Call.html</v>
+        <v>https://www.prweb.com/releases/dito-joins-the-wiz-partner-alliance-to-accelerate-secure-innovation-across-multi-cloud-environments-302864649.html</v>
       </c>
       <c r="F201" t="str">
-        <v>PERTH, Australia , July 12, 2026 (GLOBE NEWSWIRE) -- Paladin Energy Ltd (ASX:PDN, TSX:PDN, OTCQX:PALAF) (“ Paladin ” or the “ Company ”) advises that it will release its quarterly results for the period ended 30 June 2026 on the ASX platform on Wednesday, 22 July 2026. The announcement will also be available on the SEDAR+ platform.</v>
+        <v>Dito collaborates with Wiz, now part of Google Cloud, to protect everything customers build and run. RESTON, Va., Aug. 31, 2026 /PRNewswire-PRWeb/ -- Dito, a Premier Google Cloud Co-Sell, Services, and Technology Partner and enterprise security integrator, today announced it has joined...</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="str">
-        <v>Deepening Collaboration in AI-Powered R&amp;amp;D Acceleration: Insilico Medicine and CMS announce additional collaborations in CNS diseases</v>
+        <v>tZERO and ICE Agree to Collaborate on Infrastructure for Public Tokenized Securities Markets, Including Licensing tZERO's Blockchain Patent Portfolio</v>
       </c>
       <c r="B202" t="str">
-        <v>2026-07-13</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C202" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D202" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Finance, Crypto, SaaS</v>
       </c>
       <c r="E202" t="str">
-        <v>https://www.prnewswire.com/news-releases/deepening-collaboration-in-ai-powered-rd-acceleration-insilico-medicine-and-cms-announce-additional-collaborations-in-cns-diseases-302823160.html</v>
+        <v>https://www.newmediawire.com/news/tzero-and-ice-agree-to-collaborate-on-infrastructure-for-public-tokenized-securities-markets-including-licensing-tzero-s-blockchain-patent-portfolio-7089064</v>
       </c>
       <c r="F202" t="str">
-        <v>SHANGHAI, July 12, 2026 /PRNewswire/ -- Insilico Medicine ("Insilico", 03696.HK), a clinical-stage biotechnology company driven by generative artificial intelligence (AI), and China Medical System Holdings Limited ("CMS", 867.HK/8A8.SG), an open-platform innovative company linking...</v>
+        <v>NEW YORK, NY - August 31, 2026 ( NEWMEDIAWIRE ) - tZERO Group, Inc. (“tZERO”), a leader in blockchain-powered financial infrastructure, and Intercontinental Exchange, Inc. (NYSE: ICE), one of the world's leading providers of financial market technology and data powering global capital markets, today announced a set of agreements to support tokenized securities markets. The firms agreed a Memorandum of Understanding (the “MOU”) regarding tZERO’s role as a premier design partner in developing digital transfer agent and broker-dealer infrastructure intended to support on-chain settlement of tokenized securities transactions on ICE’s upcoming NYSE-affiliated tokenized securities platform (the Digital Trading Platform). ICE has also agreed to make an investment in tZERO’s latest financing round</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="str">
-        <v>Conversation with CHAI AI: $100M ARR, App Store Review, and what motivates AI research</v>
+        <v>From HACCP to Halal: Smobler Takes Vertical AI Food Compliance Push to LEAP 2026</v>
       </c>
       <c r="B203" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C203" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D203" t="str">
         <v>AI, SaaS</v>
       </c>
       <c r="E203" t="str">
-        <v>https://www.prunderground.com/conversation-with-chai-ai-100m-arr-app-store-review-and-what-motivates-ai-research/00388437/</v>
+        <v>https://www.prnewswire.com/news-releases/from-haccp-to-halal-smobler-takes-vertical-ai-food-compliance-push-to-leap-2026-302864963.html</v>
       </c>
       <c r="F203" t="str">
-        <v>CHAI is currently in the Apple App Store Review Process - founder and CEO William Beauchamp has stated he believes their latest version of the app to be the safest version they have ever released yet, with significant and meaningful improvements to safety. Millions of people enjoy CHAI every day and have used the platform... Read more » The post Conversation with CHAI AI: $100M ARR, App Store Review, and what motivates AI research first appeared on</v>
+        <v>Singapore technology company in Riyadh to explore extending Robin AI's food-compliance capabilities across ASEAN and MENA SINGAPORE and RIYADH, Saudi Arabia, Aug. 31, 2026 /PRNewswire/ -- Singapore-founded technology company Smobler is exploring the expansion of Robin AI, a platform...</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="str">
-        <v>UK startup launches RentDocs.co.uk to help landlords adapt to the Renters’ Rights Act</v>
+        <v>Rep Data Launches Research Desk MCP Server to Connect Research Workflows with AI Tools</v>
       </c>
       <c r="B204" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C204" t="str">
-        <v>Pressat</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D204" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E204" t="str">
-        <v>https://pressat.co.uk/releases/uk-startup-launches-rentdocscouk-to-help-landlords-adapt-to-the-renters-rights-act-d830d1af05aa8c35bb998748e40696c1/</v>
+        <v>https://www.prnewswire.com/news-releases/rep-data-launches-research-desk-mcp-server-to-connect-research-workflows-with-ai-tools-302864904.html</v>
       </c>
       <c r="F204" t="str">
-        <v>Sunday 12 July, 2026 RentDocs.co.uk launches an all-in-one platform designed to help UK landlords manage compliance, tenancy documents and rental administration in one secure place. London, United Kingdom – 12.07.2026 As the UK’s rental sector prepares for significant legislative changes under the Renters’ Rights Act, a new British software platform aims to simplify compliance for landlords of every size. RentDocs.co.uk has officially launched as an all-in-one property management platform built specifically for UK landlords. The software combines document management, legally compliant tenancy agreement generation, compliance tracking, rent reminders and tenant document delivery into a single cloud-based system. The platform has been developed in response to increasing legal obligations pla</v>
+        <v>New LLM-agnostic capability connects Research Desk with AI tools including Claude and ChatGPT, giving researchers and developers new ways to work with the platform NEW ORLEANS, Aug. 31, 2026 /PRNewswire/ -- Rep Data, the data quality leader for the market research industry, has launched...</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="str">
-        <v>Fraoula.co AI Expands Enterprise AI Solutions to Help Global Organizations Accelerate Secure Digital Transformation</v>
+        <v>FCP PROVIDES $22 MILLION PREFERRED EQUITY FOR 305-UNIT MULTIFAMILY DEVELOPMENT IN FALLS CHURCH, VA</v>
       </c>
       <c r="B205" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C205" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D205" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E205" t="str">
-        <v>https://www.pr.com/press-release/973307</v>
+        <v>https://www.prnewswire.com/news-releases/fcp-provides-22-million-preferred-equity-for-305-unit-multifamily-development-in-falls-church-va-302864957.html</v>
       </c>
       <c r="F205" t="str">
-        <v>Fraoula.co AI, a global enterprise AI and data analytics company, today announced the expansion of its enterprise artificial intelligence solutions designed to help organizations accelerate digital transformation through secure AI adoption, intelligent automation, cloud modernization, and data-driven decision-making. As enterprises increasingly adopt AI technologies, many organizations face challenges related to [PR.com]</v>
+        <v>Transit-Adjacent Mid-Rise Apartments Part of Master Planned Mixed-Use Community CHEVY CHASE, Md., Aug. 31, 2026 /PRNewswire/ -- FCP® announces a $22 million preferred equity investment through its Structured Investments platform to support the development of a 305-unit, seven-story...</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="str">
-        <v>Catalayax Releases "Lost Voices" — International Single from Oslo Spotlight Artist</v>
+        <v>AIM ImmunoTech Secures Broad U.S. Patent for Rintatolimod (Ampligen®) Used in Combination with Pembrolizumab (Keytruda®), Expanding Oncology IP Protection for Ampligen Through 2039</v>
       </c>
       <c r="B206" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C206" t="str">
-        <v>PR.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D206" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E206" t="str">
-        <v>https://www.pr.com/press-release/973235</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353320/29489/en/aim-immunotech-secures-broad-u-s-patent-for-rintatolimod-ampligen-used-in-combination-with-pembrolizumab-keytruda-expanding-oncology-ip-protection-for-ampligen-through-2039.html</v>
       </c>
       <c r="F206" t="str">
-        <v>Norwegian independent artist Catalayax (Pilar Cortes Catalaya Skovly) releases “Lost Voices,” a cinematic indie‑electronic single about reclaiming voice and resilience. With UK representation and a cross‑platform campaign linking the single to the artist’s book and interviews, the release is already gaining international attention. [PR.com]</v>
+        <v>Patent covers synergistic use of Ampligen with pembrolizumab across cancer indications, including pancreatic, ovarian, colorectal, breast, lung and other cancers, reinforcing the potential breadth and long-term value of AIM’s oncology platform Patent covers synergistic use of Ampligen with pembrolizumab across cancer indications, including pancreatic, ovarian, colorectal, breast, lung and other cancers, reinforcing the potential breadth and long-term value of AIM’s oncology platform</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="str">
-        <v>RE.DOCTOR Launches Mobile-First Home Health Care Agency Software to Streamline Workflows and Introduce Contactless Vital Monitoring</v>
+        <v>Medical Care Technologies Inc. (OTCID:MDCE) Melanoma Scan Beta Seeks ...</v>
       </c>
       <c r="B207" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C207" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D207" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E207" t="str">
-        <v>https://www.pr.com/press-release/969323</v>
+        <v>https://pr-inside.com/medical-care-technologies-inc-otcid-mdce-melanoma-scan-beta-seeks-r5217851.htm</v>
       </c>
       <c r="F207" t="str">
-        <v>Next-generation cloud platform cuts administrative burdens for mobile clinical workforces while embedding seamless, secure data collection tools at the patient bedside. [PR.com]</v>
+        <v>(PR-inside.com) Company Advances Beyond Public Cancer Imaging Datasets With First Real-World User-Submitted Testing Phase MESA, AZ / ACCESS Newswire / August 31, 2026 / Medical Care Technologies Inc. (OTCID:MDCE) today announced that its MDCE Melanoma Scan Beta platform is seeking its first set of volunteers for human-submitted dataset testing - a significant step beyond the Company's prior work training and evaluating models solely on established public cancer imaging datasets. Until now, development of MDCE Melanoma Scan Beta has centered on structured internal testing and AI model optimization using gold-standard public dermatology resources, including HAM10000, ISIC Archive collections, and TCIA melanoma cohorts. The move ..</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="str">
-        <v>Evaxion presents new preclinical data for cytomegalovirus vaccine program EVX-V1</v>
+        <v>Change Agents Completes Phase 2 of its Catch-Up Agentic AI Video Studio Platform; Development led by Caylent with Funding from Amazon Web Services Grant</v>
       </c>
       <c r="B208" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C208" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D208" t="str">
-        <v>Finance, AI, SaaS, Healthcare</v>
+        <v>Finance, AI, SaaS, Retail, Media</v>
       </c>
       <c r="E208" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/12/3325846/0/en/Evaxion-presents-new-preclinical-data-for-cytomegalovirus-vaccine-program-EVX-V1.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353316/0/en/change-agents-completes-phase-2-of-its-catch-up-agentic-ai-video-studio-platform-development-led-by-caylent-with-funding-from-amazon-web-services-grant.html</v>
       </c>
       <c r="F208" t="str">
-        <v>COPENHAGEN, Denmark, July 12, 2026 - Evaxion A/S (NASDAQ: EVAX) (“Evaxion”), a clinical-stage TechBio company developing novel vaccines with its pioneering AI-Immunology™ platform, presents new data further supporting the multi-component concept of its cytomegalovirus (CMV) vaccine program EVX-V1.</v>
+        <v>The agentic AI video platform is designed to autonomously create and distribute short-form videos at scale for podcasters and social media influencers The agentic AI video platform is designed to autonomously create and distribute short-form videos at scale for podcasters and social media influencers</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="str">
-        <v>$MSFT Legal News: Microsoft Investors Notified of Filed Securities ...</v>
+        <v>OneMedNet’s iRWD Platform Enables Rapid Feasibility-to-Delivery for Leading AI-Driven Drug Development Company</v>
       </c>
       <c r="B209" t="str">
-        <v>2026-07-12</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C209" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D209" t="str">
         <v>Finance, AI, SaaS</v>
       </c>
       <c r="E209" t="str">
-        <v>https://pr-inside.com/msft-legal-news-microsoft-investors-notified-of-filed-securities-r5200110.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353309/0/en/onemednet-s-irwd-platform-enables-rapid-feasibility-to-delivery-for-leading-ai-driven-drug-development-company.html</v>
       </c>
       <c r="F209" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 12, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Microsoft Corporation (NASDAQ:MSFT) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Microsoft, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/microsoft-class-action-lawsuit. Key Details of the Microsoft ($MSFT) Class Action: Lead Plaintiff Deadline: August 11, 2026 Alleged Misconduct: Securities fraud alleging that Microsoft misled investors regarding its Azure cloud computing platform and AI chatbot Copilot Stock Drop: ..</v>
+        <v>OneMedNet’s iRWD Platform Enables Rapid Feasibility-to-Delivery for Leading AI-Driven Drug Development Company</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="str">
-        <v>Blackgrove Global Risk Launches Intelligence Platform Treating UAP ...</v>
+        <v>Chloe Kim Teams Up with Qelbree®, the #1 Prescribed Branded Non-Stimulant ADHD Treatment*, to Help Empower People Navigating ADHD</v>
       </c>
       <c r="B210" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C210" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D210" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E210" t="str">
-        <v>https://pr-inside.com/blackgrove-global-risk-launches-intelligence-platform-treating-uap-r5200003.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353291/19871/en/chloe-kim-teams-up-with-qelbree-the-1-prescribed-branded-non-stimulant-adhd-treatment-to-help-empower-people-navigating-adhd.html</v>
       </c>
       <c r="F210" t="str">
-        <v>(PR-inside.com) New platform publishes primary-source analysis of UAP-related legislation, classification costs, and federal disclosure activity as government releases accelerate. BOSTON, MA / ACCESS Newswire / July 11, 2026 / Blackgrove Global Risk today announced the full launch of its intelligence platform at blackgroveglobalrisk.com, delivering primary-source analysis of unidentified anomalous phenomena (UAP) as an institutional and capital risk variable. The platform focuses on measurable consequences - classification cost structures, custody arrangements, legislative outcomes, liability exposure, and insurance gaps - that exist independent of origin questions. In conjunction with the launch, Blackgrove published an executive briefing, "Phenomenomics: The Economy of UFO Secrecy," whic</v>
+        <v>ROCKVILLE, Md., Aug. 31, 2026 (GLOBE NEWSWIRE) -- Professional snowboarder, Chloe Kim, is partnering with Supernus Pharmaceuticals as a compensated ambassador to discuss her journey with attention-deficit/hyperactivity disorder (ADHD) and her treatment plan with Qelbree (viloxazine extended-release capsules), a once-daily, non-stimulant medication for patients 6 years and older. Designed for flexible once-a-day routine integration, Qelbree offers 24-hour medication exposure, no evidence of abuse potential, and versatile administration options, including the ability to be sprinkled and taken at any time of day (either morning or night). Through this partnership, Chloe Kim will open up about her own diagnosis to challenge misconceptions about ADHD. By sharing her lived experience, she will e</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="str">
-        <v>New to The Street Show #761 to Broadcast Across Bloomberg U.S., Latin ...</v>
+        <v>NVIDIA and MediaTek Deepen Long-Standing Partnership to Build AI Edge to Cloud Computing Platforms</v>
       </c>
       <c r="B211" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C211" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-nvidia</v>
       </c>
       <c r="D211" t="str">
-        <v>Finance, AI, SaaS, Healthcare</v>
+        <v>AI, SaaS, Automotive</v>
       </c>
       <c r="E211" t="str">
-        <v>https://pr-inside.com/new-to-the-street-show-761-to-broadcast-across-bloomberg-u-s-latin-r5200002.htm</v>
+        <v>https://nvidianews.nvidia.com/news/nvidia-and-mediatek-deepen-long-standing-partnership-to-build-ai-edge-to-cloud-computing-platforms</v>
       </c>
       <c r="F211" t="str">
-        <v>(PR-inside.com) The show broadcasts at 6:30 PM ET as sponsored programming, with television commercials featuring Big Sky Industrial, Envoy Medical, FreeCast and Datavault AI NEW YORK CITY, NY / ACCESS Newswire / July 11, 2026 / New to The Street announces the upcoming broadcast of Show #761, airing at 6:30 PM ET as sponsored programming across Bloomberg Television in the United States, Latin America and the Middle East and North Africa (MENA). The program features executive interviews and corporate updates from: Sagtec Global Limited (NASDAQ:SAGT) Virtuix Holdings Inc. (NASDAQ:VTIX) Lantern Pharma Inc. (NASDAQ:LTRN) YY Group Holding Limited (NASDAQ:YYGH) Show #761 gives business leaders an international platform to discuss ..</v>
+        <v>NVIDIA and MediaTek today announced a deepening of their longstanding collaboration to build the next generations of AI computing platforms — spanning AI infrastructure, local AI computing and automotive.</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="str">
-        <v>$MSFT Lawsuit Reminder: The August 11 Deadline in Microsoft Securities ...</v>
+        <v>Wholechain and iFoodDS Integrate to Simplify Compliance with FDA's Food Traceability Rule</v>
       </c>
       <c r="B212" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C212" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D212" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E212" t="str">
-        <v>https://pr-inside.com/msft-lawsuit-reminder-the-august-11-deadline-in-microsoft-securities-r5199972.htm</v>
+        <v>https://www.prweb.com/releases/wholechain-and-ifoodds-integrate-to-simplify-compliance-with-fdas-food-traceability-rule-302864652.html</v>
       </c>
       <c r="F212" t="str">
-        <v>(PR-inside.com) A securities fraud class action lawsuit has been filed on behalf of Microsoft investors after its stock plummeted 10% because Microsoft allegedly misled investors regarding its AI chatbot Copilot and cloud computing platform Azure. NEW YORK CITY, NY / ACCESS Newswire / July 11, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Microsoft Corporation (NASDAQ:MSFT) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Microsoft, you are encouraged to obtain additional information ..</v>
+        <v>Wholechain and iFoodDS have completed a software integration enabling seafood suppliers using Wholechain to seamlessly share critical data across the iFoodDS Trace Exchange™ network to streamline compliance with the FDA's FSMA 204 rule. BLOOMFIELD HILLS, Mich. and SEATTLE, Aug. 31, 2026...</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="str">
-        <v>Battery X Metals Presents Positive Preliminary Lithium-Ion Battery ...</v>
+        <v>SV Number Runs SMS Verification Numbers on Real Mobile Carriers, Not App Numbers</v>
       </c>
       <c r="B213" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C213" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D213" t="str">
-        <v>SaaS, Real Estate, Energy, Automotive</v>
+        <v>SaaS</v>
       </c>
       <c r="E213" t="str">
-        <v>https://pr-inside.com/battery-x-metals-presents-positive-preliminary-lithium-ion-battery-r5199944.htm</v>
+        <v>https://www.pr.com/press-release/976603</v>
       </c>
       <c r="F213" t="str">
-        <v>(PR-inside.com) News Release Highlights: Battery X Metals' patent-pending lithium-ion battery rebalancing platform has demonstrated positive preliminary estimated driving range improvements of up to approximately 255 kilometres across real-world electric vehicle performance trials, supporting meaningful battery capacity recovery, advanced diagnostics, sustained performance recovery, and validation across multiple commercial and passenger EV platforms. The Company has strengthened its intellectual property portfolio through the completion of its International Patent Cooperation Treaty (PCT) patent application, preserving priority rights while establishing a pathway to pursue patent protection in more than 150 countries. Concurrently, Battery X Metals has completed or is actively advancing c</v>
+        <v>SV Number rents temporary phone numbers for SMS verification. The numbers come from mobile carriers the company has contracts with, not from an app, so services that reject app numbers accept them more often. A rental runs 20 minutes and starts at $0.10, and the money returns to the balance when no code arrives. The catalog lists WhatsApp, Telegram, Google and about 500 other apps, and the API answers up to 150 requests [PR.com]</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="str">
-        <v>Battery X Metals Presents Positive Preliminary Lithium-Ion Battery Rebalancing Trial Results Demonstrating Significant Estimated Driving Range Improvements and Accelerated Commercialization Progress of its Patent-Pending Lithium-Ion Battery Rebalancing Technology Platform</v>
+        <v>New IDC Business Value White Paper: SAP Integration Suite Customers Achieve 368% ROI and Eight-Month Payback</v>
       </c>
       <c r="B214" t="str">
-        <v>2026-07-11</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C214" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-sap</v>
       </c>
       <c r="D214" t="str">
-        <v>SaaS, Real Estate, Energy, Automotive</v>
+        <v>SaaS</v>
       </c>
       <c r="E214" t="str">
-        <v>https://www.newswire.com/news/battery-x-metals-presents-positive-preliminary-lithium-ion-battery-rebalancing</v>
+        <v>https://news.sap.com/2026/08/idc-sap-integration-suite-roi-and-8-month-payback/</v>
       </c>
       <c r="F214" t="str">
-        <v>News Release Highlights: Battery X Metals' patent-pending lithium-ion battery rebalancing platform has demonstrated positive preliminary estimated driving range improvements of up to approximately 255 kilometres across real-world electric vehicle performance trials, supporting meaningful battery capacity recovery, advanced diagnostics, sustained performance recovery, and validation across multiple commercial and passenger EV platforms. The Company has strengthened its intellectual property portfolio through the completion of its International Patent Cooperation Treaty (PCT) patent application, preserving priority rights while establishing a pathway to pursue patent protection in more than 150 countries. Concurrently, Battery X Metals has completed or is actively advancing compatibility dev</v>
+        <v>There is measurable impact across the full breadth of what integration touches in a modern enterprise.</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="str">
-        <v>Market Equities Launches Quote Daddy -- Every Quote That Matters, in One Clean Dashboard</v>
+        <v>Coming soon: InHand Networks Previews the IR602 5G RedCap Industrial ...</v>
       </c>
       <c r="B215" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C215" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D215" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>SaaS</v>
       </c>
       <c r="E215" t="str">
-        <v>https://www.prnewswire.com/news-releases/market-equities-launches-quote-daddy--every-quote-that-matters-in-one-clean-dashboard-302823115.html</v>
+        <v>https://pr-inside.com/coming-soon-inhand-networks-previews-the-ir602-5g-redcap-industrial-r5217841.htm</v>
       </c>
       <c r="F215" t="str">
-        <v>Issued on behalf of Quote Daddy A free, ad-light stock-tracking platform spanning U.S. and Canadian markets launches across desktop and mobile — no paywalls, no credit card. NEW YORK, July 10, 2026 /PRNewswire/ -- USA News Group Retail investors juggling brokerage apps, charting tools and...</v>
+        <v>(PR-inside.com) Compact industrial router combines 5G RedCap, dual-band Wi-Fi 6, 2.5GbE, multi-WAN link management and DeviceLive cloud operations CHANTILLY, VA / ACCESS Newswire / August 31, 2026 / InHand Networks today previewed the IR602, a compact 5G RedCap industrial router designed for medium-data-rate IoT applications across distributed sites. The IR602 brings 5G cellular connectivity, dual-band Wi-Fi 6 and wired Ethernet into one industrial platform, with link management, VPN support and remote operations through DeviceLive. The IR602 is coming soon to the U.S. market. Commercial availability is planned following completion of applicable U.S. certification and approval processes. InHand Networks will announce final timing, certified ..</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="str">
-        <v>Process Automation Market to Reach USD 154.92 Billion by 2031 as AI-Enabled Control Systems and Cloud-Based Operations Gain Wider Adoption</v>
+        <v>HD Trailers Launches First-of-Its-Kind Online Marketplace for Heavy-Haul ...</v>
       </c>
       <c r="B216" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C216" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D216" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E216" t="str">
-        <v>https://www.getnews.info/story/2026/07/10/process-automation-market-to-reach-usd-15492-billion-by-2031-as-aienabled-control-systems-and-cloudbased-operations-gain-wider-adoption/?source=barchart</v>
+        <v>https://pr-inside.com/hd-trailers-launches-first-of-its-kind-online-marketplace-for-heavy-haul-r5217840.htm</v>
       </c>
       <c r="F216" t="str">
-        <v/>
+        <v>(PR-inside.com) New online digital marketplace brings live inventory, financing, trade-ins and online reservations into one buying experience, with full end-to-end purchasing planned for Phase Two. WEST PALM BEACH, FL / ACCESS Newswire / August 31, 2026 / HD Trailers, one of the largest independent dealers of heavy-haul trailers in North America, has announced the launch of a new digital marketplace designed specifically for commercial heavy-haul equipment buyers. The platform gives fleet operators, contractors, equipment movers and other commercial buyers a faster, more transparent way to browse live inventory, evaluate equipment, explore financing, submit trade information and reserve trailers online with a deposit. The ..</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="str">
-        <v>GuideAI Health Announces Marketing and Communications Programs</v>
+        <v>Coming soon: InHand Networks Previews the IR602 5G RedCap Industrial Router for the U.S. Market</v>
       </c>
       <c r="B217" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C217" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D217" t="str">
-        <v>Finance, AI, SaaS, Healthcare</v>
+        <v>SaaS</v>
       </c>
       <c r="E217" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/10/3325766/0/en/GuideAI-Health-Announces-Marketing-and-Communications-Programs.html</v>
+        <v>https://www.newswire.com/news/coming-soon-inhand-networks-previews-the-ir602-5g-redcap-industrial-router-for</v>
       </c>
       <c r="F217" t="str">
-        <v>BOSTON, July 10, 2026 (GLOBE NEWSWIRE) -- GuideAI Health Corp. (Cboe CA: GDAI ) (" GuideAI " or the " Company ") is pleased to announce that it has engaged Upswitch Media Corp. ("Upswitch") and BTV-Business Television ("BTV") — to execute a coordinated marketing, communications and investor-awareness program (the "Program"). The Program is designed to raise awareness of the Company and its artificial intelligence (AI) platform for the detection and characterization of vascular disease among the news, investment and healthcare communities.</v>
+        <v>Compact industrial router combines 5G RedCap, dual-band Wi-Fi 6, 2.5GbE, multi-WAN link management and DeviceLive cloud operations</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="str">
-        <v>New Analysis Shows Canadian Businesses Accelerating Adoption of Cloud Accounting</v>
+        <v>Elite365 Family of Brands Announces Launch of Navigator Workforce Solutions MSP</v>
       </c>
       <c r="B218" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C218" t="str">
-        <v>GetNews</v>
+        <v>PRWeb</v>
       </c>
       <c r="D218" t="str">
         <v>SaaS</v>
       </c>
       <c r="E218" t="str">
-        <v>https://www.getnews.info/story/2026/07/10/new-analysis-shows-canadian-businesses-accelerating-adoption-of-cloud-accounting/?source=barchart</v>
+        <v>https://www.prweb.com/releases/elite365-family-of-brands-announces-launch-of-navigator-workforce-solutions-msp-302860239.html</v>
       </c>
       <c r="F218" t="str">
-        <v/>
+        <v>Elite365 Navigator allows healthcare clients in mid-size and smaller regional markets to easily manage their contingent workforce activity in one easy-to-use platform. IRVING, Texas and TAMPA, Fla., Aug. 31, 2026 /PRNewswire-PRWeb/ -- Elite365 Family of Brands ("Elite365"), a leading...</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="str">
-        <v>Korro Bio Reports Inducement Grants Under Nasdaq Listing Rule 5635(c)(4)</v>
+        <v>rhino.ai Launches rhino Agentic Mainframe Modernization on AWS, Giving Enterprises a Complete Blueprint to Modernize Beyond the Mainframe</v>
       </c>
       <c r="B219" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C219" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D219" t="str">
-        <v>Finance, SaaS</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E219" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/10/3325743/0/en/Korro-Bio-Reports-Inducement-Grants-Under-Nasdaq-Listing-Rule-5635-c-4.html</v>
+        <v>https://www.newsfilecorp.com/release/311855/rhino.ai-Launches-rhino-Agentic-Mainframe-Modernization-on-AWS-Giving-Enterprises-a-Complete-Blueprint-to-Modernize-Beyond-the-Mainframe</v>
       </c>
       <c r="F219" t="str">
-        <v>CAMBRIDGE, Mass., July 10, 2026 (GLOBE NEWSWIRE) -- Korro Bio, Inc. (Korro) (Nasdaq: KRRO) a biopharmaceutical company leveraging a novel oligonucleotide promoted editing of RNA (OPERA ® ) platform to develop a new class of genetic medicines for rare and highly prevalent diseases, today announced the grant of non-statutory stock options to seven newly hired employees.</v>
+        <v>Washington, D.C.--(Newsfile Corp. - August 31, 2026) - rhino.ai today launched rhino Agentic Mainframe Modernization, a platform that maps the business logic running across the mainframe and every system connected to it. It turns that sprawling estate into one governed model for enterprises modernizing on Amazon Web Services (AWS). Human teams and AI agents build from the same trusted map.The problem: the mainframe is only half the pictureEnterprises have spent years modernizing COBOL. The...</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="str">
-        <v>MDWerks Appoints Jeff Hopmayer to Board of Directors as Molecular Targeting Technology Platform Expands Across Industrial Markets</v>
+        <v>SimpliGov Introduces "Built to Run," a New Brand, Website, and Campaign for Government Operations</v>
       </c>
       <c r="B220" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C220" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D220" t="str">
-        <v>SaaS, Energy</v>
+        <v>SaaS</v>
       </c>
       <c r="E220" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/10/3325738/0/en/MDWerks-Appoints-Jeff-Hopmayer-to-Board-of-Directors-as-Molecular-Targeting-Technology-Platform-Expands-Across-Industrial-Markets.html</v>
+        <v>https://www.newswire.com/news/simpligov-introduces-built-to-run-a-new-brand-website-and-campaign-for</v>
       </c>
       <c r="F220" t="str">
-        <v>GREEN COVE SPRINGS, Fla., July 10, 2026 (GLOBE NEWSWIRE) -- MDWerks, Inc. (OTCQB: MDWK), a molecular targeting technology company commercializing proprietary energy-wave platforms that selectively influence target molecules to improve industrial processes, today announced the appointment of Jeff Hopmayer to its Board of Directors.</v>
+        <v>A new narrative and platform positioning for how government programs run, not just what software they use</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="str">
-        <v>Wrap Technologies (WRAP) Highlights Strategic Transformation in Letter to Stockholders</v>
+        <v>Sofwave Announces Publication of Data from Randomized Controlled Study of its Pure Impact™ VIP Platform Utilizing PlyoPulse™ EMS Technology in Aesthetic Surgery Journal</v>
       </c>
       <c r="B221" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C221" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D221" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E221" t="str">
-        <v>https://www.newmediawire.com/news/wrap-technologies-wrap-highlights-strategic-transformation-in-letter-to-stockholders-7087636</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353239/0/en/sofwave-announces-publication-of-data-from-randomized-controlled-study-of-its-pure-impact-vip-platform-utilizing-plyopulse-ems-technology-in-aesthetic-surgery-journal.html</v>
       </c>
       <c r="F221" t="str">
-        <v>LOS ANGELES, CA - July 10, 2026 ( NEWMEDIAWIRE ) - Wrap Technologies (NASDAQ: WRAP) issued a letter to stockholders outlining its strategy to evolve from a single-product company into an integrated public safety technology platform focused on artificial intelligence, advanced sensing, autonomous decision support and measured, non-lethal response. The company said its WrapShield(TM) platform is designed to integrate threat detection, classification, decision support and proportionate response across applications including law enforcement, border security, critical infrastructure, transportation and defense support. Wrap said key milestones supporting its strategy include a favorable Bureau of Alcohol, Tobacco, Firearms and Explosives ruling classifying the BolaWrap(R) 150 as an instrument o</v>
+        <v>A prospective randomized controlled trial of an aesthetic EMS platform to assess objective functional performance reports improvements across four standardized tests A prospective randomized controlled trial of an aesthetic EMS platform to assess objective functional performance reports improvements across four standardized tests</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="str">
-        <v>$MSFT Stock Drop: Microsoft Stock Plummets 10% after Copilot Functionality ...</v>
+        <v>SWI se convierte en socio de NVIDIA Cloud (NCP)</v>
       </c>
       <c r="B222" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C222" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D222" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E222" t="str">
-        <v>https://pr-inside.com/msft-stock-drop-microsoft-stock-plummets-10-after-copilot-functionality-r5199872.htm</v>
+        <v>https://www.prnewswire.com/news-releases/swi-se-convierte-en-socio-de-nvidia-cloud-ncp-302864918.html</v>
       </c>
       <c r="F222" t="str">
-        <v>(PR-inside.com) A securities fraud class action lawsuit has been filed on behalf of Microsoft investors after its stock plummeted 10% because Microsoft allegedly misled investors regarding its AI chatbot Copilot and cloud computing platform Azure. NEW YORK CITY, NY / ACCESS Newswire / July 10, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Microsoft Corporation (NASDAQ:MSFT) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Microsoft, you are encouraged to obtain additional information ..</v>
+        <v>ÁMSTERDAM, 31 de agosto de 2026 /PRNewswire/ -- SWI Group (AMS: SWICH), una empresa de inversión con una capacidad de generación de energía de 3,6 gigavatios en Europa y Estados Unidos, ha anunciado que se ha convertido en miembro del programa NVIDIA Cloud Partner (NCP) como socio...</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="str">
-        <v>$GTM Stock Drop: ZoomInfo Stock Plummets 33% After AI Integration Issues ...</v>
+        <v>CrowdStrike Brings CLEAR's Verified Human Identity into the Falcon Platform</v>
       </c>
       <c r="B223" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C223" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D223" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E223" t="str">
-        <v>https://pr-inside.com/gtm-stock-drop-zoominfo-stock-plummets-33-after-ai-integration-issues-r5199869.htm</v>
+        <v>https://www.prnewswire.com/news-releases/crowdstrike-brings-clears-verified-human-identity-into-the-falcon-platform-302864476.html</v>
       </c>
       <c r="F223" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 10, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against ZoomInfo Technologies Inc. (NASDAQ:GTM) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in ZoomInfo, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/zoominfo-class-action-lawsuit. Key Details of the ZoomInfo ($GTM) Class Action: Lead Plaintiff Deadline: August 24, 2026 Alleged Misconduct: Securities fraud alleging that ZoomInfo misled investors regarding the impact of ZoomInfo's AI-integrated products on customer retention Stock .</v>
+        <v>Integration helps security teams distinguish trusted users from potential threats and act with greater confidence AUSTIN, Texas, NEW YORK and LAS VEGAS, August 31, 2026 /PRNewswire/ -- CrowdStrike (NASDAQ: CRWD) and CLEAR (NYSE: YOU) today announced a strategic partnership that integrates...</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="str">
-        <v>Agoda: China Leads Inbound Travel Interest Growth to Indonesia in H1 2026</v>
+        <v>New Noble Research Shows It Takes Four Offsite Mentions to Hold AI Visibility</v>
       </c>
       <c r="B224" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C224" t="str">
-        <v>WebWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D224" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E224" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357509</v>
+        <v>https://www.newsfilecorp.com/release/312128/New-Noble-Research-Shows-It-Takes-Four-Offsite-Mentions-to-Hold-AI-Visibility</v>
       </c>
       <c r="F224" t="str">
-        <v>Digital travel platform Agoda has released the latest insights on travel trends in Indonesia for the first half of 2026, revealing strong momentum for inbound travel interest from travelers across the Asia Pacific region. Based on accommodation searches made between January and June 2026 compared to 2025, Agoda reports that Malaysia and Singapore rank as Indonesia&amp;#39;s top two contributors to inbound travel interest, dethroning South Korea, which now ranks third. Australia follows in fourth p... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357509</v>
+        <v>San Francisco, California--(Newsfile Corp. - August 31, 2026) - Noble, an offsite platform that places brand mentions in the sources AI cites, has published new research identifying a threshold at which AI search visibility starts to hold instead of fading. The company describes the findings as a preliminary look at the pattern, based on live mentions tracked from January to May 2026.Only about a quarter of brands with one to three mentions kept their visibility gains through the study window....</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="str">
-        <v>NASA Volunteers Help Zooniverse Reach 1 Billion Classifications</v>
+        <v>Magaya Expands New Zealand Capabilities with PortConnect Integration</v>
       </c>
       <c r="B225" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C225" t="str">
-        <v>NASA</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D225" t="str">
         <v>SaaS</v>
       </c>
       <c r="E225" t="str">
-        <v>https://science.nasa.gov/get-involved/citizen-science/nasa-volunteers-help-zooniverse-reach-1-billion-classifications/</v>
+        <v>https://www.prnewswire.com/news-releases/magaya-expands-new-zealand-capabilities-with-portconnect-integration-302862430.html</v>
       </c>
       <c r="F225" t="str">
-        <v>The Zooniverse, a NASA grantee that runs the world’s largest platform for online people-powered research, has reached an extraordinary milestone: 1 billion classifications contributed by volunteers around the world. This milestone is a celebration of everyone who has marked a dip in a light curve, confirmed the presence of a moving object in a short […]</v>
+        <v>Integration will bring container tracking, vessel schedules, and port information directly into Magaya Supply Chain MIAMI, Aug. 31, 2026 /PRNewswire/ -- Magaya Corporation, the leading freight management platform for freight forwarders and customs brokers, today announced a new...</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="str">
-        <v>Greenland Mines (GRML) Secures Australian Patent for Klotho Gene Therapy Platform</v>
+        <v>Trucking Hub Launches DOTConsortium.com, a Nationwide DOT Drug and Alcohol Testing Platform for Trucking Companies and Owner-Operators</v>
       </c>
       <c r="B226" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C226" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D226" t="str">
-        <v>Finance, SaaS, Healthcare, Real Estate, Retail</v>
+        <v>SaaS</v>
       </c>
       <c r="E226" t="str">
-        <v>https://www.newmediawire.com/news/greenland-mines-grml-secures-australian-patent-for-klotho-gene-therapy-platform-7087634</v>
+        <v>https://www.prnewswire.com/news-releases/trucking-hub-launches-dotconsortiumcom-a-nationwide-dot-drug-and-alcohol-testing-platform-for-trucking-companies-and-owner-operators-302864905.html</v>
       </c>
       <c r="F226" t="str">
-        <v>LOS ANGELES, CA - July 10, 2026 ( NEWMEDIAWIRE ) - Greenland Mines (NASDAQ: GRML) announced that IP Australia has granted Australian Patent No. 2023252508 covering gene therapy technology exclusively licensed by the company’s Biotech Division for the treatment of neuromuscular diseases through expression of the human Klotho protein. The patent strengthens the intellectual property supporting Greenland Mines’ Klotho-based therapeutic platform and includes claims covering gene therapy constructs, neuronal and induced pluripotent stem cells, and viral and non-viral delivery systems. The company said the patent further supports development of its KLTO-202 program targeting amyotrophic lateral sclerosis (“ALS”) and other neuromuscular disorders. To view the full press release, visit: https://nn</v>
+        <v>CHICAGO, Aug. 31, 2026 /PRNewswire/ -- Trucking Hub today announced the launch of DOTConsortium.com, a dedicated DOT drug and alcohol testing and consortium management platform for trucking companies, fleets and owner-operators subject to FMCSA drug and alcohol testing requirements. The...</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="str">
-        <v>GeoComm and geoConvergence Announce Partnership to Support the Future of Indoor Mapping</v>
+        <v>Appia Identifies Several Additional Uranium Drill Targets from MT Survey Lines 1 and 3 at Its Otherside Uranium Property</v>
       </c>
       <c r="B227" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C227" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D227" t="str">
-        <v>SaaS, Education</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E227" t="str">
-        <v>https://www.prnewswire.com/news-releases/geocomm-and-geoconvergence-announce-partnership-to-support-the-future-of-indoor-mapping-302822904.html</v>
+        <v>https://www.newsfilecorp.com/release/312090/Appia-Identifies-Several-Additional-Uranium-Drill-Targets-from-MT-Survey-Lines-1-and-3-at-Its-Otherside-Uranium-Property</v>
       </c>
       <c r="F227" t="str">
-        <v>Partnership highlights the increasing role of accurate indoor maps, GIS data, and public safety grade location intelligence in emergency response, school safety, and facility operations. ST. CLOUD, Minn., July 10, 2026 /PRNewswire/ -- GeoComm, the nation's leader in public safety grade...</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 31, 2026) - Appia Rare Earths &amp; Uranium Corp. (CSE: API) (OTCQB: APAAF) (FSE: A0I0) (MUN: A0I0) (BER: A0I0) (the "Company" or "Appia") is pleased to announce that final interpretation of Lines 1 and 3 from the Company's Q1 2026 SPARTAN Magnetotelluric ("MT") survey (Figure 1) has outlined several additional preliminary drill targets for potential uranium mineralization at its 100%-owned Otherside Uranium Property (the "Property") in Saskatchewan's...</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="str">
-        <v>Why Quantum BioPharma (QNTM) Is 'One to Watch'</v>
+        <v>Aviva Aesthetics Expands Greater Phoenix and Scottsdale Presence Through Partnership with Perfect Skin Center</v>
       </c>
       <c r="B228" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C228" t="str">
-        <v>NewMediaWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D228" t="str">
-        <v>Finance, SaaS, Healthcare, Retail</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E228" t="str">
-        <v>https://www.newmediawire.com/news/why-quantum-biopharma-qntm-is-one-to-watch-7087631</v>
+        <v>https://www.prweb.com/releases/aviva-aesthetics-expands-greater-phoenix-and-scottsdale-presence-through-partnership-with-perfect-skin-center-302864610.html</v>
       </c>
       <c r="F228" t="str">
-        <v>LOS ANGELES, CA - July 10, 2026 ( NEWMEDIAWIRE ) - Quantum BioPharma (NASDAQ: QNTM) (CSE: QNTM) is a biopharmaceutical company focused on developing therapies and biotech solutions targeting neurodegenerative, metabolic and alcohol misuse disorders. QNTM was highlighted in a recent article discussing its advancement of a diversified platform spanning clinical-stage therapeutics, consumer-focused wellness products and strategic investments designed to address areas of significant unmet need. The publication reads, “The company’s strategy combines pharmaceutical research and development with commercialization partnerships and licensing structures intended to support multiple potential revenue streams and long-term growth initiatives. Quantum BioPharma is advancing programs across multiple st</v>
+        <v>Physician-led practice with a 26-year legacy joins the entrepreneur-owned platform, adding two Phoenix-area locations in Tempe and Scottsdale CHICAGO, Aug. 31, 2026 /PRNewswire-PRWeb/ -- Aviva Aesthetics, the nation's only entrepreneur-owned medical aesthetics platform, today announced a...</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="str">
-        <v>Peapack Private Appoints Paul Kotronis as Senior Managing Director, Commercial Real Estate</v>
+        <v>CoTec Provides Update on Commercial Deployment of Multi-Gravity Separator ...</v>
       </c>
       <c r="B229" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C229" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D229" t="str">
-        <v>Finance, SaaS, Real Estate</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E229" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/10/3325709/0/en/Peapack-Private-Appoints-Paul-Kotronis-as-Senior-Managing-Director-Commercial-Real-Estate.html</v>
+        <v>https://pr-inside.com/cotec-provides-update-on-commercial-deployment-of-multi-gravity-separator-r5217807.htm</v>
       </c>
       <c r="F229" t="str">
-        <v>BEDMINSTER, N.J., July 10, 2026 (GLOBE NEWSWIRE) -- Peapack-Gladstone Financial Corporation (NASDAQ Global Select Market: PGC) and Peapack Private Bank &amp;amp; Trust are pleased to announce the appointment of Paul Kotronis as Senior Managing Director, Commercial Real Estate. In this role, Kotronis will support and expand the Bank’s Commercial Real estate lending platform, drive relationship-based deposit growth, and further strengthen Peapack Private’s presence in the New York and New Jersey markets.</v>
+        <v>(PR-inside.com) CoTec advances commercial deployment of SCMG2 multi‑gravity separator, establishing dedicated testing and demonstration platform at Corem. VANCOUVER, BC / ACCESS Newswire / August 31, 2026 / CoTec Holdings Corp. (TSXV:CTH)(OTCQX:CTHCF) ("CoTec" or "the Company") today provided an update on the deployment of its commercial-scale Multi-Gravity Separator ("MGS") technology, a key enabler of the Company's strategy to generate revenue from improving mineral recovery at existing mining operations and historical tailings sites, including progress toward commissioning of the first SCMG2 unit purchased by Company and advancement of identified iron ore recovery opportunities. The SCMG2 is expected to form the cornerstone of CoTec's iron ..</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="str">
-        <v>GAIA Goes Live Globally: Unlocking a New Gateway to AI Agent-Powered Productivity and Collaborative Value Creation</v>
+        <v>CoTec Provides Update on Commercial Deployment of Multi-Gravity Separator Technology</v>
       </c>
       <c r="B230" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C230" t="str">
-        <v>GetNews</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D230" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E230" t="str">
-        <v>https://www.getnews.info/story/2026/07/10/gaia-goes-live-globally-unlocking-a-new-gateway-to-ai-agentpowered-productivity-and-collaborative-value-creation/?source=barchart</v>
+        <v>https://www.newswire.com/news/cotec-provides-update-on-commercial-deployment-of-multi-gravity-separator</v>
       </c>
       <c r="F230" t="str">
-        <v/>
+        <v>CoTec advances commercial deployment of SCMG2 multi‑gravity separator, establishing dedicated testing and demonstration platform at Corem.</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="str">
-        <v>TNT Sports &amp; DAZN Deliver Strong Cross-Platform Audience &amp; Engagement for Inaugural "The Fight" Event</v>
+        <v>Origin Agritech Establishes R&amp;D Center in Guizhou with Biotech Unit and State-Backed Seed Joint Venture</v>
       </c>
       <c r="B231" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C231" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D231" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E231" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357492</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353155/0/en/origin-agritech-establishes-r-d-center-in-guizhou-with-biotech-unit-and-state-backed-seed-joint-venture.html</v>
       </c>
       <c r="F231" t="str">
-        <v>TNT Sports and DAZN delivered a strong multiplatform audience for The Fight: Abdullah Mason vs. Albert Bell over Independence Day Weekend, with more than 3.2 million viewers reached across TNT, truTV and DAZN for its boxing coverage, including Thursday&amp;#39;s press conference, Friday&amp;#39;s weigh-in, the 30-minute pre-fight Bout Camp special, the pre- and post-fight studio shows and Saturday&amp;#39;s stacked night of fights. - - The live championship card peaked with 820,000 viewers on TNT, truTV and DA... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357492</v>
+        <v>Wholly Owned Guizhou Origin and a 25%-Held Joint Venture with a State-Owned Seed Group Form a Full-Chain Research, Production, and Distribution Platform for Southwest China</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="str">
-        <v>Top Privileged Access Management Solutions Named Champions in Info-Tech Research Group's 2026 Data Quadrant Report</v>
+        <v>Recruiter.com Acquires Feenyx to Help Employers Evaluate Candidates on Skills, Not Resumes</v>
       </c>
       <c r="B232" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C232" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D232" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E232" t="str">
-        <v>https://www.prnewswire.com/news-releases/top-privileged-access-management-solutions-named-champions-in-info-tech-research-groups-2026-data-quadrant-report-302822936.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/recruiter-com-acquires-feenyx-help-110000021.html</v>
       </c>
       <c r="F232" t="str">
-        <v>The 2026 Privileged Access Management Data Quadrant Report from Info-Tech Research Group, powered by SoftwareReviews, recognizes Segura, Devolutions PAM, BeyondTrust Platform, and WALLIX PAM as Champions. Based on verified end-user feedback, the report highlights solutions that help...</v>
+        <v>NEW YORK, August 31, 2026--Recruiter.com has acquired Feenyx, an AI hiring platform for skills assessment, interview intelligence, candidate verification and fraud detection.</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="str">
-        <v>Vadzo Imaging Explains M12 Lens USB Camera Design: Falcon-544CRS Delivers Flexible FOV Selection Through S-Mount Architecture</v>
+        <v>Valify Launches AI Chat to Transform Purchased Services Decision-Making</v>
       </c>
       <c r="B233" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C233" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D233" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E233" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-explains-m12-lens-usb-camera-design-falcon-544crs-22804078</v>
+        <v>https://finance.yahoo.com/healthcare/articles/valify-launches-ai-chat-transform-110000100.html</v>
       </c>
       <c r="F233" t="str">
-        <v>The Falcon-544CRS is a 5MP M12 lens USB camera built on the Onsemi HyperLux LP AR0544 image sensor. Designed to address field of view flexibility in embedded vision deployments this S-Mount USB camera supports interchangeable M12 optics enabling engineers to select lens configurations from wide angle to narrow field without redesigning the camera module or the host integration. With USB 3.2 connectivity, auto exposure, and low power operation the Falcon-544CRS suits kiosk, AGV, UAV payload, wearable, and industrial inspection vision systems where field of view adaptability and sensor performance must coexist in a compact OEM module.</v>
+        <v>FRISCO, Texas, August 31, 2026--Valify, the leading purchased services technology platform for healthcare, today announced the launch of Valify AI Chat, a new conversational AI experience designed to help healthcare organizations navigate complex spend data with speed, clarity and confidence.</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="str">
-        <v>Catering Management System Market Size to Reach USD 3.30 Billion by 2033, Growing at 12.1% CAGR Driven by Cloud-Based Digitization and Compliance-Ready Traceability: Verified Market Research</v>
+        <v>Herbalife Announces Planned CEO Transition</v>
       </c>
       <c r="B234" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C234" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D234" t="str">
-        <v>SaaS, Education</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E234" t="str">
-        <v>https://www.prnewswire.com/news-releases/catering-management-system-market-size-to-reach-usd-3-30-billion-by-2033--growing-at-12-1-cagr-driven-by-cloud-based-digitization-and-compliance-ready-traceability-verified-market-research-302822740.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/herbalife-announces-planned-ceo-transition-105000856.html</v>
       </c>
       <c r="F234" t="str">
-        <v>The Catering Management System Market is undergoing a sustained technology-led transformation as corporate, hospitality, education, and healthcare operators shift from manual coordination to data-driven catering operations. Rising demand for compliance-ready food safety traceability,...</v>
+        <v>LOS ANGELES, August 31, 2026--Herbalife Ltd. (NYSE: HLF) ("the Company"), a premier health and wellness company, community and platform, today announced that Stephan Gratziani will transition from his role as Chief Executive Officer, effective October 31, 2026. Following the transition, Gratziani will continue supporting Herbalife as a consultant focused on strategy and business development.</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="str">
-        <v>FlipHTML5 Introduces a Growing Catalog Template Library for Diverse Industries</v>
+        <v>Lilly to acquire Merida Biosciences to advance treatments for serious autoimmune and allergic diseases</v>
       </c>
       <c r="B235" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C235" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D235" t="str">
         <v>SaaS</v>
       </c>
       <c r="E235" t="str">
-        <v>https://www.prunderground.com/fliphtml5-introduces-a-growing-catalog-template-library-for-diverse-industries/00388316/</v>
+        <v>https://www.prnewswire.com/news-releases/lilly-to-acquire-merida-biosciences-to-advance-treatments-for-serious-autoimmune-and-allergic-diseases-302864686.html</v>
       </c>
       <c r="F235" t="str">
-        <v>FlipHTML5's catalog template library helps users create high-quality digital catalogs efficiently. The growing collection offers flexible customization, multimedia integration, and multiple sharing options to meet diverse industry needs. The post FlipHTML5 Introduces a Growing Catalog Template Library for Diverse Industries first appeared on</v>
+        <v>Merida's antibody-engineering platform is designed to enable precise, durable removal of disease-causing antibodies, while preserving normal immune function Initial Phase 1 data show MER511 achieved robust reductions in pathogenic thyroid-stimulating antibodies with a favorable initial...</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="str">
-        <v>RecordPoint launches global partner program as AI adoption drives surge in data governance demand</v>
+        <v>SWI devient un NVIDIA Cloud Partner (NCP)</v>
       </c>
       <c r="B236" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C236" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D236" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E236" t="str">
-        <v>https://www.prnewswire.com/news-releases/recordpoint-launches-global-partner-program-as-ai-adoption-drives-surge-in-data-governance-demand-302821861.html</v>
+        <v>https://www.prnewswire.com/news-releases/swi-devient-un-nvidia-cloud-partner-ncp-302864873.html</v>
       </c>
       <c r="F236" t="str">
-        <v>New channel-first strategy gives resellers, consultancies and systems integrators a route into the fastest-growing budget line in regulated IT SEATTLE, July 10, 2026 /PRNewswire/ -- RecordPoint, the global data and AI governance platform, today announced the launch of its Global Partner...</v>
+        <v>AMSTERDAM, 31 août 2026 /PRNewswire/ -- SWI Group (AMS: SWICH), une société d'investissement disposant d'une capacité électrique de 3,6 gigawatts en Europe et aux États-Unis, a annoncé qu'il avait rejoint le programme NVIDIA Cloud Partner (NCP) en tant que partenaire privilégié. SWI Group...</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="str">
-        <v>Fulflex Acquires 300,000-Square-Foot, Fully Automated Medical Products Manufacturing Facility in Texas</v>
+        <v>Adobe, MCIT and HUMAIN Expand Partnership, Providing Over $4bn in Free Access to AI-powered Creative Tools to Millions of Citizens and Residents of Saudi Arabia</v>
       </c>
       <c r="B237" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C237" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D237" t="str">
-        <v>Finance, SaaS, Healthcare</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E237" t="str">
-        <v>https://www.prnewswire.com/news-releases/fulflex-acquires-300-000-square-foot-fully-automated-medical-products-manufacturing-facility-in-texas-302822626.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/adobe-mcit-humain-expand-partnership-103500470.html</v>
       </c>
       <c r="F237" t="str">
-        <v>Investment strengthens Fulflex's North American healthcare manufacturing platform, expands capacity, and welcomes more than 250 employees to the global organization. JACKSONVILLE, Texas, July 10, 2026 /PRNewswire/ -- Fulflex today announced the successful completion of its acquisition of...</v>
+        <v>RIYADH, Saudi Arabia, August 31, 2026--Today at LEAP 2026, Adobe (Nasdaq: ADBE) — the global technology leader that unleashes creativity, productivity and customer experiences through innovative tools and platforms — announced an expanded partnership with the Ministry of Communications and Information Technology (MCIT) and HUMAIN, a PIF company, delivering full-stack artificial intelligence capabilities globally, to advance Saudi Arabia’s thriving creative sector. Through the partnership, Adobe</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="str">
-        <v>Leading Two-Wheeler Manufacturer in India Integrates E-Lock’s Digital Signing Solution with Their SAP Application, for Document Signing</v>
+        <v>Aon to acquire USI to establish the premier U.S. middle-market platform</v>
       </c>
       <c r="B238" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C238" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D238" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E238" t="str">
-        <v>https://www.pr.com/press-release/968920</v>
+        <v>https://www.prnewswire.com/news-releases/aon-to-acquire-usi-to-establish-the-premier-us-middle-market-platform-302864628.html</v>
       </c>
       <c r="F238" t="str">
-        <v>E-Lock Technologies, a leading provider of digital signature and PKI solutions, announces the successful integration of its API-based digital signing solution with the SAP environment of one of India’s leading two-wheeler manufacturing company. The implementation enables seamless, real-time digital signing of critical business documents directly from within the customer’s SAP application. The solution is [PR.com]</v>
+        <v>Builds on the successful acquisition of NFP to advance leading platform in the large and growing U.S. middle market Extends Aon's differentiated capabilities to provide better choice, superior solutions and greater value for clients Expands Aon's access to the Excess &amp; Surplus (E&amp;S)...</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="str">
-        <v>Vadzo Imaging Introduces Falcon-821CRS: 4K HDR Surgical Camera Module for Orthopedic Imaging and Surgical Visualization</v>
+        <v>Qnity Introduces Stackplane™ CMP Slurry Platform for Advanced Packaging</v>
       </c>
       <c r="B239" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C239" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D239" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E239" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-introduces-falcon-821crs-4k-hdr-surgical-camera-module-22804655</v>
+        <v>https://finance.yahoo.com/technology/articles/qnity-introduces-stackplane-cmp-slurry-103000857.html</v>
       </c>
       <c r="F239" t="str">
-        <v>The Falcon-821CRS is an 8MP 4K HDR surgical camera module built on the Onsemi AR0821 HyperLux sensor. Designed for orthopedic imaging, surgical visualization, intraoperative guidance, and operating room integration, this medical-grade USB camera module delivers color-accurate 4K output with on-chip High Dynamic Range, fixed focus optics, and USB 3.0 connectivity. It supports Windows, Linux, and Android in an S-Mount form factor, providing OEM medical device designers and surgical imaging system engineers with a production-ready imaging platform.</v>
+        <v>WILMINGTON, Del., August 31, 2026--Qnity Electronics, Inc. ("Qnity") (NYSE: Q), a premier technology solutions leader across the semiconductor value chain, has further expanded its offerings for advanced packaging with the introduction of the Stackplane™ family of slurries for chemical mechanical planarization (CMP).</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="str">
-        <v>FriendsGroove Launches: The Social Network for Music Where Fans Get ...</v>
+        <v>Goodyear extends FIA WEC LMGT3 commitment through at least 2032</v>
       </c>
       <c r="B240" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C240" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D240" t="str">
         <v>SaaS</v>
       </c>
       <c r="E240" t="str">
-        <v>https://pr-inside.com/friendsgroove-launches-the-social-network-for-music-where-fans-get-r5199779.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359747</v>
       </c>
       <c r="F240" t="str">
-        <v>(PR-inside.com) New platform gives every fan a permanent, numbered spot in an artist's community - and pays artists 95% of every tip. No ads, no algorithm, and only 1,000 Genesis founding memberships will ever exist. NEWTON, NJ / ACCESS Newswire / July 10, 2026 / FriendsGroove, a social network built entirely around music, is now live at app.friendsgroove.com. The platform introduces a mechanic that has never existed in music: the numbered friendship. When a fan joins an artist's community - called a Groove - they claim a permanent, sequential friend number. Friend #12 of a band is Friend #12 forever: the number ..</v>
+        <v>Following an official tender procedure conducted by the FIA, Goodyear has secured a new long-term extension of its partnership with the Federation and Automobile Club de l&amp;#39;Ouest (ACO), confirming its role as exclusive tire supplier for the FIA World Endurance Championship (WEC) LMGT3 category through at least 2032. - - This renewal reinforces Goodyear&amp;#39;s position at the forefront of one of motorsport&amp;#39;s fastest-growing global championships and provides a platform to continue driving innovatio... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359747</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="str">
-        <v>FriendsGroove Launches: The Social Network for Music Where Fans Get a Permanent Number for Finding Bands First</v>
+        <v>Oconee Runtime Launches to Help Enterprises Govern AI Agent Actions</v>
       </c>
       <c r="B241" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C241" t="str">
-        <v>Newswire.com</v>
+        <v>PRLog</v>
       </c>
       <c r="D241" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E241" t="str">
-        <v>https://www.newswire.com/news/friendsgroove-launches-the-social-network-for-music-where-fans-get-a-permanent</v>
+        <v>https://www.prlog.org/13167711-oconee-runtime-launches-to-help-enterprises-govern-ai-agent-actions.html</v>
       </c>
       <c r="F241" t="str">
-        <v>New platform gives every fan a permanent, numbered spot in an artist's community - and pays artists 95% of every tip. No ads, no algorithm, and only 1,000 Genesis founding memberships will ever exist.</v>
+        <v>New AI governance platform gives security and engineering teams visibility, context-aware policy enforcement, and auditability as AI tools and agents take increasingly consequential actions.</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="str">
-        <v>Lloyd Jones Appoints Jimmy Carrion as President and CEO, Positions Company for Continued Growth</v>
+        <v>AidKit Launches AidKit Ready, Pre-Positioned Disaster Cash Assistance Infrastructure for Governments and Nonprofits</v>
       </c>
       <c r="B242" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C242" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D242" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E242" t="str">
-        <v>https://www.prweb.com/releases/lloyd-jones-appoints-jimmy-carrion-as-president-and-ceo-positions-company-for-continued-growth-302822447.html</v>
+        <v>https://www.prnewswire.com/news-releases/aidkit-launches-aidkit-ready-pre-positioned-disaster-cash-assistance-infrastructure-for-governments-and-nonprofits-302863008.html</v>
       </c>
       <c r="F242" t="str">
-        <v>Jimmy Carrion has been appointed President and CEO of Lloyd Jones, marking an exciting new chapter for the company. The announcement also outlines the firm's leadership transition and continued focus on growing its senior housing platform and expanding investment opportunities. MIAMI,...</v>
+        <v>New ready-to-activate platform combines AI-powered technology, payment infrastructure, compliance workflows and operational support to help organizations prepare before disaster strikes and launch cash assistance quickly when funding becomes available DENVER, Aug. 31, 2026 /PRNewswire/ --...</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="str">
-        <v>Warner Music Group Accelerates ADA Growth in EMEA with Strategic Expansion</v>
+        <v>Webinar for Emerging Spirit Brands and Investors Seeking Nationwide ...</v>
       </c>
       <c r="B243" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C243" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D243" t="str">
-        <v>SaaS</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E243" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357475</v>
+        <v>https://pr-inside.com/webinar-for-emerging-spirit-brands-and-investors-seeking-nationwide-r5217760.htm</v>
       </c>
       <c r="F243" t="str">
-        <v>Howard Corner appointed to newly created role of Head of ADA, EMEA - - Integration of Revelator&amp;#39;s cutting-edge technology to transform ADA&amp;#39;s distribution platform - - Leading regional distributors Africori and Qanawat Music to be part of ADA - - Warner Music Group (WMG) today announced a major strategic expansion of ADA, its independent distribution and label services division, across Europe, the Middle East, and Africa (EMEA). The moves are designed to supercharge ADA&amp;#39;s regional operat... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357475</v>
+        <v>(PR-inside.com) $65 Billion Dollars: The size of the US premium spirits market. And it shows no signs of slowing down. SAN DIEGO, CA / ACCESS Newswire / August 31, 2026 / Fast Moving Consumer Goods, Inc. (OTCID:GGII) today announced a special edition of its weekly live webinar series focused on helping founders and CEOs of emerging spirit brands navigate the challenges of launching, distributing, marketing, and scaling their products nationwide. The webinar will showcase FMCG's Emerging Spirit Brand Platform, a comprehensive solution combining retail distribution, direct-to-consumer sales, public relations, TikTok marketing, and strategic brand management. As competition within the spirits industry continues to ..</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="str">
-        <v>Fifty 1 Labs Announces Strategic Evolution into Peptide Biotechnology ...</v>
+        <v>Recent Release, "The Kingdom in the Sky," from Fulton Books Author S.E. Bazarsky, Whisks Readers Into a Realm Where Star-Crossed Lovers Defy Kingdoms Across Dimensions</v>
       </c>
       <c r="B244" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C244" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D244" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>SaaS</v>
       </c>
       <c r="E244" t="str">
-        <v>https://pr-inside.com/fifty-1-labs-announces-strategic-evolution-into-peptide-biotechnology-r5199759.htm</v>
+        <v>https://www.pr.com/press-release/977367</v>
       </c>
       <c r="F244" t="str">
-        <v>(PR-inside.com) Company outlines dual platform spanning peptide R&amp;D, AI-enabled discovery, and planned U.S. telehealth peptide services VANCOUVER, BC / ACCESS Newswire / July 10, 2026 / Fifty 1 Labs, Inc. (OTCID:FITY) (the "Company" or "Fifty 1 Labs") today announced that it is positioning itself as a peptide biotechnology and telehealth company focused on advancing peptide science, musculoskeletal ("MSK") health, recovery, and evidence-driven product innovation. The Company's emerging strategy integrates three complementary areas: peptide research and development, AI-enabled discovery workflows, and a planned U.S.-focused telehealth peptide services platform. Fifty 1 Labs intends to pursue peptide products and programs that may include BPC-157, TB-500, MOTS-c, ..</v>
+        <v>S.E. Bazarsky has completed a new book that transports audiences to the magnificent Kingdom of Sagon, a realm suspended upon an endless cloud above the lands below. When Queen Victoria forbids her daughter Princess Ursula from seeing Prince George—the son of the despotic King Mozar who rules the earthbound Kingdom of Omart—the heartbroken princess makes a fateful escape on her majestic winged white horse. Her [PR.com]</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="str">
-        <v>Valsoft's Manos Software Group Expands Its Field Service Software Portfolio ...</v>
+        <v>UFC Hall of Famer Michael Bisping Joins BioAdaptives to Champion MyndSystem(TM) ...</v>
       </c>
       <c r="B245" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C245" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D245" t="str">
-        <v>Finance, SaaS</v>
+        <v>SaaS, Media, Education</v>
       </c>
       <c r="E245" t="str">
-        <v>https://pr-inside.com/valsoft-s-manos-software-group-expands-its-field-service-software-portfolio-r5199757.htm</v>
+        <v>https://pr-inside.com/ufc-hall-of-famer-michael-bisping-joins-bioadaptives-to-champion-myndsystem-tm-r5217758.htm</v>
       </c>
       <c r="F245" t="str">
-        <v>(PR-inside.com) MONTREAL, QC / ACCESS Newswire / July 10, 2026 / Valsoft Corporation Inc. ("Valsoft"), a Canadian company specializing in the acquisition and long-term development of vertical market software businesses, today announced the acquisition of Dispatch, a Boston-based field service software platform that helps enterprise brands manage and improve the service delivered across their third-party contractor networks. The acquisition was completed through Manos Software Group, a wholly owned subsidiary of Valsoft. Founded in 2013 and headquartered in Boston, Massachusetts, Dispatch connects enterprise service brands, their third-party contractors, and their customers on a single platform. It centralizes scheduling, real-time customer communication, and job ..</v>
+        <v>(PR-inside.com) Former UFC middleweight champion and current broadcaster will help promote MyndSystem™ as part of a disciplined day-and-night performance routine LAS VEGAS, NV / ACCESS Newswire / August 31, 2026 / BioAdaptives®, Inc. (OTCID:BDPT) announced today that UFC Hall of Famer and former UFC middleweight champion Michael Bisping has joined MyndSystem™ as a paid brand ambassador. The partnership will focus on promoting MyndMed™ and MyndRenew™, the products at the core of the MyndSystem™ platform. The campaign will focus on education, real-world routines, and demonstrating how MyndSystem™ fits into Bisping's hectic schedule. Approved content for BioAdaptives and Bisping's channels will highlight his preparations for ..</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="str">
-        <v>Valsoft's Manos Software Group Expands Its Field Service Software Portfolio with the Acquisition of Dispatch</v>
+        <v>Owed Launches Platform to Help Americans Claim Their Share of Unclaimed Settlement Money</v>
       </c>
       <c r="B246" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C246" t="str">
-        <v>Newswire.com</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D246" t="str">
-        <v>Finance, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E246" t="str">
-        <v>https://www.newswire.com/news/valsofts-manos-software-group-expands-its-field-service-software-portfolio-with</v>
+        <v>https://pressreleasenews.org/pressroom/owed-launches-platform-to-help-americans-claim-their-share-of-unclaimed-settlement-money</v>
       </c>
       <c r="F246" t="str">
-        <v>Manos Software Group, a Valsoft company, acquires Dispatch, a field service software platform helping enterprise brands manage third-party contractor networks.</v>
+        <v>Most people never file for the class-action payouts they already qualify for. Owed's new membership platform finds a member's likely claims, links them to the official claim forms, and tracks every deadline — for one flat fee, never a percentage of the payout.</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="str">
-        <v>Minute Maid Expands 'Bring the Juice' Platform to Minute Maid Zero Sugar With New Campaign Celebrating Everyday Wins</v>
+        <v>MarketSphere Partners with Long Ridge Equity Partners to Accelerate Growth and Technology Innocation</v>
       </c>
       <c r="B247" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C247" t="str">
-        <v>WebWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D247" t="str">
-        <v>SaaS</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E247" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357467</v>
+        <v>https://www.prweb.com/releases/marketsphere-partners-with-long-ridge-equity-partners-to-accelerate-growth-and-technology-innocation-302863278.html</v>
       </c>
       <c r="F247" t="str">
-        <v>Minute Maid is bringing its persistent &amp;#8220;Bring the Juice&amp;#8221; platform to Minute Maid Zero Sugar for the first time, embarking on a new chapter of the platform with the introduction of a new campaign that celebrates turning everyday moments into small wins with humor, vibrancy and optimism. - - - &amp;#8226; Minute Maid expands its &amp;#39;Bring the Juice&amp;#39; platform to Minute Maid Zero Sugar for the first time, uniting more of the brand portfolio under a shared creative platform rooted in helping consumers cele... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357467</v>
+        <v>Partnership will support continued investment in MarketSphere's technology platform, commercial capabilities, and differentiated client service. ATLANTA, Aug. 31, 2026 /PRNewswire-PRWeb/ -- MarketSphere Unclaimed Property Specialists ("MarketSphere"), a leading provider of unclaimed...</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="str">
-        <v>TAPP Engine to Enhance Digital Wealth Experiences for Credit Unions and Community Banks with Envestnet's ActivePassive ETF Model Portfolios</v>
+        <v>VTT Info: S-Transistors raises €2.6 million pre-seed round to introduce a unique superconducting transistor platform for scalable orchestration of quantum computers</v>
       </c>
       <c r="B248" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C248" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D248" t="str">
         <v>SaaS</v>
       </c>
       <c r="E248" t="str">
-        <v>https://www.prnewswire.com/news-releases/tapp-engine-to-enhance-digital-wealth-experiences-for-credit-unions-and-community-banks-with-envestnets-activepassive-etf-model-portfolios-302822536.html</v>
+        <v>https://www.prnewswire.com/news-releases/vtt-info-s-transistors-raises-2-6-million-pre-seed-round-to-introduce-a-unique-superconducting-transistor-platform-for-scalable-orchestration-of-quantum-computers-302864775.html</v>
       </c>
       <c r="F248" t="str">
-        <v>Expands TAPP Engine's Goals-Based Investing Platform with Advanced Personalization QUINCY, Mass., July 10, 2026 /PRNewswire/ -- TAPP Engine, a provider of embedded, white-label wealth technology solutions for credit unions and community banks, today announced it will offer Envestnet's...</v>
-[...2 lines deleted...]
-    <row r="249">
+        <v>ESPOO, Finland, Aug. 31, 2026 /PRNewswire/ -- The new Finnish startup is disrupting the ways of controlling large-scale quantum computers by delivering a completely new class of electronic devices - superconducting transistors. These novel devices combine the computational power of...</v>
+      </c>
+    </row>
+    <row r="249" xml:space="preserve">
       <c r="A249" t="str">
-        <v>Jiuzi Holdings, Inc. (Nasdaq: JZXN) Intends to Sign Cooperation Agreement with AI Intelligent Imaging and Data Platform Company; Initial Cooperation Expected to Generate Approximately US$1.0 million in Profit</v>
+        <v>GF Securities Releases 2026 Interim Report</v>
       </c>
       <c r="B249" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C249" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D249" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance, AI, SaaS, Real Estate, Energy, Education</v>
       </c>
       <c r="E249" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/10/3325548/0/en/Jiuzi-Holdings-Inc-Nasdaq-JZXN-Intends-to-Sign-Cooperation-Agreement-with-AI-Intelligent-Imaging-and-Data-Platform-Company-Initial-Cooperation-Expected-to-Generate-Approximately-US.html</v>
-[...2 lines deleted...]
-        <v>Proposed cooperation is expected to support Jiuzi’s AI intelligent imaging and data platform commercialization strategy</v>
+        <v>https://www.acnnewswire.com/press-release/english/109628/</v>
+      </c>
+      <c r="F249" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 31, 2026 - (ACN Newswire) - 28 August 2026, GF Securities Co., Ltd. (“GF Securities” or the “Company”, together with its subsidiaries and consolidated affiliates, the “Group”) officially released its 2026 interim report. The year 2026 marks the opening year of the “15th Five-Year Plan”, and the role of the capital markets in serving the building of a financial powerhouse and Chinese modernization continues to be enhanced. The Company steadfastly adheres to its functional positioning, focuses on doing a good job in the “Five Major Areas” in finance, deepens its focus on its principal responsibilities and core businesses, strengthens professional leadership, deepens efforts to tackle key challenges in transformation, and consolidates its operational foundation, with all businesses achieving balanced and steady development. During the Reporting Period, the Group recorded total revenue and other income of RMB31,751 million and net profit attributable to owners of the Company of RMB11,652 million.
+GF Securities operates four core business segments: investment banking, wealth management, trading and institution and investment management. The Company has successively set up futures subsidiaries, public fund subsidiaries, private fund subsidiaries, alternative investment subsidiaries and asset management subsidiaries, among others. With its unique value concept and pragmatic business style, the Company has established a full business chain with complete layout and strong capability. Over its 35-year history, the Company has remained deeply rooted in the Guangdong-Hong Kong-Macao Greater Bay Area, while maintaining a nationwide presence and expanding globally, consistently ranking among the top Chinese brokerages across major operating indicators.
+Anchoring in High-Quality Development, Four Core Segments Achieve Synergistic, Balanced and Steady Growth
+During the Reporting Period, leveraging its comprehensive business system and balanced structure, the Group’s four core business segments delivered steady performance:
+Investment banking steadily advanced. The Company steadfastly adhered to its functional positioning, focusing deeply on national strategic priorities and emerging industry clusters. Through enhanced industry research, expanded client coverage, and rich project pipeline development, the Company completed six A share equity financing projects with a lead underwritten amount of RMB3.578 billion; and completed six listings on the NEEQ during the Reporting Period. As at the end of June 2026, the Company continuously supervised a total of 57 listed companies as the lead broker, of which 77.19% were “specialized, sophisticated, distinctive and innovative” enterprises. In debt financing business, the Company focused on tackling market expansion in key regions and continued to improve the quality of project implementation. During the Reporting Period, the Company acted as the lead underwriter for 430 tranches of major credit bonds, with a lead underwritten amount of RMB214.264 billion. In terms of financial advisory business, the Company completed 2 projects of acquiring control of listed companies that had industry and regional influence, and has 1 ongoing and disclosed project of a listed company’s issuance of shares to purchase assets during the Reporting Period.
+Wealth management transformation deepened further. During the Reporting Period, the Company firmly acted as the “manager” of social wealth and strengthened investment research-driven capacity and accelerated the comprehensive transformation and upgrading from traditional commission-based distribution towards buy-side investment advisory, asset allocation, and solutions driven by research as the core. As of the end of June 2026, a total of more than 4,900 employees were qualified as investment advisors; the total balance of financial products sold by the Company on a commission basis exceeded RMB450.0 billion, representing an increase of approximately 22.07% as compared to the end of last year; the balance of margin financing and securities lending of the Company was RMB173.475 billion, representing an increase of 24.82% as compared to the end of last year, with a market share of 5.74%. From January to June 2026, the turnover of the Company’s SSE and SZSE stock and funds amounted to RMB31.85 trillion (bilateral statistics), representing a year-on-year increase of 110.35%.
+Trading and institution business steadily continued to improve. During the Reporting Period, the Company achieved good investment performance in both equity and fixed income investments. As a primary dealer of OTC derivatives business, the Company continuously provided institutional customers with asset allocation and risk management solutions through OTC derivatives. The market-making business of the Company continued to be in the first echelon of the market, providing market-making services for more than 1,200 funds and all ETF options of the SSE and SZSE as well as CSI 300 stock index options and CSI 1000 stock index options of the China Financial Futures Exchange. The Company issued and traded 69,281 private placement products through the China Securities Inter-agency Quotation System and OTC market, with a total amount of RMB790.239 billion. As of the end of June 2026, 4,059 products were under the custody of the Company and fund operation outsourcing services were provided for 4,708 products; the existing custody scale of non-money market public funds ranked 4th in the industry (Source: Wind). GF Qianhe, a wholly-owned subsidiary, focused on the development of AI infrastructure and key industries such as AI+ and biomedicine The accumulated number of projects invested by GF Qianhe was 356.
+Investment management solidified its advantages. In the first half of 2026, the Group’s controlling subsidiary GF Fund and investee company E Fund maintained leading investment research capabilities. The total fund size excluding money market funds of their public fund assets under management (AUM) amounted to RMB1,120.942 billion and RMB1,885.931 billion, ranking third and first in the industry, respectively (Source: Wind, Statistics of the Company). The net value of collective asset management schemes and specific asset management schemes managed by wholly owned subsidiary GF Asset Management increased by 4.99% and 8.23%, respectively, as compared with the end of 2025. There were 85 asset management schemes managed by GF Futures, with total assets under management of RMB5.972 billion. Wholly-owned subsidiary GF Xinde focused on such industries as AI, robotics, biomedicine, intelligent manufacturing, new energy and corporate services. As at the end of June 2026, the paid-in funds under management by GF Xinde exceeded RMB19 billion.
+Forging Comprehensive Financial Service Capabilities, Reshaping the New Financial Service Ecosystem through “AI+”
+The Company adhered to an investor-oriented philosophy and continued to improve the quality and efficiency of services for individuals, institutional clients, corporate clients, and other customer segments by refining its full-chain and full-lifecycle comprehensive financial service capabilities.
+For individual investors, the Company adhered to a “customer-centric” philosophy, accelerated the transformation and upgrading of buy-side investment advisory, strengthened multi-asset allocation capabilities, actively explored the path of online scalable customer acquisition, deepened the service expansion for institutional and corporate client bases, strengthened the services for trading-oriented clients, actively embraced AI technological transformations to promote the improvement of business operation efficiency, and explored a brand-new efficient customer service model, served the growth of residents’ property income, and contributed to high-quality economic and social development. As at the end of June 2026, the Company had 358 branches and business departments nationwide, with a presence in 31 provinces, autonomous regions and municipalities across the PRC, providing solid network support for efficiently reaching and serving clients.
+For institutional clients, the Company actively promoted the adoption of digital intelligence in its research business, closely tracked cutting-edge technologies and demand changes, further explored and enriched AI applications in intelligent investment and research functions, to empower diverse internal and external demands. As of the end of June 2026, the Group’s equity research covered 28 industries and 894 A-share listed companies in Mainland China, and 261 overseas listed companies. By concentrating on the main theme of building Chinese-style modernization and focusing on the development direction of new quality productive forces, the Company facilitated the deep integration of scientific and technological innovation and industrial innovation, successfully  organized large-scale conferences on investment strategies, such as “New Growth Opportunities, New Asset Narratives” and “Dialogue with Business Leaders”, to establish a platform for exchange between listed companies and institutional investors; at the same time, the Company continuously cultivated core tracks such as the AI+ industry chain, and further enhanced its industrial and market influence.
+For corporate clients, the Company accelerated digital transformation and the development of an intelligent risk control system, empowering quality and efficiency enhancement of businesses as well as comprehensive risk management with technology. During the Reporting Period, the Company focused on tackling market expansion in key regions, promoted the construction of bond AI intelligent systems, continuously improved project execution quality, and consolidated the foundation of compliant practices. Meanwhile, the Company closely followed major national strategic guidance such as scientific and technological innovation, green and low carbon, and actively promoted the issuance of various innovative bonds. In the first half of 2026, the Company acted as the lead underwriter for 68 tranches of various science and technology innovation bonds with an underwritten amount of RMB20.372 billion; acted as the lead underwriter for 15 tranches of various low-carbon transformation and green bonds with an underwritten amount of RMB6.111 billion; and acted as the lead underwriter for 4 tranches of rural revitalization bonds with an underwritten amount of RMB2.421 billion, taking concrete actions to support national strategies.
+Furthermore, the Group continued to promote the research-driven development model and strengthened the research on capital market and regional economy. The industrial research institute of the Company continued to build the ecosystem of production, learning, research, investment and financing, focused on the key tracks to deepen industrial research, continuously engaged scientific advisors to lead the upgrade of industrial cognition, integrated multiple resources, built synergistic platforms, empowered the efficient transformation of scientific and technological achievements into actual productivity through finance, assisted the sci-tech innovation economy and empowered the high-quality development of the Company’s business. The industrial research institute also participated in the first batch of construction of the comprehensive key research base of the China Capital Market Institute and contributed wisdom and strength to deepening the comprehensive reform at both ends of investment and financing and enhancing institutional inclusiveness and adaptability.
+Deepening its Integrated Domestic and Overseas Strategy, Accelerating International Business Growth Momentum
+Based on the new development pattern, the Company implemented the deployments of the “15th Five-Year” Plan, continued to deepen its integrated domestic and overseas strategy and actively promoted the “One GF” operating model. During the Reporting Period, the Group anchored on international development targets and continuously improved the breadth and quality of coverage of the overseas research business. The Group completed multiple Hong Kong stock benchmark projects and fully upgraded its cross-border comprehensive service capabilities, efficiently assisting Chinese enterprises in expanding overseas.
+In respect of overseas equity financing, the Company completed 11 overseas equity financing projects, including 9 Hong Kong IPO projects and 2 Hong Kong refinancing projects, with an issue size of HK$45.814 billion; and its equity financing business in Hong Kong ranked fifth among Chinese securities companies in terms of the total issuance size of IPOs and refinancing projects equally distributed among all underwriters (Source: Dealogic, Statistics of the Company). For the Chinese offshore bond business, the Company completed the issuance of 23 bonds with an underwritten amount of HK$32.724 billion.
+In overseas wealth management, the Company continued to diversify its product offerings, optimized the customer structure, and pushed forward the transformation and upgrading of the wealth management business, with its revenue scale, scale of assets under custody and retained scale of products continuously improving. With the in-depth promotion of international business, the consolidated operating revenue and net profit of GF Futures’ overseas subsidiaries both achieved a year-on-year increase. GF Futures (Hong Kong) won the 2025 Model Chinese Futures Broker, Best Broker (Currency Futures), and Outstanding Participant (Hang Seng Biotechnology Index) awards from the Hong Kong Stock Exchange.
+In the area of overseas asset management business, GFHK is one of the first batch of financial institutions in Hong Kong with the PRC background granted with RQFII qualification. Its subsidiary GF Investments (Hong Kong) managed four equity investment fund products, and has completed investment mainly in fields of high-end manufacturing, TMT, big consumption and biomedical. Several investment projects have successfully exited by way of mergers and acquisitions or been listed on the stock exchanges in Hong Kong, the United States and other regions.
+In 2026, the reform of the capital market has been comprehensively deepened, the endogenous stability mechanism has been continuously consolidated, and the high-level institutional two-way opening up has steadily expanded. The Company will uphold the political and people-oriented nature of financial work, fully play its functional role as a “service provider” for direct financing and a “gatekeeper” of the capital market, anchor on serving high-quality development of the real economy, implement the deployments of the “15th Five-Year” Plan, intensively and meticulously cultivate the “Five Major Areas” in finance, continuously forge core professional capabilities, and contribute strength to Chinese modernization and the building of a financial powerhouse.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="str">
-        <v>Big Tech is Buying What RAEK Built: First-Party Data is Becoming the ...</v>
+        <v>Defence Therapeutics Expands Radiopharmaceutical Development Strategy with Alpha and Beta-Emitter Programs</v>
       </c>
       <c r="B250" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C250" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D250" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E250" t="str">
-        <v>https://pr-inside.com/big-tech-is-buying-what-raek-built-first-party-data-is-becoming-the-r5199748.htm</v>
+        <v>https://www.newsfilecorp.com/release/311969/Defence-Therapeutics-Expands-Radiopharmaceutical-Development-Strategy-with-Alpha-and-BetaEmitter-Programs</v>
       </c>
       <c r="F250" t="str">
-        <v>(PR-inside.com) Zoom's Acquisition of Common Room and HubSpot's Acquisition of Warmly Point to the Same Conclusion RAEK Was Built On: The Durable Value in AI Belongs to Whoever Owns the Data Underneath It PHOENIX, AZ / ACCESS Newswire / July 10, 2026 / RAEK, the company building the data ownership layer for the AI economy, today issued the following commentary on two acquisitions announced in the past week that signal a defining shift in the AI market. On July 2, Zoom announced a definitive agreement to acquire Common Room, a buyer intelligence platform that turns fragmented signals and siloed customer data into person-level ..</v>
+        <v>Montreal, Quebec--(Newsfile Corp. - August 31, 2026) - Defence Therapeutics Inc. (CSE: DTC) (OTCQB: DTCFF) (FSE: DTC) ("Defence" or the "Company"), a publicly traded biotechnology company developing next-generation precision oncology therapeutics using its proprietary Accum® technology, is pleased to announce the expansion of its radiopharmaceutical development program to evaluate alpha-emitting and beta-emitting radioisotopes. This expansion is to broaden the capability of the Accum® platform,...</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="str">
-        <v>OpenEvidence Launches EvidenceGrade™, Empowering Physicians To See the Strength of Cited Evidence Beneath Each AI Answer</v>
+        <v>Cloud Kitchen Market Outlook: Why Ghost Kitchens Are Scaling Fast</v>
       </c>
       <c r="B251" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C251" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D251" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>SaaS</v>
       </c>
       <c r="E251" t="str">
-        <v>https://www.prnewswire.com/news-releases/openevidence-launches-evidencegrade-empowering-physicians-to-see-the-strength-of-cited-evidence-beneath-each-ai-answer-302822750.html</v>
+        <v>https://express-press-release.net/news/2026/08/31/1769838</v>
       </c>
       <c r="F251" t="str">
-        <v>MIAMI, July 10, 2026 /PRNewswire/ -- OpenEvidence, America's most widely used medical knowledge platform, today announced EvidenceGrade, a new feature that grades and visualizes, in real time, the quality of the published evidence cited in—and used to inform—every answer. A well-known...</v>
+        <v>Food delivery has quietly rewired how the world eats, and cloud kitchens sit right at the center of that shift. Also known as ghost kitchens [read full press release...]</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="str">
-        <v>doola Powers Incorporation Inside Ramp for Agents</v>
+        <v>Octave and MAIRE collaborate on the application of AI across engineering and construction workflows</v>
       </c>
       <c r="B252" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C252" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D252" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E252" t="str">
-        <v>https://pr-inside.com/doola-powers-incorporation-inside-ramp-for-agents-r5199744.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353041/0/en/octave-and-maire-collaborate-on-the-application-of-ai-across-engineering-and-construction-workflows.html</v>
       </c>
       <c r="F252" t="str">
-        <v>(PR-inside.com) Entrepreneurs can now incorporate, apply for Ramp, and stand up their full finance stack from a single prompt, with doola's Formation API running the incorporation step. NEW YORK CITY, NY / ACCESS Newswire / July 10, 2026 / doola, the AI Business-in-a-Box™ for global entrepreneurs, has announced that itsFormation API now powers incorporationwithin Ramp for Agents, an AI agent launched by Ramp today that lets entrepreneurs incorporate, apply for Ramp, and set up their finance stack from a single prompt. With Ramp for Agents, starting a business is as simple as giving AI one instruction. From there, the agent helps handle company ..</v>
+        <v>Partnership extends a 20-year collaboration, embedding AI directly into Octave’s Design-Build platform to support better decisions and more predictable project delivery at scale Partnership extends a 20-year collaboration, embedding AI directly into Octave’s Design-Build platform to support better decisions and more predictable project delivery at scale</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="str">
-        <v>AutoVitals Acquires Mastertech.ai to Accelerate AI-Powered Service ...</v>
+        <v>Sisäpiiritieto: Ilkka vahvistaa asemaansa asiakasdatan hallinnassa ja markkinointiteknologiassa ostamalla Custobarin</v>
       </c>
       <c r="B253" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C253" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D253" t="str">
-        <v>Finance, AI, SaaS, Automotive</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E253" t="str">
-        <v>https://pr-inside.com/autovitals-acquires-mastertech-ai-to-accelerate-ai-powered-service-r5199742.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/31/3353031/0/fi/sis%C3%A4piiritieto-ilkka-vahvistaa-asemaansa-asiakasdatan-hallinnassa-ja-markkinointiteknologiassa-ostamalla-custobarin.html</v>
       </c>
       <c r="F253" t="str">
-        <v>(PR-inside.com) SAN DIEGO, CA / ACCESS Newswire / July 10, 2026 / AutoVitals, a leading provider of digital solutions for independent auto repair shops, announced the acquisition of Mastertech.ai, an AI-powered diagnostic and service intelligence platform for automotive repair shops. The acquisition marks a significant step in AutoVitals' mission to help repair shops deliver exceptional customer experiences and operate more efficiently and profitably. By combiningAutoVitals' digital vehicle inspectionand workflow platform with Mastertech.ai's service intelligence, the company plans to deliver an unmatched experience for technicians, service advisors, and shop owners. "This acquisition accelerates both our near-term and long-term strategy to weave artificial intelligence into ..</v>
+        <v>Ilkka Oyj Sisäpiiritieto 31.8.2026, klo 9.45 Sisäpiiritieto: Ilkka vahvistaa asemaansa asiakasdatan hallinnassa ja markkinointiteknologiassa ostamalla Custobarin Ilkka Oyj (”Ilkka”) on 31.8.2026 tehdyllä kaupalla hankkinut omistukseensa Custobar Oy:n (”Custobar”) koko osakekannan. Custobar on kuluttajaliiketoimintaan keskittyvä asiakasdata-alusta (CDP) ja markkinoinnin automaatioratkaisu, joka toimii SaaS-liiketoimintamallilla. Kauppa tukee Ilkan strategista tavoitetta olla Pohjois-Euroopan keskeinen teknologian, datan ja markkinoinnin toimija sekä vahvistaa konsernin Data ja teknologia -liiketoiminta-aluetta. Järjestelyn pääkohdat - Ilkka hankki Custobarin koko osakekannan 31.8.2026, velaton kauppahinta (EV) 12 milj. euroa. - Custobarin vuoden 2025 liikevaihto 5,3 milj. euroa ja käyttökat</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="str">
-        <v>FAST TRACK GROUP Secures Strategic Capital to Support Next Phase of Entertainment and Media Growth</v>
+        <v>Winamp Group: Bridger Expands Global Rights Network Beyond 35 Agreements</v>
       </c>
       <c r="B254" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C254" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D254" t="str">
-        <v>Finance, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E254" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/10/3325469/0/en/FAST-TRACK-GROUP-Secures-Strategic-Capital-to-Support-Next-Phase-of-Entertainment-and-Media-Growth.html</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/winamp-group-bridger-expands-global-063000278.html</v>
       </c>
       <c r="F254" t="str">
-        <v>Institutional growth capital fuels the development of a scalable entertainment platform through IP ownership, celebrity engagements, global joint ventures, and long-term revenue monetization Institutional growth capital fuels the development of a scalable entertainment platform through IP ownership, celebrity engagements, global joint ventures, and long-term revenue monetization</v>
+        <v>BRUSSELS, August 31, 2026--Regulatory News: Winamp Group (Paris: ALWIN) (Brussels: ALWIN), the parent company of Winamp, announces a new milestone in the development of Bridger, its copyright management platform, with its international network now exceeding 35 agreements following five new agreements with AKM (Austria), ACUM (Israel), SCD (Chile), MACP (Malaysia) and CASH (Hong Kong).</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="str">
-        <v>Wrap Technologies Inc. (NASDAQ: WRAP) Enters Strategic Transaction, Acquires US and NATO Distribution Rights to Physics-Based Sensing Tech</v>
+        <v>SWI becomes an NVIDIA Cloud Partner (NCP)</v>
       </c>
       <c r="B255" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C255" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D255" t="str">
-        <v>Finance, SaaS, Media</v>
+        <v>SaaS</v>
       </c>
       <c r="E255" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/10/3325470/0/en/Wrap-Technologies-Inc-NASDAQ-WRAP-Enters-Strategic-Transaction-Acquires-US-and-NATO-Distribution-Rights-to-Physics-Based-Sensing-Tech.html</v>
+        <v>https://www.prnewswire.com/news-releases/swi-becomes-an-nvidia-cloud-partner-ncp-302864398.html</v>
       </c>
       <c r="F255" t="str">
-        <v>NEW YORK, July 10, 2026 (GLOBE NEWSWIRE) -- via NetworkNewsWire (“NNW”) — Wrap Technologies Inc. (NASDAQ: WRAP) today announces its placement in an editorial published by NetworkNewsWire (“NNW”), one of 75+ brands within the Dynamic Brand Portfolio @ IBN ( InvestorBrandNetwork ) , a specialized communications platform with a focus on financial news and content distribution for private and public companies and the investment community.</v>
+        <v>AMSTERDAM, Aug. 31, 2026 /PRNewswire/ -- SWI Group (AMS: SWICH), an investment firm with 3.6 gigawatts of power capacity across Europe and the US, has announced that it has become a member of the NVIDIA Cloud Partner (NCP) program as a Preferred Partner. SWI Group joins a select group of...</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="str">
-        <v>From Smart EVs to autonomous vehicles: XPENG positions Robotaxi as a key milestone in bringing Physical AI to the real world</v>
+        <v>SWI wird NVIDIA Cloud Partner (NCP)</v>
       </c>
       <c r="B256" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C256" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D256" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E256" t="str">
-        <v>https://www.prnewswire.com/news-releases/from-smart-evs-to-autonomous-vehicles-xpeng-positions-robotaxi-as-a-key-milestone-in-bringing-physical-ai-to-the-real-world-302822753.html</v>
+        <v>https://www.prnewswire.com/news-releases/swi-wird-nvidia-cloud-partner-ncp-302864424.html</v>
       </c>
       <c r="F256" t="str">
-        <v>GUANGZHOU, China, July 10, 2026 /PRNewswire/ -- XPENG has officially started employee testing of its Robotaxi platform, marking a major milestone in the company's journey from intelligent electric vehicles to autonomous vehicles powered by Physical AI. The programme follows just eight...</v>
+        <v>AMSTERDAM, 31. August 2026 /PRNewswire/ -- Die SWI Group (AMS: SWICH, eine Investmentgesellschaft mit einer Leistungskapazität von 3,6 Gigawatt in Europa und den USA, hat bekannt gegeben, dass sie als „Preferred Partner" dem NVIDIA Cloud Partner (NCP)-Programm beigetreten ist. Die SWI...</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="str">
-        <v>Caldwell Appoints John Blank as Chief Operating Officer and Names Regional ...</v>
+        <v>Nitrogen Fertilizer Markets Respond to Tightening Global Supply</v>
       </c>
       <c r="B257" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C257" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D257" t="str">
         <v>SaaS</v>
       </c>
       <c r="E257" t="str">
-        <v>https://pr-inside.com/caldwell-appoints-john-blank-as-chief-operating-officer-and-names-regional-r5199724.htm</v>
+        <v>https://express-press-release.net/news/2026/08/31/1769817</v>
       </c>
       <c r="F257" t="str">
-        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / July 10, 2026 / Retained executive search firm Caldwell (TSX:CWL)(OTCQX:CWLPF) today announced the appointment of John Blank as chief operating officer and the establishment of a new regional managing partner structure designed to support the firm's continued growth, strengthen operational effectiveness, and enhance coordination across its global platform. John Blank has been appointed chief operating officer of Caldwell. He will oversee the firm's global operations while continuing to serve clients as a managing partner in Caldwell's Life Sciences &amp; Healthcare Practice. In his new role, Blank will oversee Caldwell's business and people operations, including regional leadership, ..</v>
-[...2 lines deleted...]
-    <row r="258">
+        <v>As the foundation of global food security, mineral fertilizers are indispensable to modern agricultural productivity, directly determining crop yields and farm economics worldwide. However, because [read full press release...]</v>
+      </c>
+    </row>
+    <row r="258" xml:space="preserve">
       <c r="A258" t="str">
-        <v>American Bitcoin Schedules Second Quarter 2026 Earnings Release and Conference Call</v>
+        <v>Collaborate2Win campaign promotes Hong Kong's professional services in Central Asia</v>
       </c>
       <c r="B258" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C258" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D258" t="str">
-        <v>Finance, Crypto, SaaS</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E258" t="str">
-        <v>https://www.prnewswire.com/news-releases/american-bitcoin-schedules-second-quarter-2026-earnings-release-and-conference-call-302822702.html</v>
-[...2 lines deleted...]
-        <v>MIAMI, July 10, 2026 /PRNewswire/ -- American Bitcoin Corp. (Nasdaq: ABTC) ("American Bitcoin" or the "Company"), a Bitcoin accumulation platform focused on building America's Bitcoin infrastructure backbone, today announced it will release earnings for the second quarter of 2026 before...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109624/</v>
+      </c>
+      <c r="F258" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 31, 2026 - (ACN Newswire) - 29 August 2026, the ‘Collaborate2Win – Hong Kong’s Professional Services – Your Partner for Global Success’ promotion campaign, jointly organised by the Hong Kong Trade Development Council (HKTDC) and the Department of Justice of the Hong Kong SAR Government, was held from 24 to 28 August. During the campaign, Paul Lam, Secretary for Justice of the Hong Kong SAR Government, led a high-level delegation on a visit to Xinjiang, Kazakhstan and Uzbekistan. This built on the outcomes of the Chief Executive’s delegation visit to Central Asia in June, further deepening cooperation between Hong Kong and the region.
+The ‘Collaborate2Win – Hong Kong’s Professional Services – Your Partner for Global Success’ promotion campaign, jointly organised by the Hong Kong Trade Development Council (HKTDC) and the Department of Justice of the Hong Kong SAR Government, was held from 24 to 28 August. During the campaign, Paul Lam, Secretary for Justice of the Hong Kong SAR Government, led a high-level delegation on a visit to Xinjiang, Kazakhstan and Uzbekistan.
+The delegation comprised representatives from Hong Kong’s professional services sectors, including legal, financial and trade-related organisations, as well as legal professionals from Xinjiang. The delegation promoted the strengths of Hong Kong's professional services through site visits, business exchanges and thematic seminars. It fostered exchanges and cooperation between Hong Kong and Central Asia in related fields, while jointly exploring opportunities arising from the Belt and Road Initiative.
+The Collaborate2Win seminar, one of the campaign’s key events, was held in Almaty, Kazakhstan, on 26 August.
+The Collaborate2Win seminar, one of the campaign’s key events, was held in Almaty, Kazakhstan, on 26 August. In his opening remarks, Paul Lam, Secretary for Justice of the Hong Kong SAR Government, said: “While Hong Kong is a leading common law jurisdiction providing reliable and top quality international legal services, the city has been making tremendous efforts to use its common law advantages to maintain and promote Hong Kong's status as an international financial centre. Hong Kong can be Kazakhstan's important and even indispensable partner in view of its unique statue as a premier financial hub with common law advantages.”
+HKTDC Associate Executive Director Anna Cheung said: “The HKTDC has long been committed to promoting global trade and investment through international conferences, exhibitions and business matching as well as a wide range of overseas promotional activities. We help businesses explore new markets and seize emerging opportunities, while advancing the ‘hub-to-hub’ cooperation model. By leveraging Kazakhstan’s role as a gateway to Central Asia and Hong Kong’s unique strengths as a superconnector and super value-adder linking the Chinese Mainland with the rest of the world, we facilitate closer economic and trade ties between regions.”
+Ms Cheung added: “The 11th Belt and Road Summit, jointly organised by the Hong Kong SAR Government and HKTDC, will be held in Hong Kong on 9 and 10 September. The Summit will bring together government officials, business leaders and representatives of professional services organisations from countries and regions along the Belt and Road. The event will provide a platform to explore collaboration opportunities, facilitate business matching and promote project partnerships. One of the focus areas for this year’s summit will be the Central Asian market. We look forward to welcoming more delegates from Central Asia to Hong Kong and working together to take cross-regional cooperation to new heights.”
+The Collaborate2Win seminar in Kazakhstan, themed ‘Hong Kong – A Premier Financial Hub with Common Law Advantages – Your Indispensable Partner for Global Success’, featured remarks by Umiraliyev Zhandosv Zhanibekovich, First Deputy Prosecutor General of the Republic of Kazakhstan, and Su Fangqiu, the Consul General of the People's Republic of China in Almaty. It also brought together speakers from the government and the financial, legal, tax and international arbitration sectors.
+Topics discussed included Hong Kong’s role in the Belt and Road Initiative, the latest developments in Hong Kong as an international financial centre, how the common law system safeguards and facilitates corporate financing and investment activities, the advantages of conducting tax planning through Hong Kong, and the city’s position as an international legal and dispute resolution services centre. The seminar, together with the networking luncheon that followed, attracted more than 160 participants.
+During the visit, the delegation met with a range of government authorities and industry organisations.
+In Xinjiang, the delegation met with Chen Xiaojiang, Secretary of the CPC Xinjiang Uyghur Autonomous Regional Committee, Liu Jiansheng, Party Secretary of the Department of Justice of the Xinjiang Uygur Autonomous Region, and Naibijiang Yibulayimu, Deputy Secretary of the Party Committee and Director-General of the Department of Justice of the Xinjiang Uyghur Autonomous Region.
+In Kazakhstan, the delegation visited the Shaanxi Chamber of Commerce in Kazakhstan and exchanged views with Mainland enterprises and law firms operating in the country. The discussions provided insights into the local business and legal services environment and helped Hong Kong's professional services sector better understand the support that Mainland enterprises need to expand overseas.
+In Uzbekistan, the delegation met with Yu Jun, the Ambassador Extraordinary and Plenipotentiary of the People's Republic of China to the Republic of Uzbekistan, Umid Abidhadjaev, Deputy Minister, Ministry of Economy and Finance of Uzbekistan, and Ilzat Kasimov, Deputy Minister, Ministry of Investment, Industry and Trade of Uzbekistan, as well as the China Enterprise Association in Uzbekistan, the Chamber of Commerce and Industry of Uzbekistan and Tashkent International Arbitration Centre, and the Chamber of Advocates of the Republic of Uzbekistan. During these exchanges, participants discussed ways to strengthen economic and trade ties as well as cooperation in professional services between Hong Kong and Central Asia. Participants also explored opportunities in cross-border investment, legal services and business development.
+During its stay in Uzbekistan, the delegation also visited Tashkent State University of Law and the Islamic Civilization Center. These visits provided valuable insights into the latest developments in legal talent development and international exchange, cultural preservation, and urban development. Further, they strengthened economic and trade ties between Hong Kong and Uzbekistan.
+Photo download: https://bit.ly/46u5drs
+The ‘Collaborate2Win – Hong Kong’s Professional Services – Your Partner for Global Success’ promotion campaign, jointly organised by the Hong Kong Trade Development Council (HKTDC) and the Department of Justice of the Hong Kong SAR Government, was held from 24 to 28 August. During the campaign, Paul Lam, Secretary for Justice of the Hong Kong SAR Government, led a high-level delegation on a visit to Xinjiang, Kazakhstan and Uzbekistan.
+The Collaborate2Win seminar, one of the campaign’s key events, was held in Almaty, Kazakhstan, on 26 August.
+Paul Lam, Secretary for Justice of the Hong Kong SAR Government
+Anna Cheung, HKTDC Associate Executive Director
+In Kazakhstan, the delegation exchanged views with Mainland enterprises and law firms operating in the country.
+The delegation visited the Chamber of Commerce and Industry of Uzbekistan and Tashkent International Arbitration Centre.
+The delegation met with Umid Abidhadjaev, Deputy Minister, Ministry of Economy and Finance of Uzbekistan
+Media enquiries
+HKTDC’s Communications &amp; Public Affairs Department:
+Johnny Tsui Tel: (852) 2584 4395 Email: johnny.cy.tsui@hktdc.org
+About HKTDC
+The Hong Kong Trade Development Council (HKTDC) celebrates its 60th anniversary this year. The HKTDC is a statutory body established in 1966 to promote, assist and develop Hong Kong's trade. With over 50 offices globally, including 13 in the Chinese Mainland, the HKTDC promotes Hong Kong as a two-way global investment and business hub. The HKTDC organises international exhibitions, conferences and business missions to create business opportunities for companies, particularly small and medium-sized enterprises (SMEs), in the mainland and international markets. The HKTDC also provides up-to-date market insights and product information via research reports and digital news channels. 
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="str">
-        <v>QTREX Establishes U.S. Subsidiary to Advance Federal Government Contracting</v>
+        <v>ePointZero to Acquire Majority Stake in Pan-African Power Platform, Azura Power Holdings Limited</v>
       </c>
       <c r="B259" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C259" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D259" t="str">
         <v>Finance, SaaS</v>
       </c>
       <c r="E259" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/10/3325437/0/en/QTREX-Establishes-U-S-Subsidiary-to-Advance-Federal-Government-Contracting.html</v>
+        <v>https://www.prnewswire.com/news-releases/epointzero-to-acquire-majority-stake-in-pan-african-power-platform-azura-power-holdings-limited-302864630.html</v>
       </c>
       <c r="F259" t="str">
-        <v>Ness Ziona, Israel, July 10, 2026 (GLOBE NEWSWIRE) -- QTREX Quantum Ltd. (Nasdaq: QTEX) ("QTREX" or the "Company") a company focused on advancing Additively Manufactured Electronics (“AME”) for quantum computing infrastructure today announced the formation of QTREX USA, its new U.S. subsidiary serving as the Company’s dedicated platform for U.S. federal contract execution. The move follows QTREX’s recently announced operational AME deployment at a U.S. government laboratory conducting quantum computing programs, and is intended to support the Company’s federal government contracting activities in the United States.</v>
+        <v>The transaction marks ePointZero's entry into African power generation through a proven operating platform with immediate scale, resilient cash flows, and experienced management. Acquisition provides Azura Power, a 752 MW pan-African independent power producer, with a committed partner...</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="str">
-        <v>YXT.com Announces ADS Ratio Change to Be Effective on July 14, 2026</v>
+        <v>Eluvio Tapped for Cricket TV: New Direct-to-Consumer Streaming Service for Live and Archive Coverage to Fans Across the Globe</v>
       </c>
       <c r="B260" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C260" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D260" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, SaaS, Retail, Media</v>
       </c>
       <c r="E260" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/10/3325433/0/en/YXT-com-Announces-ADS-Ratio-Change-to-Be-Effective-on-July-14-2026.html</v>
+        <v>https://www.prnewswire.com/news-releases/eluvio-tapped-for-cricket-tv-new-direct-to-consumer-streaming-service-for-live-and-archive-coverage-to-fans-across-the-globe-302863246.html</v>
       </c>
       <c r="F260" t="str">
-        <v>SUZHOU, China, July 10, 2026 (GLOBE NEWSWIRE) -- YXT.com Group Holding Limited (the “Company” or “YXT.com”) (NASDAQ: YXT), a provider of AI-enabled enterprise productivity solutions, today announced that it will change the ratio of its American Depositary Shares (“ADSs”) to its ordinary shares from the current ratio of one (1) ADS representing three (3) ordinary shares to a new ratio of one (1) ADS representing thirty (30) ordinary shares (the “ADS Ratio Change”). The ADS Ratio Change is expected to become effective on July 14, 2026, U.S. Eastern Time (the “Effective Date”).</v>
+        <v>New Direct-to-Consumer Streaming Service: New streaming service from Cricket Australia (tv.cricket.com.au), built upon Eluvio's Content Fabric and AI Video Intelligence, is now available for early access with full commercial launch later this year Unified Platform for Live and VOD...</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="str">
-        <v>Authority Magazine Features Kraig Biocraft Laboratories CEO Kim Thompson as an Industry Disruptor Reshaping the Future of Advanced Materials</v>
+        <v>KR New Materials Product Line Upgrade: From WPC Materials to Modular Aluminum-and-WPC Outdoor Structure Systems</v>
       </c>
       <c r="B261" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C261" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D261" t="str">
         <v>SaaS</v>
       </c>
       <c r="E261" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/10/3325429/0/en/Authority-Magazine-Features-Kraig-Biocraft-Laboratories-CEO-Kim-Thompson-as-an-Industry-Disruptor-Reshaping-the-Future-of-Advanced-Materials.html</v>
+        <v>https://www.prweb.com/releases/kr-new-materials-product-line-upgrade-from-wpc-materials-to-modular-aluminum-and-wpc-outdoor-structure-systems-302863281.html</v>
       </c>
       <c r="F261" t="str">
-        <v>Kraig Labs (OTCQB: KBLB) CEO and Founder is featured in Authority Magazine's "Meet the Disruptors" series, a widely read publication on the Medium platform</v>
+        <v>Developed under the KR Eco Composites brand, the shared platform brings together aluminum frames and WPC finishes for configurable pergola, carport, storage and outdoor-living applications. XUANCHENG, China, Aug. 30, 2026 /PRNewswire-PRWeb/ -- KR New Materials Co., Ltd., operating under...</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="str">
-        <v>Geographic Solutions' VOS Sapphire AI Recognized as the Best AI/ML Powered Solution by the 2026 Tech Ascension Awards</v>
+        <v>Bask Fund Announces Diversified Investment Platform Across Real Estate, Equities, Gold and Digital Assets</v>
       </c>
       <c r="B262" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C262" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D262" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E262" t="str">
-        <v>https://www.prnewswire.com/news-releases/geographic-solutions-vos-sapphire-ai-recognized-as-the-best-aiml-powered-solution-by-the-2026-tech-ascension-awards-302822299.html</v>
+        <v>https://www.pr.com/press-release/977886</v>
       </c>
       <c r="F262" t="str">
-        <v>PALM HARBOR, Fla., July 10, 2026 /PRNewswire/ -- Geographic Solutions today announced that its proprietary VOS Sapphire AI platform has been named Best AI/ML Solution in the 2026 Tech Ascension Awards. VOS Sapphire AI leverages artificial intelligence to streamline case management,...</v>
+        <v>Bask Fund, founded by Henry Fields, is a diversified investment company focused on real estate, stocks and equities, gold, and digital assets including cryptocurrency. The company uses a research-driven approach to identify opportunities across traditional and emerging markets, emphasizing diversification, risk assessment, transparency, and long-term investment strategies. [PR.com]</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="str">
-        <v>What is the Best Social Media Platform for Body Piercing Artists?</v>
+        <v>ClosedCast Expands Private Video Streaming with Roku and Zapier Apps</v>
       </c>
       <c r="B263" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-31</v>
       </c>
       <c r="C263" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D263" t="str">
         <v>SaaS, Media</v>
       </c>
       <c r="E263" t="str">
-        <v>https://pr-inside.com/what-is-the-best-social-media-platform-for-body-piercing-artists-r5199642.htm</v>
+        <v>https://www.newsfilecorp.com/release/311844/ClosedCast-Expands-Private-Video-Streaming-with-Roku-and-Zapier-Apps</v>
       </c>
       <c r="F263" t="str">
-        <v>(PR-inside.com) The Best Social Media Platform for Body Piercing is JAASPIRE SEATTLE, WA / ACCESS Newswire / July 10, 2026 / Social media has become an essential part of how body piercing artists showcase their work, educate clients and build their businesses. As creators navigate changing algorithms and reduced organic reach on traditional platforms, interest is growing in social networks that provide greater control over content visibility, audience engagement and monetization. Consistent with the growing demand for creator-first platforms, JAASPIRE is emerging as one of the best social media platforms for body piercing artists by combining content publishing, public portfolios, audience engagement, and ..</v>
+        <v>Oakland, California--(Newsfile Corp. - August 30, 2026) - ClosedCast, a private streaming archive platform, is expanding the way families, churches, teams, organizations and businesses preserve and watch important video with approved and certified apps available through the Roku Channel Store and Zapier App Marketplace.To view an enhanced version of this graphic, please visit:https://images.newsfilecorp.com/files/9183/311844_9752665ea4857982_001full.jpgClosedCast gives users a private, organized...</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="str">
-        <v>Choreo Promotes Ray Morrill to Chief Wealth Officer Role</v>
+        <v>Encrypted Phone Vault Vaultaire Makes Client-Side Cloud Backup Free for Every User</v>
       </c>
       <c r="B264" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C264" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D264" t="str">
         <v>SaaS</v>
       </c>
       <c r="E264" t="str">
-        <v>https://www.prnewswire.com/news-releases/choreo-promotes-ray-morrill-to-chief-wealth-officer-role-302822479.html</v>
+        <v>https://www.newsfilecorp.com/release/312033/Encrypted-Phone-Vault-Vaultaire-Makes-ClientSide-Cloud-Backup-Free-for-Every-User</v>
       </c>
       <c r="F264" t="str">
-        <v>Senior Wealth Advisor Promoted to Lead Firm's Advisor Development, Client Experience and Continued Evolution of Integrated Wealth Platform CHICAGO, July 10, 2026 /PRNewswire/ -- Choreo, LLC ("Choreo" or "the firm") announced today that Ray Morrill has been promoted to Chief Wealth Officer....</v>
+        <v>San Diego, California--(Newsfile Corp. - August 30, 2026) - Vaultaire, an encrypted photo vault for phones and tablets, has made client-side encrypted cloud backup and restore available to every user rather than only to paying subscribers. The change closes a gap that has followed privacy-first storage since it began: the harder a vault is to break into, the more completely its contents vanish when the device does. Vaultaire requires no account, no email address and no phone number to...</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="str">
-        <v>Academia by Serosoft Recognised in the Gartner® Magic Quadrant™ for Higher Education SaaS Student Information Systems for the Second Consecutive Year</v>
+        <v>Angel Armor Launches the RISE® Plate Carrier, Expanding Coverage Without Sacrificing Mobility</v>
       </c>
       <c r="B265" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C265" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D265" t="str">
-        <v>SaaS, Education</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E265" t="str">
-        <v>https://express-press-release.net/news/2026/07/10/1761571</v>
+        <v>https://finance.yahoo.com/healthcare/articles/angel-armor-launches-rise-plate-130000278.html</v>
       </c>
       <c r="F265" t="str">
-        <v>Key Highlights Academia by Serosoft was recognised in the 2026 Gartner® Magic Quadrant&amp;#x2122; for Higher Education SaaS Student Information Systems for the second consecutive year. [read full press release...]</v>
+        <v>FORT COLLINS, Colo., August 30, 2026--Angel Armor launches the RISE® Plate Carrier, a purpose-built tactical armor platform designed for SWAT teams, tactical law enforcement personnel and high-risk response environments. The new carrier officially debuts at the NTOA Conference in Booth 515, where it will be a primary product focus for Angel Armor throughout the show.</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="str">
-        <v>eXo Platform 7.2: Native AI Powering a Unified and Intelligent Digital Workplace</v>
+        <v>DueTrace Launches the World's First "Mutual Consent" Debt Tracker to End Awkward IOU Conversations</v>
       </c>
       <c r="B266" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C266" t="str">
-        <v>Express Press Release</v>
+        <v>PR.com</v>
       </c>
       <c r="D266" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E266" t="str">
-        <v>https://express-press-release.net/news/2026/07/10/1761452</v>
+        <v>https://www.pr.com/press-release/972141</v>
       </c>
       <c r="F266" t="str">
-        <v>Paris, France, 2026-07-10 — /EPR Network/ — eXo Platform announces the release of version 7.2 of its open-source digital workplace platform. This new release marks a major [read full press release...]</v>
+        <v>DueTrace introduces a secure, ad-free platform to document personal IOUs and shared expenses, featuring industry-standard encryption, a permanent financial ledger, and support for 9 languages worldwide. [PR.com]</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="str">
-        <v>EffectusLMS #3 Among the Best Performance Management Software &amp;amp; Tools 2026</v>
+        <v>AGENTPR™ Named Official Media Intelligence Platform for WPRF Abuja 2026</v>
       </c>
       <c r="B267" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-30</v>
       </c>
       <c r="C267" t="str">
         <v>PRWeb</v>
       </c>
       <c r="D267" t="str">
         <v>AI, SaaS</v>
       </c>
       <c r="E267" t="str">
-        <v>https://www.prweb.com/releases/effectuslms-3-among-the-best-performance-management-software--tools-2026-302821653.html</v>
+        <v>https://www.prweb.com/releases/agentpr-named-official-media-intelligence-platform-for-wprf-abuja-2026-302864356.html</v>
       </c>
       <c r="F267" t="str">
-        <v>EffectusLMS ranks #3 among the best performance management software &amp; tools 2026 by eLearning Industry for AI-enabled customer training. AFTON, Minn., July 10, 2026 /PRNewswire-PRWeb/ -- EffectusLMS, the AI-enabled customer training platform from CommLab India, has been recognized as #3...</v>
+        <v>African-built AI-powered PR intelligence system to support real-time global, continental and Nigerian media monitoring for the World Public Relations Forum LAGOS, Nigeria, Aug. 30, 2026 /PRNewswire/ -- The Nigerian Institute of Public Relations (NIPR) has appointed AGENTPR™, the...</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="str">
-        <v>EQT to acquire Copia Power, a leading integrated power and AI infrastructure platform</v>
+        <v>Oak Therapeutics Receives NIH SBIR Phase II Award for 3-Drug Oral Dissolvable Strip for Pediatrics</v>
       </c>
       <c r="B268" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C268" t="str">
-        <v>PR Newswire</v>
+        <v>PRLog</v>
       </c>
       <c r="D268" t="str">
-        <v>AI, SaaS, Energy</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E268" t="str">
-        <v>https://www.prnewswire.com/news-releases/eqt-to-acquire-copia-power-a-leading-integrated-power-and-ai-infrastructure-platform-302822622.html</v>
+        <v>https://www.prlog.org/13167547-oak-therapeutics-receives-nih-sbir-phase-ii-award-for-3-drug-oral-dissolvable-strip-for-pediatrics.html</v>
       </c>
       <c r="F268" t="str">
-        <v>Copia Power develops, owns and operates integrated large-scale energy and digital infrastructure campuses across the U.S. Copia works alongside utilities to help unlock new power capacity, accelerate infrastructure development, and support sustainable long-term grid reliability and...</v>
+        <v>New NIH funding advances Oak's proprietary high-drug-load ODS platform toward scalable manufacturing</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="str">
-        <v>Monport Launches GPro Vision MOPA Fiber Laser Series With Smart Vision Positioning, Color Marking and Auto Focus</v>
+        <v>ChowChow Cloud International Holdings Limited Provides Response to Unusual Market Action</v>
       </c>
       <c r="B269" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C269" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D269" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E269" t="str">
-        <v>https://www.prnewswire.com/news-releases/monport-launches-gpro-vision-mopa-fiber-laser-series-with-smart-vision-positioning-color-marking-and-auto-focus-302822540.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/29/3352938/0/en/chowchow-cloud-international-holdings-limited-provides-response-to-unusual-market-action.html</v>
       </c>
       <c r="F269" t="str">
-        <v>LOS ANGELES, July 9, 2026 /PRNewswire/ -- Intelligent automation is reshaping laser processing as businesses increasingly invest in advanced fiber laser solutions that improve precision, productivity, and workflow efficiency. Monport Laser today introduced the GPro Vision Split MOPA Fiber...</v>
+        <v>SINGAPORE, Aug. 29, 2026 (GLOBE NEWSWIRE) -- ChowChow Cloud International Holdings Limited (“Chowchow”, the “Company”) (NYSE American: CHOW) announced today that the Company had become aware of unusual trading activity in its ordinary shares on the NYSE American LLC (the “NYSE American”) on August 12, 2026 and August 27, 2026. The Company is issuing this press release pursuant to Section 401(d) of the NYSE American Company Guide. The Company has made inquiries and has been unable to determine whether corrective actions are appropriate at this time. The Company is further announcing that there has been no material development in its business and affairs not previously disclosed or, to its knowledge, any other reason to account for the unusual market action.</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="str">
-        <v>iQIYI International Releases First Half of 2026 Global Trending Content: Chinese Dramas and Micro Dramas Power Dual-Engine Global Growth</v>
+        <v>Meant Earns LegitScript Certification for Its Online GLP-1 Weight Care Platform</v>
       </c>
       <c r="B270" t="str">
-        <v>2026-07-10</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C270" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D270" t="str">
-        <v>SaaS, Media</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E270" t="str">
-        <v>https://www.prnewswire.com/news-releases/iqiyi-international-releases-first-half-of-2026-global-trending-content-chinese-dramas-and-micro-dramas-power-dual-engine-global-growth-302822516.html</v>
+        <v>https://www.prnewswire.com/news-releases/meant-earns-legitscript-certification-for-its-online-glp-1-weight-care-platform-302852709.html</v>
       </c>
       <c r="F270" t="str">
-        <v>BEIJING, July 9, 2026 /PRNewswire/ -- On July 9, iQIYI, China's leading online entertainment platform, released its Global Trending Content for the first half of 2026, recording a 130% year-on-year surge in total viewership across its international platform. This robust growth is driven...</v>
+        <v>MANASSAS, Va., Aug. 29, 2026 /PRNewswire/ -- Meant has earned LegitScript certification for its online GLP-1 weight-care platform, a step that reinforces the transparency behind how the service connects patients with licensed U.S. clinical oversight, private Care Coach support and ongoing...</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="str">
-        <v>Youtuber Launches First Roblox Game, Expanding Creator Revenue Streams</v>
+        <v>Prospectr Digital Launches Rebuilt B2B Lead Generation Platform with AI-Powered Services</v>
       </c>
       <c r="B271" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C271" t="str">
-        <v>PressReleaseNews</v>
+        <v>PRWeb</v>
       </c>
       <c r="D271" t="str">
-        <v>Finance, SaaS, Gaming</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E271" t="str">
-        <v>https://pressreleasenews.org/pressroom/youtuber-launches-first-roblox-game-expanding-creator-revenue-streams</v>
+        <v>https://www.prweb.com/releases/prospectr-digital-launches-rebuilt-b2b-lead-generation-platform-with-ai-powered-services-302862476.html</v>
       </c>
       <c r="F271" t="str">
-        <v>A prominent YouTuber has released their first Roblox game, marking a new milestone in creator monetization. The game, developed in partnership with a Roblox studio, aims to leverage the platform's massive user base.</v>
+        <v>Minneapolis-based B2B lead generation agency Prospectr Digital has launched a rebuilt client platform at prospectrdigital.com, supporting an expanded portfolio that includes AI voice agents, Meta advertising, cold email outreach, SEO/AEO, and Sovereign, its proprietary AI orchestration...</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="str">
-        <v>MarketWise, Inc. Reports Preliminary Selected Unaudited Second Quarter Results With Paid Subscriber Growth Continuing In The Second Quarter 2026; Billings Increased 56% Year-Over-Year To Approximately $91 million; Raises FY 2026 Billings Guidance 10% To $330 million; Affirms FY 2026 Dividend Target To Class A Shareholders Of $1.80 Per Share</v>
+        <v>Alpha1 AI Expands Support for Federal Agencies</v>
       </c>
       <c r="B272" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C272" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D272" t="str">
-        <v>Finance, SaaS, Education</v>
+        <v>AI, SaaS, Education</v>
       </c>
       <c r="E272" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3325265/0/en/MarketWise-Inc-Reports-Preliminary-Selected-Unaudited-Second-Quarter-Results-With-Paid-Subscriber-Growth-Continuing-In-The-Second-Quarter-2026-Billings-Increased-56-Year-Over-Year-.html</v>
+        <v>https://pr-inside.com/alpha1-ai-expands-support-for-federal-agencies-r5217319.htm</v>
       </c>
       <c r="F272" t="str">
-        <v>BALTIMORE, Md., July 09, 2026 (GLOBE NEWSWIRE) -- MarketWise, Inc. (NASDAQ: MKTW) is a leading multi-brand digital subscription services platform that provides premium financial research, software, education, and tools for self-directed investors, today reported preliminary selected unaudited financial and operational updates for second quarter 2026. Consistent with past practice, we are providing investors with selected information in advance of issuing our second quarter 2026 earnings press release, which we expect to release on August 6, 2026.</v>
+        <v>(PR-inside.com) Scholar, Spark and Resolve are already advancing agency-focused workforce learning, institutional knowledge and guided problem-solving, with broader expansion planned in the coming months. DALLAS, TX / ACCESS Newswire / August 29, 2026 / Alpha1 AI is expanding its support for federal agencies through secure, agency-configurable learning and problem-solving environments designed around the realities of government operations. Federal curriculum development, platform configuration, demonstrations and discussions with government stakeholders are already underway. The company expects to deepen this work and expand into additional agencies in the coming months. The initiative addresses a practical challenge across government: agencies must develop workforce capability, preserve e</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="str">
-        <v>Quantum Insights Launches AURA AI Platform for Clinical Research Labs</v>
+        <v>FixGo Launches Next-Day Tire Delivery in Los Angeles and Expands San Diego Installer Network</v>
       </c>
       <c r="B273" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-29</v>
       </c>
       <c r="C273" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D273" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>SaaS, Retail, Automotive</v>
       </c>
       <c r="E273" t="str">
-        <v>https://pressreleasenews.org/pressroom/quantum-insights-launches-aura-ai-platform-for-clinical-research-labs</v>
+        <v>https://www.newsfilecorp.com/release/311953/FixGo-Launches-NextDay-Tire-Delivery-in-Los-Angeles-and-Expands-San-Diego-Installer-Network</v>
       </c>
       <c r="F273" t="str">
-        <v xml:space="preserve">Quantum Insights GmbH announced AURA, an AI-powered analytics platform for clinical research labs that reduces time-to-insight on multi-omics datasets by up to 70% while keeping patient data on-premises. The platform integrates with existing LIMS and ELN systems and is available immediately through a tiered subscription </v>
+        <v>Los Angeles, California--(Newsfile Corp. - August 28, 2026) - Online automotive retail platform FixGo today announced the launch of Next-Day Delivery for EngineX tires in eligible Los Angeles ZIP codes, along with an expansion of its partner installation network in San Diego County to more than 20 independent shops. Both changes take effect ahead of Labor Day weekend travel.To view an enhanced version of this graphic, please...</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="str">
-        <v>Exodus Movement, Inc. June 2026 Treasury Update and Monthly Metrics</v>
+        <v>Mattel Names Maluma, Supercar Blondie, and Robert Lewandowski as Its First-Ever Hot Wheels Class of Legends in New Challenge Accepted Campaign</v>
       </c>
       <c r="B274" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C274" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D274" t="str">
-        <v>Finance, Crypto, SaaS</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E274" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3325261/0/en/Exodus-Movement-Inc-June-2026-Treasury-Update-and-Monthly-Metrics.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359704</v>
       </c>
       <c r="F274" t="str">
-        <v>OMAHA, Neb., July 09, 2026 (GLOBE NEWSWIRE) -- Exodus Movement, Inc . (NYSE American: EXOD) ("Exodus" or “the company”), a leading self-custodial finance and payments platform, today announced updated metrics connected with its Web3 suite of services, including digital asset holdings, user metrics, and exchange provider processed volume metrics, as of June 30, 2026.</v>
+        <v>- - &amp;#8226; Hot Wheels Class of Legends: Global icons Maluma, Supercar Blondie, and Robert Lewandowski headline the new Challenge Accepted brand platform - - - - - &amp;#8226; The 2026 Global Legends Collection featuring die-cast cars co-designed by the Hot Wheels Class of Legends is now available for pre-order on Mattel Creations - &amp;#8226; Pop-Up Event: Hot Wheels will open an immersive fan experience for all ages in Venice, Calif., featuring life-size car displays and hands-on play - &amp;#8226; Giving Back: Hot Wheels... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359704</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="str">
-        <v>/C O R R E C T I O N -- Dun &amp;amp; Bradstreet, Inc./</v>
+        <v>Avid shows the future of agentic editing at IBC2026, launches Media Composer 2026.8 with expanded collaboration</v>
       </c>
       <c r="B275" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C275" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D275" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E275" t="str">
-        <v>https://www.prnewswire.com/news-releases/dun--bradstreet-launches-risk-analytics-plugin-for-cursor-bringing-verified-business-context-to-ai-developer-platform-302822080.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359692</v>
       </c>
       <c r="F275" t="str">
-        <v>In the news release, Dun &amp; Bradstreet Launches Risk Analytics Plugin for Cursor, Bringing Verified Business Context to AI Developer Platform, issued 09-Jul-2026 by Dun &amp; Bradstreet, Inc. over PR Newswire, we are advised by the company that changes have been made. The complete, corrected...</v>
+        <v>- - &amp;#8226; New agentic capabilities and workflow intelligence accelerate content preparation and production while keeping editors in control - &amp;#8226; Deeper Avid Content Core integration and browser-based workflows extend professional editing beyond the desktop - &amp;#8226; Media Composer 2026.8 broadens collaboration choice, with third-party storage support, OpenTimelineIO, PhraseFindAI Multicam Auto Cut and more - - - Avid&amp;#174; today announced that it will unveil the latest in the evolution of Media... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359692</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="str">
-        <v>Meet2Trip: The New Platform for Cruise Passengers to Find Fellow Travelers for Shared Shore Excursions</v>
+        <v>Global pharmacy leaders identify priorities for integrating pharmacists into primary health care</v>
       </c>
       <c r="B276" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C276" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D276" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E276" t="str">
-        <v>https://www.pr.com/press-release/972913</v>
+        <v>https://www.prnewswire.com/news-releases/global-pharmacy-leaders-identify-priorities-for-integrating-pharmacists-into-primary-health-care-302863186.html</v>
       </c>
       <c r="F276" t="str">
-        <v>Two cruise passengers stood on the dock, searching for other travelers to share a taxi tour, but found no one heading the same way. That experience led to the creation of Meet2Trip, an online platform that helps cruise passengers worldwide arrange shared shore excursions. The Problem Shore excursions booked through cruise lines are convenient but typically cost significantly more than visiting the same sights [PR.com]</v>
+        <v>MONTRÉAL, Aug. 28, 2026 /PRNewswire/ -- Pharmacy leaders, invited from around the world, gathered in Montréal today for an international forum on advancing pharmacists' integration into primary health care, where they identified workforce readiness, sustainable funding models, supportive...</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="str">
-        <v>Lion Announces Plan to Implement ADS Ratio Change</v>
+        <v>Oracle Named a Leader in the 2026 Gartner® Magic Quadrant™ for Supply Chain Management Suites</v>
       </c>
       <c r="B277" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C277" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D277" t="str">
-        <v>Finance, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E277" t="str">
-        <v>https://www.prnewswire.com/news-releases/lion-announces-plan-to-implement-ads-ratio-change-302822042.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359689</v>
       </c>
       <c r="F277" t="str">
-        <v>SINGAPORE, July 9, 2026 /PRNewswire/ -- Lion Group Holding Ltd. ("Lion" or "the Company") (NASDAQ: LGHL), operator of an all-in-one trading platform that offers a wide spectrum of products and services, today announced that it plans to change the ratio of its American Depositary Shares...</v>
+        <v>Oracle has been named a Leader in the 2026 Gartner&amp;#174; Magic Quadrant&amp;#8482; for Supply Chain Management Suites for Oracle Fusion Cloud Supply Chain &amp;amp; Manufacturing (SCM). Oracle was recognized based on its Ability to Execute and Completeness of Vision. Oracle also ranked first in the Product-Centric Supply Chain Use Case, Services-Centric Supply Chain Use Case, and Distribution-Centric Supply Chain Use Case in the 2026 Gartner&amp;#174; Critical Capabilities for Supply Chain Management Suites report.... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359689</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="str">
-        <v>Cloud ERP Market Expands at 14.5% CAGR By 2029, Enterprises Accelerate AI and Cloud Transformation | Report by MarketsandMarkets™</v>
+        <v>CoinDealerPro - Inventory Management Software for Professional Coin and Bullion Dealers</v>
       </c>
       <c r="B278" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C278" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D278" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E278" t="str">
-        <v>https://www.getnews.info/story/2026/07/09/cloud-erp-market-expands-at-145-cagr-by-2029-enterprises-accelerate-ai-and-cloud-transformation-report-by-marketsandmarkets/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/coindealerpro---inventory-management-software-for-professional-coin-and-bullion-dealers-302863169.html</v>
       </c>
       <c r="F278" t="str">
-        <v/>
+        <v>CoinDealerPro has a successful debut - inventory management for numismatic-related businesses PITTSBURGH, Aug. 28, 2026 /PRNewswire/ -- CoinDealerPro, an inventory management software platform built for professional coin dealers, online sellers, bullion traders, shop owners and wholesale...</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="str">
-        <v>Greenberg Traurig Launches Fully Integrated Tax Platform in Milan with Arrival of Luca Marraffa and Team</v>
+        <v>Oragenics Reports Continued Clinical Progress, Provides Regulatory and NYSE American Listing Update</v>
       </c>
       <c r="B279" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C279" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D279" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E279" t="str">
-        <v>https://www.prnewswire.com/news-releases/greenberg-traurig-launches-fully-integrated-tax-platform-in-milan-with-arrival-of-luca-marraffa-and-team-302822162.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352888/0/en/oragenics-reports-continued-clinical-progress-provides-regulatory-and-nyse-american-listing-update.html</v>
       </c>
       <c r="F279" t="str">
-        <v>MILAN, July 9, 2026 /PRNewswire/ -- Greenberg Traurig continues to strengthen its Milan office with the launch of a fully integrated tax offering, combining transactional tax advisory and tax litigation, through the addition of a team led by Luca Marraffa, joining as shareholder,...</v>
+        <v>SARASOTA, Fla., Aug. 28, 2026 (GLOBE NEWSWIRE) -- Oragenics, Inc. (NYSE American: OGEN), a clinical-stage biopharmaceutical company developing brain-targeted therapeutics through its proprietary intranasal delivery platform, today provided an update on its Phase IIa clinical trial, U.S. regulatory pathway, and NYSE American continued listing status.</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="str">
-        <v>Join Alliance Entertainment's Exclusive Live Investor Webinar and Q&amp;A ...</v>
+        <v>IDrive Launches Autonomy Assisted Driving, Bringing a Licenseable L2+ Driver-Assist Stack to Automotive Companies</v>
       </c>
       <c r="B280" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C280" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D280" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E280" t="str">
-        <v>https://pr-inside.com/join-alliance-entertainment-s-exclusive-live-investor-webinar-and-q-a-r5199552.htm</v>
+        <v>https://www.prnewswire.com/news-releases/idrive-launches-autonomy-assisted-driving-bringing-a-licenseable-l2-driver-assist-stack-to-automotive-companies-302863072.html</v>
       </c>
       <c r="F280" t="str">
-        <v>(PR-inside.com) ORLANDO, FL / ACCESS Newswire / July 9, 2026 / RedChip Companies will host an investor webinar on July 23, 2026, at 4:15 p.m. ET with Alliance Entertainment Holding Corp. (NASDAQ:AENT). The exclusive event will feature Alliance Entertainment Executive Chairman Bruce Ogilvie and CEO Jeff Walker. Attendees will gain insight into how Alliance Entertainment has evolved into a leading omnichannel distribution and fulfillment platform at the intersection of physical media, collectibles, and technology-enabled authentication. Management will highlight the company's scale-serving over 35,000 retail locations and powering e-commerce fulfillment for more than 175 online platforms-along with its capital-light, automation-driven infrastructure that supports ..</v>
+        <v>LOS ANGELES, Aug. 28, 2026 /PRNewswire/ -- IDrive today announced the launch of IDrive Autonomy Assisted Driving, a low-cost, licenseable L2+ driver-assistance platform designed to give automotive companies a practical path to deploying advanced driving assistance without having to build...</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="str">
-        <v>Hivelocity Launches Streaming Bundle to Help Video Platforms Scale with Confidence</v>
+        <v>Robert Stitzel Scholarship for Entrepreneurs Launches to Fund Undergraduate Innovation across the US</v>
       </c>
       <c r="B281" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C281" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D281" t="str">
-        <v>SaaS, Media</v>
+        <v>SaaS</v>
       </c>
       <c r="E281" t="str">
-        <v>https://www.prnewswire.com/news-releases/hivelocity-launches-streaming-bundle-to-help-video-platforms-scale-with-confidence-302822218.html</v>
+        <v>https://www.prnewswire.com/news-releases/robert-stitzel-scholarship-for-entrepreneurs-launches-to-fund-undergraduate-innovation-across-the-us-302863062.html</v>
       </c>
       <c r="F281" t="str">
-        <v>Purpose-built infrastructure for streaming workloads with predictable bandwidth costs and built-in DDoS protection TAMPA, Fla., July 9, 2026 /PRNewswire/ -- Hivelocity, a provider of bare metal, dedicated servers, edge computing, and cloud infrastructure solutions, today announced the...</v>
+        <v>MIDLAND, Texas, Aug. 28, 2026 /PRNewswire/ -- The Robert Stitzel Scholarship for Entrepreneurs officially launches today, offering a dedicated platform for undergraduate students across the United States to advance their business leadership goals. Established by Robert Stitzel, a...</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="str">
-        <v>Beeline Holdings (BLNE) Brings AI Platform In-House With MagicBlocks Acquisition</v>
+        <v>Sense Neuro Diagnostics Appoints Scott D. Wampler as Chief Executive Officer</v>
       </c>
       <c r="B282" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C282" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D282" t="str">
-        <v>Finance, AI, SaaS, Real Estate, Retail</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E282" t="str">
-        <v>https://www.newmediawire.com/news/beeline-holdings-blne-brings-ai-platform-in-house-with-magicblocks-acquisition-7087609</v>
+        <v>https://www.prnewswire.com/news-releases/sense-neuro-diagnostics-appoints-scott-d-wampler-as-chief-executive-officer-302863030.html</v>
       </c>
       <c r="F282" t="str">
-        <v>LOS ANGELES, CA - July 9, 2026 ( NEWMEDIAWIRE ) - Beeline Holdings (NASDAQ: BLNE) , a fast-growing digital mortgage platform offering a quicker and easier path to homeownership, has completed the acquisition of artificial intelligence company MagicBlocks, bringing the technology that already powers key components of its mortgage platform fully in-house. The transaction brings the technology that already powers key components of Beeline mortgage platform fully in-house and is intended to accelerate AI deployment across mortgage origination, title operations, and future digital real estate products. Beeline continues to position itself as a technology-focused mortgage platform, serving both traditional homebuyers and real estate investors through digital lending tools. Beeline’s AI-powered c</v>
+        <v>Experienced medical device executive to lead the company through its next phase of clinical, regulatory and strategic development CINCINNATI, Aug. 28, 2026 /PRNewswire/ -- Sense Neuro Diagnostics, a medical technology company developing a novel, non-invasive platform designed to rapidly...</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="str">
-        <v>Jatheon Cloud Cuts SEC/FINRA Exam Response Time with Unified Search Across Communications</v>
+        <v>Ticket Fairy Launches the World's First Event Ticketing Command Line Built for AI Agents</v>
       </c>
       <c r="B283" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C283" t="str">
-        <v>PR.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D283" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E283" t="str">
-        <v>https://www.pr.com/press-release/973312</v>
+        <v>https://www.newsfilecorp.com/release/311959/Ticket-Fairy-Launches-the-Worlds-First-Event-Ticketing-Command-Line-Built-for-AI-Agents</v>
       </c>
       <c r="F283" t="str">
-        <v>Jatheon highlights how Unified Search on Jatheon Cloud is helping regulated financial firms respond to SEC and FINRA examinations faster. By consolidating email, chat, social media, website, and file records into a single searchable interface, the solution streamlines ediscovery and regulatory response. Regulatory examinations and subpoenas often require firms to produce communications spanning multiple channels under [PR.com]</v>
+        <v>San Francisco, California--(Newsfile Corp. - August 28, 2026) - Ticket Fairy, the event ticketing platform behind tens of thousands of live events, today launched a command line that lets AI assistants and automated systems carry out the daily work of running an event. The company believes its CLI is the first tool of its kind in the events industry designed for AI agents.Ticket Fairy Launches the World's First Event Ticketing Command Line Built for AI AgentsTo view an enhanced version of this...</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="str">
-        <v>Vadzo Introduces Falcon-821CRS Telehealth Camera Module with 4K HDR for Remote Clinical Examinations Under Mixed Lighting</v>
+        <v>EHang EH216-S Completes First Public Flight in Hong Kong, Advancing "Regulatory Sandbox X" Project with HKSAR Government</v>
       </c>
       <c r="B284" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C284" t="str">
-        <v>Newswire.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D284" t="str">
-        <v>SaaS, Healthcare, Automotive</v>
+        <v>Finance, SaaS, Automotive</v>
       </c>
       <c r="E284" t="str">
-        <v>https://www.newswire.com/news/vadzo-introduces-falcon-821crs-telehealth-camera-module-with-4k-hdr-22807777</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352829/0/en/ehang-eh216-s-completes-first-public-flight-in-hong-kong-advancing-regulatory-sandbox-x-project-with-hksar-government.html</v>
       </c>
       <c r="F284" t="str">
-        <v>The Falcon-821CRS is an 8MP color rolling shutter USB camera built on the Onsemi AR0821 HyperLux sensor and introduced as a telehealth camera module for remote clinical examinations conducted under mixed lighting conditions. The camera delivers 4K LI-HDR output, on-chip auto exposure, and full UVC compliance with no driver installation required on Windows, Linux, or Android. It supports teleconsultation, virtual care, remote patient examination, telemedicine cart deployments, and OEM medical device integration through a single USB 3.2 connection.</v>
+        <v>HONG KONG, Aug. 28, 2026 (GLOBE NEWSWIRE) -- EHang Holdings Limited ("EHang" or the "Company") (Nasdaq: EH), the world’s leading advanced air mobility (“AAM”) technology platform company, today announced that its proprietary EH216-S, a pilotless human-carrying electric vertical take-off and landing (eVTOL) aircraft, has successfully completed its first public flight at Hong Kong Cyberport. The flight marked the first public demonstration since the first phase of validation flights began in mid-August under the HKSAR Government’s Low-Altitude Economy “Regulatory Sandbox X” Trial Project (the “Project”). It also represents a significant milestone in the development of a three-dimensional low-altitude transportation network and the validation of regular operations across the Guangdong-Hong Ko</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="str">
-        <v>Hushpitality Rising: Agoda Insights Point to a Growing Appetite for Slower Travel in India</v>
+        <v>Servion and Knowmax Partner to ground Agentic CX in Governed Knowledge: 1st Joint Customer Win in Europe</v>
       </c>
       <c r="B285" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C285" t="str">
-        <v>WebWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D285" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E285" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357438</v>
+        <v>https://www.prweb.com/releases/servion-and-knowmax-partner-to-ground-agentic-cx-in-governed-knowledge-1st-joint-customer-win-in-europe-302862484.html</v>
       </c>
       <c r="F285" t="str">
-        <v>Digital travel platform Agoda has recorded a rise in travel interest across a cluster of destinations in India&amp;#39;s Himalayan region, with Dharamshala, Rishikesh and Uttarkashi all witnessing year-on-year growth in accommodation searches. The increase reflects a growing preference among travelers for quieter, slower-paced holidays, with more people seeking peaceful alternatives to crowded tourist destinations, a movement increasingly referred to as &amp;#39;hushpitality&amp;#39;. - - The preference for slower... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357438</v>
+        <v>Strategic partnership pairs Servion's CX transformation practice with Knowmax's AI knowledge platform. Joint go-to-market across North America and EMEA. PRINCETON, N.J., Aug. 28, 2026 /PRNewswire-PRWeb/ -- Servion Global Solutions, a global systems integrator with more than 30 years of CX...</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="str">
-        <v>SHIVERSTICKS NAMED OFFICIAL POPSICLE OF PERFECT GAME</v>
+        <v>Hank Green Announces ClockwiseTV, A New Content App that Puts Families in Control</v>
       </c>
       <c r="B286" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C286" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D286" t="str">
-        <v>SaaS, Gaming</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E286" t="str">
-        <v>https://www.prnewswire.com/news-releases/shiversticks-named-official-popsicle-of-perfect-game-302822148.html</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/hank-green-announces-clockwisetv-content-160600209.html</v>
       </c>
       <c r="F286" t="str">
-        <v>Former MLB All-Star Vernon Wells to Make Select Appearances at Perfect Game Events to Promote the Partnership SANFORD, Fla., July 9, 2026 /PRNewswire/ -- Perfect Game, the world's largest youth baseball and softball platform and scouting service, today announced a new partnership with...</v>
+        <v>LOS ANGELES, August 28, 2026--ClockwiseTV, a human-curated content app for kids ages 8-12 designed to put families back in control, today announced early access to its platform.</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="str">
-        <v>SmartCard Marketing Systems Inc. (SMKG:OTC) Granularchain Expands to Over 12 Embedded, Vendor Supported Compliance, AML, Risk Scoring &amp; Monitoring Systems Offering a Hybrid API Model for Digital Onboarding</v>
+        <v>Shiji and Rivalry Tech Partnership Reveals an Unexpected Benefit of Self-Service: More Time for Hospitality</v>
       </c>
       <c r="B287" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C287" t="str">
-        <v>NewMediaWire</v>
+        <v>WebWire</v>
       </c>
       <c r="D287" t="str">
         <v>SaaS</v>
       </c>
       <c r="E287" t="str">
-        <v>https://www.newmediawire.com/news/smartcard-marketing-systems-inc-smkg-otc-granularchain-expands-to-over-12-embedded-vendor-supported-compliance-aml-risk-scoring-monitoring-systems-offering-a-hybrid-api-model-for-digital-onboarding-7087603</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359662</v>
       </c>
       <c r="F287" t="str">
-        <v>Reinforcing the Fundamental Importance of Centralized Analysis Through SMKG’S PaaS Architecture NEW YORK - July 9, 2026 ( NEWMEDIAWIRE ) - SmartCard Marketing Systems Inc. (SMKG:OTC) announced a major expansion of its Granularchain digital identity &amp;amp; compliance framework, now integrating over twelve embedded, vendor-supported systems for compliance, AML, risk scoring, transaction monitoring, digital identity verification, and behavioral analytics . This milestone positions Granularchain as one of the most comprehensive compliance-driven orchestration layers available to enterprises, financial institutions, government agencies, and cross-border commerce networks. Granularchain’s expanded ecosystem includes multi-vendor modules for: AML &amp;amp; transaction monitoring KYC / KYB / KYT Risk s</v>
+        <v>Shiji and Rivalry Tech announced their partnership integrating Rivalry Tech&amp;#39;s hospitality-focused self-service kiosk platform with Shiji&amp;#39;s Infrasys POS, following the successful launch of the first integrated food and beverage kiosk implementation between the two companies in the Americas at Hyatt Regency Savannah. - - Launched in May 2026, the deployment is challenging one of hospitality&amp;#39;s biggest assumptions: that self-service comes at the expense of personal service. By moving rout... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359662</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="str">
-        <v>Nuvo Integrates CreditRiskMonitor Risk Intelligence into Agentic Order-to-Cash ...</v>
+        <v>Citaglobal Records RM25.2 Million PATMI in FP2026, Surpassing FY2024</v>
       </c>
       <c r="B288" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C288" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D288" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, SaaS, Energy</v>
       </c>
       <c r="E288" t="str">
-        <v>https://pr-inside.com/nuvo-integrates-creditriskmonitor-risk-intelligence-into-agentic-order-to-cash-r5199524.htm</v>
+        <v>https://pr-inside.com/citaglobal-records-rm25-2-million-patmi-in-fp2026-surpassing-fy-r5217137.htm</v>
       </c>
       <c r="F288" t="str">
-        <v>(PR-inside.com) SAN FRANCISCO, CA AND TARRYTOWN, NY / ACCESS Newswire / July 9, 2026 / Nuvo Technologies, Inc. and CreditRiskMonitor.com, Inc. (OTCQX:CRMZ) today announced an integration that makes CreditRiskMonitor financial risk intelligence available within Nuvo. Through this partnership, CreditRiskMonitor's company risk data, scores, alerts, and credit limit guidance can be read by Nuvo's suite of AI agents as they facilitate customer onboarding, credit monitoring, and accounts receivable activities for finance teams. Merchants on Nuvo can now orchestrate their order-to-cash decisions and actions using artificial intelligence with insights from CreditRiskMonitor for faster, more informed decisions and risk-targeted cash collection. During the credit application and review ..</v>
+        <v>(PR-inside.com) KUALA LUMPUR, MY / ACCESS Newswire / August 28, 2026 / Citaglobal Berhad ("Citaglobal" or the "Group"), a Bumiputera-controlled infrastructure platform with businesses spanning energy, environment, connectivity and civil engineering, recorded Profit After Tax and Minority Interests ("PATMI") of RM25.2 million on revenue of RM606.2 million for the 18-month financial period ended 30 June 2026 ("FP2026"). Citaglobal's FP2026 PATMI of RM25.2 million exceeded the RM14.8 million recorded in FY2024. On a simple annualised basis, this equates to approximately RM16.8 million, around 13% ahead of FY2024, reflecting continued earnings delivery from the Group's established businesses. Basic earnings per share for FP2026 stood at ..</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="str">
-        <v>AI Is Changing Childcare Enrollment: illumine Shows What's Next</v>
+        <v>Corvex Appoints Garrett Brams to Lead Data Center Infrastructure Development</v>
       </c>
       <c r="B289" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C289" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D289" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E289" t="str">
-        <v>https://www.prnewswire.com/news-releases/ai-is-changing-childcare-enrollment-illumine-shows-whats-next-302822119.html</v>
+        <v>https://www.prnewswire.com/news-releases/corvex-appoints-garrett-brams-to-lead-data-center-infrastructure-development-302862912.html</v>
       </c>
       <c r="F289" t="str">
-        <v>WILMINGTON, Del., July 9, 2026 /PRNewswire/ -- As artificial intelligence reshapes industries around the world, the childcare sector is entering its next phase of innovation. illumine, the AI-native childcare management platform trusted by multi-site childcare operators across the USA and...</v>
+        <v>Cushman &amp; Wakefield managing director joins Corvex — will source the sites and power behind the company's expanding AI Factory platform ARLINGTON, Va., Aug. 28, 2026 /PRNewswire/ -- Corvex, Inc. (Nasdaq: MOVE), an engineering-led AI computing platform specializing in GPU-accelerated...</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="str">
-        <v>Digistore24 Launches Instant Bank Payments in US Market</v>
+        <v>IntelAgree Expands Saige Assist: Agent and Simplifies Contract Creation in Latest Release</v>
       </c>
       <c r="B290" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C290" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D290" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E290" t="str">
-        <v>https://www.prnewswire.com/news-releases/digistore24-launches-instant-bank-payments-in-us-market-302822115.html</v>
+        <v>https://www.prnewswire.com/news-releases/intelagree-expands-saige-assist-agent-and-simplifies-contract-creation-in-latest-release-302862813.html</v>
       </c>
       <c r="F290" t="str">
-        <v>New Payment Option Provides Vendors and Buyers with Added Flexibility ST. PETERSBURG, Fla., July 9, 2026 /PRNewswire/ -- Digistore24, the industry-leading all-in-one online sales platform, today announced that Digistore24 Instant Bank Payments are now available for U.S. transactions,...</v>
+        <v>TAMPA, Fla., Aug. 28, 2026 /PRNewswire/ -- IntelAgree, a leading AI-powered contract lifecycle management platform, recently announced the release of skills in Saige Assist: Agent (Agent) and the ability to hide questions based on user permissions in the Add Contract wizard. Both features...</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="str">
-        <v>Vorro's Connectivity Report™ Finds Healthcare Has Solved Connectivity. The Next Crisis Is Visibility</v>
+        <v>eDreams ODIGEO advances its international expansion with the scaling of its Prime subscription platform in Poland</v>
       </c>
       <c r="B291" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C291" t="str">
-        <v>PRWeb</v>
+        <v>WebWire</v>
       </c>
       <c r="D291" t="str">
         <v>SaaS</v>
       </c>
       <c r="E291" t="str">
-        <v>https://www.prweb.com/releases/vorros-connectivity-report-finds-healthcare-has-solved-connectivity-the-next-crisis-is-visibility-302820566.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359656</v>
       </c>
       <c r="F291" t="str">
-        <v>The quarterly report combines Vorro platform data with publicly available industry research revealing why healthcare organizations continue to discover workflow failures only after operations are disrupted. NEW YORK, July 9, 2026 /PRNewswire-PRWeb/ -- Vorro, a leader in healthcare...</v>
-[...2 lines deleted...]
-    <row r="292">
+        <v>- - &amp;#8226; Polish travellers have shown strong appetite for Prime, with proven adoption and competitiveness levels that firmly support the move to full scale. - &amp;#8226; Poland, one of Europe&amp;#39;s most subscription-ready markets, becomes the latest market in the expansion of Prime as a global subscription platform. - &amp;#8226; The Company remains firmly on track towards its target of more than 13 million Prime members by March 2030, with results developing as expected within existing guidance. - - - eDream... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359656</v>
+      </c>
+    </row>
+    <row r="292" xml:space="preserve">
       <c r="A292" t="str">
-        <v>Serina Therapeutics Announces Completion of Sentinel Dosing in Cohort 1 of Phase 1b Registrational Trial of SER-252 for Advanced Parkinson’s Disease</v>
+        <v>CALB (03931.HK) Reports Strong Growth in 1H 2026 Results, with Net Profit Increasing Significantly Year-on-Year by 102.2%</v>
       </c>
       <c r="B292" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C292" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D292" t="str">
-        <v>Finance, SaaS, Healthcare</v>
+        <v>Finance, AI, SaaS, Energy, Automotive</v>
       </c>
       <c r="E292" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3325085/0/en/Serina-Therapeutics-Announces-Completion-of-Sentinel-Dosing-in-Cohort-1-of-Phase-1b-Registrational-Trial-of-SER-252-for-Advanced-Parkinson-s-Disease.html</v>
-[...2 lines deleted...]
-        <v>HUNTSVILLE, Ala., July 09, 2026 (GLOBE NEWSWIRE) -- Serina Therapeutics, Inc. (“Serina” or the "Company") (NYSE American: SER), a clinical-stage biotechnology company developing its proprietary POZ Platform ™ drug optimization technology, today announced the completion of sentinel dosing in Cohort 1 of its ongoing Phase 1b registrational clinical trial evaluating SER-252 in patients with advanced Parkinson’s disease.</v>
+        <v>https://www.acnnewswire.com/press-release/english/109597/</v>
+      </c>
+      <c r="F292" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 28, 2026 - (ACN Newswire) - CALB Group Co., Ltd. (“CALB” or the “Company”, stock code: 3931.HK) announced its unaudited condensed consolidated interim results for the six months ended June 30, 2026 (the “Reporting Period”). During the Reporting Period, the Company recorded revenue of approximately RMB27.08 billion, representing a year-on-year increase of 65.0%, and net profit of approximately RMB1.52 billion, representing a year-on-year increase of 102.2%. The strong growth in the Company’s results was mainly attributable to the expansion of new customers and application scenarios, as well as the continued ramp-up of new products across passenger vehicles, commercial vehicles and energy storage, driving sustained growth in business scale.
+According to statistics from leading industry organizations, global power battery installations reached 608.5GWh in the first half of 2026, representing a year-on-year increase of 20%, while global energy storage cell shipments reached 467.84GWh, up 94.76% year-on-year, reflecting the continued rapid growth of the global new energy industry.
+In recent years, CALB has continued to advance its two core businesses of power batteries and energy storage, while expanding into application scenarios including new energy vessels, low-altitude mobility and robotics. With continued innovation in technologies and products and further expansion into domestic and overseas markets, the Company’s business portfolio has continued to broaden. 
+Broad Coverage of Mainstream Automakers, with Global Power Battery Market Share Continuing to Rise
+In the passenger vehicle segment, CALB’s customer portfolio has continued to optimize, with broad coverage of mainstream automakers and steady progress in its premium and internationalization strategies. The Company has become a strategic partner in platform-based battery systems including Huawei’s Giant Whale Battery and Xiaomi’s Dragon Armor Battery, providing core power battery solutions for a range of vehicle models and series, including the LUXEED R7, LUXEED RX, SAIC Z7, and Xiaomi SkyNomad N70 Max and N90 Max, covering both LFP and ternary battery chemistries. CALB’s “UP super-charged” batteries, with their strong and stable fast-charging performance, are exclusively supplied for flagship models including the XPeng GX and G9L, and across the XPeng MONA lineup.
+During the reporting period, CALB provided stable power battery supplies for customers including XPeng, Huawei, GAC and Leapmotor, while supporting global vehicle models from customers including Toyota and Mazda. New overseas platform projects with Volkswagen and Hyundai are progressing rapidly, and the power battery plant jointly established with Leapmotor is expected to commence operations soon. CALB’s passenger vehicle power battery supply volume continued to grow, with overseas installations increasing by 84% year-on-year, reflecting an accelerated global expansion.
+In the commercial vehicle segment, CALB’s battery shipments increased by 225% year-on-year in the first half of 2026, with 206 newly announced vehicle models. The Company’s market share in both China and globally continued to increase, while cooperation with major heavy- and light-duty commercial vehicle customers including Sinotruk, XCMG, SANY, SHACMAN, Chery, Geely and Dongfengcontinued to expand, driving further market penetration.
+CALB’s commercial vehicle business is evolving from battery product sales toward full life-cycle value operations in the new energy commercial vehicle sector. Heavy-duty commercial applications, including heavy trucks and construction machinery, have become key components of the Company’s commercial vehicle business. An integrated “vehicle-battery-charging station-cloud” ecosystem for commercial vehicle applications is gradually taking shape, while business models including battery banking and financial leasing have been successfully piloted. Demonstration projects in green mines and zero-carbon ports have also received strong recognition from customers.
+Utility-Scale Energy Storage Maintains Leading Position, with Overseas Business Gaining Momentum
+CALB’s ESS business also maintained healthy growth momentum. In the first half of 2026, the Company ranked among the global top four in utility-scale energy storage, with steadily increasing shipments and continued growth in overseas installations. In the power energy storage segment, cooperation with major energy companies including SPIC, Huadian, Datang and China Three Gorges Renewables continued to progress. CALB also worked with leading system integrators such as Sungrow and Huawei, as well as supply chain partners and end users, to advance technological, product and application innovations across multiple scenarios, reduce operating costs of power systems and improve overall returns.In the zero-carbon ecosystem, the Company has actively explored new business models and made key progress in emerging strategic areas including direct green power supply and zero-carbon cities. Building on these initiatives, CALB is also advancing the development of source-grid-load-storage integration and virtual power plant platforms, while exploring pathways toward city-level zero-carbon development.
+Meanwhile, CALB has actively expanded its residential and commercial and industrial energy storage businesses, securing project nominations from multiple leading customers and achieving stable deliveries, with market performance ranking among the industry leaders. In emerging areas such as AIDC, the Company has been actively exploring energy storage technologies and product solutions, and has completed the development of 6C high-rate energy storage systems to address the backup power requirements of AIDC applications.To advance its internationalization strategy and further enhance profitability, CALB has accelerated its overseas expansion and achieved positive progress. During the reporting period, the Company’s next-generation 600Ah+ ESS cells entered mass production at scale to meet overseas application requirements. Its liquid-cooled containerized energy storage systems have been deployed and delivered in high-value markets including Europe, Japan and the United States. Its residential and commercial and industrial energy storage products now cover multiple overseas markets, with cooperation established with customers in more than ten countries and regions.
+Expanding into Multiple Emerging Scenarios, with AI Driving a New Wave of Innovation
+Beyond the two major application areas of new energy vehicles and energy storage, CALB has actively expanded into emerging application scenarios based on its development philosophy of “shared technology platforms and shared product platforms.”
+In the new energy vessel sector, the Company has obtained certifications from major international classification societies including DNV, ABS, BV, RINA and CCS, and projects including China’s first CCS-certified carbon-fiber electric official vessel have successfully commenced operations. In the low-altitude mobility sector, CALB’s high-energy cylindrical cells achieve an energy density of up to 310Wh/kg and have secured exclusive nomination for customers’ key aircraft models. Its next-generation 360Wh/kg high-nickel, silicon-carbon cylindrical batteries are gradually entering the preparation stage for commercialization. In the robotics market, high-performance battery products are expected to enter mass deliveries, while 10Ah-class all-solid-state batteries are expected to enter their initial stage of commercial application.
+Notably, CALB is building new capabilities for AI-driven R&amp;D, manufacturing and operations under its “AI + Energy” strategy. On the R&amp;D side, the Company is exploring the integration of AI with materials science and simulation computing to accelerate breakthroughs in new products. In manufacturing, CALB is integrating AI with industrial big data to drive the evolution of its production lines toward greater intelligence. In operations, the Company is promoting deeper integration of data and intelligent agents to enhance management and decision-making efficiency. By continuously strengthening its capabilities in data, computing power and AI models, CALB is gradually building an intelligent foundation for enterprise operations.
+From premium expansion in passenger vehicles, to volume growth and business model innovation in commercial vehicles, and accelerated expansion into global energy storage markets and early positioning in emerging markets, CALB has established a multi-layered and progressively expanding growth profile.Against the backdrop of continued strong momentum in the new energy industry, CALB expects its market share and profitability to enter an accelerated growth phase as its customer mix continues to improve and global delivery capabilities are progressively strengthened, further enhancing its global competitiveness and industry influence.
+About CALB
+CALB (3931.HK) is a new energy enterprise specializing in the research, production, sales, and market application development of lithium batteries, battery management systems, and related integrated products and lithium battery materials. As Battery Expert, we aim to build a comprehensive energy operation system, to provide complete product solutions and full life-cycle management for the new energy application market, represented by power and energy storage.
+Currently, CALB has completed an all-round layout in domestic by setting up industrial bases in Changzhou, Xiamen, Wuhan, Chengdu, Hefei, Jiangmen and Meishan. Meanwhile, CALB has set up bases in Europe and ASEAN, vigorously expanding the layout all over the world to become a global leading enterprise with large-scale intelligent manufacturing capabilities.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="str">
-        <v>Oracle Joins IMSA Labs as Founding Partner to Accelerate AI and Motorsport Innovation</v>
+        <v>First Due Named the Official Fire and EMS Software of Daytona International Speedway, Talladega Superspeedway, and Homestead-Miami Speedway</v>
       </c>
       <c r="B293" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C293" t="str">
-        <v>WebWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D293" t="str">
-        <v>AI, SaaS, Automotive</v>
+        <v>SaaS</v>
       </c>
       <c r="E293" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357432</v>
+        <v>https://www.prweb.com/releases/first-due-named-the-official-fire-and-ems-software-of-daytona-international-speedway-talladega-superspeedway-and-homestead-miami-speedway-302862490.html</v>
       </c>
       <c r="F293" t="str">
-        <v>Oracle and the International Motor Sports Association (IMSA) today announced Oracle as the Founding Partner of IMSA Labs, the formalized platform for continued innovation and collaboration between the motorsports sanctioning body and its automotive and technology partners. A cornerstone of the partnership is the launch of Oracle Cloud Innovation Studio, a new startup innovation program built on Oracle Cloud Infrastructure (OCI). The program is designed to help startups move from concept... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357432</v>
+        <v>First Due is now the Official Fire and EMS Software of Daytona International Speedway, Talladega Superspeedway, and Homestead-Miami Speedway, giving race-day fire and EMS crews one platform for pre-planning, response and command, incident documentation, and scheduling. It debuts at the...</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="str">
-        <v>LitMedia Integrates Seedance 2.5: Native 30-Second 4K AI Video Generation for Professional Content Creation</v>
+        <v>Robbins LLP Urges SMPL Investors Who Lost Money Investing in The Simply Good Foods Company to Contact the Firm for Information About Leading the Class Action</v>
       </c>
       <c r="B294" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C294" t="str">
-        <v>Send2Press</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D294" t="str">
-        <v>AI, SaaS, Media, Education</v>
+        <v>Finance, SaaS, Retail</v>
       </c>
       <c r="E294" t="str">
-        <v>https://www.send2press.com/wire/litmedia-integrates-seedance-2-5-native-30-second-4k-ai-video-generation-for-professional-content-creation/</v>
+        <v>https://www.newsfilecorp.com/release/311918/Robbins-LLP-Urges-SMPL-Investors-Who-Lost-Money-Investing-in-The-Simply-Good-Foods-Company-to-Contact-the-Firm-for-Information-About-Leading-the-Class-Action</v>
       </c>
       <c r="F294" t="str">
-        <v>HONG KONG, July 9, 2026 (SEND2PRESS NEWSWIRE) -- LitMedia has launched Seedance 2.5 on its AI content platform. This update allows creators to generate 30-second 4K AI videos, use multimodal reference inputs, and edit videos precisely within one workflow. The integration brings ByteDance's latest AI video model to LitMedia, addressing the growing demand for longer, production-ready AI videos across marketing, entertainment, education, and digital media.</v>
-[...2 lines deleted...]
-    <row r="295">
+        <v>San Diego, California--(Newsfile Corp. - August 28, 2026) - Shareholder rights law firm Robbins LLP reminds investors that a class action was filed on behalf of all purchasers of The Simply Good Foods Company (NASDAQ: SMPL) common stock between October 24, 2024 and April 8, 2026 (the "Class Period"). Good Foods sells consumer packaged foods and snacking products under its various brands.The complaint alleges that Good Foods misled investors regarding the successful integration of OWYN. ...</v>
+      </c>
+    </row>
+    <row r="295" xml:space="preserve">
       <c r="A295" t="str">
-        <v>GolfElbowRehab.com Launches as an Educational Resource for Golfer's ...</v>
+        <v>CIMC Group Announces 2026 Interim Results</v>
       </c>
       <c r="B295" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C295" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D295" t="str">
-        <v>SaaS, Education</v>
+        <v>Finance, AI, SaaS, Healthcare, Energy, Retail, Automotive</v>
       </c>
       <c r="E295" t="str">
-        <v>https://pr-inside.com/golfelbowrehab-com-launches-as-an-educational-resource-for-golfer-s-r5199500.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) New platform provides exercise guidance, recovery education, and practical information for golfers and active adults managing medial elbow pain. LOS ANGELES, CA / ACCESS Newswire / July 9, 2026 / GolfElbowRehab.comtoday announced the launch of a new educational platform focused on golfer's elbow recovery, prevention, and exercise-based rehabilitation guidance. The website is designed to help golfers, recreational athletes, and active adults better understand medial elbow pain, common contributing factors, and practical steps that may support a safer return to activity. Golfer's elbow, also known as medial epicondylitis, is commonly associated with pain and irritation around the inner side of the elbow. While ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109593/</v>
+      </c>
+      <c r="F295" t="str" xml:space="preserve">
+        <v xml:space="preserve">Financial Highlights
+RMB (million)
+1H2025
+1H2026
+1Q2026
+2Q2026
+Quarter-on-Quarter Change
+Revenue
+76,090
+78,913
+32,664
+46,249
++42%
+Operating Profit
+2,817
+1,962
+607
+1,355
++123%
+Foreign Exchange Losses
+47
+803
+228
+574
+The expanded loss is attributable to the expansion of business scale.
+Pre-FX Loss Operating Profit [1]
+2,864
+2,764
+835
+1,929
++131%
+Profit Before Income Tax
+2,798
+1,969
+615
+1,353
++120%
+Gross Profit
+9,643
+9,380
+3,770
+5,611
++49%
+Gross Profit Margin
+12.67%
+11.89%
+11.54%
+12.13%
++0.6pct
+Net Profit
+1,764
+1,373
+412
+961
++133%
+Net Profit Attributable to Shareholders and Other Equity Holders of the Company [2]
+1,278
+740
+209
+531
++154%
+Notes: 1. Pre-FX Loss Operating Profit = Operating Profit + Foreign Exchange Losses
+2. Net profit attributable to shareholders and other equity holders of the Company, with interest on perpetual bonds of approximately RMB47.8 million
+Results Highlights
+1. Profitability of energy-related businesses continued to be released, with net profit increasing by RMB1.36 billion: The combined net profit of the offshore engineering segment and the finance and asset management segment (mainly drilling rig leasing) increased by approximately RMB1.339 billion, while that of the energy, chemical and liquid food equipment segment increased by RMB20 million. Among them, the gross profit margin of the offshore engineering segment increased by 10.1 percentage points year-on-year (“YoY”) to 20.9%, with net profit reaching RMB718 million, making it the Company’s largest profit-generating segment. The finance and asset management segment successfully turned losses into profits, with a net profit margin of 9.8%. As at the end of June, total orders on hand amounted to approximately RMB83.6 billion, with production schedules extending to 2030: orders on hand for the offshore engineering and energy, chemical and liquid food equipment segments amounted to US$7.62 billion and RMB31.77 billion, respectively. In particular, CIMC Raffles secured one FPSO and one FLNG EPCIC / EPC general contracting order during the year, making it the first offshore engineering enterprise in China with dual-project general contracting capabilities (EPCIC / EPC). Benefiting from rising demand for increased deepwater oil and gas production, new orders accelerated in the third quarter.
+2. Double breakthroughs in modular data center deliveries and orders: The modular data center business recorded explosive growth, with revenue increasing by more than five times YoY. During the Reporting Period, new contracts were signed for 200MW of cloud computing and AI computing power data center projects.
+3. Logistics-related businesses consolidated their industry positions, with demand bottoming out and recovering quarter-on-quarter: Core products including standard dry containers, reefer containers, chemical tank containers and semi-trailers maintained their global No. 1 positions. During the Reporting Period, the overall gross profit margin declined due to exchange rate fluctuations and pressure on demand, while demand for containers, road transportation vehicles, airport facilities and logistics equipment, and recycled load bottomed out and recovered quarter-on-quarter.
+4. Interest expenses continued to be optimised, with a more robust financial structure: As at the end of Reporting Period, interest-bearing debt amounted to RMB34.8 billion, down RMB6.4 billion from the end of June 2025, with the interest-bearing debt ratio at approximately 20%. Benefiting from the optimisation of financing rates and scale, net interest expenses decreased by approximately RMB218 million YoY during the Reporting Period, and the financial structure continued to be optimised.
+HONG KONG, August 28, 2026 - (ACN Newswire) - China International Marine Containers (Group) Co., Ltd. (“CIMC Group” or the “Group”, stock code: 000039.SZ/02039.HK) is pleased to announce its unaudited interim results for the six months ended 30 June 2026 (the “Reporting Period”).
+The management of CIMC Group stated that in the first half of 2026, global changes unseen in a century accelerated, geopolitical conflicts reshaped the energy and trade landscape, while global merchandise trade demonstrated resilience amid fluctuations. Against a backdrop of opportunities and challenges, the Group closely followed the main business tone of “focusing on high-quality development and cultivating new growth drivers”, coordinated the reasonable growth of “quantity” and the effective improvement of “quality”, and, leveraging its diversified business portfolio and global operating platform, mitigated fluctuations in individual regions to achieve steady and high-quality development. In the first half of 2026, the Group achieved revenue of RMB78.9 billion and net profit of RMB1.37 billion, while net profit attributable to shareholders and other equity holders of the Company amounted to RMB740 million. During the Reporting Period, domestic revenue accounted for approximately 53.62%, while overseas revenue accounted for approximately 46.38%, maintaining a balanced market structure.
+To effectively safeguard shareholder value and convey confidence in long-term development, the Company repurchased H Shares amounting to approximately HKD173 million during the first half of 2026, with approximately 19.28 million H Shares repurchased in aggregate. As at the end of June, the Company had completed the implementation of its 2025 H Share repurchase plan. Meanwhile, to further enhance shareholder confidence, the Company announced in July 2026 its plan to repurchase a portion of its H Shares, with the total repurchase amount not exceeding HKD173 million.
+In respect of A Shares, the Company recently announced a proposal to change the use of the A Shares repurchased in 2023 and cancel such shares and reduce its registered capital, namely, to cancel the 24.65 million A Shares repurchased by the Company in 2023 and correspondingly reduce the registered capital of the Company, thereby adopting multiple measures to safeguard the interests of its investors.
+Segments Results (RMB million)
+1H2026 Business
+Indicators
+Revenue
+% of Total
+Revenue
+Gross
+Profit
+% of Total Gross Profit
+Gross Profit Margin
+Net
+Profit
+Container manufacturing
+21,920
+27.78%
+1,827
+19.48%
+8.34%
+272
+Road transportation vehicles
+10,737
+13.61%
+1,551
+16.53%
+14.44%
+356
+Energy, chemical, and liquid food equipment
+13,396
+16.98%
+1,962
+20.92%
+14.65%
+480
+Offshore engineering
+7,935
+10.06%
+1,659
+17.69%
+20.91%
+718
+Airport facilities and logistics equipment, fire safety and rescue equipment
+3,357
+4.25%
+706
+7.52%
+21.03%
+71
+Logistics services
+13,945
+17.67%
+910
+9.70%
+6.53%
+240
+Finance and asset management
+1,710
+2.17%
+287
+3.06%
+16.77%
+167
+The above major segments
+72,999
+92.52%
+8,902
+94.90%
+12.19%
+2,304
+Core Business Performance
+1. In the Logistics Field
+Container Manufacturing Business: During the Reporting Period, although global trade continued to face adverse factors such as high inflation and geopolitical frictions, the growth of global merchandise trade continued to maintain a certain degree of resilience. According to Container Trades Statistics, global container trade volume increased by approximately 5.2% YoY in the first half of 2026, mainly benefiting from the growth of trade related to the global technology industry. Meanwhile, the low efficiency of container shipping caused by the blockage of the Strait of Hormuz, disruption to the resumption of shipping routes in the Red Sea and port congestion supported demand for containers. During the Reporting Period, the growth in demand for container shipping together with the replacement and renewal requirements for the massive existing container fleet drove a steady rebound in new container sales across the industry in the second quarter, reversing the downward trend seen in the first quarter, while prices also stabilised simultaneously.
+During the Reporting Period, the Group’s container manufacturing business achieved growth in both production and sales volume. In particular, the accumulated sales volume of dry containers reached 1.1385 million TEUs, representing a YoY increase of approximately 1.12%; meanwhile, benefiting from the bountiful harvest of fresh fruits in South America and the harvest season in the Northern Hemisphere, sales volume of reefer containers reached 108,200 TEUs, representing a YoY increase of approximately 17.61%. During the Reporting Period, the container segment recorded revenue of RMB21.920 billion, representing a YoY increase of 0.85%, and net profit of RMB272 million, mainly affected by the YoY decline in the price of standard containers and exchange rates.
+Logistics Services Business: During the Reporting Period, the multimodal transport market environment gradually improved, particularly the container shipping market, where freight rates continued to rise since March. During the Reporting Period, the segment achieved revenue of RMB13.945 billion, representing a YoY increase of 2.70%, and net profit of RMB240 million, representing a YoY increase of 18.81%. CIMC Wetrans actively captured the upward trend by deepening customer relationship management, optimising product mix, accelerating overseas expansion and strengthening operational efficiency. During the Reporting Period, the proportion of direct customers in the sea transportation business continued to increase; the port logistics business added route, extra sailing and vessel space agency services for multiple leading shipping companies; the industry logistics business added new cold chain equipment deployment, with cold chain business volume increasing by 14% YoY; the customer structure of the air transportation business continued to be optimised, with business volume increasing by 11% YoY; and the service network of the land transportation business continued to expand. CIMC Wetrans ranked TOP 13 in the 2026 Top 50 Ocean Freight Forwarders list issued by Transport Topics, an authoritative magazine in the global logistics industry, up one place from last year and ranking fifth among Chinese enterprises.
+Road Transportation Vehicles Business: During the Reporting Period, CIMC Vehicles achieved revenue of RMB10.737 billion, representing a YoY increase of 10.09%, and net profit of RMB356 million. Among them, the global semi-trailer business achieved revenue of RMB7.602 billion, representing a YoY increase of 9.79%. In 2026, CIMC Vehicles continued to extend the production and marketing models of the StarLink Project to more product lines and regions, deepening ecosystem cooperation while improving efficiency and reducing costs. The core production efficiency of the semi-trailer business under the StarLink Project continued to improve, and its domestic market share remained No. 1 for seven consecutive years. In overseas markets, revenue and sales volume in the Global South increased significantly, while gross profit margin remained basically flat due to fluctuations in ocean freight rates; production in the European market recovered, while freight rates and equipment orders in the North American market showed marginal improvement in the second quarter. The market share of core DTB products further increased, with a total of 13,238 truck bodies products products sold. Meanwhile, sales volume of EV-DTB truck bodies products for new energy heavy-duty trucks increased significantly, with deliveries of EV-DTB dump truck and mixer truck truck bodies products continuing to rise. The pure electric tractor and trailer business officially established the world’s first EV-RT offline experience center.
+Airport Facilities &amp; Logistics Equipment / Fire Safety &amp; Rescue Equipment Business: During the Reporting Period, revenue amounted to RMB3.357 billion, representing a YoY increase of 7.58%; net profit amounted to RMB71 million, representing a YoY decrease of 11.25%, mainly due to exchange rate fluctuations. During the Reporting Period, orders on hand maintained steady growth. The airport facilities and logistics equipment business secured a series of major benchmark orders, including boarding bridge projects worth hundreds of millions of RMB for Paris Airport and Orly Airport in France, as well as bulk orders for A380 catering vehicles in Singapore, further enhancing its global competitiveness. The logistics automation business successfully implemented multiple e-commerce projects in Southeast Asia, and also secured new orders and contracts in newly expanded industries such as State Grid and China Tobacco. The operating results of the fire safety and rescue equipment business showed significant improvement, with the successful securing of a major procurement order for 13 dual-boom water tower fire trucks under the national government subsidy-funded project for hazardous chemical emergency rescue teams. Cumulative new orders reached RMB1.675 billion, achieving steady growth.
+II. In the Energy Industries Field
+In respect of the energy, chemical and liquid food equipment business, revenue amounted to RMB13.396 billion, representing a YoY increase of 2.98%; net profit amounted to RMB480 million, representing a YoY increase of 4.35%. Among them, CIMC Enric achieved revenue of RMB12.87 billion, representing a YoY increase of 2.0%; newly signed orders amounted to RMB13.71 billion, representing a significant YoY increase of 27.7%; and as at the end of June, orders on hand amounted to RMB31.77 billion, representing a YoY increase of 8.9%.
+Specifically, revenue of the clean energy segment grew steadily. Benefiting from expanding demand in areas such as semiconductors and off-grid distributed power generation, the segment delivered electronic specialty gas clean gas cylinders (Y-type cylinders) and specialty tube skid containers in batches, and launched new hydrogen-rich power generation module products. CIMC Enric successfully delivered an integrated LNG liquefaction plant in Indonesia, while implementing its third benchmark steelmaking coke integrated project — the Shougang Shuicheng Steel project in Liupanshui, Guizhou. It also secured newly signed domestic Panzhihua Iron and Steel projects and its first overseas steelmaking coke integrated project with Tsingshan in Indonesia. In the hydrogen energy field, it contributed to the construction of Hong Kong’s first commercial building hydrogen energy charging station and launched China’s first 20-foot Type IV cylinder hydrogen tube skid container. During the Reporting Period, the clean energy segment recorded newly signed orders of RMB10.61 billion, representing a YoY increase of 18.3%, among which newly signed orders for waterborne clean energy reached RMB4.535 billion, representing a significant YoY increase of 40.1%, with shipbuilding orders scheduled through 2029. The chemical and environment segment benefited from the recovery of the chemical industry and high-growth industries such as semiconductors, with demand for tank containers improving, while the medical equipment components business maintained steady growth. As at the end of June 2026, orders on hand increased by 86.8% YoY to RMB1.57 billion. The liquid food segment focused on the non-alcoholic beverage and new consumption sectors, successfully securing and signing multiple turnkey projects, including projects for Japanese breweries and Chinese whisky distilleries. Cumulative newly signed orders reached RMB1.44 billion, representing a strong YoY increase of 108.4%.
+In respect of the offshore engineering business, benefiting from the cost advantages of deepwater locations, the deepwater offshore engineering market for FPSO/FLNG continued to strengthen. CIMC Raffles, the main operating entity, achieved an important breakthrough in the international high-end offshore engineering general contracting market by signing China’s first FPSO EPCIC general contracting contract, further enhancing its industry competitiveness. During the Reporting Period, revenue amounted to RMB7.935 billion, representing a YoY decrease of 0.98%; net profit amounted to RMB718 million, representing a YoY increase of 155.52%. In terms of market orders, new orders amounted to US$3.2 billion during the Reporting Period, a substantial increase from US$106 million in the same period last year. As at the end of June, CIMC Raffles had cumulative orders on hand of US$7.62 billion, reaching a record high. In terms of project construction and delivery, in January, the PCTC with a capacity of 7,000 vehicles, “NOCC ADRIATIC”, constructed for a Norwegian shipowner, was delivered 70 days ahead of its contractual delivery schedule; in February, the Norse Energi, the world’s largest fully DC wind turbine installation vessel in terms of lifting capacity, completed its seaworthiness delivery; in March, construction commenced on the first vessel of a new generation of seabed rock dumping vessels built for Van Oord, a leading Dutch offshore engineering company; in April, the fore-body module of the P85 hull was slid onto a barge at the Haiyang base, laying a solid foundation for the subsequent successful major assembly of the P85 project; in May, construction of the VLCC tanker officially commenced, entering the substantive construction stage; and in June, the main upper module structure of the project constructed for Golar was successfully capped, marking a key milestone in the project’s construction.
+In respect of the offshore engineering asset operation and management business, all offshore engineering assets of the Group currently under lease have been operating normally under their respective lease contracts, and the Group continued to provide high-quality services to customers. Benefiting from the successful lease of the Blue Whale No. 1 platform, increased prices upon the renewal of contracts for multiple drilling platforms, and lower operating costs resulting from refined management, operating profit improved during the Reporting Period. During the Reporting Period, the sixth-generation semi-submersible drilling platform “Deepsea Yantai” secured a new drilling contract, injecting momentum into revenue growth; the semi-submersible lifting/life support platform Blue Gretha successfully arrived at its designated operating area to provide high-quality services to clients. Meanwhile, several semi-submersible drilling and life support platforms and other offshore engineering assets of the Group actively pursued new contracts.
+Future Development and Prospects
+The management of the Group stated, “2026 is the first year of the ‘15th Five-Year Plan’. The Group will be based on the new development stage, closely follow national policy guidance, and closely focus on ‘focusing on high-quality development and cultivating new growth drivers’. With a more proactive strategic approach, we will cultivate new opportunities and open up new prospects amid complex changes, striving to build ‘a high-quality and respected world-class enterprise’.”
+About China International Marine Containers (Group) Co., Ltd.
+The CIMC Group is a world-leading equipment and solution provider in the logistics and energy industries, and its industry clusters mainly cover the logistics and energy fields. In the logistics field, the Group has established a general transportation equipment portfolio covering “sea, land and air”: its container manufacturing business provides key circulation equipment for the container shipping industry; its road transportation vehicles business connects the arteries of land transportation; its airport facilities and logistics equipment/fire safety and rescue equipment businesses expand into aviation hubs and specialised scenarios; its logistics services business provides professional services across the entire-value chain; and its recycled load business provides professional supporting services. In the energy field, the Group is principally engaged in the energy, chemical, and liquid food equipment business and offshore engineering business. Meanwhile, the Group also continuously develops emerging industries and has finance and asset management businesses that serve the Group itself. As a diversified multinational industrial group serving the global market, CIMC has over 300 member enterprises across Asia, North America, Europe, and Australia, with a total of four listed companies, and customers and sales networks covering more than 100 countries and regions worldwide. In 2025, the Group recorded revenue of RMB 156.6 billion, ranking 154th on the 2025 Fortune 500 China list. The Group has maintained the world’s No.1 position for many consecutive years in core products such as standard dry containers, reefer containers, tank containers and semi-trailers. For more information, please visit http://www.cimc.com/.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="str">
-        <v>GolfElbowRehab.com Launches as an Educational Resource for Golfer's Elbow Recovery and Prevention</v>
+        <v>Global Tier-1 YFORE Rolls Off First U.S.-Built Digital Key</v>
       </c>
       <c r="B296" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C296" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D296" t="str">
-        <v>SaaS, Education</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E296" t="str">
-        <v>https://www.newswire.com/news/golfelbowrehab-com-launches-as-an-educational-resource-for-golfers-22822434</v>
+        <v>https://www.prnewswire.com/news-releases/global-tier-1-yfore-rolls-off-first-us-built-digital-key-302862819.html</v>
       </c>
       <c r="F296" t="str">
-        <v>New platform provides exercise guidance, recovery education, and practical information for golfers and active adults managing medial elbow pain.</v>
+        <v>SUWANEE, Ga., Aug. 28, 2026 /PRNewswire/ -- YFORE Technology officially rolled off its first U.S.-manufactured Digital Key today at its facility in Suwanee, Georgia, marking the start of localized mass production for North America. Utilizing an integrated "Vehicle-Cloud-Device" end-to-end...</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="str">
-        <v>Verizon named U.S. connectivity provider for newly manufactured BMW Group vehicles through KDDI partnership</v>
+        <v>Lucas GC Limited Announces Effective Date of Share Consolidation</v>
       </c>
       <c r="B297" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C297" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D297" t="str">
-        <v>SaaS</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E297" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357431</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352706/0/en/lucas-gc-limited-announces-effective-date-of-share-consolidation.html</v>
       </c>
       <c r="F297" t="str">
-        <v>At a glance - - - &amp;#8226; Verizon will provide 5G Standalone and LTE connectivity directly to BMW Group vehicles in the U.S., delivering exclusive telematics support for the BMW Connected Drive system in newly manufactured vehicles. - - &amp;#8226; The deal stems from Verizon&amp;#39;s long-term partnership with KDDI, which supplies its proprietary Global Communications Platform to BMW Group and global connected services to OEMs in various other industries. - - - - Verizon Business and KDDI today announced a... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357431</v>
+        <v>NEW YORK, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Lucas GC Limited (NASDAQ: LGCL) (“Lucas” or the “Company”), an artificial intelligence (the “AI”) technology-driven Platform-as-a-Service (the “PaaS”) company, applying such technologies in human resources and insurance industry verticals, today announced that it will effect a one hundred and twenty-five (125)-for-one (1) share consolidation of its issued and unissued Class A ordinary shares and Class B ordinary shares, par value US$0.0002 per share on September 1, 2026.</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="str">
-        <v>Two of the Summer’s Hottest Topics Converge - Technology Is Greek To Me Releases a New Social Media Book</v>
+        <v>QuikStor Integrates with Veritec Solutions, Bringing Patented Value Pricing to QuikStor Operators</v>
       </c>
       <c r="B298" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C298" t="str">
-        <v>PR.com</v>
+        <v>PRWeb</v>
       </c>
       <c r="D298" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E298" t="str">
-        <v>https://www.pr.com/press-release/965375</v>
+        <v>https://www.prweb.com/releases/quikstor-integrates-with-veritec-solutions-bringing-patented-value-pricing-to-quikstor-operators-302860387.html</v>
       </c>
       <c r="F298" t="str">
-        <v>A new book examines popular social media by using Greek mythology to personify each platform in a series of short stories. This allows people to explore these themes at a safe distance, without judgement, before reflecting on their own experiences. [PR.com]</v>
+        <v>Native integration gives QuikStor customers access to VRMS, the self-storage industry's leading pricing and revenue management system used across more than 8,000 stores worldwide. EL SEGUNDO, Calif., Aug. 28, 2026 /PRNewswire-PRWeb/ -- QuikStor, the modern SaaS operating platform for the...</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="str">
-        <v>NASA Scientists Take to Air and Space to Study Arctic Sea Ice</v>
+        <v>Simplify Healthcare Names Kamal Ahuja Chief Growth Officer to Accelerate Expansion of Its Payer AI Platform</v>
       </c>
       <c r="B299" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C299" t="str">
-        <v>NASA</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D299" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E299" t="str">
-        <v>https://www.nasa.gov/missions/airborne-science/nasa-scientists-take-to-air-and-space-to-study-arctic-sea-ice/</v>
+        <v>https://finance.yahoo.com/healthcare/articles/simplify-healthcare-names-kamal-ahuja-125200623.html</v>
       </c>
       <c r="F299" t="str">
-        <v>This month, engineers at NASA’s Jet Propulsion Laboratory in Southern California are testing a spacecraft sensor that will help measure how quickly Arctic sea ice is disappearing. And while that instrument won’t launch for another year, scientists started preparing for its use during a recent field campaign in the Canadian wilderness. Researchers spent two weeks [&amp;#8230;]</v>
+        <v>AURORA, Ill., August 28, 2026--Simplify Healthcare®, a Simplify Group™ company and leading provider of technology solutions for payers, today announced Kamal Ahuja’s promotion to Chief Growth Officer. In this role, Kamal will lead the growth strategy and market expansion for the Payer AI Platform, helping health plans modernize operations through connected workflows, intelligent automation, and a unified data foundation.</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="str">
-        <v>SRX Global Board of Directors Authorizes Stock Repurchase Plan of Up to 10 Million Shares or Up to 50% of its Shares Outstanding</v>
+        <v>Detritus Returns to Inc. 5000 List of Fastest-Growing Private Companies for Second Straight Year</v>
       </c>
       <c r="B300" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C300" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D300" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E300" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3325038/0/en/SRX-Global-Board-of-Directors-Authorizes-Stock-Repurchase-Plan-of-Up-to-10-Million-Shares-or-Up-to-50-of-its-Shares-Outstanding.html</v>
+        <v>https://www.prnewswire.com/news-releases/detritus-returns-to-inc-5000-list-of-fastest-growing-private-companies-for-second-straight-year-302862395.html</v>
       </c>
       <c r="F300" t="str">
-        <v>NORTH PALM BEACH, Fla., July 09, 2026 (GLOBE NEWSWIRE) -- SRX Global Inc. (NYSE American: SRXH) (the “Company”, or “SRX”), an AI-enabled platform dedicated to generating long-term shareholder value through investments in high-conviction operating companies and strategic assets, today announced that its Board of Directors has authorized a share repurchase program under which the Company may repurchase up to 10 million shares of its common stock or up to 50% of its shares outstanding. The Company has allocated up to $20 million to repurchase its common stock until July 9, 2027.</v>
+        <v>SAVANNAH, Ga., Aug. 28, 2026 /PRNewswire/ -- Detritus announced today it has been named to the 2026 Inc. 5000 list of the nation's most successful independent businesses, attesting to its bold growth as a leading online platform for booking portable sanitation, dumpsters and other...</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="str">
-        <v>Relativity Names Chris Brown as President to Advance Its AI Platform for Legal Data Intelligence</v>
+        <v>Huawei uznany za lidera w raporcie „Gartner® Magic Quadrant™ for Enterprise Storage Platforms, 2026"</v>
       </c>
       <c r="B301" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C301" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D301" t="str">
         <v>AI, SaaS</v>
       </c>
       <c r="E301" t="str">
-        <v>https://www.prnewswire.com/news-releases/relativity-names-chris-brown-as-president-to-advance-its-ai-platform-for-legal-data-intelligence-302821952.html</v>
+        <v>https://www.prnewswire.com/news-releases/huawei-uznany-za-lidera-w-raporcie-gartner-magic-quadrant-for-enterprise-storage-platforms-2026-302862793.html</v>
       </c>
       <c r="F301" t="str">
-        <v>CHICAGO, July 9, 2026 /PRNewswire/ -- Relativity, a legal data intelligence company, today announced that Chris Brown has been named the company's president, effective July 13. Brown, who joined as chief product officer in 2018, steps into the role to further advance the company's AI...</v>
+        <v>Podsumowanie: Huawei uznany za lidera w raporcie „Gartner® Magic Quadrant™ for Enterprise Storage Platforms, 2026". Huawei OceanStor Data Storage wykorzystuje wydajną, ujednoliconą platformę danych AI, znakomitą gęstość pojemności i efektywność energetyczną oraz odporność danych...</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="str">
-        <v>TailorMed and Tennr Announce Collaboration to Streamline Patient Medication ...</v>
+        <v>Wrap Technologies Inc. (NASDAQ: WRAP) Executes Deliberate Strategy to Establish Position in Vital Defense Sector</v>
       </c>
       <c r="B302" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C302" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D302" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Finance, SaaS, Media</v>
       </c>
       <c r="E302" t="str">
-        <v>https://pr-inside.com/tailormed-and-tennr-announce-collaboration-to-streamline-patient-medication-r5199491.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352675/0/en/wrap-technologies-inc-nasdaq-wrap-executes-deliberate-strategy-to-establish-position-in-vital-defense-sector.html</v>
       </c>
       <c r="F302" t="str">
-        <v>(PR-inside.com) Collaboration connects referral automation and medication journey support for infusion centers, specialty pharmacies, and the patients they serve NEW YORK, NY / ACCESS Newswire / July 9, 2026 / TailorMed, a leading medication success platform, and Tennr, the patient orchestration platform that moves patients from script to seat, today announced a collaboration designed to help infusion centers and specialty pharmacies streamline patient access, affordability, and adherence workflows. The collaboration brings together two advanced technology platforms focused on reducing burden for care teams and their patients. Tennr helps providers automate referral intake, documentation review, and access-related workflows, while TailorMed helps organizations identify, ..</v>
+        <v>NEW YORK, Aug. 28, 2026 (GLOBE NEWSWIRE) -- via NetworkNewsWire (“NNW”) — Wrap Technologies Inc. (NASDAQ: WRAP) today announces its placement in an editorial published by NetworkNewsWire (“NNW”), one of 75+ brands within the Dynamic Brand Portfolio @ IBN ( InvestorBrandNetwork ) , a specialized communications platform with a focus on financial news and content distribution for private and public companies and the investment community.</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="str">
-        <v>Jackpot.com Partners with THNDR to Launch Industry-First P2P Skill Games and Tournaments</v>
+        <v>Broader Defense Platform Takes Shape as NAPC Defense Builds Momentum Under New NAPD Identity</v>
       </c>
       <c r="B303" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C303" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D303" t="str">
-        <v>SaaS, Gaming</v>
+        <v>SaaS</v>
       </c>
       <c r="E303" t="str">
-        <v>https://www.prnewswire.com/news-releases/jackpotcom-partners-with-thndr-to-launch-industry-first-p2p-skill-games-and-tournaments-302822062.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352664/0/en/broader-defense-platform-takes-shape-as-napc-defense-builds-momentum-under-new-napd-identity.html</v>
       </c>
       <c r="F303" t="str">
-        <v>SAN FRANCISCO, July 9, 2026 /PRNewswire/ -- Jackpot.com, the leading digital lottery courier platform, today announced the launch of peer-to-peer (P2P) skill games and competitive tournaments — through a partnership with THNDR, the leading B2B skill gaming platform. The launch marks a...</v>
-[...2 lines deleted...]
-    <row r="304">
+        <v>NAPC Defense (OTCID: NAPD) provided the investment community with a consolidated update highlighting several recent corporate and operating milestones</v>
+      </c>
+    </row>
+    <row r="304" xml:space="preserve">
       <c r="A304" t="str">
-        <v>The Jackson Laboratory, with the Broad Institute and Partners, Selected for ARPA-H THRIVE Award to Advance Gene Editing Platform for Pediatric Epilepsies and Rare CNS Diseases</v>
+        <v>Mobius Social Stock Investment Simulation Competition Officially Launches, Registration Now Opens</v>
       </c>
       <c r="B304" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C304" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D304" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS, Media</v>
       </c>
       <c r="E304" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-jackson-laboratory-with-the-broad-institute-and-partners-selected-for-arpa-h-thrive-award-to-advance-gene-editing-platform-for-pediatric-epilepsies-and-rare-cns-diseases-302822063.html</v>
-[...2 lines deleted...]
-        <v>Pediatric Epilepsies &amp; Rare CNS Gene Editing Platform (PERC) aims to accelerate the development of precision genetic medicines for severe childhood neurologic diseases with limited or no effective treatment options. BAR HARBOR, Maine, July 9, 2026 /PRNewswire/ -- The Jackson Laboratory...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109568/</v>
+      </c>
+      <c r="F304" t="str" xml:space="preserve">
+        <v xml:space="preserve">Singapore, August 28, 2026 - (ACN Newswire) - The stock investment simulation competition, exclusively sponsored by Mobius Social, officially kicked off today in Singapore. Open to investors aged 18 and above in Singapore, the three-month competition runs from August 28 to November 28 and is expected to attract more than 30,000 participants. To encourage rational investing and scientific strategy, the competition has established a total prize pool of SGD 350,000, with top-performing participants invited to attend an offline awards ceremony in Singapore.
+Scientific Risk Control, Replicating Real Market Dynamics
+The competition adopts a real-market simulation trading format, with each participant receiving USD 100,000 in virtual initial capital. To promote scientific asset allocation and prevent all-in, gambling-style trading, the competition has implemented a dual risk control mechanism:
+- Holdings in any single stock must not exceed 30% of total assets.
+- A 40% maximum drawdown risk control threshold is set; breaching this limit will trigger risk control intervention.
+The event organizers stated: “Through institutional design, we aim to guide investors toward establishing long-term, rational trading habits rather than pursuing short-term windfalls. The 40% drawdown threshold and 30% single-position limit are precisely intended to simulate the risk control standards of professional institutions.”
+Competition Schedule and Participation Rules
+The three-month schedule will cover various market environments, providing a complete testing period for different investment strategies. Participants must complete no fewer than five valid trades throughout the competition and timely assess their positions and risks in response to market changes. Additionally, the “Simulation Analysis Sprint Period” scheduled from September 7 to September 18 will serve as a special challenge segment. During this phase, participants can focus on validating short-term strategies, and performance in this period will be one of the weighted factors in final ranking calculations.
+Participants can complete registration via the official Mobius website and join the official WhatsApp community to receive competition announcements, dynamic updates, and official support in real time. Registration remains open; please refer to the official website for the specific deadline.
+Launch Day Highlights: Offline Investment Exchange Summit Held Simultaneously
+On the competition launch day, the organizers simultaneously held an offline investment exchange summit in Singapore, attracting hundreds of investors. Multiple senior experts in the investment field were present to deliver in-depth presentations on core topics including market trend analysis, stock valuation, technical trading system development, capital flow research, real-world case studies, and risk management systems. Attendees not only gained opportunities for face-to-face exchanges with experts but also gained deeper insight into the thinking frameworks and decision-making logic of institutional investors.
+Empowering Investors: The Long-Term Value of Mobius Social
+As the exclusive sponsor of this competition, Mobius Social is an app that integrates global major stock market data with investment-focused social networking features. The platform provides users with global market information and market exchange services, helping investors understand global market dynamics in a one-stop manner without frequently switching platforms, and share views and experiences with other investors and industry authorities.
+The Mobius Social Competition Committee stated: “Through the combination of ‘high-value prize incentives + realistic simulation exercises + strict risk control mechanisms + community exchange,’ we hope to provide a practical platform for investors of different experience levels, helping participants establish systematic investment decision-making processes, enhance risk awareness, and improve real-world capabilities. This is not just a competition; it is a collective evolution of investment capabilities.”
+For competition details, complete rules, and follow-up event arrangements, please follow the official Mobius website and official WhatsApp community.
+Risk Disclaimer: This competition is a simulation trading activity and does not involve real securities trading. Simulation trading results do not represent actual investment performance, and related content does not constitute investment advice.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="str">
-        <v>IBM Advances Enterprise AI Software Development with Multi-Agent Capabilities and Specialized Modernization Workflows</v>
+        <v>Redwood Software, qui orchestre l'entreprise, du cloud hybride à l'IA agentique, a été désignée « Leader » pour la troisième année consécutive dans le Magic Quadrant™ 2026 de Gartner® consacré aux plateformes d'orchestration et d'automatisation des services</v>
       </c>
       <c r="B305" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C305" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D305" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E305" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357403</v>
+        <v>https://www.prnewswire.com/news-releases/redwood-software-qui-orchestre-lentreprise-du-cloud-hybride-a-lia-agentique-a-ete-designee--leader--pour-la-troisieme-annee-consecutive-dans-le-magic-quadrant-2026-de-gartner-consacre-aux-plateformes-dorchestration-et-d-302862743.html</v>
       </c>
       <c r="F305" t="str">
-        <v>- Latest IBM Bob Updates Help Enterprises Deliver Production-Ready Software Fast - - - IBM Bob is Built to Optimize the Cost of AI-Driven Development Beyond the Model - - - IBM Bob Now Offers Pre-Built, Customizable Enterprise Workflows for IBM Z, IBM i, Plus Java Modernization - - IBM (NYSE: IBM) announced major updates to IBM Bob, its agentic software development platform, including new multi-agent capabilities, built-in AI cost and use analytics, and pre-built, specialized workflows for m... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357403</v>
+        <v>Faits marquants Redwood Software a été désignée « Leader » pour la troisième année consécutive dans le Magic Quadrant™ 2026 de Gartner® consacré aux plateformes d'orchestration et d'automatisation des services (SOAP), se classant en tête dans le domaine de l'exhaustivité de la vision....</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="str">
-        <v>Terravanta Power Systems to Break Ground on New Geothermal Energy Manufacturing ...</v>
+        <v>VMRD Launches Rapid Horse-Side Insulin Test to Decrease Risk of Laminitis in Metabolic Horses</v>
       </c>
       <c r="B306" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C306" t="str">
-        <v>PR-Inside</v>
+        <v>PR.com</v>
       </c>
       <c r="D306" t="str">
-        <v>SaaS, Energy</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E306" t="str">
-        <v>https://pr-inside.com/terravanta-power-systems-to-break-ground-on-new-geothermal-energy-manufacturing-r5199483.htm</v>
+        <v>https://www.pr.com/press-release/977735</v>
       </c>
       <c r="F306" t="str">
-        <v>(PR-inside.com) LOXLEY, AL / ACCESS Newswire / July 9, 2026 / Kaishan USA will unveil Terravanta Power Systems, its new geothermal power generation company, on July 9 during a groundbreaking ceremony for a manufacturing facility in Loxley, Alabama. The project establishes a new U.S. manufacturing platform dedicated to supporting the growing geothermal energy sector. As demand for reliable electricity continues to increase, geothermal energy is gaining momentum as a dependable, around-the-clock power source. Expanding geothermal development requires manufacturing capacity, specialized equipment and industrial expertise to support projects across the United States. Terravanta was created to meet that need. Terravanta is a wholly owned subsidiary ..</v>
+        <v>VMRD, Inc. is thrilled to share the launch of their exciting new test for horse-side measurement of insulin in horses. Run on the same palm-sized reader as VMRD SAA and Foal IgG, this highly portable multi-functional testing platform embodies VMRD’s vision of improving animal health through high-quality, practical diagnostics. Equine Metabolic Syndrome and insulin dysregulation are incredibly common in the equine [PR.com]</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="str">
-        <v>StrongSuit 2.0 Reimagines the Litigation Workflow with a Fully Connected AI Platform</v>
+        <v>Copper Run Advises Investment in Fisher Management Partners</v>
       </c>
       <c r="B307" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C307" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D307" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E307" t="str">
-        <v>https://www.prunderground.com/strongsuit-2-0-reimagines-the-litigation-workflow-with-a-fully-connected-ai-platform/00388155/</v>
+        <v>https://www.prnewswire.com/news-releases/copper-run-advises-investment-in-fisher-management-partners-302862443.html</v>
       </c>
       <c r="F307" t="str">
-        <v>The platform features new tools for every stage of the litigation process, from research and document review to deposition analysis and drafting, taking attorneys from zero to file-ready The post StrongSuit 2.0 Reimagines the Litigation Workflow with a Fully Connected AI Platform first appeared on</v>
+        <v>Fisher is now the foundational investment of value creation services platform COLUMBUS, Ohio., Aug. 28, 2026 /PRNewswire/ -- Fisher Management Partners received an investment by Trinity Hunt Partners, a growth-oriented private equity firm. The investment establishes a new value creation...</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="str">
-        <v>Omio adds CoachRun to its platform, providing affordable East Coast connectivity for travellers</v>
+        <v>Ionik Reports Q2 2026 Financial Results</v>
       </c>
       <c r="B308" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C308" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D308" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E308" t="str">
-        <v>https://www.prnewswire.com/news-releases/omio-adds-coachrun-to-its-platform-providing-affordable---east-coast-connectivity-for-travellers-302822020.html</v>
+        <v>https://www.newsfilecorp.com/release/311909/Ionik-Reports-Q2-2026-Financial-Results</v>
       </c>
       <c r="F308" t="str">
-        <v>New supply partnership strengthens Omio's multimodal offering with budget-friendly long-distance bus connections across one of North America's busiest travel regions BERLIN, July 9, 2026 /PRNewswire/ -- Omio, the leading global travel booking platform for multimodal transport, today...</v>
+        <v>Revenue of $47.4 millionAdjusted EBITDA of $8.4 millionJune refinancing completed; debt maturities extended(All figures in US dollars, unless otherwise indicated)Toronto, Ontario--(Newsfile Corp. - August 28, 2026) - Ionik Corporation (TSXV: INIK) (OTCQB: INIKF) (the "Company" or "Ionik"), a data and technology-driven marketing platform, today announced financial results for the three months ended June 30, 2026 ("Q2 2026"), highlighted by a successful completion of its comprehensive debt...</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="str">
-        <v>AirportLabs Powers Real-Time Data Integration Across 100+ Airports Worldwide</v>
+        <v>USD.AI Secures $100M Stablecoin Debt Facility From Bullish for GPU Financing</v>
       </c>
       <c r="B309" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C309" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D309" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E309" t="str">
-        <v>https://www.prnewswire.com/news-releases/airportlabs-powers-real-time-data-integration-across-100-airports-worldwide-302822015.html</v>
+        <v>https://www.prnewswire.com/news-releases/usdai-secures-100m-stablecoin-debt-facility-from-bullish-for-gpu-financing-302862370.html</v>
       </c>
       <c r="F309" t="str">
-        <v>LONDON, July 9, 2026 /PRNewswire/ -- AirportLabs does. For over 100 airports. One million data events per second. 11 years and counting. Think about what the internet was in the year 2000. Millions of people. Billions of pages. The most connected the world had ever been. A single major...</v>
-[...2 lines deleted...]
-    <row r="310">
+        <v>NEW YORK, Aug. 28, 2026 /PRNewswire/ -- Bullish, an institutionally focused global digital asset platform that provides market infrastructure and information services, today announced its strategic entry into middle-market AI infrastructure financing through a $100 million...</v>
+      </c>
+    </row>
+    <row r="310" xml:space="preserve">
       <c r="A310" t="str">
-        <v>TRIDENT APPOINTS DR. JOSH BRUCKMEYER AS EXECUTIVE VICE PRESIDENT OF ENGINEERING TO ACCELERATE TECHNICAL EXCELLENCE AND TECHNICAL INTEGRITY OF OUR PRODUCTS AND SOLUTIONS</v>
+        <v>Deepening Implementation of Technological Innovation, Accelerating Transformation of Productive Forces</v>
       </c>
       <c r="B310" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C310" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D310" t="str">
-        <v>SaaS</v>
+        <v>Finance, AI, SaaS, Energy, Automotive, Education</v>
       </c>
       <c r="E310" t="str">
-        <v>https://www.prnewswire.com/news-releases/trident-appoints-dr-josh-bruckmeyer-as-executive-vice-president-of-engineering-to-accelerate-technical-excellence-and-technical-integrity-of-our-products-and-solutions-302822014.html</v>
-[...2 lines deleted...]
-        <v>FAIRFAX, Va., July 9, 2026 /PRNewswire/ -- Trident Solutions ("Trident"), a rapidly scaling multi-domain defense electronics platform backed by ATL Partners, today announced the appointment of Dr. Josh Bruckmeyer as Executive Vice President of Engineering. In this role, he will serve as...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109563/</v>
+      </c>
+      <c r="F310" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 28, 2026 - (ACN Newswire) - Legend Holdings Corporation (“Legend Holdings” or the “Company”; Stock Code: 3396.HK) announced the unaudited condensed consolidated interim results for the six months ended June 30, 2026 (the “Reporting Period”). During the Reporting Period, the Company recorded revenue of RMB362.935 billion, representing a 29% year-on-year increase, primarily driven by the significant revenue growth of its subsidiaries Lenovo and Levima Advanced Materials; net profit attributable to equity holders of the Company was RMB2.230 billion, up 219% year-on-year, driven by the recovery in portfolio value of the industrial incubations and investments segment. Excluding the impact of a one-off item, net profit attributable to equity holders of Legend Holdings was RMB5.812 billion, a year-on-year increase of 834%.
+In the first half of 2026, Legend Holdings remained committed to technological innovation as the key driver for high-quality development and continued to enhance its distinctive technological innovation system. The Company actively drove the coordinated advancement of “anchoring diversified-industries operations in technology-focused core businesses, extending ecosystem coverage through technology innovation funds, and driving the very early-stage industrialization of forward-looking technologies.” This expedited the transformation from scientific and technological achievements into real productive forces, and drove a steady improvement in the Company's core competitiveness, with significant performance growth, laying a solid foundation for the Company’s sustainable development.
+RMB 10 Billion in R&amp;D Investment, Together with a Solidified Technology Foundation
+During the Reporting Period, Legend Holdings’ total R&amp;D investment exceeded RMB10 billion, a historical record high for its midyear report. Its portfolio companies continued to deliver steady growth with solid fundamentals. Lenovo capitalized on the surge in hybrid AI, with all three major business segments delivering double-digit revenue growth and reaching record highs for the same period. AI has become Lenovo’s core growth engine, with AI-related revenue increasing by 64% for the same period and accounted for 36% of Lenovo’s total revenue. Levima Advanced Materials posted significant performance growth and made breakthroughs in a number of major projects. Among them, the m-Xylylene Diisocyanate (XDI) project was listed under the National Key R&amp;D Program. Built on Levima’s technical expertise and R&amp;D experience, the PEEK project has entered the construction phase. Both projects are expected to be completed and put into operation in 2027, filling domestic technology gaps.
+Technology Ecosystem Bearing Fruit, and 12 Portfolio Companies Successfully Listed
+Leveraging years of dedicated efforts in technology innovation, Legend Holdings has cultivated a robust ecosystem spanning emerging and future industries. This ecosystem is now delivering tangible returns, not only driving significant performance growth for the Company, but also accumulating momentum for long-term development. During the Reporting Period, the industrial incubations and investments segment’s depth of technology asset pipeline and ability to realize value from these assets both improved. In the first half of 2026, the Legend Holdings Family Group supported the listing of 12 portfolio companies. These listed companies spanned sectors including artificial intelligence, semiconductors, advanced manufacturing, and healthcare. More than 30 additional portfolio companies are currently in the pre-listing pipeline. The Company invested in over 80 technology projects in the first half of the year across frontier fields such as artificial intelligence, quantum computing, optical interconnects, embodied artificial intelligence, chips and semiconductors, biopharmaceuticals, and commercial aerospace. To date, Legend Holdings has invested in over 300 AI-related companies. The Company has also established a systematic presence in other frontier fields, having invested in over 110 companies in pharmaceuticals and healthcare, over 60 companies in sustainable industries and future energy, and more than 50 companies in embodied artificial intelligence.
+Fostering Industry-Academia-Research Collaborative Innovation and Exploring New Pathways for Commercializing Original Technologies
+Responding to the call to “accelerate the translation from technological advances into productive forces”, Legend Holdings leverages its Forward-Looking Technology Research Institute to actively promote industry-academia-research collaborative innovation and explore new pathways for the commercialization of pioneering technologies. In the first half of the year, Legend Holdings established the Advanced Photonic Integration Joint Laboratory with a National Key Laboratory at Peking University. Together with the research team, the Company published co-authored papers and filed joint patents, while making preparations to establish a dedicated operating entity. In addition, led by the Chinese Information Processing Society of China (CIPS), and jointly initiated by Legend Holdings and other organizations, the Industry University Research Working Committee of the Chinese Information Processing Society of China was established, focusing on frontier areas of artificial intelligence. The Committee translates real-world industry needs into concrete workstreams. The Company has built a “Covalent Innovation” model that brings real-world industry needs into the earliest stages of R&amp;D, enabling businesses and researchers to jointly set priorities and develop solutions. It aims to create a replicable pathway for translating more creative innovation into new quality productive forces.
+ESG Practices Gaining Authoritative Recognition, Corporate Responsibility Underpinning the Foundation for Sustainability
+Legend Holdings prioritizes ecological conservation and green development. Lenovo has repeatedly received authoritative recognition both domestically and internationally in the ESG field. It has retained the highest global 3A rating in the MSCI ESG Ratings and received the EcoVadis Platinum Medal, its highest distinction, for two consecutive years. It was also included in the Fortune China ESG Impact List for five consecutive years. Its green operations continued to deliver strong results: over 90% of the electricity used in Lenovo’s global operations came from renewable energy sources. More than 360 million kilograms of end-of-life products have been recovered and reused. In photovoltaic materials, Levima Advanced Materials operates two major product lines for photovoltaic adhesive film materials, EVA and POE, with an annual production capacity exceeding 350,000 tons. In new energy battery materials, the company has built a comprehensive portfolio. In green investment, Legend Holdings has invested in more than 60 companies across new energy, energy decarbonization and so on. The Legend Star CEO Training Program has been running for over 18 years, nurturing up to 1,429 startup founders with 77 listed companies, 217 national-level specialized and innovative “Little Giant” enterprises, 930 High-and New-Technology Enterprises (HNTE), and more than 460,000 jobs created.
+Looking ahead, Legend Holdings will continue to closely align with national strategic needs, adhere to the main thread of technological innovation driving high-quality development, steadily improve its distinctive technological innovation system, deepen its focus on technology as its core business, and accelerate the promotion of the transformation of scientific achievements into real productive forces, making unremitting contributions to Chinese modernization and self-reliance and strength in science and technology.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="str">
-        <v>Wipeboard Launches Family Wipeboard, a Shared Digital Whiteboard Built ...</v>
+        <v>MoneyHero Group to Announce Second Quarter 2026 Results</v>
       </c>
       <c r="B311" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C311" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D311" t="str">
-        <v>SaaS</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E311" t="str">
-        <v>https://pr-inside.com/wipeboard-launches-family-wipeboard-a-shared-digital-whiteboard-built-r5199446.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352609/0/en/moneyhero-group-to-announce-second-quarter-2026-results.html</v>
       </c>
       <c r="F311" t="str">
-        <v>(PR-inside.com) New standalone product brings chore charts, weekly schedules, and shared family boards into one simple space every member of the household can see and use - for $12 a month MIAMI, FL / ACCESS Newswire / July 9, 2026 /Wipeboard.io, the collaborative whiteboard platform known as "the whiteboard your whole team will actually use," today announced the launch of Family Wipeboard, a standalone product designed specifically for households. Available now atfamily.wipeboard.io , Family Wipeboard gives busy families a single shared space for chore charts, weekly schedules, grocery lists, meal plans, and everything else that usually lives on the refrigerator door - ..</v>
-[...2 lines deleted...]
-    <row r="312">
+        <v>HONG KONG and SINGAPORE, Aug. 28, 2026 (GLOBE NEWSWIRE) -- MoneyHero Limited (Nasdaq: MNY) (“MoneyHero” or the “Company”), a leading tech- and AI-powered personal finance aggregation and comparison platform and a digital insurance brokerage provider in Greater Southeast Asia, today announced that it will release its second quarter 2026 results on Friday, September 11, 2026 before market opens and will hold a related conference call to discuss the results at 8:00 a.m. EDT (or 8:00 p.m. Hong Kong / Singapore time) on the same day.</v>
+      </c>
+    </row>
+    <row r="312" xml:space="preserve">
       <c r="A312" t="str">
-        <v>Strongpoint Partners Introduces Industry-Leading Actuarial Career Development Program</v>
+        <v>Cryofocus Announces 2026 Interim Results: Loss Narrows 37.9% to RMB 16.9 Million, Gross Margin Improves to 68.5%</v>
       </c>
       <c r="B312" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C312" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D312" t="str">
-        <v>SaaS, Education</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E312" t="str">
-        <v>https://www.prweb.com/releases/strongpoint-partners-introduces-industry-leading-actuarial-career-development-program-302817397.html</v>
-[...5 lines deleted...]
-    <row r="313">
+        <v>https://www.acnnewswire.com/press-release/english/109571/</v>
+      </c>
+      <c r="F312" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 28, 2026 - (ACN Newswire) - Cryofocus Medtech (Shanghai) Co., Ltd. (“Cryofocus” or the “Company,” stock code: 6922.HK), a leading innovative medical device platform specializing in minimally-invasive interventional cryotherapy, today announced its interim results for the six months ended June 30, 2026. During the Reporting Period, the Company continued to expand its product pipeline, with a significant 37.9% narrowing of its loss for the period to RMB 16.9 million. Gross profit margin improved to 68.5% from 67.1% in the same period last year, while cash and cash equivalents surged 69.2% to RMB 59.3 million compared to the end of 2025, underscoring enhanced operational quality and financial resilience.
+Product Pipeline Continues to Expand, Commercial Footprint Widens
+As a pioneer in the field of minimally-invasive interventional cryotherapy in China, Cryofocus has established a comprehensive product portfolio covering both vascular intervention and natural orifice transluminal endoscopic surgery (NOTES). As of June 30, 2026, the Company had a total of 25 products and product candidates, of which 11 had been commercialized. These include the Atrial Fibrillation Cryoablation System, Malignant Stenosis Cryoablation System, Cryoadhesion System, Bladder Cryoablation System, and Pulmonary Nodule Localization Needle, among others.
+In January 2026, the Company’s Endoscopic Additional Working Channel Catheter received approval from the Zhejiang Medical Products Administration, further enriching its commercial product matrix. Meanwhile, several high-value product candidates have entered the critical confirmatory clinical trial stage and are expected to receive approvals sequentially between 2027 and 2029. These include:
+- Vascular Intervention:
+Cryofocus Renal Denervation System (Cryo-RDN System): Designed to be the world’s first cryoablation product specifically targeting hypertension. It was granted Breakthrough Device designation by the U.S. FDA in December 2022.
+- Respiratory Intervention:
+COPD Cryospray System, Peri-Pulmonary Nodule Cryoablation System, Asthma Cryoablation System, and Benign Stenosis Cryoablation System: These products form a matrix of investigational devices targeting the same hospital department. As they receive approvals in the coming period, the synergistic effect of this product matrix is expected to amplify.
+The Company’s R&amp;D team comprises 40 professionals. As of June 30, 2026, Cryofocus held 179 patents and 35 patent applications domestically and internationally, continuously deepening its technological moat.
+Loss Narrows Significantly, Gross Margin Improves Against Headwinds
+Alongside steady progress in its product pipeline, the Company delivered impressive financial metrics. For the first half of 2026, Cryofocus recorded revenue of RMB 40.7 million and gross profit of RMB 27.9 million. The loss for the period amounted to RMB 16.9 million, a decrease of RMB 10.3 million or 37.9% from RMB 27.2 million in the same period of 2025.
+Against the backdrop of an active adjustment in revenue scale, the Company’s overall gross profit margin rose from 67.1% to 68.5%, primarily driven by process improvements and optimizations for certain products. This indicates that structural improvements in the product mix and enhanced production efficiency have effectively offset the impact of revenue fluctuations on profitability.
+Comprehensive Cost Optimization Boosts Operating Efficiency Significantly 
+The substantial narrowing of losses was underpinned by the Company’s holistic cost control measures:
+- Administrative expenses decreased by 34.0% from RMB 33.7 million to RMB 22.3 million, mainly due to reductions in staff costs and share-based payments.
+- Selling and distribution expenses fell by 14.5% from RMB 9.2 million to RMB 7.8 million.
+- Research and development expenses declined by 15.1% from RMB 17.9 million to RMB 15.2 million.
+- Finance costs dropped by 22.7% from RMB 1.1 million to RMB 0.8 million.
+Furthermore, other income and gains surged over 550% from RMB 0.5 million to RMB 3.2 million, primarily attributable to an increase in government grants. The combined effect of comprehensive cost optimization and growth in non-recurring income enabled the Company to achieve a sharp compression of losses despite a temporary decline in revenue.
+Cash Reserves Surge 69.2%, Strengthening Capital Position
+As of June 30, 2026, the Company’s cash and cash equivalents stood at RMB 59.3 million, an increase of RMB 24.2 million or 69.2% from RMB 35.0 million as of December 31, 2025. This growth was mainly driven by the completion of an H-share placing in January 2026, under which the Company issued 5,595,000 H-shares and raised net proceeds of approximately HK$29.73 million.
+Additionally, the Company’s current ratio improved from 1.5 to 1.7, the quick ratio rose from 1.0 to 1.2, and the gearing ratio decreased from 64.7% to 61.8%, reflecting enhanced short-term solvency and overall financial safety.
+Outlook: Committed to Becoming a Global Minimally-Invasive Interventional Cryotherapy Medical Device Platform, Bringing Benefits to Patients and Physicians Worldwide
+In the first half of 2026, the Company proactively adjusted its sales strategy to align with evolving industry demands, leading to a temporary dip in revenue. However, earnings quality improved markedly, signaling a positive trend of “structural revenue adjustment with clear profit elasticity.”
+Looking ahead, the Company will:
+- Rapidly advance the clinical development and commercialization of its product candidates based on cryotherapy technology;
+- Continue to focus on minimally-invasive interventional cryotherapy and further expand its product portfolio leveraging its technology platform;
+- Persistently research and develop various underlying and supporting technologies; and
+- Selectively expand its global footprint.
+With high-value products such as the Cryofocus Renal Denervation System, COPD Cryospray System, and Peri-Pulmonary Nodule Cryoablation System entering the regulatory submission and launch cycle, coupled with a significantly strengthened cash position and continuous loss reduction, Cryofocus is steadily accelerating toward its vision of becoming a “global minimally-invasive interventional cryotherapy medical device platform.”
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="313" xml:space="preserve">
       <c r="A313" t="str">
-        <v>Vadzo Imaging Validates Bolt-830CRS: Onsemi AR0830 HyperLux 8MP 4K HDR MIPI Camera for Raspberry Pi 5</v>
+        <v>Analogue Announces 2026 Interim Results</v>
       </c>
       <c r="B313" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C313" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D313" t="str">
-        <v>SaaS, Retail, Automotive</v>
+        <v>Finance, AI, SaaS, Healthcare, Real Estate, Energy</v>
       </c>
       <c r="E313" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-validates-bolt-830crs-onsemi-ar0830-hyperlux-8mp-4k-hdr-22822363</v>
-[...2 lines deleted...]
-        <v>Vadzo's Bolt-830CRS is an 8MP 4K HDR MIPI camera built on the Onsemi AR0830 HyperLux LP sensor, validated for native integration with Raspberry Pi 5 over 4-lane MIPI CSI-2 and delivering onboard ISP processed HDR imaging with Wake-on-Motion power management for OEM developers building a Raspberry Pi 5 camera module deployment across robotics, smart city infrastructure, security, and retail automation without host-side image processing overhead or unverified driver assumptions.</v>
+        <v>https://www.acnnewswire.com/press-release/english/109565/</v>
+      </c>
+      <c r="F313" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 28, 2026 - (ACN Newswire) - Analogue Holdings Limited (“Analogue” or the “Company”, together with its subsidiaries, the “Group”) (stock code: 1977), a leading provider of electrical and mechanical (“E&amp;M”) engineering solutions, and information and communications technology services for smart cities, today announced its interim results for the six months ended 30 June 2026 (the “Period”) with interim contracts-in-hand continuing their record-setting performance, providing a solid foundation for the business over the next three years and beyond.
+Business Highlights
+- Interim contracts-in-hand surged by 34.9% to HK$17,649.3 million, attaining yet another record high
+- Revenue was HK$3,036.6 million, up by 5.7%, primarily driven by steady project execution in the Building Services and Environmental Engineering segments
+- Profit attributable to owners of the Company increased 88.1% to HK$152.0 million. The increase was partly attributable to the disposal of an approximately 3% equity stake in Nanjing Canatal Data-Centre Environmental Tech Co., Ltd.(Shanghai Stock Code: 603912)
+- The Group maintained a strong cash position, with bank balances and cash at HK$1,214.1 million
+- Interim dividend amounted to HK4.9 cents per share, with a year-on-year increase of more than 88%
+- Artificial Intelligence (AI) has been integrated into Analogue’s interconnected smart ecosystem to create value for customers, by realising a smart platform for buildings, and advanced operational solutions for water and sewage treatment, as evidenced by the prestigious accolades across both the research and adoption categories at the inaugural Construction Industry Council AI Award 2026 and at the ASHRAE Region XIII Technology Award 2026
+Chairman Dr Mak Kin Wah said, “Building on our outstanding achievement of record-high contracts-in-hand in 2025, the Group maintained steady business performance in the first half of 2026. By integrating research, development and application of AI technologies, we have achieved optimised operations and enhanced quality that earn wide recognition from the industry. Committed to innovation, the Group will further promote integration of AI, Digital Twin, and the Internet of Things (“IoT”), develop cross-technology integrated solutions, and enhance performance in engineering operations, safety, and sustainable development, to create greater value for clients.”
+“Our commitment to business ethics, quality, safety, health and environmental sustainability remains at the core of everything we do, guiding our decisions, shaping our culture, and contributing to a more sustainable future."
+Business Review: Building Services
+- This segment remains the largest revenue contributor, with revenue reaching HK$1,649.6 million.
+- Interim contracts-in-hand reached a record-high level of HK$7,996.6 million, with order intake standing at HK$1,348.8 million and many of the tenders submitted in the Period due for determination in phases later this year.
+- Many projects in the Northern Metropolis, including Fanling and Kwu Tung housing projects and various hospitals, were prioritised for commencement and progress in execution.
+- The Group’s expertise in Building Information Modelling (BIM), Design for Manufacture and Assembly (DfMA) and Modular Integrated Mechanical, Electrical and Plumbing (MiMEP) continued to gain market traction and helped secure major contracts.
+- Leveraging our comprehensive interdisciplinary capacity and new engineering techniques, this segment maintained our industry leadership, and was broadening our market reach to different parts of Asia.
+Environmental Engineering
+- This segment achieved record-high interim contracts-in-hand, which surged substantially by 78.3% year-on-year to HK$8,164.2 million. Order intake stood at HK$910.1 million with active ongoing tendering activities and many of the tenders submitted in the period due for determination in phases later this year. Segment revenue increased by 17.2% year-on-year or HK$123.2 million.
+- A number of projects, including a landmark engineering contract to reprovision critical sewage treatment works to caverns, were prioritised for commencement and execution.
+- New term contracts for sewage and E&amp;M systems were also added to the recurrent operation, maintenance, and facility management services provided by the segment.
+- By deploying AI and Digital Twin under our industry-recognised AlgoWater® brand, the segment continued to strengthen our industry leading position by advancing in intelligent automation, predictive asset management, and real-time process optimisation that significantly enhance treatment efficiency and energy savings for industrial operations.
+- Continued to pursue project opportunities with partners in the Chinese Mainland and different parts in Asia and Europe.
+Information, Communications and Building Technologies (“ICBT”)
+- Segment revenue amounted to HK$290.9 million. Contracts-in-hand totalled HK$830.8 million. Order intake was HK$269.9 million.
+- As an early mover backed by its own R&amp;D capability and extensive project experience, this segment was well positioned to continue to advance innovation. A robust digital foundation was established through the Digital Plant and Centralised Management Platform (CMP) that enables real-time insights and data-driven decisions.
+- Integration of IoT and advanced Building Management System (BMS) under our acclaimed DigiFusion® AI Smart Building Platform delivers optimised operational efficiency and enhanced tenant experiences in smart buildings and city infrastructure, as well as resource circularity for our clients.
+Lifts and Escalators
+- Revenue and contracts-in-hand were at HK$255.9 million and HK$657.7 million respectively.
+- Order intake totalled HK$278.4 million, with ongoing tendering activities in different parts of the world.
+- Transel Elevator &amp; Electric Inc. (TEI), the associate company in the United States, maintained its strength as one of the largest independent lift and escalator companies in New York and continued to expand in the southeastern part of the country, strengthening our market positioning and future growth.
+- Competitiveness was strengthened with enhanced automation in production lines and strict quality controls, to anchor the end-to-end business model from design, through manufacturing, to installation and maintenance services.
+- The product portfolio was broadened in line with the expanding international market reach and enhanced with next-generation product innovations.
+For further details of the 2026 Interim Results, please refer to the announcement filed with The Stock Exchange of Hong Kong Limited.
+About Analogue Holdings Limited
+Established in 1977, Analogue Holdings Limited is a leading provider of electrical and mechanical (“E&amp;M”) engineering solutions and information and communications technology (“ICT”) services for smart cities, with headquarters in Hong Kong and operations in the Chinese Mainland, Macau, the United States, the United Kingdom, Germany, Singapore and Malaysia. Serving a wide spectrum of customers from public and private sectors, the Group provides multidisciplinary and comprehensive E&amp;M engineering and technology services in four major segments, including Building Services, Environmental Engineering, Information, Communications and Building Technologies (“ICBT”) and Lifts &amp; Escalators.
+The Group also manufactures and sells lifts and escalators internationally and has entered into an alliance with Transel Elevator &amp; Electric Inc. (“TEI”), one of the largest independent lifts and escalators companies in New York, the United States. The Group’s associate partner, Nanjing Canatal Data-Centre Environmental Tech Co., Ltd. (Shanghai Stock Code: 603912), specialises in precision environmental control technologies and related energy-saving and temperature control equipment for data centres.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="str">
-        <v>Authentic and Experience Group Announce Strategic Partnership for Lee® Across Europe</v>
+        <v>Jiayin Group Inc. Reports Second Quarter 2026 Unaudited Financial Results</v>
       </c>
       <c r="B314" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C314" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D314" t="str">
         <v>Finance, SaaS</v>
       </c>
       <c r="E314" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357398</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/28/3352593/0/en/jiayin-group-inc-reports-second-quarter-2026-unaudited-financial-results.html</v>
       </c>
       <c r="F314" t="str">
-        <v>Authentic Brands Group (Authentic), a global brand development, marketing and entertainment platform, today announced a new long-term partnership with Experience Group for Lee&amp;#174; across Europe. The partnership will take effect following the closing of Authentic&amp;#39;s previously announced acquisition of Lee, which is expected to close in the second half of 2026. - - &amp;#8220;This partnership is an important step in Lee&amp;#39;s international expansion strategy and reflects the strength of our platform model,&amp;#8221; sa... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357398</v>
+        <v>SHANGHAI, Aug. 28, 2026 (GLOBE NEWSWIRE) -- Jiayin Group Inc. (“Jiayin” or the “Company”) (NASDAQ: JFIN), a leading fintech platform in China, today announced its unaudited financial results for the second quarter ended June 30, 2026.</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="str">
-        <v>LEAD Launches The Forge: a Breakthrough Talent Incubator to Develop the Next Generation of Disciplined Sales and Recruiting Professionals.</v>
+        <v>Philips Korea and HoneyNaps Sign Strategic MOU to Advance Sleep and Cardiovascular Health</v>
       </c>
       <c r="B315" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C315" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D315" t="str">
-        <v>SaaS</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E315" t="str">
-        <v>https://www.pr.com/press-release/968839</v>
+        <v>https://www.prnewswire.com/news-releases/philips-korea-and-honeynaps-sign-strategic-mou-to-advance-sleep-and-cardiovascular-health-302862454.html</v>
       </c>
       <c r="F315" t="str">
-        <v>LEAD, a leader in skilled trades and construction staffing nationwide, proudly announces The Forge, an on-site training platform designed to develop elite sales and recruitment professionals. [PR.com]</v>
-[...2 lines deleted...]
-    <row r="316">
+        <v>Partnership will explore new healthcare opportunities arising from the link between sleep disorders and cardiovascular disease Collaboration to span the integration of sleep data with cardiovascular risk factors, academic initiatives, and more Philips' health technology expertise and...</v>
+      </c>
+    </row>
+    <row r="316" xml:space="preserve">
       <c r="A316" t="str">
-        <v>MoneySimpler has launched an AI-powered trading platform designed to simplify automated investment in digital assets.</v>
+        <v>COSCO SHIPPING Ports Announces 2026 Interim Results</v>
       </c>
       <c r="B316" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C316" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D316" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI, SaaS, Energy</v>
       </c>
       <c r="E316" t="str">
-        <v>https://pressreleasenews.org/pressroom/moneysimpler-has-launched-an-ai-powered-trading-platform-designed-to-simplify-automated-investment-in-digital-assets</v>
-[...2 lines deleted...]
-        <v/>
+        <v>https://www.acnnewswire.com/press-release/english/109557/</v>
+      </c>
+      <c r="F316" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 28, 2026 - (ACN Newswire) - COSCO SHIPPING Ports Limited (“COSCO SHIPPING Ports” or “CSP” or the “Company”, SEHK: 1199), the world’s leading ports logistics service provider, today announced the interim results of the Company and its subsidiaries (the “Group”) for the 6 months ended 30 June 2026.
+2026 Interim Results Highlights
+- Total throughput increased by 7.9% YoY to 80,157,047 TEU
+- Equity throughput increased by 7.0% YoY to 24,492,008 TEU
+- Revenue of the Company increased by 12.3% YoY to US$905,344,000
+- Gross profit increased by 9.3% YoY to US$239,507,000
+- Profit attributable to equity holders of the Company increased by 28.5% YoY to US$233,672,000
+- Declared a first interim dividend of US2.360 cents per share
+FINANCIAL REVIEW
+In the first half of 2026, the global shipping market was under dual pressure from route network restructuring and compressed profitability.  In the face of these challenges, COSCO SHIPPING Ports has sustained its overall operational resilience by continued deepening of its lean operation management and constant optimisation of its resource allocation and business processes.  In the first half of 2026, revenue of the Company increased by 12.3% YoY to US$905.3 million; gross profit increased by 9.3% YoY to US$239.5 million.  During the period, the profit attributable to equity holders of the Company greatly increased by 28.5% YoY to US$233.7 million.
+OPERATIONAL REVIEW
+Overall Performance
+For the six months ended 30 June 2026, the Group’s total throughput increased by 7.9% YoY to 80,157,047 TEU (1H2025: 74,295,971 TEU).  Total throughput from terminals in which the Group has controlling stake increased by 2.5% YoY to 16,893,574 TEU (1H2025: 16,482,018 TEU), accounting for 21.1% of the Group’s total, and the total throughput from non-controlling terminals increased by 9.4% YoY to 63,263,473 TEU (1H2025: 57,813,953 TEU), accounting for 78.9% of the Group’s total.
+During the period, the Group’s total equity throughput increased by 7.0% YoY to 24,492,008 TEU (1H2025: 22,879,575 TEU).  The equity throughput from terminals in which the Group has controlling stake increased by 2.6% YoY to 9,941,962 TEU (1H2025: 9,691,543 TEU), accounting for 40.6% of the Group’s total, and the equity throughput from non-controlling terminals increased by 10.3% YoY to 14,550,046 TEU (1H2025: 13,188,032 TEU), accounting for 59.4% of the Group’s total.
+China
+During the period, total throughput of the terminals in China increased by 4.7% YoY to 59,019,217 TEU (1H2025: 56,390,125 TEU) and accounted for 73.6% of the Group’s total throughput.  Total equity throughput of terminals in China increased by 4.8% YoY to 16,915,369 TEU (1H2025: 16,136,373 TEU), accounting for 69.1% of the Group’s total equity throughput.
+Bohai Rim
+During the period, total throughput of the Bohai Rim region increased by 6.4% YoY to 27,483,548 TEU (1H2025: 25,835,742 TEU) and accounted for 34.3% of the Group’s total throughput.  Total equity throughput of the Bohai Rim region increased by 6.0% YoY to 6,989,982 TEU (1H2025: 6,594,957 TEU) and accounted for 28.5% of the Group’s total equity throughput.  Driven by the increasing investment demand in artificial intelligence, exports of high-tech products recorded steady growth, contributing a 4.8% YoY increase in the total throughput of Dalian Container Terminal Co., Ltd. to 2,695,849 TEU (1H2025: 2,572,124 TEU).
+Yangtze River Delta
+During the period, total throughput of the Yangtze River Delta region increased by 3.6% YoY to 8,684,169 TEU (1H2025: 8,379,156 TEU) and accounted for 10.8% of the Group’s total throughput.  Total equity throughput of the Yangtze River Delta region increased by 6.2% YoY to 2,558,738 TEU (1H2025: 2,408,543 TEU) and accounted for 10.5% of the Group’s total equity throughput.  Wuhan CSP Terminal Co., Ltd. (“CSP Wuhan Terminal”) continued to reinforce its competitive edge as a rail-water intermodal transport hub while expanding its Yangtze River feeder network, driving a 34.6% YoY increase in total throughput to 198,577 TEU (1H2025: 147,515 TEU).
+Southeast Coast and Others
+During the period, total throughput in the Southeast Coast and Others region decreased by 2.8% YoY to 2,704,696 TEU (1H2025: 2,783,306 TEU) and accounted for 3.4% of the Group’s total throughput.  Total equity throughput of Southeast Coast and Others region increased by 3.0% YoY to 2,131,636 TEU (1H2025: 2,070,554 TEU) and accounted for 8.7% of the Group’s total equity throughput.  Xiamen Ocean Gate Container Terminal Co., Ltd. continued to strengthen its terminal hub capability, and through the introduction of new route services in the first half of the year, the total throughput increased by 6.8% YoY to 1,366,387 TEU (1H2025: 1,279,547 TEU).
+Pearl River Delta
+During the period, total throughput of the Pearl River Delta region increased by 6.5% YoY to 15,577,680 TEU (1H2025: 14,633,421 TEU) and accounted for 19.4% of the Group’s total throughput.  Total equity throughput of the Pearl River Delta region increased by 4.6% YoY to 4,237,042 TEU (1H2025: 4,052,292 TEU) and accounted for 17.3% of the Group’s total equity throughput.  Driven by trade demand from emerging markets such as Southeast Asia, Guangzhou South China Oceangate Container Terminal Company Limited successfully introduced multiple new shipping routes, driving a 7.4% YoY increase in total throughput to 3,221,826 TEU (1H2025: 3,001,192 TEU).
+Southwest Coast
+During the period, total throughput of the Southwest Coast region decreased by 4.0% YoY to 4,569,124 TEU (1H2025: 4,758,500 TEU), accounting for 5.7% of the Group’s total throughput.  Total equity throughput of the Southwest Coast region decreased by 1.2% YoY to 997,971 TEU (1H2025: 1,010,027 TEU) and accounted for 4.1% of the Group’s total equity throughput.  Due to market volatility and changes in cargo mix, total throughput and equity throughput in the Southwest Coast region recorded a YoY decrease.
+Overseas
+During the period, total throughput in overseas terminals increased by 18.0% YoY to 21,137,830 TEU (1H2025: 17,905,846 TEU) and accounted for 26.4% of the Group’s total throughput.  Total equity throughput in overseas terminals increased by 12.4% YoY to 7,576,639 TEU (1H2025: 6,743,202 TEU) and accounted for 30.9% of the Group’s total equity throughput.  Piraeus Container Terminal Single Member S.A. (“Piraeus Terminal”) recorded a 2.9% YoY decrease in total throughput to 1,995,150 TEU (1H2025: 2,054,895 TEU), due to softening market demand in the Mediterranean region and adverse weather conditions.  CSP Abu Dhabi Terminal L.L.C. (“CSP Abu Dhabi Terminal”) recorded a 44.3% YoY decrease in total throughput to 442,977 TEU (1H2025: 795,758 TEU), affected by geopolitical tensions in the Middle East.  COSCO SHIPPING Ports Chancay PERU S.A. (“CSP Chancay Terminal”) has been actively advancing corridor development, deepening synergies with the parent Company’s dual-brand operations, and continuously enhancing its route network layout.  In the first half of the year, the terminal achieved a route network of three main lines and five feeder lines, further strengthening its regional connectivity and driving a 68.2% YoY increase in total throughput to 201,773 TEU (1H2025: 119,945 TEU).
+PROSPECTS
+Since the beginning of 2026, amid continued deep adjustments to the global economic and trade landscape and rising geopolitical uncertainties, COSCO SHIPPING Ports has remained committed to high-quality development as its overarching priority.  The Company has consistently strengthened its core hub layout and global network resilience, while fully leveraging synergies with COSCO SHIPPING Group and the Ocean Alliance.  In the first half of the year, the Company’s total throughput and profit attributable to equity holders maintained a YoY increase, with steady improvements in operational quality and efficiency.
+Looking ahead, international institutions including the World Bank Group and the International Monetary Fund have successively downgraded their global economic growth forecasts.  The World Bank projects that global economic growth will moderate from 2.9% in 2025 to 2.5% in 2026, while the IMF has revised its 2026 global growth forecast down to 3%, reflecting the impact of tensions in the Middle East.  Changes in the global trade policy environment and fluctuations in energy prices have placed certain pressure on merchandise trade growth.  Against this backdrop, the Chinese economy has demonstrated strong resilience.  According to statistics from the General Administration of Customs of China, in the first half of the year, the total value of goods imports and exports reached RMB25.47 trillion, representing a YoY increase of 16.9%.  Of this, exports amounted to RMB14.73 trillion, a YoY increase of 13.4%; imports totaled RMB10.74 trillion, a YoY increase of 22.1%.  China’s trade with emerging markets such as ASEAN and Latin America has continued to deepen, while the share of high-value-added products, including electric vehicles, lithium batteries and photovoltaic products, has steadily increased.  These developments have provided strong support for the development of the port industry.
+In the face of heightened external uncertainties, the Company will remain customer-centric and continue to optimise its global terminal network resource allocation.  It will accelerate investment in emerging markets, regional markets and third-country markets, pursuing controlling stakes in strategic hubs while taking minority stakes in key gateway ports as market conditions permit.  The Company will also enhance its main and feeder network layout to achieve interconnected and coordinated development across its terminals.  It will accelerate the development of port-side logistics parks and supply chain extension services, building integrated resource synergies to provide customers with efficient and convenient port logistics supply chain solutions.
+Centred on its core port operations, the Company will continue to deepen lean operations and enhance its overall competitiveness.  It will reinforce hub port development, raising the service capacity of key hubs including CSP Wuhan Terminal, Piraeus Terminal, CSP Abu Dhabi Terminal and CSP Chancay Terminal.  In response to the evolving geopolitical situation in the Middle East, the Company will closely monitor developments, refine contingency plans and information-sharing mechanisms, and continue to optimise feeder network layouts and multi-modal logistics corridors to enhance supply chain resilience.  This will enable it to provide more reliable port logistics services to regional customers and effectively address challenges arising from external changes.  Under the new landscape of shipping alliances, the Company will strengthen its route network through targeted marketing, actively respond to market changes and route adjustments, continue to introduce new routes and secure additional calls.  By improving service quality, it will reinforce its competitive advantage and sustain steady growth in its core business.
+In terms of green and low-carbon development, the Company will actively cultivate new quality productive forces in the port and shipping industry and lead the sector’s transformation and upgrading.  It will continue to advance full-process automation at its terminals, deepen the application of AI and other technologies across all aspects of port operations, and accelerate digitalisation to enable data connectivity and collaborative synergy across systems.  The Company will also extend its traditional cargo-handling business towards integrated logistics services, actively developing integrated “shipping + port + logistics” service offerings.  With a focus on building green and low-carbon ports, it will further enhance its energy management platform, expand the use of clean energy, and actively participate in the green fuel supply chain to develop full-chain green and low-carbon products, setting industry benchmarks and building new advantages for sustainable development.
+About COSCO SHIPPING Ports (https://ports.coscoshipping.com)
+COSCO SHIPPING Ports Limited (Stock Code: 1199) is a leading ports logistics service provider in the world and its terminals portfolio covers the five main port regions and the middle and lower reaches of the Yangtze River in China, Europe, the Mediterranean, the Middle East, Southeast Asia, South America and Africa, etc. As at 30 June 2026, COSCO SHIPPING Ports operated and managed 394 berths at 40 ports globally, of which 245 were for containers.
+Building on the brand philosophy of “The Ports for ALL”, COSCO SHIPPING Ports has established its corporate mission of “Connecting Different Worlds” and is committed to maintaining a customer-centric approach to continuously improve the service and capacity of its global network and enhance the strategic positioning of key node ports and optimise logistics resource distribution. Leveraging ports as a conduit to connect global shipping services and serve global trade, the Company is dedicated to establishing a platform for mutual benefits and shared successes for all stakeholders involved with a vision of becoming “the leading global port logistics service provider with a customer-oriented focus”.
+Please visit the Company’s website (https://ports.coscoshipping.com) and the designated website of Hong Kong Exchanges and Clearing Limited (https://www.hkexnews.hk) for 2026 Interim Results Announcement.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="str">
-        <v>A Vancouver Cybersecurity Company Is Betting the Next Big Security Upgrade Starts at the Login Screen, and It Just Pushed Into Southeast Asia</v>
+        <v>Warpify Robotics Secures Pre-Series A Funding for Global Expansion</v>
       </c>
       <c r="B317" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C317" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D317" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E317" t="str">
-        <v>https://www.prnewswire.com/news-releases/a-vancouver-cybersecurity-company-is-betting-the-next-big-security-upgrade-starts-at-the-login-screen-and-it-just-pushed-into-southeast-asia-302821979.html</v>
+        <v>https://www.prnewswire.com/news-releases/warpify-robotics-secures-pre-series-a-funding-for-global-expansion-302862689.html</v>
       </c>
       <c r="F317" t="str">
-        <v>Quantum Secure Encryption Corp. expands its QAuth quantum-ready identity platform across Indonesia and Malaysia, targeting enterprise and government buyers preparing for a post-quantum world Issued on behalf of Market Equities Limited by USA News Group USA News Group News Commentary...</v>
-[...2 lines deleted...]
-    <row r="318">
+        <v>Zhongguancun Zhongnuo Fund Backs International Commercialization, Platform Development and Partner Deployment SHENZHEN, China, Aug. 28, 2026 /PRNewswire/ -- Warpify Technology (Shenzhen) Co., Ltd., which operates Warpify Robotics as its global robotics brand, announced that it has...</v>
+      </c>
+    </row>
+    <row r="318" xml:space="preserve">
       <c r="A318" t="str">
-        <v>MSP360 RMM Gets a Public API: Endpoint Data Now Flows Directly Into Dashboards, PSA, and BI Tools</v>
+        <v>Wzmacniamy w Polsce ochronę przed oszustwami</v>
       </c>
       <c r="B318" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C318" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-meta</v>
       </c>
       <c r="D318" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E318" t="str">
-        <v>https://www.prnewswire.com/news-releases/msp360-rmm-gets-a-public-api-endpoint-data-now-flows-directly-into-dashboards-psa-and-bi-tools-302821974.html</v>
-[...2 lines deleted...]
-        <v>PITTSBURGH, July 9, 2026 /PRNewswire/ -- MSP360, a provider of backup, RMM, and remote access software for managed service providers, today announced a public API for MSP360 RMM. The API gives external platforms direct, read-only access to RMM data, letting MSPs connect MSP360 RMM to the...</v>
+        <v>https://about.fb.com/news/2026/08/wzmacniamy-w-polsce-ochrone-przed-oszustwami/</v>
+      </c>
+      <c r="F318" t="str" xml:space="preserve">
+        <v xml:space="preserve">Aktywność oszustów rośnie w całym internecie – od platform, poprzez aplikacje randkowe i gry online po platformy kryptowalutowe i wiadomości SMS. Oszuści to zdeterminowani przestępcy, którzy stosują wyrafinowane metody, by unikać wykrycia i wyłudzać pieniądze. Nikt nie chce widzieć takich treści: ani osoby korzystające z naszych usług, ani reklamodawcy, ani – z całą pewnością – my sami. Dlatego nieustannie rozwijamy nasze podejście do walki z problemem oszukańczych treści, inwestując w nowe technologie i partnerstwa, które pozwalają skuteczniej wykrywać i zwalczać stale zmieniające się działania oszustów. W ostatnich dniach obserwujemy kampanię, która zniekształca obraz działań i motywacji Mety w tym obszarze. Oszustwa krzywdzą poszczególne ofiary, a jednocześnie podkopują zaufanie do ekosystemu reklamowego, na którym opiera się nasz model biznesowy. Dziś ogłaszamy dodatkowe środki ochrony, które wprowadzamy w Polsce, a także przedstawiamy aktualne informacje o naszej dotychczasowej pracy i jej efektach. Wprowadzamy zaawansowaną sztuczną inteligencję, by wyłapywać więcej oszustw w Polsce Już teraz korzystamy z zaawansowanych systemów sztucznej inteligencji, które potrafią powstrzymać więcej oszustw oraz identyfikować i blokować większą liczbę kont podszywających się pod celebrytów i inne osoby publiczne. Ta technologia pozwoliła nam o ponad 80% zmniejszyć liczbę zgłoszeń od użytkowników dotyczących najczęściej wykorzystywanych wizerunków znanych osób. Dziś, w odpowiedzi na zmieniające się taktyki przestępców, którzy próbują omijać nasze systemy, uruchamiamy w Polsce ulepszony system AI, zaprojektowany tak, by jeszcze bardziej ograniczyć przypadki podszywania się pod innych. Polska znajduje się w pierwszej grupie krajów w Europie, w których wdrażamy ten nowy system AI do walki z oszustwami. Nowa weryfikacja reklam finansowych kierowanych do Polski Obecnie wymagamy od reklamodawców potwierdzenia tożsamości w określonych sytuacjach – na przykład wtedy, gdy ich konto wykazuje potencjalnie podejrzane zachowania. Ponieważ usługi finansowe to kategoria szczególnie często wykorzystywana przez oszustów, rozszerzamy ten proces identyfikacji – weryfikacji będziemy wymagać od 100% reklamodawców usług finansowych kierujących reklamy do Polski. Wdrożenie zakończymy w najbliższych tygodniach. To część naszych działań, których celem jest to, aby do końca 2026 roku 90% przychodów reklamowych Mety na świecie pochodziło od zweryfikowanych reklamodawców – wobec 70% w 2025 roku. Będziemy nadal inwestować w procesy weryfikacji, aby wyprzedzać działania oszustów. Gdzie kampania przeciwko Mecie mija się z faktami Niedawna kampania skierowana przeciwko Mecie promuje fałszywy obraz finansowych motywacji firmy w tym obszarze. Jest ona nieprawdziwa i opiera się na danych z nierzetelnych publikacji agencji Reuters oraz na wybiórczo cytowanych dokumentach, które wyciekły. W niewłaściwy sposób przedstawia podejście Mety do oszustw i nadużyć. Skupia się na badaniach, które prowadziliśmy, by ocenić skalę problemu, a pomija to, co po nich nastąpiło: konkretne działania wobec naruszeń naszych zasad, zmiany w produktach i partnerstwa branżowe. W rzeczywistości zdecydowane ograniczanie oszustw jest jednym z priorytetów Mety. Działamy na kilku frontach: chronimy użytkowników naszych aplikacji za pomocą automatycznych systemów ochrony i rozbijamy przestępcze siatki oszustów, współpracujemy z instytucjami publicznymi oraz polskimi i globalnymi partnerami z sektora prywatnego, a także pomagamy ludziom rozpoznawać oszustwa i ich unikać – dzięki ostrzeżeniom, funkcjom bezpieczeństwa i wskazówkom dostępnym na naszych platformach. Nasze działania przynoszą efekty Nasze działania w tym obszarze przynoszą efekty. Od lipca 2024 do czerwca 2026 roku wskaźnik zgłoszeń reklam zawierających oszustwa spadł w Polsce o 83%. Natomiast od lipca 2025 do czerwca 2026 roku usunęliśmy w Polsce 137 000 reklam o charakterze oszukańczym, z czego ponad 88% zanim ktokolwiek je zgłosił. Wiemy, że nasze decyzje podlegają publicznej ocenie, i cenimy przemyślane, konstruktywne uwagi, które pomagają nam ulepszać nasze działania – ważne jest jednak, aby opierały się na faktach, a nie na błędnych założeniach. Dane pokazują, że podejmowane przez nas działania przynoszą realne efekty. Walka z oszustami nigdy się nie kończy, a ogłoszenia takie jak dzisiejsze pokazują, że jesteśmy zdeterminowani, by wykorzystywać wszystkie dostępne zasoby do zwalczania oszustw i ochrony osób korzystających z naszych platform.
+The post Wzmacniamy w Polsce ochronę przed oszustwami appeared first on Meta Newsroom.</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="str">
-        <v>ARC Academy Launches Live, Online Courses for Insurance Company Professionals</v>
+        <v>xTool Introduces X1, a Next-Gen All-in-One Laser Platform Built for Speed, Scale, and Versatility</v>
       </c>
       <c r="B319" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C319" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D319" t="str">
-        <v>SaaS, Education</v>
+        <v>SaaS</v>
       </c>
       <c r="E319" t="str">
-        <v>https://www.prnewswire.com/news-releases/arc-academy-launches-live-online-courses-for-insurance-company-professionals-302820030.html</v>
+        <v>https://www.prnewswire.com/news-releases/xtool-introduces-x1-a-next-gen-all-in-one-laser-platform-built-for-speed-scale-and-versatility-302862669.html</v>
       </c>
       <c r="F319" t="str">
-        <v>Register for a complimentary Course, 'Insurance Financial Reporting Overview' being held on July 15th BABCOCK RANCH, Fla., July 9, 2026 /PRNewswire/ -- ARC Academy, a division of TAC₄ ® Solutions, LLC, announced the June launch of its live insurance education platform, developed for...</v>
-[...2 lines deleted...]
-    <row r="320">
+        <v>All the Best Lasers, Built into One: xTool X1 combines high-speed engraving, large-format cutting, and expandable multi-laser technology into a single desktop system. DÜSSELDORF, Germany, Aug. 28, 2026 /PRNewswire/ -- xTool, a global pioneer in digital fabrication and smart desktop...</v>
+      </c>
+    </row>
+    <row r="320" xml:space="preserve">
       <c r="A320" t="str">
-        <v>Mindstream Energy d/b/a Mindstream Jordan LLC Targets 400 MW Sovereign AI Infrastructure Platform In Jordan To Serve Growing Regional Compute Demand</v>
+        <v>Fosun International Delivers 160.3% YoY Profit Growth in 1H2026</v>
       </c>
       <c r="B320" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C320" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D320" t="str">
-        <v>AI, SaaS, Energy</v>
+        <v>Finance, SaaS, Healthcare, Real Estate, Automotive</v>
       </c>
       <c r="E320" t="str">
-        <v>https://www.prnewswire.com/news-releases/mindstream-energy-dba-mindstream-jordan-llc-targets-400-mw-sovereign-ai-infrastructure-platform-in-jordan-to-serve-growing-regional-compute-demand-302821924.html</v>
-[...2 lines deleted...]
-        <v>U.S.-Based Energy-to-Compute Company Advances Plans for Large-Scale AI, High-Performance Computing, and Digital Infrastructure Campus HOUSTON, July 9, 2026 /PRNewswire/ -- Mindstream Energy today announced the launch of Mindstream Jordan LLC and plans to develop a scalable energy-backed...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109551/</v>
+      </c>
+      <c r="F320" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 28, 2026 - (ACN Newswire) - On the evening of 27 August, Fosun International announced its 2026 interim results. During the Reporting Period, its total revenue reached RMB86.96 billion; profit attributable to owners of the parent reached RMB1.72 billion, representing a year-on-year increase of 160.3%; overseas revenue reached RMB49.16 billion, with its share of total revenue rising to 56.5%; total debt to total capital ratio decreased to 55.7%.
+These figures show that Fosun’s results fall in the upper-middle range of the Company’s profit alert (profit attributable to owners of the parent is expected to range from approximately RMB1.5 billion to RMB1.8 billion, representing a year-on-year increase of approximately 127% to 172%) issued on 29 July. This marks Fosun’s return to a growth trajectory following the completion of a systematic realignment of “repairing the roof on a sunny day”.
+Over the past few years, Fosun has taken a rather unconventional path. Since 2022, in response to the severe market disruption caused by the pandemic, the Company has advanced its business streamlining and core business-focused strategy, divesting assets and businesses and generating cumulative cash proceeds of approximately RMB75 billion. In March 2026, pursuant to the principle of prudence, Fosun made one-off, non-cash impairment provisions and value revaluations on certain real estate projects with impairment indicators and goodwill and intangible assets of certain non-core business segments. The move drew considerable market attention at the time. At the Company’s 2025 annual results presentation at the end of March, Guo Guangchang, Chairman of Fosun International, explained, “This is about ‘repairing the roof on a sunny day’, allowing Fosun to focus its resources and efforts more effectively on core, high-growth areas.”
+The market has now responded to Fosun’s “repairing the roof on a sunny day” initiative. From the announcement of profit alert in early March to 25 August, before its interim results announcement, Fosun’s share price rose sharply from HKD3.6 to HKD5.41, representing an increase of more than 50%. The market has gradually recognized and priced in the Group’s “risk clearance” efforts.
+More importantly, the earnings growth driven by the Group’s businesses has begun to materialize. At the 2026 interim results presentation held in Hong Kong on 28 August, Guo Guangchang said: “The strong results recovery we delivered in the first half of the year reflects the outcome of the strategic adjustments we have made over the past few years. Our ‘repairing the roof on a sunny day’ strategy has paid off, allowing us to put historical burdens behind us. These results mark the beginning of Fosun’s continued progress along a trajectory of steady growth.”
+Solid Core Businesses, with Pharmaceuticals and Insurance Posting Strong Results
+First, let us look at Fosun’s core businesses. In the first half of 2026, its four core businesses — Fosun Pharma, Yuyuan, Fosun Insurance Portugal (Fidelidade), and the Tourism segment — generated a total revenue of RMB63.88 billion, accounting for 73.5% of the Group’s total revenue, further demonstrating the results of its core business-focused strategy.
+Among them, the pharmaceutical and insurance segments delivered particularly strong performance.
+In the first half of the year, Fosun Pharma achieved operating revenue of RMB20.377 billion. Revenue from innovative drugs recorded a year-on-year increase of 13.84%, with their contribution to pharmaceutical business revenue rising to 33.35%, establishing innovative drugs as a key growth driver. Its innovative biopharmaceutical platform, Henlius, reported revenue of RMB3.5882 billion, representing a year-on-year increase of 27.3%, while net profit amounted to RMB430.4 million, up 10.3% year-on-year, sustaining growth momentum in revenue and profit. Commercialization of innovative drugs continued to gain traction. During the Reporting Period, Fosun Pharma had a total of 20 indications of 7 innovative drugs approved for launch both domestically and overseas. With their revenue share on a steady rise, innovative drugs have become the main growth engine driving the pharmaceutical business forward.
+The insurance segment delivered a stellar performance, with Fosun’s domestic and overseas insurance companies all posting broad-based improvements. Fidelidade’s overall market share in Portugal reached 30.1%, and its international business accounted for 26.7% of its consolidated total business. In the first half of the year, Fidelidade recorded net profit attributable to owners of the parent of EUR165 million, up 23.8% year-on-year, maintaining steady growth.
+In Chinese mainland, Pramerica Fosun Life Insurance recorded gross written premiums of RMB8.38 billion in the first half of 2026, up 52.2% year-on-year. Net profit reached RMB780 million, representing a year-on-year increase of 270% and exceeding its net profit for the full year of 2025. Fosun United Health Insurance reported a 36.2% year-on-year increase in revenue and net profit of RMB572 million. Peak Reinsurance’s reinsurance revenue and gross written premiums increased by 25% and 11.8% year-on- year, respectively, while net profit after tax reached USD89.70 million. In April 2026, Moody’s upgraded Peak Re’s rating from Baa1 to A3, with a “stable” outlook.
+Guo Guangchang said at the results presentation: “Integrating our insurance business with industries in which we have established competitive advantages has been a strategic priority for Fosun for over three decades — a critical linkage we have long sought to unlock. I believe we have now achieved it. This integration will significantly strengthen our industrial operational capabilities and future profitability, providing sustained momentum for Fosun’s development.”
+“Successfully navigating another cycle” is how the market has described Fosun’s latest round of adjustments. A closer look reveals how Fosun has successfully navigated the cycle. On the one hand, the Group has continued to streamline its business to generate cash proceeds. In the first half of the year, the Group generated proceeds equivalent to more than RMB12.0 billion from the divestment of non-strategic and non-core assets. Its total debt to total capital ratio was reduced to 55.7%, while its cash, bank balances and term deposits amounted to RMB61.214 billion. On the other hand, the innovation and globalization strategy that the Group has been pursuing for years has entered a value-realization phase, serving as the core engine driving profit recovery.
+Integrated Innovation Strategy Bears Fruit
+Since innovative drugs took off in the domestic market in 2025, Fosun has repeatedly broken into the spotlight, with multiple innovative drug business development (BD) drawing significant market attention. In fact, as the saying goes, “One minute on stage takes ten years of hard work off stage”. This series of innovation achievements is the result of Fosun’s forward-looking innovation strategy established nearly two decades ago.
+Notably, for more than a decade, Fosun has built a globally integrated innovation system across its core business areas, combining “independent R&amp;D + investment incubation + ecosystem collaboration”, and has consistently made substantial investments in technology innovation. In the first half of this year alone, investment in technology innovation reached RMB4.2 billion, representing a year-on-year increase of 16.7%.
+In the first half of this year, Fosun saw a series of innovations come to fruition. HANSIZHUANG, independently developed by Henlius, received approval from the National Medical Products Administration (NMPA) for its perioperative indication in gastric cancer, pioneering a postoperative “chemo-sparing” regimen and making it the world’s first and only anti-PD-1 monoclonal antibody approved for this indication. Its core pipeline asset, HLX43, as a potential best-in-class (BIC) broad-spectrum anti-tumor PD-L1 ADC, has demonstrated preliminary clinical efficacy characterized by high efficacy and low toxicity across multiple solid tumors, including non-small cell lung cancer (NSCLC), with over 1,500 patients enrolled globally. To date, Henlius has 10 products approved in over 60 countries and regions, and has benefited over 1.1 million patients.
+In addition, FUMAINING (luvoxmetinib tablets), independently developed by Fosun Pharma, was approved for the treatment of paediatric and adolescent patients with relapsed or refractory Langerhans cell histiocytosis (LCH), continuing to fill the gap in the treatment of rare diseases. In terms of neurodegenerative diseases, Fosun Pharma expanded its global collaboration with AriBio on AR1001, extending its rights to develop and commercialize the product to key markets including the U.S., Europe and Japan. Meanwhile, post-marketing confirmatory clinical trials for sodium oligomannate capsules have progressed steadily, with more than 1,000 patients enrolled as of 31 July 2026. In addition, HT001, an oral NLRP3 inhibitor for the treatment of Parkinson’s disease in-licensed by Hengtai Bio, an investee and incubated company of Fosun Pharma, commenced its Phase I clinical trial in Australia.
+Fosun’s innovation achievements demonstrate the forward-looking nature of its innovation strategy and its ability to identify the right opportunities in R&amp;D. As Guo Guangchang remarked at the results presentation, through years of effort, Fosun has built globally integrated innovation capabilities rooted in China. This distinctive strength of Fosun is expected to create greater value for all in the years ahead.
+“Fosun has never pursued innovation behind closed doors. Instead, we leverage our resource-integration capabilities and a global perspective to drive smart innovation, bringing together the best technologies, teams and supply chains from around the world to solve real problems. This is how we unlock vast market potential,” said Guo Guangchang.
+Unlocking Value through Global Operations
+Globalization has been another forward-looking strategic move for Fosun. Since its listing in Hong Kong in 2007, when many Chinese companies were still focused primarily on their domestic markets, Fosun had already begun expanding overseas ahead of its peers.
+Nearly two decades later, as a growing number of Chinese companies embrace the view that they must go global or risk being left behind, and seek to capture overseas markets by taking their products overseas, Fosun has already established a profound business presence in more than 40 countries and regions. With local teams operating overseas, it has successfully operated a number of companies within the Fosun ecosystem. “Global operations” have become a defining feature of Fosun’s globalization strategy and a core engine underpinning the development of its businesses.
+Guo Guangchang said at the interim results presentation that Fosun continues to strengthen its global operational capabilities. On the one hand, it is helping Chinese products and services enter overseas markets. On the other hand, it is introducing high-quality products and services from around the world into China. Drawing on the global resource-mobilization capabilities it has built over the years, Fosun is able to identify high-quality projects and technologies worldwide and rapidly mobilize the resources needed to advance them.
+In the first half of 2026, Fosun’s overseas revenue reached RMB49.16 billion, accounting for 56.5% of total revenue, up 3 percentage points as compared to the same period of 2025 and marking a record high in the proportion of overseas revenue.
+In the field of pharmaceuticals and healthcare, Fosun made substantial progress in the global expansion of innovative drugs and commercial business development. Henlius’ HANSIZHUANG was approved for three new indications in the European Union (EU), while HLX11 (pertuzumab injection) was approved in the EU and HLX14 (denosumab injection) was approved in Canada. At the beginning of 2026, Fosun Pharma entered into a strategic partnership with Eisai for HANSIZHUANG, with an aggregate potential consideration exceeding USD300 million, underscoring how the global value of Chinese innovative drugs is being repriced by international markets.
+In the first half of the year, Yuyuan generated revenue of RMB532 million in Hong Kong SAR and Macau SAR in the first half of 2026, representing a year-on-year increase of 285.83%, while revenue from the Japanese market reached RMB306 million, representing a year-on-year increase of 6.09%. Laomiao has 15 stores in Hong Kong SAR, Macau SAR, overseas markets and duty-free channels. Club Med has also continued to expand its global footprint, with Club Med Urban Oasis Hangzhou Longwu already open and Club Med South Africa Beach &amp; Safari now in soft opening.
+Leveraging Fosun’s global ecosystem, Fidelidade in the insurance segment has expanded its business from Portugal to Portuguese-speaking countries and markets across Europe, Latin America, and Africa. Its international business now accounts for 26.7% of its consolidated total business, with continued growth in Portuguese-speaking countries. Meanwhile, Peak Reinsurance has maintained steady growth thanks to its global business footprint.
+The guiding principle behind Fosun’s globalization strategy is “Combining Global Resources with China’s Capabilities”, deeply integrating China’s manufacturing capabilities, service capabilities, and innovation dividends, with global markets.  Starting with leveraging China’s growth momentum to establish its business presence, and progressing to a two-way engagement of “mutual empowerment between China and the world”, Fosun has now entered the 3.0 phase of “global organization + local operations”. In this phase, Fosun “truly operates with a global perspective”, having developed the ability to foster cross-regional, cross-cultural, and cross-organizational synergies within its business ecosystem and support the continued growth of its overseas revenue.
+At the interim results presentation held on 28 August, Guo Guangchang said: “Fosun’s future development goal is to ‘spur the horse to full speed’.  We have already positioned ourselves on a trajectory of steady growth. Going forward, we will continue to advance innovation-driven and global development in industries where we have established competitive advantages, building on our momentum and accelerating further.”
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="str">
-        <v>Medical Care Technologies Showcases Strength of Operating Subsidiaries ...</v>
+        <v>4‑Year Running: Anti-Cheat Expert (ACE) Appears at Gamescom, Partnering with European Game Studios</v>
       </c>
       <c r="B321" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C321" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D321" t="str">
-        <v>Finance, AI, SaaS, Healthcare, Gaming</v>
+        <v>SaaS, Gaming</v>
       </c>
       <c r="E321" t="str">
-        <v>https://pr-inside.com/medical-care-technologies-showcases-strength-of-operating-subsidiaries-r5199411.htm</v>
+        <v>https://www.prnewswire.com/news-releases/4year-running-anti-cheat-expert-ace--appears-at-gamescom-partnering-with-european-game-studios-302862554.html</v>
       </c>
       <c r="F321" t="str">
-        <v>(PR-inside.com) Infinite Auctions and Real Game News Deliver Tangible Results and Non-Dilutive Funding for Core Technology Initiatives MESA, AZ / ACCESS Newswire / July 9, 2026 /Medical Care Technologies Inc. (OTC PINK:MDCE) announced today that its two wholly-owned subsidiaries are delivering robust operational performance, generating revenue and technological innovation that support the parent company's healthcare technology development. Infinite Auctions has launched a new website powered by a fully in-house developed auction software platform. A significant portion of the iconic memorabilia featured will contribute proceeds to company operations and the advancement of AI vision-based technologies. Complementing this, subsidiary Real Game Used has rolled out a ..</v>
+        <v>COLOGNE, Germany, Aug. 28, 2026 /PRNewswire/ -- Anti-Cheat Expert (ACE) returned to Gamescom for the fourth consecutive year, presenting a full-lifecycle security framework for complex game operations. During the event, ACE and Tencent Cloud signed a partnership agreement with German game...</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="str">
-        <v>Sustainable Green Team, Ltd. (OTC:SGTM) Announces Strategic Partnership Expanding Its Carbon-Market Verification Platform to Aid Surging Demand for Verified Carbon Credits and Biochar</v>
+        <v>RAMPF at Design-2-Part: Contract Manufacturing for Sealing, Potting, and Bonding</v>
       </c>
       <c r="B322" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C322" t="str">
-        <v>Newswire.com</v>
+        <v>PR.com</v>
       </c>
       <c r="D322" t="str">
         <v>SaaS</v>
       </c>
       <c r="E322" t="str">
-        <v>https://www.newswire.com/news/sustainable-green-team-ltd-otc-sgtm-announces-strategic-partnership-expanding</v>
+        <v>https://www.pr.com/press-release/977561</v>
       </c>
       <c r="F322" t="str">
-        <v>A Florida based capital group and SGTM to pursue master license, production scale-up, and multi-year purchase agreement under a signed letter of intent.</v>
+        <v>Seamless integration of polyurethane, silicone, and epoxy resin systems with automated dispensing technology for faster, more reliable production processes – Booth 472. [PR.com]</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="str">
-        <v>IGC Pharma to Showcase AI Portfolio at AAIC 2026, Including AHA Platform ...</v>
+        <v>Inspirit Senior Living Announces Strategic Combination with Venue Capital to Create Integrated Seniors Housing Platform</v>
       </c>
       <c r="B323" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C323" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D323" t="str">
-        <v>Finance, AI, SaaS, Healthcare</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E323" t="str">
-        <v>https://pr-inside.com/igc-pharma-to-showcase-ai-portfolio-at-aaic-2026-including-aha-platform-r5199409.htm</v>
+        <v>https://www.newsfilecorp.com/release/311769/Inspirit-Senior-Living-Announces-Strategic-Combination-with-Venue-Capital-to-Create-Integrated-Seniors-Housing-Platform</v>
       </c>
       <c r="F323" t="str">
-        <v>(PR-inside.com) Seven presentations highlight patent-pending agentic automation, speech-based cognitive models, EHR mining, and predictive analytics designed to support Alzheimer's discovery and clinical development POTOMAC, MD / ACCESS Newswire / July 9, 2026 / IGC Pharma, Inc. (NYSE American:IGC) ("IGC" or the "Company"), a clinical-stage biotechnology company developing therapeutics for Alzheimer's disease, today announced it will showcase its artificial intelligence portfolio across seven scientific presentations at the Alzheimer's Association International Conference (AAIC) 2026, taking place July 12-15 in London. IGC Pharma is building computational infrastructure designed to accelerate data integration, patient stratification, and clinical development workflows in Alzheimer's diseas</v>
+        <v>Mclean, Virginia--(Newsfile Corp. - August 28, 2026) - Inspirit Senior Living ("Inspirit"), a regional owner, operator, and manager of senior living communities, and Venue Capital ("Venue"), a seniors housing investment and asset management firm, today announced the strategic combination of their businesses, creating an integrated seniors housing platform that brings together operations, investment management, asset management, and capital markets capabilities under one enterprise.To view an...</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="str">
-        <v>M-Files Launches M-Files for Consulting, Transforming a Firm's Knowledge ...</v>
+        <v>AI Automation Market: Agentic Workflows Redefine Enterprise Productivity</v>
       </c>
       <c r="B324" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C324" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D324" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E324" t="str">
-        <v>https://pr-inside.com/m-files-launches-m-files-for-consulting-transforming-a-firm-s-knowledge-r5199404.htm</v>
+        <v>https://express-press-release.net/news/2026/08/28/1769680</v>
       </c>
       <c r="F324" t="str">
-        <v>(PR-inside.com) New purpose-built solution streamlines document-centric work, from proposal to engagement management, to help consulting firms build a governed foundation for AI, automate compliance, and securely access confidential client information. AUSTIN, TX / ACCESS Newswire / July 9, 2026 /M-Files, the leader in context-first document management, today launched M-Files for Consulting, a purpose-built application for consulting firms that organizes the full proposal-to-delivery lifecycle based on client, proposal, and engagement context. Built on M-Files' AI-native platform, the solution creates a governed, structured workspace with role-based user experiences. M-Files for Consulting ensures the content AI surfaces and generates is accurate, approved, and appropriately governed ..</v>
+        <v>The global AI automation market was valued at USD 129.9 billion in 2025 and is forecast to reach USD 1,144.8 billion by 2033, expanding from USD 169.5 billion in 2026 at a 31.4% [read full press release...]</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="str">
-        <v>SimiTree Expands CLARITY Into a Full RCM Platform, Now Available as ...</v>
+        <v>Alibaba's Amap Introduces ABot-Recon, Reconstructing 10,000-Frame-Scale 3D Scenes From Just 12 Frames in Real Time</v>
       </c>
       <c r="B325" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C325" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D325" t="str">
-        <v>Finance, SaaS, Healthcare</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E325" t="str">
-        <v>https://pr-inside.com/simitree-expands-clarity-into-a-full-rcm-platform-now-available-as-r5199402.htm</v>
+        <v>https://www.prnewswire.com/news-releases/alibabas-amap-introduces-abot-recon-reconstructing-10-000-frame-scale-3d-scenes-from-just-12-frames-in-real-time-302862527.html</v>
       </c>
       <c r="F325" t="str">
-        <v>(PR-inside.com) EMR-agnostic RCM platform gives post-acute and behavioral health organizations greater control over their revenue cycle. HAMDEN, CT / ACCESS Newswire / July 9, 2026 / SimiTree, a leading services and software company focused on behavioral health, home health, and hospice providers, today announced the evolution of CLARITY into the CLARITY RCM Platform, a comprehensive, standalone revenue cycle management technology platform available to any post-acute or behavioral health organization. Since its launch, CLARITY has earned a reputation for bringing unprecedented transparency to revenue cycle performance. What began as a powerful analytics dashboard has grown into a full-featured RCM platform, one that organizations can ..</v>
+        <v>BEIJING, Aug. 28, 2026 /PRNewswire/ -- Amap, Alibaba's location-based services platform, today released ABot-Recon, a streaming 3D reconstruction model that requires only 12 consecutive frames to reconstruct scenes spanning over 10,000 frames in real time, eliminating the need for...</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="str">
-        <v>All In FutureTech Alliance Inc. Advances LittleVault Asset Injection to Strengthen Its Strategic Positioning in AI Content Platforms, Knowledge Distribution, and the Creator Ecosystem</v>
+        <v>DualityBio Enters a Global Collaboration and License Agreement with Genentech to Develop Next-Generation ADCs Built on DualityBio's DUPAC Novel-Payload Platform</v>
       </c>
       <c r="B326" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C326" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D326" t="str">
-        <v>Finance, AI, SaaS, Media, Education</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E326" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324831/0/en/All-In-FutureTech-Alliance-Inc-Advances-LittleVault-Asset-Injection-to-Strengthen-Its-Strategic-Positioning-in-AI-Content-Platforms-Knowledge-Distribution-and-the-Creator-Ecosystem.html</v>
+        <v>https://www.prnewswire.com/news-releases/dualitybio-enters-a-global-collaboration-and-license-agreement-with-genentech-to-develop-next-generation-adcs-built-on-dualitybios-dupac-novel-payload-platform-302862514.html</v>
       </c>
       <c r="F326" t="str">
-        <v>NEW YORK, July 09, 2026 (GLOBE NEWSWIRE) -- All In FutureTech Alliance Inc. (Nasdaq: AIFA) (the “Company” or “AIFA”) today announced that it is actively advancing the integration into the AIFA public company platform of the MCN traffic and creator-economy business assets founded by the Company’s Chairman, Michael Li (Li Shanglong), and Chief Executive Officer, Eric Shao. The proposed integration of LittleVault Holdings Limited (“LittleVault”) is expected to further enhance AIFA’s dual-engine strategy centered on an “AI infrastructure network” and an “AI application services matrix,” particularly by establishing a more execution-oriented business presence in AI knowledge-content distribution, the creator economy, AI education synergies, and the global commercialization of content.</v>
-[...2 lines deleted...]
-    <row r="327">
+        <v>Collaboration leverages DualityBio's proprietary DUPAC payload platform and early global clinical development capabilities, with Genentech assuming further clinical development and global commercialization DUPAC, one of the DualityBio's four proprietary ADC technology platforms, comprises...</v>
+      </c>
+    </row>
+    <row r="327" xml:space="preserve">
       <c r="A327" t="str">
-        <v>IGC Pharma to Showcase AI Portfolio at AAIC 2026, Including AHA Platform That Reduced Alzheimer's Data Harmonization Time by 90% in Representative Workflow</v>
+        <v>Redion Holiday Barometer 2026: Singapore Sets a Global Benchmark for the Most Insured Travelers as Expectations for Travel Support Rise</v>
       </c>
       <c r="B327" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-28</v>
       </c>
       <c r="C327" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D327" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>AI, SaaS, Healthcare, Automotive</v>
       </c>
       <c r="E327" t="str">
-        <v>https://www.newswire.com/news/igc-pharma-to-showcase-ai-portfolio-at-aaic-2026-including-aha-platform-that</v>
-[...2 lines deleted...]
-        <v>Seven presentations highlight patent-pending agentic automation, speech-based cognitive models, EHR mining, and predictive analytics designed to support Alzheimer's discovery and clinical development</v>
+        <v>https://www.acnnewswire.com/press-release/english/109546/</v>
+      </c>
+      <c r="F327" t="str" xml:space="preserve">
+        <v xml:space="preserve">SINGAPORE, August 28, 2026 - (ACN Newswire) - Singapore has emerged as the world’s most mature travel protection market, with 86% of travelers covered by travel insurance when they travel, the highest rate recorded globally according to the latest Holiday Barometer 2026 report by Redion (formerly Europ Assistance) and Ipsos.  Alongside strong risk awareness among Singaporeans, the findings highlight growing expectations for comprehensive protection for a broader scope of travel risks, with real-time assistance and seamless digital support increasingly viewed as essential elements of the travel journey.
+As one of the region's most active outbound travel markets with frequent, high-spending travelers and digitally engaged consumers, Singapore offers a glimpse into how traveler expectations are evolving amid growing awareness of global risks. The increasing demand for reassurance through travel protection and assistance is posing a challenge for insurers and travel providers beyond driving insurance penetration towards delivering broader protection, stronger assistance capabilities and more integrated travel solutions that support travelers throughout their journeys.
+Travel protection has become a standard expectation
+Singapore ranks highest globally for travel insurance and protection coverage, with 86% of travelers covered when traveling and more than half (51%) intending to continue subscribing to travel insurance in the future. This market maturity is reflected in the types of risks Singaporeans choose to protect against, including loss of personal belongings, transportation accidents and health-related incidents, suggesting that travelers increasingly value comprehensive protection that extends beyond basic policy coverage.
+Singaporeans also remain among the world’s highest-spending travelers, with an average leisure holiday budget of USD 2,818. Yet affordability and company reputation remain important purchasing considerations when selecting travel protection, indicating that consumers are willing to invest in coverage when it offers clear value, trusted service and meaningful benefits.
+Virginie Babinet, CEO Travel Insurance &amp; Assistance – Redion Group, said, "Building on the record levels seen last year, the desire to travel remains strong and undiminished, despite tougher trade-offs and the cost of living remaining a top global concern. What is changing, however, is the travel landscape itself. Security considerations are weighing more heavily on destination choices, with decisions increasingly shaped by risk considerations. At the same time, artificial intelligence is now a genuine planning tool for a growing number of travelers worldwide, as demonstrated by the distinct jump in numbers, particularly in emerging and high growth markets."
+Hassen Bennour, CEO of Redion Asia Pacific, said, “Singapore continues to set the pace for travel protection in the region, with 86% of travelers already covered, among the highest levels in the world. What is changing, however, is what travelers now expect this protection to deliver. Beyond coverage, Singaporeans want broader multi-risk protection, embedded assistance and reassurance that travels with them across every trip. At the same time, artificial intelligence is helping travelers plan faster, but confidence in the final decision still rests with human expertise. For insurers and industry partners, this is where the next opportunity lies: pairing digital speed with trusted human guidance to meet the standards of one of the most demanding travel markets globally."
+AI and digital tools help Singaporeans travel smarter, but human control still leads
+Singapore's strong digital adoption is also reshaping how travellers research, plan and manage their journeys. Nearly half (45%) of Singaporeans have used AI in holiday planning or booking, primarily to research destinations, compare travel options and build itineraries. A similar proportion (48%) would consider allowing AI to make bookings on their behalf, provided they retain the ability to review and approve decisions before purchase.
+The same trend is emerging in travel insurance. While the use of AI to compare travel insurance products remains relatively limited today, many travelers (47%) expect to rely on it more in the future because of the convenience and speed it offers. Interest is also growing in digital services that complement insurance policies, including emergency assistance, 24/7 customer support, real-time alerts, mobile access and digital claims services.
+The implication is evident that AI is preferred as a tool in the planning process, but decision-making and the trust that comes with it still needs a human checkpoint built into the journey. Rather than replacing human involvement, the findings suggest that travelers want digital convenience supported by visible human oversight, combining the speed of technology with the confidence of expert guidance.
+Frequent outbound and experience-driven travelers expect reassurance throughout the journey
+Singaporeans remain among the region’s most active travelers. More than 9 in 10 take at least one leisure trip annually, while the majority (84%) intend to travel internationally, despite persisting geopolitical uncertainty. Travel is increasingly experience-driven, with nearly 7 in 10 preferring city destinations, citing relaxation, exploration and local food and cultural discovery among their key motivations. Combined with high travel spending, these behaviors reflect a market that increasingly prioritizes quality experiences alongside value.
+As travellers invest more in their trips, expectations around protection and support naturally rise. The research found that concerns around natural disasters, epidemic outbreaks, terrorism and travel disruptions continue to influence travel decisions. Rather than discouraging travel, these concerns are driving demand for greater reassurance, flexibility and support before, during and after each journey. This creates opportunities for insurers and travel providers to embed safety, assistance and peace of mind into the overall customer journey as enablers of worry-free travel experiences.
+With most travelers taking their longest trips during the year-end period, particularly in November and December, the final quarter remains a critical window for travel providers to engage consumers through premium offerings, bundled experiences and integrated protection solutions. As expectations around travel continue to evolve, Singapore's world-leading level of protection coverage underscores a broader shift in how travellers view insurance and assistance. Increasingly, travellers are seeking protection that delivers peace of mind throughout the entire journey, supported by digital convenience, responsive assistance and trusted expertise whenever they need it.
+About Redion (formerly Europ Assistance)
+Redion is a world leader in assistance, travel insurance and employee benefits. The name, revealed in 2026, reflects the full maturity of the global Care platform that has been operating under Generali Care, bringing together Europ Assistance and Generali Employee Benefits (GEB). Operating in more than 190 countries, with over 12,000 employees and €5.8 billion in annual business volume, Redion delivers services spanning travel insurance, emergency and medical assistance, employee protection (life, disability, accident, medical), health and mobility solutions, as well as global B2B2C and embedded insurance programmes. Within its employee benefits offering, Redion builds on a global network of 224 active partners to provide multinational clients with protection, health, pension and wellbeing solutions across markets, combining global scale, local expertise and deep technical capabilities.
+For media enquiries, please contact:
+Benedict Gerald Rozario, 
+Marketing &amp; Communication, 
+Redion East Asia
+M: +60-12 979 7238
+E: benedict.rozario@eastasia.redion.com
+Nadzwan Tahir, 
+Senior Executive
+Narro Communications
+M: +60-18 399 1646
+E: nadzwan@narrocomms.com 
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="str">
-        <v>Retia Medical Appoints Christopher Benassi to Strategic Advisory Board</v>
+        <v>FinVolution Group Reports Second Quarter 2026 Unaudited Financial Results</v>
       </c>
       <c r="B328" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C328" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D328" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E328" t="str">
-        <v>https://www.prnewswire.com/news-releases/retia-medical-appoints-christopher-benassi-to-strategic-advisory-board-302821463.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3352449/0/en/finvolution-group-reports-second-quarter-2026-unaudited-financial-results.html</v>
       </c>
       <c r="F328" t="str">
-        <v>Veteran Baxter Connected Care Executive Christopher Benassi Joins Advisory Board as Company Advances FDA-Cleared Cardiovascular Intelligence Platform WHITE PLAINS, N.Y., July 9, 2026 /PRNewswire/ -- Retia Medical, the developer of cardiovascular intelligence software that transforms...</v>
+        <v>SHANGHAI, Aug. 27, 2026 (GLOBE NEWSWIRE) -- FinVolution Group (“FinVolution” or the “Company”) (NYSE: FINV), a leading fintech platform across China and overseas markets, today announced its unaudited financial results for the second quarter ended June 30, 2026.</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="str">
-        <v>Jackpot.com and THNDR Partner to Bring Skill Gaming to Lottery</v>
+        <v>DigitalBridge to Acquire PLUS ES, a Leading Australian Smart Metering Platform</v>
       </c>
       <c r="B329" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C329" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D329" t="str">
-        <v>SaaS, Gaming</v>
+        <v>SaaS, Energy, Automotive</v>
       </c>
       <c r="E329" t="str">
-        <v>https://www.prnewswire.com/news-releases/jackpotcom-and-thndr-partner-to-bring-skill-gaming-to-lottery-302821474.html</v>
+        <v>https://finance.yahoo.com/energy/articles/digitalbridge-acquire-plus-es-leading-210500430.html</v>
       </c>
       <c r="F329" t="str">
-        <v>Leading lottery courier, Jackpot.com, adds P2P skill games and tournaments, live now in 6 states on THNDR's cross-operator network. LONDON, July 9, 2026 /PRNewswire/ -- THNDR, the B2B skill games platform for regulated operators, today announced a partnership with Jackpot.com, the leading...</v>
+        <v>BOCA RATON, Fla., August 27, 2026--DigitalBridge, a leading global alternative asset manager dedicated to investing in digital infrastructure, today announced that a DigitalBridge-managed investment vehicle has entered into an agreement to acquire PLUS ES, one of Australia’s largest smart meter providers. PLUS ES is a separate ring-fenced entity within the Ausgrid Group. PLUS ES provides infrastructure and services that connect retailers, utilities and network operators with the data needed to m</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="str">
-        <v>Natoe AI Expands AI-Native Teleradiology, Bringing Faster Remote Radiology Reads to U.S. Hospitals</v>
+        <v>Bloom Credit's Credit Building API Named 2026 Data Initiative Finalist, US FinTech Awards</v>
       </c>
       <c r="B330" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C330" t="str">
-        <v>PR Newswire</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D330" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E330" t="str">
-        <v>https://www.prnewswire.com/news-releases/natoe-ai-expands-ai-native-teleradiology-bringing-faster-remote-radiology-reads-to-us-hospitals-302821115.html</v>
+        <v>https://prunderground.com/bloom-credit-s-credit-building-api-named-2026-data-initiative-finalist-us-fintec/cmtbyf7di00000ahs4cp6r7me</v>
       </c>
       <c r="F330" t="str">
-        <v>HIPAA-compliant teleradiology platform drafts structured pre-read reports before a radiologist opens the case; every radiology read is signed by a board-certified radiologist. CLEARWATER, Fla., July 9, 2026 /PRNewswire/ -- Natoe AI (natoe.ai), an AI-Native teleradiology company, is...</v>
+        <v>Recognition honors Bloom+, the consumer permissioned data API that helps credit unions and banks turn bill payments into credit building tradelines without new debt The post Bloom Credit&amp;apos;s Credit Building API Named 2026 Data Initiative Finalist, US FinTech Awards first appeared on</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="str">
-        <v>Nfinite Launches the Visual Intelligence Platform for the Digital Shelf to Help Brands and Retailers Optimize Product Visuals at Scale</v>
+        <v>NonPublic delivers over 10x return on SpaceX investments for early investors</v>
       </c>
       <c r="B331" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C331" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D331" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E331" t="str">
-        <v>https://www.prnewswire.com/news-releases/nfinite-launches-the-visual-intelligence-platform-for-the-digital-shelf-to-help-brands-and-retailers-optimize-product-visuals-at-scale-302821730.html</v>
+        <v>https://www.prweb.com/releases/nonpublic-delivers-over-10x-return-on-spacex-investments-for-early-investors-302860242.html</v>
       </c>
       <c r="F331" t="str">
-        <v>As visual standards rise and product catalogs become more complex, brands and retailers face the same challenge: no reliable way to monitor visual compliance, prioritize improvements, and ensure every product page performs at its full potential. PARIS, July 9, 2026 /PRNewswire/ --...</v>
+        <v>NonPublic delivered over a 10x return to early investors, after SpaceX's valuation soar to a peak of 2.6 trillion following the biggest IPO in history. SYDNEY, Aug. 27, 2026 /PRNewswire-PRWeb/ -- Private markets technology investment platform NonPublic has delivered over a 10x return to...</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="str">
-        <v>Telos Corporation Awarded Contract to Support U.S. Air Force Distributed Common Ground System Mission</v>
+        <v>Hoomanely Unveils AI-Native Platform to Build the Health Intelligence ...</v>
       </c>
       <c r="B332" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C332" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D332" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, SaaS, Healthcare, Education</v>
       </c>
       <c r="E332" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324801/0/en/Telos-Corporation-Awarded-Contract-to-Support-U-S-Air-Force-Distributed-Common-Ground-System-Mission.html</v>
+        <v>https://pr-inside.com/hoomanely-unveils-ai-native-platform-to-build-the-health-intelligence-r5216893.htm</v>
       </c>
       <c r="F332" t="str">
-        <v>Award expands use of Xacta platform, including Xacta.ai, to support Air Force intelligence operations. Award expands use of Xacta platform, including Xacta.ai, to support Air Force intelligence operations.</v>
+        <v>(PR-inside.com) By Learning an Animal's Patterns Over Its Lifetime, the Company Aims to Make Interspecies Health Communication Possible During an 18-Month Beta, EverBowl Generated More Than 5 Million Multimodal Data Points Across 80-Plus Dogs PALO ALTO, CA / ACCESS Newswire / August 27, 2026 / Every day, animals reveal information about their health through how they eat, drink, move, sound and behave. Today, Hoomanely unveiled an AI-native platform designed to gather these signals and translate them into individualized, longitudinal health intelligence. (Left to Right) Vipin Ravindran (CTO)_Harshal Hinger (COO)_Sai Supriya Sharath (CEO) with dog Starting with dogs, the platform learns what is normal for each ..</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="str">
-        <v>As Supplement Enforcement Tightens, One Platform is Betting Every Brand ...</v>
+        <v>Asset Panda Helps Law Enforcement Agencies Strengthen Chain of Custody and Evidence Accountability With Digital Asset Management</v>
       </c>
       <c r="B333" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C333" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D333" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E333" t="str">
-        <v>https://pr-inside.com/as-supplement-enforcement-tightens-one-platform-is-betting-every-brand-r5199395.htm</v>
+        <v>https://www.prnewswire.com/news-releases/asset-panda-helps-law-enforcement-agencies-strengthen-chain-of-custody-and-evidence-accountability-with-digital-asset-management-302862160.html</v>
       </c>
       <c r="F333" t="str">
-        <v>(PR-inside.com) Federal regulators increased scrutiny of dietary supplements throughout 2025. NutraVeri gives founders a 60-second readiness score before they invest in formulas that regulators - or the market - may reject. MIAMI, FL / ACCESS Newswire / July 9, 2026 /Nitches Inc. (OTCID:NICH) - The dietary supplement industry is entering one of the most closely scrutinized periods in its history, and NutraVeri believes every founder will soon need something the industry has never had: an objective readiness check before manufacturing begins. Regulatory scrutiny intensified throughout 2025 as the U.S. Food and Drug Administration (FDA), the Federal Trade Commission (FTC), and the National Advertising ..</v>
+        <v>Cloud-based platform and AI-powered tools help agencies replace paper evidence logs with secure, court-ready records FRISCO, Texas, Aug. 27, 2026 /PRNewswire/ -- Asset Panda, the leading asset management, inspection, and audit software, today announced expanded capabilities designed to...</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="str">
-        <v>As Supplement Enforcement Tightens, One Platform is Betting Every Brand Will Soon Need a Credit Check Before It Manufactures</v>
+        <v>EverFleet Announces DoorDash Partnership to Provide Short-Term Leases ...</v>
       </c>
       <c r="B334" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C334" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D334" t="str">
-        <v>SaaS</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E334" t="str">
-        <v>https://www.newswire.com/news/as-supplement-enforcement-tightens-one-platform-is-betting-every-brand-will</v>
+        <v>https://pr-inside.com/everfleet-announces-doordash-partnership-to-provide-short-term-leases-r5216892.htm</v>
       </c>
       <c r="F334" t="str">
-        <v>Federal regulators increased scrutiny of dietary supplements throughout 2025. NutraVeri gives founders a 60-second readiness score before they invest in formulas that regulators - or the market - may reject.</v>
+        <v>(PR-inside.com) Pilot Program Kicks Off in Los Angeles BOSTON, MA / ACCESS Newswire / August 27, 2026 / EverFleet, a first-of-its kind leasing platform for commercial fleet owners and drivers, announced today a partnership with DoorDash to deploy pre-owned electric vehicles (EVs) to qualified DoorDash drivers ("Dashers"). This is EverFleet's third such financing and fleet operations partnership for gig drivers and commercial fleet owners. The pilot program will begin with deploying up to twenty-five (25) EVs to qualified Dashers in the Los Angeles / Inland Empire market, leveraging EverFleet's short-term EV leasing model, one of several such models. EverFleet and DoorDash will evaluate ..</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="str">
-        <v>Pacdora Data: The World's Most-Manufactured Box Doesn't Crack the Top ...</v>
+        <v>Optym Acquires Fleetline, Expanding Its Truckload Planning Technology</v>
       </c>
       <c r="B335" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C335" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D335" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E335" t="str">
-        <v>https://pr-inside.com/pacdora-data-the-world-s-most-manufactured-box-doesn-t-crack-the-top-r5199393.htm</v>
+        <v>https://www.prnewswire.com/news-releases/optym-acquires-fleetline-expanding-its-truckload-planning-technology-302861368.html</v>
       </c>
       <c r="F335" t="str">
-        <v>(PR-inside.com) Based on 10.1 million packaging design projects, Pacdora has published what it believes is the industry's first ranking of box styles by real design activity - revealing that the world's most-manufactured box doesn't even rank among the top 3. SINGAPORE, SG / ACCESS Newswire / July 9, 2026 /Pacdora, a browser-based packaging design platform with more than 5 million registered users, reported today that the Regular Slotted Container - the plain FEFCO 0201 shipping box, described by the Fibre Box Association as "the most common box style" in corrugated, the material that carries more than 95% of goods consumed in North ..</v>
+        <v>Optym has acquired the Fleetline platform and its customer subscription agreements from Axel AI, Inc. Fleetline's customers transition to Optym on August 31 with no interruption to service. DALLAS and NEW YORK, Aug. 27, 2026 /PRNewswire-PRWeb/ -- Optym, the leader in transportation...</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="str">
-        <v>Alliance Authentic at Comic-Con 2026: The Collecting Platform “For A New Generation” (Forbes) Arrives in San Diego July 23-26</v>
+        <v>GPOPlus+ (OTCQB:GPOX) CEO to Present AI-Powered Direct Store Delivery ...</v>
       </c>
       <c r="B336" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C336" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D336" t="str">
-        <v>Finance, SaaS</v>
+        <v>AI, SaaS, Energy</v>
       </c>
       <c r="E336" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324794/0/en/Alliance-Authentic-at-Comic-Con-2026-The-Collecting-Platform-For-A-New-Generation-Forbes-Arrives-in-San-Diego-July-23-26.html</v>
+        <v>https://pr-inside.com/gpoplus-otcqb-gpox-ceo-to-present-ai-powered-direct-store-delivery-r5216885.htm</v>
       </c>
       <c r="F336" t="str">
-        <v>Full-scale pop-up at the Hard Rock Hotel includes preserved vinyl records, plus figures from Funko and Handmade by Robots</v>
+        <v>(PR-inside.com) Chairman and CEO Brett H. Pojunis to detail the PRISM+ technology platform, the Company's hub network, and its roadmap to national scale at an NYC investor conference next month. LAS VEGAS, NV / ACCESS Newswire / August 27, 2026 / GPO Plus, Inc.(OTCQB:GPOX), an AI-powered distributor modernizing the Direct Store Delivery (DSD) model serving gas stations, convenience stores, and specialty retailers, today announced that Chairman and Chief Executive OfficerBrett H. Pojunis will present at the Moody Capital Solutions 2026 Disruptive Growth &amp; Life Sciences Conference, taking place September 9-10, 2026, at The Westin New York Grand Central in New York City. Presentation ..</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="str">
-        <v>American Fusion Inc. (OTC: AMFN) Developing Tech that Converts Energy into Portable Asset for Military, Commercial Sectors</v>
+        <v>GPOPlus+ (OTCQB:GPOX) CEO to Present AI-Powered Direct Store Delivery Growth Story to Investors in New York</v>
       </c>
       <c r="B337" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C337" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D337" t="str">
-        <v>SaaS, Energy, Media</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E337" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324782/0/en/American-Fusion-Inc-OTC-AMFN-Developing-Tech-that-Converts-Energy-into-Portable-Asset-for-Military-Commercial-Sectors.html</v>
+        <v>https://www.newswire.com/news/gpoplus-otcqb-gpox-ceo-to-present-ai-powered-direct-store-delivery-growth-story</v>
       </c>
       <c r="F337" t="str">
-        <v>NEW YORK, July 09, 2026 (GLOBE NEWSWIRE) -- via NetworkNewsWire (“NNW”) — American Fusion(TM) Inc. (OTC: AMFN) today announces its placement in an editorial published by NetworkNewsWire (“NNW”), one of 75+ brands within the Dynamic Brand Portfolio @ IBN ( InvestorBrandNetwork ) , a specialized communications platform with a focus on financial news and content distribution for private and public companies and the investment community.</v>
+        <v>Chairman and CEO Brett H. Pojunis to detail the PRISM+ technology platform, the Company's hub network, and its roadmap to national scale at an NYC investor conference next month.</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="str">
-        <v>Robin Workspace Platform Now Available on Google Cloud Marketplace</v>
+        <v>Nano-X Imaging (NNOX) to Report Second-Quarter 2026 Financial Results Sept. 9</v>
       </c>
       <c r="B338" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C338" t="str">
-        <v>PRWeb</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D338" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E338" t="str">
-        <v>https://www.prweb.com/releases/robin-workspace-platform-now-available-on-google-cloud-marketplace-302820423.html</v>
+        <v>https://www.newmediawire.com/news/nano-x-imaging-nnox-to-report-second-quarter-2026-financial-results-sept-9-7088982</v>
       </c>
       <c r="F338" t="str">
-        <v>Robin's One Workplace Platform is now available on Google Cloud Marketplace, giving customers a faster path to purchase, deploy and manage Robin while applying their existing Google Cloud commitment to the spend. BOSTON, July 9, 2026 /PRNewswire-PRWeb/ -- AI-powered workplace operations...</v>
+        <v>LOS ANGELES, CA - August 27, 2026 ( NEWMEDIAWIRE ) - Nanox (NASDAQ: NNOX) , an innovative medical imaging technology company, announced it will report financial results for the quarter ended June 30, 2026, before market open on Sept. 9, 2026. CEO and Acting Chairman Erez Meltzer and CFO Guy Nathanzon will host a conference call beginning at 8:30 a.m. ET to review the results and provide a business update. A live webcast will also be available through the Investor Relations section of the Nanox website. To view the full press release, visit https://ibn.fm/y877D About Nanox Nanox is focused on driving the world’s transition to preventive health care by delivering an integrated, end-to-end medical imaging and healthcare services platform. Nanox combines affordable imaging hardware, advanced A</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="str">
-        <v>The Vita Coco Company to Report Second Quarter 2026 Financial Results on July 23, 2026</v>
+        <v>Blink Voice Launches Clio Integration for Law Firms</v>
       </c>
       <c r="B339" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C339" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D339" t="str">
-        <v>Finance, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E339" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324785/0/en/The-Vita-Coco-Company-to-Report-Second-Quarter-2026-Financial-Results-on-July-23-2026.html</v>
+        <v>https://pr-inside.com/blink-voice-launches-clio-integration-for-law-firms-r5216878.htm</v>
       </c>
       <c r="F339" t="str">
-        <v>NEW YORK, July 09, 2026 (GLOBE NEWSWIRE) -- The Vita Coco Company, Inc. (NASDAQ: COCO) (“Vita Coco” or “the Company”), a leading high-growth platform of better-for-you beverage brands, today announced that it will report financial results for the second quarter ended June 30, 2026 on Thursday, July 23, 2026 before market open. The Company will host a conference call and webcast to discuss these results at 8:30 a.m. ET on the same day.</v>
+        <v>(PR-inside.com) New integration connects the Blink Voice cloud phone system with Clio's legal practice management platform, letting attorneys place calls, log call activity to matters, and capture billable time without leaving Clio. UNIONDALE, NY / ACCESS Newswire / August 27, 2026 / Blink Voice, a New York-based business communications provider, today announced an integration between its cloud phone system and Clio, the legal practice management platform used by law firms worldwide. The integration connects inbound and outbound calls to the corresponding Clio contact and matter, giving firms a single record of client communication. Attorneys spend a significant portion of their day on the ..</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="str">
-        <v>Wrap Technologies Inc. (NASDAQ: WRAP) Position in Global Safety Space Strengthened with Recent ATF Ruling</v>
+        <v>Cloud Inventory® unveils newest EPP release featuring generic printer options for label templates</v>
       </c>
       <c r="B340" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C340" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D340" t="str">
-        <v>Finance, SaaS, Media</v>
+        <v>SaaS</v>
       </c>
       <c r="E340" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324780/0/en/Wrap-Technologies-Inc-NASDAQ-WRAP-Position-in-Global-Safety-Space-Strengthened-with-Recent-ATF-Ruling.html</v>
+        <v>https://www.prnewswire.com/news-releases/cloud-inventory-unveils-newest-epp-release-featuring-generic-printer-options-for-label-templates-302861156.html</v>
       </c>
       <c r="F340" t="str">
-        <v>NEW YORK, July 09, 2026 (GLOBE NEWSWIRE) -- via NetworkNewsWire (“NNW”) — Wrap Technologies Inc. (NASDAQ: WRAP) today announces its placement in an editorial published by NetworkNewsWire (“NNW”), one of 75+ brands within the Dynamic Brand Portfolio @ IBN ( InvestorBrandNetwork ) , a specialized communications platform with a focus on financial news and content distribution for private and public companies and the investment community.</v>
+        <v/>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="str">
-        <v>Tencent Hunyuan Officially Releases Hy3, Advancing Agent Capabilities and Deeper Product Integration</v>
+        <v>QuantumX Launches EntangleX Hosted Quantum Simulation Platform, Advancing from External Beta Toward Commercial Availability</v>
       </c>
       <c r="B341" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C341" t="str">
-        <v>WebWire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D341" t="str">
         <v>SaaS</v>
       </c>
       <c r="E341" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357394</v>
+        <v>https://www.prnewswire.com/news-releases/quantumx-launches-entanglex-hosted-quantum-simulation-platform-advancing-from-external-beta-toward-commercial-availability-302862128.html</v>
       </c>
       <c r="F341" t="str">
-        <v>Tencent officially launched Hy3. The model demonstrates significantly enhanced performance relative to models of the same size, while achieving intelligence comparable to flagship models with two to five times its parameter scale. Compared with the preview version, it also delivers greater stability and cost efficiency. - - Hy3 has already been adopted across Tencent products and services, including WorkBuddy/CodeBuddy, Yuanbao, Marvis, ima and others. Its API is now available on Tencent C... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357394</v>
+        <v>New platform brings together visual quantum circuit development, hosted classical simulation, Agentic Labs and planned API access as QuantumX advances its first software product toward broader commercial availability. LOCUST VALLEY, N.Y., Aug. 27, 2026 /PRNewswire/ -- Two Hands...</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="str">
-        <v>Hillcrest Energy Technologies Signs Letter of Intent with Equipmake ...</v>
+        <v>Discovery Senior Living Expands Segmented Memory Care Platform with SHINE, and Introduction of New GLOW and Luminescence Programs</v>
       </c>
       <c r="B342" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C342" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D342" t="str">
-        <v>SaaS, Energy, Automotive</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E342" t="str">
-        <v>https://pr-inside.com/hillcrest-energy-technologies-signs-letter-of-intent-with-equipmake-r5199385.htm</v>
+        <v>https://www.newsfilecorp.com/release/311818/Discovery-Senior-Living-Expands-Segmented-Memory-Care-Platform-with-SHINE-and-Introduction-of-New-GLOW-and-Luminescence-Programs</v>
       </c>
       <c r="F342" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / July 9, 2026 / Hillcrest Energy Technologies Ltd. (CSE:HEAT)(OTCQB:HLRTF)(FRA:7HI) ("Hillcrest" or the "Company") today announced that it has entered into a Letter of Intent ("LOI") with Equipmake plc ("Equipmake"), a UK-based developer and manufacturer of high-performance electric motors and inverters for e-mobility applications. The LOI establishes a framework for a joint development program under which the parties would work together to integrate Hillcrest's proprietary Zero Voltage Switching ("ZVS") inverter technology into a defined Equipmake powertrain product line. An Established Platform, Proven Channels Equipmake is an established developer and manufacturer of high-performance powertrain systems with a strong ..</v>
+        <v>Bonita Springs, Florida--(Newsfile Corp. - August 27, 2026) - Discovery Senior Living ("Discovery" or the "Company"), one of the nation's largest and most trusted senior housing operators, is pleased to announce the introduction of GLOWSM and LuminescenceSM, two proprietary memory care programs developed specifically for the Company's Select and Classic communities (GLOW), and Distinguished communities (Luminescence).Discovery Senior Living Advancing Memory Care Offering 3 Innovative Programs,...</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="str">
-        <v>GameSquare Signs Dairy MAX as Brand Partner for the World of Dance</v>
+        <v>Architect Labs Unveils Redwood: The World's First Fully AI-Designed AI Chip That Runs AI Models</v>
       </c>
       <c r="B343" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C343" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D343" t="str">
-        <v>Finance, SaaS, Gaming, Media, Education</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E343" t="str">
-        <v>https://pr-inside.com/gamesquare-signs-dairy-max-as-brand-partner-for-the-world-of-dance-r5199381.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359598</v>
       </c>
       <c r="F343" t="str">
-        <v>(PR-inside.com) Partnership highlights the expansion of "Level Unlocked" brand bringing nutrition education, elite training and mentorship to a global community of young performers Dairy MAX named Official Performance Partner of the 2026 World of Dance Summit and the Naming Rights Partner of the World of Dance Master Class Initiative taking place from July 7 to 10, 2026 FRISCO, TX / ACCESS Newswire / July 9, 2026 / GameSquare Holdings, Inc. (NASDAQ:GAME) ("GameSquare" or the "Company") today announced a new brand activation with Dairy MAX in connection with World of Dance, the global dance platform for live events, digital content, creators and youth culture. ..</v>
+        <v>Architect Labs announced today that its AI system generated and fully verified, end-to-end from a human-written specification, a production-worthy AI accelerator called Redwood. With only two human architects writing the architectural specification, the AI system designed and fully verified the chip in under two weeks, while also co-designing the firmware, custom kernels, and mapping modern AI models to the chip. The AI accelerator is currently deployed on an FPGA platform, running infer... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359598</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="str">
-        <v>Hillcrest Energy Technologies Signs Letter of Intent with Equipmake to Integrate ZVS Technology into Electric Powertrain Platform</v>
+        <v>ABIONYX Pharma Provides an Update on Its Activity and Cash Position for the First Half of 2026</v>
       </c>
       <c r="B344" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C344" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D344" t="str">
-        <v>SaaS, Energy</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E344" t="str">
-        <v>https://www.newswire.com/news/hillcrest-energy-technologies-signs-letter-of-intent-with-equipmake-to</v>
+        <v>https://finance.yahoo.com/healthcare/articles/abionyx-pharma-provides-activity-cash-165900783.html</v>
       </c>
       <c r="F344" t="str">
-        <v/>
+        <v>TOULOUSE, France &amp; FULLERTON, Calif., August 27, 2026--Regulatory News: ABIONYX Pharma (FR0012616852 - ABNX - PEA PME eligible), a next-generation biopharmaceutical company developing innovative therapies for sepsis and critical care based on a proprietary apoA-I-based technology platform, today provides an update on its activity and cash position as of June 30, 2026.</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="str">
-        <v>Silver X Delivers Record Quarterly Production During the Second Quarter ...</v>
+        <v>SerpApi Announces New Feature to Reduce Token Usage and Improve AI Performance</v>
       </c>
       <c r="B345" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C345" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D345" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>Crypto, AI, SaaS</v>
       </c>
       <c r="E345" t="str">
-        <v>https://pr-inside.com/silver-x-delivers-record-quarterly-production-during-the-second-quarter-r5199374.htm</v>
+        <v>https://www.prnewswire.com/news-releases/serpapi-announces-new-feature-to-reduce-token-usage-and-improve-ai-performance-302862072.html</v>
       </c>
       <c r="F345" t="str">
-        <v>(PR-inside.com) Processed tonnage increased 39% quarter-over-quarter and 78% year-over-year, as the Nueva Recuperada plant sustained nominal capacity through the quarter. Gold production rose 55% quarter-over-quarter and 233% year-over-year, with silver up 40% and 75% respectively. VANCOUVER, BC / ACCESS Newswire / July 9, 2026 / SILVER X MINING CORP. (TSXV:AGX)(OTCQX:AGXPF)(F:AGX) ("Silver X" or the "Company"), a precious-metals exploration, development, and production company operating a multi-asset platform in Peru, is pleased to announce its production results for the second quarter ending June 30, 2026 ("2Q26") at the Company's Nueva Recuperada property (the "Project") in Peru. Second Quarter 2026 Production Highlights Processed tonnage increased to 62,252 MT ..</v>
+        <v>AUSTIN, Texas, Aug. 27, 2026 /PRNewswire/ -- SerpApi, the world's leading platform for structured search data APIs, recently announced the launch of Markdown output. Available across all SerpApi APIs, it enables developers to deliver real-time search results to large language models...</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="str">
-        <v>Roadzen Signs Definitive Agreement to Acquire a Leading European MGA Focused on Short-Term Car Rental Insurance</v>
+        <v>Ordoro and TeamCentral Collaborate to Expand Integration Options for eCommerce Businesses</v>
       </c>
       <c r="B346" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C346" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D346" t="str">
-        <v>Finance, SaaS, Automotive</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E346" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324715/0/en/Roadzen-Signs-Definitive-Agreement-to-Acquire-a-Leading-European-MGA-Focused-on-Short-Term-Car-Rental-Insurance.html</v>
+        <v>https://www.prnewswire.com/news-releases/ordoro-and-teamcentral-collaborate-to-expand-integration-options-for-ecommerce-businesses-302861359.html</v>
       </c>
       <c r="F346" t="str">
-        <v>The acquisition is expected to add a scaled, fully regulated European insurance platform powering over 800,000 policies annually, with approximately $18–20 million in revenue and approximately $1.6–2 million in EBITDA</v>
+        <v>New collaboration helps merchants connect Ordoro with specialized platforms and systems that support their operations. AUSTIN, Texas, Aug. 27, 2026 /PRNewswire-PRWeb/ -- Ordoro, an eCommerce operations platform for shipping, inventory management, and fulfillment, and TeamCentral, an...</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="str">
-        <v>Award-Winning Collective Counseling Solutions and The Second Act Launch Joint Venture to Reimagine Behavioral Health Navigation</v>
+        <v>Steller and Visit Anaheim Win U.S. Travel Association's ESTO Digital Brilliance Award</v>
       </c>
       <c r="B347" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C347" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D347" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E347" t="str">
-        <v>https://www.prweb.com/releases/award-winning-collective-counseling-solutions-and-the-second-act-launch-joint-venture-to-reimagine-behavioral-health-navigation-302820391.html</v>
+        <v>https://www.prnewswire.com/news-releases/steller-and-visit-anaheim-win-us-travel-associations-esto-digital-brilliance-award-302862065.html</v>
       </c>
       <c r="F347" t="str">
-        <v>Award-winning, Denver-based behavioral health innovator Collective Counseling Solutions and The Second Act, creator of the AI-powered matching platform trysam.ai, today announced a joint venture to launch a purpose-built platform that simplifies how individuals find the right therapist....</v>
+        <v>Visit Anaheim recognized for transforming influencer marketing into a measurable performance channel by connecting creator content directly to trip planning and booking. KIRKLAND, Wash. and ANAHEIM, Calif., Aug. 27, 2026 /PRNewswire/ -- Steller, the travel technology platform that...</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="str">
-        <v>MSFT Alert: Microsoft Securities Class Action After Stock Dropped 10% ...</v>
+        <v>Hark Announces Multi-Year Partnership with NVIDIA to Advance Personalized AI Supported by Gigawatt-Scale Compute</v>
       </c>
       <c r="B348" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C348" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D348" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E348" t="str">
-        <v>https://pr-inside.com/msft-alert-microsoft-securities-class-action-after-stock-dropped-r5199343.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/hark-announces-multi-partnership-nvidia-150000927.html</v>
       </c>
       <c r="F348" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 9, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Microsoft Corporation (NASDAQ:MSFT) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Microsoft, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/microsoft-class-action-lawsuit. Key Details of the Microsoft ($MSFT) Class Action: Lead Plaintiff Deadline: August 11, 2026 Alleged Misconduct: Securities fraud alleging that Microsoft misled investors regarding its Azure cloud computing platform and AI chatbot Copilot Stock Drop: ..</v>
+        <v>SAN JOSE, Calif., August 27, 2026--Hark today announced a multi-year strategic partnership with NVIDIA to advance personalized agentic AI, including a deep technical collaboration and gigawatt-scale compute capacity on the next-generation NVIDIA Vera Rubin platform.</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="str">
-        <v>Former BCCI CEO Rahul Johri Joins Board of Flash Sports &amp; Media Holdings, Inc. (NASDAQ: FLZH)</v>
+        <v>Higginbotham Joins Forces with Two West Capital Advisors to Grow Retirement Plan Business Across the Footprint</v>
       </c>
       <c r="B349" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C349" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D349" t="str">
-        <v>Finance, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E349" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324693/0/en/Former-BCCI-CEO-Rahul-Johri-Joins-Board-of-Flash-Sports-Media-Holdings-Inc-NASDAQ-FLZH.html</v>
+        <v>https://www.prnewswire.com/news-releases/higginbotham-joins-forces-with-two-west-capital-advisors-to-grow-retirement-plan-business-across-the-footprint-302861338.html</v>
       </c>
       <c r="F349" t="str">
-        <v>The former Chief Executive Officer of the Board of Control for Cricket in India — who oversaw the Indian Premier League (IPL T20) and led the sale of BCCI media rights for more than USD 3 billion — brings nearly 35 years of global cricket and media leadership to FLZH's board as the Company seeks its cricket-focused sports and media platform</v>
+        <v>Kansas City-Based Specialist Brings Deep Middle-Market Experience and a Scalable Platform FORT WORTH, Texas, Aug. 27, 2026 /PRNewswire/ -- Higginbotham, a broad-based, employee-owned insurance and financial services company headquartered in Texas, has joined forces with Kansas City-based...</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="str">
-        <v>FEV collaborates with Microsoft on efficient AI model approach for in car applications built on NVIDIA</v>
+        <v>BLERBZ Launches AI-Ranked News Intelligence to Mobile Readers Overwhelmed by Algorithmic Feeds</v>
       </c>
       <c r="B350" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C350" t="str">
-        <v>Pressat</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D350" t="str">
-        <v>AI, SaaS, Automotive</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E350" t="str">
-        <v>https://pressat.co.uk/releases/fev-collaborates-with-microsoft-on-efficient-ai-model-approach-for-in-car-applications-built-on-nvidia-b78af78a8aa90d554d9ad5705fd04d11/</v>
+        <v>https://www.newsfilecorp.com/release/311637/BLERBZ-Launches-AIRanked-News-Intelligence-to-Mobile-Readers-Overwhelmed-by-Algorithmic-Feeds</v>
       </c>
       <c r="F350" t="str">
-        <v>Thursday 9 July, 2026 Aachen – FEV is collaborating with Microsoft to integrate powerful, in-vehicle Generative AI capabilities built on NVIDIA GPU-accelerated compute and AI model microservices. The cooperation aims to enable multimodal voice, text, and gesture interactions directly in the vehicle – independent of a permanent Internet connection. The focus is on the use of small language models (SLM) such as Microsoft’s Phi-4-mini-instruct in Microsoft Foundry that is powered by NVIDIA DRIVE AGX accelerated compute. The solution allows vehicle functions such as the dashboard or individual vehicle profiles to be configured by voice command. At the same time, the system acts as robust local backup intelligence for cloud-based large language models (LLMs). More intelligence, robustness and e</v>
+        <v>Raleigh, North Carolina--(Newsfile Corp. - August 27, 2026) - BLERBZ has released a mobile application that puts its AI-ranked news system directly in readers' hands, extending an AI news intelligence platform that has been organizing and scoring coverage from hundreds of publishers. The app ranks and surfaces what matters across the day's reporting while keeping every story connected to the original source behind it.The release lands against a news environment most readers describe as...</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="str">
-        <v>Monport MEGAS Demonstrates How Intelligent Precision Is Redefining Desktop CO2 Laser Engraving</v>
+        <v>Leicestershire Start-up Listed in MoneySavingExpert's National Probate Guide, Helping Bereaved Families Avoid Thousands in Solicitor Fees</v>
       </c>
       <c r="B351" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C351" t="str">
-        <v>PR Newswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D351" t="str">
-        <v>SaaS, Education</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E351" t="str">
-        <v>https://www.prnewswire.com/news-releases/monport-megas-demonstrates-how-intelligent-precision-is-redefining-desktop-co2-laser-engraving-302821791.html</v>
+        <v>https://pressat.co.uk/releases/leicestershire-start-up-listed-in-moneysavingexperts-national-probate-guide-helping-bereaved-families-avoid-thousands-in-solicitor-fees-60c67c276b980cfcee0d85d97376430a/</v>
       </c>
       <c r="F351" t="str">
-        <v>NEW YORK, July 9, 2026 /PRNewswire/ -- As laser engraving continues to expand across manufacturing, customization, education, and small business production, demand is growing for compact systems that deliver both precision and productivity. Today's users expect more than entry-level...</v>
-[...2 lines deleted...]
-    <row r="352">
+        <v>Thursday 27 August, 2026 Online Wills and Probate, a Leicestershire-based business built to make estate administration affordable for bereaved families, has been listed in MoneySavingExpert's national probate guide for their innovative new probate platform. Every year, thousands of bereaved families pay thousands of pounds in solicitor fees to manage probate, often without knowing they have a choice. Online Wills and Probate was founded to change that. The company's new digital DIY Probate Portal guides families through every stage of the probate process, with expert support available throughout, at a fraction of the cost of traditional solicitor-led probate. Now the Leicestershire-based business has earned a significant vote of confidence: a listing in MoneySavingExpert's national guide t</v>
+      </c>
+    </row>
+    <row r="352" xml:space="preserve">
       <c r="A352" t="str">
-        <v>RYBODYN AWARDED $1.3M DOW GRANT TO ADVANCE NOVEL ANTIBODY THERAPIES FOR LUNG CANCER</v>
+        <v>The World's Leading Minds in Biotechnology Will Meet in Riyadh This September</v>
       </c>
       <c r="B352" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C352" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D352" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>AI, SaaS, Healthcare, Energy, Education</v>
       </c>
       <c r="E352" t="str">
-        <v>https://www.prnewswire.com/news-releases/rybodyn-awarded-1-3m-dow-grant-to-advance-novel-antibody-therapies-for-lung-cancer-302821583.html</v>
-[...2 lines deleted...]
-        <v>Competitive CDMRP award funds preclinical programs against two cryptic cell-surface targets discovered directly in patient tumors using the company's AI-powered RyboCypher™ platform and CypherAtlas™ knowledgebase SAN DIEGO, July 9, 2026 /PRNewswire/ -- RyboDyn, Inc., a biotechnology...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109521/</v>
+      </c>
+      <c r="F352" t="str" xml:space="preserve">
+        <v xml:space="preserve">RIYADH, KSA, Aug 28, 2026 - (ACN Newswire) - The Riyadh Global Medical Biotechnology Summit has published the scientific program for its fourth edition, and the names on it belong to the people currently deciding what medicine will be able to do in the next twenty years. Sixty confirmed speakers and moderators from eleven countries are named across three days, from 14 to 16 September 2026, at the Sofitel Riyadh Hotel and Convention Centre.
+Among them are Prof. Jin-Soo Kim of KAIST, whose work on mitochondrial DNA editing reaches beyond CRISPR; Dr. Matthew H. Porteus of Stanford University, engineering genetic circuits into cell-based medicines; Dr. Alex Shalek of MIT; Prof. Vijay Kuchroo of Harvard Medical School; Prof. Keith T. Flaherty of the Massachusetts General Hospital Cancer Center and President of the American Association for Cancer Research; Prof. George F. Gao of the Chinese Academy of Sciences; President Mitsuo Ochi of Hiroshima University; and Dr. Zdenko Herceg of the International Agency for Research on Cancer.
+They are joined by the people who move science into the world. Dr. Steve Yang, Co-CEO of WuXi AppTec, and Mr. Alec Reynolds of Flagship Pioneering open the program on global partnership. Mr. Kasim Kutay, Chief Executive Officer of Novo Holdings, speaks on where capital should go next. Dr. Hyun-Young Park, Deputy Minister of the Korea National Institute of Health, delivers the closing keynote. Alongside them stand the Saudi institutions building a biotechnology sector in real time: KAIMRC, Lifera, HUMAIN, SPIMACO, KAUST, the Saudi Food and Drug Authority, and Astronaut Rayyanah Barnawi on what the human immune system does in space.
+The program runs across six tracks: artificial intelligence in biotechnology, multi-omics, biotech investment, immunology, bioengineering and synthetic biology, and biotech workforce development. Its defining feature is that discovery and delivery share the same stage. Genome editing and population genomics sit beside regulation, domestic manufacturing, and procurement, and in several sessions the scientists and the regulators are on the same panel. That is the premise of the Kingdom's National Biotechnology Strategy, which targets $34.6 billion in non-oil GDP from biotechnology by 2040: a discovery is worth only as much as the system available to carry it to a patient.
+"Biotechnology is where the health of every nation will be decided over the next twenty years. Saudi Arabia has chosen not to watch that happen from a distance. We are building the laboratories, the manufacturing, the regulatory ecosystems, and above all, the bio-workforce talent. And we are building it in partnership with the world, under one roof.
+That is what this Summit is for. Its themes highlight where medicine and biotechnology converge to shape the future of biosciences.
+Discoveries and breakthroughs are transforming how we care for patients. The diversity of emerging technologies and therapies is creating significant opportunities to explore, advance, invest, and translate scientific progress into better health outcomes. Please join us in Riyadh this September." H.E. Prof. Bandar bin Abdulmohsen Al-Knawy, Chief Executive Officer of Health Affairs, Ministry of National Guard, and President, King Saud bin Abdulaziz University for Health Sciences
+The Summit is organized and supervised by the Ministry of National Guard, represented by its Health Affairs sector, and hosted by King Abdullah International Medical Research Center (KAIMRC) and King Saud bin Abdulaziz University for Health Sciences (KSAU-HS), with the Ministry of Investment and Invest Saudi serving as strategic partners. The fourth edition is expected to welcome more than 15,000 visitors, over 200 biotechnology and healthcare brands, and delegations from more than 70 countries, under the theme Building the Foundations of Biotechnology Excellence.
+The full scientific program is attached and available at rgmbs.org, where registration is open for delegates, exhibitors, and industry partners. Follow the Summit at #RGMBS2026.
+For further information regarding summit programing visit: https://rgmbs.org/program#conference-agenda 
+About the Riyadh Global Medical Biotechnology Summit
+The Riyadh Global Medical Biotechnology Summit is the Kingdom of Saudi Arabia's flagship platform for medical biotechnology, convening the global scientific, investment, and policy communities in Riyadh. Organized and supervised by the Ministry of National Guard, represented by its Health Affairs sector, and hosted by KAIMRC and KSAU-HS, the Summit advances the goals of the National Biotechnology Strategy and supports the Kingdom's emergence as a global destination for health innovation. The fourth edition takes place from 14 to 16 September 2026 in Riyadh.
+For Media Inquiry
+Email: PR@legends.sa 
+Telephone: +966 559 810 777
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="str">
-        <v>Blue Earth Therapeutics announces first participant dosed in Phase 1 clinical trial investigating Actinium (²²⁵Ac) rhPSMA-10.1 Injection in metastatic castration-resistant prostate cancer</v>
+        <v>Yardzen Appoints Brian Radics as Its New Head of Growth</v>
       </c>
       <c r="B353" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C353" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D353" t="str">
-        <v>SaaS, Healthcare, Education</v>
+        <v>SaaS</v>
       </c>
       <c r="E353" t="str">
-        <v>https://www.prnewswire.com/news-releases/blue-earth-therapeutics-announces-first-participant-dosed-in-phase-1-clinical-trial-investigating-actinium-ac-rhpsma-10-1-injection-in-metastatic-castration-resistant-prostate-cancer-302820625.html</v>
+        <v>https://www.prweb.com/releases/yardzen-appoints-brian-radics-as-its-new-head-of-growth-302860218.html</v>
       </c>
       <c r="F353" t="str">
-        <v>The University College London (UCL) sponsored study evaluates safety, tolerability and radiation dosimetry of an investigational alpha‑emitting PSMA‑targeted radiopharmaceutical therapy, building on Blue Earth Therapeutics' radiohybrid platform. For Media and Investors only OXFORD,...</v>
+        <v>Leading landscape design-and-build company taps former Topgolf CMO to drive its next chapter of expansion MILL VALLEY, Calif., Aug. 27, 2026 /PRNewswire-PRWeb/ -- Yardzen, the leading landscape design-and-build platform, today announced that Brian Radics has joined the company as Head of...</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="str">
-        <v>AireSpring Receives Industry Innovators Award for AIreCONTROL ITSM ...</v>
+        <v>Azalea Health Expands Patient Engagement Options Through Partnership with Curogram</v>
       </c>
       <c r="B354" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C354" t="str">
-        <v>PR-Inside</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D354" t="str">
-        <v>AI, SaaS, Automotive</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E354" t="str">
-        <v>https://pr-inside.com/airespring-receives-industry-innovators-award-for-airecontrol-itsm-r5199291.htm</v>
+        <v>https://prunderground.com/azalea-health-expands-patient-engagement-options-through-partnership-with-curogr/cmt8wewio001h04l4xm3x5pcd</v>
       </c>
       <c r="F354" t="str">
-        <v>(PR-inside.com) CLEARWATER, FL / ACCESS Newswire / July 9, 2026 / AireSpring, a leading global managed network services provider that helps enterprises simplify and manage complex connectivity, networking, security, mobility, and communications environments worldwide, today announced that its AIreCONTROL IT service management platform has received a TMC Labs 2026 Industry Innovators Award. The award recognizes solutions that demonstrate unique innovation and make significant contributions to advancing communications technology. This is the second consecutive year that AireSpring has won this award. AIreCONTROL earned recognition for its ability to help enterprises maintain the performance and reliability of mission-critical IP communications environments. Through AI-powered monitoring, ..</v>
+        <v>Curogram joined Azalea Apps Integration Partnership Program, making its patient communication platform available to healthcare organizations using Azalea Health's EHR. The post Azalea Health Expands Patient Engagement Options Through Partnership with Curogram first appeared on</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="str">
-        <v>AireSpring Receives Industry Innovators Award for AIreCONTROL ITSM Platform</v>
+        <v>Xsolla Launches Game Biz Institute, an Editorial Platform Where Industry Practitioners Explain the Business of Games</v>
       </c>
       <c r="B355" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C355" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D355" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS, Gaming</v>
       </c>
       <c r="E355" t="str">
-        <v>https://www.newswire.com/news/airespring-receives-industry-innovators-award-for-airecontrol-itsm-22822114</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/xsolla-launches-game-biz-institute-153200538.html</v>
       </c>
       <c r="F355" t="str">
-        <v/>
+        <v>LOS ANGELES, August 27, 2026--Xsolla, a global commerce company, today announced the launch of Game Biz Institute (GBI), an editorial platform where named industry practitioners and researchers examine the commercial layer of games: direct-to-player distribution, payments, monetization, user acquisition, and retention.</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="str">
-        <v>Miri Introduces Self-Service Cellular Data and SIM Card Management Platform for NetConnect+ Plans</v>
+        <v>Join Hawkeye Digital's Live Investor Webinar: Building a Merchant Banking ...</v>
       </c>
       <c r="B356" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C356" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D356" t="str">
         <v>SaaS</v>
       </c>
       <c r="E356" t="str">
-        <v>https://www.prnewswire.com/news-releases/miri-introduces-self-service-cellular-data-and-sim-card-management-platform-for-netconnect-plans-302821338.html</v>
+        <v>https://pr-inside.com/join-hawkeye-digital-s-live-investor-webinar-building-a-merchant-banking-r5216797.htm</v>
       </c>
       <c r="F356" t="str">
-        <v>Online portal offers customers self-serve management tools and valuable usage insights for Miri's global multi-carrier data plans READING, Pa., July 9, 2026 /PRNewswire/ -- Miri Technologies Inc. is rolling out a new online portal that provides customers and resellers with self-serve...</v>
+        <v>(PR-inside.com) Learn how Hawkeye is leveraging deep digital asset industry relationships and capital markets expertise to build an integrated merchant banking and private equity platform through proprietary deal flow, strategic advisory, investments and acquisitions ORLANDO, FL / ACCESS Newswire / August 27, 2026 / RedChip Companies will host an investor webinar on Monday, August 31, 2026, at 4:15 p.m. ET with Hawkeye Digital, Inc. (OTCID:HWKE). Hawkeye President David Wachsman will provide an overview of the Company's strategy to build an integrated merchant banking and private equity platform for the digital asset economy. Wachsman will discuss how Hawkeye is leveraging deep capital markets expertise ..</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="str">
-        <v>Cato Networks Announces Partner Award Winners at 2026 APJ Partner Summit</v>
+        <v>Join Hawkeye Digital's Live Investor Webinar: Building a Merchant Banking and Private Equity Platform for the Digital Asset Economy</v>
       </c>
       <c r="B357" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C357" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D357" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E357" t="str">
-        <v>https://www.prnewswire.com/news-releases/cato-networks-announces-partner-award-winners-at-2026-apj-partner-summit-302819999.html</v>
+        <v>https://www.newswire.com/news/join-hawkeye-digitals-live-investor-webinar-building-a-merchant-banking-and</v>
       </c>
       <c r="F357" t="str">
-        <v>AI-native network security leader recognizes APJ and Japan partners driving standout customer impact and business growth PHUKET, Thailand, July 9, 2026 /PRNewswire/ -- Cato Networks, the converged network and security cloud for the AI era, today announced the winners of its partner awards...</v>
+        <v>Learn how Hawkeye is leveraging deep digital asset industry relationships and capital markets expertise to build an integrated merchant banking and private equity platform through proprietary deal flow, strategic advisory, investments and acquisitions</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="str">
-        <v>Transit Technologies Appoints Kristen Shaheen as Chief Legal Officer to Strengthen Legal, HR, and Governance Functions</v>
+        <v>JRM Construction Management Delivers Multi-Floor Headquarters for Roivant ...</v>
       </c>
       <c r="B358" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C358" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D358" t="str">
-        <v>SaaS, Automotive</v>
+        <v>SaaS</v>
       </c>
       <c r="E358" t="str">
-        <v>https://www.prnewswire.com/news-releases/transit-technologies-appoints-kristen-shaheen-as-chief-legal-officer-to-strengthen-legal-hr-and-governance-functions-302821038.html</v>
+        <v>https://pr-inside.com/jrm-construction-management-delivers-multi-floor-headquarters-for-roivant-r5216784.htm</v>
       </c>
       <c r="F358" t="str">
-        <v>Seasoned Legal Executive Brings Deep PE-Backed Growth Experience to Drive Operational Maturity Across Transit Technologies' Expanding Platform CHARLOTTE, N.C., July 9, 2026 /PRNewswire/ -- Transit Technologies, a leading provider of software solutions powering modern mobility, today...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 27, 2026 /JRM Construction Management completed the transformation of 54,700 square feet of prime commercial space at One Penn Plaza into a cutting-edge workplace for biopharmaceutical leader Roivant. Spanning two floors of the iconic Midtown tower, the project integrated modern workplace elements with purposeful amenities to foster collaboration, support productivity, and promote employee well-being. On the 54th floor, JRM built out a thoughtfully planned office environment featuring new meeting rooms, private offices, and open workstations organized around a welcoming reception area and elevator lobby. Supporting spaces, including a mother's room and focus ..</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="str">
-        <v>AMPYR Distributed Energy expands European platform with acquisition of 70MW operational solar portfolio from TotalEnergies</v>
+        <v>Connecting clinical knowledge with care delivery: NCODA and Cureety partner to bring trusted regimen guidance at the point of care</v>
       </c>
       <c r="B359" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C359" t="str">
-        <v>Pressat</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D359" t="str">
-        <v>Finance, SaaS, Energy</v>
+        <v>SaaS, Healthcare, Education</v>
       </c>
       <c r="E359" t="str">
-        <v>https://pressat.co.uk/releases/ampyr-distributed-energy-expands-european-platform-with-acquisition-of-70mw-operational-solar-portfolio-from-totalenergies-a834a1b635c2542ec1c3fd03ce328084/</v>
+        <v>https://www.prnewswire.com/news-releases/connecting-clinical-knowledge-with-care-delivery-ncoda-and-cureety-partner-to-bring-trusted-regimen-guidance-at-the-point-of-care-302861946.html</v>
       </c>
       <c r="F359" t="str">
-        <v xml:space="preserve">Thursday 9 July, 2026 Acquisition increases contracted capacity to over 250MW and accelerates pan-European growth AMPYR Distributed Energy (ADE), a leading investor, owner and operator of onsite renewable energy solutions, has acquired a 70MW portfolio of operational commercial and industrial solar assets from TotalEnergies, marking a major milestone in the company's European growth strategy. The acquisition comprises 17 operational solar assets across Belgium, the Netherlands, Luxembourg, the UK and Iberia, increasing ADE’s total contracted capacity to over 250MW. The assets include a mix of ground-mounted, rooftop and floating solar installations, all supported by long-term Power Purchase Agreements (PPAs) with established corporate customers. John Behan, Chief Executive Officer of ADE, </v>
+        <v>Collaboration brings evidence-based patient education and regimen resources into Cureety's oncology care platform to support informed, patient-centered care. CAZENOVIA, N.Y. and PARIS, Aug. 27, 2026 /PRNewswire/ -- NCODA and Cureety, an oncology-specialized digital health platform, today...</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="str">
-        <v>Darwin Microfluidics Enhances Scientific Product Discovery with Bioz ...</v>
+        <v>Yardstik Raises $30M in Series B to Tackle the Post-Hire Blind Spots and Workforce Fraud</v>
       </c>
       <c r="B360" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C360" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D360" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E360" t="str">
-        <v>https://pr-inside.com/darwin-microfluidics-enhances-scientific-product-discovery-with-bioz-r5199287.htm</v>
+        <v>https://www.prnewswire.com/news-releases/yardstik-raises-30m-in-series-b-to-tackle-the-post-hire-blind-spots-and-workforce-fraud-302859749.html</v>
       </c>
       <c r="F360" t="str">
-        <v>(PR-inside.com) PALO ALTO, CA / ACCESS Newswire / July 9, 2026 / Bioz, Inc. , the AI platform that leverages peer-reviewed publications to help increase engagement, strengthen product credibility, and support purchasing decisions in the scientific community, announced its partnership withDarwin Microfluidics , a France-based distributor specializing in microfluidics technologies and solutions for researchers worldwide. Through the deployment ofBioz Badgesacross its website, Darwin Microfluidics is bringing scientific validation directly into the customer journey. Researchers can seamlessly access peer-reviewed citations, publication excerpts, and real-world application data while browsing products, creating a more informed and evidence-driven purchasing experience. As a distributor represe</v>
+        <v>The funding brings the platform's total capital raised to $65M and will deliver new fraud prevention, continuous monitoring and credential management capabilities MINNEAPOLIS, Aug. 27, 2026 /PRNewswire/ -- Yardstik, the Human Trust Platform for employers, today announced $30 million in...</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="str">
-        <v>New Travel Platform Flyfi Uses AI to Match Travelers with the Right Premium Hotel — Paid Entirely in Crypto</v>
+        <v>Enterprise Manufacturers Cut CNC Programming Time by Up to 50% with Limitless CAM Agent, Debuting at IMTS 2026</v>
       </c>
       <c r="B361" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C361" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D361" t="str">
-        <v>Crypto, AI, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E361" t="str">
-        <v>https://www.pr.com/press-release/973106</v>
+        <v>https://www.prnewswire.com/news-releases/enterprise-manufacturers-cut-cnc-programming-time-by-up-to-50-with-limitless-cam-agent-debuting-at-imts-2026-302861954.html</v>
       </c>
       <c r="F361" t="str">
-        <v>New Dubai-based platform pairs AI hotel matching with direct cryptocurrency payments, letting travelers skip account creation and unnecessary data collection. [PR.com]</v>
+        <v>Limitless Labs brings its Physical AI platform to Booth 237605, North Building, reducing programs that take hours to minutes, without changing how programmers work CHICAGO, Aug. 27, 2026 /PRNewswire/ -- Limitless Labs, developer of the Limitless CAM Agent for enterprise CNC programming,...</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="str">
-        <v>Dayton Children's Hospital goes live with Sectra's ophthalmology solution to unify imaging across specialties</v>
+        <v>Huawei Recognized as a Leader in Gartner® Magic Quadrant™ for Enterprise Storage Platforms, 2026</v>
       </c>
       <c r="B362" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C362" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D362" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>AI, SaaS, Energy</v>
       </c>
       <c r="E362" t="str">
-        <v>https://www.prnewswire.com/news-releases/dayton-childrens-hospital-goes-live-with-sectras-ophthalmology-solution-to-unify-imaging-across-specialties-302821675.html</v>
+        <v>https://www.prnewswire.com/news-releases/huawei-recognized-as-a-leader-in-gartner-magic-quadrant-for-enterprise-storage-platforms-2026-302861951.html</v>
       </c>
       <c r="F362" t="str">
-        <v>LINKÖPING, Sweden, July 9, 2026 /PRNewswire/ -- International medical imaging IT and cybersecurity company Sectra (STO: SECT B) announces that Dayton Children's Hospital is now live with Sectra's ophthalmology solution, extending the hospital's enterprise imaging platform beyond radiology....</v>
+        <v>Summary Huawei Recognized as a Leader in Gartner® Magic Quadrant™ for Enterprise Storage Platforms, 2026. Huawei OceanStor Data Storage leverages a high-efficiency and unified AI data platform, excellent capacity density and energy efficiency, and future-proof data resilience to...</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="str">
-        <v>Australia's future cannot be left to luck, warns Kearney</v>
+        <v>Authentic Partners with Drake to Scale OVO Globally</v>
       </c>
       <c r="B363" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C363" t="str">
-        <v>Pressat</v>
+        <v>WebWire</v>
       </c>
       <c r="D363" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>Finance, SaaS, Real Estate, Media</v>
       </c>
       <c r="E363" t="str">
-        <v>https://pressat.co.uk/releases/australias-future-cannot-be-left-to-luck-warns-kearney-076770633de22fae99562628f41c0a21/</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359603</v>
       </c>
       <c r="F363" t="str">
-        <v>Thursday 9 July, 2026 09 July 2026 (Sydney, Australia) - Productivity collapse, weak innovation and growing geopolitical instability threaten Australia’s future prosperity. Australia risks squandering its economic advantages unless business leaders, policymakers and boards confront the growing productivity crisis and rapidly changing global environment, according to a new book by Kearney ANZ Chairman Adam Dixon and the firm’s Australian partner team. In Australia: A Lighthouse in the Global Storm – The CEO Imperative, Dixon argues that while Australia remains a “privileged nation”, the foundations of future growth are weakening. Slowing productivity growth, declining innovation investment, increasing geopolitical fragmentation and the disruptive impact of artificial intelligence are creati</v>
+        <v>Authentic Brands Group (&amp;#8220;Authentic&amp;#8221;), a global brand and entertainment platform, today announced the acquisition of a majority stake in the intellectual property of OVO, the premium lifestyle brand co-founded by Drake. As the driving force behind OVO, Drake will retain a significant ownership stake and continue shaping its creative vision alongside Authentic. The partnership builds on Authentic&amp;#39;s proven approach to growing iconic brands and cultural assets through content, experiences and g... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359603</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="str">
-        <v>OUT OF THE SHADOWS: THE 'SECRET' COURIER BRAND LAUNCHING A B2B LOGISTICS REVOLUTION</v>
+        <v>DandyLion x Kristen Farrell &amp;amp; Co Introduce Luxury Attire Fabric Reimagined for the Home</v>
       </c>
       <c r="B364" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C364" t="str">
-        <v>Pressat</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D364" t="str">
         <v>SaaS</v>
       </c>
       <c r="E364" t="str">
-        <v>https://pressat.co.uk/releases/out-of-the-shadows-the-secret-courier-brand-launching-a-b2b-logistics-revolution-35a6c7908f75c7d0d150d13d7968c175/</v>
+        <v>https://www.prnewswire.com/news-releases/dandylion-x-kristen-farrell--co-introduce-luxury-attire-fabric-reimagined-for-the-home-302861941.html</v>
       </c>
       <c r="F364" t="str">
-        <v>Thursday 9 July, 2026 GREATER MANCHESTER, UK. If your business has shipped commercial goods across the UK in the last ten years, there is a high probability that your delivery was quietly handled by an independent operator like Avango Couriers. You just didn’t know it. For years, Avango - alongside a network of other 'secret' independent courier services - has been trusted implicitly by the UK's largest logistics brands to fulfil high-priority B2B contracts behind the scenes. Now, following twelve months of development on their own software and six months of successful live testing, the Greater Manchester-based transport specialist is stepping out of the shadows. The Avango Couriers Delivery Management System &amp;#40;DMS&amp;#41; is a sophisticated SaaS platform designed to cut out corporate midd</v>
+        <v>NEW YORK, Aug. 27, 2026 /PRNewswire/ -- DandyLion and Kristen Farrell &amp; Co announce the debut of their first capsule collection of luxury home goods. Sourced through Nona Source, the LVMH-backed platform dedicated to giving new life to exceptional surplus materials. Experience the full...</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="str">
-        <v>Arrow Global Insurance strengthens specialty insurance platform through acquisition of Fusion Specialty Group</v>
+        <v>Cartera Now Powers Credit One Bank's ShopPerks Program</v>
       </c>
       <c r="B365" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C365" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D365" t="str">
-        <v>Finance, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E365" t="str">
-        <v>https://www.prnewswire.com/news-releases/arrow-global-insurance-strengthens-specialty-insurance-platform-through-acquisition-of-fusion-specialty-group-302820977.html</v>
+        <v>https://www.prnewswire.com/news-releases/cartera-now-powers-credit-one-banks-shopperks-program-302861461.html</v>
       </c>
       <c r="F365" t="str">
-        <v>Acquisition marks another significant milestone for Arrow Global Insurance, reinforcing its leadership in specialty insurance markets where disciplined underwriting is critical LONDON, July 9, 2026 /PRNewswire/ -- Arrow Global Group ("Arrow"), a leading pan-European alternative investment...</v>
+        <v>This new partnership extends Cartera's embedded rewards platform to Credit One Bank's 14 million cardmembers. LEXINGTON, Mass., Aug. 27, 2026 /PRNewswire/ -- Cartera, the loyalty commerce platform trusted by the world's leading airlines, banks, and retailers, has announced a new...</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="str">
-        <v>Broadridge Delivers Next-Generation Reconciliation Platform to Raiffeisen Bank International</v>
+        <v>Northern Light Recognized by Two Independent Research Firms in Their Latest Competitive and Market Intelligence Platform Evaluations</v>
       </c>
       <c r="B366" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C366" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D366" t="str">
-        <v>Finance, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E366" t="str">
-        <v>https://www.prnewswire.com/news-releases/broadridge-delivers-next-generation-reconciliation-platform-to-raiffeisen-bank-international-302819700.html</v>
+        <v>https://www.prnewswire.com/news-releases/northern-light-recognized-by-two-independent-research-firms-in-their-latest-competitive-and-market-intelligence-platform-evaluations-302861933.html</v>
       </c>
       <c r="F366" t="str">
-        <v>International bank selects BRx Match to support growing transaction volumes and ISO 20022 compliance across global markets NEW YORK and LONDON, July 9, 2026 /PRNewswire/ -- Broadridge Financial Solutions, Inc. (NYSE:BR), a global Fintech leader, today announced that Centralised Raiffeisen...</v>
+        <v>In most recent Market And Competitive Intelligence Platforms, Q3 2026 evaluation, Northern Light is one of two vendors to earn the highest possible score in the innovation criterion, adding to its Leader placement in the inaugural Gartner® Magic Quadrant™ earlier this year. The company...</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="str">
-        <v>Keeper Security surpasses $225M in ARR with transformative growth and is emerging as the market standard for AI-native identity security</v>
+        <v>W�rtsil� to deliver reliable 14MW power plant for Senegal mining operation, enabling integration with prospective future renewables</v>
       </c>
       <c r="B367" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C367" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D367" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E367" t="str">
-        <v>https://www.prnewswire.com/news-releases/keeper-security-surpasses-225m-in-arr-with-transformative-growth-and-is-emerging-as-the-market-standard-for-ai-native-identity-security-302821291.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359599</v>
       </c>
       <c r="F367" t="str">
-        <v>Compelling path to $1billion ARR and public offering, fueled by product market fit in the agentic AI age, explosion of identities and related threats, and accelerating growth LONDON, July 9, 2026 /PRNewswire/ -- Keeper Security ("Keeper" or "we"), the identity security platform for...</v>
-[...2 lines deleted...]
-    <row r="368">
+        <v>Technology group W�rtsil� will supply five W�rtsil� 32 engines for a captive power plant to be installed at the Diamba Sud Gold Project in Senegal. The 14 MW plant is required to ensure a reliable and efficient supply of electricity, which is essential for the mining project&amp;#39;s operations. Due to its remote location, the mine will depend solely on this plant for its power needs. The order was placed by Africa Power Services (APS), the France based main contractor for the engineering, procur... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359599</v>
+      </c>
+    </row>
+    <row r="368" xml:space="preserve">
       <c r="A368" t="str">
-        <v>RIBER receives a new order from 3SP Technologies for a production platform</v>
+        <v>Overseas Growth Gathers Momentum as CanSinoBIO's Global Strategy Unlocks New Opportunities</v>
       </c>
       <c r="B368" t="str">
-        <v>2026-07-09</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C368" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D368" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS, Healthcare, Automotive</v>
       </c>
       <c r="E368" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/09/3324551/0/en/RIBER-receives-a-new-order-from-3SP-Technologies-for-a-production-platform.html</v>
-[...2 lines deleted...]
-        <v>RIBER receives a new order from 3SP Technologies for a production platform</v>
+        <v>https://www.acnnewswire.com/press-release/english/109499/</v>
+      </c>
+      <c r="F368" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 27, 2026 - (ACN Newswire) - CanSino Biologics Inc. (“CanSinoBIO,” 06185.HK/688185.SH) released its financial results for the first half of 2026. The Company reported revenue of approximately RMB 550 million, up 43.8% year on year, while its net loss attributable to shareholders narrowed significantly.  Notably, while demand in China’s vaccine market remains challenging, CanSinoBIO’s international business maintained strong growth momentum, generating overseas revenue of RMB 150 million during the reporting period. 
+As established products accelerate their expansion into overseas markets, and collaboration models such as technology partnerships and localized industrialization continue to take shape, CanSinoBIO’s overseas business is evolving from a strategic initiative into an increasingly important contributor to the Company’s performance. This reflects the Company’s forward-looking understanding of global vaccine market trends and evolving demand in international markets.
+At a time when the vaccine industry is facing changes in demand structure, the combination of domestic innovation capabilities and access to international markets is becoming an increasingly important measure of corporate growth resilience.
+Overseas Growth Accelerates
+In the first half of 2026, China’s vaccine industry continued to face demand-side pressure. As the target population for infant and young-child vaccination continues to decline, demand pressure on traditional pediatric vaccines has become increasingly visible. “Volume contraction and price decline” has emerged as a widespread challenge across the industry.
+Based on disclosed financial results across the sector, this pressure appears to be industry-wide. In 2025, Zhifei Biological generated RMB1.187 billion in revenue from self-developed products, up 1.23% year on year. Walvax Biotechnology reported 2025 revenue of RMB2.418 billion, down 14.29% year on year; despite a 53.36% year-on-year increase in batch-release volume for its core 13-valent pneumococcal conjugate vaccine, revenue remained under pressure. Kangtai Biological reported revenue of RMB1.273 billion in the first half of 2026, down 8.55% year on year.
+Against this industry backdrop, the growth of CanSinoBIO’s international business is particularly noteworthy. The Company reported overseas revenue of RMB 150 million in the first half of 2026. This growth was driven, on the one hand, by the continued expansion of mature products into overseas markets and, on the other, by the further deepening of the Company’s international partnership models. For CanSinoBIO, this also means that its products, manufacturing processes and quality control capabilities, validated in the domestic market, are beginning to unlock value overseas through more diversified approaches.
+Meanwhile, the Company continues to advance its international market footprint. Registration filings and commercialization efforts remain underway across Southeast Asia, South America and the Middle East. Menhycia(R) has obtained registration approvals in Indonesia and Argentina, and product supply has already commenced in Indonesia. As more products progress through overseas registration and commercialization, CanSinoBIO’s international business is expected to develop more diversified revenue streams and further strengthen its commercial resilience.
+From this perspective, CanSinoBIO’s globalization strategy is evolving. Overseas markets are no longer merely destinations for mature products, but are increasingly becoming markets in which products, technologies and industrial capabilities can jointly create value. For an innovative vaccine company, this shift from “exporting products” to “exporting capabilities and systems” creates greater room for long-term growth in its overseas business.
+Portfolio Upgrades Strengthen the Commercial Foundation
+Sustained overseas expansion is underpinned by a stable product portfolio and strong technological capabilities.
+According to the Company’s interim report, domestic revenue continued to grow despite factors such as changes in value-added tax, reflecting opportunities created by ongoing innovation. Menhycia(R), China’s first quadrivalent meningococcal conjugate vaccine, expanded its indicated population in February to children aged 3 months to 6 years, broadening its addressable population. Meanwhile, iPneucia(R), a 13-valent pneumococcal conjugate vaccine featuring dual-carrier technology (CRM197/TT), offers a differentiated option for pediatric pneumococcal disease prevention in China. Since its launch in September 2025, iPneucia(R) has continued to expand market access and is now available in nearly 30 provincial-level markets across China.
+From meningococcal disease to pneumococcal disease, CanSinoBIO is using innovative products to address vaccine segments that continue to offer meaningful unmet demand. As traditional vaccine categories face pressure on volumes, structural growth driven by product and technology upgrades is providing important support for the Company’s commercial resilience.
+More importantly, the product-development and industrialization capabilities established in the domestic market also provide a foundation for overseas expansion. For an innovative vaccine company, successful commercialization in China not only broadens revenue sources, but also validates the manufacturing, quality-control and supply systems required to replicate and extend those capabilities into international markets.
+Domestic product upgrades and overseas business growth are thereforeclosely connected rather than separate. The former provides the foundation in products and technologies, while the latter expands the geographic boundaries within which those products can realize their value.
+Multi-Layered Pipeline Takes Shape to Support Future Growth
+For an innovative vaccine company, long-term growth depends not only on the commercial performance of existing products, but also on the ability to maintain a steady flow of new products. By pursuing continued ramp-up of marketed products, advancing products under regulatory review and developing next-generation candidates, CanSinoBIO is building a more sustainable and well-sequenced product pipeline.
+Tripecia(R) (DT3cP Infant), CanSinoBIO’s three-component acellular diphtheria, tetanus and pertussis combined vaccine for infants, received NDA approval in April 2026, becoming the first approved three-component DTP vaccine in China. In August 2026, the first commercial batches received the Certificate for Batch Release of Biological Products. Provincial tendering and market-access processes are progressing in an orderly manner, and the product has begun entering the market supply stage.
+While Tripecia(R) represents an upgrade in pertussis vaccination for infants, the Td5cp vaccine for adolescents and adults — which has also been granted Priority Review status — is expected to extend CanSinoBIO’s pertussis vaccine portfolio to a broader population. The New Drug Application for Td5cp has been accepted by China’s National Medical Products Administration (NMPA).
+In addition, CanSinoBIO’s independently developed Adsorbed Tetanus Vaccine, Tetcia(R), has been formally approved, further strengthening the Company’s adult vaccine portfolio. From infants to adolescents and adults, and from individual products to a multi-product portfolio, this strategy is broadening the foundation for future commercial growth.
+In pneumococcal vaccines, CanSinoBIO’s 24-valent Pneumococcal Polysaccharide Conjugate Vaccine (CRM197/Tetanus Toxoid) (PCV24) formally initiated Phase I/II clinical trials in May 2026, and participant enrollment across different cohorts is progressing as planned. At the same time, the Company continues to advance development of its DT3cP-Hib-MCV4 combination vaccine, extending its portfolio toward increasingly multivalent and combination vaccine formats.
+Over the longer term, CanSinoBIO is continuing to build its mRNA platform and explore applications in preventive vaccines and therapeutic biologics. The Company is conducting early-stage research into mRNA applications for glioblastoma, rhabdomyosarcoma and cervical cancer, while also exploring in vivo CAR therapies. These programs remain at an early stage, with the Company continuing to assess the potential of mRNA and related technologies in disease treatment. Additionally, on August 25, CanSinoBIO announced that its subsidiary, CanSino Shanghai, had entered a strategic collaboration with deepGeneAI on mRNA therapeutic cancer vaccines. The two parties will leverage their respective strengths in mRNA vaccine technology and tumor neoantigen discovery and design to jointly advance the development and commercialization of personalized mRNA therapeutic cancer vaccines.
+These pipeline programs represent extensions of CanSinoBIO’s existing technology platforms and product-development experience. The Company’s core platforms — including viral vector vaccines, synthetic vaccines, protein structure design and VLP assembly, mRNA vaccines, as well as formulation and delivery technologies — provide a foundation for continued product iteration and technology translation.
+Innovation Supports Long-Term Development
+Viewed in the context of its 2026 interim results, CanSinoBIO’s story is not simply one of revenue growth.
+Against a changing domestic vaccine demand structure, innovative products have continued to deliver solid commercial performance, demonstrating the resilience created by product upgrades. Overseas business model expanded beyond finished-product exports to include technology collaboration and local manufacturing capabilities, indicating that international markets are becoming a new source of growth. At the same time, Tripecia(R) has entered the market supply stage, the Td5cp vaccine for adolescents and adults is progressing through regulatory review, and pipeline programs including PCV24, multivalent and combination vaccines, and mRNA technologies continue to advance, providing both product succession and technology reserves for the future.
+These three pathways ultimately point to the same growth logic: domestic innovation capabilities form the product foundation, overseas expansion broadens the commercial opportunity, and sustained R&amp;D determines whether growth can continue over the long term.
+In an environment where demand for traditional vaccines is under pressure and industry competition is intensifying, growth is increasingly shifting away from reliance on product-volume expansion alone and toward a model jointly driven by product upgrades, technological innovation and global markets. For CanSinoBIO, continued growth in the overseas business is providing increasingly visible financial evidence of this transition.
+As more innovative products enter the market, more mature products expand overseas and the Company’s technical capabilities extend further into international value chains, CanSinoBIO’s growth runway is expanding from a single domestic market to the global market. For the Company, internationalization is not only about broadening geographic reach; it is also an important pathway for innovative products and technologies to realize greater commercial value while contributing to global public health.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="str">
-        <v>Greenlite Ventures AI-Powered Prediction Market Platform is Now Live</v>
+        <v>Meitu 2026 Interim Results: AI Applications for Productivity Continue to Break New Ground as Net Profit Grows 39.5% YoY</v>
       </c>
       <c r="B369" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C369" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D369" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E369" t="str">
-        <v>https://pr-inside.com/greenlite-ventures-ai-powered-prediction-market-platform-is-now-live-r5199164.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/meitu-2026-interim-results-ai-140100097.html</v>
       </c>
       <c r="F369" t="str">
-        <v>(PR-inside.com) LA VERNE, CA / ACCESS Newswire / July 8, 2026 / Greenlite Ventures, Inc. (OTCID:GRNL) today announced the launch of its AI-powered Prediction Market platform. The new platform allows users to make predictions across a wide variety of topics-including sports, news, entertainment, finance, politics, and current events-using play chips in a fun and engaging environment. An integrated AI assistant helps users evaluate information, identify trends, and sharpen their prediction skills. The platform currently operates exclusively with play chips for entertainment only and not real money, allowing users to enjoy the experience, test strategies, and learn without risking real money. Greenlite is entering ..</v>
+        <v>HONG KONG, August 27, 2026--On August 26, 2026, Meitu, Inc. (1357. HK) announced 2026 Interim Results: total revenue from continuing operations increased by 22.1% YoY to RMB 2.21 billion.</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="str">
-        <v>Raises.com(R) Advises on Successful Inaugural Acquisition of a Texas-Based ...</v>
+        <v>The Remarkable Agency Expands Full-Funnel Growth Services for SaaS, AI and Subscription Companies</v>
       </c>
       <c r="B370" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C370" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D370" t="str">
-        <v>Finance, SaaS</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E370" t="str">
-        <v>https://pr-inside.com/raises-com-r-advises-on-successful-inaugural-acquisition-of-a-texas-based-r5199158.htm</v>
+        <v>https://www.newsfilecorp.com/release/311636/The-Remarkable-Agency-Expands-FullFunnel-Growth-Services-for-SaaS-AI-and-Subscription-Companies</v>
       </c>
       <c r="F370" t="str">
-        <v>(PR-inside.com) NAVASOTA, TX / ACCESS Newswire / July 8, 2026 / Raises.com is pleased to announce the successful closing of the inaugural acquisition of an operator-led roll-up platform founded by Cody Sechelski, with the controlled buyout of a profitable Texas-based heating, ventilation, and air conditioning services business. The transaction marks the first completed acquisition in what is intended to be a multi-deal roll-up of family-operated service businesses across Texas and the broader Gulf Coast. The transaction was funded by a multi-tranche capital structure that combined an institutional senior credit facility with a structured seller-financing instrument designed to preserve long-term founder participation. ..</v>
+        <v>New York, New York--(Newsfile Corp. - August 27, 2026) - The Remarkable Agency has expanded its offering for established SaaS, AI and subscription businesses that have outgrown fragmented marketing tactics. The firm now runs paid acquisition, performance creative, search and AI-search optimization, conversion optimization, lifecycle marketing and fractional marketing leadership as one connected growth system rather than as separate engagements.The timing reflects a shift in how growth-stage...</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="str">
-        <v>RipeGlobal and Subscribili Partner to Drive Case Acceptance and Practice Growth Across Dental Organizations</v>
+        <v>LinkSquares Named a Leader in G2 Fall 2026 Grid® Reports for Contract Lifecycle Management</v>
       </c>
       <c r="B371" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C371" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D371" t="str">
-        <v>AI, SaaS, Healthcare, Education</v>
+        <v>AI, SaaS, Energy</v>
       </c>
       <c r="E371" t="str">
-        <v>https://www.prnewswire.com/news-releases/ripeglobal-and-subscribili-partner-to-drive-case-acceptance-and-practice-growth-across-dental-organizations-302820356.html</v>
+        <v>https://www.prnewswire.com/news-releases/linksquares-named-a-leader-in-g2-fall-2026-grid-reports-for-contract-lifecycle-management-302861877.html</v>
       </c>
       <c r="F371" t="str">
-        <v>Integration combines clinical education, AI-driven scheduling, and in-office membership infrastructure to close the care gap for uninsured patients, accelerate case acceptance, and unlock chair time for DSOs nationwide AUSTIN, Texas, July 8, 2026 /PRNewswire-PRWeb/ -- RipeGlobal, the...</v>
+        <v>98% of mid-market users rated LinkSquares 4 or 5 stars, earning a top satisfaction score in the mid-market report BOSTON, Aug. 27, 2026 /PRNewswire/ -- LinkSquares, the leading AI-powered contract lifecycle management (CLM) platform, has been named a Leader in the G2 Fall 2026 Grid®...</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="str">
-        <v>TAP Real Estate Technologies Launches MyHomeCloud™ an AI-Powered, Home Operating System</v>
+        <v>Curve Dental Names Luke Anderson Chief Product Officer to Drive Next Phase of AI-Driven Dental Software Innovation</v>
       </c>
       <c r="B372" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C372" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D372" t="str">
-        <v>AI, SaaS, Real Estate</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E372" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3324502/0/en/TAP-Real-Estate-Technologies-Launches-MyHomeCloud-an-AI-Powered-Home-Operating-System.html</v>
+        <v>https://www.prnewswire.com/news-releases/curve-dental-names-luke-anderson-chief-product-officer-to-drive-next-phase-of-ai-driven-dental-software-innovation-302861860.html</v>
       </c>
       <c r="F372" t="str">
-        <v>Subscription platform introduces AI-powered home management for reports, documents, valuables, service providers, repairs, warranties and more.</v>
+        <v>Appointment reinforces Curve's $200 million R&amp;D commitment as the company approaches $100 million in annual recurring revenue and accelerates the cloud platform dental practices won't outgrow ALPHARETTA, Ga., Aug. 27, 2026 /PRNewswire/ -- Curve Dental®, the leader in AI-powered, cloud...</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="str">
-        <v>Advantage Services Group Strengthens Colorado Platform Through Acquisition of Doctor Fix-It</v>
+        <v>SpendRule Names Health System Transformation Leader Beth Graefe, EdD, as Strategic Advisor</v>
       </c>
       <c r="B373" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C373" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D373" t="str">
-        <v>Finance, SaaS</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E373" t="str">
-        <v>https://www.prnewswire.com/news-releases/advantage-services-group-strengthens-colorado-platform-through-acquisition-of-doctor-fix-it-302821266.html</v>
+        <v>https://www.prnewswire.com/news-releases/spendrule-names-health-system-transformation-leader-beth-graefe-edd-as-strategic-advisor-302861875.html</v>
       </c>
       <c r="F373" t="str">
-        <v>DENVER, July 8, 2026 /PRNewswire/ -- Advantage Services Group ("ASG"), a leading residential services platform, announced today its acquisition of Doctor Fix-It ("Doctor Fix-It"), a trusted provider of heating, cooling, plumbing, and electrical services throughout the Denver Metro area....</v>
+        <v>Veteran of more than 100 hospital margin improvement initiatives joins SpendRule's Advisory Board as the healthcare industry confronts mounting pressures to reduce costs DALLAS, Aug. 27, 2026 /PRNewswire/ -- SpendRule, healthcare's first AI-native contract-to-payment integrity platform,...</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="str">
-        <v>naoo Launches Globally Unique Product Format</v>
+        <v>Positive Technologies positioned as a Leader in the SPARK Matrix™: Extended Detection and Response (XDR), 2026 by QKS Group</v>
       </c>
       <c r="B374" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C374" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D374" t="str">
-        <v>AI, SaaS, Retail, Media</v>
+        <v>SaaS</v>
       </c>
       <c r="E374" t="str">
-        <v>https://www.newmediawire.com/news/naoo-launches-globally-unique-product-format-7087579</v>
+        <v>https://www.prnewswire.com/news-releases/positive-technologies-positioned-as-a-leader-in-the-spark-matrix-extended-detection-and-response-xdr-2026-by-qks-group-302861874.html</v>
       </c>
       <c r="F374" t="str">
-        <v xml:space="preserve">naoo Worlds connects physical places, local businesses, content and communities in a new kind of social media experience ZUG and ZURICH, SWITZERLAND - July 8, 2026 ( NEWMEDIAWIRE ) - naoo AG (Dusseldorf: Ticker: NAO; ISIN: CH1323306329; WKN: A40NNU), operator of an AI-powered Social Discovery, Activation &amp;amp; Commerce Platform, today launched naoo Worlds, a new product format that brings together creators, artificial intelligence, maps and local businesses in a single discovery experience. With Worlds, naoo adds a new feature to its platform that inspires people, puts local businesses on the map, and drives consumers to visit them in person. The first World to to go live is "Fresh &amp;amp; Groovy," developed together with creator and DJ Dennis Bauer and built on his established brand of the </v>
+        <v>The QKS Group SPARK Matrix™ provides competitive analysis &amp; ranking of the leading Extended Detection and Response (XDR) vendors. Positive Technologies, with its comprehensive platform, has received strong ratings across technology excellence and customer impact. PUNE, India, Aug. 27,...</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="str">
-        <v>innoscripta SE Accelerates Regional Expansion With New Hamburg Office</v>
+        <v>Outdoo AI Named #1 AI Sales Roleplay Platform for Best Results &amp;amp; Most Implementable on G2</v>
       </c>
       <c r="B375" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C375" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D375" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E375" t="str">
-        <v>https://www.newmediawire.com/news/innoscripta-se-accelerates-regional-expansion-with-new-hamburg-office-7087578</v>
+        <v>https://www.prnewswire.com/news-releases/outdoo-ai-named-1-ai-sales-roleplay-platform-for-best-results--most-implementable-on-g2-302861849.html</v>
       </c>
       <c r="F375" t="str">
-        <v>TUTZING, GERMANY - July 8, 2026 ( NEWMEDIAWIRE ) - innoscripta SE ("innoscripta", ISIN: DE000A40QVM8) continues to strengthen its presence in the German market by opening a new office in Hamburg. As part of this expansion, the company is further growing its team with experienced sales professionals and industry experts. The highly qualified local team will primarily drive the rollout of innoscripta's innovative Clusterix platform, helping companies improve the efficiency of their research and development activities while expanding the company's customer base. With its expansion into Hamburg, innoscripta is now present in another of Europe's leading economic and innovation hubs. The Hanseatic city is home to numerous internationally active companies in industries such as manufacturing, logi</v>
+        <v>Fortune 500 customers cite faster ramp and sharper objection handling with Outdoo AI as real call performance tracking, contextual roleplays, workflow training, and AI Tutors, all shipped this quarter, see fast adoption SAN FRANCISCO, Aug. 27, 2026 /PRNewswire/ -- Outdoo AI, the...</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="str">
-        <v>AI API Market to Grow at 32.2% CAGR, Driven by Generative AI and Intelligent Automation By 2030 | Exclusive Report by MarketsandMarkets™</v>
+        <v>CORRECTION FROM SOURCE: DataMeds AI and Tollo Health Announce Fall ...</v>
       </c>
       <c r="B376" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C376" t="str">
-        <v>GetNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D376" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, Crypto, AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E376" t="str">
-        <v>https://www.getnews.info/story/2026/07/08/ai-api-market-to-grow-at-322-cagr-driven-by-generative-ai-and-intelligent-automation-by-2030-exclusive-report-by-marketsandmarkets/?source=barchart</v>
+        <v>https://pr-inside.com/correction-from-source-datameds-ai-and-tollo-health-announce-fall-r5216740.htm</v>
       </c>
       <c r="F376" t="str">
-        <v/>
+        <v>(PR-inside.com) This version includes the correct image. 50% off available online at www.TolloHealth.Shop and www.CorexaRx.com Soon to become available at Health Lives Here™ pharmacies and on Amazon.com TAMPA, FL / ACCESS Newswire / August 27, 2026 /DataMeds AI, Inc. (NASDAQ:MEDS) ("DataMeds AI," "DataMEDS," or the "Company"), an integrated healthcare company leveraging its Health IT infrastructure and artificial intelligence platform EinsteinRx™ combined with blockchain-enabled smart contracts platform PharmacyChain™ to provide integrated solutions for the tokenization of pharmaceutical serialization and the compliant delivery of healthcare and monetization of health data, today announced the U.S. ‘direct-to consumer' (DTC) launch of medical food Galectovid for the 2026 Cold &amp; Flu ..</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="str">
-        <v>Calvert International AG Publishes 2025 Consolidated Financial Results and Provides Positive Outlook for 2026</v>
+        <v>JobTread Debuts at No. 155 on the 2026 Inc. 5000 List of America's Fastest-Growing Private Companies</v>
       </c>
       <c r="B377" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C377" t="str">
-        <v>NewMediaWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D377" t="str">
-        <v>Finance, SaaS, Energy</v>
+        <v>SaaS</v>
       </c>
       <c r="E377" t="str">
-        <v>https://www.newmediawire.com/news/calvert-international-ag-publishes-2025-consolidated-financial-results-and-provides-positive-outlook-for-2026-7087577</v>
+        <v>https://www.prweb.com/releases/jobtread-debuts-at-no-155-on-the-2026-inc-5000-list-of-americas-fastest-growing-private-companies-302861349.html</v>
       </c>
       <c r="F377" t="str">
-        <v xml:space="preserve">Strategic transformation completed, positioning the Company for its next phase of growth Strengthened platform supports targeted acquisitions and long-term value creation Positive outlook supported by an active strategic acquisition pipeline FRANKFURT AM MAIN, GERMANY - July 8, 2026 ( NEWMEDIAWIRE ) - Calvert International AG ("CIAG"; ISIN DE000A2YN5X9) today announced the publication of its consolidated financial statements for the fiscal year ended 31 December 2025. The financial year marked an important milestone in the Company's strategic evolution. During the year, CIAG completed a comprehensive repositioning of its business, strengthened its corporate structure and established the foundation for the next stage of its long-term growth strategy. CIAG generated consolidated revenues of </v>
+        <v>JobTread Software has been ranked No. 155 on the 2026 Inc. 5000 list of the fastest-growing private companies in America. The recognition marks JobTread's first appearance on the national list and follows rapid growth from approximately 1,000 construction companies on the platform at the...</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="str">
-        <v>Palmetto Launches Energy Backup Plan to Make Whole-Home Battery Backup Accessible to Consumers</v>
+        <v>NeuroOne Announces Successful Robotic-Assisted Drug Delivery Using Next-Generation StereoCED™ Platform</v>
       </c>
       <c r="B378" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C378" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D378" t="str">
-        <v>SaaS, Energy, Retail</v>
+        <v>Finance, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E378" t="str">
-        <v>https://www.prnewswire.com/news-releases/palmetto-launches-energy-backup-plan-to-make-wholehome-battery-backup-accessible-to-consumers-302821234.html</v>
+        <v>https://www.newmediawire.com/news/neuroone-announces-successful-robotic-assisted-drug-delivery-using-next-generation-stereoced-tm-platform-7088976</v>
       </c>
       <c r="F378" t="str">
-        <v>Predictable monthly subscription eliminates upfront cost and repair bills while delivering automatic power during grid outages CHARLOTTE, N.C., July 8, 2026 /PRNewswire/ -- Palmetto, America's leading consumer energy platform, today announced the Palmetto Energy Backup Plan, a...</v>
+        <v>Successful Large-Animal Procedures Build Momentum Toward Planned Launch of the StereoCED™ Platform for Human Investigational Clinical Studies Later This Quarter Related StereoCED™ Revenue Expected to be Recognized in the Current Fiscal Quarter EDEN PRAIRIE, MINN. - August 27, 2026 ( NEWMEDIAWIRE ) - NeuroOne Medical Technologies Corporation (Nasdaq: NMTC) (“NeuroOne” or the “Company”), a medical technology company dedicated to transforming the surgical diagnosis and treatment of neurological disorders, today reported the successful completion of three separate large-animal procedures using its next-generation StereoCED™ platform. In two of the three procedures, NeuroOne’s drug delivery electrodes both delivered a study agent directly into targeted brain tissue and recorded intracranial ele</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="str">
-        <v>Emplifi Named a Leader in the 2026 Gartner® Magic Quadrant™ for Social Media Management and Listening</v>
+        <v>GeForce NOW Gives Gamers More Ways to Play at Gamescom 2026</v>
       </c>
       <c r="B379" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C379" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-nvidia</v>
       </c>
       <c r="D379" t="str">
         <v>SaaS</v>
       </c>
       <c r="E379" t="str">
-        <v>https://www.prnewswire.com/news-releases/emplifi-named-a-leader-in-the-2026-gartner-magic-quadrant-for-social-media-management-and-listening-302821225.html</v>
+        <v>https://blogs.nvidia.com/blog/geforce-now-thursday-gamescom-2026/</v>
       </c>
       <c r="F379" t="str">
-        <v>NEW YORK, July 8, 2026 /PRNewswire/ -- Emplifi, a leading Autonomous CX platform, has been named a Leader in the 2026 Gartner® Magic Quadrant™ for Social Media Management and Listening. We feel the recognition reflects Emplifi's continued investment in unifying social marketing, commerce,...</v>
+        <v>NVIDIA’s Gamescom announcements are revealing what’s next for GeForce NOW, with new ways to play, more supported devices and platforms, and even more big PC games headed to the cloud. New NVIDIA DLSS 4.5 technology controls give members more ways to fine-tune gameplay, while expanded support for new Steam devices, GOG single sign-on, Firefox browser […]</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="str">
-        <v>OPW Introduces Integrated Fueling Solution to Enhance Delivery Operations</v>
+        <v>Kamiwaza AI Expands Leadership Team to Accelerate Enterprise and Federal Growth</v>
       </c>
       <c r="B380" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C380" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D380" t="str">
-        <v>Finance, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E380" t="str">
-        <v>https://www.prnewswire.com/news-releases/opw-introduces-integrated-fueling-solution-to-enhance-delivery-operations-302820978.html</v>
+        <v>https://www.prweb.com/releases/kamiwaza-ai-expands-leadership-team-to-accelerate-enterprise-and-federal-growth-302860200.html</v>
       </c>
       <c r="F380" t="str">
-        <v>DOWNERS GROVE, Ill., July 8, 2026 /PRNewswire/ -- OPW Fluid Transfer Solutions, part of Dover (NYSE: DOV), today announced the launch of the Diamond Integrated Fueling Solution, a connected platform designed to help fuel distributors, carriers, and operators improve visibility, control,...</v>
+        <v>New executives bring commercial, federal and operational leadership to help customers turn enterprise AI investment into measurable impact SILVERTHORNE, Colo., Aug. 27, 2026 /PRNewswire-PRWeb/ -- Kamiwaza AI, the secure AI orchestration platform that helps enterprises turn distributed...</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="str">
-        <v>Intrusion, Inc. Subsidiary VigilAigent Secures Three-Year Renewal and ...</v>
+        <v>New Study of 2,025 Agentic AI Leaders: First To Launch Isn’t Fastest to ROI</v>
       </c>
       <c r="B381" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C381" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-salesforce</v>
       </c>
       <c r="D381" t="str">
-        <v>Finance, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E381" t="str">
-        <v>https://pr-inside.com/intrusion-inc-subsidiary-vigilaigent-secures-three-year-renewal-and-r5199118.htm</v>
+        <v>https://www.salesforce.com/news/stories/agentic-ai-leaders-survey-on-roi/</v>
       </c>
       <c r="F381" t="str">
-        <v>(PR-inside.com) Contract renewal and upgrade underscores strong partner confidence, expanded platform adoption, and new growth opportunities PLANO, TX / ACCESS Newswire / July 8, 2026 / Intrusion Inc. (NASDAQ:INTZ) ("Intrusion" or the "Company"), a leader in cyberattack prevention solutions, today announced that the Company's subsidiary, VigilAigent, secured a three-year renewal and platform upgrade with one of its top MSP partners. The agreement represents more than $300,000 in total contract value (TCV) over multiple years, including approximately $108,000 in net-new TCV from expanded OmniViz services. The agreement advances VigilAigent's unified-platform strategy, delivering expanded capabilities that support integrated security solutions and create scalable, long-term value ..</v>
+        <v>Key Takeaways Agent deployments more than doubled over the past year, according to Salesforce’s platform data, and those agents are driving real results. Retailers running AI agents grew online sales at four times the rate of those that didn’t. For the many organizations now deploying their first agents, that raises a sharper question: Among those […]</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="str">
-        <v>Intrusion, Inc. Subsidiary VigilAigent Secures Three-Year Renewal and OmniViz Upgrade with Leading MSP Partner</v>
+        <v>Game Set Mahj Says "Let Them Play Mahjong" With Debut of Scheduling &amp;amp; Coordination Tool For Mahjong Groups</v>
       </c>
       <c r="B382" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C382" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D382" t="str">
-        <v>SaaS</v>
+        <v>SaaS, Gaming</v>
       </c>
       <c r="E382" t="str">
-        <v>https://www.newswire.com/news/intrusion-inc-subsidiary-vigilaigent-secures-three-year-renewal-and-omniviz</v>
+        <v>https://www.prnewswire.com/news-releases/game-set-mahj-says-let-them-play-mahjong-with-debut-of-scheduling--coordination-tool-for-mahjong-groups-302861256.html</v>
       </c>
       <c r="F382" t="str">
-        <v>Contract renewal and upgrade underscores strong partner confidence, expanded platform adoption, and new growth opportunities</v>
+        <v>Designed for how American Mahjong is played, Game Set Mahj helps mahjong groups organize their games, players to find their mahjong crew and everyone keep their mahjong life simplified. DENVER, Aug. 27, 2026 /PRNewswire/ -- Game Set Mahj, a new platform designed to help mahjong clubs,...</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="str">
-        <v>$MSFT Class Action: Microsoft Faces Securities Fraud Allegations after ...</v>
+        <v>DataMeds AI and Tollo Health Announce Fall 2026 Cold &amp; Flu #Back2School50% ...</v>
       </c>
       <c r="B383" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C383" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D383" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance, Crypto, AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E383" t="str">
-        <v>https://pr-inside.com/msft-class-action-microsoft-faces-securities-fraud-allegations-after-r5199115.htm</v>
+        <v>https://pr-inside.com/datameds-ai-and-tollo-health-announce-fall-2026-cold-flu-back2school-r5216731.htm</v>
       </c>
       <c r="F383" t="str">
-        <v>(PR-inside.com) A securities fraud class action lawsuit has been filed on behalf of Microsoft investors after its stock plummeted 10% because Microsoft allegedly misled investors regarding its AI chatbot Copilot and cloud computing platform Azure. NEW YORK CITY, NY / ACCESS Newswire / July 8, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Microsoft Corporation (NASDAQ:MSFT) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Microsoft, you are encouraged to obtain additional information ..</v>
+        <v>(PR-inside.com) 50% off available online at www.TolloHealth.Shop and www.CorexaRx.com Soon to become available at Health Lives Here™ pharmacies and on Amazon.com TAMPA, FL / ACCESS Newswire / August 27, 2026 /DataMeds AI, Inc. (NASDAQ:MEDS) ("DataMeds AI," "DataMEDS," or the "Company"), an integrated healthcare company leveraging its Health IT infrastructure and artificial intelligence platform EinsteinRx™ combined with blockchain-enabled smart contracts platform PharmacyChain™ to provide integrated solutions for the tokenization of pharmaceutical serialization and the compliant delivery of healthcare and monetization of health data, today announced the U.S. ‘direct-to consumer' (DTC) launch of medical food Galectovid for the 2026 Cold &amp; Flu Season through its #Back2School50% for ..</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="str">
-        <v>Seamless Turns N8N Into an Autonomous Sales Rep for GTM Teams</v>
+        <v>AITX's RAD Posts Most Diverse 24-Hour Order Intake in Company History</v>
       </c>
       <c r="B384" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C384" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D384" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E384" t="str">
-        <v>https://www.prweb.com/releases/seamless-turns-n8n-into-an-autonomous-sales-rep-for-gtm-teams-302820286.html</v>
+        <v>https://www.newsfilecorp.com/release/311740/AITXs-RAD-Posts-Most-Diverse-24Hour-Order-Intake-in-Company-History</v>
       </c>
       <c r="F384" t="str">
-        <v>New native integration lets revenue teams build the full prospecting motion, sourcing, researching, writing, and sequencing verified leads entirely inside n8n, with no CSV exports and no manual handoffs. COLUMBUS, Ohio, July 8, 2026 /PRNewswire-PRWeb/ -- Seamless.AI, the real-time B2B...</v>
+        <v>Detroit, Michigan--(Newsfile Corp. - August 27, 2026) - Artificial Intelligence Technology Solutions, Inc. (OTCID: AITX) (the "Company"), a developer and operator of AI-driven security and productivity solutions for enterprise clients, along with its wholly owned subsidiary, Robotic Assistance Devices, Inc. (RAD), today announced that RAD received orders for 14 units across five customer relationships during a single 24-hour period, marking the most diverse day of order intake in RAD history in...</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="str">
-        <v>RateQuote and Benepicks Announce Strategic Partnership for End-to-End ICHRA Enrollment</v>
+        <v>LASE Group Advances U.S. Special Operations Command Engagement for ...</v>
       </c>
       <c r="B385" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C385" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D385" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Finance, SaaS, Energy</v>
       </c>
       <c r="E385" t="str">
-        <v>https://www.prnewswire.com/news-releases/ratequote-and-benepicks-announce-strategic-partnership-for-end-to-end-ichra-enrollment-302820277.html</v>
+        <v>https://pr-inside.com/lase-group-advances-u-s-special-operations-command-engagement-for-r5216729.htm</v>
       </c>
       <c r="F385" t="str">
-        <v>Combining licensed agent expertise and ICHRA technology to deliver complete enrollment for carriers, brokers, and employers. CHARLESTON, S.C., July 8, 2026 /PRNewswire-PRWeb/ -- RateQuote, a national health insurance brokerage, and Benepicks, a purpose-built ICHRA technology platform,...</v>
+        <v>(PR-inside.com) ORLANDO, FL / ACCESS Newswire / August 27, 2026 /Laser Photonics Corporation (NASDAQ: LASE) ("Laser Photonics" or the "Company"), a developer of laser systems for industrial and defense applications, together with Fonon Technologies, an affiliated company within the LASE Group of Companies, today announced continued advancement of its Laser Shield Anti-Drone (LSAD) system following a direct engagement with U.S. Special Operations Command (SOCOM). The engagement provided the LASE Group with an opportunity to present LSAD's directed-energy counter-unmanned aerial system (UAS) capabilities to SOCOM stakeholders and to discuss the platform's potential role in addressing the rapidly expanding threat posed by small unmanned ..</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="str">
-        <v>/U P D A T E -- Pearl Health/</v>
+        <v>The IP Was Only Half the Acquisition: Aimwell Bio Closes the Trustr ...</v>
       </c>
       <c r="B386" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C386" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D386" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Finance, SaaS, Real Estate</v>
       </c>
       <c r="E386" t="str">
-        <v>https://www.prnewswire.com/news-releases/pearl-health-raises-110-million-to-expand-its-ai-platform-helping-providers-deliver-better-outcomes-at-lower-cost-for-medicare-patients-302820795.html</v>
+        <v>https://pr-inside.com/the-ip-was-only-half-the-acquisition-aimwell-bio-closes-the-trustr-r5216727.htm</v>
       </c>
       <c r="F386" t="str">
-        <v>In the news release, Pearl Health Raises $110 Million to Expand Its AI Platform Helping Providers Deliver Better Outcomes at Lower Cost for Medicare Patients, issued 08-Jul-2026 by Pearl Health over PR Newswire, we are advised by the company that changes have been made. The complete,...</v>
+        <v>(PR-inside.com) Definitive agreement executed with inventor Dr. Christopher A. Jones; contributors and strategic advisors from the platform's development history to be announced individually as their agreements are signed MIAMI, FL / ACCESS Newswire / August 27, 2026 / Aimwell Partners Inc. (OTCID:AIMN), parent company of AimwellBio, today announced that its subsidiary, Aimwell Bio, Inc., has executed the definitive Intellectual Property Purchase and Assignment Agreement completing its acquisition of the Trustr behavioral engagement portfolio from its principal inventor, Dr. Christopher A. Jones. In most technology acquisitions, the paper transfers and the people scatter. This transaction was structured for the opposite outcome. Alongside the assignment ..</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="str">
-        <v>Vadzo Imaging Deploys AR0235 Global Shutter USB Camera as a Smart Shelf Inventory Camera for Distortion-Free SKU Recognition and Retail Analytics</v>
+        <v>Digital Product Passports Move From Concept to Reality, SMX Brings ...</v>
       </c>
       <c r="B387" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C387" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D387" t="str">
-        <v>SaaS, Retail, Automotive</v>
+        <v>Finance, Crypto, SaaS</v>
       </c>
       <c r="E387" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-deploys-ar0235-global-shutter-usb-camera-as-a-smart-22814174</v>
+        <v>https://pr-inside.com/digital-product-passports-move-from-concept-to-reality-smx-brings-r5216725.htm</v>
       </c>
       <c r="F387" t="str">
-        <v>Vadzo Imaging's Falcon-235MGS is a 2MP monochrome global shutter USB 3.2 Gen 1 camera built on the Onsemi AR0235 HyperLux SG sensor, purpose-built for retail shelf monitoring and inventory management systems where distortion-free SKU recognition, OCR accuracy, and real-time product availability detection define deployment success. As a dedicated smart shelf inventory camera, it captures all 1920x1200 pixels simultaneously through global shutter architecture, eliminating the motion-induced distortion that rolling shutter sensors produce during stocking, picking, and product interaction events, and delivers monochrome imaging over USB 3.2 Gen 1 with full UVC compliance for plug-and-play integration across retail kiosk and shelf hardware without custom driver development.</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 27, 2026 / Bitcoin is up, enthusiasm around digital assets is surging again, and the race to bring more of the global economy on-chain is accelerating. But as investors and institutions embrace tokenization, one question is becoming increasingly important: what does the digital asset actually represent? SMX (NASDAQ:SMX)(NASDAQ:SMXWW) provides a link to real-world assets and commodities, connecting physical materials to persistent digital identities through its Digital Material Passport Platform (DMPP). The timing is significant. In July, the European Commission launched the EU's Digital Product Passport Registry and testing environment, while financial ..</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="str">
-        <v>Warner Bros. Discovery Announces Agentic AI-Powered Advertising Technology Built on AWS, its Preferred Cloud Provider</v>
+        <v>Asics Introduces Bloomstride™: A New Era of Running Comfort Designed for Her Every Move</v>
       </c>
       <c r="B388" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C388" t="str">
         <v>WebWire</v>
       </c>
       <c r="D388" t="str">
-        <v>Finance, AI, SaaS, Retail</v>
+        <v>SaaS</v>
       </c>
       <c r="E388" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357364</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359585</v>
       </c>
       <c r="F388" t="str">
-        <v>Warner Bros. Discovery, Inc. (Nasdaq: WBD) (&amp;#8220;WBD&amp;#8221; or the &amp;#8220;Company&amp;#8221;) and Amazon Web Services (AWS), its preferred cloud provider, announced the development of next-generation advertising experiences built with AWS agentic AI. - - WBD is expanding its advertising technology stack on AWS and deploying an agentic AI-driven approach to how premium inventory across its U.S. linear and digital channels is planned, activated, optimized, and monetized. By rebuilding its longstanding traditional inte... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357364</v>
+        <v>ASICS unveils the BLOOMSTRIDE&amp;#8482; shoe, an all-new running shoe inspired by insights from the ASICS Move Her Mind initiative and informed by over two million foot scans. Built around a female-first fit solution and plush cushioning platform, the BLOOMSTRIDE&amp;#8482; shoe delivers premium comfort designed to support movement in all its forms&amp;amp;hellip; - - Built for running but designed with everyday movement in mind, the BLOOMSTRIDE&amp;#8482; shoe delivers a versatile experience that extends beyond the run itse... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359585</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="str">
-        <v>American Tinnitus Association Establishes ATA Academy to Close Critical Gap in Tinnitus Provider Education</v>
+        <v>CTW to Participate and Present at Upcoming September Investment Conferences</v>
       </c>
       <c r="B389" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C389" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D389" t="str">
-        <v>SaaS, Education</v>
+        <v>Finance, SaaS, Gaming</v>
       </c>
       <c r="E389" t="str">
-        <v>https://www.prnewswire.com/news-releases/american-tinnitus-association-establishes-ata-academy-to-close-critical-gap-in-tinnitus-provider-education-302821022.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3352000/0/en/ctw-to-participate-and-present-at-upcoming-september-investment-conferences.html</v>
       </c>
       <c r="F389" t="str">
-        <v>Grounded in evidence and guided by leading tinnitus experts, the online education platform will train current and future providers starting in early 2027 VIENNA, Va., July 8, 2026 /PRNewswire/ -- The American Tinnitus Association (ATA) today announced the establishment of ATA Academy, a...</v>
+        <v>TOKYO, Aug. 27, 2026 (GLOBE NEWSWIRE) -- CTW (Nasdaq: CTW) ("CTW" or "the Company"), a leading game platform company providing global access to web-based games through its flagship platform, G123.jp , today announced that its management and investor relations teams will participate at the following upcoming September 2026 investment conferences.</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="str">
-        <v>The Mortgage Office Acquires SFR Analytics to Expand Market Intelligence for Private Lenders</v>
+        <v>Fresh Off Its Public Debut, Advasa Is Taking Its Daily Payment Platform Tech To The Global Market</v>
       </c>
       <c r="B390" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C390" t="str">
-        <v>Newswire.com</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D390" t="str">
-        <v>Finance, SaaS, Real Estate</v>
+        <v>Finance, SaaS, Retail</v>
       </c>
       <c r="E390" t="str">
-        <v>https://www.newswire.com/news/the-mortgage-office-acquires-sfr-analytics-to-expand-market-intelligence-for</v>
+        <v>https://www.newmediawire.com/news/fresh-off-its-public-debut-advasa-is-taking-its-daily-payment-platform-tech-to-the-global-market-7088972</v>
       </c>
       <c r="F390" t="str">
-        <v>Acquisition pairs purpose built lending analytics with TMO's trusted loan management platform, giving lenders an unmatched view of the real estate markets they serve.</v>
+        <v>By Meg Flippin, Benzinga DETROIT, MICHIGAN - August 27, 2026 ( NEWMEDIAWIRE ) - Changing the way people get paid is central to Advasa Holdings , Inc.'s (NASDAQ: ADBT) mission. The fintech payment holding company provides Earned Wage Access (EWA) and next-generation financial infrastructure solutions through its Japanese operating subsidiary, ADVASA Co., Ltd. As it enters the public markets on Nasdaq, Advasa is leveraging its EWA platform, FUKUPE, to enable workers to access their earned wages daily, helping expand financial access for underserved populations. Expanding Financial Access: The Big Opportunity An estimated 1.7 billion people worldwide remain unbanked , without access to checking accounts, low-interest loans, digital payments or wealth-building financial products. Many pay high</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="str">
-        <v>NATO Announces Major Contract with Accenture to Help Advance Towards a More Agile and Resilient Digital Infrastructure</v>
+        <v>The IP Was Only Half the Acquisition: Aimwell Bio Closes the Trustr IP Purchase and Begins Bringing Aboard the People Who Built It</v>
       </c>
       <c r="B391" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C391" t="str">
-        <v>WebWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D391" t="str">
         <v>Finance, SaaS</v>
       </c>
       <c r="E391" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357356</v>
+        <v>https://www.newswire.com/news/the-ip-was-only-half-the-acquisition-aimwell-bio-closes-the-trustr-ip-purchase</v>
       </c>
       <c r="F391" t="str">
-        <v>Accenture (NYSE: ACN) has signed a multi-million euro contract with the NATO Communications and Information Agency (NCIA) for the Protected Business Network (PBN) program, marking a key step in delivering NATO&amp;#39;s secure, cloud-enabled digital enterprise. Accenture will work with Leonardo to deliver the contract over the next seven years. - - The Protected Business Network establishes the foundation for classified digital operations across the NATO Enterprise, ensuring decisionmakers and mili... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357356</v>
+        <v>Definitive agreement executed with inventor Dr. Christopher A. Jones; contributors and strategic advisors from the platform's development history to be announced individually as their agreements are signed</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="str">
-        <v>Form.io Launches E-Sign+, A Self-Hosted, Compliant Digital Signature Solution For Regulated Industries</v>
+        <v>Agoda and NTT DATA Advance Renewable Energy and Data Center Efficiency in Singapore</v>
       </c>
       <c r="B392" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C392" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D392" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS, Energy</v>
       </c>
       <c r="E392" t="str">
-        <v>https://www.prnewswire.com/news-releases/formio-launches-e-sign-a-self-hosted-compliant-digital-signature-solution-for-regulated-industries-302820988.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359583</v>
       </c>
       <c r="F392" t="str">
-        <v>A new licensed capability lets regulated organizations capture and cryptographically verify signatures replacing the need for third-party, document based solutions. DALLAS, July 8, 2026 /PRNewswire/ -- Form.io, the enterprise data platform trusted by government agencies and regulated...</v>
+        <v>Digital travel platform Agoda announced that the electricity consumed by its eligible IT infrastructure hosted at NTT Global Data Centers&amp;#39; Singapore facility is matched with 100% locally generated renewable energy certificates. The move forms part of Agoda&amp;#39;s collaboration with NTT DATA, a global leader in AI, digital business, and technology services, to make its Singapore IT operations more energy efficient while maintaining the performance, availability, and reliability required to serv... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359583</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="str">
-        <v>Firebird Selects Adag Group as Prime Consultant for Caucasus' First ...</v>
+        <v>Toronto Real Estate Trailblazer Sam Kamra Expands Digital Footprint ...</v>
       </c>
       <c r="B393" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C393" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D393" t="str">
-        <v>AI, SaaS</v>
+        <v>Crypto, AI, SaaS, Real Estate, Media</v>
       </c>
       <c r="E393" t="str">
-        <v>https://pr-inside.com/firebird-selects-adag-group-as-prime-consultant-for-caucasus-first-r5199059.htm</v>
+        <v>https://pr-inside.com/toronto-real-estate-trailblazer-sam-kamra-expands-digital-footprint-r5216721.htm</v>
       </c>
       <c r="F393" t="str">
-        <v>(PR-inside.com) SAN FRANCISCO, CA AND YEREVAN, ARMENIA / ACCESS Newswire / July 8, 2026 / Adag Group, a North American data center and mission-critical infrastructure consultancy, today announced that it has been selected by Firebird, a U.S.-based AI cloud and infrastructure company, to serve as Prime Consultant for the design of the Caucasus' first and largest AI supercomputing facility. The project represents a significant milestone in the development of advanced AI infrastructure in the region and will support the rapidly growing demand for high-performance computing capacity driven by artificial intelligence workloads. Designed to scale beyond 100MW of IT capacity and accommodate up to ..</v>
+        <v>(PR-inside.com) Recognized nationally through major media features, celebrated on Streets Of Toronto, and hailed as a top-producing creative agent who set the bar high with listing.ca and Canada's pioneering crypto platform BTCHome.ca, Kamra is once again transforming the landscape by integrating cutting-edge LTX AI video production into real estate marketing. TORONTO, ON / ACCESS Newswire / August 27, 2026 / The Greater Toronto Area housing market has long been a crucible of high competition, demanding unyielding resilience, foresight, and adaptability from those who hope to rise above the noise. Amidst shifting economic cycles and a sea of conventional brokerages, one name has ..</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="str">
-        <v>Lockheed Martin Demonstrates Rapid Software-Driven Integration for Command and Control at Valiant Shield 2026</v>
+        <v>Planned Multi-Billion-Euro Investment in Infrastructure and Digitalization: Mecklenburg-Vorpommern and the Companies of Schwarz Group Form Groundbreaking Partnership</v>
       </c>
       <c r="B394" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C394" t="str">
-        <v>WebWire</v>
+        <v>Pressat</v>
       </c>
       <c r="D394" t="str">
-        <v>Finance, SaaS</v>
+        <v>AI, SaaS, Energy</v>
       </c>
       <c r="E394" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357344</v>
+        <v>https://pressat.co.uk/releases/planned-multi-billion-euro-investment-in-infrastructure-and-digitalization-mecklenburg-vorpommern-and-the-companies-of-schwarz-group-form-groundbreaking-partnership-310d2c59155e69370c0820d93f58210e/</v>
       </c>
       <c r="F394" t="str">
-        <v>Lockheed Martin (NYSE: LMT) demonstrated Command and Control (C2) and battle management for converged fires, Integrated Air and Missile Defense (IAMD) and long-range targeting in support of U.S. and coalition forces at exercise Valiant Shield 2026 (VS26). Collectively, the demonstrations showcased Lockheed Martin&amp;#39;s software-driven agility and expertise, through unifying a wide array of sensors, weapons and C2 systems across multiple operational domains enabling faster, more coordinated d... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357344</v>
+        <v>Thursday 27 August, 2026 The companies of Schwarz Group aim to invest up to 5.6 billion euros by 2033 in the construction of a data center, strengthening critical infrastructure in Mecklenburg-Vorpommern.Digital Sovereignty: The investment is intended to promote the development and operation of cloud and AI solutions under German law, thereby fostering value creation in Germany and Europe.Sustainability: Plans include the exclusive use of renewable energy during regular operations, the development of a district heating network, and state-of-the-art air cooling to ensure the ecological efficiency of the data center.Blueprint for Germany: The first flagship projects of the Mecklenburg-Vorpommern state government and Schwarz Digits include a digital building permit system and the introduction</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="str">
-        <v>ISM Announces New CEO Ahead of Archibot Launch, the First Innovation ...</v>
+        <v>Shellharbour Rising: Investing Platform Spotlights the NSW Coastal ...</v>
       </c>
       <c r="B395" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C395" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D395" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS, Healthcare, Real Estate</v>
       </c>
       <c r="E395" t="str">
-        <v>https://pr-inside.com/ism-announces-new-ceo-ahead-of-archibot-launch-the-first-innovation-r5199058.htm</v>
+        <v>https://pr-inside.com/shellharbour-rising-investing-platform-spotlights-the-nsw-coastal-r5216718.htm</v>
       </c>
       <c r="F395" t="str">
-        <v>(PR-inside.com) New leadership and AI-powered technology mark the next chapter of growth and innovation for the ARCHIBUS community. PITTSBURGH, PA / ACCESS Newswire / July 8, 2026 /ISM, a leading provider of workplace, facilities, and asset management solutions, announced the appointment of Adam Mueller as Chief Executive Officer ahead of its launch of ArchiBot, the company's first innovation within the new AO platform ecosystem. The announcement signals a significant milestone for ISM as the company enters a new phase of growth focused on innovation and automation, delivering greater value to organizations that rely on integrated workplace management solutions to manage their facilities, assets, ..</v>
+        <v>(PR-inside.com) SYDNEY, AU / ACCESS Newswire / August 27, 2026 / Investing Platform, the home of brand-new property in Australia, is turning its spotlight on Shellharbour on the NSW South Coast, where the NSW Government this month placed two major rezoning proposals on public exhibition that could unlock up to 11,700 new homes and 1,750 new jobs across a revitalised Shellharbour City Centre and the new Shellharbour Hospital Precinct. The Government projects the area's population to surge by around 28,000 people to more than 100,000 residents by 2041, describing Shellharbour as one of the fastest growing communities in the state. The public ..</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="str">
-        <v>ISM Announces New CEO Ahead of Archibot Launch, the First Innovation on the AO Platform</v>
+        <v>QNX and Hailo Join Forces to Advance Reliable Physical AI at the Edge</v>
       </c>
       <c r="B396" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C396" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D396" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E396" t="str">
-        <v>https://www.newswire.com/news/ism-announces-new-ceo-ahead-of-archibot-launch-the-first-innovation-on-the-ao</v>
+        <v>https://pr-inside.com/qnx-and-hailo-join-forces-to-advance-reliable-physical-ai-at-the-edge-r5216715.htm</v>
       </c>
       <c r="F396" t="str">
-        <v>New leadership and AI-powered technology mark the next chapter of growth and innovation for the ARCHIBUS community.</v>
+        <v>(PR-inside.com) Support for the Hailo-8 AI Accelerator on QNX combines advanced edge AI with predictable real-time performance for mission-critical systems WATERLOO, ON AND TEL AVIV, IL / ACCESS Newswire / August 27, 2026 /QNX, a division of BlackBerry Limited (NYSE:BB)(TSX:BB) today announced support for the Hailo-8 AI Accelerator on QNX® Software Development Platform (SDP) 8.0, expanding the hardware options available to customers building AI-powered edge systems where performance, reliability, and predictability are critical. The combination of Hailo's edge AI acceleration and QNX®'s trusted real-time software enables developers to build AI-powered systems for safety- and mission-critical applications where performance and predictability must go hand ..</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="str">
-        <v>Small Molecule Innovator API CDMO Market Opportunities in Emerging Pharmaceutical Markets</v>
+        <v>Iggy Azalea Invests in Shift - The AI Company Behind the Fastest-Growing ...</v>
       </c>
       <c r="B397" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C397" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D397" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E397" t="str">
-        <v>https://express-press-release.net/news/2026/07/08/1762074</v>
+        <v>https://pr-inside.com/iggy-azalea-invests-in-shift-the-ai-company-behind-the-fastest-growing-r5216713.htm</v>
       </c>
       <c r="F397" t="str">
-        <v>The global Small Molecule Innovator API CDMO market was valued at USD 26.7 billion in 2025 and is projected to grow from USD 28.1 billion in 2026 [read full press release...]</v>
+        <v>(PR-inside.com) The Grammy-nominated artist and entrepreneur has made a significant investment in SHIFT, whose AI infrastructure has propelled its flagship platform, Fanvue, from a $4m to $200m annualised run rate in just over 2 years. LONDON, UK / ACCESS Newswire / August 27, 2026 / Iggy Azalea, the four-time Grammy-nominated artist, entrepreneur, and active investor, has personally invested a substantial sum in Fanvue's parent company SHIFT - the AI infrastructure the platform runs on. As part of the investment deal, Azalea will also become the founding member of SHIFT's Creator Advisory Board. The move comes at a time when the world's biggest creators, ..</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="str">
-        <v>Automated BGA Fanout Headlines Quilter's 2026 Releases that Expand ...</v>
+        <v>Homerun Resources Inc. Thermal Pre-Treatment with Acid Leaching Produces Plus 4N Silica Sand Supporting Bulk Sample Distribution and Advanced Materials Development</v>
       </c>
       <c r="B398" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C398" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D398" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E398" t="str">
-        <v>https://pr-inside.com/automated-bga-fanout-headlines-quilter-s-2026-releases-that-expand-r5199056.htm</v>
+        <v>https://www.newsfilecorp.com/release/311789/Homerun-Resources-Inc.-Thermal-PreTreatment-with-Acid-Leaching-Produces-Plus-4N-Silica-Sand-Supporting-Bulk-Sample-Distribution-and-Advanced-Materials-Development</v>
       </c>
       <c r="F398" t="str">
-        <v>(PR-inside.com) New features have materially extended the size, density, and complexity of boards Quilter can handle, eliminating the most common manual setup step required of customers. LOS ANGELES, CA / ACCESS Newswire / July 8, 2026 / Quilter , the physics-driven AI that automates PCB layout, has shipped BGA fanout automation, removing one of the major manual steps that customers had to perform in their ECAD tool before submitting a dense board to the platform. The release headlines a run of 2026 updates that have materially extended the size, density, and constraint complexity of boards Quilter can route end-to-end. The focus of the ..</v>
-[...2 lines deleted...]
-    <row r="399">
+        <v>Vancouver, British Columbia--(Newsfile Corp. - August 27, 2026) - Homerun Resources Inc. (TSXV: HMR) (OTCQB: HMRFF) ("Homerun" or the "Company") is pleased to provide a further update on the Purification Platform for the Santa Maria Eterna ("SME") silica sand district in Belmonte, Bahia, Brazil, following additional test-work and bulk sample progress by Dorfner Anzaplan GmbH ("Anzaplan").The Company reports that the latest purification testing has successfully produced bulk purified silica...</v>
+      </c>
+    </row>
+    <row r="399" xml:space="preserve">
       <c r="A399" t="str">
-        <v>Lottery Market Analysis by Platform and End User</v>
+        <v>Iggy Azalea Invests in Shift - The AI Company Behind the Fastest-Growing Platform in the $1.3 Trillion Creator Economy, Fanvue</v>
       </c>
       <c r="B399" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C399" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D399" t="str">
-        <v>SaaS</v>
+        <v>Finance, AI, SaaS, Retail</v>
       </c>
       <c r="E399" t="str">
-        <v>https://express-press-release.net/news/2026/07/08/1762066</v>
-[...2 lines deleted...]
-        <v>The global Lottery Market was valued at USD 374.0 billion in 2025 and is projected to grow from USD 396.1 billion in 2026 to USD 596.5 billion [read full press release...]</v>
+        <v>https://www.acnnewswire.com/press-release/english/109470/</v>
+      </c>
+      <c r="F399" t="str" xml:space="preserve">
+        <v xml:space="preserve">LONDON, Aug 27, 2026 - (ACN Newswire) - Iggy Azalea, the four-time Grammy-nominated artist, entrepreneur, and active investor, has personally invested a substantial sum in Fanvue's parent company SHIFT - the AI infrastructure the platform runs on. As part of the investment deal, Azalea will also become the founding member of SHIFT's Creator Advisory Board.
+The move comes at a time when the world's biggest creators, athletes and music artists are increasingly looking to multi-million-dollar equity opportunities in the creator economy - recent examples include MrBeast and the Paul brothers, Jake and Logan.
+AI is transforming how people make money online. For two decades, the creator economy has run on a simple trade: creators build the audience, and advertisers rent it. That era is ending. Advertising isn't going away, but something else is the future: fans paying creators directly, for subscriptions, communities, experiences and digital products. Direct monetisation is the fastest-growing force in a creator economy projected to reach $1.3 trillion by 2033 (Grand View Research), and it hands creators what advertising never did: ownership of their income.
+"I've spent my career watching the value creators generate flow everywhere except to the actual creators themselves," said Azalea. "Every now and then a Stripe or a Shopify comes along and changes who holds the leverage. I'm backing SHIFT to be that company for the creator economy. And I'm not just the face, I'm an owner."
+SHIFT's flagship platform, Fanvue, surpassed a $200 million annualised run rate in July - five months earlier the business hit $100m, making it the fastest-growing platform in the creator economy. The platform is home to Cardi B, footballer Alisha Lehmann, WNBA star Kysre Gondrezick and football journalist Fabrizio Romano. The business closed a $22 million Series A in January led by Inner Circle, the investment club whose portfolio includes Revolut, Anthropic and xAI.
+Fanvue was launched in 2020 by Joel Morris, Will Monange and Harry Fitzgerald. Morris, a teenage YouTube star with more than 2.5 million subscribers, saw the model from the inside: the audience was his, but the earnings ran through advertisers, not fans. Fanvue was built to flip that - and as it has scaled, the vision outgrew the platform alone and became SHIFT.
+SHIFT was built to transform how the creator economy earns. At its centre is Fanvue, the AI-first platform where creators run their businesses; around it, SHIFT is building a growing ecosystem of apps that expands what creators can sell, payment rails built for a new era of AI-driven &amp; agentic commerce, and financial services designed to scale creator earnings. Creators using SHIFT's AI tools earn between three and six times more than those who don't.
+"AI is fundamentally changing how people make money online, and global talent like Iggy investing in SHIFT underlines the belief in our vision" said Joel Morris, Co-Founder and Co-CEO.
+"For twenty years creators could only really sell one thing, their audience's attention, and advertisers were the only buyer. AI removes that ceiling," said Will Monange, Co-Founder and Co-CEO.
+"Iggy shares the same vision as the SHIFT team - build the AI infrastructure that the whole creator economy will run on." said Harry Fitzgerald, Co-Founder &amp; COO.
+About SHIFT: SHIFT is the AI infrastructure company for the creator economy, spanning the Fanvue platform, its AI engine, the first app store on any creator platform, and payment and financial rails. Founded in 2020 and headquartered in London.
+About Fanvue: Fanvue is the fastest-growing platform in the creator economy, with 17+ million monthly active users and over 325,000+ creators
+About Iggy Azalea: Four-time Grammy nominee, multi-platinum recording artist, and active entrepreneur and investor.
+Contact information
+Ryan Michael Gilks
+ryan@ideafarmer.co.uk
+07568490267
+SOURCE: Shift Holdings Ltd
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="str">
-        <v>Get Ready to Race With the 2027 KTM EXC 6DAYS Range</v>
+        <v>Managed Security Services Market: Cloud Security Becomes a Growth Engine</v>
       </c>
       <c r="B400" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C400" t="str">
-        <v>WebWire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D400" t="str">
         <v>SaaS</v>
       </c>
       <c r="E400" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357337</v>
+        <v>https://express-press-release.net/news/2026/08/27/1769615</v>
       </c>
       <c r="F400" t="str">
-        <v>The 6DAYS&amp;#174; FIM Enduro of Nations in Portugal marks the 100th edition of the historic event, with the 2027 KTM 6DAYS enduro line-up ready to set the pace in paying tribute to the centenary event, 12&amp;#8211;17 October 2026.Developed from KTM&amp;#39;s championship-winning Enduro platform, the 2027 KTM EXC 6DAYS range represents the ultimate expression of READY TO RACE performance&amp;#8212;engineered to meet the extreme demands of the world&amp;#39;s toughest off-road competition. The range comprises of one 2-stroke and fou... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357337</v>
+        <v>Cybersecurity is becoming increasingly difficult for organizations to manage as digital environments grow more complex. The global Managed Security Services Market was valued at USD 38.0 billion in [read full press release...]</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="str">
-        <v>Kawasaki Robotics Reopens 1,200+ Dormant Accounts Using SUPPLYCO’s AI Platform</v>
+        <v>engage2learn Furthers Its Mission to Transform K-12 Education with Acquisition of Instructional Coaching Group</v>
       </c>
       <c r="B401" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C401" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D401" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, SaaS, Education</v>
       </c>
       <c r="E401" t="str">
-        <v>https://www.getnews.info/story/2026/07/08/kawasaki-robotics-reopens-1200-dormant-accounts-using-supplycos-ai-platform/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/engage2learn-furthers-its-mission-to-transform-k12-education-with-acquisition-of-instructional-coaching-group-302861773.html</v>
       </c>
       <c r="F401" t="str">
-        <v/>
+        <v>Leeds Equity Partner's Portfolio Company adds industry-leading coaching platform AUSTIN, Texas, Aug. 27, 2026 /PRNewswire/ -- engage2learn ("e2L"), a leading nationwide provider of leadership coaching, teacher development, and software that help improve instructional quality and student...</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="str">
-        <v>Lexis+® for Government Becomes the First Legal Research Solution to Achieve FedRAMP® Certified Status</v>
+        <v>Bebuzee Announces Strategic Nollywood Partnerships Representing 1 Million+ ...</v>
       </c>
       <c r="B402" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C402" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D402" t="str">
-        <v>SaaS</v>
+        <v>Finance, AI, SaaS, Retail, Media</v>
       </c>
       <c r="E402" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357329</v>
+        <v>https://pr-inside.com/bebuzee-announces-strategic-nollywood-partnerships-representing-1-million-r5216699.htm</v>
       </c>
       <c r="F402" t="str">
-        <v>LexisNexis &amp;#174; Legal &amp;amp; Professional announced that Lexis+&amp;#174; for Government has become the first legal research solution to achieve FedRAMP &amp;#174; Certified status, providing government legal professionals with a trusted platform that meets the highest standards of security for sensitive legal work. - - Federal Risk and Authorization Management Program (FedRAMP) provides the U.S. government&amp;#39;s standardized approach to security assessment, authorization, and continuous monitoring for cloud produc... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357329</v>
+        <v>(PR-inside.com) Bebuzee targets a massive digital opportunity at the intersection of Nollywood, AI, streaming, advertising, e-commerce and creator monetisation MIAMI, FL / ACCESS Newswire / August 27, 2026 /Bebuzee, Inc. (OTCID:BBUZ) today announced strategic partnership agreements with leading Nollywood guilds and industry organizations representing a combined membership of more than 1 million people, creating a potentially significant new growth opportunity for Bebuzee's global AI-powered Super App. The partnerships are designed to connect Nollywood's vast creative ecosystem with Bebuzee's expanding technology platform and its multiple digital revenue engines. A $6.4 BILLION CREATIVE ECONOMY. A MASSIVE DIGITAL OPPORTUNITY. Nigeria's creative economy is valued at approximately $6.4 billio</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="str">
-        <v>Teragonia Appoints Cybersecurity Leader Dhruv Chandra as Executive ...</v>
+        <v>Caliber Launches - Caliber Tokenization Services, New Entity Bringing Real-World Asset Tokenization to Family-Owned Real Estate Portfolios</v>
       </c>
       <c r="B403" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C403" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D403" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, SaaS, Real Estate</v>
       </c>
       <c r="E403" t="str">
-        <v>https://pr-inside.com/teragonia-appoints-cybersecurity-leader-dhruv-chandra-as-executive-r5199033.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3351914/0/en/caliber-launches-caliber-tokenization-services-new-entity-bringing-real-world-asset-tokenization-to-family-owned-real-estate-portfolios.html</v>
       </c>
       <c r="F403" t="str">
-        <v>(PR-inside.com) Industry veteran brings three decades of cybersecurity and enterprise technology experience CHICAGO, IL / ACCESS Newswire / July 8, 2026 / Teragonia , the AI operating system for private equity, today announced the appointment of Dhruv Chandra as Executive Vice President of AIOS Technology &amp; Operations. In this role, Chandra will be responsible for Teragonia's cybersecurity posture, platform performance, program portfolio management and technology partnerships. As organizations rely on AI to inform business-critical decisions and increasingly complex cybersecurity, governance and data protection have become essential to maintaining customer trust and enabling innovation. Chandra's deep experience deploying strategies that protect complex enterprise environments ..</v>
+        <v>Caliber reaffirms its 2026 revenue projections; new division establishes a fee-based revenue stream for the platform, with engagements available to a limited number of family offices through year end Caliber reaffirms its 2026 revenue projections; new division establishes a fee-based revenue stream for the platform, with engagements available to a limited number of family offices through year end</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="str">
-        <v>Stirlingshire Announces Invitation-Only Preview of Stirling One for Select Financial Advisors</v>
+        <v>Hydreight Technologies Announces Timing of Q2 2026 Financial Results and Investor Webcast Featuring Live Analyst Q&amp;amp;A</v>
       </c>
       <c r="B404" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C404" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D404" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E404" t="str">
-        <v>https://www.prnewswire.com/news-releases/stirlingshire-announces-invitation-only-preview-of-stirling-one-for-select-financial-advisors-302820879.html</v>
+        <v>https://www.prnewswire.com/news-releases/hydreight-technologies-announces-timing-of-q2-2026-financial-results-and-investor-webcast-featuring-live-analyst-qa-302861464.html</v>
       </c>
       <c r="F404" t="str">
-        <v>Exclusive demonstrations will provide a limited number of financial advisors with first access to Stirling One, Stirlingshire's AI-native Wealth Management Operating Platform, ahead of its public release. NEW YORK, July 8, 2026 /PRNewswire/ -- Stirlingshire Investments today announced the...</v>
+        <v>VANCOUVER, BC and LAS VEGAS, Aug. 27, 2026 /PRNewswire/ -- Hydreight Technologies Inc. ("Hydreight" or the "Company") (TSXV: NURS) (OTCQB: HYDTF) (FSE: SO6), a rapidly growing digital health platform and provider of compliant healthcare infrastructure across the United States, today...</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="str">
-        <v>Hubble Captures Star-Studded Cluster</v>
+        <v>Velocity Enters into Agreements to Acquire Toorak’s Operating Platform and Manage Toorak’s $3 Billion Business-Purpose Loan Portfolio</v>
       </c>
       <c r="B405" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C405" t="str">
-        <v>NASA</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D405" t="str">
-        <v>SaaS, Energy</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E405" t="str">
-        <v>https://www.nasa.gov/image-article/hubble-captures-star-studded-cluster/</v>
+        <v>https://finance.yahoo.com/real-estate/articles/velocity-enters-agreements-acquire-toorak-113000300.html</v>
       </c>
       <c r="F405" t="str">
-        <v>This image from NASA’s&amp;#160;Hubble Space Telescope showcases&amp;#160;Messier 3&amp;#160;(M3), one of the Milky Way galaxy’s most massive globular clusters, or spherical collections of gravitationally bound stars.&amp;#160;Globular clusters&amp;#160;are made up of ancient stars that formed at roughly the same time from the same cloud of gas, giving those stars similar ages. Around 150 known globular clusters are [&amp;#8230;]</v>
+        <v>WESTLAKE VILLAGE, Calif., August 27, 2026--Velocity Financial, Inc. (NYSE: VEL; "Velocity" or the "Company") today announced a definitive agreement to acquire the operating platform of Toorak Capital LLC ("Toorak"), a business-purpose lending and asset management platform which is majority owned by funds advised by affiliates of KKR, a leading global investment firm. Toorak has also entered into separate agreements with a third-party investment firm for the purchase of Toorak’s existing portfoli</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="str">
-        <v>PeanutButterJelly Gap Scholarship Opens July 25: College Students Can ...</v>
+        <v>Youxin Technology Ltd Reports First Half of Fiscal Year 2026 Financial Results</v>
       </c>
       <c r="B406" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C406" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D406" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E406" t="str">
-        <v>https://pr-inside.com/peanutbutterjelly-gap-scholarship-opens-july-25-college-students-can-r5199023.htm</v>
+        <v>https://www.prnewswire.com/news-releases/youxin-technology-ltd-reports-first-half-of-fiscal-year-2026-financial-results-302861583.html</v>
       </c>
       <c r="F406" t="str">
-        <v>(PR-inside.com) New program targets the small, overlooked funding gaps that derail college students; with each scholarship recipient also receiving full free access to the platform's AI-powered career suite. DALLAS, TX / ACCESS Newswire / July 8, 2026 / PeanutButterJelly (PJELLY), the community-driven digital brand behind the PJELLY ecosystem, today announced that applications for the PJELLY Gap Scholarship open on July 25, 2026, with five students to be selected for awards supporting the Fall 2026 term. Built for the Gaps Traditional Aid Overlooks Most financial aid is built for tuition. But students are far more often derailed by the smaller costs no aid package covers ..</v>
+        <v>GUANGZHOU, China, Aug. 27, 2026 /PRNewswire/ -- Youxin Technology Ltd (Nasdaq: YAAS) ("Youxin Technology" or the "Company"), a software as a service ("SaaS") and platform as a service ("PaaS") provider, today announced its unaudited financial results for the first half of fiscal year 2026...</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="str">
-        <v>Dinari Inc. and tZERO Partner to Create an Operating Framework for Broker-Dealers to Offer Tokenized U.S. Equities</v>
+        <v>African Bundibugyo ebolavirus vaccine candidate to be advanced to clinical trials</v>
       </c>
       <c r="B407" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C407" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D407" t="str">
-        <v>Crypto, SaaS</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E407" t="str">
-        <v>https://www.newmediawire.com/news/dinari-inc-and-tzero-partner-to-create-an-operating-framework-for-broker-dealers-to-offer-tokenized-u-s-equities-7087563</v>
+        <v>https://www.prnewswire.com/news-releases/african-bundibugyo-ebolavirus-vaccine-candidate-to-be-advanced-to-clinical-trials-302861771.html</v>
       </c>
       <c r="F407" t="str">
-        <v>Collaboration Brings Together the Market Capabilities Broker-Dealers Need to Launch, Trade, Custody, Clear, Settle, and Service Tokenized U.S. Equities Through a Single Network Integration SAN MATEO, CA and NEW YORK, NY - July 8, 2026 ( NEWMEDIAWIRE ) - Dinari Inc. , the pioneer of the custodial model of tokenized U.S. public equities, today announced a strategic partnership with tZERO Group, Inc. , a leader in providing B2B and B2B2C partner institutions a regulated, end-to-end blockchain-based financial infrastructure. The partnership will bring together the core market capabilities required for broker-dealers to launch and operate tokenized equity offerings to their end customers through a single integration. By combining dShares™ technology and blockchain-based servicing with tZERO’s r</v>
-[...2 lines deleted...]
-    <row r="408">
+        <v>CEPI backs Minapharm's Bundibugyo ebolavirus vaccine candidate, based on ProBioGen's proprietary MVA-CR19 platform OSLO, Norway, CAIRO and BERLIN, Aug. 27, 2026 /PRNewswire/ -- Leading African biopharmaceutical company Minapharm Group, headquartered in Egypt with subsidiaries in Berlin,...</v>
+      </c>
+    </row>
+    <row r="408" xml:space="preserve">
       <c r="A408" t="str">
-        <v>Estrigenix Therapeutics Secures Exclusive License Agreement for Novel Menopause Therapeutics Platform</v>
+        <v>Reconova Technologies Interim Results</v>
       </c>
       <c r="B408" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C408" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D408" t="str">
-        <v>SaaS, Education</v>
+        <v>Finance, AI, SaaS, Retail</v>
       </c>
       <c r="E408" t="str">
-        <v>https://www.prweb.com/releases/estrigenix-therapeutics-secures-exclusive-license-agreement-for-novel-menopause-therapeutics-platform-302820174.html</v>
-[...2 lines deleted...]
-        <v>Estrigenix Therapeutics, Inc., together with the University of Wisconsin–Milwaukee Research Foundation, Inc. (UWMRF), Marquette University, and CU Ventures, Inc., today announced the execution of an exclusive license agreement supporting the development of a novel therapeutic platform...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109491/</v>
+      </c>
+      <c r="F408" t="str" xml:space="preserve">
+        <v xml:space="preserve">XIAMEN, August 27, 2026 - (ACN Newswire) - August 26, 2026, Reconova Technologies Co., Ltd. ("Reconova" or the "Company", Stock code: 7656.HK) today released its first interim results since its listing. During the reporting period, the Company achieved revenue of approximately RMB102 million, representing a year-on-year increase of 58.7%. The revenue growth was primarily driven by the synergistic momentum across its three business segments, underpinned by a solid core business foundation. R&amp;D expenses accounted for approximately 48.8% of revenue, as strategic investments continued to build robust technological moats for the Company.
+Operating Performance Steadily Improves, Operational Efficiency Continuously Optimised
+From a profitability perspective, the Company recorded a net loss of approximately RMB64 million during the reporting period, narrowing by 6.7% year-on-year. This improvement was achieved despite a continued increase in R&amp;D investment, which rose 51.2% year-on-year. As the Company is in the strategic investment phase for embodied intelligence, R&amp;D expenses account for nearly half of revenue. The net loss was primarily attributable to increased R&amp;D investment in embodied intelligence and one-off listing-related expenses incurred during the period.
+In terms of operational efficiency, selling and distribution expenses declined by approximately 5.3% year-on-year alongside revenue expansion, reflecting continuous efficiency gains. While the net loss narrowed year-on-year, trade receivables decreased to approximately RMB510 million, down 13.0% from the end of the previous year, indicating a notable improvement in collection efficiency.
+Looking at forward revenue visibility, contract liabilities stood at approximately RMB12 million as at the end of the reporting period, up 420% from the beginning of the year. Contract liabilities represent advance payments from customers for goods or services not yet delivered; these amounts will be progressively recognised as revenue in subsequent accounting periods, providing greater visibility into future revenue.. For technology companies in a strategic investment phase, trends in contract liabilities often better reflect the true trajectory of the business than current-period net profit.
+Three Business Segments Achieve Synergistic Growth, Customer Ecosystem Continuously Strengthened
+During the reporting period, all three business segments achieved year-on-year growth with ongoing structural optimisation, demonstrating the core business's sustainable cash-generating capability.
+The Intelligent Civil Aviation segment generated revenue of approximately RMB3 million, up 319.1% year-on-year, benefiting from enhanced customer stability. The Company maintained its No. 1 market position in China's enterprise vision intelligence product market for civil aviation, with its products deployed in over 60% of China's airports with annual passenger throughput exceeding 10 million. Benchmark projects continue to be replicated and iterated. It is worth noting that the civil aviation sector exhibits pronounced seasonal characteristics: due to the annual budget execution cycle of airports and project acceptance timelines, revenue recognition for this segment is typically concentrated in the second half of the year, particularly in the fourth quarter.
+The Smart Commercial segment accelerated the acquisition and servicing of high-value customers, driving growth in average customer value and transaction volume. Revenue reached approximately RMB34 million, up 95.5% year-on-year. The SINHON Business System for commercial spaces is being deployed at an accelerating pace, achieving rapid growth and a more diversified revenue base.
+The Smart Driving Safety segment generated revenue of approximately RMB66 million, up 41.2% year-on-year. A significant increase in new customer order volumes drove sales expansion.
+Full-Stack Technology System Evolves, Embodied Intelligence Achieves Multiple Commercialisation Milestones
+With 14 years of expertise in vision intelligence, Reconova has built an integrated enterprise-grade embodied intelligence core technology framework spanning "perception–cognition–physical execution," and is steadily advancing the large-scale deployment of commercial robot products for productivity-focused scenarios.
+In terms of concrete progress, the "AntOne" airport baggage handling robot, launched in September 2025, has completed pilot deployment at a major Chinese airport with more than 10 million annual passengers, supporting 24/7 uninterrupted operation. In April 2026, the Company iteratively launched its new VTFLA embodied intelligence technology architecture. Building on the conventional VLA (Vision-Language-Action) framework, VTFLA integrates multi-modal input perception including vision, tactile and force feedback. Its core design philosophy is to process over 80% of intelligence at the edge, employing a dual-system fast-slow coordination architecture that decouples and coordinates task planning with real-time control. The Company plans to further advance R&amp;D in edge-side lightweight embodied intelligence technology, continuously enhancing multi-modal perception and execution capabilities.
+At the recently concluded 2026 World Robot Conference (WRC), the Company comprehensively presented an embodied intelligence solution for airport productivity scenarios. Through human-machine systems and multi-robot collaborative operations, the solution reshapes traditional manual baggage handling operations, creating a safe, reliable, and flexibly adaptable full-chain intelligent baggage handling system. In addition, the Company has initiated R&amp;D on a wheeled dual-arm robot, expected to be launched in 2027 and commercialised in 2028. Its application scenarios will expand from fixed-position baggage handling to mobile loading and unloading operations under aircraft, and gradually extend to warehousing, industrial automation, and other scenarios. During the conference, the Company also signed a strategic cooperation agreement with SIIC Tech Capital to jointly build the Hong Kong Embodied Intelligence Super Accelerator, advancing industrial commercialisation and international expansion.
+Globalisation Strategy Fully Launched, Overseas Markets Achieve Multi-Point Breakthroughs
+For international expansion, the Company adopts a strategy of "expanding from nearby markets to more distant regions," with an initial focus on Southeast Asia and the Middle East. Currently, the Company has launched Proof of Concept (PoC) pilot projects at Hamad International Airport in Doha, Qatar, and Tashkent International Airport in Uzbekistan. The rollout follows the principle of "prioritising flagship airports first, then radiating to long-tail customers": the first phase focuses on hub airports in the Middle East and Southeast Asia to establish benchmark cases, before progressively expanding to long-tail customers and subsequently entering European and American markets. The Company is replicating its vision AI and embodied intelligence experience accumulated at domestic airports to global markets that are undergoing large-scale smart airport construction.
+In terms of partnership models, the Company emphasises local ecosystem collaboration and the export of technology standards, combined with product localisation, adopting an asset-light, deep-collaboration approach. Approximately 10.4% of the IPO net proceeds have been earmarked for expanding overseas sales channels, providing financial support for the globalisation strategy.
+Strategy Focused on Productivity Scenarios, Long-Term Market Potential Gradually Unlocks
+The Company adheres to a highly focused and disciplined strategic principle, concentrating on "productivity tools" in handling, depalletizing/palletizing, and specialty scenarios, rather than pursuing broad concepts such as consumer-grade robots or general-purpose humanoid robots. In the short term, the three business segments — Intelligent Civil Aviation, Smart Commercial, and Smart Driving Safety — will continue to generate stable cash flow. Over the medium to long term, leveraging a universal vision intelligence foundation reusable across scenarios, the Company will continuously strengthen its full-stack embodied intelligence core technology framework, iterate multiple categories of commercial robots, and complete a strategic upgrade from vision intelligence solutions to an integrated "perception–cognition–physical execution" enterprise-grade embodied intelligence framework.
+Embodied intelligence has been included as a key future industry to be cultivated under China's 15th Five-Year Plan. According to Frost &amp; Sullivan forecasts, China's enterprise vision intelligence market will exceed RMB162.7 billion by 2030. As B2B customers' demand for cost reduction and efficiency improvement continues to rise and the technology maturity curve crosses its inflection point, commercial robots are expected to enter a period of accelerated demand growth in productivity scenarios such as airport baggage handling, warehousing logistics, and industrial automation over the next three to five years.
+Leveraging its 14-year vision intelligence foundation and multi-scenario engineering delivery experience, Reconova is accelerating the deployment of embodied intelligence in real industrial scenarios, completing its transition from vision intelligence to enterprise-grade embodied intelligence, with long-term market potential gradually unlocking.
+About Reconova Technologies Co., Ltd. 
+Reconova Technologies Co., Ltd. (Stock code: 7656.HK) is a leading enterprise vision intelligence company in China, listed on the Main Board of The Stock Exchange of Hong Kong Limited on 8 July 2026. The Company provides a series of visual perception, visual cognition, and visual reasoning intelligence products applied across civil aviation, commercial spaces, and driving safety scenarios. Ranked first in China's enterprise vision intelligence product market for civil aviation by 2025 revenue, Reconova is advancing its strategic evolution from vision intelligence to enterprise-grade embodied intelligence.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="str">
-        <v>River Associates Announces Acquisition of Horsepower Automotive Group</v>
+        <v>Hyperliquid Strategies Inc Reports Financial Results for the Fiscal Year Ended June 30, 2026</v>
       </c>
       <c r="B409" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C409" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D409" t="str">
-        <v>Finance, SaaS, Automotive</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E409" t="str">
-        <v>https://www.prnewswire.com/news-releases/river-associates-announces-acquisition-of-horsepower-automotive-group-302820443.html</v>
+        <v>https://www.prnewswire.com/news-releases/hyperliquid-strategies-inc-reports-financial-results-for-the-fiscal-year-ended-june-30-2026-302861372.html</v>
       </c>
       <c r="F409" t="str">
-        <v>Marking Our Third Platform in the Automotive Aftermarket CHATTANOOGA, Tenn., July 8, 2026 /PRNewswire/ -- River Associates Investments, L.P. ("River Associates"), a longstanding lower middle market private equity firm based in Chattanooga, TN, is pleased to announce the successful...</v>
+        <v>NEW YORK, Aug. 27, 2026 /PRNewswire/ -- Hyperliquid Strategies Inc (NASDAQ: PURR) ("HSI" or the "Company"), the premier digital asset treasury platform focused on the Hyperliquid ecosystem, today reported its financial and operational results for the fiscal year ended June 30, 2026. "This...</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="str">
-        <v>Vermon launches Vermon Group, accelerating its growth and expanding its offerings</v>
+        <v>SAP CX Wins TrustRadius Top Rated 2026: Earning Trust, Powering the Future of Agentic AI</v>
       </c>
       <c r="B410" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C410" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-sap</v>
       </c>
       <c r="D410" t="str">
-        <v>Finance, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E410" t="str">
-        <v>https://www.prnewswire.com/news-releases/vermon-launches-vermon-group-accelerating-its-growth-and-expanding-its-offerings-302820823.html</v>
+        <v>https://news.sap.com/2026/08/sap-cx-wins-trustradius-top-rated-2026/</v>
       </c>
       <c r="F410" t="str">
-        <v>Vermon Group opens a new chapter with the acquisition of Moduleus, the opening of TransducerWorks' new U.S. manufacturing facility, and the launch of a coordinated Group platform designed to move faster, deliver more, and stay close to customers. TOURS, France, July 8, 2026 /PRNewswire/...</v>
+        <v>Across sales, service, and commerce, customers consistently highlighted the depth of integration, reliability at enterprise scale, and the tangible business impact of AI-powered workflows.</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="str">
-        <v>Gogetop Marketing Releases RedNote Content Trust Advisory for International Brands</v>
+        <v>Herbalife to Participate in Fireside Chat at Barclays Global Consumer Conference on September 9</v>
       </c>
       <c r="B411" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C411" t="str">
-        <v>PR.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D411" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>Finance, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E411" t="str">
-        <v>https://www.pr.com/press-release/968458</v>
+        <v>https://finance.yahoo.com/healthcare/articles/herbalife-participate-fireside-chat-barclays-110500579.html</v>
       </c>
       <c r="F411" t="str">
-        <v>London-based Gogetop Marketing has published a new advisory for international brands using RedNote, also known in China as Xiaohongshu, following the platform’s 8 May 2026 source-labelling update. The advisory outlines practical steps for improving source attribution, AI-content disclosure and search-led customer journeys on one of China’s most influential social search platforms. [PR.com]</v>
+        <v>LOS ANGELES, August 27, 2026--Herbalife Ltd. (NYSE: HLF), a premier health and wellness company, community and platform, today announced Stephan Gratziani, Chief Executive Officer, John DeSimone, Chief Financial Officer and Scott Schaefer, SVP of Finance and Transformation and incoming CFO, will participate in a fireside chat at the Barclays 19th Annual Global Consumer Conference on Wednesday, September 9, 2026 at 7:30 a.m. ET (4:30 a.m.</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="str">
-        <v>Decent Holding Provides Business Update: Paid Member Base Reaches Nearly 150,000, Underscoring the Strength of Its Nationwide Community Healthcare Platform</v>
+        <v>MARS Energy Group Acquires Citadel Roofing &amp; Solar, Strengthening Its ...</v>
       </c>
       <c r="B412" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C412" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D412" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance, SaaS, Energy</v>
       </c>
       <c r="E412" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3324177/0/en/Decent-Holding-Provides-Business-Update-Paid-Member-Base-Reaches-Nearly-150-000-Underscoring-the-Strength-of-Its-Nationwide-Community-Healthcare-Platform.html</v>
+        <v>https://pr-inside.com/mars-energy-group-acquires-citadel-roofing-solar-strengthening-its-r5216686.htm</v>
       </c>
       <c r="F412" t="str">
-        <v>- Nearly 150,000 paid members across approximately 480 community service centers reflect strong recurring demand, supported by a growing AI-enabled healthcare services roadmap.</v>
+        <v>(PR-inside.com) The partnership brings together two organizations with complementary strengths, creating a stronger platform to serve homebuilders and homeowners across California. The acquisition adds more than 1,000 employees to the MARS platform. ROCKLIN, CA / ACCESS Newswire / August 27, 2026 / MARS Energy Group ("MARS"), a diversified energy and infrastructure platform, today announced its 11th acquisition: Citadel Roofing &amp; Solar, one of Northern California's premier new construction roofing and solar contractors. The partnership brings together two organizations with complementary strengths, creating a stronger platform to serve homebuilders and homeowners across California. The acquisition adds more than 1,000 employees to the MARS ..</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="str">
-        <v>HCMC ANNOUNCES STRATEGIC ACQUISITION OF 420,000 EYES ON MONITOR ($EOM) TOKENS THROUGH ITS AI-POWERED IP PLATFORM RAGE (RISK ASSESSMENT GAUGING ENTERPRISE)</v>
+        <v>MARS Energy Group Acquires Citadel Roofing &amp; Solar, Strengthening Its Position as California's Leading New Construction Roofing and Solar Platform</v>
       </c>
       <c r="B413" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C413" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D413" t="str">
-        <v>Finance, Crypto, AI, SaaS</v>
+        <v>Finance, SaaS, Energy</v>
       </c>
       <c r="E413" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3324173/0/en/HCMC-ANNOUNCES-STRATEGIC-ACQUISITION-OF-420-000-EYES-ON-MONITOR-EOM-TOKENS-THROUGH-ITS-AI-POWERED-IP-PLATFORM-RAGE-RISK-ASSESSMENT-GAUGING-ENTERPRISE.html</v>
+        <v>https://www.newswire.com/news/mars-energy-group-acquires-citadel-roofing-solar-strengthening-its-position-as</v>
       </c>
       <c r="F413" t="str">
-        <v>HOLLYWOOD, FL, July 08, 2026 (GLOBE NEWSWIRE) -- Healthier Choices Management Corp. (Pink Limited Market: HCMC) (“HCMC” or the “Company”) today announced that it has acquired 420,000 Eyes on Monitor ($EOM) tokens, representing approximately 1% of the token’s total supply. This acquisition of tokens was made through RAGE (Risk Assessment Gauging Enterprise), the Company’s AI-powered IP platform focused on identifying, acquiring, and scaling exposure to high-conviction digital culture assets that sit at the intersection of community, capital markets, technology, and internet-native innovation.</v>
+        <v>The partnership brings together two organizations with complementary strengths, creating a stronger platform to serve homebuilders and homeowners across California. The acquisition adds more than 1,000 employees to the MARS platform.</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="str">
-        <v>Konica Minolta Launches Print Support App to Bridge Microsoft's Driverless ...</v>
+        <v>Finastra positioned as a Leader in the SPARK Matrix™: Digital Banking Platform 2026 by QKS Group</v>
       </c>
       <c r="B414" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C414" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D414" t="str">
         <v>SaaS</v>
       </c>
       <c r="E414" t="str">
-        <v>https://pr-inside.com/konica-minolta-launches-print-support-app-to-bridge-microsoft-s-driverless-r5199010.htm</v>
+        <v>https://www.prnewswire.com/news-releases/finastra-positioned-as-a-leader-in-the-spark-matrix-digital-banking-platform-2026-by-qks-group-302861511.html</v>
       </c>
       <c r="F414" t="str">
-        <v>(PR-inside.com) New application enables organizations to adopt Windows Protected Print Mode while preserving advanced device functionality RAMSEY, NJ / ACCESS Newswire / July 8, 2026 / Konica Minolta Business Solutions U.S.A., Inc. ( Konica Minolta ) today announced the availability of its Print Support App (PSA), a Microsoft Store application designed to support Windows Protected Print Mode (WPP) and Microsoft Universal Print, providing organizations with a practical path to adopt Microsoft's modern, driverless print architecture. As Microsoft transitions Windows printing away from traditional drivers toward a more secure, standardized platform, organizations will begin to modernize print environments while maintaining the advanced functionality required ..</v>
+        <v>The QKS Group SPARK Matrix™ provides competitive analysis &amp; ranking of the leading digital banking platform vendors. Finastra, with its comprehensive corporate banking platform, has received strong ratings across technology excellence and customer impact. PUNE, India, Aug. 27, 2026...</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="str">
-        <v>Narmi Launches AI Decision Assist to Streamline Customer Account Opening ...</v>
+        <v>ProFound Therapeutics Receives Investment to Tackle Preeclampsia and Eclampsia</v>
       </c>
       <c r="B415" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C415" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D415" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E415" t="str">
-        <v>https://pr-inside.com/narmi-launches-ai-decision-assist-to-streamline-customer-account-opening-r5199008.htm</v>
+        <v>https://www.prnewswire.com/news-releases/profound-therapeutics-receives-investment-to-tackle-preeclampsia-and-eclampsia-302861112.html</v>
       </c>
       <c r="F415" t="str">
-        <v>(PR-inside.com) New AI-powered capability helps financial institutions accelerate application reviews, reduce manual workloads, and make more informed account opening decisions with full transparency and governance NEW YORK CITY, NY / ACCESS Newswire / July 8, 2026 / Narmi , a leading digital banking platform provider for banks and credit unions, today announced the upcoming launch of AI Decision Assist, a new agentic AI capability designed to help financial institutions automate and accelerate account opening reviews while still maintaining control, transparency, and compliance. Account opening is a natural place for financial institutions to apply AI, but not without challenges, as every decision carries compliance ..</v>
-[...2 lines deleted...]
-    <row r="416">
+        <v>Up to $35 million from the Gates Foundation will support ProFound's use of its platform, datasets, and algorithms to identify new drug targets and biomarkers for preeclampsia and eclampsia CAMBRIDGE, Mass., Aug. 27, 2026 /PRNewswire/ -- ProFound Therapeutics, a Flagship Pioneering company...</v>
+      </c>
+    </row>
+    <row r="416" xml:space="preserve">
       <c r="A416" t="str">
-        <v>Alpha Genesis Adds Rodent Studies, Creating an Integrated Rodent-to-Primate Preclinical Platform</v>
+        <v>Watch &amp; Clock Fair, Salon de TIME return this September</v>
       </c>
       <c r="B416" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C416" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D416" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS, Healthcare, Retail, Automotive, Education</v>
       </c>
       <c r="E416" t="str">
-        <v>https://www.newswire.com/news/alpha-genesis-adds-rodent-studies-creating-an-integrated-rodent-to-primate</v>
-[...5 lines deleted...]
-    <row r="417">
+        <v>https://www.acnnewswire.com/press-release/english/109494/</v>
+      </c>
+      <c r="F416" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 27, 2026 - (ACN Newswire) - The 45th Hong Kong Watch &amp; Clock Fair and the 14th Salon de TIME, jointly organised by the Hong Kong Trade Development Council (HKTDC), Hong Kong Watch Manufacturers Association Limited, and the Federation of Hong Kong Watch Trades &amp; Industries Limited, will be held from 1 to 5 September at the Hong Kong Convention and Exhibition Centre (HKCEC). Salon de TIME will be fully open to the public throughout the event.
+The 45th HKTDC Hong Kong Watch &amp; Clock Fair and 14th Salon de TIME take place from 1 to 5 September at the Hong Kong Convention and Exhibition Centre. Introducing fair highlights at a press conference are Smilely Lam, HKTDC Associate Executive Director (fifth from the left), SK Chong (fourth from the right) and Frankie Lam (fourth from the left), Co-Chairmen, HKTDC Hong Kong Watch &amp; Clock Fair Organising Committee 2026, and celebrity Joey Thye (fifth from the right).
+Under the theme “Sparkling Moments Through Time”, the two fairs are expected to attract more than 630 exhibitors from 16 countries and regions, showcasing a wide range of watches, clocks and related products to meet evolving market trends and consumer demand.
+The Click2Match AI-powered business matching platform has been available since 25 August and will remain open until 12 September, enabling exhibitors and buyers from around the world to connect and conduct business discussions online during and beyond the physical fairs.
+Hong Kong Watch &amp; Clock Fair marks 45th Milestone
+HKTDC Associate Executive Director Smilely Lam said: “The Hong Kong Watch &amp; Clock Fair and Salon de TIME together form the world's largest one-stop watch and clock marketplace. As the Hong Kong Watch &amp; Clock Fair celebrates its 45th edition this year, the two fairs are continuing to grow in both international reach and diversity, leveraging Hong Kong’s strengths as an international trading hub and Asia’s premier sourcing centre for watches and clocks.
+This year’s fairs welcome, for the first time, a pavilion from Hengyang, Hunan Province, alongside group pavilions from France, Switzerland, Guangzhou and Taiwan. New exhibitors from Norway, Singapore and the US are joining this year's fair, further strengthening the international profile of the fairs.
+Salon de TIME is expected to feature more than 150 global brands, reaching a new post-pandemic high. Participation from Hong Kong brands and Guochao-inspired brands has increased by more than 20%, while more brands from Italy, the United Kingdom and the US are joining, alongside the debut of Singaporean brands. This fully demonstrates Hong Kong’s unique role as an important bridge connecting the Chinese Mainland with international markets, as well as the global watch industry’s confidence in the Hong Kong market.”
+According to the latest trade statistics, Hong Kong is the world’s largest importer and second largest exporter of wristwatches. In the first seven months of this year, the total export value of watches reached approximately HK$30.5 billion, representing a 7.8% year-on-year increase. Several other Hong Kong export markets recorded double-digit growth, including Germany (+21%), Switzerland (+25%) and the United Arab Emirates (+91%). In addition, the watch industry’s export confidence index rose from 50.4 to 51.9 in the second quarter, reflecting the industry’s cautiously optimistic outlook for exports.
+Microbrand participation doubles, bringing greater diversity to the fair
+Located in Hall 3FG, Salon de TIME features six themed zones: World Brand Piazza, Chic &amp; Trendy, Craft Treasure, Renaissance Moment, Wearable Tech, and Microbrands. The Microbrands zone has attracted 29 brands from eight countries and regions, with both the number of participating brands and the number of represented countries and regions doubling compared with last year.
+World Brand Piazza showcases prestigious international watch brands
+For the 16th consecutive year, the World Brand Piazza zone is organised in partnership with Prince Jewellery &amp; Watch, featuring limited-edition and rare timepieces from some of the world’s most prestigious watch brands. This year, Prince Jewellery &amp; Watch will showcase exceptional creations from six internationally renowned brands: Baume &amp; Mercier, Corum, DeWitt, Franck Muller, Montblanc and Sarcar.
+World Brand Piazza will feature a selection of limited-edition and highly collectible timepieces. Among the highlights, Franck Muller will present a ladies’ watch created in collaboration with French street artist Jisbar, marking the second partnership between the two parties. The brand will also host a product introduction seminar on 2 September titled “Franck Muller 2026 WPHH Novelties ‘Vanguard Lady Crazy Hours Jisbar’”.
+Meanwhile, Sarcar has specially created a unique platinum version of its Medusa timepiece exclusively for the World Brand Piazza. The one-of-a-kind watch is set with 228 diamonds, complemented by red garnets and green agates, showcasing exceptional high jewellery craftsmanship. Two marquise-cut diamonds are used to represent Medusa’s eyes. At the same time, the signature snake-hair motif extends seamlessly from the dial to the case and lugs, all meticulously sculpted from solid gold, offering the charm of ancient Roman stone sculptures of beautiful women.
+The Renaissance Moment zone will also welcome the debut appearance of WOLF, the luxury watch storage box and winder brand from the United Kingdom. Built around the concept of preserving heritage, WOLF provides professional care solutions for high-end mechanical timepieces. On the opening day of the fair (1 September), the brand will unveil its latest innovation, The Rocket, the world's most compact travel watch winder, highlighting WOLF's commitment to innovative design and exceptional craftsmanship.
+Guochao timepieces showcase the strength of Chinese watchmaking
+Designs incorporating traditional Chinese cultural elements have gained strong market appeal in recent years. This year, Salon de TIME will bring together five leading independent watchmakers from the Chinese Mainland, all of whom will attend the fair in person.
+The Académie Horlogère des Créateurs Indépendants (AHCI) which is widely regarded as one of the most prestigious independent watchmaking institutions, maintains exceptionally stringent membership requirements. Currently, only four AHCI members are from the Chinese Mainland, and this year's exhibition will feature three of them including Xushu Ma, who was the first watchmaker from the Chinese Mainland admitted to the association, as well as Zehua Tan and Lin Yong Hua. The opportunity to see such a distinguished line-up in one place is particularly rare.
+In addition, several Guochao-inspired brands and Chinese watchmakers will showcase their outstanding creations. Highlights include:
+Chinese watchmaker Qian Guobiao will present the limited-edition AB-05S “Skylight Sun”, restricted to just 18 pieces worldwide. The self-developed AB-05 manual-winding movement powers the timepiece. At the same time, its semi-skeletonized dial reveals the balance wheel and gear train, highlighting the watch's intricate mechanics and technical expertise.
+Shanghai Watch will present the ORIGINATE Collection A623 Revival Watch, a modern recreation of China’s first calendar watch, modelling after the original A623 timepiece worn for many years by Zhou Enlai, the first Premier of the People’s Republic of China. The brand will also unveil the Hong Kong Exclusive Edition featuring two interchangeable straps in grey and green, with colours inspired by the Zhongshan suits frequently worn by Premier Zhou, evoking a spirit and memory that transcend generations.
+Award-winning timepieces showcase innovation and craftsmanship
+This year’s fair brings together award-winning timepieces, highlighting the watch industry’s pursuit of technical excellence and design innovation. Highlights include:
+AGELOCER’s 29.51-Day MoonPhase Original Astronomer reimagines the traditional moon phase display by featuring an industry-first 28.5mm oversized moon phase aperture. Blending astronomical imagery with mechanical aesthetics, the timepiece has earned nine international design awards, including the German Design Award 2022, MUSE Design Awards Gold 2023, and European Design Award 2023.
+Making its debut at the exhibition, Singaporean brand Vario will present the Vario VERSA Reversible Dual Time Watch. With an innovative reversible case design, the watch features two independent dials, each showing a different time zone. Users can easily switch between the two displays, making it a practical companion for international travellers. The unique design earned the watch the 2025 iF Design Award.
+Collaborations, innovation and limited-edition collectibles cater to diverse market tastes
+The fairs will also feature collaborative, limited-edition, and debut timepieces, showcasing different styles and innovations to meet evolving consumer preferences, including:
+LINK2CARE has partnered with Swiss watch brand MARVIN to launch a luxury smartwatch that integrates LINK2CARE’s patented leather strap with concealed medical-grade vital sensor. The watch provides comprehensive health monitoring capabilities, including real-time tracking of mental resilience and stress levels, with data displayed directly on the watch dial.
+This year’s two major overseas pavilions, the Swiss Independent Watchmakers Pavilion (SIWP) and France’s Francéclat, together with other European exhibitors, will bring together around 80 brands from across Europe. Among the highlights, Swiss watchmaker Pilo &amp; Co Genève will showcase the Corleone Mini Collection, created to celebrate the brand’s 25th anniversary. Reimagining the iconic Corleone design as a refined ladies’ timepiece, the collection blends elegance with contemporary sophistication, with each colour variant limited to just 10 pieces worldwide.
+Several product zones showcase industry strength; Time Tunnel celebrates 45th edition
+The Hong Kong Watch &amp; Clock Fair, to be held in Hall 1, features seven dedicated product zones. Among them, Pageant of Eternity will showcase premium finished watches from Original Equipment Manufacturers (OEM) and Original Design Manufacturers (ODM). One example is Hong Kong exhibitor Time Grand Ltd, which has more than 20 years of experience in product development, engineering design, and manufacturing services for global watch brands. Through its network of partnerships with Swiss watchmaking companies, the firm offers one-stop watchmaking solutions, demonstrating the strength of Hong Kong’s watch industry in connecting international watchmaking markets. Other zones include Complete Watches, Clocks, Machinery &amp; Equipment, Packaging &amp; Display, Parts, Components &amp; Accessories.
+To celebrate the 45th edition of the Hong Kong Watch &amp; Clock Fair, organisers will present a special “Time Tunnel” exhibition, taking visitors on a journey through three key stages in the fair’s evolution since its debut in 1982. The exhibition will revisit the period from the 1980s to the 1990s, when the fair established itself as a major global sourcing platform for the watch and clock industry. It then traces the transformation of Hong Kong’s watch industry between 2000 and 2020, as the sector evolved from OEM manufacturing toward brand development, with the fair becoming an important platform for industry promotion, networking, and exchange.
+The final section covers the period from 2020 to the present, when the fair expanded beyond manufacturing, sourcing, and brand promotion. Through cross-sector collaboration and the integration of resources from different industries, it has evolved into a multifaceted platform that brings together craftsmanship, design, technology, lifestyle, culture and consumer engagement, reflecting the continuous transformation of both the watch industry and the fair itself.
+Experts to share insights on emerging global watch industry trends
+More than 40 events will take place throughout the fair, including forums, seminars, watch parades, and networking activities, giving industry professionals valuable insights into the latest market developments and business opportunities.
+On the opening day (1 September), the Hong Kong International Watch Forum will bring together leaders of watch industry associations from Chinese Mainland, Germany, France, Switzerland, Japan and Korea to share the latest trade statistics and industry trends in their respective markets. Speakers will also explore new opportunities arising from the convergence of traditional watchmaking craftsmanship and technological innovation.
+On the second day (2 September), the Asian Watch Conference will be held under the theme “Hong Kong as the hub of International Watch Trades”. Senior analysts from international research firm Euromonitor International (Hong Kong) will present the latest developments in the global watch market. Representatives from online watch resale platform Chrono24 will discuss how businesses can connect with global demand through digital channels. At the same time, speakers from Lazada HK will share insights on how to leverage e-commerce platforms to accelerate market expansion and reach new customer segments.
+The 43rd Hong Kong Watch &amp; Clock Design Competition, jointly organised by the HKTDC, the Hong Kong Watch Manufacturers Association Limited, and the Federation of Hong Kong Watch Trades &amp; Industries Limited, aims to promote watch design exchanges and nurture local talent.
+This year, the themes for the Open Group and Student Group are “Transcending Time” and “Contours of the Breeze” respectively. The competition will continue to feature The Made-to-sell Award, recognising student entries with outstanding commercial potential. The award presentation ceremony will be held on 5 September at the fair’s event stage, with celebrity Joey Thye attending as a guest.
+Public activities and lucky draws offer an exciting visitor experience
+Salon de TIME will host a variety of special activities and luxury watch showcases open to the public. Among the highlights, renowned watch art specialist and collector Labeg will lead a workshop on 4 September, demonstrating how to craft wristwatches from corrugated cardboard.
+This year, the exhibition also introduces the “Time Arena” activity zone, combining sports and luxury watch elements to offer visitors a fresh and interactive experience. A key feature will be the “Watch2Care Smart x Lifestyle Experience Days”, taking place from 4 to 5 September, featuring a range of interactive activities. Visitors will also have the opportunity to try pickleball, one of the fastest-growing sports in recent years.
+Other highlights include yoga and body mobility sessions, watch parades, and product launch events. Memorigin will unveil the Verdant Resonance Tourbillon watch, and invite several celebrity guests to attend its activities, including celebrity Vic Teo, Hong Kong basketball star Wong Lut Yiu, and renowned face-changing performer Hathor Wai.
+A Lucky Draw will be held daily throughout the fair, offering visitors the chance to win premium watches sponsored by brands including Memorigin, SAGA, ELMER INGO, Allied Asia Enterprise (PVT) Limited, Alexus Christy, Claudia Koch and FOKSY.
+In addition, CENTRESTAGE, Hong Kong’s premier fashion event, will take place concurrently at the HKCEC from 2 to 5 September, bringing together fashion brands and designer collections from around the world. The co-location of the events will create strong synergies, allowing visitors to explore the latest collections from more than 400 watch and fashion brands under one roof.
+Photo download: https://bit.ly/4xqIloM
+The 45th HKTDC Hong Kong Watch &amp; Clock Fair and 14th Salon de TIME take place from 1 to 5 September at the Hong Kong Convention and Exhibition Centre. Introducing fair highlights at a press conference are Smilely Lam, HKTDC Associate Executive Director (fifth from the left), SK Chong (fourth from the right) and Frankie Lam (fourth from the left), Co-Chairmen, HKTDC Hong Kong Watch &amp; Clock Fair Organising Committee 2026, and celebrity Joey Thye (fifth from the right).
+Celebrity Joey Thye to host exclusive watch unboxing session, showcasing eight timepieces.
+The World Brand Piazza, organised in partnership with Prince Jewellery &amp; Watch for the 16th consecutive year, has long been one of the exhibition’s signature attractions and remains a favourite among watch collectors. This year, Prince Jewellery &amp; Watch is presenting luxury creations from six internationally renowned watch brands, including the Vanguard Lady Crazy Hours Jisbar (left), a collaboration between Franck Muller and French street artist Jisbar, as well as a unique platinum version of the Medusa timepiece (right) created exclusively for the exhibition by Sarcar.
+Chinese watchmaker Qian Guobiao will present the limited-edition AB-05S “Skylight Sun”, restricted to just 18 pieces worldwide. The self-developed AB-05 manual-winding movement powers the timepiece. At the same time, its semi-skeletonized dial reveals the balance wheel and gear train, highlighting the watch's intricate mechanics and technical expertise.
+AGELOCER’s 29.51-Day MoonPhase Original Astronomer reimagines the traditional moon phase display by featuring an industry-first 28.5mm oversized moon phase aperture. Blending astronomical imagery with mechanical aesthetics, the timepiece has earned nine international design awards, including the German Design Award 2022, MUSE Design Awards Gold 2023, and European Design Award 2023.
+Vario VERSA Reversible Dual Time Watch’s innovative reversible case design, the watch features two independent dials, each showing a different time zone. Users can easily switch between the two displays, making it a practical companion for international travellers. The unique design earned the watch the 2025 iF Design Award.
+LINK2CARE has partnered with Swiss watch brand MARVIN to launch a luxury smartwatch that integrates LINK2CARE’s patented leather strap with concealed medical-grade biometric sensors. The watch provides comprehensive health monitoring capabilities, including real-time tracking of resilience and stress levels, with data displayed directly on the watch dial.
+Memorigin will unveil the “Verdant Resonance Tourbillon watch”, inspired by the refined lifestyle of ancient Chinese scholars, particularly the tradition of playing the zither while enjoying incense. It combines Chinese cultural aesthetics with contemporary haute horlogerie craftsmanship.
+The 43rd Hong Kong Watch &amp; Clock Design Competition features two categories, the Open Group and the Student Group, with design themes of “Transcending Time” and “Contours of the Breeze” respectively. Award-winning and shortlisted entries will be exhibited throughout the fair, showcasing the creativity and design talent of Hong Kong’s emerging and established watch designers. Photo shows representatives of the watch and clock industry together with the competition judges.
+Websites:
+Hong Kong Watch &amp; Clock Fair: https://www.hktdc.com/event/hkwatchfair/en
+Salon de TIME: https://www.hktdc.com/event/te/en
+Media enquiries
+Please contact the HKTDC’s Communications &amp; Public Affairs Department: 
+Johnny Tsui
+Tel: (852) 2584 4395
+Email : johnny.cy.tsui@hktdc.org
+About HKTDC
+The Hong Kong Trade Development Council (HKTDC) celebrates its 60th anniversary this year. The HKTDC is a statutory body established in 1966 to promote, assist and develop Hong Kong's trade. With over 50 offices globally, including 13 in the Chinese Mainland, the HKTDC promotes Hong Kong as a two-way global investment and business hub. The HKTDC organises international exhibitions, conferences and business missions to create business opportunities for companies, particularly small and medium-sized enterprises (SMEs), in the mainland and international markets. The HKTDC also provides up-to-date market insights and product information via research reports and digital news channels. For more information, please visit: www.hktdc.com/aboutus. 
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="417" xml:space="preserve">
       <c r="A417" t="str">
-        <v>Buffalo Construction, Inc. Partners with Highwire to Modernize Prequalification and Support Strategic Growth</v>
+        <v>Mobius Social's Inaugural Stock Investment Simulation Competition to Launch Tomorrow in Singapore</v>
       </c>
       <c r="B417" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C417" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D417" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS, Media</v>
       </c>
       <c r="E417" t="str">
-        <v>https://www.prweb.com/releases/buffalo-construction-inc-partners-with-highwire-to-modernize-prequalification-and-support-strategic-growth-302820163.html</v>
-[...2 lines deleted...]
-        <v>Highwire, the Contractor Success platform for managing risk in capital project construction and operations, announces a partnership with Buffalo Construction, Inc. BURLINGTON, Mass., July 8, 2026 /PRNewswire-PRWeb/ -- Highwire, the Contractor Success platform for managing risk in capital...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109487/</v>
+      </c>
+      <c r="F417" t="str" xml:space="preserve">
+        <v xml:space="preserve">SINGAPORE, August 27, 2026 - (ACN Newswire) - The inaugural stock investment simulation competition, exclusively sponsored by Mobius Social—an integrated platform combining global stock market data with investment-focused social networking capabilities—will officially launch tomorrow (August 28) in Singapore. The three-month competition (August 28 to November 28) is open to investors aged 18 and above in Singapore and is expected to attract more than 30,000 participants. The competition features a total prize pool of SGD 350,000, with winners invited to attend an offline awards ceremony in Singapore.
+Rules Highlights: Realistic Simulation + Strict Risk Control
+The competition adopts a real-market simulation trading format, with each participant receiving USD 100,000 in virtual initial capital to validate their investment strategies in a highly realistic market environment. To advocate rational investing and prevent irrational behaviors such as excessive concentration, the competition features a dual professional risk control mechanism:
+Single Position Limit: Holdings in any single stock must not exceed 30% of total assets.
+Maximum Drawdown Threshold: A 40% maximum drawdown limit is set; breaching this threshold will trigger risk control intervention.
+The organizers stated, "We hope participants focus on long-term, stable returns rather than pursuing short-term high volatility. These two risk control rules are fundamental principles for daily risk management in professional institutions. They also represent the core design philosophy of 'practicing through competing' in this contest."
+Competition Format: Full Cycle + Key Sprint Period
+The three-month schedule provides a complete testing period for different investment strategies. Participants must complete no fewer than five valid trades throughout the competition. Among these, September 7 to September 18 is designated as the “Simulation Analysis Sprint Period”—a special concentrated challenge window within the competition. During this phase, participants can focus on validating their short-term judgment and strategy adjustment capabilities. Performance during this period will serve as one of the weighted factors in final ranking calculations.
+Registration Now Open
+Competition registration is now fully open. Participants can complete identity registration on the official Mobius website and will then be directed to the official WhatsApp community, ensuring standardized and precise delivery of competition updates, risk control alerts, and technical support. The registration channel will remain open after the launch date (August 28); please refer to the official website for the specific deadline.
+Launch Day Offline Summit: Face-to-Face with Investment Experts
+On the competition launch day, the organizers will simultaneously host an offline investment exchange summit in Singapore. Multiple authoritative experts in the investment field will be present to share in-depth insights on core topics, including market trend analysis, stock valuation logic, technical trading system development, capital flow research methods, real-world case studies, and investment risk management systems. On-site participants will not only have the opportunity to discuss investment challenges face-to-face with experts but also gain deeper understanding of institutional investors’ thinking frameworks to systematically optimize their personal trading approaches.
+For specific details regarding the offline summit’s venue, entry methods, and capacity information, please inquire through Mobius official channels.
+About Mobius Social
+Mobius Social is a next-generation investment social application integrating social networking features with global key stock market data. The platform is committed to connecting global investors with industry authorities through one-stop data and information services and an open professional community, breaking down information silos and helping users optimize trading strategies while achieving continuous evolution of investment capabilities. This competition represents an important initiative by Mobius Social to promote investor exchange and capability development.
+The Mobius Social Competition Committee stated, "Investment has never been a solitary endeavor. Through this competition, we hope to enable investors from diverse backgrounds to communicate, collaborate, and grow on a single platform. The SGD 350,000 prize pool demonstrates our commitment, strict risk control reflects our stance, and the three-month competition period provides every serious participant with sufficient time and space to validate themselves.”
+For more information on participation methods, competition rules, and event arrangements, please continue to follow the official Mobius website and official WhatsApp community.
+Risk Disclaimer: This competition is a simulation trading activity and does not involve real funds. Simulation performance does not constitute a return guarantee, and competition and platform content do not constitute investment advice.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="str">
-        <v>ChiroHD and The Pediatric Experience Partner to Help Pediatric and Family Chiropractors Grow Without Sacrificing Care</v>
+        <v>Yeahka Announces 2026 Interim Results and Declares First Interim Dividend Since Listing</v>
       </c>
       <c r="B418" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C418" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D418" t="str">
-        <v>SaaS, Education</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E418" t="str">
-        <v>https://www.prweb.com/releases/chirohd-and-the-pediatric-experience-partner-to-help-pediatric-and-family-chiropractors-grow-without-sacrificing-care-302820154.html</v>
+        <v>https://www.prnewswire.com/news-releases/yeahka-announces-2026-interim-results-and-declares-first-interim-dividend-since-listing-302861692.html</v>
       </c>
       <c r="F418" t="str">
-        <v>The partnership connects PX's world-class education, mentorship, community, and marketing systems with ChiroHD's modern, cloud-native technology. MARIETTA, Ga., July 8, 2026 /PRNewswire-PRWeb/ -- ChiroHD and The Pediatric Experience (PX) today announced a strategic partnership for...</v>
-[...2 lines deleted...]
-    <row r="419">
+        <v>HONG KONG, Aug. 27, 2026 /PRNewswire/ -- Yeahka Limited ("Yeahka" or the "Company," Stock Code: 9923.HK), a leading payment-based technology platform, is pleased to announce its interim results for the six months ended June 30, 2026 (the "Period" or "1H26"). Business and Financial Summary...</v>
+      </c>
+    </row>
+    <row r="419" xml:space="preserve">
       <c r="A419" t="str">
-        <v>Aduna, en collaboration avec les principaux opérateurs américains, lance l'authentification basée sur le réseau comme alternative aux codes SMS</v>
+        <v>The 4th International &amp; Indonesia CCS Forum 2026 Strengthens Indonesia's Position as an Emerging Regional CCS Hub</v>
       </c>
       <c r="B419" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C419" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D419" t="str">
-        <v>SaaS</v>
+        <v>SaaS, Energy</v>
       </c>
       <c r="E419" t="str">
-        <v>https://www.prnewswire.com/news-releases/aduna-en-collaboration-avec-les-principaux-operateurs-americains-lance-lauthentification-basee-sur-le-reseau-comme-alternative-aux-codes-sms-302820780.html</v>
-[...2 lines deleted...]
-        <v>PLANO, Texas, 8 juillet 2026 /PRNewswire/ -- Aduna, l'un des principaux fournisseurs mondiaux d'API réseau standardisées, annonce aujourd'hui une avancée majeure en matière de sécurité numérique, destinée à réduire la fraude au sein de l'écosystème mobile américain. En collaboration avec...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109486/</v>
+      </c>
+      <c r="F419" t="str" xml:space="preserve">
+        <v xml:space="preserve">JAKARTA, Aug 27, 2026 - (ACN Newswire) - Indonesia is strengthening its position as one of the Asia-Pacific's most promising markets for Carbon Capture and Storage (CCS) development. As the country moves from policy development toward project implementation, the focus is expanding to include stronger collaboration, investment, and the development of commercial-scale projects to support Indonesia's Net Zero Emissions (NZE) ambitions and the transition toward a low-carbon economy.
+In line with this direction, the Indonesia Carbon Capture and Storage Center (ICCSC) will once again host The 4th International &amp; Indonesia Carbon Capture and Storage (IICCS) Forum 2026, taking place on 26–27 August 2026 at Hotel Mulia Senayan, Jakarta.
+Under the theme "Advancing Indonesia's CCS Project Deployment: Driving Policy Alignment, Regional Collaboration, and Sustainable Carbon Economy," the forum will bring together regulators, industry leaders, investors, technology providers, academics, research institutions, and international organizations to explore pathways for accelerating CCS deployment, strengthening regional cooperation, and advancing a sustainable carbon economy.
+The forum is supported by the People's Consultative Assembly of the Republic of Indonesia (MPR RI), the Coordinating Ministry for Economic Affairs of the Republic of Indonesia, Ministry of Energy and Mineral Resources and SKK Migas, demonstrating Indonesia's commitment to advancing Carbon Capture and Storage as a strategic solution for decarbonization while fostering investment and regional collaboration.
+One of the concrete outcomes of the IICCS Forum 2026 is the signing of a Memorandum of Understanding (MoU) between the Indonesia Carbon Capture and Storage Center (ICCSC) and the Indonesia Carbon Trade Association (IDCTA) on cooperation in CCS advocacy and carbon trading. The partnership will cover knowledge exchange, cross-participation in various activities, and the joint organization of events.
+ICCSC also signed a Memorandum of Understanding (MoU) with Korea's ETRS Center, which operates the Korea-Indonesia Offshore Research Cooperation Center (KIORCC), on low-carbon development and infrastructure cooperation. The partnership will cover information exchange, business-to-business (B2B) matchmaking, and joint studies, further strengthening collaboration between Indonesia and Korea in advancing low-carbon development.
+On the project development front, the forum also marks an important milestone in strengthening Indonesia-Japan cooperation through the Joint Credit Mechanism (JCM). The Governments of Indonesia and Japan, through the JCM Joint Committee, have approved the Ofaweri decarbonization initiative utilizing Tangguh CCUS to progress to the next stage as a JCM project. The approval marks a significant milestone, making Tangguh CCUS the first CCUS project registered under the JCM framework and creating potential for carbon credit generation through the project. The development highlights Indonesia's significant CCUS potential while reinforcing Tangguh's role in advancing practical low-carbon solutions that support energy security. Building on this momentum, bp and Mitsubishi Research Institute have also been selected by Japan's New Energy and Industrial Technology Development Organization (NEDO) under its 2026 Promotion of Low Carbon Technology Project Utilizing JCM programme to develop new JCM methodologies for low-carbon CCUS technologies in Indonesia.
+Beyond its conference sessions and strategic partnerships, IICCS Forum 2026 will also mark the launch of a collaborative publication by Pertamina Hulu Energi and the Indonesia CCS Center titled "CCS Lintas Batas untuk Aktivasi Pasar Domestik." The publication will be introduced through a book launching session as part of efforts to expand knowledge and foster discussion on cross-border CCS development and opportunities to activate the domestic carbon market.
+According to Junaedi, Chairman of the Organizing Committee of The 4th International &amp; Indonesia Carbon Capture and Storage (IICCS) Forum 2026, Indonesia has reached an important stage in CCS development where stronger partnerships are essential to transform ambition into implementation.
+"Indonesia is entering a new chapter in Carbon Capture and Storage development. IICCS Forum 2026 is designed not only as a platform for discussion but also as a catalyst for collaboration, bringing together policymakers, industry leaders, investors, technology providers, and international partners to accelerate project deployment and strengthen Indonesia's CCS ecosystem," said Junaedi.
+Meanwhile, Belladonna Troxylon Maulianda, Ph.D., MBA, P.Eng., Executive Director of the Indonesia Carbon Capture and Storage Center (ICCSC), emphasized that Indonesia has made significant progress in creating a supportive environment for CCS development and is now entering the implementation phase.
+"Over the past few years, Indonesia has strengthened its regulatory framework, improved licensing mechanisms, and expanded international cooperation to support CCS development. The next priority is to ensure that investment, infrastructure, financing, and project execution move forward in parallel. By accelerating commercial deployment, Indonesia has the opportunity to establish itself as one of the leading CCS destinations in the Asia-Pacific region," she said.
+Dr. Eddy Soeparno, Deputy Speaker of the People's Consultative Assembly (MPR RI), highlighted that Carbon Capture and Storage will play a strategic role in supporting Indonesia's energy transition while strengthening national competitiveness.
+"Indonesia possesses enormous potential to become one of the region's leading Carbon Capture and Storage hubs. Achieving this vision requires close collaboration among government, industry, academia, investors, and international partners. With supportive policies and long-term commitment, CCS can accelerate decarbonization, attract sustainable investment, create quality jobs, and strengthen Indonesia's economic competitiveness," he said.
+Throughout the two-day event, participants will engage in High-Level Conferences, Plenary Sessions, Concurrent Sessions, Exhibitions, Business Matching, and Networking Sessions, creating opportunities for meaningful dialogue and strategic partnerships among regulators, project developers, investors, financial institutions, technology providers, and international organizations.
+The forum will explore key topics shaping the future of CCS in Indonesia and the region, including commercial project deployment, cross-border CCS collaboration, carbon market development, financing mechanisms, Monitoring, Reporting, and Verification (MRV) systems, emerging technologies, and policy frameworks that support sustainable carbon management.
+More than an international conference, The 4th International &amp; Indonesia Carbon Capture and Storage (IICCS) Forum 2026 is expected to serve as a catalyst for new investments, strategic partnerships, and cross-border collaboration that will accelerate CCS deployment and reinforce Indonesia's ambition to become a leading Carbon Capture and Storage hub in the Asia-Pacific region.
+ICCSC invites policymakers, industry leaders, investors, technology providers, academics, business associations, international organizations, and media representatives to participate in The 4th International &amp; Indonesia Carbon Capture and Storage (IICCS) Forum 2026 and contribute to shaping Indonesia's next chapter in Carbon Capture and Storage development.
+About The 4th International &amp; Indonesia Carbon Capture and Storage (IICCS) Forum 2026
+The International &amp; Indonesia Carbon Capture and Storage (IICCS) Forum is Indonesia's premier international platform dedicated to advancing the deployment of Carbon Capture and Storage (CCS). By bringing together governments, industry leaders, investors, technology providers, academia, and international organizations, the forum promotes policy dialogue, investment, technology exchange, and strategic collaboration to accelerate CCS implementation and support Indonesia's transition toward a sustainable low-carbon economy.
+About Indonesia Carbon Capture Storage Center (ICCSC)
+The Indonesia Carbon Capture Storage Center (ICCSC) is an independent organization dedicated to advancing the development and deployment of Carbon Capture and Storage (CCS) and Carbon Capture, Utilization, and Storage (CCUS) in Indonesia. By bringing together government, industry, academia, technology providers, investors, and international partners, ICCSC serves as a strategic platform for policy dialogue, knowledge exchange, investment promotion, and cross-sector collaboration to accelerate Indonesia's transition toward a sustainable low-carbon economy and strengthen its position as a regional CCS hub.
+Media Contact
+info@iccscenter.com
++62 878 8721 3208
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="str">
-        <v>NYSE Content Update: Vurvey Labs Launched 'Populations 2.0' AI Platform</v>
+        <v>Exabeam Named a Google Unified Security Recommended Partner</v>
       </c>
       <c r="B420" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C420" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D420" t="str">
-        <v>Finance, AI, SaaS, Media</v>
+        <v>SaaS</v>
       </c>
       <c r="E420" t="str">
-        <v>https://www.prnewswire.com/news-releases/nyse-content-update-vurvey-labs-launched-populations-2-0-ai-platform-302820764.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/exabeam-named-google-unified-security-080000573.html</v>
       </c>
       <c r="F420" t="str">
-        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, July 8, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
+        <v>BROOMFIELD, Colo., August 27, 2026--Exabeam, a leader in Behavior Intelligence for the agentic enterprise, today announced it has been named a Google Unified Security Recommended partner, a designation that recognizes the strength of the integration between Exabeam New-Scale Analytics and Google Security Operations as part of the Analytics &amp; Ops domain.</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="str">
-        <v>Baiya International Group Inc. Announces Reverse Split Record Date</v>
+        <v>S-Life Announces Exclusive Professional Networking &amp; Dating Event Connecting Ambitious Professionals</v>
       </c>
       <c r="B421" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C421" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D421" t="str">
-        <v>Finance, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E421" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3324103/0/en/Baiya-International-Group-Inc-Announces-Reverse-Split-Record-Date.html</v>
+        <v>https://www.pr.com/press-release/977590</v>
       </c>
       <c r="F421" t="str">
-        <v>Shenzhen, P.R. China, July 08, 2026 (GLOBE NEWSWIRE) -- Baiya International Group Inc. (NASDAQ: BIYA; the “Company” or “BIYA”), a human resource technology company utilizing its cloud-based internet platform to provide one-stop crowdsourcing recruitment and SaaS-enabled HR solutions is reporting that its board of directors has approved a reverse stock split (the “Reverse Stock Split”) of the Company’s class A ordinary shares, a par value of US$0.0025 each (the “Ordinary Shares”), at a ratio of 1-for-10, with a post- Reverse Stock Split par value of US$0.025.</v>
+        <v>A professional networking and dating platform designed to help accomplished individuals build meaningful personal and professional connections, today announced its upcoming Platinum event, an exclusive gathering created for professionals seeking authentic relationships, elevated networking opportunities, and meaningful connections. The event will take place on September 11 at Bar Moon in Houston, TX, bringing together a [PR.com]</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="str">
-        <v>PRF Technologies’ DeepSolar Successfully Validates Predict™ AI Platform for Renewable Energy Revenue Optimization Using Real-World European Market Data</v>
+        <v>Tonner Drones Expands Defense &amp; Security exposure with the Acquisition of Azur Drones</v>
       </c>
       <c r="B422" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C422" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D422" t="str">
-        <v>Finance, AI, SaaS, Energy</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E422" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3324076/0/en/PRF-Technologies-DeepSolar-Successfully-Validates-Predict-AI-Platform-for-Renewable-Energy-Revenue-Optimization-Using-Real-World-European-Market-Data.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3351786/0/en/tonner-drones-expands-defense-security-exposure-with-the-acquisition-of-azur-drones.html</v>
       </c>
       <c r="F422" t="str">
-        <v>Validation Applied Utility-Scale Renewable Production, Weather and Market Data Across Day-Ahead and Intraday Scenarios as the Solution Advances Toward Planned Commercial Launch Validation Applied Utility-Scale Renewable Production, Weather and Market Data Across Day-Ahead and Intraday Scenarios as the Solution Advances Toward Planned Commercial Launch</v>
+        <v>Tonner Drones acquires Azur Drones to create a leading European autonomous Drone-in-a-Box platform for defense, security and critical infrastructure.</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="str">
-        <v>Empress Engages Geomorphic AI to Enhance Royalty and Streaming Deal ...</v>
+        <v>Seclore und Glean gehen Partnerschaft ein, um Unternehmen kontextbezogene, dauerhafte Vertraulichkeits- und Sicherheitskontrollen bereitzustellen</v>
       </c>
       <c r="B423" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C423" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D423" t="str">
-        <v>Finance, AI, SaaS, Media</v>
+        <v>SaaS</v>
       </c>
       <c r="E423" t="str">
-        <v>https://pr-inside.com/empress-engages-geomorphic-ai-to-enhance-royalty-and-streaming-deal-r5198994.htm</v>
+        <v>https://www.prnewswire.com/news-releases/seclore-und-glean-gehen-partnerschaft-ein-um-unternehmen-kontextbezogene-dauerhafte-vertraulichkeits--und-sicherheitskontrollen-bereitzustellen-302861319.html</v>
       </c>
       <c r="F423" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / July 8, 2026 / Empress Royalty Corp. (TSXV:EMPR)(OTCQX:EMPYF) ("Empress" or the "Company") is pleased to announce that it has engaged Geomorphic AI Corporation ("Geomorphic AI") to enhance its royalty and streaming deal origination process in support of the Company's growth and acquisition strategy. Geomorphic AI is a private North American developer of AI-driven minerals prospect generation with a proprietary geoscience platform designed to identify and evaluate mining investment opportunities. Under the engagement, Geomorphic AI will use its platform to systematically source, rank and conduct technical, resource and mine-life due diligence on prospective royalty and streaming ..</v>
+        <v>Die Integration verbindet die KI-Plattform von Glean für Unternehmen und Unternehmensdaten mit der Data Security Intelligence Ebene von Seclore ARMOR – und bietet regulierten Organisationen damit eine kontextbezogene Vertraulichkeitsklassifizierung sowie Kontrollmechanismen für...</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="str">
-        <v>Affluence Corporation Issues Shareholder Letter Highlighting First Year of Corporate Transformation and the Company's Next Phase of Strategic Growth</v>
+        <v>Seegnal Inc. Announces Closing of First Tranche and Upsize and Extension of Private Placement</v>
       </c>
       <c r="B424" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C424" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D424" t="str">
-        <v>SaaS</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E424" t="str">
-        <v>https://www.newmediawire.com/news/affluence-corporation-issues-shareholder-letter-highlighting-first-year-of-corporate-transformation-and-the-company-s-next-phase-of-strategic-growth-7087559</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/27/3351756/0/en/seegnal-inc-announces-closing-of-first-tranche-and-upsize-and-extension-of-private-placement.html</v>
       </c>
       <c r="F424" t="str">
-        <v>BOULDER, CO - July 8, 2026 ( NEWMEDIAWIRE ) - Affluence Corporation (OTCID: AFFU ), a diversified global technology company focused on Smart City, Industrial IoT, and security software solutions, today issued a shareholder letter from Oscar Brito, President of Affluence, reflecting on the Company's reorganization following the appointment of new management. Dear Shareholders, Over the past year, Affluence Corporation has undergone one of the most significant transformations in its history. Our efforts have been centered on a clear objective: to build a stronger company with a scalable operating platform, an improved capital structure, and a disciplined strategy for long-term growth. While meaningful work remains, we believe the foundation has largely been established. As we move into the s</v>
+        <v>CALGARY, AB, Aug. 26, 2026 (GLOBE NEWSWIRE) -- Seegnal Inc. (TSXV: SEGN) (“ Seegnal ” or the “ Company ”), a global leader in SaaS clinical decision support solutions, is pleased to announce, further to its news releases dated June 2, 2026 and July 21, 2026, that it has closed the first tranche (“ Tranche 1 ”) of its previously announced non-brokered private placement of units in the capital of the Company (each, a “ Unit ”). The Company is also pleased to announce that it has upsized the private placement to up to CDN$1,850,000 and is expected to close the second tranche by September 30, 2026.</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="str">
-        <v>Hestia Insight and Escher AI Enter Strategic Partnership to Develop ...</v>
+        <v>Capstone Publishes Investor FAQ: 75% of Convertible Note Principal Retired, Approximately $1.72 Million Remaining</v>
       </c>
       <c r="B425" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C425" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D425" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E425" t="str">
-        <v>https://pr-inside.com/hestia-insight-and-escher-ai-enter-strategic-partnership-to-develop-r5198989.htm</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/capstone-publishes-investor-faq-75-013000587.html</v>
       </c>
       <c r="F425" t="str">
-        <v>(PR-inside.com) LAS VEGAS, NV AND NEW YORK, NY / ACCESS Newswire / July 8, 2026 / Hestia Insight Inc. (OTCQB:HSTA), a capital-markets advisory and technology company serving emerging-growth companies, today announced a Strategic Partnership Agreement with Escher AI, the applied-AI practice of Escher Capital, an AI venture advisory firm founded by Edward Boyle. The partnership will focus on developing and bringing to market a set of AI tools for corporate compliance, capital-markets media, and company communications. The partnership pairs Hestia's capital-markets and commercial experience with Escher's AI engineering and integration capabilities, with the goal of accelerating development and reducing time-to-market for the ..</v>
-[...2 lines deleted...]
-    <row r="426">
+        <v>NEW YORK, August 27, 2026--Capstone Holding Corp. (NASDAQ: CAPS), a national, technology-enabled building products distribution platform, today published an investor FAQ answering the questions shareholders have asked most frequently about the Company’s capital structure. The FAQ reports that approximately 75% of the original convertible note principal has been retired, with approximately $1.72 million remaining outstanding as of August 25, 2026, and states the Company’s current share count of a</v>
+      </c>
+    </row>
+    <row r="426" xml:space="preserve">
       <c r="A426" t="str">
-        <v>LNTO Appoints Airtopia Founder Felix Waller as Chief Executive Officer ...</v>
+        <v>China Shengmu Returns to Profitability in 1H2026 with Revenue Up 7.1% and Profit Attributable to Owners Reaches RMB64.0 Million</v>
       </c>
       <c r="B426" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C426" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D426" t="str">
-        <v>Finance, SaaS</v>
+        <v>Finance, SaaS, Healthcare, Energy</v>
       </c>
       <c r="E426" t="str">
-        <v>https://pr-inside.com/lnto-appoints-airtopia-founder-felix-waller-as-chief-executive-officer-r5198988.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) Airtopia Founder to Lead Public Company's Next Chapter Focused on Family Entertainment, Hospitality, and Disciplined Growth MCALESTER, OK / ACCESS Newswire / July 8, 2026 / LNTO today announced the appointment of Felix Waller as Chief Executive Officer, effective immediately, following the successful completion of its reverse merger with Airtopia Adventure Parks. The appointment marks the next major milestone in LNTO's transformation into a family entertainment and experiential hospitality company. Through the transaction, LNTO gains Airtopia's operating platform, leadership team, development pipeline, and growing portfolio of entertainment destinations. Outgoing management will continue to support the Company through advisory and board roles to help ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109478/</v>
+      </c>
+      <c r="F426" t="str" xml:space="preserve">
+        <v xml:space="preserve">Highlights
+(RMB thousand)
+Six months ended 30 June
+Year-on-Year
+(“YoY”) Change
+2026
+2025
+Revenue
+1,546,145
+1,444,274
+7.1%
+Gross profit
+447,839
+364,866
+22.7%
+Profit/(loss) for the period
+19,454
+(45,601)
+N/A
+Profit/(loss) attributable to owners of the parent company
+64,007
+(48,322)
+N/A
+Raw milk sales volume (tons)
+424,902
+372,973
+13.9%
+Annualized milk yield per
+milkable cow (tons/year head)
+13.14
+12.27
++7,1%
+Cost of sales per kilogram of milk (RMB/kg)
+2.58
+2.89
+-10.7%
+HONG KONG, August 27, 2026 - (ACN Newswire) - China Shengmu Organic Milk Limited (“China Shengmu” or the “Group”) (Stock Code: 1432.HK), the organic raw milk producer in China, today announced its financial results for the six months ended June 30, 2026 (the “Period” or “1H 2026”).
+In the first half of 2026, as the raw milk industry continued to undergo supply-demand rebalancing and end-market demand remained under pressure, the Group adhered to its operating strategy of “production based on demand, controlling volume while improving quality, and prioritizing efficiency”. The Group continued to focus on improving milk yield, optimizing its herd structure, and enhancing cost efficiency. During the Period, the Group recorded sales revenue of RMB1,546.1 million, representing a year-on-year increase of 7.1%. Gross profit increased by 22.7% year-on-year to RMB447.8 million, with gross profit margin improving from 25.3% to 29.0%. Profit attributable to owners of the parent amounted to RMB64.0 million, compared with a loss of RMB48.3 million in the same period last year, marking a return to profitability.
+The Group’s annualized yield per milking cow further increased to 13.14 tons, representing a year-on-year increase of 7.1% and a new historical high. This drove raw milk sales volume to 424,902 tons in the first half of the year, representing a year-on-year increase of 13.9%. Premium raw milk accounted for 79.5% of total raw milk sales, while the Group continued to enrich its product portfolio with differentiated products, including organic raw milk, organic A2 raw milk, and DHA raw milk. Although the average selling price of raw milk decreased by 6.0% year-on-year during the Period, the Group benefited from higher milk yield, lower feed costs, and refined feeding management. The cost of milk production per kilogram decreased to RMB2.58, representing a year-on-year decrease of 10.7%. As the decline in unit cost exceeded the decline in average selling price, the Group effectively enhanced its earnings resilience amid the industry downturn.
+During the Period, the Group continued to optimize its herd structure. Total cattle inventory stood at 140,521 head, with milking cows accounting for 48.5%, representing an increase of 0.7 percentage points from the end of 2025. Adhering to its “production based on demand” approach, the Group focused on optimizing low-efficiency and high-parity cows, increasing the proportion of high-efficiency milking cows, and reasonably controlling the scale of replacement heifers.
+Benefiting from the recovery in beef cattle market prices, the Group further optimized the grading, pricing, and sales management of culled cattle. During the first half of the year, the Group’s feedlot cattle business recorded sales volume of 8,099 head and sales revenue of RMB42.9 million, while net gain surged by 275% to RMB11.0 million, further enhancing the value of the Group’s cattle business across the full life cycle.
+In terms of smart farming and sustainable development, the Group continued to integrate herd data, environmental monitoring, and equipment operations into its digital management systems. Through the use of tools including wearable collars, thermal imaging, and data analytics, the Group improved the efficiency of heat stress management, precision feeding, and herd health management, while steadily advancing the application of smart feeding systems, robotic milking systems, and electric equipment.
+Leveraging the resource advantages of the Ulan Buh Desert, the Group continued to enhance its organic circular agriculture system covering “planting–breeding–returning to farmland,” promote the use of high-quality domestically produced forage, and advance manure resource utilization, as well as water- and energy-saving initiatives, further strengthening the distinctive advantages of its desert organic milk source.
+Mr. ZHANG Jiawang, Chief Executive Officer and Executive Director of China Shengmu, said: “In the first half of 2026, amid continued supply-demand adjustment and the raw milk industry remaining at the bottom of its cycle, China Shengmu further improved the quality of its operations by continuously increasing milk yield, optimizing its herd structure, and reducing unit costs. Raw milk sales volume increased by 13.9% year-on-year, annualized yield per milking cow reached a new historical high, and the cost of milk production per kilogram decreased by 10.7% year-on-year, enabling the Company to return to profitability. Looking ahead, we will continue to prioritize efficiency and maintain prudent operations, consolidate our advantages in organic and differentiated milk sources, deepen collaboration with key customers and industry partners, and continuously enhance asset productivity and profitability.”
+Looking ahead to the second half of 2026, the Group expects the domestic raw milk industry to remain in a phase of supply-demand rebalancing and recovery from the bottom of the cycle. The Group will continue to adhere to its strategy of “production based on demand, controlling volume while improving quality, and prioritizing efficiency,” further improve herd quality and milk yield, strengthen its cost curve advantage, deepen customer and product collaboration for organic and differentiated raw milk products, and advance digitalization and green production. Following the mandatory cash offer proposed by China Modern Dairy becoming unconditional in all respects on July 20, 2026, the Group will proceed with subsequent industry collaboration in accordance with applicable laws and regulations. While maintaining the distinctive characteristics of its organic milk sources and operational continuity, the Group will prudently assess and unlock potential synergies in areas including centralized procurement, cost management, breeding, and digital management.
+China Shengmu Organic Milk Limited
+China Shengmu Organic Milk Limited (“China Shengmu” or the “Group”; stock code: 1432.HK) is an organic raw milk producer in China. The principal business of the Group is dairy farming, production and sales of high-end desert-based organic raw milk and quality non-organic raw milk. The Group focuses on the production and sales of desert-based organic milk, while satisfying the diversified needs of customers for quality raw milk and continues to develop a variety of functional raw milk to enrich the Company’s product combination and enhance its profitability. As of June 30, 2026, China Shengmu owns 34 daily farms, including 1 fattening cow farm. The Company had 140,521 cows in stock.
+For investor and media enquiry:
+Christensen China Limited
+Email: Shengmu@christensencomms.com
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="str">
-        <v>Planet DDS and Truro Bring Predictive Intelligence to the Denticon Ecosystem: Transforming Patient-Facing Dental Operations for Capacity and Revenue Optimization</v>
+        <v>Hansen Technologies Receives Frost &amp;amp; Sullivan's 2026 European Customer Value Leadership Recognition for Excellence in Meter Data Management Innovation</v>
       </c>
       <c r="B427" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-27</v>
       </c>
       <c r="C427" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D427" t="str">
-        <v>Finance, AI, SaaS, Healthcare, Education</v>
+        <v>SaaS, Energy</v>
       </c>
       <c r="E427" t="str">
-        <v>https://www.prweb.com/releases/planet-dds-and-truro-bring-predictive-intelligence-to-the-denticon-ecosystem-transforming-patient-facing-dental-operations-for-capacity-and-revenue-optimization-302820294.html</v>
+        <v>https://www.prnewswire.com/news-releases/hansen-technologies-receives-frost--sullivans-2026-european-customer-value-leadership-recognition-for-excellence-in-meter-data-management-innovation-302861060.html</v>
       </c>
       <c r="F427" t="str">
-        <v>This new native integration leverages advanced machine learning to optimize schedule management, strengthen patient relationships, reduce staff overload, and maximize practice productivity, for single location practices and multi-location networks. PLYMOUTH, Minn., July 8, 2026...</v>
+        <v>Leading the evolution of cloud-native meter data management with flexible deployment, real-time intelligence, and customer-centric innovation. SAN ANTONIO, Aug. 26, 2026 /PRNewswire/ -- As Europe's electricity sector undergoes rapid modernization, utilities are seeking technology partners...</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="str">
-        <v>Magaya Reports Strong Second Quarter of 2026, Highlighted by Industry Collaboration, AI Innovation, and Expanded Connectivity</v>
+        <v>Teledyne FLIR Marine Introduces FLIR M364C-USV Camera for Autonomous and Uncrewed Vessels</v>
       </c>
       <c r="B428" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C428" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D428" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E428" t="str">
-        <v>https://www.prnewswire.com/news-releases/magaya-reports-strong-second-quarter-of-2026-highlighted-by-industry-collaboration-ai-innovation-and-expanded-connectivity-302819711.html</v>
+        <v>https://finance.yahoo.com/technology/articles/teledyne-flir-marine-introduces-flir-234900575.html</v>
       </c>
       <c r="F428" t="str">
-        <v>MIAMI, July 8, 2026 /PRNewswire/ -- Magaya Corporation, the leading freight management platform for freight forwarders and customs brokers, today announced a strong close to the second quarter of 2026, marked by industry collaboration, continued innovation, and expanded connectivity...</v>
+        <v>HUDSON, N.H., August 26, 2026--Teledyne FLIR Marine, part of Teledyne Technologies Incorporated (NYSE: TDY), today introduced the FLIR M364C-USV, a multispectral maritime camera system designed to help autonomous and uncrewed surface vessel (USV) operators navigate safely, detect hazards sooner and maintain situational awareness in demanding marine environments. Combining thermal and visible imaging in a rugged, mission-ready platform, the M364C-USV enables reliable operation day or night and in</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="str">
-        <v>Tom Ferry Headlines 2026 Epique Realty PowerCON in New York City</v>
+        <v>Ibotta to Participate in Upcoming Investor Conferences</v>
       </c>
       <c r="B429" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C429" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D429" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>SaaS</v>
       </c>
       <c r="E429" t="str">
-        <v>https://pr-inside.com/tom-ferry-headlines-2026-epique-realty-powercon-in-new-york-city-r5198972.htm</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/ibotta-participate-upcoming-investor-conferences-233000202.html</v>
       </c>
       <c r="F429" t="str">
-        <v>(PR-inside.com) Legendary Real Estate Coach Tom Ferry is the Keynote Speaker at 2026 Epique PowerCON as the Disruptive Brokerage Takes Over New York City NEW YORK, NY / ACCESS Newswire / July 8, 2026 /Epique Realty, one of the fastest-growing cloud-based real estate brokerage in history, is bringing its biggest and boldest event yet to the heart of New York City. The company announced thatlegendary real estate coach and #1-ranked industry educator Tom Ferrywill serve as the Keynote Speaker at the 2026 Epique PowerCON, taking place July 8-10 at the Palladium in Times Square. Following a record-breaking 2025 that saw explosive 600% growth ..</v>
+        <v>DENVER, August 26, 2026--Ibotta Inc., the performance marketing platform for promotions, announced that company executives will participate in investor events this September.</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="str">
-        <v>Intermap Expands Aquarius RMA Platform with Property Valuation Analytics and Accelerates European Growth</v>
+        <v>All Bettors Just Launched. And It’s Betting You’re Tired of Betting Platforms</v>
       </c>
       <c r="B430" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C430" t="str">
-        <v>GlobeNewswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D430" t="str">
-        <v>Finance, SaaS, Real Estate</v>
+        <v>SaaS, Gaming</v>
       </c>
       <c r="E430" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3323982/0/en/Intermap-Expands-Aquarius-RMA-Platform-with-Property-Valuation-Analytics-and-Accelerates-European-Growth.html</v>
+        <v>https://pressreleasenews.org/pressroom/all-bettors-just-launched-and-its-betting-youre-tired-of-betting-platforms</v>
       </c>
       <c r="F430" t="str">
-        <v>Growing adoption by leading Czech insurers strengthens Intermap's risk analytics platform and drives expansion into new markets Growing adoption by leading Czech insurers strengthens Intermap's risk analytics platform and drives expansion into new markets</v>
+        <v>All Bettors has officially launched as a social, entertainment-first gaming platform that removes financial risk with a free-to-play platform. It offers casino-style games like Blackjack, Slots, and MadChicken, as well as social prediction markets in a real and fun competition.</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="str">
-        <v>NETSCOUT Positioned as a Leader in the SPARK Matrix™: Network Observability, Q2 2026 by QKS Group</v>
+        <v>Kidoz Reports Record Q2 2026 Revenue, up 37%, as H1 Revenue Reaches ...</v>
       </c>
       <c r="B431" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C431" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D431" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E431" t="str">
-        <v>https://www.prnewswire.com/news-releases/netscout-positioned-as-a-leader-in-the-spark-matrix-network-observability-q2-2026-by-qks-group-302820684.html</v>
+        <v>https://pr-inside.com/kidoz-reports-record-q2-2026-revenue-up-37-as-h1-revenue-reaches-r5216544.htm</v>
       </c>
       <c r="F431" t="str">
-        <v>The QKS Group SPARK Matrix™ provides competitive analysis &amp; ranking of the leading Network Observability platform vendors. NETSCOUT, with its capabilities spanning deep packet inspection, real-time telemetry, AI/Driven analytics, and integrated security visibility, has been recognized as...</v>
+        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / August 26, 2026 / Kidoz Inc. (TSXV:KDOZ)(OTCQB:KDOZF), a full-stack global advertising platform powered by contextual AI, enabling brand performance in mobile games without reliance on personal data, today announced its unaudited condensed interim financial results for the three and six months ended June 30, 2026. All amounts are presented in United States dollars and are in accordance with United States Generally Accepted Accounting Principles. Kidoz delivered record second-quarter revenue and year-over-year growth in both the second quarter and first half of 2026. Q2 revenue increased 37% to $3.33 million and H1 revenue increased 22% to ..</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="str">
-        <v>Depop makes selling free in Australia, helping people earn more from fashion resale</v>
+        <v>e&amp; UAE launches Business Pro AI bundled with Microsoft Copilot</v>
       </c>
       <c r="B432" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C432" t="str">
         <v>WebWire</v>
       </c>
       <c r="D432" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E432" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357327</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359555</v>
       </c>
       <c r="F432" t="str">
-        <v>Depop will evolve its fee structure in Australia from 22 July, removing selling fees for all sellers based in Australia* to help them keep more money from every sale they make on the platform. - - The change reflects Depop&amp;#39;s continued investment in Australia, one of its fastest-growing markets globally, and is designed to make fashion resale more accessible for the growing community of people buying and selling secondhand. - - Depop sellers in Australia who complete at least one sale gener... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357327</v>
+        <v>e&amp;amp; UAE announced the launch of its new Business Pro AI plans, introducing AI-powered broadband bundled with Microsoft Copilot to power the next generation of AI ready businesses. - - This offering combines faster business fibre connectivity, advanced digital productivity tools, and enterprise-grade AI capabilities into a single, simplified subscription to accelerate AI transformation for small and medium-sized enterprises (SMEs) across the country. - - Esam Mahmoud, Senior Vice President... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359555</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="str">
-        <v>Temas's RCL Critical Minerals Patent Portfolio Expands into Vanadium</v>
+        <v>naoo Worlds Gains Momentum, Delivering Early Growth Signals</v>
       </c>
       <c r="B433" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C433" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D433" t="str">
         <v>SaaS</v>
       </c>
       <c r="E433" t="str">
-        <v>https://pr-inside.com/temas-s-rcl-critical-minerals-patent-portfolio-expands-into-vanadium-r5198952.htm</v>
+        <v>https://www.newmediawire.com/news/naoo-worlds-gains-momentum-delivering-early-growth-signals-7088949</v>
       </c>
       <c r="F433" t="str">
-        <v>(PR-inside.com) Patent filing follows recent RCL vanadium metallurgical testwork and further strengthens Temas' growing critical minerals technology platform Highlights Temas has initiated the filing of a new process patent covering the extraction of vanadium from complex ore bodies using its proprietary Regenerative Chloride Leach ("RCL") mixed chloride leaching technology. Patent filing establishes a priority filing date of July 8, 2026, protecting the Company's latest metallurgical innovation. Patent entitled "Chloride-based process for Vanadium extraction" Filing follows the recent completion of the Company's previously announced RCL vanadium metallurgical testwork on material from its wholly-owned La Blache Titanium-Vanadium-Iron Project. Represents another expansion of Temas' growing</v>
+        <v>Eight naoo Worlds already live, six more agreed - early World creators command a combined social media community of more than 3 million followers Early user signals: weekly active users on the naoo Map up 59% since launch, average app session length up roughly 10% Kingfluencers network accelerates rollout, increasingly demonstrating the strategic value of the integration First businesses and exclusive offers already integrated – Worlds connects creators, communities, and naoo Business in a scalable ecosystem ZUG and ZURICH, SWITZERLAND - August 26, 2026 ( NEWMEDIAWIRE ) - naoo AG (Dusseldorf: Ticker: NAO; ISIN: CH1323306329), operator of the naoo social media and commerce platform, is seeing early strong signals for its product format naoo Worlds, launched in July. Eight Worlds are now liv</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="str">
-        <v>LegalBillReview.com and CoverPin Partner to Help In-House Legal Teams ...</v>
+        <v>AWS and NVIDIA to Deliver 2 Million Additional GPUs and Next-Generation Infrastructure for Agentic and Physical AI</v>
       </c>
       <c r="B434" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C434" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D434" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E434" t="str">
-        <v>https://pr-inside.com/legalbillreview-com-and-coverpin-partner-to-help-in-house-legal-teams-r5198944.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351716/0/en/aws-and-nvidia-to-deliver-2-million-additional-gpus-and-next-generation-infrastructure-for-agentic-and-physical-ai.html</v>
       </c>
       <c r="F434" t="str">
-        <v>(PR-inside.com) Two specialized providers with a shared mission: helping corporate legal departments work more efficiently and find savings across two overlooked cost centers, outside counsel invoices and compliance operations. DOVER, DE / ACCESS Newswire / July 8, 2026 /LegalBillReview.com, a specialized provider of outside counsel legal bill analysis and review services, today announced a strategic partnership with CoverPin, an AI-native corporate compliance platform for enterprise legal and finance teams. The two companies will work together to help in-house legal teams address two distinct areas of spend that often go unexamined: outside counsel invoices and the operational cost of corporate compliance. In-house legal teams ..</v>
+        <v>Companies Deepen Integration Across the AI Stack, Bringing NVIDIA Vera CPUs, Advanced Networking, Nemotron Open Models and Physical AI Technologies to AWS as Customer Demand Accelerates Companies Deepen Integration Across the AI Stack, Bringing NVIDIA Vera CPUs, Advanced Networking, Nemotron Open Models and Physical AI Technologies to AWS as Customer Demand Accelerates</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="str">
-        <v>GoodData.AI Brings Governed Agentic Analytics to Regulated Enterprises ...</v>
+        <v>Abnormal AI Extends Its Email Security Platform Across Inbound, Outbound, and Human Layers of Email Risk</v>
       </c>
       <c r="B435" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C435" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D435" t="str">
         <v>AI, SaaS</v>
       </c>
       <c r="E435" t="str">
-        <v>https://pr-inside.com/gooddata-ai-brings-governed-agentic-analytics-to-regulated-enterprises-r5198943.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/abnormal-ai-extends-email-security-202500393.html</v>
       </c>
       <c r="F435" t="str">
-        <v>(PR-inside.com) GoodData.AI lets regulated enterprises in Germany, Austria, and Switzerland build and govern AI agents that support business processes, while maintaining full control over where AI runs and what data it can access. SAN FRANCISCO, CA / ACCESS Newswire / July 8, 2026 / GoodData.AI , an open agentic analytics platform with nearly two decades of analytics experience, today announced an expanded investment in the DACH region, bringing governed agentic analytics to regulated enterprises across Germany, Austria, and Switzerland. Many regulated enterprises have held off on production AI because outputs can't be traced back to approved business logic. GoodData.AI's platform addresses that directly: ..</v>
+        <v>LAS VEGAS, August 26, 2026--Abnormal AI, the AI-native behavior security company trusted by more than 25% of the Fortune 5001, today announced an expansion of its email security platform with three new capabilities: Control Center, Email DLP Rules, and AI Phishing Coach upgrades. Together, the launch extends Abnormal’s behavioral AI across all three surfaces of email risk: what comes into the inbox, what leaves the organization, and how people are trained to recognize an attack.</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="str">
-        <v>BiomX Signs Non-Binding Letter of Intent to Acquire Control of Revenue-Generating Security Infrastructure and Systems Integration Company, Expanding Its Security Platform with Critical Infrastructure and Secure-Site Integration Capabilities</v>
+        <v>REPAY Partners with NxtEdge by DiningEdge to Deliver Embedded AP Payments for Hospitality and Food &amp; Beverage Operators</v>
       </c>
       <c r="B436" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C436" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D436" t="str">
-        <v>Finance, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E436" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3323967/0/en/BiomX-Signs-Non-Binding-Letter-of-Intent-to-Acquire-Control-of-Revenue-Generating-Security-Infrastructure-and-Systems-Integration-Company-Expanding-Its-Security-Platform-with-Criti.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/repay-partners-nxtedge-diningedge-deliver-201500285.html</v>
       </c>
       <c r="F436" t="str">
-        <v>Proposed acquisition of an Israeli company with approximately 20 years of operating experience is expected to strengthen BiomX's Detection-Analysis-Response strategy through security systems, fire detection, access control, intrusion detection, building-control, electrical infrastructure and secure-site integration capabilities Proposed acquisition of an Israeli company with approximately 20 years of operating experience is expected to strengthen BiomX's Detection-Analysis-Response strategy through security systems, fire detection, access control, intrusion detection, building-control, electrical infrastructure and secure-site integration capabilities</v>
+        <v>ATLANTA, August 26, 2026--REPAY’s Payables Platform is embedded within the NxtEdge platform, enabling end-to-end AP automation for food, beverage, and hospitality businesses.</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="str">
-        <v>Parsons Launches AresNXT™ Biometrics Platform</v>
+        <v>Salesforce and Anthropic Announce Claudeforce: The #1 AI Meets the #1 AI CRM</v>
       </c>
       <c r="B437" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C437" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-salesforce</v>
       </c>
       <c r="D437" t="str">
-        <v>Finance, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E437" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3323923/0/en/Parsons-Launches-AresNXT-Biometrics-Platform.html</v>
+        <v>https://www.salesforce.com/news/press-releases/2026/08/26/salesforce-and-anthropic-announce-claudeforce/</v>
       </c>
       <c r="F437" t="str">
-        <v>Parsons launched AresNXT, a next-generation biometrics platform for secure, scalable identity management.</v>
+        <v>Expanded partnership brings Claude’s reasoning together with the data, workflows, business logic, actions, and governance of the Salesforce platform to power trusted enterprise action directly in Claude SAN FRANCISCO, August 26, 2026 — Salesforce and Anthropic are announcing Claudeforce, an expanded strategic partnership bringing Claude’s intelligence and reasoning together with Salesforce’s trusted enterprise harness to […]</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="str">
-        <v>Breakthrough AI wellbeing platform movemove selects IndyKite to power trusted AI</v>
+        <v>Malisko Engineering and BW Design Group Combine Forces to Deliver Comprehensive Automation and System Integration Solutions Nationally</v>
       </c>
       <c r="B438" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C438" t="str">
         <v>PRWeb</v>
       </c>
       <c r="D438" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E438" t="str">
-        <v>https://www.prweb.com/releases/breakthrough-ai-wellbeing-platform-movemove-selects-indykite-to-power-trusted-ai-302818261.html</v>
+        <v>https://www.prweb.com/releases/malisko-engineering-and-bw-design-group-combine-forces-to-deliver-comprehensive-automation-and-system-integration-solutions-nationally-302859317.html</v>
       </c>
       <c r="F438" t="str">
-        <v>movemove selects the IndyKite Platform to provide the trusted data foundation behind its next-generation AI-powered corporate wellbeing platform. SAN FRANCISCO, July 8, 2026 /PRNewswire-PRWeb/ -- IndyKite today announced that movemove, the breakthrough AI-powered corporate wellbeing...</v>
+        <v>BW Design Group's acquisition of Malisko strengthens its position among the top industrial system integrators, combining decades of automation expertise with expanded national capabilities for complex manufacturing environments. ST. LOUIS, Aug. 26, 2026 /PRNewswire-PRWeb/ -- BW Design...</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="str">
-        <v>Best AI Tools for Social Media Content Creation (2026): CapCut Named a Top Choice for Video and Image Content Creation by Consumer365</v>
+        <v>ThriveCart Named to Inc. 5000's List of Fastest-Growing Companies for ...</v>
       </c>
       <c r="B439" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C439" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D439" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E439" t="str">
-        <v>https://www.prnewswire.com/news-releases/best-ai-tools-for-social-media-content-creation-2026-capcut-named-a-top-choice-for-video-and-image-content-creation-by-consumer365-302819349.html</v>
+        <v>https://pr-inside.com/thrivecart-named-to-inc-5000-s-list-of-fastest-growing-companies-for-r5216510.htm</v>
       </c>
       <c r="F439" t="str">
-        <v>NEW YORK, July 8, 2026 /PRNewswire/ -- Consumer365 has named CapCut a top choice in its review of the Best AI Tools for Social Media Content Creation, citing the platform's support for AI video generation and AI image creation as social teams look for faster ways to build content across...</v>
+        <v>(PR-inside.com) Placement in the top 1,200 reflects ThriveCart's continued investment in tools that help creators, coaches, entrepreneurs, and online businesses sell more simply and grow with confidence. NEW YORK, NY / ACCESS Newswire / August 26, 2026 / ThriveCart, an all-in-one creator commerce, course, and community platform used by more than 75,000 businesses worldwide, has been named to the 2026 Inc. 5000 list for the third consecutive year. The Inc. 5000 is the annual list of the fastest-growing private companies in America and is recognized as one of the most prestigious rankings of successful independent and entrepreneurial businesses. The list celebrates companies whose ..</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="str">
-        <v>Kubermatic positioned as a Leader in the SPARK Matrix™: Edge Kubernetes Platforms, Q3 2026, by QKS Group</v>
+        <v>SUPRDOG Finally Opens Waitlist for the First Biological Intelligence Platform Built for Dogs</v>
       </c>
       <c r="B440" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C440" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D440" t="str">
         <v>SaaS</v>
       </c>
       <c r="E440" t="str">
-        <v>https://www.prnewswire.com/news-releases/kubermatic-positioned-as-a-leader-in-the-spark-matrix-edge-kubernetes-platforms-q3-2026-by-qks-group-302820491.html</v>
+        <v>https://www.prnewswire.com/news-releases/suprdog-finally-opens-waitlist-for-the-first-biological-intelligence-platform-built-for-dogs-302860951.html</v>
       </c>
       <c r="F440" t="str">
-        <v>The QKS Group SPARK Matrix™ provides competitive analysis &amp; ranking of the leading Edge Kubernetes Platform vendors. Kubermatic, with its comprehensive edge Kubernetes capabilities, has received strong ratings across both technology excellence and customer impact. PUNE, India, July 8,...</v>
+        <v>Launching on International Dog Day, SUPRDOG helps dog parents move beyond guessing by turning biological signals into clearer insight, smarter action, and proof of what is working over time. NAPLES, Fla., Aug. 26, 2026 /PRNewswire/ -- Today, on International Dog Day, SUPRDOG announced the...</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="str">
-        <v>Parasail to Combine NVIDIA AI Infrastructure with d-Matrix Accelerators to Achieve 10x Faster Token Generation</v>
+        <v>Building Foresight for Earth Science, featuring Lindsey Jacobson</v>
       </c>
       <c r="B441" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C441" t="str">
-        <v>PR Newswire</v>
+        <v>NASA</v>
       </c>
       <c r="D441" t="str">
-        <v>Crypto, AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E441" t="str">
-        <v>https://www.prnewswire.com/news-releases/parasail-to-combine-nvidia-ai-infrastructure-with-d-matrix-accelerators-to-achieve-10x-faster-token-generation-302820178.html</v>
+        <v>https://www.nasa.gov/earth/earth-visualization-mapping/building-foresight-for-earth-science-featuring-lindsey-jacobson/</v>
       </c>
       <c r="F441" t="str">
-        <v>Inference service provider to deliver faster, more cost-efficient tokens by pairing NVIDIA Hopper and Blackwell GPUs with d-Matrix Corsair accelerators SAN FRANCISCO and SANTA CLARA, Calif., July 8, 2026 /PRNewswire/ -- Parasail, the inference cloud for AI-native startups, and d-Matrix, a...</v>
+        <v>NASA&amp;#8217;s Earth-observing satellite missions track dozens of features of a changing planet — aerosols, sea levels, land cover, cloud cover — over years and decades. Sustaining that record for the scientific and operational communities who depend on it requires more than engineering talent. It requires planning for an uncertain future: anticipating where a mission delay [&amp;#8230;]</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="str">
-        <v>Rust Wood Trading Music Empire Announces Global Licensing Platform for 316 Songs Across 66 Genres</v>
+        <v>Nano-X Imaging (NNOX) Is 'One to Watch'</v>
       </c>
       <c r="B442" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C442" t="str">
-        <v>PR.com</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D442" t="str">
-        <v>SaaS</v>
+        <v>Finance, AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E442" t="str">
-        <v>https://www.pr.com/press-release/972984</v>
+        <v>https://www.newmediawire.com/news/nano-x-imaging-nnox-is-one-to-watch-7088943</v>
       </c>
       <c r="F442" t="str">
-        <v>Rust Wood Trading Music Empire has launched a worldwide licensing platform featuring 314 songs across 66 genres, offering creators, brands, and media companies' instant access to a diverse catalog for film, TV, ads, games, and global distribution. [PR.com]</v>
+        <v xml:space="preserve">The company combines proprietary imaging hardware, FDA-cleared AI applications, cloud software, radiology services and healthcare IT within an end-to-end platform spanning scan, analysis and interpretation. Nanox is expanding its commercial reach through its U.S. commercial activities and collaboration with healthcare organizations. First-quarter 2026 revenue increased to $4.3 million from $2.8 million in the prior-year period, with contributions from teleradiology, imaging systems, OEM services, AI, software and Health IT. Nanox has secured FDA clearance for Nanox.ARC, Nanox.ARC X and three Nanox.AI medical imaging solutions, while its commercial and clinical activities involve organizations including RadNet, Cedars-Sinai, Corewell Health and Brigham and Women’s Hospital. LOS ANGELES, CA </v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="str">
-        <v>Infinigate Group Appoints James Baker as Regional Vice President Cloud &amp; Marketplace</v>
+        <v>Medical Care Technologies (OTC PINK:MDCE) Advances AI Longitudinal ...</v>
       </c>
       <c r="B443" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C443" t="str">
-        <v>Pressat</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D443" t="str">
-        <v>Finance, SaaS</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E443" t="str">
-        <v>https://pressat.co.uk/releases/infinigate-group-appoints-james-baker-as-regional-vice-president-cloud-marketplace-d2737e4b7010fa85285a2d8a61c104d3/</v>
+        <v>https://pr-inside.com/medical-care-technologies-otc-pink-mdce-advances-ai-longitudinal-r5216495.htm</v>
       </c>
       <c r="F443" t="str">
-        <v>Wednesday 8 July, 2026 Rotkreuz, Switzerland, 08/07/2026 – The Infinigate Group, a leading technology platform and trusted advisor in Cybersecurity, Cloud and Network Infrastructure, has appointed James Baker as Regional Vice President, Cloud &amp; Marketplace, to accelerate a strategic growth area for the business and create greater value for the IT channel. In this role, James will lead the expansion of Infinigate’s Cloud &amp; Marketplace portfolio and value proposition across all geographies, helping channel partners capture growing demand and build sustainable new revenue streams. As Infinigate’s cloud business continues to increase in strategic importance, James will work closely with vendors to scale and integrate the company’s service offering, addressing growing demand for expert cybersec</v>
+        <v>(PR-inside.com) Company reviews methods designed to assist users in tracking visible skin changes over time with more accuracy. MESA, AZ / ACCESS Newswire / August 26, 2026 / Medical Care Technologies, Inc. (OTC PINK:MDCE) ("MDCE" or the "Company") today announced it's improved longitudinal body-map monitoring capabilities within its MDCE Melanoma Scan Beta platform. The review focuses on methods intended to help users organize, catalog, and track visible skin images over time through structured, repeatable imaging workflows. The MDCE Melanoma Scan Beta is being developed as an AI-assisted imaging and body-map monitoring application. It incorporates an interactive body-map interface designed to allow users to ..</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="str">
-        <v>Avacta Appoints Healthcare Executive Patrick Vink as Deputy Chairman of the Board of Directors</v>
+        <v>Chronograph and Perplexity Announce Integration of Private Capital Data into Perplexity Computer</v>
       </c>
       <c r="B444" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C444" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D444" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>SaaS</v>
       </c>
       <c r="E444" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/08/3323819/0/en/Avacta-Appoints-Healthcare-Executive-Patrick-Vink-as-Deputy-Chairman-of-the-Board-of-Directors.html</v>
+        <v>https://www.prnewswire.com/news-releases/chronograph-and-perplexity-announce-integration-of-private-capital-data-into-perplexity-computer-302860709.html</v>
       </c>
       <c r="F444" t="str">
-        <v>LONDON and PHILADELPHIA, July 08, 2026 (GLOBE NEWSWIRE) -- Avacta Therapeutics (AIM: AVCT, "the Company", "Avacta"), a clinical stage biopharmaceutical company developing pre|CISION ® , a tumor-activated oncology delivery platform, is pleased to announce the appointment of Dr. Patrick Vink, a seasoned healthcare executive, to its Board of Directors as Non-Executive Deputy Chairman and Senior Independent Director.</v>
+        <v>NEW YORK, Aug. 26, 2026 /PRNewswire/ -- Chronograph, leading global provider of portfolio monitoring, valuations, and analytics technology for private capital investors, announced a partnership with Perplexity to bring clients' trusted Chronograph data into Perplexity's answer engine, and...</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="str">
-        <v>New Platform Launch for the Best Online Quran Classes UK</v>
+        <v>Rad Life Mobility Opens Investment Opportunity to the Public as It ...</v>
       </c>
       <c r="B445" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C445" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D445" t="str">
-        <v>SaaS, Education</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E445" t="str">
-        <v>https://express-press-release.net/news/2026/07/08/1761960</v>
+        <v>https://pr-inside.com/rad-life-mobility-opens-investment-opportunity-to-the-public-as-it-r5216480.htm</v>
       </c>
       <c r="F445" t="str">
-        <v>A new online learning platform is now live. It offers the best online Quran classes UK for children, adults, and beginners. Students can learn from [read full press release...]</v>
+        <v>(PR-inside.com) The company behind Rad Power Bikes, QuietKat and Serial 1 invites riders, customers, dealers, partners and the public to participate in its next chapter through Regulation Crowdfunding DEERFIELD BEACH, FL / ACCESS Newswire / August 26, 2026 / Rad Life Mobility, Inc. ("Rad Life" or "Company") today announced that its Regulation Crowdfunding offering is live. The Company is giving the Rad Power and QuietKat communities, customers, vendors, partners, and the public a direct way to participate in the next chapter of a new, integrated electric mobility platform Rad Life is building a vertically integrated electric mobility platform around three recognized brands, with ..</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="str">
-        <v>Rosely AI Launches Telegram Integration With Real-Time AI Chatting For Global Users</v>
+        <v>OncoLens' AI-Powered Analytics Platform Helps Large Academic Cancer Center in Florida Cut Referral Delays and Surface Care Gaps Hidden in Clinical Notes</v>
       </c>
       <c r="B446" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C446" t="str">
-        <v>GetNews</v>
+        <v>PRWeb</v>
       </c>
       <c r="D446" t="str">
-        <v>AI, SaaS</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E446" t="str">
-        <v>https://www.getnews.info/story/2026/07/07/rosely-ai-launches-telegram-integration-with-realtime-ai-chatting-for-global-users/?source=barchart</v>
+        <v>https://www.prweb.com/releases/oncolens-ai-powered-analytics-platform-helps-large-academic-cancer-center-in-florida-cut-referral-delays-and-surface-care-gaps-hidden-in-clinical-notes-302860173.html</v>
       </c>
       <c r="F446" t="str">
-        <v/>
+        <v>Case study finds nearly 9 in 10 actionable cancer data points existed only in unstructured text invisible to standard EMR reporting; OncoLens Analytics helped the center lift on-time plastic surgery referrals from 58% to more than 83%, eliminate a 6-to-12-month registry lag, and reinforce...</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="str">
-        <v>Radius Aerospace and LeanDNA Named Finalist for the 2026 Supply Chain Excellence Award USA</v>
+        <v>Rad Life Mobility Opens Investment Opportunity to the Public as It Builds a Multi-Brand Electric Mobility Platform</v>
       </c>
       <c r="B447" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C447" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D447" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E447" t="str">
-        <v>https://www.prnewswire.com/news-releases/radius-aerospace-and-leandna-named-finalist-for-the-2026-supply-chain-excellence-award-usa-302820141.html</v>
+        <v>https://www.newswire.com/news/rad-life-mobility-opens-investment-opportunity-to-the-public-as-it-builds-a</v>
       </c>
       <c r="F447" t="str">
-        <v>The companies were shortlisted in the Supply Chain Resilience category for delivering AI-driven resilience with APEX by LeanDNA. AUSTIN, Texas, July 7, 2026 /PRNewswire/ -- LeanDNA, a leading intelligent supply chain execution platform, and Radius Aerospace, a premier provider of...</v>
+        <v>The company behind Rad Power Bikes, QuietKat and Serial 1 invites riders, customers, dealers, partners and the public to participate in its next chapter through Regulation Crowdfunding</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="str">
-        <v>Movemedical Launches Ask Move AI, the First AI Assistant Purpose-Built for Med Device Field Operations</v>
+        <v>SACOMBANK Modernizes Core Banking with Temenos and IBM</v>
       </c>
       <c r="B448" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C448" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D448" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>SaaS</v>
       </c>
       <c r="E448" t="str">
-        <v>https://www.prnewswire.com/news-releases/movemedical-launches-ask-move-ai-the-first-ai-assistant-purpose-built-for-med-device-field-operations-302817222.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351621/0/en/sacombank-modernizes-core-banking-with-temenos-and-ibm.html</v>
       </c>
       <c r="F448" t="str">
-        <v>Mobile-first AI assistant built on 15+ years of surgical case data gives field reps a conversational interface for every step of their case workflow. SAN DIEGO, July 7, 2026 /PRNewswire/ -- Movemedical, the leading field inventory management platform for the medical device industry, today...</v>
+        <v>Cloud-native core banking platform delivers faster performance, greater agility and a scalable foundation for digital banking and payments innovation Cloud-native core banking platform delivers faster performance, greater agility and a scalable foundation for digital banking and payments innovation</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="str">
-        <v>51Talk Marks 15th Anniversary with Global Curriculum Upgrade to Enhance Children's English Communication Skills</v>
+        <v>SaleWisely Launches Free AI-Powered Omnichannel Platform to Help Businesses Connect with Global Customers</v>
       </c>
       <c r="B449" t="str">
-        <v>2026-07-08</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C449" t="str">
-        <v>PR Newswire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D449" t="str">
-        <v>SaaS, Education</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E449" t="str">
-        <v>https://www.prnewswire.com/news-releases/51talk-marks-15th-anniversary-with-global-curriculum-upgrade-to-enhance-childrens-english-communication-skills-302818215.html</v>
+        <v>https://www.send2press.com/wire/salewisely-launches-free-ai-powered-omnichannel-platform-to-help-businesses-connect-with-global-customers/</v>
       </c>
       <c r="F449" t="str">
-        <v>SINGAPORE, July 7, 2026 /PRNewswire/ -- 51Talk, a global live 1-on-1 online English learning platform for children, today announced a comprehensive global curriculum upgrade to celebrate its 15th anniversary. More than a product upgrade, this initiative reflects 51Talk's enduring...</v>
+        <v>SHENZHEN, China, Aug. 26, 2026 (SEND2PRESS NEWSWIRE) -- SaleWisely today announced the launch of its free AI-powered omnichannel sales and customer service platform, providing businesses with one unified inbox to manage customer conversations from WhatsApp, Instagram, TikTok, Facebook, email, and other digital channels in one place.</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="str">
-        <v>BedHub Launches Nationwide Platform Connecting Families With Residential Assisted Living Homes</v>
+        <v>LTK Brings Creator Marketing Into the Agentic Era With New Expanded Brand Platform Experience</v>
       </c>
       <c r="B450" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C450" t="str">
-        <v>GetNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D450" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E450" t="str">
-        <v>https://www.getnews.info/story/2026/07/07/bedhub-launches-nationwide-platform-connecting-families-with-residential-assisted-living-homes/?source=barchart</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/ltk-brings-creator-marketing-agentic-170000757.html</v>
       </c>
       <c r="F450" t="str">
-        <v/>
+        <v>DALLAS, August 26, 2026--LTK, the pioneer of Creator Commerce™, today introduced a new agentic experience for the AI-native LTK Brand Platform that changes how marketers build and scale creator campaigns. Through a conversational interface, brands can describe what they want to accomplish and LTK intelligence helps plan campaigns, identify the right creators, launch and optimize programs and determine what to do next. The experience is also always working proactively in the background, continuou</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="str">
-        <v>New Data From AI Ebook Generator Automateed: 77,000+ Books Created Across 216 Countries</v>
+        <v>Sequel Launches Agentic Engagement Cloud to Move the Webinar Category Beyond the Webinar</v>
       </c>
       <c r="B451" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C451" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D451" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E451" t="str">
-        <v>https://www.prweb.com/releases/new-data-from-ai-ebook-generator-automateed-77-000-books-created-across-216-countries-302818065.html</v>
+        <v>https://finance.yahoo.com/technology/articles/sequel-launches-agentic-engagement-cloud-170000811.html</v>
       </c>
       <c r="F451" t="str">
-        <v>Automateed, an AI ebook generator, analyzed more than 77,000 books created on its platform. Self-help, health, and business titles dominate, with the US, India, and Brazil leading — and emerging markets close behind. LEWES, Del., July 7, 2026 /PRNewswire-PRWeb/ -- Automateed, an AI ebook...</v>
+        <v>SAN FRANCISCO, August 26, 2026--Sequel.io launches its Agentic Engagement Cloud, using first-party audience intelligence and AI agents to turn webinar engagement into pipeline.</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="str">
-        <v>ZETRIX TO POWER PUBLIC BLOCKCHAIN FOR THE PHILIPPINES GOVERNMENT</v>
+        <v>Turn your voice into action with new productivity features in Gemini Live</v>
       </c>
       <c r="B452" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C452" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-google</v>
       </c>
       <c r="D452" t="str">
-        <v>Crypto, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E452" t="str">
-        <v>https://www.prnewswire.com/news-releases/zetrix-to-power-public-blockchain-for-the-philippines-government-302820022.html</v>
+        <v>https://blog.google/innovation-and-ai/products/gemini-app/productivity-features-gemini-live/</v>
       </c>
       <c r="F452" t="str">
-        <v>Partnership Marks Another Key Milestone for Expansion of Ecosystem Across ASEAN PETALING JAYA, Malaysia, July 7, 2026 /PRNewswire/ -- The Zetrix Layer-1 public blockchain platform is set to serve as the underlying protocol for the public blockchain of the Philippines, following the...</v>
+        <v>We’re rolling out a major productivity upgrade to Gemini Live so you can use your voice to delegate your to-dos without missing a beat.</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="str">
-        <v>Tivoly Group Launches two B2B Commerce Platforms on Intershop</v>
+        <v>VIP Hospitality Group Deploys Ramsi Revenue Intelligence Across 10 Pacific Northwest Properties</v>
       </c>
       <c r="B453" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C453" t="str">
-        <v>NewMediaWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D453" t="str">
-        <v>SaaS, Retail</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E453" t="str">
-        <v>https://www.newmediawire.com/news/tivoly-group-launches-two-b2b-commerce-platforms-on-intershop-7087552</v>
+        <v>https://www.prweb.com/releases/vip-hospitality-group-deploys-ramsi-revenue-intelligence-across-10-pacific-northwest-properties-302859176.html</v>
       </c>
       <c r="F453" t="str">
-        <v>tivoly.com and peugeot-outils-pro.com now live on Intershop Commerce Platform AlephFront debuts as dedicated Intershop B2B integration subsidiary of Aleph Archives More efficient B2B customer journeys with enhanced self-service and structured after-sales support JENA, GERMANY - July 7, 2026 ( NEWMEDIAWIRE ) - Intershop today announced the successful launch of two B2B e-commerce platforms for the Tivoly Group, delivered in collaboration with integration partner AlephFront: tivoly.com and peugeot-outils-pro.com . Built on the Intershop Commerce Platform, both sites establish a unified and scalable foundation for the Tivoly Group’s digital B2B operations. The project also marks the official launch of AlephFront, a dedicated subsidiary of Aleph Archives focused exclusively on Intershop B2B int</v>
+        <v>Portland-based operator replaces manual rate research with daily market intelligence across its Oregon Coast, North Central Oregon, and Washington island properties BOULDER, Colo., Aug. 26, 2026 /PRNewswire-PRWeb/ -- Ramsi, the AI revenue management platform built for independent and...</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="str">
-        <v>Exodus Launches Zero Swap Fees on XRP for OneKey Users</v>
+        <v>Somnigroup Completes Combination with Leggett &amp;amp; Platt</v>
       </c>
       <c r="B454" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C454" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D454" t="str">
-        <v>Finance, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E454" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3323644/0/en/Exodus-Launches-Zero-Swap-Fees-on-XRP-for-OneKey-Users.html</v>
+        <v>https://www.prnewswire.com/news-releases/somnigroup-completes-combination-with-leggett--platt-302860792.html</v>
       </c>
       <c r="F454" t="str">
-        <v>Limited-time campaign lets OneKey users swap into XRP with no XO Swap platform fees Limited-time campaign lets OneKey users swap into XRP with no XO Swap platform fees</v>
+        <v>- Strengthens Global Platform, Deepens Vertical Integration and Expands Component Engineering Expertise - Reduces Net Leverage to Approximately 2.8 Times Adjusted EBITDA at Close - Upsizes Annual Run-Rate Synergy Target to $75 Million, Up from Initial $50 Million Estimate - Hosting...</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="str">
-        <v>Bombardier Statement</v>
+        <v>Reyna Launches as the First-Ever Creator-Led Multi-Media Platform for Latinas, Flagship Station Reyna 103.1 FM Debuts in Los Angeles</v>
       </c>
       <c r="B455" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C455" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D455" t="str">
-        <v>SaaS</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E455" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3323643/0/en/Bombardier-Statement.html</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/reyna-launches-first-ever-creator-163800189.html</v>
       </c>
       <c r="F455" t="str">
-        <v>MONTREAL, July 07, 2026 (GLOBE NEWSWIRE) -- Bombardier would like to congratulate our long-standing partner Saab on being chosen to supply the GlobalEye for NATO’s Airborne Early Warning &amp;amp; Control (AEW&amp;amp;C) fleet. Bombardier’s Global platform is the backbone for this solution, and we are very proud to play a key role as this program continues to gain success around the world.</v>
+        <v>BURBANK, Calif., August 26, 2026--Today marks the launch of Reyna, the first-ever creator-led multi-media platform curated by Latinas, for Latinas. Designed for a digital-first generation, Reyna integrates a dynamic mobile app experience, digital streaming at somosreyna.com, and an on-air flagship radio presence on Reyna 103.1 FM (KDLD) in Los Angeles—the nation's premier Hispanic market home to 4.9 million Latinas.</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="str">
-        <v>Elder Care Assistive Robots Market Trends in AI and Machine Learning Integration</v>
+        <v>Nooks Acquires FullyRamped; Founder Aaron Marks Joins Nooks to Advance Revenue Agent Platform</v>
       </c>
       <c r="B456" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C456" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D456" t="str">
-        <v>AI, SaaS, Education</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E456" t="str">
-        <v>https://express-press-release.net/news/2026/07/07/1761941</v>
+        <v>https://www.prnewswire.com/news-releases/nooks-acquires-fullyramped-founder-aaron-marks-joins-nooks-to-advance-revenue-agent-platform-302860798.html</v>
       </c>
       <c r="F456" t="str">
-        <v>The global Elder Care Assistive Robots Market was valued at USD 3.4 billion in 2025 and is projected to grow from USD 3.9 billion in 2026 to [read full press release...]</v>
+        <v>Acquisition adds proven agentic AI expertise and strengthens Nooks' product leadership as the company expands its Revenue Agent Platform across the revenue lifecycle SAN FRANCISCO, Aug. 26, 2026 /PRNewswire/ -- Nooks, the Revenue Agent Platform built to power the next generation of...</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="str">
-        <v>VERAXA Biotech (VRXA) Shareholders Should Watch Novartis Latest $1.5B ADC Acquisition</v>
+        <v>Omnissa to host Omnissa ONE 2026, where the future of end-user computing takes shape</v>
       </c>
       <c r="B457" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C457" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D457" t="str">
-        <v>Finance, SaaS, Healthcare, Retail</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E457" t="str">
-        <v>https://www.newmediawire.com/news/veraxa-biotech-vrxa-shareholders-should-watch-novartis-latest-1-5b-adc-acquisition-7087549</v>
+        <v>https://www.prnewswire.com/news-releases/omnissa-to-host-omnissa-one-2026-where-the-future-of-end-user-computing-takes-shape-302860779.html</v>
       </c>
       <c r="F457" t="str">
-        <v>LOS ANGELES, CA - July 7, 2026 ( NEWMEDIAWIRE ) - VERAXA Biotech (NASDAQ: VRXA) operates in one of biotechnology’s most active partnering environments , with pharmaceutical companies continuing to commit billions of dollars to differentiated antibody therapeutics. The latest example came this week as Novartis agreed to acquire Myricx Bio for $1.1 billion upfront, plus up to $400 million in milestone payments, to gain access to the company’s novel N-myristoyltransferase inhibitor (“NMTi”) payload platform and two lead ADC programs. The acquisition reflects continued industry demand for innovative antibody technologies capable of addressing limitations of existing cancer therapies. Novartis has agreed to acquire Myricx Bio for $1.1 billion upfront, with up to $400 million in milestone paymen</v>
+        <v>The annual event will highlight how organizations are shifting to an increasingly autonomous workspace and building trust in AI MOUNTAIN VIEW, Calif., Aug. 26, 2026 /PRNewswire/ -- Omnissa, a leading digital work platform company, today announced that Omnissa ONE 2026, its flagship...</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="str">
-        <v>Investor Alert: Microsoft Stock Dropped 10% Amid Copilot Functionality ...</v>
+        <v>RXT Stockholders Are Reminded of the Securities Class Action Lawsuit Against Rackspace Technology, Inc. - Contact Robbins LLP for Information</v>
       </c>
       <c r="B458" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C458" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D458" t="str">
         <v>Finance, AI, SaaS</v>
       </c>
       <c r="E458" t="str">
-        <v>https://pr-inside.com/investor-alert-microsoft-stock-dropped-10-amid-copilot-functionality-r5198749.htm</v>
+        <v>https://www.newsfilecorp.com/release/311605/RXT-Stockholders-Are-Reminded-of-the-Securities-Class-Action-Lawsuit-Against-Rackspace-Technology-Inc.-Contact-Robbins-LLP-for-Information</v>
       </c>
       <c r="F458" t="str">
-        <v>(PR-inside.com) A securities fraud class action lawsuit has been filed on behalf of Microsoft investors after its stock plummeted 10% because Microsoft allegedly misled investors regarding its AI chatbot Copilot and cloud computing platform Azure. NEW YORK CITY, NY / ACCESS Newswire / July 7, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Microsoft Corporation (NASDAQ:MSFT) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Microsoft, you are encouraged to obtain additional information ..</v>
-[...2 lines deleted...]
-    <row r="459">
+        <v>San Diego, California--(Newsfile Corp. - August 26, 2026) - Robbins LLP reminds investors that a securities class action has been filed on behalf of persons and entities that purchased or otherwise acquired Rackspace Technology, Inc. (NASDAQ: RXT) securities between May 7, 2026 and July 8, 2026, inclusive (the "Class Period"). Rackspace is a hybrid cloud and AI solutions company that owns and operates physical infrastructure to host cloud services and artificial intelligence.Investors who...</v>
+      </c>
+    </row>
+    <row r="459" xml:space="preserve">
       <c r="A459" t="str">
-        <v>Investor Alert: ZoomInfo Stock Dropped 33% Amid AI Integration Issues ...</v>
+        <v>Intel at AI Infra Summit 2026</v>
       </c>
       <c r="B459" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C459" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-intel</v>
       </c>
       <c r="D459" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E459" t="str">
-        <v>https://pr-inside.com/investor-alert-zoominfo-stock-dropped-33-amid-ai-integration-issues-r5198746.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 7, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against ZoomInfo Technologies Inc. (NASDAQ:GTM) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in ZoomInfo, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/zoominfo-class-action-lawsuit. Key Details of the ZoomInfo ($GTM) Class Action: Lead Plaintiff Deadline: August 24, 2026 Alleged Misconduct: Securities fraud alleging that ZoomInfo misled investors regarding the impact of ZoomInfo's AI-integrated products on customer retention Stock ..</v>
+        <v>https://newsroom.intel.com/artificial-intelligence/intel-at-ai-infra-summit-2026</v>
+      </c>
+      <c r="F459" t="str" xml:space="preserve">
+        <v xml:space="preserve">At AI Infra Summit 2026, Intel will showcase its progress executing its vision for AI infrastructure at scale, demonstrating momentum across edge, enterprise, cloud, and physical AI environments. Intel CEO Lip-Bu Tan joins moderator Edmund (Ed) Nelson, co-founder &amp; strategy director of AI Infra Summit, for a fireside chat on September 15 to discuss how …
+The post Intel at AI Infra Summit 2026 appeared first on Newsroom.</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="str">
-        <v>Tatsoft Ships FrameworX 10.1.5: Industrial AI Platform With Knowledge Graph and On-Premise AI Service</v>
+        <v>Ortus Solutions Brings BoxLang and BoxLang AI to Business and Technology Leaders in El Salvador</v>
       </c>
       <c r="B460" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C460" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D460" t="str">
         <v>AI, SaaS</v>
       </c>
       <c r="E460" t="str">
-        <v>https://www.prnewswire.com/news-releases/tatsoft-ships-frameworx-10-1-5-industrial-ai-platform-with-knowledge-graph-and-on-premise-ai-service-302819884.html</v>
+        <v>https://www.prweb.com/releases/ortus-solutions-brings-boxlang-and-boxlang-ai-to-business-and-technology-leaders-in-el-salvador-302859180.html</v>
       </c>
       <c r="F460" t="str">
-        <v>FrameworX 10.1.5 delivers complete AI integration across engineering and operations, an industrial ontology layer with live Knowledge Graph, and a local AI service that runs entirely behind the customer's firewall. Available now as a free upgrade. HOUSTON, July 7, 2026 /PRNewswire/ --...</v>
+        <v>The dynamic, multi-runtime platform helps organizations extend and modernize existing web applications, work with their current Java and JVM technologies, and add enterprise AI capabilities without a full rewrite or vendor lock-in. ANTIGUO CUSCATLÁN, El Salvador, Aug. 26, 2026...</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="str">
-        <v>Vadzo Imaging Launches Falcon-544CRS: 5MP Onsemi AR0544 HyperLux LP Wearable Medical Camera Engineered for Body-Worn Imaging</v>
+        <v>Virtana and Carahsoft Partner to Deliver Full-Stack Agentic Observability to Government Agencies</v>
       </c>
       <c r="B461" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C461" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D461" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>SaaS</v>
       </c>
       <c r="E461" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-launches-falcon-544crs-5mp-onsemi-ar0544-hyperlux-lp-22804077</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/virtana-carahsoft-partner-deliver-full-160000370.html</v>
       </c>
       <c r="F461" t="str">
-        <v>Vadzo Imaging's Falcon-544CRS is a 5MP wearable medical camera built on the Onsemi AR0544 HyperLux LP sensor delivering USB 3.2 connectivity, a 1/4.2-inch BSI architecture with 1.4 &amp;micro;m pixel pitch, rolling shutter imaging and embedded HDR in a compact form factor for body-worn clinical systems. As an AR0544 low power USB camera in Vadzo's Falcon USB camera series the Falcon-544CRS brings 2592&amp;times;1944 resolution and UVC plug-and-play integration to body worn camera module designs for ambulatory monitoring, wound care documentation, telemedicine endpoints and surgical vision platforms where conventional USB camera products are too heavy or too power-hungry for patient-worn deployment.</v>
+        <v>SAN JOSE, Calif. &amp; RESTON, Va., August 26, 2026--Virtana, provider of the deepest and broadest Agentic Observability Platform for hybrid, multicloud, and air-gapped environments, and Carahsoft Technology Corp., The Trusted Government IT Solutions Provider®, today announced a partnership. Under the agreement, Carahsoft will serve as Virtana’s Public Sector distributor, making the Virtana Agentic Observability Platform available to the Public Sector through Carahsoft’s reseller partners and NASA S</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="str">
-        <v>Valstone Acquires Nascent, Expanding Its Industrial Transportation Technology Platform</v>
+        <v>WepTac A.G. and Hybrid Air Vehicles Agree to Form Joint Venture to Deliver Next-Generation Surveillance Aircraft to U.S. Military</v>
       </c>
       <c r="B462" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C462" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D462" t="str">
-        <v>Finance, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E462" t="str">
-        <v>https://www.prnewswire.com/news-releases/valstone-acquires-nascent-expanding-its-industrial-transportation-technology-platform-302819858.html</v>
+        <v>https://www.prweb.com/releases/weptac-ag-and-hybrid-air-vehicles-agree-to-form-joint-venture-to-deliver-next-generation-surveillance-aircraft-to-us-military-302860163.html</v>
       </c>
       <c r="F462" t="str">
-        <v>MONTREAL, July 7, 2026 /PRNewswire/ - Valstone today announced the acquisition of Nascent Technology, further advancing its strategy to build a leading technology platform serving the industrial transportation sector. Founded in 1996 and headquartered in Charlotte, North Carolina, Nascent...</v>
+        <v>New Partnership Combines Advanced Long-Endurance Aircraft with U.S. Defense Integration Expertise to Close Critical Intelligence Gaps; WepTac A.G. to Lead HAV Series B Investment Round ROCHESTER, N.Y. and LARGO, Fla., Aug. 26, 2026 /PRNewswire-PRWeb/ -- Strategic Highlights Weapons &amp;...</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="str">
-        <v>GIPE Selects TheNLS.com as Its Strategic Technology Partner to Deliver Spain's Most Advanced Digital Real Estate Solutions to Its Members</v>
+        <v>WeInfuse and 4U Medical Partner to Streamline the Infusion Patient Journey from Check-In to Care</v>
       </c>
       <c r="B463" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C463" t="str">
-        <v>Pressat</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D463" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E463" t="str">
-        <v>https://pressat.co.uk/releases/gipe-selects-thenlscom-as-its-strategic-technology-partner-to-deliver-spains-most-advanced-digital-real-estate-solutions-to-its-members-ac488af574bf746c41d6c8fbf45a1c5f/</v>
+        <v>https://www.prnewswire.com/news-releases/weinfuse-and-4u-medical-partner-to-streamline-the-infusion-patient-journey-from-check-in-to-care-302860754.html</v>
       </c>
       <c r="F463" t="str">
-        <v>Tuesday 7 July, 2026 Málaga, 7 July 2026 – The Professional Association of European Real Estate Managers (GIPE), one of Spain's longest-established and most respected professional real estate associations, hasannounced a strategic partnership with TheNLS.com, selecting the platform as its technology partner to provide members with one of the most advanced digital real estate solutions availablein the Spanish market. The partnership creates GIPE MLS – Powered by The NLS, combining GIPE's more than four decades of leadership in promoting professionalism within the Spanish real estate industry with The NLS's next-generation technology platform, designed specifically for professional real estate agents. Built on clean, verified property data, The NLS brings together the proven technology, tool</v>
+        <v>DALLAS, Aug. 26, 2026 /PRNewswire/ -- WeInfuse, the premier software platform for infusion providers and pharmacies, announced a strategic partnership with 4U Medical to create a more seamless patient experience from arrival to treatment. This integration modernizes the patient intake...</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="str">
-        <v>Wrap Technologies (WRAP) Launches WrapShield Autonomous Defense and Public Safety Platform</v>
+        <v>Mauna Kea Technologies Announces Publication of a Landmark Systematic Review and Meta-Analysis Reinforcing the Diagnostic Accuracy and Clinical Impact of Cellvizio in Upper Gastrointestinal Cancer</v>
       </c>
       <c r="B464" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C464" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D464" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E464" t="str">
-        <v>https://www.newmediawire.com/news/wrap-technologies-wrap-launches-wrapshield-autonomous-defense-and-public-safety-platform-7087547</v>
+        <v>https://finance.yahoo.com/healthcare/articles/mauna-kea-technologies-announces-publication-154500034.html</v>
       </c>
       <c r="F464" t="str">
-        <v xml:space="preserve">LOS ANGELES, CA - July 7, 2026 ( NEWMEDIAWIRE ) - Wrap Technologies (NASDAQ: WRAP) launched WrapShield, an autonomous defense and public safety platform designed to connect threat detection, AI-assisted decision support and response technologies into a unified operating architecture. The company said the platform is intended to help government agencies integrate existing and future sensors, artificial intelligence capabilities and response technologies across defense, public safety, homeland security, critical infrastructure and border security applications, with its initial focus on counter-unmanned aircraft systems. Wrap Technologies also announced a strategic investment in Israel-based Frenel Imaging Ltd. along with an exclusive U.S. and NATO license for Frenel’s proprietary TPiCore(R) </v>
+        <v>PARIS &amp; BOSTON, August 26, 2026--Regulatory News: Mauna Kea Technologies (Euronext Growth: ALMKT), inventor of Cellvizio®, the multidisciplinary probe and needle-based confocal laser endomicroscopy (p/nCLE) platform, today announces the publication of a landmark independent systematic review and meta-analysis of probe-based confocal laser endomicroscopy (pCLE) in upper gastrointestinal cancer, conducted and funded by Korea's national health technology assessment agency.</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="str">
-        <v>Popl Launches World's First AI Assistant for Events in Anthropic's Claude</v>
+        <v>Bridge Launches $500M Direct Lending Fund to Finance Suppliers of America's Largest Retailers</v>
       </c>
       <c r="B465" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C465" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D465" t="str">
-        <v>AI, SaaS</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E465" t="str">
-        <v>https://www.prnewswire.com/news-releases/popl-launches-worlds-first-ai-assistant-for-events-in-anthropics-claude-302819826.html</v>
+        <v>https://www.newmediawire.com/news/bridge-launches-500m-direct-lending-fund-to-finance-suppliers-of-america-s-largest-retailers-7088939</v>
       </c>
       <c r="F465" t="str">
-        <v>Popl's new native Claude connector turns the hardest workflows in event lead capture and event marketing into natural language conversations. NEW YORK, July 7, 2026 /PRNewswire/ -- Popl, the leading event lead capture platform, today launches Popl for Claude, the world's first AI...</v>
+        <v>AI Lender Will Give Suppliers Fast, Transparent Production Capital to Fund Orders for Major Retailers NEW YORK, NY - August 26, 2026 ( NEWMEDIAWIRE ) - Bridge, a Citi-backed AI-powered lending platform, has announced the launch of a $500M direct lending fund purpose-built for CPG brands and retail suppliers fulfilling purchase orders for America's largest retailers. Since its spin-out from Citi in 2023, Bridge has deployed more than $800M and facilitated financing for hundreds of growing businesses. The fund launch marks Bridge’s next phase of growth, driven by demand from suppliers selling into major retailers. Through its work with Walmart, Bridge recently funded DogSauce, a pet-food super broth meal topper that expanded from 1,200 to 3,000+ Walmart stores on a single order that nearly d</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="str">
-        <v>D-Wave Quantum (QBTS) to Receive $1.5M Grant Through NSF Project to Strengthen US Quantum Computing Leadership</v>
+        <v>Agentio Helps Graza Scale Creator Media Across YouTube and Meta</v>
       </c>
       <c r="B466" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C466" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D466" t="str">
-        <v>Finance, SaaS, Retail, Education</v>
+        <v>SaaS</v>
       </c>
       <c r="E466" t="str">
-        <v>https://www.newmediawire.com/news/d-wave-quantum-qbts-to-receive-1-5m-grant-through-nsf-project-to-strengthen-us-quantum-computing-leadership-7087546</v>
+        <v>https://www.prnewswire.com/news-releases/agentio-helps-graza-scale-creator-media-across-youtube-and-meta-302860692.html</v>
       </c>
       <c r="F466" t="str">
-        <v>LOS ANGELES, CA - July 7, 2026 ( NEWMEDIAWIRE ) - D-Wave Quantum Inc. (NYSE: QBTS) (“D-Wave” or the “Company”), the only dual-platform quantum computing company providing both annealing and gate-model systems, software and services, announced it has been selected to receive a $1,566,250 grant from the U.S. National Science Foundation (NSF) through the agency’s National Quantum Virtual Laboratory (NQVL) program. The funding will support D-Wave’s role as a key industry partner in ERASE (Erasure Qubits and Dynamic Circuits for Quantum Advantage) – a project focused on developing foundational technologies for fault-tolerant quantum computing and strengthening U.S. leadership in quantum innovation. Led by Yale University, the ERASE project brings together researchers from leading academic insti</v>
+        <v>New case study shows how Graza scaled Creator advertising on a lean team, delivering 2x expected views and reducing effective CPM by approximately 50% NEW YORK, Aug. 26, 2026 /PRNewswire/ -- Agentio, the buying platform for Creator media, today released a new case study showcasing how...</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="str">
-        <v>Sylvan Expands AI-Enabled North American MEP Platform with Landmark ...</v>
+        <v>Rentana Launches Ask Rentana, Giving Every Multifamily Team Member the Power of an Analyst</v>
       </c>
       <c r="B467" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C467" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D467" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI, SaaS, Real Estate</v>
       </c>
       <c r="E467" t="str">
-        <v>https://pr-inside.com/sylvan-expands-ai-enabled-north-american-mep-platform-with-landmark-r5198715.htm</v>
+        <v>https://www.prnewswire.com/news-releases/rentana-launches-ask-rentana-giving-every-multifamily-team-member-the-power-of-an-analyst-302860161.html</v>
       </c>
       <c r="F467" t="str">
-        <v>(PR-inside.com) Partnership adds scale, advanced mechanical capabilities and southern presence strengthening Sylvan Group's position as a tech-powered, multi-trade construction services platform in North America. DETROIT, MI AND ROGERSVILLE, AL / ACCESS Newswire / July 7, 2026 /Sylvan Group, a premier Artificial Intelligence (AI) enabled multi-trade construction services platform serving Fortune 100 clients across the fastest growing mission critical industries in North America, announces a landmark partnership with Pettus Plumbing and Piping adding more than 250 skilled professionals and four decades of industry-leading mechanical expertise to Sylvan's growing North American platform. Pettus Plumbing &amp; Piping is a full-service mechanical contractor headquartered in Rogersville, Alabama ..</v>
+        <v>New capability answers complex portfolio questions in seconds, placing powerful analysis directly in the hands of executives, revenue leaders and property teams, with real gains to show for it. DALLAS, Aug. 26, 2026 /PRNewswire/ -- Rentana, the AI-powered revenue intelligence platform for...</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="str">
-        <v>Sylvan Expands AI-Enabled North American MEP Platform with Landmark Pettus Partnership</v>
+        <v>Thyme Care Earns NCQA Accreditation for Both Its Cancer Case Management and Population Health Programs</v>
       </c>
       <c r="B468" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C468" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D468" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E468" t="str">
-        <v>https://www.newswire.com/news/sylvan-expands-ai-enabled-north-american-mep-platform-with-landmark-pettus</v>
+        <v>https://www.prnewswire.com/news-releases/thyme-care-earns-ncqa-accreditation-for-both-its-cancer-case-management-and-population-health-programs-302860065.html</v>
       </c>
       <c r="F468" t="str">
-        <v>Partnership adds scale, advanced mechanical capabilities and southern presence strengthening Sylvan Group's position as a tech-powered, multi-trade construction services platform in North America.</v>
-[...2 lines deleted...]
-    <row r="469">
+        <v>NCQA evaluated Thyme Care's cancer programs against two separate sets of national standards, covering care planning and monitoring, data integration, staff licensure and training. NASHVILLE, Tenn., Aug. 26, 2026 /PRNewswire/ -- Thyme Care, the oncology company aligning accountability...</v>
+      </c>
+    </row>
+    <row r="469" xml:space="preserve">
       <c r="A469" t="str">
-        <v>Speechify's Simba 3.2 Ranks #1 on Independent Artificial Analysis TTS Leaderboard: World's Best Real-Time Voice Model, Above ElevenLabs, OpenAI, Google DeepMind &amp;amp; Others</v>
+        <v>China State Construction International Delivers Significant Results in Low-Carbon Construction</v>
       </c>
       <c r="B469" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C469" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D469" t="str">
-        <v>SaaS, Media</v>
+        <v>Finance, SaaS, Healthcare, Real Estate, Energy</v>
       </c>
       <c r="E469" t="str">
-        <v>https://www.prweb.com/releases/speechifys-simba-3-2-ranks-1-on-independent-artificial-analysis-tts-leaderboard-worlds-best-real-time-voice-model-above-elevenlabs-openai-google-deepmind--others-302819731.html</v>
-[...2 lines deleted...]
-        <v>Simba 3.2, the flagship streaming text-to-speech model from Speechify's developer platform, is ranked first on the independent Artificial Analysis TTS leaderboard, above flagship models from ElevenLabs, Cartesia, OpenAI, and Google DeepMind, and joint second on Voice Arena's blind...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109461/</v>
+      </c>
+      <c r="F469" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 26, 2026 - (ACN Newswire) - China State Construction International Holdings Limited (“China State Construction International” or the “Group”, stock code: 03311), a pioneer in construction industrialisation, has continued to deepen its deployment of technologies including Modular Integrated Construction (“MiC”), Multi-trade Integrated Mechanical, Electrical and Plumbing (“MiMEP”) and Building-integrated Photovoltaics (“BIPV”). As governments in different markets accelerate the development of green buildings, ultra-low energy buildings and new construction industrialisation, demand for efficient and low-carbon construction solutions continues to grow. These businesses have become an important pillar supporting the Group’s transformation towards smart construction.
+Policy Support and Market Demand Drive Green Construction
+The construction industry is facing multiple requirements to improve energy efficiency, reduce carbon emissions and minimise construction waste. The Chinese Mainland’s 15th Five-Year Plan promotes coordinated progress in carbon reduction, pollution control, green expansion and economic growth, and proposes the wider adoption of green and low-carbon construction methods, as well as the scaled development of ultra-low-energy buildings and prefabricated buildings. Relevant action plans for the construction sector also encourage the advancement of building-integrated photovoltaics, greater use of renewable energy and stronger efforts to enhance building energy conservation and carbon reduction. Hong Kong’s Climate Action Plan 2050 promotes energy-saving green buildings and waste reduction, with the target of achieving carbon neutrality before 2050 while progressively reducing building energy consumption and reliance on landfills.
+The Group’s subsidiary, China State Construction Hailong, has continued to promote the scaled application of MiC technology. Data show that carbon emissions during the construction phase of concrete MiC and steel-structure MiC can be reduced by 66.78% and 49.61%, respectively. Compared with traditional construction methods, construction waste can be reduced by more than 75%, material wastage by more than 25%, site electricity consumption by 60% and water consumption by 66%. Over the past five years, the Group has supplied more than 129,155 MiC modules across 116 projects, fully demonstrating the replicability of its technological achievements and its capability for large-scale implementation.
+Benchmark Projects Demonstrate Technological Advantages
+In Hong Kong, the Chinese Medicine Hospital of Hong Kong and the Government Chinese Medicines Testing Institute project is the city’s first permanent hospital to adopt MiC and MiMEP. The Group designed and produced more than 7,000 MiMEP prefabricated modules for the project, compressing the mechanical, electrical and plumbing construction cycle from the traditional two to three years to within six months, shortening the construction period by more than 75%. Compared with conventional construction methods, the project reduced carbon dioxide emissions by approximately 1,596 tonnes, representing a carbon reduction of 43%.
+In addition, the IL9088 New Central Harbourfront Development Project applies approximately 2,500 MiMEP modules. Through standardised and interchangeable design, the project enhances construction efficiency for a high-end commercial complex and provides flexibility for future tenant changes and spatial reconfiguration, thereby reducing repeated construction works and renovation waste.
+In Shenzhen, the Huazhang New Affordable Housing Project, a development in which the Group participated, successfully passed the 2025 ultra-low-energy building review and became the only residential development among Shenzhen’s first batch of pilot projects. The project comprises five residential towers and 6,028 concrete modules, integrating standardised, industrialised, digitalised, intelligent and green solutions. It was completed and delivered within 365 days, providing 2,740 units of government-subsidised rental housing.
+In Guangzhou, the Dachong Resettlement Housing Project in Nansha District became China’s first modular building project to receive a 6% floor area ratio incentive in 2025, reflecting the effective integration of the Group’s MiC technology with local policies and public housing needs.
+ESG Performance Continues to Receive Market Recognition
+With the practical application of low-carbon technologies and quantifiable results, the Group’s MSCI ESG rating was upgraded from BBB to A, representing a three-notch improvement within two years. The Group has also been selected as a constituent of the FTSE4Good Index Series for 10 consecutive years and included in S&amp;P Global Sustainability Yearbook (China Edition) for four consecutive years, reflecting the capital markets’ recognition of the Group’s green transformation strategy and long-term sustainable development capabilities.
+China State Construction International will continue to leverage its integrated “Technology + Investment + Construction + Asset Operation” strategy, and capitalise on its technological strengths in MiC, MiMEP and BIPV. The Group will further expand the large-scale application of green construction solutions and explore green finance and green asset operation models, creating long-term value for shareholders, investors and society with both environmental benefits and financial returns.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="str">
-        <v>Vadzo Imaging Validates Innova-662CRS IMX662 Gigabit Ethernet Camera on NVIDIA Jetson AGX Orin with ROS2 and Isaac ROS Integration</v>
+        <v>The Player Council Soft Launches Today on PC: Participate in the Game Development Process!</v>
       </c>
       <c r="B470" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C470" t="str">
-        <v>Newswire.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D470" t="str">
-        <v>SaaS</v>
+        <v>SaaS, Gaming</v>
       </c>
       <c r="E470" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-validates-innova-662crs-imx662-gigabit-ethernet-camera-on-nvidia</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359549</v>
       </c>
       <c r="F470" t="str">
-        <v>Vadzo Imaging confirms validated integration of the Innova-662CRS, a Sony STARVIS IMX662 Gigabit Ethernet Camera, with NVIDIA Jetson AGX Orin running ROS2 and Isaac ROS, enabling a direct RTSP-to-ROS2 image topic pipeline for industrial robotics, AGVs and AMRs, UAVs and drones, and fleet management and safety deployments requiring a reliable ROS2 camera on GPU-accelerated edge compute.</v>
+        <v>At Gamescom 2026, Ubisoft announced the soft launch of The Player Council, a new platform where players can be part of the game development process by connecting with developers directly. Participating players will be able to discover and weigh in on games at various stages of development, including new game concepts and prototypes as well as evolving experiences for existing games on PC. The Player Council gives you valuable insight into the development process and unprecedented access t... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359549</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="str">
-        <v>EDETEK to Support the FDA's Real-Time Clinical Trials Initiative with Its R&amp;amp;D Cloud and Sponsor Partnership Program</v>
+        <v>Tata Communications, Tata Motors Passenger Vehicles join forces to accelerate Software-Defined Vehicle Deployment in India - Introduces in-built 5G cellular connectivity in the Sierra.ev</v>
       </c>
       <c r="B471" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C471" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D471" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E471" t="str">
-        <v>https://www.prnewswire.com/news-releases/edetek-to-support-the-fdas-real-time-clinical-trials-initiative-with-its-rd-cloud-and-sponsor-partnership-program-302819697.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359547</v>
       </c>
       <c r="F471" t="str">
-        <v>Offering a Near-Real-Time, AI-Enabled R&amp;D Cloud and End-to-End Sponsor Partnerships to Help Advance Continuous, Data-Driven Regulatory Oversight in Early-Phase Clinical Development PRINCETON, N.J., July 7, 2026 /PRNewswire/ -- EDETEK today announced the launch of a sponsor partnership...</v>
+        <v>Tata Communications, a leading global communications technology player and Tata Motors Passenger Vehicles (TMPV), India&amp;#39;s leading automobile manufacturer, announced collaboration to power the newly launched Sierra.ev, with in-built 5G cellular connectivity, paving the way for futuristic Software-Defined Vehicles (SDVs). - - Tata Communications MOVE&amp;#8482; Connected Vehicle Platform will be integrated with the car&amp;#39;s new SDV platform &amp;#8211; N.IO &amp;#8211; to provide seamless connectivity and digital first in... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359547</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="str">
-        <v>Webster First Launches 'Pay a Person': Send Money to Friends and Family Instantly, No Extra Apps Required</v>
+        <v>I Squared's InfraTech® Invests in Muon Space, a Vertically Integrated Space Infrastructure Platform</v>
       </c>
       <c r="B472" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C472" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D472" t="str">
         <v>SaaS</v>
       </c>
       <c r="E472" t="str">
-        <v>https://www.prnewswire.com/news-releases/webster-first-launches-pay-a-person-send-money-to-friends-and-family-instantly-no-extra-apps-required-302819743.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359545</v>
       </c>
       <c r="F472" t="str">
-        <v>WORCESTER, Mass., July 7, 2026 /PRNewswire/ -- Webster First has announced an exciting update to its online banking platform with the launch of a new "Pay a Person" feature. Arriving this July, this convenient tool will let members send money instantly to friends and family straight from...</v>
+        <v>I Squared Capital has invested in Muon Space, a vertically integrated provider of managed orbital services, as part of the company&amp;#39;s $250 million Series C financing. The oversubscribed round was led by Eclipse, with participation from I Squared and other new and existing investors. - - Muon designs, builds, and operates high-performance satellite constellations for commercial, government, and national security customers. Its Mission Foundry integrates mission design, spacecraft, payloads, s... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359545</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="str">
-        <v>Webster First Federal Credit Union Deploys Payrailz-Powered 'Pay a Person' P2P Solution to Modernize Member Payments</v>
+        <v>Knack Launches MCP Server: The HIPAA-Compliant Backend for AI Builders</v>
       </c>
       <c r="B473" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C473" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D473" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E473" t="str">
-        <v>https://www.prnewswire.com/news-releases/webster-first-federal-credit-union-deploys-payrailz-powered-pay-a-person-p2p-solution-to-modernize-member-payments-302819737.html</v>
+        <v>https://www.prnewswire.com/news-releases/knack-launches-mcp-server-the-hipaa-compliant-backend-for-ai-builders-302860109.html</v>
       </c>
       <c r="F473" t="str">
-        <v>WORCESTER, Mass., July 7, 2026 /PRNewswire/ -- Webster First Federal Credit Union today announced integration with Payrailz®, a leading digital payments solution from Jack Henry®, to embed the Payrailz® Pay a Person™ peer-to-peer (P2P) payments capability within its digital banking...</v>
+        <v>Connect Lovable, Base44, Claude, ChatGPT, and other AI coding tools to a secure, production-ready data layer — no infrastructure setup required. ERIE, Pa., Aug. 26, 2026 /PRNewswire/ -- Knack, the no-code platform for building custom business applications, today announced the launch of...</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="str">
-        <v>Bria Takes Center Field as Presenting Sponsor of National Love and Marriage Day, Helping One Bride Find the Designer Behind Her Dream Dress</v>
+        <v>Pricefx Announces Integration with ServiceNow to Bring AI-Powered Deal Optimization to Sales Workflows</v>
       </c>
       <c r="B474" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C474" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D474" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E474" t="str">
-        <v>https://www.prweb.com/releases/bria-takes-center-field-as-presenting-sponsor-of-national-love-and-marriage-day-helping-one-bride-find-the-designer-behind-her-dream-dress-302819696.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/pricefx-announces-integration-servicenow-bring-143000139.html</v>
       </c>
       <c r="F474" t="str">
-        <v>New wedding dress matchmaking platform connects bride with designer Rebecca Schoneveld just days before her wedding at the Brooklyn Cyclones celebration. BROOKLYN, N.Y., July 7, 2026 /PRNewswire-PRWeb/ -- As the presenting sponsor of National Love and Marriage Day at Maimonides Park on...</v>
+        <v>CHICAGO, August 26, 2026--Pricefx, a global leader in pricing intelligence for B2B enterprises, today announced an integration with ServiceNow, the AI control tower for business reinvention, that brings AI-powered deal optimization directly into the ServiceNow AI Platform. This integration combines Pricefx's pricing intelligence with ServiceNow's sales workflows, giving account teams real-time negotiation guidance, win-rate insights, intelligent product recommendations and AI-powered sales agent</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="str">
-        <v>Ondo Perps Launches First Equity Perpetuals Platform With Tokenized Stock Collateral</v>
+        <v>SportWrench Becomes OTTO EVENT as OTTO SPORT AI Accelerates Growth Across Volleyball</v>
       </c>
       <c r="B475" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C475" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D475" t="str">
-        <v>Finance, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E475" t="str">
-        <v>https://www.prnewswire.com/news-releases/ondo-perps-launches-first-equity-perpetuals-platform-with-tokenized-stock-collateral-302819574.html</v>
+        <v>https://www.prweb.com/releases/sportwrench-becomes-otto-event-as-otto-sport-ai-accelerates-growth-across-volleyball-302860169.html</v>
       </c>
       <c r="F475" t="str">
-        <v>Ondo Perps brings 24/7 derivatives infrastructure to the most in-demand U.S. assets for a global audience, enabling tokenized equities to collateralize perpetual futures contracts for the first time Live now for non-U.S. investors, Ondo Perps offers up to 20x leverage for stocks, indices,...</v>
+        <v>Rebrand marks the next step in building a connected technology ecosystem spanning tournaments, clubs, recruiting, and athletes. MINNEAPOLIS, Aug. 26, 2026 /PRNewswire-PRWeb/ -- SportWrench, the leading volleyball tournament management and event technology platform for youth sports and a...</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="str">
-        <v>XSparks Introduces the AI Operating Model, Turning AI From a Pilot into How the Business Runs</v>
+        <v>Symetrix Packs Distributed AV Power Into the Compact Cognio C20, Now ...</v>
       </c>
       <c r="B476" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C476" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D476" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E476" t="str">
-        <v>https://www.prnewswire.com/news-releases/xsparks-introduces-the-ai-operating-model-turning-ai-from-a-pilot-into-how-the-business-runs-302819725.html</v>
+        <v>https://pr-inside.com/symetrix-packs-distributed-av-power-into-the-compact-cognio-c20-now-r5216408.htm</v>
       </c>
       <c r="F476" t="str">
-        <v>PITTSBURGH, July 7, 2026 /PRNewswire/ -- XSparks, a global AI transformation firm, today introduced the AI Operating Model, or AIOM, its approach to taking a company past AI pilots and copilots to AI that runs the operation. AIOM is not a product and not a platform. It is the model...</v>
+        <v>(PR-inside.com) The leading-edge Cognio C20 Smart Processor delivers award-winning distributed intelligence, industry-leading scalability, and processor-to-endpoint extensibility in a compact, flexibly deployable Intel® x86 platform SEATTLE, WA / ACCESS Newswire / August 26, 2026 / Symetrix , a global leader in high-performance AV processing, control, and monitoring solutions, today announced that theCognio™ C20 Smart Processoris now shipping. Built on an Intel® x86 processor, the C20 is Symetrix's new leading-edge processing foundation for the company's award-winning Cognio distributed intelligence platform. It brings powerful new processing capabilities to a compact, one-third rack-width device created for flexible deployment at the edge or in the rack. As the ..</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="str">
-        <v>Theon International Plc Webcast via Investor Meet Company Platform</v>
+        <v>Build. Connect. Orchestrate. Telestream Unveils the Next Phase of UP ...</v>
       </c>
       <c r="B477" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C477" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D477" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS, Media</v>
       </c>
       <c r="E477" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3323496/0/en/Theon-International-Plc-Webcast-via-Investor-Meet-Company-Platform.html</v>
+        <v>https://pr-inside.com/build-connect-orchestrate-telestream-unveils-the-next-phase-of-up-r5216407.htm</v>
       </c>
       <c r="F477" t="str">
-        <v>PRESS RELEASE</v>
+        <v>(PR-inside.com) Cloud-native platform provides the building blocks to create, connect and orchestrate modern media workflows using Telestream capabilities, third-party technologies, and AI. Experience UP at IBC2026. NEVADA CITY, CA / ACCESS Newswire / August 26, 2026 / Telestream , a global leader in media workflow technologies, today announced the next evolution ofTelestream UP , expanding the cloud-native platform introduced earlier this year into a comprehensive environment for orchestrating Telestream services, third-party technologies, and AI-driven workflows. As AI enables people to create more content and assemble more custom tools, the challenge of reliably managing, processing and moving that content becomes even more important. ..</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="str">
-        <v>AI-Ready Enterprise Knowledge Graph Market Forecast to Reach USD 6,550.0 Million by 2036 as Enterprise AI Adoption, GraphRAG Infrastructure, and Semantic Data Integration Accelerate Global Demand</v>
+        <v>Transfyr Launches Physical AI Platform for Science with $25M Seed Funding</v>
       </c>
       <c r="B478" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C478" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D478" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E478" t="str">
-        <v>https://www.prnewswire.com/news-releases/ai-ready-enterprise-knowledge-graph-market-forecast-to-reach-usd-6-550-0-million-by-2036-as-enterprise-ai-adoption-graphrag-infrastructure-and-semantic-data-integration-accelerate-global-demand-302819703.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/transfyr-launches-physical-ai-platform-140000837.html</v>
       </c>
       <c r="F478" t="str">
-        <v>NEWARK, Del., July 7, 2026 /PRNewswire/ -- According to the latest analysis by Future Market Insights, the AI-Ready Enterprise Knowledge Graph Market is poised for exceptional growth as organizations increasingly invest in AI-ready data architectures, semantic knowledge management, and...</v>
+        <v>CAMBRIDGE, Mass., August 26, 2026--Transfyr, the physical AI platform for real-world science, announced its launch today with $25 million in seed funding. The round was led by General Catalyst, with participation from Lux Capital, Breakout Ventures, Factory, Neo, SV Angel, MVP Ventures, Underscore VC, Lyda Hill, and several angels.</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="str">
-        <v>BizCloud Experts Achieves AWS Premier Tier Status in the Amazon Web Services Partner Network</v>
+        <v>Strada Releases First Edition of Strada Signals, a New Benchmark Series on Ai Deployment in Insurance Operations</v>
       </c>
       <c r="B479" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C479" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D479" t="str">
-        <v>SaaS, Retail</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E479" t="str">
-        <v>https://www.prnewswire.com/news-releases/bizcloud-experts-achieves-aws-premier-tier-status-in-the-amazon-web-services-partner-network-302819702.html</v>
+        <v>https://www.newsfilecorp.com/release/311462/Strada-Releases-First-Edition-of-Strada-Signals-a-New-Benchmark-Series-on-Ai-Deployment-in-Insurance-Operations</v>
       </c>
       <c r="F479" t="str">
-        <v>LEWISVILLE, Texas, July 7, 2026 /PRNewswire/ -- BizCloud Experts, a cloud-native consulting and managed services provider, announced today that it has achieved Premier tier in the AWS Partner Network (APN), AWS's highest partner designation. Achieving AWS Premier Tier Services Partner...</v>
-[...2 lines deleted...]
-    <row r="480">
+        <v>San Francisco, California--(Newsfile Corp. - August 26, 2026) - Strada, the AI platform that runs insurance operations, today released the first edition of Strada Signals, a new series of publications drawing on Strada's experience deploying AI agents across the insurance industry. The series is designed to give insurance operators access to proprietary benchmark data and deployment learnings that are not available through any other source.The inaugural report, What to Expect When Deploying...</v>
+      </c>
+    </row>
+    <row r="480" xml:space="preserve">
       <c r="A480" t="str">
-        <v>GoWish Launches New Global Designs and Accelerates U.S. Growth: "Today, ...</v>
+        <v>China State Construction Harnesses AI Technology Across the Construction Industry Chain to Build Differentiated Competitive Advantages</v>
       </c>
       <c r="B480" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C480" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D480" t="str">
-        <v>SaaS</v>
+        <v>Finance, AI, SaaS, Energy, Education</v>
       </c>
       <c r="E480" t="str">
-        <v>https://pr-inside.com/gowish-launches-new-global-designs-and-accelerates-u-s-growth-today-r5198675.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) GoWish is making significant investments in its international expansion, according to the company's just released 2025 Annual Report. The announcement coincides with the launch of a new global visual design, and user experience aimed at strengthening GoWish's position in the global wishlist market, particularly in the United States, where the wishlist and social shopping platform has now surpassed 9 million registered users after another record-breaking year. COPENHAGEN, DK / ACCESS Newswire / July 7, 2026 /GoWish, the leading wishlist and social shopping platform with origin in Denmark, today publishes its 2025 Annual Report while simultaneously rolling out a new visual identity, ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109448/</v>
+      </c>
+      <c r="F480" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 26, 2026 - (ACN Newswire) - China State Construction International Holdings Limited (“China State Construction International” or the “Group”, stock code: 03311) has consistently pursued a differentiated competitive strategy powered by technology. By positioning cutting-edge technologies such as AI as core differentiators that set it apart from industry peers, the Group continues to increase investment in two frontier technology areas: Modular Integrated Construction (“MiC”) and Building Integrated Photovoltaics (“BIPV”). Through technological innovation, the Group is driving its own development and the wider industry’s transformation towards green, industrialised, intelligent and internationalised growth, while building new momentum for long-term development.
+MiC Smart Construction: AI-Driven End-to-End Process Upgrades and Steady Expansion into Overseas Markets
+In the field of MiC, leveraging the intelligent construction-MiC “assembly and integration” technology independently developed by its subsidiary China State Construction Hailong, the Group has adopted the C-SMART Smart Construction Platform to deeply integrate AI into its production processes. Among its innovations, the HyPA intelligent hoisting robot, jointly developed by China State Construction Hailong, The University of Hong Kong and The Hong Kong Polytechnic University, represents an industry-leading technology. Data from multiple projects show that MiC technology can shorten construction periods by 50% to 75%, reduce construction waste by 70% to 80%, and lower the factory defect rate of modules by approximately 80%, demonstrating that the Group’s AI-driven construction efficiency significantly outperforms traditional models.
+The C-SMART platform is also continuing to expand a range of specialised AI applications, forming a multi-scenario technology matrix. Its AI fire inspection and acceptance system improves inspection efficiency by 30%; the Zhitu Ronglian drawing comparison system increases drawing analysis efficiency by 64%; Skeye has been applied in more than 10 projects in Hong Kong for inspections of high-risk operations; and AI façade inspection has compressed the inspection cycle for a 20-storey building from 12-15 days to just four hours, with an accuracy rate exceeding 95%.
+The Group’s MiC smart construction technology has also successfully expanded into overseas markets, progressing steadily with a light-asset, low-risk internationalisation model based on “intellectual achievements” and “standardised products”. The Group has obtained in-principle pre-approval from Dubai Municipality for MiC, becoming the first Chinese enterprise to receive such qualification in the Dubai market. This reflects the international recognition of its MiC technologies and standards, and lays a foundation for future large-scale overseas expansion.
+BIPV Building Integration Photovoltaics: AI Breaks Through the Limits of Traditional Construction
+With AI-enabled BIM modelling, intelligent annotation and CNC processing, the Group’s subsidiary Far East Façade successfully undertook the Shenzhen OPPO Building, the world’s most challenging hyperboloid façade project. The façade comprises 20,280 unique glass panels, with the largest hyperboloid unit covering an area of 56 square metres and weighing 16.5 tonnes. The Group controlled the precision of irregular components to within three millimetres, a level of accuracy rarely seen in the industry. On the construction side, AI monitoring and collision detection early-warning systems, together with the “Digital Far East” platform, enabled full-process visualised management, fully demonstrating the Group’s distinctive capability to use AI technology to overcome the limitations of traditional curtain wall construction.
+In addition, Far East Green Energy independently developed the Light series of building photovoltaic panels, which have been applied at Shenzhen Qianhai Snow World, the world’s largest indoor ski resort. The panels cover an area of 35,000 square metres, generate more than 6.3 million kWh of electricity annually, and reduce carbon emissions by 5,200 tonnes per year, equivalent to planting 270,000 trees. The products are designed to withstand Category 17 typhoons. Looking ahead, Far East Light building photovoltaic panels will be integrated with the self-developed Volta.AI Smart Energy Cloud Platform to build an integrated smart energy system covering photovoltaics, energy storage and charging, forming a dual moat of “technology + AI” for the Group in the BIPV sector.
+AI has become a core competitive strength that differentiates China State Construction International from its peers and spans the entire construction life cycle. Looking ahead, the Group will continue to increase investment in technology and deepen the breadth and depth of AI applications. By leveraging its differentiated innovation advantages, the Group aims to build a safer, more efficient and more sustainable smart construction ecosystem, creating long-term value for shareholders and the industry.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="str">
-        <v>Drata + Captain Compliance Customers Unlock Exclusive Discount Through ...</v>
+        <v>EFE Trenes de Chile modernizes passenger sales and booking with Siemens' S3 Passenger</v>
       </c>
       <c r="B481" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C481" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D481" t="str">
-        <v>SaaS</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E481" t="str">
-        <v>https://pr-inside.com/drata-captain-compliance-customers-unlock-exclusive-discount-through-r5198661.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359533</v>
       </c>
       <c r="F481" t="str">
-        <v>(PR-inside.com) The leading privacy compliance platform and the leading agentic trust management platform launch a partnership perk: Compliance customers receive an exclusive 25% discount on Drata via try.drata.com/captain-compliance SAN DIEGO, CA / ACCESS Newswire / July 7, 2026 / Captain Compliance, the leading privacy compliance software platform for consent management, cookie compliance, Global Privacy Control (GPC) signals, data subject access request (DSAR) automated workflows, CIPA litigation protection, and continuous website privacy monitoring, announces a new customer benefit stemming from its partnership with Drata, the leading agentic trust management and compliance automation platform: Captain Compliance customers now receive an exclusive discount on Drata. Effective ..</v>
+        <v>- - &amp;#8226; EFE Trenes de Chile modernizes ticket sales, reservations and inventory management with Siemens Mobility&amp;#39;s S3 Passenger platform - &amp;#8226; New digital services offer passengers more choice, flexibility and control over their journeys - &amp;#8226; First deployment of the S3 Passenger platform in Latin America completed in six months - - - As part of its strategic plan to strengthen rail connectivity and associated digitalization initiatives, EFE Trenes de Chile (EFE) has implemented the S3 Pass... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359533</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="str">
-        <v>Sola Salons Pairs Franchisee Expansion with New Vagaro Tech Partnership to Drive Next Phase of Growth</v>
+        <v>Monod Bio Licenses AI-designed Protein Technologies to SignalChem Biotech for Custom Discovery Assays</v>
       </c>
       <c r="B482" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C482" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D482" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS, Healthcare, Education</v>
       </c>
       <c r="E482" t="str">
-        <v>https://www.prnewswire.com/news-releases/sola-salons-pairs-franchisee-expansion-with-new-vagaro-tech-partnership-to-drive-next-phase-of-growth-302819635.html</v>
+        <v>https://www.newmediawire.com/news/monod-bio-licenses-ai-designed-protein-technologies-to-signalchem-biotech-for-custom-discovery-assays-7088935</v>
       </c>
       <c r="F482" t="str">
-        <v>New Multi-Unit Agreements and mySOLA Platform Mark a Pivotal Quarter for the Salon Suite Leader DENVER, July 7, 2026 /PRNewswire/ -- Sola Salons, the world's largest salon studio suite concept and home to more than 22,000 independent beauty and wellness professionals, is carrying its...</v>
+        <v>Partnership brings Monod Bio’s LuxSit luciferase and NovoBodies to SignalChem Biotech’s custom assay services Agreement expands Sino Biological’s specialized CRO capabilities through integration of AI-enabled life science tools SEATTLE and RICHMOND, BRITISH COLUMBIA - August 26, 2026 ( NEWMEDIAWIRE ) - Monod Bio, a Seattle-based AI-enabled protein design company, and SignalChem Biotech Inc., a wholly-owned subsidiary of Sino Biological, Inc. (SZSE: 301047), today announced a non-exclusive licensing agreement covering Monod Bio’s proprietary LuxSit de novo luciferase technology and NovoBodies. Under the terms of the agreement, SignalChem Biotech may incorporate the Monod Bio technologies into custom luminescent assay development and protein-fusion services offered to third-party customers f</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="str">
-        <v>Eligible's Platform Services Attain HITRUST r2 and NIST Cybersecurity Framework v1.1 Certifications</v>
+        <v>Wall Street May Be Looking at FreeCast Inc. (NASDAQ: CAST) Through ...</v>
       </c>
       <c r="B483" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C483" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D483" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS, Retail, Media</v>
       </c>
       <c r="E483" t="str">
-        <v>https://www.prnewswire.com/news-releases/eligibles-platform-services-attain-hitrust-r2-and-nist-cybersecurity-framework-v1-1-certifications-302819624.html</v>
+        <v>https://pr-inside.com/wall-street-may-be-looking-at-freecast-inc-nasdaq-cast-through-r5216393.htm</v>
       </c>
       <c r="F483" t="str">
-        <v>NEW YORK, July 7, 2026 /PRNewswire/ -- Eligible, Inc., the healthcare transaction infrastructure company connecting providers, agents, and insurers, today announced that its Platform Services System has attained HITRUST r2 Certification, along with concurrent certification against the...</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 26, 2026 / The obvious comparison is another streaming company. The more provocative comparison may be Spotify-not because FreeCast has Spotify's scale, revenue or maturity, but because Spotify demonstrated the extraordinary value that can emerge when a technology platform organizes a fragmented global media industry. There is one fundamental difference: Spotify built one global consumer platform. FreeCast is attempting to build the platform-as-a-service infrastructure capable of powering many of them. Spotify's 2025 financial results illustrate the enormous scale associated with operating a mature global media ecosystem. The company reported approximately €11.7 billion in cost ..</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="str">
-        <v>Kultura Brands Accelerates National Beverage Expansion with Appointment ...</v>
+        <v>New White Paper Reveals Nearly Half of Organizations Are Practicing 'Selective' Integration in Service Management</v>
       </c>
       <c r="B484" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C484" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D484" t="str">
-        <v>SaaS, Retail</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E484" t="str">
-        <v>https://pr-inside.com/kultura-brands-accelerates-national-beverage-expansion-with-appointment-r5198627.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359526</v>
       </c>
       <c r="F484" t="str">
-        <v>(PR-inside.com) Kultura Brands appoints Daniel Robert "Bobby" Bilicki II to lead Kultura Beverage Group as the Company advances ADIOS Premium Tequila Seltzer and expands its long-term beverage platform. DENVER, CO / ACCESS Newswire / July 7, 2026 /Kultura Brands, Inc. (OTCID:LTNC) ("Kultura," the "Company," or "Kultura Brands"), formerly Labor Smart Inc., an emerging consumer products company focused on building and scaling premium consumer brands, today announced the appointment of Daniel Robert "Bobby" Bilicki II as President and Chief Executive Officer of Kultura Beverage Group, the Company's dedicated beverage operating platform. The appointment represents a significant milestone in Kultura's evolution as the Company continues ..</v>
+        <v>Scopism and Unisys (NYSE: UIS) have released a new white paper, &amp;#8220;The Global Rise of Selective Service Integration: Why the Service Integration and Management Model is Evolving.&amp;#8221; The paper highlights an emerging trend: organizations are strategically applying integration principles selectively. By applying only where they deliver the most value, organizations can build responsive and powerful ecosystems fit for the future. - - Recognizing a shift in how organizations design, implement an... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359526</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="str">
-        <v>PriceLabs Brings Revenue Management Wherever You Work, On Mobile, Into ...</v>
+        <v>StrainScan Pro Demonstrates Versatility as MDCE Applies Core AI Vision ...</v>
       </c>
       <c r="B485" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C485" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D485" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E485" t="str">
-        <v>https://pr-inside.com/pricelabs-brings-revenue-management-wherever-you-work-on-mobile-into-r5198626.htm</v>
+        <v>https://pr-inside.com/strainscan-pro-demonstrates-versatility-as-mdce-applies-core-ai-vision-r5216390.htm</v>
       </c>
       <c r="F485" t="str">
-        <v>(PR-inside.com) Customers can now use PriceLabs on their phone, in AI tools like Claude, and via API, all connected to the same engine and data CHICAGO, IL / ACCESS Newswire / July 7, 2026 /PriceLabs , a leading revenue management platform for short and mid-term accommodations, today announced three new ways to use PriceLabs: a mobile app, in AI tools such as Claude via MCP, and through an upgraded Customer API. PriceLabs takes the guesswork out of nightly pricing, using demand trends, local market data and an advanced algorithm to set the right rate. Until now, PriceLabs offered this service exclusively through its ..</v>
+        <v>(PR-inside.com) Proprietary Platform Highlights the Strength of a Single AI Vision System Serving Multiple Trillion Dollar Industries MESA, AZ / ACCESS Newswire / August 26, 2026 / Medical Care Technologies Inc. (OTCID:MDCE) today emphasized the cross-industry versatility of its StrainScan Pro platform, underscoring how a single proprietary AI vision system is being applied across both regulated retail environments and large-scale agricultural operations. StrainScan Pro is designed to deliver consistent visual analysis capabilities that support quality verification for licensed retail operators while also addressing agricultural needs such as early detection of pests, crop stress, and quality indicators. By leveraging the same core computer-vision architecture ..</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="str">
-        <v>Demand for Hotel Managers Grows Nearly Fivefold Amid Austin Hotel Expansion, OysterLink Finds</v>
+        <v>StrainScan Pro Demonstrates Versatility as MDCE Applies Core AI Vision Technology Across Regulated Retail and Large-Scale Agriculture (OTCID:MDCE)</v>
       </c>
       <c r="B486" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C486" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D486" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E486" t="str">
-        <v>https://www.prnewswire.com/news-releases/demand-for-hotel-managers-grows-nearly-fivefold-amid-austin-hotel-expansion-oysterlink-finds-302819424.html</v>
+        <v>https://www.newswire.com/news/strainscan-pro-demonstrates-versatility-as-mdce-applies-core-ai-vision</v>
       </c>
       <c r="F486" t="str">
-        <v>AUSTIN, Texas, July 7, 2026 /PRNewswire/ -- Demand for Hotel Managers in Austin increased nearly fivefold from the first to the second quarter of 2026, according to a new analysis by hospitality job platform OysterLink. Hotel Manager job postings increased by nearly 380% between the two...</v>
-[...2 lines deleted...]
-    <row r="487">
+        <v>Proprietary Platform Highlights the Strength of a Single AI Vision System Serving Multiple Trillion Dollar Industries</v>
+      </c>
+    </row>
+    <row r="487" xml:space="preserve">
       <c r="A487" t="str">
-        <v>Kultura Brands Accelerates National Beverage Expansion with Appointment of Former Stateside Brands and Constellation Brands Executive Daniel Robert "Bobby" Bilicki II as President and Chief Executive Officer of Kultura Beverage Group</v>
+        <v>Dynasty Fine Wines Announces 2026 Interim Results</v>
       </c>
       <c r="B487" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C487" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D487" t="str">
-        <v>SaaS</v>
+        <v>Finance, AI, SaaS, Retail, Media</v>
       </c>
       <c r="E487" t="str">
-        <v>https://www.newswire.com/news/kultura-brands-accelerates-national-beverage-expansion-with-appointment-of</v>
-[...2 lines deleted...]
-        <v>Kultura Brands appoints Daniel Robert "Bobby" Bilicki II to lead Kultura Beverage Group as the Company advances ADIOS Premium Tequila Seltzer and expands its long-term beverage platform.</v>
+        <v>https://www.acnnewswire.com/press-release/english/109445/</v>
+      </c>
+      <c r="F487" t="str" xml:space="preserve">
+        <v xml:space="preserve">Financial Highlights (Unaudited)
+(HKD Thousand)
+Six months ended 30 June
+2026
+2025
+Revenue
+83,046
+122,775
+Gross Profit
+30,775
+47,277
+Profit Attributable to Owners of the Company
+496
+8,172
+Basic Earnings per Share (HK cents)
+0.04
+0.58
+HONG KONG, August 26, 2026 - (ACN Newswire) - Dynasty Fine Wines Group Limited (“Dynasty” or “the Group”) (Stock Code: 00828), a premier grape winemaker in China, today announced its unaudited interim results for the six months ended 30 June 2026.
+In the first half of 2026, due to weak demand of wine consumption market in the PRC, the Group’s sales of middle to high-end and red wine products declined, resulting in a 32% year-on-year decrease in revenue to HK$83.0 million. Although the impact of revenue decline on profit was partially offset by an increase in other income such as write-off of payables with long ageing and a decrease in administrative expenses, the profit attributable to owners of the Company was approximately HK$0.5 million. Earnings per share of the Company was HK0.04 cents per Share.
+With the Group’s stronger base of dry white market in coastal regions and the new launch of products of white and sparkling wines in response of the market trend, sale of white wine remained serving as the Group’s primary revenue contributor, though sale of white wine products recorded a decrease when compared with the corresponding period in 2025. Sales of red and white wines products accounted for approximately 28% and 63% of the total revenue respectively for the period (2025: approximately 41% and 54% respectively). The gross margin of red wine products and white wine products during the period were both 38% (2025: 38% and 39% respectively). The overall gross profit margin was 37% during the period (2025: 39%), mainly due to change of product mix at lower prices and margin adaptive to the mass market during the period.
+The Group has been actively pursuing innovation, embracing the “5+4+N” product strategy, with “N” standing for developing various customised products and continuously creating new products to meet the diverse needs of different Chinese consumer groups. During the period, the Group launched a new gift set product, i.e. Dynasty Chinese Zodiac Commemorative Dry Red Wine for the Bing Wu Year of Horse, integrating with the Chinese zodiac culture and the leading rise of Chinese-style fashionable products, by presenting the zodiac culture in a youthful visual language to attract potential consumers. At the same time, the Group continued carrying out activities “Dragon Across the Universities ” in different universities and colleges to promote wine culture, further broadening the brand’s awareness and reputation among young people.
+Based on its existing high-quality products, the Group continues to introduce new products and promote product upgrades. The Group participated in the 114th China Food &amp; Drinks Fair in March 2026 and capitalised on the momentum to launch new products such as “Tipsy series ”, to further improve its product matrix and provide consumers with diverse consumption choices. The "Tipsy Series” forms two distinct product lines: nonalcoholic free-run grape juice beverages and low-alcohol sparkling wines. Its low alcohol content provides a gentle, pleasant buzz, and its sweetness comes solely from the natural sugars of the grapes, authentically showcasing the characteristics of the grape variety and the unique terroir of the region. During the China Food &amp; Drinks Fair, the Group also held wine-tasting events during the fair, where the new muscat sparkling wine and tea-flavoured wine won industry praise for their unique flavour and exquisite craftsmanship.
+In addition, the Group has continuously expanded the product spectrum by introducing new categories of products for ready-to-drink consumption channels such as craft beer, and cultivated new business growth. The Group also sold chateau wine imported from France and other foreign branded wines in the PRC market through the Group’s existing distribution network to introduce some classic “old world” and “new world” varietals to cater for a market that prefers the taste of foreign premium wines.
+The two joint venture companies established by the Group in February 2025 made corresponding progress during the period. Regarding Dynasty Jiangsu, as of 30 June 2026, the construction of core section has been basically completed, accounting for approximately 90% of the overall project progress. Production machinery is at a trial run. Apart from construction of winery and testing of machinery, Dynasty Jiangsu has not yet commenced operation. Regarding Dynasty Renhuai, the company continued trading operations in 2026 after encountering a period of fluctuation in the baijiu market in the PRC at its establishment in 2025, the baijiu market is tending to be stable in 2026. Leveraging on the advantages of origin and brand, Dynasty Renhuai is actively expanding channels, promoting product structure stratification and building a diversified product matrix of sauce-flavour baijiu to increase the scale of the segment. The establishment of these new joint ventures aim to implement Dynasty’s strategic plan, further improving the industrial layout, expanding category tracks, tapping into industry potential, creating new performance growth in the long run, and realising the Group’s transformation into a full category, full industry-chain enterprise.
+Regarding online sales, the e-commerce team of the Group comprehensively operates online stores itself on the traditional e-commerce platforms, such as JD.com , Tmall and Pinduoduo  for product sales, as well as comprehensive innovation on its brand, product categories, and business systems, procedures and models via interest-based e-commerce platforms, including RED, Kuai  and TikTok . Based on this, the e-commerce team also actively cultivates e-commerce live broadcasting talents to further expand its sales channels so as to build up a new customer base. The Group has also strengthened the promotion of newly launched “Hi” tea-flavoured sparkling wines and "Tipsy Series ” in RED and TikTok during the period under review. The Group continues investing resources in a timely manner for improvement of the online sales channels and optimisation of online stores interface so as to respond to the change of customer consumption behaviour in the PRC. The Group jointly develops exclusive products with leading e-commerce platforms, and promotes AI livestreaming models in various channels to increase brand exposure and livestreaming sales, adopts big data analysis to accurately understand consumer demand. During the period, the Group achieved a staged growth in online sales. To establish an online brand matrix, the Group optimised online distributors during the period. The Group believes that the online platforms not only serve as a business-to-customer trading platform between the Group and the consumers, but also an additional marketing and promotion channel for the brand, which can enhance the overall business potential of the Group.
+During the period, the Group had boasted brilliant results in major wine appraisal competitions. Among the numerous awards, “Dynasty Dry Red Wine Seven Year Reserve” has won the Silver Award, at the 2026 International Wine &amp; Spirit Competition (“IWSC”). The competition is considered the international standard for wine and spirits quality. Dynasty 5 degree Muscat Sweet Sparkling Wine and Dynasty Eastern Tea Bubble Sparkling Wine - Maojian Teaare also awarded at the “2025 New Alcoholic Beverage Product Competition ” in respective categories hosted by China Alcoholic Drinks Association. These two wines have also won the Gold Medal at the France International Wine Awards (“FIWA”) China region, Spring 2026 for its excellent quality. These wines stood out from other entries for their elegant aroma, smooth body and round taste, and won the awards at the competitions, showing the charm and strengths of Dynasty wines to the country and the world.
+Mr. Wan Shoupeng, Chairman of Dynasty, concluded, “Looking ahead to the second half of 2026, the wine consumption market remains challenging, the Group will be cautious and continue to focus on market and consumer demand and promote product quality through technological innovation. At the same time, the Group will continue to innovate marketing strategies to stimulate brand vitality, further expand the market share of Dynasty’s products, strengthen Dynasty’s brand image representative of domestic wines, and set a benchmark for the Chinese wine industry, with the aim of bringing Dynasty’s superior wines to more consumers in the PRC. The Group will continue to proactively develop new marketing prospects through innovation in product categories and consumption scenarios, and adjust its business strategies by seizing the development trend of ready-to-drink and younger consumer markets.”
+About Dynasty Fine Wines Group Limited
+Dynasty Fine Wines Group Limited was listed on the Main Board of The Stock Exchange of Hong Kong Limited with the stock code 00828 on 26 January 2005. Founded in 1980, Dynasty is the premier grape winemaker in China. It is principally engaged in the production and sale of grape wine products under its reputable “Dynasty” brand. Dynasty is the first Sino-foreign joint venture wine company in China with Tianjin Food Group Limited and the French grape wine giant, Remy Cointreau, as its current major shareholders. The Group produces and sells more than 100 grape wine product series, and introduces imported wine products, providing high-quality and value-for-money grape wines to the full range of consumer groups in China.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="str">
-        <v>One Raven Launches to Take the Smart Home out of the Cloud</v>
+        <v>Maison Solutions Eliminates All Outstanding Convertible Notes, Removing ...</v>
       </c>
       <c r="B488" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C488" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D488" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E488" t="str">
-        <v>https://www.prnewswire.com/news-releases/one-raven-launches-to-take-the-smart-home-out-of-the-cloud-302819562.html</v>
+        <v>https://pr-inside.com/maison-solutions-eliminates-all-outstanding-convertible-notes-removing-r5216380.htm</v>
       </c>
       <c r="F488" t="str">
-        <v>New privacy-first smart home platform raises $5M seed round led by Fifth Wall to scale bespoke hardware and software that requires no pairing, no subscriptions, and no external data collection PHOENIX, July 7, 2026 /PRNewswire/ -- The smart home was supposed to belong to the homeowner....</v>
+        <v xml:space="preserve">(PR-inside.com) Completion Removes the Remaining Conversion Overhang Associated With the Company's Convertible Note Financing and, Management Believes, Enhances Financial and Strategic Flexibility MONTEREY PARK, CA / ACCESS Newswire / August 26, 2026 / Maison Solutions Inc. (NASDAQ:MSS) ("Maison Solutions" or the "Company"), a U.S.-based specialty grocery retailer and emerging platform for technology-enabled business initiatives, today announced that all outstanding obligations under its convertible notes have been paid, satisfied or otherwise discharged, as applicable. Following the completion, no convertible notes remain outstanding. The milestone concludes a significant component of the Company's legacy financing structure and brings to an end the conversion-related dilution associated </v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="str">
-        <v>Petauri Announces Executive Leadership Team Promotions to Support Continued Growth and Operational Excellence</v>
+        <v>Olenox Industries Highlights Transformational Year and Expanding Energy-to-Compute ...</v>
       </c>
       <c r="B489" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C489" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D489" t="str">
-        <v>SaaS</v>
+        <v>Finance, AI, SaaS, Energy</v>
       </c>
       <c r="E489" t="str">
-        <v>https://www.prnewswire.com/news-releases/petauri-announces-executive-leadership-team-promotions-to-support-continued-growth-and-operational-excellence-302819454.html</v>
+        <v>https://pr-inside.com/olenox-industries-highlights-transformational-year-and-expanding-energy-to-compute-r5216379.htm</v>
       </c>
       <c r="F489" t="str">
-        <v>Petauri promotes senior leaders whose contributions have strengthened the platform's foundation for continued growth and operational excellence NASHVILLE, Tenn., July 7, 2026 /PRNewswire/ -- Petauri, a purpose-built pharmaceutical services platform, today announced the promotions of five...</v>
+        <v>(PR-inside.com) Chairman and CEO Michael McLaren Outlines Olenox's Growth, Strategic Acquisitions and Vision for Powering the Next Generation of AI Infrastructure and High-Density Computing CONROE, TX / ACCESS Newswire / August 26, 2026 / Olenox Industries Inc. (NASDAQ:OLOX) ("Olenox" or the "Company"), a vertically integrated U.S. energy company, today issued the following letter to shareholders from Chairman and Chief Executive Officer Michael McLaren. Dear Shareholders: 2026 is shaping up to be a transformational year for Olenox. Over the past several months, we have taken significant steps toward building a differentiated, vertically integrated platform connecting energy production, behind-the-meter power, digital infrastructure, high-density computing and applied artificial ..</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="str">
-        <v>PriceLabs Brings Revenue Management Wherever You Work, On Mobile, Into AI Tools, and Through Its API</v>
+        <v>Lightbeam Recognized in Data Security Platforms Landscape as AI Data Security Becomes Critical to Enterprise AI Adoption</v>
       </c>
       <c r="B490" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C490" t="str">
-        <v>Newswire.com</v>
+        <v>PRWeb</v>
       </c>
       <c r="D490" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E490" t="str">
-        <v>https://www.newswire.com/news/pricelabs-brings-revenue-management-wherever-you-work-on-mobile-into-ai-tools</v>
+        <v>https://www.prweb.com/releases/lightbeam-recognized-in-data-security-platforms-landscape-as-ai-data-security-becomes-critical-to-enterprise-ai-adoption-302860149.html</v>
       </c>
       <c r="F490" t="str">
-        <v>Customers can now use PriceLabs on their phone, in AI tools like Claude, and via API, all connected to the same engine and data</v>
+        <v>As organizations expand use of generative AI, copilots, and autonomous agents, Lightbeam gives them the tools to ensure sensitive enterprise data remains protected SAN JOSE, Calif., Aug. 26, 2026 /PRNewswire-PRWeb/ -- Lightbeam, the AI Data Security platform providing AI Guardrails for...</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="str">
-        <v>Tredence Recognized as a Global Leader in ISG Provider Lens™ Snowflake Ecosystem Partners 2026</v>
+        <v>Olenox Industries Highlights Transformational Year and Expanding Energy-to-Compute Platform</v>
       </c>
       <c r="B491" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C491" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D491" t="str">
-        <v>AI, SaaS</v>
+        <v>AI, SaaS, Energy</v>
       </c>
       <c r="E491" t="str">
-        <v>https://www.prnewswire.com/news-releases/tredence-recognized-as-a-global-leader-in-isg-provider-lens-snowflake-ecosystem-partners-2026-302819418.html</v>
+        <v>https://www.newswire.com/news/olenox-industries-highlights-transformational-year-and-expanding-energy-to</v>
       </c>
       <c r="F491" t="str">
-        <v>Redefining data modernization by accelerating decision intelligence and bringing agentic AI to all the data on the Snowflake AI Data Cloud SAN JOSE, Calif. and BENGALURU, India, July 7, 2026 /PRNewswire/ -- Tredence, a global data science and AI solutions company, has been positioned as a...</v>
+        <v>Chairman and CEO Michael McLaren Outlines Olenox's Growth, Strategic Acquisitions and Vision for Powering the Next Generation of AI Infrastructure and High-Density Computing</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="str">
-        <v>ADNOC Signs 15-Year Sales and Purchase Agreement with INPEX for Ruwais LNG Project</v>
+        <v>Tillo Partners with NILENT to Teach Student Athletes Practical Financial Skills Through Rewards-Based Learning</v>
       </c>
       <c r="B492" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C492" t="str">
-        <v>WebWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D492" t="str">
-        <v>SaaS, Energy</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E492" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357264</v>
+        <v>https://www.prweb.com/releases/tillo-partners-with-nilent-to-teach-student-athletes-practical-financial-skills-through-rewards-based-learning-302859286.html</v>
       </c>
       <c r="F492" t="str">
-        <v>Long-term agreement for delivery of 1 mtpa of LNG reinforces UAE-Japan energy cooperation and supports Japan&amp;#39;s long-term energy security - - SPA marks the first long-term LNG agreement announced following the launch of ADNOC and XRG&amp;#39;s integrated global LNG marketing and trading platform - - Agreement brings long-term commitments for Ruwais LNG to more than 90% of the project&amp;#39;s 9.6 mtpa capacity, with nearly 23% committed to Japanese customers - - ADNOC announced today the signing of a 15-y... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357264</v>
+        <v>Partnership combines financial education, meaningful rewards and practical budgeting tools while creating new value for athletic departments. AUSTIN, Texas, Aug. 26, 2026 /PRNewswire-PRWeb/ -- Tillo, the global gift card, rewards and incentives platform, today announced a partnership with...</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="str">
-        <v>Oshyn Launches MCP Server, Bringing No-Cost DXP Strategy Tools Directly ...</v>
+        <v>Watson Realty Corp. Deploys Bond's AI-Powered Preventative Personal Security to Protect 800 Real Estate Agents</v>
       </c>
       <c r="B493" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C493" t="str">
-        <v>PR-Inside</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D493" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI, SaaS, Real Estate, Retail, Healthcare</v>
       </c>
       <c r="E493" t="str">
-        <v>https://pr-inside.com/oshyn-launches-mcp-server-bringing-no-cost-dxp-strategy-tools-directly-r5198608.htm</v>
+        <v>https://www.newmediawire.com/news/watson-realty-corp-deploys-bond-s-ai-powered-preventative-personal-security-to-protect-800-real-estate-agents-7088936</v>
       </c>
       <c r="F493" t="str">
-        <v>(PR-inside.com) By integrating Oshyn's suite of digital experience tools directly with popular AI assistants, the new MCP server enables digital leaders to evaluate sites, estimate budgets, and plan platform migrations entirely through natural conversation. CYPRESS, CA / ACCESS Newswire / July 7, 2026 / Oshyn today announced the release of a Model Context Protocol (MCP) server for its suite of free Digital Experience Platform (DXP) tools. This release enables marketers, digital leaders, and developers to access Oshyn's 25 years of implementation expertise directly within popular AI assistants such as Claude, ChatGPT, and Cursor. By integrating Oshyn's tools into a single MCP server, users ..</v>
+        <v>Major Florida and Georgia Brokerage Gives Agents 24/7 Access to the World’s Only AI-powered Preventative Personal Security Platform JACKSONVILLE, FL and NEW YORK, NY - August 26, 2026 ( NEWMEDIAWIRE ) - Watson Realty Corp. , one of the Southeast’s leading residential real estate brokerages, and Bond (Nasdaq: OBAI), the world’s only AI-powered Preventative Personal Security company, today announced an agreement to provide Bond’s personal security platform to approximately 800 Watson real estate agents across Florida and Georgia. The deployment gives Watson agents access to Bond’s combination of proprietary AI technology and 24/7 live Personal Security Agents, providing professional personal security support as they conduct the everyday work of real estate: meeting prospective clients, showi</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="str">
-        <v>Trustifi Appoints New CEO to Lead Cybersecurity and AI Advances</v>
+        <v>6lock Launches Same Day Distributions for Private Equity Firms</v>
       </c>
       <c r="B494" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C494" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D494" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E494" t="str">
-        <v>https://pr-inside.com/trustifi-appoints-new-ceo-to-lead-cybersecurity-and-ai-advances-r5198607.htm</v>
+        <v>https://www.prnewswire.com/news-releases/6lock-launches-same-day-distributions-for-private-equity-firms-302859978.html</v>
       </c>
       <c r="F494" t="str">
-        <v>(PR-inside.com) Technology industry veteran Jeff Spridgeon to lead the continued transformation of the renowned channel email security organization LAS VEGAS, NV / ACCESS Newswire / July 7, 2026 /Editorial Summary Trustifi has appointed Jeff Spridgeon as CEO to lead the company's next phase of growth and strengthen its indirect go-to-market strategy. This hire solidifies Trustifi's commitment to innovation and partner success, emphasizing faster responses to evolving cyber threats-especially for SMB customers-and expanded support for channel partners. The company's zero-trust email protection platform and AI-driven security awareness training capabilities were designed to help channel partners protect themselves and their clients from modern threat Trustifi , a provider ..</v>
+        <v>New workflow replaces a multi-day, manual payout process with one auditable flow from funding to LP receipt AUSTIN, Texas, Aug. 26, 2026 /PRNewswire/ -- 6lock, the Verified Money Movement™ platform purpose-built for private equity firms, today announced Same Day Distributions, a new...</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="str">
-        <v>Intuiface Launches Experience Generator, an Agentic AI System for Creating Interactive Experiences from Natural-Language Prompts</v>
+        <v>PeopleFinders Debuts Stud or Dud, an AI Powered Dating Information Platform Designed to Help Users Verify Details and Identify Potential Red Flags</v>
       </c>
       <c r="B495" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C495" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D495" t="str">
         <v>AI, SaaS</v>
       </c>
       <c r="E495" t="str">
-        <v>https://www.prweb.com/releases/intuiface-launches-experience-generator-an-agentic-ai-system-for-creating-interactive-experiences-from-natural-language-prompts-302818977.html</v>
+        <v>https://www.prnewswire.com/news-releases/peoplefinders-debuts-stud-or-dud-an-ai-powered-dating-information-platform-designed-to-help-users-verify-details-and-identify-potential-red-flags-302859901.html</v>
       </c>
       <c r="F495" t="str">
-        <v>Now live for all trial users and active customers, Experience Generator turns a described idea into an original, touch-ready interactive experience that is published to the web, editable in a browser, and fully supported by the rest of the Intuiface platform. TOULOUSE, France, July 7,...</v>
+        <v>New platform organizes public-record information and other available signals into easy-to-understand and entertaining insights for modern daters SACRAMENTO, Calif., Aug. 26, 2026 /PRNewswire/ -- PeopleFinders, a trusted name in public-records search for more than 25 years, today announced...</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="str">
-        <v>Oshyn Launches MCP Server, Bringing No-Cost DXP Strategy Tools Directly to AI Assistants</v>
+        <v>4Sight Labs Expands OptiGuard™ to Cover Shared Cells with Up to Four Occupants</v>
       </c>
       <c r="B496" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C496" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D496" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E496" t="str">
-        <v>https://www.newswire.com/news/oshyn-launches-mcp-server-bringing-no-cost-dxp-strategy-tools-directly-22820375</v>
+        <v>https://www.prnewswire.com/news-releases/4sight-labs-expands-optiguard-to-cover-shared-cells-with-up-to-four-occupants-302859971.html</v>
       </c>
       <c r="F496" t="str">
-        <v>By integrating Oshyn's suite of digital experience tools directly with popular AI assistants, the new MCP server enables digital leaders to evaluate sites, estimate budgets, and plan platform migrations entirely through natural conversation.</v>
+        <v>The expansion extends 4Sight Labs' camera-based in-cell monitoring platform beyond single-occupancy housing, using detention camera infrastructure agencies already have in place. TEMPE, Ariz., Aug. 26, 2026 /PRNewswire/ -- 4Sight Labs, Inc. has extended OptiGuard's automated...</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="str">
-        <v>BingX Launches SK Hynix ADR Pre-IPO Trading with a $100,000 Prediction Campaign</v>
+        <v>Lingokids Hires Former Tilting Point Studio Head Mathias Royer to Lead Lingokids Studios</v>
       </c>
       <c r="B497" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C497" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D497" t="str">
-        <v>Finance, Crypto, AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E497" t="str">
-        <v>https://www.prweb.com/releases/bingx-launches-sk-hynix-adr-pre-ipo-trading-with-a-100-000-prediction-campaign-302819577.html</v>
+        <v>https://www.prnewswire.com/news-releases/lingokids-hires-former-tilting-point-studio-head-mathias-royer-to-lead-lingokids-studios-302860411.html</v>
       </c>
       <c r="F497" t="str">
-        <v>PANAMA CITY, July 7, 2026 /PRNewswire/ -- BingX, a leading cryptocurrency exchange and Web3-AI company, today announced the launch of SK Hynix ADR pre-IPO trading on its platform, ahead of the semiconductor giant's highly anticipated Nasdaq listing on July 10. Alongside the trading...</v>
+        <v>The former Tilting Point chief of Studios will run games for Lingokids, which reaches more than 20 million kids a month, as the No. 1 entertainment platform for young kids. LOS ANGELES, Aug. 26, 2026 /PRNewswire/ -- Lingokids, the kids' interactive entertainment platform used by more than...</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="str">
-        <v>Manufacturers Are Sitting on Data That Could Free Millions in Cash Flow. Keystone.AI Proves It in 12 Weeks.</v>
+        <v>Scrum Alliance Launches 3rd Coursera Specialization: The AI-Powered Scrum Master</v>
       </c>
       <c r="B498" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C498" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D498" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, SaaS, Education</v>
       </c>
       <c r="E498" t="str">
-        <v>https://www.prnewswire.com/news-releases/manufacturers-are-sitting-on-data-that-could-free-millions-in-cash-flow-keystoneai-proves-it-in-12-weeks-302819569.html</v>
+        <v>https://www.prnewswire.com/news-releases/scrum-alliance-launches-3rd-coursera-specialization-the-ai-powered-scrum-master-302860401.html</v>
       </c>
       <c r="F498" t="str">
-        <v>Deep Enterprise™ AI Platform (DEEP™) reduces inventory and cost of goods sold while protecting revenue and service levels — driving measurable business value in less than 12 months. BELLEVUE, Wash., July 7, 2026 /PRNewswire/ -- Keystone.AI today announced Proof Before Production, a...</v>
+        <v>DENVER, Aug. 26, 2026 /PRNewswire/ -- Scrum Alliance® has launched The AI-Powered Scrum Master, its third Specialization on the Coursera platform. Designed for current and aspiring leaders, the new seven-course program bridges foundational scrum mastery and team leadership with practical,...</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="str">
-        <v>SOCOTEC BRINGS AAR, ADVANCE TESTING, AND NINYO &amp;amp; MOORE UNDER THE SOCOTEC BRAND, STRENGTHENING ITS COMMITMENT TO AMERICA'S INFRASTRUCTURE</v>
+        <v>3DiVi Launches BAF 1.18, an Enterprise Biometric Identity Verification Platform for Secure Digital Onboarding</v>
       </c>
       <c r="B499" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C499" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D499" t="str">
         <v>SaaS</v>
       </c>
       <c r="E499" t="str">
-        <v>https://www.prnewswire.com/news-releases/socotec-brings-aar-advance-testing-and-ninyo--moore-under-the-socotec-brand-strengthening-its-commitment-to-americas-infrastructure-302819547.html</v>
+        <v>https://www.pr.com/press-release/973582</v>
       </c>
       <c r="F499" t="str">
-        <v>NEW YORK, July 1, 2026 /PRNewswire/ -- SOCOTEC today announced the completion of the rebranding of AAR, Advance Testing, and Ninyo &amp; Moore, bringing these respected organizations together under the SOCOTEC brand and creating a stronger national platform to support the country's growing...</v>
+        <v>The new release empowers organizations with seamless IdP integration, role-based user management, customizable verification experiences, and improved operational visibility. [PR.com]</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="str">
-        <v>Fortun Holdings Reports 120% Increase in June Funding Applications ...</v>
+        <v>​​Elsevier launches Nora AI to make trusted, evidence-based learning support more accessible for healthcare students and educators</v>
       </c>
       <c r="B500" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C500" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D500" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, SaaS, Media, Education</v>
       </c>
       <c r="E500" t="str">
-        <v>https://pr-inside.com/fortun-holdings-reports-120-increase-in-june-funding-applications-r5198598.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359511</v>
       </c>
       <c r="F500" t="str">
-        <v>(PR-inside.com) Preliminary Marketing Rollout Drives Significant Increase in Funding Applications as Company Begins Evaluating Full Digital Platform Customer Acquisition Lifecycle MIAMI, FL / ACCESS Newswire / July 7, 2026 / Fortun Holdings, Corp. (OTCID:FRTU) ("Fortun" or the "Company"), through its Fortun family of companies, today announced that its preliminary marketing rollout in June 2026 resulted in a significant increase in new funding applications, following the Company's recent launch of FortunFunding.com, licensing of the 1-833-FUNDING vanity number, and deployment of its proprietary AI-enabled workflow and transaction management platform. At the beginning of May 2026, Fortun began testing a series of marketing strategies, creative assets, ..</v>
+        <v>Elsevier announced the launch of Nora AI, an AI-powered assistant created by Elsevier and available within Elsevier eBooks through VitalSource&amp;#39;s Bookshelf &amp;#174; platform. Nora AI enables users to ask questions and receive personalized, evidence-based answers drawn directly from their trusted Elsevier content. - - Designed for healthcare education, Nora AI allows students and educators to interact with trusted Elsevier content in their own words and receive contextualized guidance within the le... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359511</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="str">
-        <v>Fortun Holdings Reports 120% Increase in June Funding Applications Following Preliminary Marketing Rollout</v>
+        <v>ZAGENO and ORO Labs Partner to Connect Scientific Purchasing with Enterprise ...</v>
       </c>
       <c r="B501" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C501" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D501" t="str">
-        <v>Finance, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E501" t="str">
-        <v>https://www.newswire.com/news/fortun-holdings-reports-120-increase-in-june-funding-applications-following</v>
+        <v>https://pr-inside.com/zageno-and-oro-labs-partner-to-connect-scientific-purchasing-with-enterprise-r5216347.htm</v>
       </c>
       <c r="F501" t="str">
-        <v>Preliminary Marketing Rollout Drives Significant Increase in Funding Applications as Company Begins Evaluating Full Digital Platform Customer Acquisition Lifecycle</v>
+        <v>(PR-inside.com) Partnership combines ORO Labs' AI-native procurement orchestration platform with ZAGENO's scientific marketplace and supplier network to deliver a governed, end-to-end purchasing experience for life sciences R&amp;D. BOSTON, MA / ACCESS Newswire / August 26, 2026 / ZAGENO , the scientific procurement platform connecting researchers with 75 million laboratory products from approximately 5,500 suppliers, today announced a strategic partnership withORO Labs , the AI-native procurement orchestration platform. The partnership connects ORO Labs' enterprise intake, workflow, and approval capabilities with ZAGENO's scientific product discovery, marketplace, supplier network, and fulfillment infrastructure. Together, the companies enable a single governed journey from request and approv</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="str">
-        <v>Duck Creek Acquires Send, Creating the Industry's Only Agentic Underwriting-to-Core Platform</v>
+        <v>ZAGENO and ORO Labs Partner to Connect Scientific Purchasing with Enterprise Procurement</v>
       </c>
       <c r="B502" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C502" t="str">
-        <v>PRWeb</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D502" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E502" t="str">
-        <v>https://www.prweb.com/releases/duck-creek-acquires-send-creating-the-industrys-only-agentic-underwriting-to-core-platform-302819403.html</v>
+        <v>https://www.newswire.com/news/zageno-and-oro-labs-partner-to-connect-scientific-purchasing-with-enterprise</v>
       </c>
       <c r="F502" t="str">
-        <v>Acquisition unites Duck Creek's intelligent core and Agentic AI Platform with Send's AI-native orchestration engine to redefine end-to-end underwriting for commercial, specialty, and London Market insurers BOSTON, July 7, 2026 /PRNewswire/ -- Duck Creek Technologies, the intelligent core...</v>
+        <v>Partnership combines ORO Labs' AI-native procurement orchestration platform with ZAGENO's scientific marketplace and supplier network to deliver a governed, end-to-end purchasing experience for life sciences R&amp;amp;D.</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="str">
-        <v>Oncotelic Successfully Completes Initial Safety Cohort of Phase 1b SP-03-B101 Trial; Independent Safety Review Committee Recommends Dose Escalation and European Expansion Underway</v>
+        <v>VCI Global Announces Galatron AI Factory, a Modular AI Data Center Platform with Roadmap to 500MW of Compute Capacity</v>
       </c>
       <c r="B503" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C503" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D503" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E503" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3323328/0/en/Oncotelic-Successfully-Completes-Initial-Safety-Cohort-of-Phase-1b-SP-03-B101-Trial-Independent-Safety-Review-Committee-Recommends-Dose-Escalation-and-European-Expansion-Underway.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351352/0/en/vci-global-announces-galatron-ai-factory-a-modular-ai-data-center-platform-with-roadmap-to-500mw-of-compute-capacity.html</v>
       </c>
       <c r="F503" t="str">
-        <v>Clinical Program Advances Following Favorable Safety Review; Peer-Reviewed Publication Further Validates Deciparticle ™ Platform</v>
+        <v>Company Targets Up to 500MW of AI Compute Capacity Over the Next Five Years, with Initial Deployment Based on NVIDIA B300-Class Infrastructure and Flexibility to Adopt Next-Generation AI Hardware Company Targets Up to 500MW of AI Compute Capacity Over the Next Five Years, with Initial Deployment Based on NVIDIA B300-Class Infrastructure and Flexibility to Adopt Next-Generation AI Hardware</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="str">
-        <v>Ladybug Resource Group, Inc. Reports Record Operational Efficiency and Margin Expansion Driven by JingDiao's Proprietary Digital Infrastructure</v>
+        <v>SMX Brings a New Layer of trust to Gold as Global Uncertainty Drives ...</v>
       </c>
       <c r="B504" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C504" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D504" t="str">
-        <v>SaaS, Automotive</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E504" t="str">
-        <v>https://www.newmediawire.com/news/ladybug-resource-group-inc-reports-record-operational-efficiency-and-margin-expansion-driven-by-jingdiao-s-proprietary-digital-infrastructure-7087537</v>
+        <v>https://pr-inside.com/smx-brings-a-new-layer-of-trust-to-gold-as-global-uncertainty-drives-r5216332.htm</v>
       </c>
       <c r="F504" t="str">
-        <v>TULSA, OK - July 7, 2026 ( NEWMEDIAWIRE ) - Ladybug Resource Group, Inc. (“Ladybug” or the “Company”) (OTC ID: LBRG) today highlighted the strategic importance of its JingDiao division as a critical stabilizing force within the global automotive supply chain during a period of heightened industrial volatility. As global OEMs and Tier-1 automotive leaders increasingly prioritize supply chain resilience, localized risk mitigation, and reliable execution, JingDiao’s vertically integrated manufacturing platform has emerged as a highly valuable solution for complex automotive production line projects. By consolidating key manufacturing, engineering, quality-control, assembly, testing, and delivery functions under one operational roof, JingDiao is positioned to help customers reduce delays, impr</v>
+        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / August 26, 2026 / As gold surges toward new highs and investors seek refuge in assets they can physically own, SMX (NASDAQ:SMX) is giving the world's most enduring store of value something it has never had: a persistent digital identity embedded directly into the metal. Through its molecular marking technology and trueGold platform, SMX can mark gold at the molecular level, creating an invisible, tamper-resistant identity designed to remain with the material through refining, melting, recasting, transportation, vaulting, manufacturing, recycling and resale. That identity can be connected to a secure digital record ..</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="str">
-        <v>Medical Care Technologies, Inc. (OTC Pink:MDCE) Details Six-Phase Internal ...</v>
+        <v>Fifty 1 Labs, Inc. Acquires MSK Signal Recovery Product Line to Accelerate ...</v>
       </c>
       <c r="B505" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C505" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D505" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E505" t="str">
-        <v>https://pr-inside.com/medical-care-technologies-inc-otc-pink-mdce-details-six-phase-internal-r5198596.htm</v>
+        <v>https://pr-inside.com/fifty-1-labs-inc-acquires-msk-signal-recovery-product-line-to-accelerate-r5216330.htm</v>
       </c>
       <c r="F505" t="str">
-        <v>(PR-inside.com) Medical Care Technologies, Inc. (OTC PINK:MDCE) Details Six-Phase Internal Testing Protocol Driving Melanoma Scan Beta Progress MESA, AZ / ACCESS Newswire / July 7, 2026 / Medical Care Technologies, Inc. (OTC PINK:MDCE) today elaborated on the rigorous six-phase internal testing framework that has powered the encouraging results announced on June 26, 2026. Following the initial structured testing announcement on June 12, 2026, the Company has implemented a comprehensive, multi-stage internal evaluation process focused on training and optimizing its proprietary AI vision models for the MDCE Melanoma Scan Beta platform. The six-phase internal testing protocol includes: Dataset Ingestion &amp; Preprocessing - Systematic curation and augmentation ..</v>
+        <v>(PR-inside.com) Acquisition expands Fifty 1 Labs' portfolio with a five-product musculoskeletal recovery platform focused on injury recovery, rehabilitation, connective tissue support, joint health, and peptide-focused research VANCOUVER, BC / ACCESS Newswire / August 26, 2026 /Fifty 1 Labs, Inc. (OTCID:FITY), an emerging biotechnology and health innovation company focused on peptide science, musculoskeletal health, sports performance, injury recovery, rehabilitation, and evidence-driven wellness, today announced that it has acquired a musculoskeletal recovery product line from MSK Signal, a Canadian Biotech Company. The acquired product line includes five key product concepts designed to support Fifty 1 Labs' growth strategy in the peptide and musculoskeletal health markets. ..</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="str">
-        <v>IMTC and ICE Bonds to Enhance Liquidity, Workflows for Portfolio Managers</v>
+        <v>SalesCloser Files New U.S. Patent Application Covering Hybrid Session Management Across Text, Voice, and Avatar Channels</v>
       </c>
       <c r="B506" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C506" t="str">
-        <v>PRWeb</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D506" t="str">
         <v>SaaS</v>
       </c>
       <c r="E506" t="str">
-        <v>https://www.prweb.com/releases/imtc-and-ice-bonds-to-enhance-liquidity-workflows-for-portfolio-managers-302817723.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351321/0/en/salescloser-files-new-u-s-patent-application-covering-hybrid-session-management-across-text-voice-and-avatar-channels.html</v>
       </c>
       <c r="F506" t="str">
-        <v>Provides click-to-trade access to ICE Bonds' BondPoint and TMC marketplaces within IMTC's portfolio and order management workflows NEW YORK, July 7, 2026 /PRNewswire-PRWeb/ -- IMTC, the fixed income technology platform trusted by buy-side portfolio managers, announced an agreement with...</v>
+        <v>New filing is intended to extend the Company's IP portfolio to cross-channel session continuity; the underlying technology is already live in the SalesCloser platform New filing is intended to extend the Company's IP portfolio to cross-channel session continuity; the underlying technology is already live in the SalesCloser platform</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="str">
-        <v>Open Point acquires Converlens to expand engagement intelligence capabilities</v>
+        <v>GameSquare's Hatchet to Launch First-Of-Its-Kind AI Platform for Brands ...</v>
       </c>
       <c r="B507" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C507" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D507" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance, AI, SaaS, Gaming</v>
       </c>
       <c r="E507" t="str">
-        <v>https://www.prweb.com/releases/open-point-acquires-converlens-to-expand-engagement-intelligence-capabilities-302819477.html</v>
+        <v>https://pr-inside.com/gamesquare-s-hatchet-to-launch-first-of-its-kind-ai-platform-for-brands-r5216273.htm</v>
       </c>
       <c r="F507" t="str">
-        <v>Acquisition adds AI-powered analytics capabilities to the Open Point platform Combined offering connects community engagement, stakeholder relationship management and data analytics Creates a stronger end-to-end solution for government, infrastructure and planning organizations VANCOUVER,...</v>
+        <v>(PR-inside.com) Service Is One Of The First &amp; Only Full-Cycle Platform Built With Gamers In Mind Where Users Can Access Ratings, Analytics &amp; AI Intelligence To Find Perfect Match FRISCO, TX / ACCESS Newswire / August 26, 2026 / GameSquare Holdings, Inc. ("GameSquare" or the "Company") (NASDAQ:GAME), the category defining culture company transforming how today's media, entertainment and technology giants connect with Gen Z, Gen Alpha, and Millennial audiences, announced today the evolution of its cutting-edge Stream Hatchet division into Hatchet, the first platform to bring gaming-native creator intelligence and full-funnel brand marketing analytics together, helping marketers discover, match, activate and measure ..</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="str">
-        <v>meshIQ Announces Strategic Partnership with Dataeko, Expands Presence ...</v>
+        <v>GameSquare's Hatchet to Launch First-Of-Its-Kind AI Platform for Brands Looking to Engage with Youth Culture Through the Creator Economy</v>
       </c>
       <c r="B508" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C508" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D508" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E508" t="str">
-        <v>https://pr-inside.com/meshiq-announces-strategic-partnership-with-dataeko-expands-presence-r5198584.htm</v>
+        <v>https://www.newswire.com/news/gamesquares-hatchet-to-launch-first-of-its-kind-ai-platform-for-brands-looking</v>
       </c>
       <c r="F508" t="str">
-        <v>(PR-inside.com) The partnership combines meshIQ's middleware management and visibility platform with Dataeko's implementation expertise to help enterprises modernize and scale dynamic environments PLAINVIEW, NY / ACCESS Newswire / July 7, 2026 / meshIQ , a leader in unified middleware management, visibility, and tracking, today announced a strategic partnership withDataeko , a Hyderabad-based digital engineering and consulting firm. The collaboration aims to help organizations improve visibility, control, and operational intelligence across complex hybrid and multi-cloud environments, while supporting meshIQ's expansion into the Indian market. As enterprises work to modernize operations, many struggle to maintain end-to-end visibility across middleware systems. Together, meshIQ's unified m</v>
+        <v>Service Is One Of The First &amp;amp; Only Full-Cycle Platform Built With Gamers In Mind Where Users Can Access Ratings, Analytics &amp;amp; AI Intelligence To Find Perfect Match</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="str">
-        <v>Crexendo Rated #1 AI-Powered Business Communications Platform by Real ...</v>
+        <v>Nebius Group N.V. announces results of its Annual General Meeting</v>
       </c>
       <c r="B509" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C509" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D509" t="str">
-        <v>Finance, AI, SaaS, Media</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E509" t="str">
-        <v>https://pr-inside.com/crexendo-rated-1-ai-powered-business-communications-platform-by-real-r5198581.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/nebius-group-n-v-announces-115700528.html</v>
       </c>
       <c r="F509" t="str">
-        <v>(PR-inside.com) PHOENIX, AZ / ACCESS Newswire / July 7, 2026 / Crexendo®, Inc. (NASDAQ:CXDO), ("Crexendo" or the "Company"), an award-winning software technology company supporting over 7 million end-users, and a premier provider of cloud communication platform software and unified communications as a service (UCaaS) offerings, including voice, video, contact center, and managed IT services tailored to businesses of all sizes, today announced that its AI-powered cloud communications platform has earned multiple #1 rankings and awards in the G2 Summer 2026 Reports across VoIP, UCaaS, Contact Center, and Customer Communications Management. The company received #1 ratings for Generative AI and AI Text ..</v>
+        <v>AMSTERDAM, August 26, 2026--Nebius Group N.V. (the "Company"; Nasdaq: NBIS), the AI cloud company, today announced that all resolutions proposed at the Annual General Meeting of the Company (the "AGM"), held on August 25, 2026, have been adopted.</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="str">
-        <v>Crexendo Rated #1 AI-Powered Business Communications Platform by Real Users in G2 Summer 2026 Reports</v>
+        <v>Noah Holdings Reports Q2 2026 Results: Operating Margin Rises to 34.8%; Institutional Productivity Model Validated, AI-Powered Platform + Licensed Professionals + Ecosystem Partners Architecture Now Replicable</v>
       </c>
       <c r="B510" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C510" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D510" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E510" t="str">
-        <v>https://www.newswire.com/news/crexendo-rated-1-ai-powered-business-communications-platform-by-real-users-in</v>
+        <v>https://www.prnewswire.com/news-releases/noah-holdings-reports-q2-2026-results-operating-margin-rises-to-34-8-institutional-productivity-model-validated-ai-powered-platform--licensed-professionals--ecosystem-partners-architecture-now-replicable-302860543.html</v>
       </c>
       <c r="F510" t="str">
-        <v/>
+        <v>1H2026 operating margin reaches 36.3%, up 8.4 percentage points year-over-year; Q2 performance-based fees up 500.9% year-over-year SINGAPORE, Aug. 26, 2026 /PRNewswire/ -- Noah Holdings Limited ("Noah" or the "Company") (NYSE: NOAH; HKEX: 6686), a leading wealth management institution...</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="str">
-        <v>meshIQ Announces Strategic Partnership with Dataeko, Expands Presence in India</v>
+        <v>Nestimate Expands Access to Objective Target-Date Fund Evaluation Tool through Collaboration with PGIM</v>
       </c>
       <c r="B511" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C511" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D511" t="str">
         <v>SaaS</v>
       </c>
       <c r="E511" t="str">
-        <v>https://www.newswire.com/news/meshiq-announces-strategic-partnership-with-dataeko-expands-presence-in-india</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/nestimate-expands-access-objective-target-114500067.html</v>
       </c>
       <c r="F511" t="str">
-        <v>The partnership combines meshIQ's middleware management and visibility platform with Dataeko's implementation expertise to help enterprises modernize and scale dynamic environments</v>
+        <v>LINCOLN, Neb., August 26, 2026--Nestimate, the innovative investment due diligence platform, has announced that its Target-Date Fund IQ Analysis tool is now available through PGIM, giving retirement plan advisors access to an objective framework for evaluating target-date funds and lifetime income solutions.</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="str">
-        <v>Webull Launches Institutional Platform for Brokers, Hedge Funds, Advisors, Fintechs, and Financial Institutions</v>
+        <v>Alset AI Provides Portfolio Update as CHIP Data Centers Advances 30 ...</v>
       </c>
       <c r="B512" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C512" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D512" t="str">
-        <v>Finance, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E512" t="str">
-        <v>https://www.prweb.com/releases/webull-launches-institutional-platform-for-brokers-hedge-funds-advisors-fintechs-and-financial-institutions-302818689.html</v>
+        <v>https://pr-inside.com/alset-ai-provides-portfolio-update-as-chip-data-centers-advances-r5216227.htm</v>
       </c>
       <c r="F512" t="str">
-        <v>New offering provides brokerage infrastructure, clearing, APIs, and embedded investing solutions designed to power the next generation of financial services ST. PETERSBURG, Fla., July 7, 2026 /PRNewswire/ -- Webull Corporation (NASDAQ: BULL) today announced the launch of Webull...</v>
+        <v>(PR-inside.com) CHIP reports five sites across North America, 20 MW committed to a global off-taker VANCOUVER, BC / ACCESS Newswire / August 26, 2026 / Alset AI Ventures Inc. (TSXV:GPUS)(OTCQB:GPUSF)(FSE:1R61, WKN:A40M0J) ("Alset AI", "Alset" or the "Company"), an artificial intelligence ("AI") venture company advancing innovation through strategic investment and cloud computing solutions, is pleased to provide an operational update on its portfolio investment, CHIP Data Centers Inc. ("CHIP"), a developer and operator of purpose-built, AI-ready data centres across North America. Since Alset's previous update, CHIP has continued to expand its operating and development footprint while maintaining a disciplined, asset-light operating model. Based on ..</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="str">
-        <v>LPL Financial Welcomes Advisor David Logsdon</v>
+        <v>APi Group Announces Participation in 2026 Jefferies Global Industrials Conference</v>
       </c>
       <c r="B513" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C513" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D513" t="str">
         <v>Finance, SaaS</v>
       </c>
       <c r="E513" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3323220/29579/en/LPL-Financial-Welcomes-Advisor-David-Logsdon.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/api-group-announces-participation-2026-113000613.html</v>
       </c>
       <c r="F513" t="str">
-        <v>SAN DIEGO, July 07, 2026 (GLOBE NEWSWIRE) -- LPL Financial LLC announced today that David Logsdon has joined LPL Financial’s broker-dealer and Registered Investment Advisor (RIA) platform. Logsdon reported serving approximately $380 million in advisory, brokerage and retirement plan assets* and joins LPL from Wells Fargo Advisors.</v>
+        <v>NEW BRIGHTON, Minn., August 26, 2026--APi Group Corporation (NYSE: APG) ("APi" or the "Company") today announced that its senior leadership team will be participating in a fireside chat at the 2026 Jefferies Global Industrials Conference on Wednesday, September 9 at 9:30 a.m. ET.</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="str">
-        <v>TradeCentric Launches Partner Network to Accelerate B2B Integration and Commerce Growth</v>
+        <v>Reklaim Ltd Reports Q2 2026 Results: Revenue Up 103%, Net Income of $723,000</v>
       </c>
       <c r="B514" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C514" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D514" t="str">
-        <v>SaaS</v>
+        <v>Finance, AI, SaaS, Retail</v>
       </c>
       <c r="E514" t="str">
-        <v>https://www.prnewswire.com/news-releases/tradecentric-launches-partner-network-to-accelerate-b2b-integration-and-commerce-growth-302818540.html</v>
+        <v>https://www.prnewswire.com/news-releases/reklaim-ltd-reports-q2-2026-results-revenue-up-103-net-income-of-723-000--302860087.html</v>
       </c>
       <c r="F514" t="str">
-        <v>Partner network provides partners with resources, dedicated enablement, and incentives to deliver faster integrations and stronger outcomes for shared customers. RALEIGH, N.C., July 7, 2026 /PRNewswire/ -- TradeCentric, the leading B2B integration infrastructure layer connecting...</v>
+        <v>Revenue growth and operating leverage continue to demonstrate the impact of strategic investments in AI, automation and platform development TORONTO, Aug. 26, 2026 /PRNewswire/ -- Reklaim Ltd. (TSXV: MYID) (OTC: MYIDF) ("Reklaim" or the "Company"), a privacy-first, AI-powered consumer...</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="str">
-        <v>Visit Baltimore and GuideGeek Launch "Chessie," an AI Travel Assistant for Charm City</v>
+        <v>StorageVault Completes $81.6 Million of Purchases, Including $71.3 Million Through Joint Venture, and Grows Third-Party Management Platform</v>
       </c>
       <c r="B515" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C515" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D515" t="str">
-        <v>AI, SaaS, Education</v>
+        <v>SaaS</v>
       </c>
       <c r="E515" t="str">
-        <v>https://www.prnewswire.com/news-releases/visit-baltimore-and-guidegeek-launch-chessie-an-ai-travel-assistant-for-charm-city-302819120.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351237/0/en/storagevault-completes-81-6-million-of-purchases-including-71-3-million-through-joint-venture-and-grows-third-party-management-platform.html</v>
       </c>
       <c r="F515" t="str">
-        <v>BALTIMORE, July 7, 2026 /PRNewswire/ -- Baltimore visitors have a new navigational tool to chart their course through Charm City. Visit Baltimore has launched "Chessie," an AI travel assistant powered by Matador Network's industry-leading GuideGeek AI platform, designed to help travelers...</v>
+        <v>StorageVault Completes $81.6 Million of Purchases, Including $71.3 Million Through Joint Venture, and Grows Third-Party Management Platform</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="str">
-        <v>Piramal Pharma's FY2026 Annual Report showcases global scale, innovation-led growth and sustainability milestones</v>
+        <v>Washington state adds Argyle as an approved CBV provider for benefits agencies</v>
       </c>
       <c r="B516" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C516" t="str">
-        <v>PRWeb</v>
+        <v>Send2Press</v>
       </c>
       <c r="D516" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>SaaS, Finance</v>
       </c>
       <c r="E516" t="str">
-        <v>https://www.prweb.com/releases/piramal-pharmas-fy2026-annual-report-showcases-global-scale-innovation-led-growth-and-sustainability-milestones-302819498.html</v>
+        <v>https://www.send2press.com/wire/washington-state-adds-argyle-as-an-approved-cbv-provider-for-benefits-agencies/</v>
       </c>
       <c r="F516" t="str">
-        <v>MUMBAI, India, July 7, 2026 /PRNewswire/ -- Piramal Pharma Limited (PPL) (NSE: PPLPHARMA) (BSE: 543635), a leading global pharmaceutical, health and wellness company, released its Annual Report for FY2026, highlighting a year of strengthening its global platform, investing in...</v>
+        <v>NEW YORK CITY, N.Y., Aug. 26, 2026 (SEND2PRESS NEWSWIRE) -- Argyle, a consent-based verification (CBV) platform, today announced it has been added as an approved provider under a competitively solicited Washington State Department of Enterprise Services contract (No. 10925, Employment &amp;#038; Income Verification and Public Records Search Services), giving Washington agencies a pre-vetted path to consent-based income and employment verification for benefits eligibility and redetermination.</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="str">
-        <v>Nuzlo Launches Pet Health App, Announces Upcoming Veterinary Practice Management System</v>
+        <v>FirstClose expands MeridianLink partnership to serve home equity lenders in mortgage divisions</v>
       </c>
       <c r="B517" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C517" t="str">
-        <v>PR.com</v>
+        <v>Send2Press</v>
       </c>
       <c r="D517" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>SaaS, Real Estate, Finance</v>
       </c>
       <c r="E517" t="str">
-        <v>https://www.pr.com/press-release/972918</v>
+        <v>https://www.send2press.com/wire/firstclose-expands-meridianlink-partnership-to-serve-home-equity-lenders-in-mortgage-divisions/</v>
       </c>
       <c r="F517" t="str">
-        <v>Nuzlo LLC has launched the Nuzlo app, a pet health and wellness platform available on iOS and Android that helps pet owners track medications, vaccines, and symptoms with AI-powered guidance. The Mobile, Alabama-based startup is also preparing to launch Clinic Connect, a cloud-based veterinary Practice Information Management System (PIMS) designed to modernize how veterinary practices manage patient records, scheduling, [PR.com]</v>
+        <v>AUSTIN, Texas, Aug. 26, 2026 (SEND2PRESS NEWSWIRE) -- FirstClose&amp;#x2122;, a leading fintech provider of data and workflow solutions for home equity and mortgage lenders nationwide, announced today that it has launched an integration with MeridianLink to bring its home equity order management capabilities directly into the MeridianLink Mortgage loan origination system (LOS). The integration extends FirstClose's existing MeridianLink partnership to help support lenders that manage home equity originations within their mortgage division.</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="str">
-        <v>Most 'AI-Powered' Tools Ask Users to Trust the Black Box - NutraVeri ...</v>
+        <v>Bidgely Unveils 2027 EmPOWER AI Conference Series, Accelerating AI Progress Across the Energy Ecosystem</v>
       </c>
       <c r="B518" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C518" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D518" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>AI, SaaS, Energy</v>
       </c>
       <c r="E518" t="str">
-        <v>https://pr-inside.com/most-ai-powered-tools-ask-users-to-trust-the-black-box-nutraveri-r5198577.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/bidgely-unveils-2027-empower-ai-110000243.html</v>
       </c>
       <c r="F518" t="str">
-        <v>(PR-inside.com) The Platform's Deterministic Supplement Readiness Score Delivers the Same Result for the Same Formula Every Time, Traces Every Score to Public FDA and FTC Sources, and Now Offers a Partner Program for Operators Serving Supplement Founders MIAMI, FL / ACCESS Newswire / July 7, 2026 /Nitches Inc. (OTCID:NICH) - Most AI-powered platforms ask users to trust the answer without ever showing how it was reached. The model is a black box. The output can change between runs, and the reasoning often cannot be verified. NutraVeri, operated by Nitches Inc. (OTCID:NICH), was built on the opposite philosophy. Its proprietary Supplement Readiness Score is deterministic. ..</v>
+        <v>LOS ALTOS, Calif., August 26, 2026--Expanding its initiative to enable secure and insight-driven artificial intelligence (AI) across the energy sector, Bidgely announced the 2027 calendar for its EmPOWER AI conference series. Anchored by a flagship global summit in Chicago—featuring host utility PSEG Long Island—alongside regional forums in Calgary and EMEA, the series comes as utilities move decades of siloed data into cloud data lakes and deploy horizontal GenAI infrastructure.</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="str">
-        <v>Most 'AI-Powered' Tools Ask Users to Trust the Black Box - NutraVeri Built One They Can Audit</v>
+        <v>GUSS Automation, a wholly owned John Deere Subsidiary, Plans to Advance Precision Autonomy in High-Value Crops with Ouster's Next-Generation REV8 Digital Lidar</v>
       </c>
       <c r="B519" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C519" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D519" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E519" t="str">
-        <v>https://www.newswire.com/news/most-ai-powered-tools-ask-users-to-trust-the-black-box-nutraveri-built-one-they</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/guss-automation-wholly-owned-john-110000929.html</v>
       </c>
       <c r="F519" t="str">
-        <v>The Platform's Deterministic Supplement Readiness Score Delivers the Same Result for the Same Formula Every Time, Traces Every Score to Public FDA and FTC Sources, and Now Offers a Partner Program for Operators Serving Supplement Founders</v>
+        <v>SAN FRANCISCO, August 26, 2026--Ouster, Inc. (Nasdaq: OUST) ("Ouster" or the "Company"), a leader in sensing and perception for Physical AI, today announced that GUSS Automation, a wholly owned John Deere Subsidiary and a pioneer in autonomous high-value crop operations, plans to incorporate Ouster’s Rev8 OS0 native color digital lidar sensors, powered by the breakthrough L4 Ouster Silicon, into the next generation of its Autonomous Orchard Machine Fleet. The integration is expected to further e</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="str">
-        <v>The Glimpse Group Sharpens Focus as a Pureplay Physical AI Company ...</v>
+        <v>ASCEND Cardiovascular and Epsilon Imaging Partner to Streamline Adult ...</v>
       </c>
       <c r="B520" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C520" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D520" t="str">
-        <v>Finance, AI, SaaS, Education</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E520" t="str">
-        <v>https://pr-inside.com/the-glimpse-group-sharpens-focus-as-a-pureplay-physical-ai-company-r5198573.htm</v>
+        <v>https://pr-inside.com/ascend-cardiovascular-and-epsilon-imaging-partner-to-streamline-adult-r5216173.htm</v>
       </c>
       <c r="F520" t="str">
-        <v>(PR-inside.com) Transition Reflects the Strategic Direction Set With the Appointment of CEO Tyler Gates and the Company's New Board ASHBURN, VA / ACCESS Newswire / July 7, 2026 / The Glimpse Group, Inc. (NASDAQ:GGRP) ("Glimpse" or the "Company") today announced the sale of Glimpse Learning, LLC, a non-core legacy asset, continuing the Company's transformation into a pureplay Physical AI infrastructure company anchored by its subsidiary, Brightline Interactive ("Brightline"), and its SpatialCore platform. The divestment is the latest step in a strategic shift Glimpse began earlier this year, when it named Tyler Gates as Chief Executive Officer, seated a new board chaired by Ret. ..</v>
+        <v xml:space="preserve">(PR-inside.com) SPRINGFIELD, IL / ACCESS Newswire / August 26, 2026 /ASCEND Cardiovascular, a leader in cardiovascular structured reporting and workflow solutions, and Epsilon Imaging, a leading provider of vendor-neutral advanced echocardiography analysis software, today announced a strategic non-exclusive partnership. The partnership is designed to deliver an integrated, "best-of-breed" solution for clinical echo analysis, reading and reporting. By natively connecting ASCEND's enterprise structured reporting with Epsilon's EchoInsight® Zero Footprint (ZF) advanced echo analysis with strain imaging platform, the integrated solution eliminates workflow friction, simplifies clinical workflow, and expands access to critical cardiac function measurements like speckle tracking strain imaging. </v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="str">
-        <v>Bridgeline Extends AI Commerce Momentum with 25th Deployment of HawkSearch ...</v>
+        <v>Hop On Hop Off Bus Enters Tuk Tuk Tourism Market with New Eco-Friendly City Tours</v>
       </c>
       <c r="B521" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C521" t="str">
-        <v>PR-Inside</v>
+        <v>Pressat</v>
       </c>
       <c r="D521" t="str">
-        <v>Finance, AI, SaaS, Retail</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E521" t="str">
-        <v>https://pr-inside.com/bridgeline-extends-ai-commerce-momentum-with-25th-deployment-of-hawksearch-r5198572.htm</v>
+        <v>https://pressat.co.uk/releases/hop-on-hop-off-bus-enters-tuk-tuk-tourism-market-with-new-eco-friendly-city-tours-40d7eac0cca07170ce71a118347c24b4/</v>
       </c>
       <c r="F521" t="str">
-        <v>(PR-inside.com) WOBURN, MA / ACCESS Newswire / July 7, 2026 / Bridgeline Digital, Inc. (NASDAQ:BLIN), a leader in AI-powered product discovery and eCommerce solutions, today announced the successful deployment of its HawkSearch platform for a multi-brand appliance retail organization, marking the Company's 25th delivery-team launch this fiscal year. The launch underscores accelerating demand for AI-driven product discovery solutions as retailers modernize legacy infrastructure to improve customer experience, increase conversion rates, and drive online revenue growth. Modernizing Product Discovery for Appliance Retail The multi-brand appliance retail organization serves consumers through a portfolio of premium retail brands. The company offers a broad assortment of home appliances ..</v>
-[...2 lines deleted...]
-    <row r="522">
+        <v>Wednesday 26 August, 2026 Hop-On-Hop-Off-Bus.com, a sightseeing platform by Isango, has expanded its traditional sightseeing tour with the launch of a new range of private eco-friendly electric tuk tuk tours across five European cities: Barcelona, Madrid, Seville, Málaga and Lisbon. The launch marks the brand’s entry into the tuk tuk tourism market and adds a more intimate, flexible way for travellers to see major city highlights. The new Eco Tuk Tuk Tours are designed for visitors who want a shorter, more personal sightseeing experience without giving up the convenience of a professionally guided city tour. Each experience lasts 60 minutes and takes place in a private electric tuk tuk, with a local driver-guide sharing stories, historical context and recommendations along the way. The veh</v>
+      </c>
+    </row>
+    <row r="522" xml:space="preserve">
       <c r="A522" t="str">
-        <v>Bridgeline Extends AI Commerce Momentum with 25th Deployment of HawkSearch Platform This Fiscal-Year</v>
+        <v>Focus Graphite and C4V to Evaluate Mine-to-Anode Platform Combining Lac Knife Graphite with C4V's Green Anode Technology</v>
       </c>
       <c r="B522" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C522" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D522" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, SaaS, Energy, Automotive, Media</v>
       </c>
       <c r="E522" t="str">
-        <v>https://www.newswire.com/news/bridgeline-extends-ai-commerce-momentum-with-25th-deployment-of-hawksearch</v>
-[...2 lines deleted...]
-        <v/>
+        <v>https://www.acnnewswire.com/press-release/english/109435/</v>
+      </c>
+      <c r="F522" t="str" xml:space="preserve">
+        <v xml:space="preserve">Program to evaluate a cleaner, lower-cost and scalable pathway for converting premium Canadian graphite into finished battery-grade anode material in North America
+Highlights
+Mine-to-Anode Platform: Focus and C4V have signed a non-binding Memorandum of Understanding to evaluate an integrated pathway by combining Lac Knife's high-purity graphite concentrate with C4V's Green Anode Technology.
+Premium High-Purity Feedstock: C4V's Green Anode Technology requires natural graphite concentrate of approximately 98% carbon, a demanding feedstock specification that Lac Knife has demonstrated the ability to meet through conventional flotation.
+Commercialization Potential: Successful technical validation would establish the foundation for definitive commercial agreements involving technology licensing, downstream manufacturing, customer qualification, strategic partnerships and potential offtake opportunities.
+Advanced Materials Strategy: The collaboration supports Focus's broader strategy to expand beyond resource development into downstream processing, advanced materials and higher-value segments of the North American supply chain.
+Strengthening Allied Supply Chains: The collaboration combines Canadian graphite resources with American processing technology to support a secure, scalable and more resilient North American battery materials supply chain.
+OTTAWA, ON, Aug 26, 2026 - (ACN Newswire) - Focus Graphite Inc. (TSXV: FMS) (OTCQB: FCSMF) (FSE: FKC0) ("Focus" or the "Company"), a Canadian developer of high-grade flake graphite deposits and advanced graphite materials for battery, defence and industrial applications, is pleased to announce that it has entered into a non-binding Memorandum of Understanding ("MOU") with Charge CCCV LLC ("C4V"), a U.S.-based battery technology company, to evaluate graphite concentrate from Focus's 100%-owned Lac Knife Project ("Lac Knife" or the "Project") in Quebec using C4V's proprietary automated Green Anode Technology ("Green Anode Technology" or the "Technology").
+A North American Mine-to-Anode Platform
+C4V's Green Anode Technology is designed to convert premium natural graphite concentrate directly into finished coated spherical purified graphite ("cSPG") through a highly automated process designed to reduce water and energy consumption, chemical usage and overall process complexity. Compared with conventional processing routes involving multiple upgrading and purification stages, the Technology is intended to provide a cleaner, more efficient pathway from graphite concentrate to finished battery-grade anode material. C4V has successfully demonstrated the Technology at pilot scale.
+C4V's broader anode-development experience includes a multi-year program focused on developing high-performance active anode materials using high-purity natural graphite feedstock. The technology has demonstrated successful development and qualification pathways for active anode material and previously supported a binding offtake agreement with a globally recognized U.S. electric vehicle ("EV") and battery energy storage manufacturer ("BESS") for U.S.-produced active anode material, subject to specified development, production and customer-qualification conditions. The commercial pathway ultimately did not proceed as contemplated for reasons unrelated to the technical performance of the underlying anode technology. Focus was not a party to that arrangement.
+C4V's Green Anode Technology requires a high-purity natural graphite concentrate of approximately 98% carbon, a demanding feedstock specification that Lac Knife has demonstrated the ability to meet through conventional flotation alone. Lac Knife's ability to produce high-purity flotation concentrate has been established through the Company's 2023 NI 43-101 Feasibility Study1 and further validated by its recent 8-tonne pilot-scale program2, announced July 28, 2026, which produced concentrate grading up to 98.7% carbon through mechanical processing, without chemical or thermal purification.
+Lac Knife is one of North America's highest-grade feasibility-stage graphite deposits. The ability to begin downstream processing with a premium, high-purity concentrate has the potential to reduce processing requirements, reagent and energy consumption, shorten processing times and improve overall manufacturing efficiency. Combined with Lac Knife's favourable purification characteristics, this provides a strong starting point for evaluating a cleaner, more efficient and potentially lower-cost pathway to finished anode material.
+Under the MOU, the parties intend to complete an evaluation Program (the "Program") to assess the technical and commercial suitability of Lac Knife graphite for processing through C4V's Green Anode Technology. The Program will examine processing performance, product consistency and electrochemical characteristics and evaluate whether Lac Knife's feedstock advantages can translate into a cleaner, more efficient and commercially competitive pathway from mine to finished battery-grade anode material, supporting future customer qualification, downstream product development and potential commercialization opportunities.
+Richard Pearce, P.E., Technical Advisor to Focus Graphite, commented, "The success of any anode manufacturing process begins with the quality of the graphite feedstock. Higher-purity concentrate has the potential to reduce downstream processing requirements, improve manufacturing efficiency and enhance overall product consistency. Lac Knife has demonstrated exceptional concentrate quality through conventional flotation, making it an outstanding candidate for evaluation within C4V's Green Anode Technology."
+"For years the anode has been the weakest link in the battery supply chain, dependent on foreign processing and heavy chemistry to reach purity," said Dr. Shailesh Upreti, Chief Executive Officer of C4V. "Our Green Anode Technology was built to change that. C4V successfully demonstrated the technology through an earlier natural-graphite development program that advanced through customer qualification and ultimately supported a commercial agreement with a prominent U.S. EV and BESS manufacturer. We are excited to build on that technical foundation with Lac Knife's exceptional graphite concentrate and evaluate a cleaner, more efficient and scalable North American pathway to finished battery-ready anode material."
+"North America is moving quickly to secure critical mineral supply chains from raw materials through advanced manufacturing," said Dean Hanisch, Chief Executive Officer of Focus Graphite. "C4V's previous work has demonstrated the commercial interest that can emerge when high-quality natural graphite is successfully advanced into finished anode material. For Focus, the opportunity is to demonstrate that potential with Lac Knife. If successfully validated, this platform could position us for customer qualification, strategic partnerships and potential offtake while helping build a more secure and competitive North American anode supply chain."
+Building a Higher-Value Graphite Platform
+Beyond battery anode production, the collaboration also supports Focus's objective of maximizing value across the graphite processing chain. Graphite fines and other material streams generated during anode production may be evaluated as conductive additives for lithium iron phosphate ("LFP") batteries. Previous testing by Focus and C4V demonstrated that conductive additive material produced from Lac Knife graphite improved LFP cathode electrode density relative to baseline materials, highlighting an additional opportunity to improve resource utilization and support the Company's broader zero-waste development strategy.
+While the Green Anode Technology evaluation is focused on battery anode materials, it represents one component of Focus's broader advanced materials strategy. In parallel, the Company is advancing a chemical-free electrothermal graphite purification process intended to produce ultra-high-purity graphite for battery, defence, nuclear, aerospace, energy storage and other advanced industrial applications. This effort is being advanced through the Company's up to $14.1 million non-repayable funding agreement under Natural Resources Canada's ("NRCan") Global Partnerships Initiative ("GPI").
+If successful, the Program could demonstrate a differentiated Mine-to-Anode pathway that aligns with Canada's "Mine-to-Market" critical minerals strategy by converting premium Canadian graphite into finished battery-grade anode material through a cleaner, lower-cost and scalable North American production process. The collaboration reflects Focus's strategy of evolving from a graphite developer into an integrated advanced materials company participating across the battery value chain.
+Subject to successful technical validation and the execution of definitive agreements, the Program could provide a foundation for expanded commercial collaboration, including technology licensing, downstream manufacturing, customer qualification, strategic partnerships and potential long-term offtake arrangements. The MOU is non-binding, and any future commercial relationship between Focus and C4V will remain subject to successful completion of the Program, definitive agreements and applicable corporate and regulatory approvals.
+Qualified Person
+The technical content disclosed in this news release was reviewed and approved by Richard Pearce, PE, President of Brasil Insight Capital LLC., a consultant to the Company, and a qualified person as defined under National Instrument NI 43-101.
+About Charge CCCV LLC
+Charge CCCV LLC, commonly known as C4V, is a U.S.-based lithium-ion battery technology company focused on battery-materials innovation, cell design, supply-chain qualification and advanced battery-manufacturing ecosystems. C4V's platforms include battery-material evaluation, Digital DNA qualification, and technology pathways designed to support cleaner and more secure battery supply chains.
+For more information on C4V, please visit https://www.chargecccv.com.
+About Focus Graphite Inc.
+Focus Graphite is building an integrated graphite platform to supply the industries shaping the future. Through the development of world-class graphite resources, advanced processing technologies and higher-value advanced materials, the Company is positioning itself to support battery, defence, advanced manufacturing and other strategic industries across North America and allied markets.
+The platform is anchored by the Company's two 100%-owned graphite assets in Quebec. Lac Knife is one of North America's highest-grade feasibility-stage graphite deposits, while Lac Tetepisca is one of the largest identified graphite resources globally. Together with strategic technology partnerships and government-supported innovation initiatives, these assets provide the foundation for a secure, scalable and increasingly integrated graphite supply chain.
+For more information on Focus Graphite Inc., please visit http://www.focusgraphite.com.
+LinkedIn: https://www.linkedin.com/company/focus-graphite/
+Facebook: https://www.facebook.com/focusgraphite
+X: https://x.com/focusgraphite
+Investors Contact: 
+Dean Hanisch
+CEO, Focus Graphite Inc.
+dhanisch@focusgraphite.com
++1 (613) 612-6060
+Jason Latkowcer
+VP Corporate Development
+jlatkowcer@focusgraphite.com
+Cautionary Note Regarding Forward-Looking Statements
+Certain statements contained in this press release constitute forward-looking information. These statements relate to future events or future performance. The use of any of the words "could," "intend," "expect," "believe," "will," "projected," "estimated," and similar expressions, as well as statements relating to matters that are not historical facts, are intended to identify forward-looking information and are based on the Company's current beliefs or assumptions as to the outcome and timing of such future events.
+In particular, this press release contains forward-looking information regarding, among other things, the proposed evaluation program contemplated under the non-binding Memorandum of Understanding between Focus Graphite Inc. and Charge CCCV LLC ("C4V"); the evaluation of Lac Knife graphite concentrate within C4V's Green Anode Technology platform and related downstream processing and battery validation activities; the anticipated scope, results and potential benefits of the proposed evaluation program; the potential production and evaluation of coated spherical purified graphite ("cSPG") and other higher-value graphite products; the suitability of Lac Knife graphite for processing through C4V's Green Anode Technology and the achievement of anticipated technical, performance or commercial outcomes from the Program; the potential benefits associated with utilizing high-purity Lac Knife graphite concentrate as feedstock for downstream anode processing, including potential reductions in processing requirements, reagent and energy consumption, processing time and manufacturing costs, and potential improvements in manufacturing efficiency and product consistency; the potential evaluation and utilization of graphite fines and other processing streams as conductive additives or in other battery applications; the Company's strategy to expand beyond graphite resource development into downstream processing and advanced materials; the advancement of the Company's electrothermal graphite purification and other downstream processing initiatives; the potential development of an integrated North American mine-to-anode and battery materials supply chain; the future development and advancement of the Lac Knife Graphite Project; the potential for the Program to support future customer qualification, technology licensing, commercialization, downstream manufacturing, strategic partnerships, supply agreements, offtake arrangements or other commercial relationships with C4V or third parties; and the timing, scope and results of future technical programs, commercial discussions and definitive agreements.
+Forward-looking statements are subject to known and unknown risks, uncertainties, and other factors that may cause actual results, performance, or achievements to differ materially from those expressed or implied by such statements. These risks and uncertainties include, but are not limited to, risks related to market conditions, regulatory approvals, changes in economic conditions, the ability to raise sufficient funds on acceptable terms or at all, operational risks associated with mineral exploration and development, and other risks detailed from time to time in the Company's public disclosure documents available under its profile on SEDAR+.
+The forward-looking information contained in this release is made as of the date hereof, and the Company is not obligated to update or revise any forward-looking information, whether as a result of new information, future events, or otherwise, except as required by applicable securities laws. Because of the risks, uncertainties, and assumptions contained herein, investors should not place undue reliance on forward-looking information.
+Neither TSX Venture Exchange nor its Regulation Services accepts responsibility for the adequacy or accuracy of this release.
+1 https://focusgraphite.com/focus-graphite-files-lac-knife-graphite-project-feasibility-study-technical-report/
+2 https://focusgraphite.com/focus-graphite-achieves-up-to-98-7-carbon-concentrate-through-mechanical-processing-and-activates-downstream-qualification-platform/
+To view the source version of this press release, please visit https://www.newsfilecorp.com/release/311554
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="str">
-        <v>Neeyamo and Darwinbox Join Forces to Redefine Global HR and Payroll Technology for Global Enterprises</v>
+        <v>SK Biopharmaceuticals to In-License Epilepsy Drug Candidate 'Opakalim'</v>
       </c>
       <c r="B523" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C523" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D523" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E523" t="str">
-        <v>https://www.prweb.com/releases/neeyamo-and-darwinbox-join-forces-to-redefine-global-hr-and-payroll-technology-for-global-enterprises-302819407.html</v>
+        <v>https://www.prnewswire.com/news-releases/sk-biopharmaceuticals-to-in-license-epilepsy-drug-candidate-opakalim-302860422.html</v>
       </c>
       <c r="F523" t="str">
-        <v>LOS GATOS, Calif., July 7, 2026 /PRNewswire/ -- Neeyamo, a leading global payroll technology &amp; solution provider, today announced a strategic partnership with Darwinbox, a leading global HR technology provider. This partnership brings together Darwinbox's AI-powered platform and Neeyamo's...</v>
+        <v>Paves the Way to Launch its Second Innovative Drug Directly in the U.S. Announces agreement to in-license near-commercial candidate at a press conference Targets U.S. commercial launch as early as 2029… Upfront and milestone payments related to the Kv7 platform of up to $795M, plus tiered...</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="str">
-        <v>SEFON Voltage Regulator Enhances Power Quality and Grid Reliability</v>
+        <v>Hacksaw Gaming Announces Partnership with Tokyo.cz in Czech Republic</v>
       </c>
       <c r="B524" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C524" t="str">
-        <v>PR.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D524" t="str">
-        <v>SaaS, Energy</v>
+        <v>SaaS, Gaming</v>
       </c>
       <c r="E524" t="str">
-        <v>https://www.pr.com/press-release/971412</v>
+        <v>https://pr-inside.com/hacksaw-gaming-announces-partnership-with-tokyo-cz-in-czech-republic-r5216171.htm</v>
       </c>
       <c r="F524" t="str">
-        <v>Shaanxi Sefon Electrical Equipment Co., Ltd. (SEFON), a professional manufacturer of power distribution and voltage regulation solutions, is proud to introduce its advanced Voltage Regulator series, designed to improve power quality, stabilize voltage fluctuations, and ensure reliable electricity supply for modern distribution networks. As power demand continues to grow and renewable energy integration increases, voltage [PR.com]</v>
+        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / August 26, 2026 / Hacksaw (STO:HACK) - Hacksaw Gaming announces a new partnership with Tokyo.cz, bringing its high-impact slot titles to players on the operator's platform in the Czech Republic. The agreement marks Hacksaw Gaming's fourth live operator in the Czech market, extending its reach across the locally licensed market. Tokyo.cz launched in March 2023. Despite its recent digital debut, the platform is backed by 3E PROJEKT, a.s., a company with decades of experience in land-based gaming, including the operation of multiple casinos under the "San Marco" brand. Blending this heritage with a modern online offering, Tokyo.cz ..</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="str">
-        <v>AM Technical Solutions Acquires Sequence, Inc., Expanding Life Sciences ...</v>
+        <v>Nxera Pharma’s Partner Neurocrine Biosciences Receives IND Acceptance from the FDA for Phase 2 Study of NBI-1117567 for Alzheimer's Cognition</v>
       </c>
       <c r="B525" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C525" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D525" t="str">
-        <v>Finance, SaaS</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E525" t="str">
-        <v>https://pr-inside.com/am-technical-solutions-acquires-sequence-inc-expanding-life-sciences-r5198558.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351102/0/en/nxera-pharma-s-partner-neurocrine-biosciences-receives-ind-acceptance-from-the-fda-for-phase-2-study-of-nbi-1117567-for-alzheimer-s-cognition.html</v>
       </c>
       <c r="F525" t="str">
-        <v>(PR-inside.com) AUSTIN, TX / ACCESS Newswire / July 7, 2026 / AM Technical Solutions (AM), a global architecture, engineering, construction, and commissioning firm specializing in high-technology markets, announces the acquisition of Sequence, Inc., a leading engineering firm specializing in Process Design, Commissioning, Qualification, and Validation (CQV) solutions for life sciences and related high-tech industries. Sequence, headquartered in Morrisville, North Carolina, brings deep expertise in CQV, Computer System Validation (CSV), IT/OT integration, operational readiness, and life sciences engineering excellence. Their cross-functional approach to process engineering and facility startup has earned them a strong track record accelerating time to market for pharmaceutical and biopharma</v>
+        <v>Tokyo, Japan and Cambridge, UK, 26 August 202 6 – Nxera Pharma Co., Ltd. (“Nxera” or “the Company”; TSE 4565) announces that its partner Neurocrine Biosciences Inc. (“Neurocrine”) has received IND Acceptance from the U.S. Food and Drug Administration (FDA) for a Phase 2 study of NBI-1117567 (“NBI-’567”) for Alzheimer's cognition. Nxera will receive an IND Acceptance milestone payment of US$10 million from Neurocrine pursuant to the agreement. The milestone payment is expected to be recognised in full as revenue in Q3 FY2026. NBI-’567 is an investigational, orally administered, muscarinic M1 receptor preferring agonist discovered using Nxera’s proprietary NxWave™ drug discovery platform.</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="str">
-        <v>Kythera Labs Expands Partnership with Databricks Launching the Clinical Semantic Bridge MCP on Databricks Marketplace</v>
+        <v>China Eastern Airlines Forges Direct Link with KAYAK to Offer Seamless, AI-Powered Travel Services to Overseas Travelers</v>
       </c>
       <c r="B526" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C526" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D526" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E526" t="str">
-        <v>https://www.prnewswire.com/news-releases/kythera-labs-expands-partnership-with-databricks-launching-the-clinical-semantic-bridge-mcp-on-databricks-marketplace-302817357.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/china-eastern-airlines-forges-direct-072800264.html</v>
       </c>
       <c r="F526" t="str">
-        <v>New MCP integration bridges diseases, medications, procedures, laboratory tests, outcomes, and eligibility criteria in plain language to automatically translate them into retrieval-ready code sets across clinical vocabularies directly into Databricks Marketplace FRANKLIN, Tenn., July 7,...</v>
+        <v>SHANGHAI, August 26, 2026--China Eastern Airlines (CEAir) has completed a direct system connection with KAYAK, a leading U.S.-based travel metasearch platform, enabling more efficient, seamless flight bookings for passengers while significantly expanding its digital footprint across key overseas markets.</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="str">
-        <v>Vector Science &amp;amp; Therapeutics Announces Landmark Exclusive cGMP Manufacturing Agreement with LyoGenesis Plus for Its Proprietary Peptide Portfolio</v>
+        <v>Legal AI Challenger Ask.Legal Expands to Australia and Singapore with AI Legal Analysis and Document Generation</v>
       </c>
       <c r="B527" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C527" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D527" t="str">
-        <v>SaaS</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E527" t="str">
-        <v>https://www.prnewswire.com/news-releases/vector-science--therapeutics-announces-landmark-exclusive-cgmp-manufacturing-agreement-with-lyogenesis-plus-for-its-proprietary-peptide-portfolio-302818984.html</v>
+        <v>https://www.prnewswire.com/news-releases/legal-ai-challenger-asklegal-expands-to-australia-and-singapore-with-ai-legal-analysis-and-document-generation-302860032.html</v>
       </c>
       <c r="F527" t="str">
-        <v>Under the agreement, Vector licenses its proprietary biomechanical peptide delivery platform to LyoGenesis, and in return secures an exclusive, long-term manufacturing relationship covering Vector's proprietary peptide portfolio, which will be sold directly to physicians and clinics. New...</v>
+        <v>Ask.Legal expands jurisdiction-specific legal AI across four common-law markets with AI legal analysis and document generation LONDON and HONG KONG and SINGAPORE and SYDNEY, Aug. 26, 2026 /PRNewswire/ -- Ask.Legal, the legal AI platform developed with limited funding, has expanded to...</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="str">
-        <v>Heidmar Maritime Holdings Corp. Expands Ship Management Platform</v>
+        <v>Nex Playground Announces Global Expansion at gamescom 2026, Launching in Germany Later This Year</v>
       </c>
       <c r="B528" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C528" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D528" t="str">
-        <v>Finance, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E528" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3323069/0/en/Heidmar-Maritime-Holdings-Corp-Expands-Ship-Management-Platform.html</v>
+        <v>https://finance.yahoo.com/technology/articles/nex-playground-announces-global-expansion-070000910.html</v>
       </c>
       <c r="F528" t="str">
-        <v>ATHENS, Greece and NEW YORK, July 07, 2026 (GLOBE NEWSWIRE) -- Heidmar Maritime Holdings Corp. (the “Company” or “Heidmar”) (NASDAQ: HMR) today announces that it has completed the acquisition of Q-Shipping B.V., a ship management and crewing business, adding nine vessels to its managed fleet and establishing an operating presence in the Netherlands and Turkey, with a dedicated crewing capability in Ukraine.</v>
+        <v>SAN FRANCISCO, August 26, 2026--Nex, maker of Nex Playground, the viral-hit active play system that gets families moving together, today announced at gamescom 2026 its plans for continued international expansion. As part of this growth strategy, Nex is showcasing a preview of the platform ahead of early availability in Germany later this year, following its successful rollout in the United Kingdom and the Republic of Ireland. Looking ahead to 2027, the company also unveiled plans to continue its</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="str">
-        <v>Instagram's Originality Push Shows Why Multi-Account Teams Need Better Workflows</v>
+        <v>Biohaven and SK Biopharmaceuticals Enter into Strategic Global Licensing Agreement for Novel Kv7 Ion Channel Platform and Opakalim, Lead Candidate for Epilepsy</v>
       </c>
       <c r="B529" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C529" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D529" t="str">
         <v>SaaS</v>
       </c>
       <c r="E529" t="str">
-        <v>https://www.prnewswire.com/news-releases/instagrams-originality-push-shows-why-multi-account-teams-need-better-workflows-302819419.html</v>
+        <v>https://www.prnewswire.com/news-releases/biohaven-and-sk-biopharmaceuticals-enter-into-strategic-global-licensing-agreement-for-novel-kv7-ion-channel-platform-and-opakalim-lead-candidate-for-epilepsy-302860299.html</v>
       </c>
       <c r="F529" t="str">
-        <v>SINGAPORE, July 7, 2026 /PRNewswire/ -- GeeLark, a cloud-phone platform for mobile-native social media operations, today commented on Instagram's expanded originality policies and the growing impact these changes may have on social media teams managing multiple accounts. Instagram has...</v>
+        <v>SK Biopharmaceuticals to provide upfront and milestone payments related to the Kv7 platform up to $795 million, along with tiered royalties to Biohaven ranging from the mid-teens to low twenties on U.S. net sales of opakalim. Opakalim, the lead candidate from Biohaven's Kv7 platform, is a...</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="str">
-        <v>Awardco Recognized Across Five Leading Industry Awards for Innovation, Impact, and Culture</v>
+        <v>ASICS Europe Expands Global Partnership with Teamwork Commerce</v>
       </c>
       <c r="B530" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C530" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D530" t="str">
-        <v>SaaS</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E530" t="str">
-        <v>https://www.prnewswire.com/news-releases/awardco-recognized-across-five-leading-industry-awards-for-innovation-impact-and-culture-302818786.html</v>
+        <v>https://www.prnewswire.com/news-releases/asics-europe-expands-global-partnership-with-teamwork-commerce-302858543.html</v>
       </c>
       <c r="F530" t="str">
-        <v>Multiple award wins highlight major industry leadership and continued growth in 2026. SALT LAKE CITY, Utah, July 7, 2026 Awardco, the employee recognition and engagement platform that helps organizations build culture through recognition, rewards, and engagement, today announced a series...</v>
-[...2 lines deleted...]
-    <row r="531">
+        <v>LONDON, Aug. 26, 2026 /PRNewswire/ -- Teamwork Commerce, a global provider of omnichannel retail solutions, today announced that ASICS Europe has joined the growing list of ASICS regions leveraging the Teamwork Commerce platform. This expansion reflects Teamwork Commerce's continued...</v>
+      </c>
+    </row>
+    <row r="531" xml:space="preserve">
       <c r="A531" t="str">
-        <v>Apkudo unveils RSA: The first zero-touch automation system built for foldables, tablets, and modern device processing</v>
+        <v>Airwheel Unveils Luxury Robot Suitcase, a 20 Inch Rideable Electric Cabin Ai Wheel Hand Luggage for Modern Travelers</v>
       </c>
       <c r="B531" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C531" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D531" t="str">
-        <v>AI, SaaS</v>
+        <v>AI, SaaS, Energy, Automotive, Education</v>
       </c>
       <c r="E531" t="str">
-        <v>https://www.prnewswire.com/news-releases/apkudo-unveils-rsa-the-first-zero-touch-automation-system-built-for-foldables-tablets-and-modern-device-processing-302819302.html</v>
-[...2 lines deleted...]
-        <v>Powered by Apkudo Device OS™, the compact physical AI system is the only system that automates cosmetic and functional inspection for complex device form factors without hardware reconfiguration BALTIMORE, July 7, 2026 /PRNewswire/ -- Apkudo, the Device Passport™ Platform company, today...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109430/</v>
+      </c>
+      <c r="F531" t="str" xml:space="preserve">
+        <v xml:space="preserve">BRUSSELS, BELGIUM, Aug 26, 2026 - (ACN Newswire) - Airwheel has unveiled its latest SE3SXD Luxury Suitcase, bringing a new generation of embodied AI technology into the travel experience. Airwheel Advances Embodied AI in Travel with SE3SXD Luxury Cabin Suitcase, a New Generation AI Suitcase Designed as an Intelligent Mobility Companion.
+As artificial intelligence moves beyond screens and into the physical world, Airwheel is bringing embodied intelligence to one of the most familiar products in everyday travel: the suitcase.
+With more than 600 patents accumulated globally, Airwheel has spent years developing technologies that integrate electric mobility, intelligent control, connected devices and industrial design into personal transportation products. Its latest flagship, the Airwheel SE3SXD Luxury Suitcase, takes this approach further by combining automated mechanical movement, intelligent interaction and premium travel design in a single 20-inch AI Suitcase.
+Rather than treating luggage as a passive container, Airwheel is exploring a new role for the suitcase—as an intelligent mobility companion capable of sensing, responding, transforming and moving with its user.
+Bringing Embodied Intelligence Into Everyday Travel
+The development of generative AI and AI agents has accelerated the transition from digital intelligence to physical intelligence. While software-based AI can understand information and respond to commands, embodied AI brings intelligence into physical systems that can interact with the real world.
+Airwheel sees intelligent luggage as a natural extension of this evolution.
+The SE3SXD combines the functions of a Smart Suitcase, Electric Suitcase, Scooter Suitcase, Cabin Suitcase and Rideable Suitcase, while maintaining the portability and refined appearance expected from premium luggage. Its design philosophy is centered on reducing unnecessary interaction: instead of requiring users to manually assemble or adjust multiple components, the suitcase is designed to transform through a coordinated automated mechanism.
+With one press of the activation button, the motorized front wheel automatically deploys while the intelligent riding handle rises and locks into position. The transition from conventional luggage to riding mode can be completed within seconds.
+The concept is simple: one touch, ready to ride.
+For travelers moving through airports, railway stations, exhibition centers, hotels and other large environments, the system is designed to reduce the physical effort traditionally associated with pulling luggage over long distances.
+From "Rideable Luggage" to "Intelligent Suitcase"
+Electric mobility has already changed how people move through cities, but Airwheel believes that simply adding a motor to luggage is not enough.
+The SE3SXD is designed around a more integrated approach in which mechanical systems, controls and connected software work together.
+The suitcase can reach a riding speed of up to 9.9 km/h and features a motorized front-wheel system designed to enhance stability during riding. Its intelligent handle uses a straightforward control layout, with the right control supporting acceleration and the left control supporting braking. Operating both controls simultaneously enables reverse movement.
+The goal is to minimize the learning curve and make the transition from traditional luggage to personal mobility intuitive for new users.
+Behind the mobility system is a reinforced luggage structure. The suitcase uses an ABS+PC composite body combined with an integrated aviation-aluminum frame structure, providing a balance between durability, structural support and premium design. The SE3SXD supports a maximum load of up to 95 kg, according to Airwheel's specifications.
+This combination allows the product to serve two roles without compromising either: a practical travel suitcase when being pulled or stored, and an electric mobility platform when riding is appropriate.
+A Smart Suitcase Connected to the Digital Lifestyle
+The intelligence of the SE3SXD extends beyond its physical transformation.
+Airwheel has developed a dedicated smart app compatible with major mobile operating systems, including iOS, Android and HarmonyOS. Through the app, users can access key operating information such as riding speed, mileage and remaining battery level.
+Riding speed can be adjusted within a 0.1–9.9 km/h range, allowing users to adapt the experience to different environments.
+The connected platform also provides additional functions, including remote control of the suitcase's mechanical deployment, low-battery notifications, Bluetooth disconnection alerts, cruise control and smart remote operation.
+Personalization is also built into the experience. The SE3SXD features customizable ambient lighting with eight colors and nine lighting effects, allowing users to create different visual combinations while giving the suitcase a distinctive technology-oriented identity.
+These features reflect Airwheel's broader approach to smart mobility: technology should not simply add functions. It should make the product easier to understand, easier to control and more naturally integrated into everyday life.
+Apple Find My Adds Another Layer of Connected Travel
+For international travelers, keeping track of luggage can be just as important as moving it.
+The SE3SXD supports Apple Find My, enabling users with compatible Apple devices to locate the suitcase through the Find My network. When the suitcase is within a nearby range, users can also activate a sound to help identify its location.
+In busy airports, railway stations, hotels and exhibition venues, this connected location capability is designed to provide an additional layer of visibility and reassurance.
+The suitcase also features a USB output interface, allowing travelers to charge compatible mobile devices such as smartphones, tablets and wireless earbuds while on the move.
+Together, these capabilities position the SE3SXD not simply as a piece of luggage, but as a connected travel device that integrates mobility, power and digital management.
+Premium Design in a Cabin-Ready Form
+Intelligent technology is only part of the experience. For a product designed for frequent travelers, practical luggage requirements remain fundamental.
+The SE3SXD adopts a 20-inch Cabin Suitcase format with dimensions of approximately 530 × 360 × 236 mm, providing a compact form designed for applicable cabin-travel scenarios.
+The product uses a 73.26Wh removable lithium battery with a modular structure designed to simplify removal when required for security inspection or transportation. A TSA-compatible combination lock further supports international travel scenarios, while the removable battery architecture provides additional flexibility for transportation and maintenance.
+The result is a product positioned at the intersection of intelligent mobility and premium luggage—a Luxury Suitcase designed not only around appearance, but also around functionality, connectivity and the changing expectations of modern travelers.
+Building a Broader Intelligent Luggage Ecosystem
+The SE3SXD represents the flagship level of Airwheel's intelligent mobility portfolio, but it is part of a broader product strategy.
+Airwheel's lineup includes models such as the SE3SX Cabin Suitcase,  SE3SL+ Airport Suitcase and SE3SL electric suitcase, which combine rideable mobility, smart app connectivity, Apple Find My support and USB charging. The SE3MiniT focuses on lightweight urban and short-distance travel, while the larger SE3T provides additional capacity for travelers carrying more luggage.
+For families, Airwheel has also developed the SQ3 and SQ3S children's rideable luggage series, extending intelligent mobility into parent-child travel scenarios.
+Each product serves a different use case, but they share the same underlying development philosophy: bringing intelligent technology into real travel environments rather than treating AI as a purely digital concept.
+From Luggage to Mobility Companion
+The suitcase is undergoing the same transformation as smartphones, cars, and smart homes—evolving from passive gear into an intelligent travel partner. Airwheel’s AI Suitcase goes beyond adding smart features; it reimagines luggage as an active participant in the journey.
+The SE3SXD combines automated movement, electric propulsion, smart controls, connectivity, portable power, and premium design in one compact platform. It doesn’t just follow—it interacts, adapts, and connects with the traveler’s digital life.
+For Airwheel, this isn’t about smarter luggage—it’s about smarter travel.
+About Airwheel
+Airwheel specializes in intelligent mobility, with over 600 global patents across electric transport, rideable luggage, and connected travel products. Its growing lineup of AI, Smart, Electric, and Rideable Suitcases aims to make travel more efficient, connected, and effortless.
+Media Contact
+Company: Airwheel
+Contact: Media Team
+Email: Jonas@airwheel.net
+Website: https://www.airwheel.net
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="str">
-        <v>Global Collaborations Continue to Validate Dyadic’s C1 Platform and Expands Commercial Potential</v>
+        <v>OVHcloud annonce plusieurs évolutions dans son organisation et son Comité exécutif</v>
       </c>
       <c r="B532" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C532" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D532" t="str">
-        <v>Finance, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E532" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3323055/0/en/Global-Collaborations-Continue-to-Validate-Dyadic-s-C1-Platform-and-Expands-Commercial-Potential.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351075/0/fr/ovhcloud-annonce-plusieurs-%C3%A9volutions-dans-son-organisation-et-son-comit%C3%A9-ex%C3%A9cutif.html</v>
       </c>
       <c r="F532" t="str">
-        <v>Global Collaborations Continue to Validate Dyadic’s C1 Platform and Expand Commercial Opportunity Dyadic’s Ebola preparedness work highlights C1’s potentia</v>
+        <v>Roubaix, le 26 août 2026 – OVH group, acteur souverain, mondial et leader européen du Cloud et de l’IA, annonce plusieurs évolutions au sein de son Comité exécutif et poursuit la transformation de son modèle go-to- market pour accompagner la prochaine phase de sa croissance.</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="str">
-        <v>HEY SEVEN OFFICIALLY LAUNCHES THE GAMING INDUSTRY'S FIRST AI-NATIVE PREMIUM PLAYER DEVELOPMENT PLATFORM</v>
+        <v>OVHcloud announces several changes to its organization and Executive Committee</v>
       </c>
       <c r="B533" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C533" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D533" t="str">
-        <v>AI, SaaS, Gaming</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E533" t="str">
-        <v>https://www.prnewswire.com/news-releases/hey-seven-officially-launches-the-gaming-industrys-first-ai-native-premium-player-development-platform-302818804.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/26/3351075/0/en/ovhcloud-announces-several-changes-to-its-organization-and-executive-committee.html</v>
       </c>
       <c r="F533" t="str">
-        <v>Unifying three signals- gaming, behavioral, and conversational- into a single holistic player profile, driving incremental player monetization at scale. LAS VEGAS, July 7, 2026 /PRNewswire/ -- Hey Seven officially launched an AI-native premium player development platform, purpose-built to...</v>
+        <v>Roubaix, August 26, 2026 – OVH group, a sovereign, global player and European leader in Cloud and AI, announces several changes within its Executive Committee and continues the transformation of its go-to-market model to support the next phase of its growth.</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="str">
-        <v>ALCHM Launches Trauma-Informed Reflection Platform Designed for the Space Between Insight and Integration</v>
+        <v>MegazoneCloud Launches Its Gemini Enterprise Center of Excellence to Accelerate Enterprise AI Adoption</v>
       </c>
       <c r="B534" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C534" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D534" t="str">
         <v>AI, SaaS</v>
       </c>
       <c r="E534" t="str">
-        <v>https://www.prweb.com/releases/alchm-launches-trauma-informed-reflection-platform-designed-for-the-space-between-insight-and-integration-302818029.html</v>
+        <v>https://www.prnewswire.com/news-releases/megazonecloud-launches-its-gemini-enterprise-center-of-excellence-to-accelerate-enterprise-ai-adoption-302860116.html</v>
       </c>
       <c r="F534" t="str">
-        <v>ALCHM today announced the July 15 launch of its reflection platform, introducing a new category of reflection technology centered on psychological safety, emotional privacy, and human agency. Combining private journaling with non-directive AI, ALCHM helps people cultivate deeper...</v>
+        <v>Dedicated division leverages multimodal AI and agentic workflows to move global clients from pilot to production. ROCHESTER, N.Y., Aug. 25, 2026 /PRNewswire/ -- MegazoneCloud, a global AI-Native Managed Service Provider (MSP) and a Premier Partner in the Google Cloud Co-sell, Google Cloud...</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="str">
-        <v>GTM Investment Deadline: ZoomInfo Securities Fraud Class Action Focuses on AI Integration Issues; Investors Notified of August 24 Court Deadline</v>
+        <v>Combos Makes Its Global Debut at Gamescom, Bringing AI-Created Games by Everyday Creators</v>
       </c>
       <c r="B535" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C535" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D535" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, SaaS, Gaming</v>
       </c>
       <c r="E535" t="str">
-        <v>https://www.prnewswire.com/news-releases/gtm-investment-deadline-zoominfo-securities-fraud-class-action-focuses-on-ai-integration-issues-investors-notified-of-august-24-court-deadline-302819042.html</v>
+        <v>https://www.prnewswire.com/news-releases/combos-makes-its-global-debut-at-gamescom-bringing-ai-created-games-by-everyday-creators-302859934.html</v>
       </c>
       <c r="F535" t="str">
-        <v>A securities fraud class action lawsuit has been filed on behalf of ZoomInfo investors after its stock plummeted nearly 33% because ZoomInfo allegedly misled investors regarding its customer retention. NEW YORK, July 7, 2026 /PRNewswire/ -- Leading securities law firm Bleichmar Fonti &amp;...</v>
+        <v>The AI game creation platform arrives in Cologne with 10+ playable titles built by creators with no coding background and a growing community of 300,000+ creators across 110+ countries COLOGNE, Germany, Aug. 25, 2026 /PRNewswire/ -- Combos, the AI game creation platform by Converge.AI, is...</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="str">
-        <v>MSFT Investment Deadline: Microsoft Securities Fraud Class Action Focuses on Copilot Functionality Issues; Investors Notified of August 11 Court Deadline</v>
+        <v>Caladan Goes Live on BitGo's Go Network for Institutional Settlement</v>
       </c>
       <c r="B536" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-26</v>
       </c>
       <c r="C536" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D536" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E536" t="str">
-        <v>https://www.prnewswire.com/news-releases/msft-investment-deadline-microsoft-securities-fraud-class-action-focuses-on-copilot-functionality-issues-investors-notified-of-august-11-court-deadline-302819038.html</v>
+        <v>https://www.prnewswire.com/news-releases/caladan-goes-live-on-bitgos-go-network-for-institutional-settlement-302859908.html</v>
       </c>
       <c r="F536" t="str">
-        <v>A securities fraud class action lawsuit has been filed on behalf of Microsoft investors after its stock plummeted 10% because Microsoft allegedly misled investors regarding its AI chatbot Copilot and cloud computing platform Azure. NEW YORK, July 7, 2026 /PRNewswire/ -- Leading securities...</v>
+        <v>SINGAPORE, Aug. 25, 2026 /PRNewswire/ -- Caladan and BitGo Bank &amp; Trust, National Association ("BitGo Bank &amp; Trust"), an OCC-regulated digital asset trust bank and subsidiary of BitGo Holdings, Inc. (NYSE: BTGO) ("BitGo"), are expanding their partnership with the integration of BitGo's Go...</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="str">
-        <v>Nuclear Diamond Batteries, Inc. (OTC: NDBI) Receives Third U.S. Patent Allowance Strengthening Core Materials Intellectual Property for Ultra-Long-Life Nuclear Diamond Battery Platform</v>
+        <v>Through The Front Door Expands Real Estate Transition Advisory Services Across Maryland</v>
       </c>
       <c r="B537" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C537" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRLog</v>
       </c>
       <c r="D537" t="str">
-        <v>SaaS, Real Estate, Energy</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E537" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3322998/0/en/Nuclear-Diamond-Batteries-Inc-OTC-NDBI-Receives-Third-U-S-Patent-Allowance-Strengthening-Core-Materials-Intellectual-Property-for-Ultra-Long-Life-Nuclear-Diamond-Battery-Platform.html</v>
+        <v>https://www.prlog.org/13166775-through-the-front-door-expands-real-estate-transition-advisory-services-across-maryland.html</v>
       </c>
       <c r="F537" t="str">
-        <v>USPTO Notice of Allowance for 18 claims covering the synthesis of carbon nano-onions, a foundational material used in the Company’s NUCLEAR DIAMOND BATTERY</v>
+        <v>Innovative platform offers transparent as-is property evaluations, foreclosure relief guidance, and compassionate estate transition solutions—delivering clarity and peace of mind without high-pressure sales tactics.</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="str">
-        <v>Cloud4Wi Launches AI-Powered Cloud NAC - the First Step to Securing ...</v>
+        <v>AWS, NBA Africa, and Learn Fresh Bring Math Education to Students in South Africa</v>
       </c>
       <c r="B538" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C538" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D538" t="str">
-        <v>AI, SaaS</v>
+        <v>AI, SaaS, Retail, Gaming, Education</v>
       </c>
       <c r="E538" t="str">
-        <v>https://pr-inside.com/cloud4wi-launches-ai-powered-cloud-nac-the-first-step-to-securing-r5198473.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359493</v>
       </c>
       <c r="F538" t="str">
-        <v>(PR-inside.com) Generally available today, AI-Powered Cloud NAC replaces shared WiFi passwords with identity-based access for employees, contractors, and visitors - the first step toward Cloud4Wi's vision of an AI-driven access layer for the billions of robots, humanoids, AI agents, and IoT devices that will define the connected future. NEW YORK CITY, NY / ACCESS Newswire / July 7, 2026 / Cloud4Wi , a leader in AI-powered, cloud-based WiFi, today announced the general availability of AI-Powered Cloud NAC, a network access control solution that replaces the shared WiFi password with identity-based access powered by artificial intelligence. The launch is the first step toward ..</v>
+        <v>Amazon Web Services (AWS) today announced a commitment of AWS AI and cloud technology to support the growth of NBA Math Hoops, a community-based basketball program that empowers youth ages 8-14 to develop foundational math and social-emotional skills through the game of basketball in South Africa. As part of the program, AWS will provide nonprofit organization Learn Fresh with AI tools, cloud infrastructure and technical expertise to bring the basketball-based math education program to 1... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359493</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="str">
-        <v>Cloud4Wi Launches AI-Powered Cloud NAC - the First Step to Securing Every Entity</v>
+        <v>Apple's new Mac mini, featuring M6 and M5 Pro, delivers a massive leap in AI performance, supercharging the leading desktop for always-on agentic computing</v>
       </c>
       <c r="B539" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C539" t="str">
-        <v>Newswire.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D539" t="str">
         <v>AI, SaaS</v>
       </c>
       <c r="E539" t="str">
-        <v>https://www.newswire.com/news/cloud4wi-launches-ai-powered-cloud-nac-the-first-step-to-securing-every-entity</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359488</v>
       </c>
       <c r="F539" t="str">
-        <v>Generally available today, AI-Powered Cloud NAC replaces shared WiFi passwords with identity-based access for employees, contractors, and visitors - the first step toward Cloud4Wi's vision of an AI-driven access layer for the billions of robots, humanoids, AI agents, and IoT devices that will define the connected future.</v>
+        <v>Apple today announced the new Mac mini with the all-new M6 and powerful M5 Pro, delivering a dramatic boost in performance and even more versatility in its supersmall desktop design. With M6, Mac mini now delivers up to 4x faster AI performance,1 2x faster storage 2 and graphics,1 and 40 percent faster CPU performance.1 Everything on Mac mini with M6 feels incredibly fast, from everyday productivity tasks to agentic AI workflows. Mac mini with M5 Pro delivers even more pro-level perf... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359488</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="str">
-        <v>DogHood Unveils Major Update as Community Engagement Doubles</v>
+        <v>Qfin Holdings Announces Second Quarter and Interim 2026 Unaudited Financial Results and Declares Semi-Annual Dividend</v>
       </c>
       <c r="B540" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C540" t="str">
-        <v>PRWeb</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D540" t="str">
-        <v>SaaS</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E540" t="str">
-        <v>https://www.prweb.com/releases/doghood-unveils-major-update-as-community-engagement-doubles-302816592.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350952/0/en/qfin-holdings-announces-second-quarter-and-interim-2026-unaudited-financial-results-and-declares-semi-annual-dividend.html</v>
       </c>
       <c r="F540" t="str">
-        <v>As community engagement more than doubles year-over-year, hyperlocal social platform DogHood has unveiled a major product overhaul to better connect dog parents. The new update rolls out community-requested features including one-tap playdates, real-world meetup maps, and local safety...</v>
+        <v>SHANGHAI, China, Aug. 25, 2026 (GLOBE NEWSWIRE) -- Qfin Holdings, Inc. (NASDAQ: QFIN; HKEx: 3660) (“Qfin Holdings” or the “Company”), a leading AI-empowered Credit-Tech platform in China, today announced its unaudited financial results for the second quarter and six months ended June 30, 2026 and declared its semi-annual dividend.</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="str">
-        <v>FlipHTML5 Expands Its Free Brochure Template Collection for Marketing Needs</v>
+        <v>The Inner Circle acknowledges Denise Glasscock as a Pinnacle Professional Member Inner Circle of Excellence</v>
       </c>
       <c r="B541" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C541" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D541" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E541" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357255</v>
+        <v>https://www.prnewswire.com/news-releases/the-inner-circle-acknowledges-denise-glasscock-as-a-pinnacle-professional-member-inner-circle-of-excellence-302859813.html</v>
       </c>
       <c r="F541" t="str">
-        <v>FlipHTML5 offers a free brochure template library designed to help users across industries produce professional digital brochures efficiently. The platform addresses common challenges in brochure creation by providing ready-made structures that save time while allowing for meaningful customization. Organizations can quickly develop materials for client outreach, event promotion, service showcases, or community engagement without extensive design expertise. - - The template collection is... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357255</v>
+        <v>WESLEY CHAPEL, Fla., Aug. 25, 2026 /PRNewswire/ -- Denise Glasscock is the founder and chief technology officer of InnovalifeCloud Consulting, leading healthcare, government and commercial clients in AI, cloud and digital transformation to improve outcomes and create human impact. Over...</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="str">
-        <v>Hilbert Group Launches Hilbert Finance</v>
+        <v>The Inner Circle acknowledges Yogesh Kanjee as a Inner Circle Executive</v>
       </c>
       <c r="B542" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C542" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D542" t="str">
-        <v>Finance, Crypto, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E542" t="str">
-        <v>https://pr-inside.com/hilbert-group-launches-hilbert-finance-r5198468.htm</v>
+        <v>https://www.prnewswire.com/news-releases/the-inner-circle-acknowledges-yogesh-kanjee-as-a-inner-circle-executive-302859778.html</v>
       </c>
       <c r="F542" t="str">
-        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / July 7, 2026 / Hilbert Group (STO:HILB-B)(FRA:999) - Hilbert Finance, built on the Nordark platform, will become Hilbert Group's dedicated business vertical for institutional crypto lending, financial infrastructure and future licensed financial services. Hilbert Group AB (Nasdaq First North: HILB B) today announced the launch of Hilbert Finance, a new business vertical alongside the Group's asset management operations, supporting Hilbert's continued development as a full-service institutional digital asset company. Hilbert Finance is built on the platform and technology acquired through Nordark and represents the next step in Hilbert's strategy of building a full-stack institutional digital ..</v>
+        <v>EASTVALE, Calif., Aug. 25, 2026 /PRNewswire/ -- Prominently featured in The Inner Circle, Yogesh Kanjee is recognized as a Inner Circle Executive for his contributions to Global AV Integration and Technology Leadership. Yogesh Kanjee has built a distinguished career marked by progressive...</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="str">
-        <v>Bred Banque Populaire Selects Quantifi for Market Risk</v>
+        <v>innoscripta SE: Successful First Half of 2026</v>
       </c>
       <c r="B543" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C543" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D543" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E543" t="str">
-        <v>https://www.prnewswire.com/news-releases/bred-banque-populaire-selects-quantifi-for-market-risk-302818563.html</v>
+        <v>https://www.newmediawire.com/news/innoscripta-se-successful-first-half-of-2026-7088898</v>
       </c>
       <c r="F543" t="str">
-        <v>LONDON, July 7, 2026 /PRNewswire/ -- Quantifi, a leading risk platform, powered by best-in-class analytics, today announced that Bred Banque Populaire has selected Quantifi's market risk platform as part of a strategic initiative to modernise its risk infrastructure. Bred Banque...</v>
+        <v>Revenue up 43% year-on-year, adjusted EBIT increases by 49% Clusterix further strengthened as the central platform infrastructure - enhancing data quality, automated validation and scalable international workflows International expansion progressed as planned: successful market entries into France, the UK and the US, with first customer contracts signed 2026 guidance confirmed: revenue of at least EUR 140 million and EBIT of at least EUR 80 million TUTZING, GERMANY - August 25, 2026 ( NEWMEDIAWIRE ) - innoscripta SE (“innoscripta”, ISIN: DE000A40QVM8) continued its growth trajectory in the first half of 2026. Revenue increased by 43% compared with the first half year of 2025 to EUR 63.1 million. EBIT adjusted for EUR 535 thousand in non-recurring expenses related to corporate restructuring</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="str">
-        <v>Symend Launches SymendConverse, the First Conversational AI for Collections Built on Behavioral Science</v>
+        <v>D-Wave Quantum Announces the Resignation of Chief Financial Officer</v>
       </c>
       <c r="B544" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C544" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D544" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E544" t="str">
-        <v>https://www.prnewswire.com/news-releases/symend-launches-symendconverse-the-first-conversational-ai-for-collections-built-on-behavioral-science-302818522.html</v>
+        <v>https://finance.yahoo.com/technology/articles/d-wave-quantum-announces-resignation-210000516.html</v>
       </c>
       <c r="F544" t="str">
-        <v>Agentic voice AI personalizes every inbound and outbound call to each customer's situation — lifting recovery and cutting cost-per-contact without adding headcount CALGARY, AB, July 7, 2026 /PRNewswire/ - Symend, the behavioral-science engagement platform that has cured more than 250...</v>
+        <v>PALO ALTO, Calif., August 25, 2026--D-Wave Quantum Inc. (NASDAQ: QBTS) ("D-Wave" or the "Company"), the only dual-platform quantum computing company providing both annealing and gate-model systems, software and services, today announced that John Markovich is retiring and thus resigning from his position as Chief Financial Officer effective September 2, 2026.</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="str">
-        <v>Hyundai Motor bringt den humanoiden Roboter Atlas zur FIFA Fussball-Weltmeisterschaft 2026™ - eine Premiere für die Integration von Robotik in das Live-Spielgeschehen</v>
+        <v>WheelMetrics Brings Systematic Stock Selection to Retail Investors Using the Wheel Strategy</v>
       </c>
       <c r="B545" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C545" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D545" t="str">
-        <v>SaaS</v>
+        <v>Finance, AI, SaaS, Retail</v>
       </c>
       <c r="E545" t="str">
-        <v>https://www.prnewswire.com/news-releases/hyundai-motor-bringt-den-humanoiden-roboter-atlas-zur-fifa-fussball-weltmeisterschaft-2026--eine-premiere-fur-die-integration-von-robotik-in-das-live-spielgeschehen-302819270.html</v>
+        <v>https://www.prnewswire.com/news-releases/wheelmetrics-brings-systematic-stock-selection-to-retail-investors-using-the-wheel-strategy-302859833.html</v>
       </c>
       <c r="F545" t="str">
-        <v>Hyundai Motor präsentiert den Atlas® von Boston Dynamics im Rahmen eines historischen Einsatzes bei der FIFA Fussball-Weltmeisterschaft 2026™ und demonstriert damit die praktischen Einsatzmöglichkeiten der Robotik auf einer der größten Bühnen des Sports. Die erstmalige Integration eines...</v>
+        <v>Founded by computer scientist and former AI entrepreneur Adrian Rosebrock, WheelMetrics helps traders evaluate the stocks behind their options trades before chasing premiums WASHINGTON, Aug. 25, 2026 /PRNewswire/ -- WheelMetrics, an educational and stock-screening platform for retail...</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="str">
-        <v>HCLTech achieves ISO/IEC 42001:2023 Certification demonstrating leadership in Responsible AI</v>
+        <v>Pedoc Launches 10P Power Pedestal, a Configurable 125A Outdoor Electrical Platform</v>
       </c>
       <c r="B546" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C546" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D546" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E546" t="str">
-        <v>https://www.prnewswire.com/news-releases/hcltech-achieves-isoiec-420012023-certification-demonstrating-leadership-in-responsible-ai-302819268.html</v>
+        <v>https://www.prweb.com/releases/pedoc-launches-10p-power-pedestal-a-configurable-125a-outdoor-electrical-platform-302859129.html</v>
       </c>
       <c r="F546" t="str">
-        <v>Certification covers HCLTech's Enterprise Artificial Intelligence Management System; supporting its AI Force platform, software engineering, IT operations and business process services NOIDA, India, July 7, 2026 /PRNewswire/ -- HCLTech (NSE: HCLTECH) (BSE: HCLTECH), a leading global...</v>
+        <v>New 125A outdoor electrical platform combines configurable power distribution, DIN-rail circuit breaker integration and flexible receptacle configurations in a heavy-duty stainless steel enclosure. The 10P expands Pedoc's outdoor power pedestal lineup beyond traditional receptacle-focused...</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="str">
-        <v>Oxford University Press Comes to Simply Piano</v>
+        <v>LeanDNA Launches Demand Scenario Modeling in APEX, Replacing Spreadsheet Guesswork With Real-Time Production Feasibility</v>
       </c>
       <c r="B547" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C547" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D547" t="str">
-        <v>SaaS, Media, Education</v>
+        <v>SaaS</v>
       </c>
       <c r="E547" t="str">
-        <v>https://pr-inside.com/oxford-university-press-comes-to-simply-piano-r5198457.htm</v>
+        <v>https://www.prnewswire.com/news-releases/leandna-launches-demand-scenario-modeling-in-apex-replacing-spreadsheet-guesswork-with-real-time-production-feasibility-302859776.html</v>
       </c>
       <c r="F547" t="str">
-        <v>(PR-inside.com) Content from OUP's acclaimed piano method is now available to millions of Simply Piano learners worldwide NEW YORK, NY / ACCESS Newswire / July 7, 2026 / Simply, the leading digital platform for creative hobbies, today announced an agreement to bring content from Oxford University Press' (OUP) piano method to Simply Piano. This expands Simply Piano's offering and marks a step forward in its mission to make the pursuit of creative hobbies simple and fun for all. Simply Piano users around the world will gain access to an expanded library of high-quality, curated sheet music spanning OUP's works including Piano Time and ..</v>
+        <v>New capability lets production planners test demand changes against live supply and BOM data in minutes, without exporting ERP data or risking live system records. AUSTIN, Texas, Aug. 25, 2026 /PRNewswire/ -- LeanDNA, a leading intelligent supply chain execution platform, today announced...</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="str">
-        <v>M-DAQ Global Strengthens ASEAN Footprint and Growth with Strategic Expansion into Vietnam</v>
+        <v>Prosci Announces Infinite Change Executive Summit to Help Leaders Navigate AI and Continuous Transformation</v>
       </c>
       <c r="B548" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C548" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D548" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E548" t="str">
-        <v>https://www.prnewswire.com/news-releases/m-daq-global-strengthens-asean-footprint-and-growth-with-strategic-expansion-into-vietnam-302819199.html</v>
+        <v>https://www.prnewswire.com/news-releases/prosci-announces-infinite-change-executive-summit-to-help-leaders-navigate-ai-and-continuous-transformation-302859762.html</v>
       </c>
       <c r="F548" t="str">
-        <v>A strategic integration with Vietnam's METech strengthens M-DAQ's regional cross-border payments infrastructure, advancing its vision of an interconnected Southeast Asian digital economy. SINGAPORE, July 7, 2026 /PRNewswire/ -- M-DAQ Global, a leading Singapore-headquartered fintech group...</v>
+        <v>Exclusive Denver summit will bring together senior leaders to explore AI integration, change capability and the leadership strategies required to turn transformation investment into business results DENVER, Colo., Aug. 25, 2026 /PRNewswire/ -- Prosci, a global leader in change management,...</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="str">
-        <v>Voiply Adds AI Receptionist to Business VoIP Phone Plans</v>
+        <v>LPI Lift Systems Announces Participation in PowerGen Tradeshow, Featuring Advanced Work Platform and Safe Access Solutions</v>
       </c>
       <c r="B549" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C549" t="str">
-        <v>PRUnderground</v>
+        <v>PRWeb</v>
       </c>
       <c r="D549" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E549" t="str">
-        <v>https://www.prunderground.com/voiply-adds-ai-receptionist-to-business-voip-phone-plans/00388032/</v>
+        <v>https://www.prweb.com/releases/lpi-lift-systems-announces-participation-in-powergen-tradeshow-featuring-advanced-work-platform-and-safe-access-solutions-302858027.html</v>
       </c>
       <c r="F549" t="str">
-        <v>Phone and internet service provider Voiply's new AI Receptionist gives business customers around-the-clock call coverage, intelligent call routing, and lead capture. The post Voiply Adds AI Receptionist to Business VoIP Phone Plans first appeared on</v>
+        <v>LPI Lift Systems is preparing to showcase custom and standard work platforms for transformer assembly and other large equipment safe access needs at the 2027 PowerGen Tradeshow in Salt Lake City, highlighting solutions built to improve worker safety and productivity around large...</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="str">
-        <v>Anthony Gibault Expands Groupe INVESTIIR’s $1.5 Billion Real Estate Platform Through Integrated Investment and Development Model</v>
+        <v>Incredible Supply &amp;amp; Logistics Awarded NASA SEWP VI Prime Contract, Launches New Federal Technology Procurement Channel</v>
       </c>
       <c r="B550" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C550" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D550" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E550" t="str">
-        <v>https://www.getnews.info/story/2026/07/06/anthony-gibault-expands-groupe-investiirs-15-billion-real-estate-platform-through-integrated-investment-and-development-model/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/incredible-supply--logistics-awarded-nasa-sewp-vi-prime-contract-launches-new-federal-technology-procurement-channel-302859719.html</v>
       </c>
       <c r="F550" t="str">
-        <v/>
+        <v>10-year, $20 billion-ceiling GWAC expands Federal access to IT, communications, cybersecurity, audio visual, AI, cloud and emerging technology solutions through ISL beginning November 1, 2026 VIRGINIA BEACH, Va., Aug. 25, 2026 /PRNewswire/ -- Incredible Supply &amp; Logistics (ISL), an...</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="str">
-        <v>Rapid Nutrition Showcases HealthTech Strategy on Bloomberg Television</v>
+        <v>RemoteBridge Names Dr. John N. Just, Ed.D. Chief Executive Officer</v>
       </c>
       <c r="B551" t="str">
-        <v>2026-07-07</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C551" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D551" t="str">
-        <v>SaaS, Retail</v>
+        <v>AI, SaaS, Education</v>
       </c>
       <c r="E551" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/07/3322829/0/en/Rapid-Nutrition-Showcases-HealthTech-Strategy-on-Bloomberg-Television.html</v>
+        <v>https://www.prnewswire.com/news-releases/remotebridge-names-dr-john-n-just-edd-chief-executive-officer-302859638.html</v>
       </c>
       <c r="F551" t="str">
-        <v>Interview showcases the Company's implementation of intelligent technologies across consumer wellness and investor engagement, reinforcing its evolution into a scalable HealthTech platform Interview showcases the Company's implementation of intelligent technologies across consumer wellness and investor engagement, reinforcing its evolution into a scalable HealthTech platform</v>
+        <v>Longtime learning and technology executive joins the AI-powered role-play training platform to lead its expansion into HR and remote-team leadership training. TAMPA, Fla., Aug. 25, 2026 /PRNewswire/ -- RemoteBridge, an AI-powered role-play training platform, today announced that Dr. John...</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="str">
-        <v>Lumen LED Lighting, LLC and Beta LED Lighting, LLC (Collectively, “Purchasers”) Complete Acquisition of Assets Through Article 9 Process, Establish Platform for Growth</v>
+        <v>Murrieta the Gem of the Valley TV Series Spotlights Southern California Real Estate and Lifestyle on REAL Shows Network</v>
       </c>
       <c r="B552" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C552" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D552" t="str">
-        <v>Finance, SaaS</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E552" t="str">
-        <v>https://www.pr.com/press-release/969094</v>
+        <v>https://www.prnewswire.com/news-releases/murrieta-the-gem-of-the-valley-tv-series-spotlights-southern-california-real-estate-and-lifestyle-on-real-shows-network-302859651.html</v>
       </c>
       <c r="F552" t="str">
-        <v>I am the Senior VP of Marketing and Business Development for the companies you're asking about, working for the owner of all these companies. If this is still on hold, it needs to be sent urgently. You can call my cell on (585) 752-9060 for further questions. The press release has been verified by the legal teams of all the companies. Thank you. Rowan Lawson. [PR.com]</v>
+        <v>Locally hosted series led by Tiffany Williams highlights the people, neighborhoods, businesses, and stories that make Murrieta the Gem of the Valley. PALM SPRINGS, Calif., Aug. 25, 2026 /PRNewswire/ -- REAL Shows Network (RSN), the national TV platform dedicated to elevating real estate...</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="str">
-        <v>Electronic Caregiver Expands Access to Intelligent Care Across New ...</v>
+        <v>Morningstar and PitchBook Help Ground AI with Trusted Investment Intelligence in Gemini Enterprise for Financial Services, Expanding Access Across AI Ecosystems</v>
       </c>
       <c r="B553" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C553" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D553" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E553" t="str">
-        <v>https://pr-inside.com/electronic-caregiver-expands-access-to-intelligent-care-across-new-r5198340.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/morningstar-pitchbook-help-ground-ai-163600106.html</v>
       </c>
       <c r="F553" t="str">
-        <v>(PR-inside.com) LAS CRUCES, NM / ACCESS Newswire / July 6, 2026 /Electronic Caregiver, Inc., New Mexico's pioneering healthcare technology company, today announced a series of milestones that significantly expand access to intelligent care throughout the state while reinforcing New Mexico's emergence as a national center for healthcare innovation. The company has achieved New Mexico Medicaid in-network provider status, received approval under the state's Developmental Disabilities (DD) Waiver Program , and recently launched its next-generationAdvanced Primary Care Management platform featuring new integrations with state and federal Health Information Exchanges to support more connected, informed, and longitudinal care. Together, these advancements enable Electronic Caregiver to ..</v>
+        <v>CHICAGO &amp; SEATTLE, August 25, 2026--Morningstar and PitchBook announced upcoming Model Context Protocol (MCP) integrations with Google Cloud’s Gemini Enterprise for Financial Services.</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="str">
-        <v>Active Motif Announces Exclusive Global Distribution Agreement with Arima Genomics for Advanced 3D Genomics Solutions</v>
+        <v>Rackspace Technology führt die Rackspace Cloud ein – eine der ersten vollständig verwalteten mandantenfähigen Cloud-Plattformen, die auf VMware Cloud Foundation 9.1 basiert</v>
       </c>
       <c r="B554" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C554" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D554" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E554" t="str">
-        <v>https://www.prnewswire.com/news-releases/active-motif-announces-exclusive-global-distribution-agreement-with-arima-genomics-for-advanced-3d-genomics-solutions-302818771.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350779/0/de/rackspace-technology-f%C3%BChrt-die-rackspace-cloud-ein-eine-der-ersten-vollst%C3%A4ndig-verwalteten-mandantenf%C3%A4higen-cloud-plattformen-die-auf-vmware-cloud-foundation-9-1-basiert.html</v>
       </c>
       <c r="F554" t="str">
-        <v>Agreement expands Active Motif's research genomics portfolio while supporting Arima's strategic focus on its clinical diagnostics platform CARLSBAD, Calif., July 6, 2026 /PRNewswire/ -- Active Motif, a leading provider of epigenetics and multiomic solutions to mechanistic, translational,...</v>
+        <v>Die neue Plattform bietet Unternehmen elastische VMware-Kapazitäten, die für virtuelle Maschinen, Kubernetes und KI-Workloads in der Produktion bereit sind, und verfügt über die Governance- und Kontrollmechanismen, die regulierte Branchen erfordern Die neue Plattform bietet Unternehmen elastische VMware-Kapazitäten, die für virtuelle Maschinen, Kubernetes und KI-Workloads in der Produktion bereit sind, und verfügt über die Governance- und Kontrollmechanismen, die regulierte Branchen erfordern</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="str">
-        <v>PropAccount.com Adds Prediction Markets to Its Multi-Asset Prop Firm Platform</v>
+        <v>Michigan Broadband to Acquire NMU Educational Access Network, Creating Foundation for Integrated Fiber-and-Wireless Platform</v>
       </c>
       <c r="B555" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C555" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D555" t="str">
-        <v>Crypto, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E555" t="str">
-        <v>https://www.prnewswire.com/news-releases/propaccountcom-adds-prediction-markets-to-its-multi-asset-prop-firm-platform-302818749.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350773/0/en/michigan-broadband-to-acquire-nmu-educational-access-network-creating-foundation-for-integrated-fiber-and-wireless-platform.html</v>
       </c>
       <c r="F555" t="str">
-        <v>Operators can now offer event contract trading alongside FX, Futures, Crypto, and Equities – all under one brand, one dashboard, and one operational stack. BOCA RATON, Fla., July 6, 2026 /PRNewswire/ -- PropAccount.com, the prop firm technology provider, today announced the addition of...</v>
+        <v>Michigan Broadband to Acquire NMU Educational Access Network, Creating Foundation for Integrated Fiber-and-Wireless Platform</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="str">
-        <v>Sprout Social to Announce Second Quarter 2026 Financial Results on August 6, 2026</v>
+        <v>ZenaTech completa la adquisición de ESM Software y añade software de ejecución de estrategias y cumplimiento normativo a su división de SaaS empresarial, con ingresos provenientes de clientes gubernamentales, de atención médica y de servicios financieros</v>
       </c>
       <c r="B556" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C556" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D556" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E556" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322731/0/en/Sprout-Social-to-Announce-Second-Quarter-2026-Financial-Results-on-August-6-2026.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350774/0/es/zenatech-completa-la-adquisici%C3%B3n-de-esm-software-y-a%C3%B1ade-software-de-ejecuci%C3%B3n-de-estrategias-y-cumplimiento-normativo-a-su-divisi%C3%B3n-de-saas-empresarial-con-ingresos-provenientes-d.html</v>
       </c>
       <c r="F556" t="str">
-        <v>CHICAGO, July 06, 2026 (GLOBE NEWSWIRE) -- Sprout Social, Inc. (“Sprout Social”, the “Company”) (NASDAQ: SPT), a leading AI-powered Social Intelligence Platform, today announced that it will report its financial results for the second quarter ending June 30, 2026 after market close on Thursday, August 6, 2026.</v>
+        <v>VANCOUVER, British Columbia, Aug. 25, 2026 (GLOBE NEWSWIRE) -- ZenaTech, Inc. (Nasdaq: ZENA) (FSE: 49Q) (BMV: ZENA) (“ZenaTech”), proveedor de soluciones tecnológicas especializado en drones con IA (Inteligencia Artificial), Drones como Servicio (DaaS), software empresarial como servicio (SaaS) y soluciones de computación cuántica, anuncia la adquisición de ESM Software , una empresa de software de ejecución de estrategias y gestión del desempeño con sede en Boston. ESM presta servicios a clientes gubernamentales, sistemas escolares, organizaciones de atención médica, empresas de servicios públicos y energía, servicios financieros y comercios minoristas en todo Estados Unidos y, a nivel internacional, en América Latina, Europa, África y Australia. En operación desde 1998, la empresa actual</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="str">
-        <v>Guide to Avoid Pitfalls in Primary Cell Procurement Released! Cloud-Clone ...</v>
+        <v>Airbyte Expands Agentic Data Platform with Semantic Search and Fine-Grained Governance</v>
       </c>
       <c r="B557" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C557" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D557" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E557" t="str">
-        <v>https://pr-inside.com/guide-to-avoid-pitfalls-in-primary-cell-procurement-released-cloud-clone-r5198276.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/airbyte-expands-agentic-data-platform-160000032.html</v>
       </c>
       <c r="F557" t="str">
-        <v>(PR-inside.com) KATY, TX / ACCESS Newswire / July 6, 2026 / In the fields of life sciences and pharmaceutical R&amp;D, primary cells retain original genetic characteristics and highly restore physiological activities in vivo, making them irreplaceable core experimental materials for high-precision basic research and preclinical studies. Compared with immortalized cell lines, primary cells feature high isolation and production thresholds as well as strict quality control standards. However, uneven qualification among market suppliers has led many new researchers to encounter frequent problems including low cell viability, sample contamination and unknown cell sources during procurement, which not only wastes research funds but also ..</v>
+        <v>SAN FRANCISCO, August 25, 2026--Airbyte, creator of the open data movement platform, today announced major enhancements to the Airbyte Agents platform, making it easier for AI agents to discover relevant enterprise knowledge while ensuring organizations maintain precise control over what agents and users can access.</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="str">
-        <v>AMERANT INVESTMENTS APPOINTS RICARDO SUCRE TO LEAD INTERNATIONAL WEALTH MANAGEMENT BUSINESS DEVELOPMENT</v>
+        <v>Superstep Capital Invests in Zencore to Build the Leading Independent Google Cloud AI Services Platform</v>
       </c>
       <c r="B558" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C558" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D558" t="str">
-        <v>Finance, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E558" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322708/0/en/AMERANT-INVESTMENTS-APPOINTS-RICARDO-SUCRE-TO-LEAD-INTERNATIONAL-WEALTH-MANAGEMENT-BUSINESS-DEVELOPMENT.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/superstep-capital-invests-zencore-build-160000924.html</v>
       </c>
       <c r="F558" t="str">
-        <v>Coral Gables, FL, July 06, 2026 (GLOBE NEWSWIRE) -- Amerant Investments, Inc., a subsidiary of Amerant Bank, announced today that Ricardo Sucre has joined the firm as Head of International Wealth Management Business Development, reinforcing the firm’s continued investment in expanding its international wealth management platform. With more than 20 years of experience serving international wealth clients at leading financial institutions, including Morgan Stanley, Sucre will focus on growing Amerant’s international wealth business by deepening client relationships and recruiting experienced financial advisors seeking a more integrated platform to serve their clients. Amerant has a long-standing commitment to the international market and offers advisors and clients a differentiated model tha</v>
+        <v>SAN FRANCISCO, August 25, 2026--Superstep Capital invests in independent Google Cloud consultancy Zencore, which launches ZenAI Factory, an agentic AI framework for enterprises.</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="str">
-        <v>With Story of America: Fireside, Students Speak Directly with People Who Shaped America</v>
+        <v>MAVRIX INSURANCE SERVICES INTRODUCES MILLIE: A PROPRIETARY AI-ENABLED PLATFORM BUILT INTO THE BROKERAGE</v>
       </c>
       <c r="B559" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C559" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D559" t="str">
-        <v>SaaS, Education</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E559" t="str">
-        <v>https://www.prnewswire.com/news-releases/with-story-of-america-fireside-students-speak-directly-with-people-who-shaped-america-302818700.html</v>
+        <v>https://www.prnewswire.com/news-releases/mavrix-insurance-services-introduces-millie-a-proprietary-ai-enabled-platform-built-into-the-brokerage-302857761.html</v>
       </c>
       <c r="F559" t="str">
-        <v>New learning platform launches for the Semiquincentennial with growing cast of historical figures. SAN FRANCISCO, July 6, 2026 /PRNewswire/ -- As America celebrates 250 years of independence, Amira Learning, the leader in agentic learning for K-12 reading, introduces The Story of America:...</v>
+        <v>Agentic AI Platform Built Around the Agent, Not the Task WALNUT CREEK, Calif., Aug. 25, 2026 /PRNewswire/ -- Mavrix Insurance Services, a centralized brokerage model born out of the Heffernan Group, today announced the launch of Millie, a proprietary platform that functions as both an AI...</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="str">
-        <v>$MSFT Securities Notice: Microsoft Copilot Functionality Issues Trigger ...</v>
+        <v>Skillprint Flow Launches to Turn Gameplay into Human-Performance Data ...</v>
       </c>
       <c r="B560" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C560" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D560" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance, AI, SaaS, Gaming</v>
       </c>
       <c r="E560" t="str">
-        <v>https://pr-inside.com/msft-securities-notice-microsoft-copilot-functionality-issues-trigger-r5198274.htm</v>
+        <v>https://pr-inside.com/skillprint-flow-launches-to-turn-gameplay-into-human-performance-data-r5215981.htm</v>
       </c>
       <c r="F560" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 6, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Microsoft Corporation (NASDAQ:MSFT) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Microsoft, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/microsoft-class-action-lawsuit. Key Details of the Microsoft ($MSFT) Class Action: Lead Plaintiff Deadline: August 11, 2026 Alleged Misconduct: Securities fraud alleging that Microsoft misled investors regarding its Azure cloud computing platform and AI chatbot Copilot Stock Drop: ..</v>
+        <v>(PR-inside.com) New platform turns gameplay into AI-ready behavioral data while running passively in the background, provides real-time player intelligence, and shares revenue 50/50 with game studios. SAN FRANCISCO, CA / ACCESS Newswire / August 25, 2026 / Skillprint today launched Skillprint Flow, an API and toolset that gives game studios a new revenue stream from gameplay they already generate. Flow analyzes non-identifying gameplay data and transforms it into structured human-performance data that helps data partners understand how real people think, learn, adapt, and make decisions, with the goal of building AI that can better understand and augment human capability. Skillprint works with ..</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="str">
-        <v>$GTM Securities Notice: ZoomInfo Technologies AI Integration Issues ...</v>
+        <v>Skillprint Flow Launches to Turn Gameplay into Human-Performance Data for AI, Creating a New Revenue Stream for Game Studios</v>
       </c>
       <c r="B561" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C561" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D561" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance, AI, SaaS, Gaming</v>
       </c>
       <c r="E561" t="str">
-        <v>https://pr-inside.com/gtm-securities-notice-zoominfo-technologies-ai-integration-issues-r5198271.htm</v>
+        <v>https://www.newswire.com/news/skillprint-flow-launches-to-turn-gameplay-into-human-performance-data-for-ai</v>
       </c>
       <c r="F561" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 6, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against ZoomInfo Technologies Inc. (NASDAQ:GTM) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in ZoomInfo, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/zoominfo-class-action-lawsuit. Key Details of the ZoomInfo ($GTM) Class Action: Lead Plaintiff Deadline: August 24, 2026 Alleged Misconduct: Securities fraud alleging that ZoomInfo misled investors regarding the impact of ZoomInfo's AI-integrated products on customer retention Stock ..</v>
+        <v>New platform turns gameplay into AI-ready behavioral data while running passively in the background, provides real-time player intelligence, and shares revenue 50/50 with game studios.</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="str">
-        <v>ThreatLocker Highlights Key Cyber Threat Activity and Research from June 2026</v>
+        <v>Capital Numbers Strengthens Global Enterprise Technology Capabilities with Acquisition of US Based Epitome Cloud</v>
       </c>
       <c r="B562" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C562" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D562" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E562" t="str">
-        <v>https://www.prnewswire.com/news-releases/threatlocker-highlights-key-cyber-threat-activity-and-research-from-june-2026-302818685.html</v>
+        <v>https://www.prnewswire.com/news-releases/capital-numbers-strengthens-global-enterprise-technology-capabilities-with-acquisition-of-us-based-epitome-cloud-302859576.html</v>
       </c>
       <c r="F562" t="str">
-        <v>Recap includes AI cyber risk, software supply chain attacks, SaaS trust failures, zero-day exploits, and community support ORLANDO, Fla., July 6, 2026 /PRNewswire/ -- ThreatLocker today released highlights of the company's cybersecurity research, threat analysis, industry commentary, and...</v>
+        <v>NEW YORK and SAN FRANCISCO, Aug. 25, 2026 /PRNewswire/ -- Capital Numbers (BSE: CNINFOTECH) (Scrip Code: 544343), a global digital engineering and technology services company, has completed the acquisition of 100% of Epitome Cloud Inc., a New Jersey headquartered Salesforce and enterprise...</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="str">
-        <v>VivoPower Targets Up To USD$4 million Incremental Annualized EBITDA from Battery Energy Storage Integration at Norway Data Center</v>
+        <v>RelaDyne Acquires OilRed, Expanding Latin American Lubricants Platform into Colombia</v>
       </c>
       <c r="B563" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C563" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D563" t="str">
-        <v>Finance, SaaS, Energy</v>
+        <v>SaaS</v>
       </c>
       <c r="E563" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322702/0/en/VivoPower-Targets-Up-To-USD-4-million-Incremental-Annualized-EBITDA-from-Battery-Energy-Storage-Integration-at-Norway-Data-Center.html</v>
+        <v>https://www.newswire.com/news/reladyne-acquires-oilred-expanding-latin-american-lubricants-platform-into</v>
       </c>
       <c r="F563" t="str">
-        <v>BESS integration targeted to unlock additional FCR-N, FCR-D and FFR Grid Reserve revenue streams</v>
+        <v/>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="str">
-        <v>VERAXA Biotech (VRXA) Highlights BiTAC Pipeline Progress, Advances Partnering Strategy</v>
+        <v>Gravity Payments and Suno Software Partner to Simplify Payments for Independent Hearing Clinics</v>
       </c>
       <c r="B564" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C564" t="str">
-        <v>NewMediaWire</v>
+        <v>PR.com</v>
       </c>
       <c r="D564" t="str">
-        <v>Finance, SaaS, Healthcare, Retail</v>
+        <v>SaaS</v>
       </c>
       <c r="E564" t="str">
-        <v>https://www.newmediawire.com/news/veraxa-biotech-vrxa-highlights-bitac-pipeline-progress-advances-partnering-strategy-7087527</v>
+        <v>https://www.pr.com/press-release/977123</v>
       </c>
       <c r="F564" t="str">
-        <v>LOS ANGELES, CA - July 6, 2026 ( NEWMEDIAWIRE ) - VERAXA Biotech (NASDAQ: VRXA) provided a corporate and pipeline update highlighting progress during the first half of 2026, including continued advancement of its proprietary BiTAC(R) platform and growing interest from potential pharmaceutical partners. The company said its pipeline now includes four BiTAC-based T-cell engager programs targeting solid tumors, two bispecific antibody-drug conjugate (“ADC”) programs and two non-BiTAC assets available for partnering. VERAXA said it plans to prioritize investment in its BiTAC portfolio while seeking to monetize selected non-BiTAC programs to help finance future development, with the goal of advancing lead BiTAC-TCE candidate VXA-102 to IND/CTA readiness by early 2028. Company executives also ci</v>
+        <v>Gravity Payments partnered with Suno Software to provide a seamless payment integration for audiology practices. [PR.com]</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="str">
-        <v>Best Gold IRA Companies Report By Gold IRA USA - Goldco Named Best ...</v>
+        <v>Jam Taco Launches to Bring Data to Multi-Billion Dollar Live Music ...</v>
       </c>
       <c r="B565" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C565" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D565" t="str">
-        <v>SaaS, Education</v>
+        <v>SaaS</v>
       </c>
       <c r="E565" t="str">
-        <v>https://pr-inside.com/best-gold-ira-companies-report-by-gold-ira-usa-goldco-named-best-r5198260.htm</v>
+        <v>https://pr-inside.com/jam-taco-launches-to-bring-data-to-multi-billion-dollar-live-music-r5215970.htm</v>
       </c>
       <c r="F565" t="str">
-        <v>(PR-inside.com) Gold IRA USA's latest report names Goldco the Best Overall Gold IRA Company, citing its reputation, retirement account rollover support, customer education, service quality, and experience helping Americans evaluate physical precious metals inside self-directed IRAs. PHOENIX, AZ / ACCESS Newswire / July 6, 2026 / Gold IRA USA, an independent precious metals education and Gold IRA company review platform, has released its latest Best Gold IRA Companies Report, naming Goldco the Best Overall Gold IRA Company. The report was created to help retirement savers better understand the Gold IRA industry and compare leading precious metals companies based on reputation, customer service, retirement ..</v>
+        <v>(PR-inside.com) After months of research and development, Jam Taco arrives as the first purpose-built modern tracking platform for the multi-billion-dollar jam band touring economy. NEW YORK CITY, NY / ACCESS Newswire / August 25, 2026 / Encore Works Inc, a software company delivering experiences for modern consumers, today announced the launch of Jam Taco: a concert-tracking app built specifically for the multi-billion dollar live music economy. The app, which taps into one of the most valuable niches in live music, is available now on web at jamtaco.com and via mobile. Jam Taco was built to serve a fanbase that industry data shows is ..</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="str">
-        <v>MeetKai and Albania Announce Joint Venture to Advance Sovereign AI</v>
+        <v>Valsoft's TAG Software Group Strengthens its Association Management Portfolio with the Acquisition of UnionTrack</v>
       </c>
       <c r="B566" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C566" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D566" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E566" t="str">
-        <v>https://www.prnewswire.com/news-releases/meetkai-and-albania-announce-joint-venture-to-advance-sovereign-ai-302818647.html</v>
+        <v>https://www.newswire.com/news/valsofts-tag-software-group-strengthens-its-association-management-portfolio</v>
       </c>
       <c r="F566" t="str">
-        <v>The partnership covers Albanian-language reasoning models, sovereign infrastructure, cross-government integration, and new AI applications for public services and priority sectors of the economy. TIRANA, Albania and LOS ANGELES, July 6, 2026 /PRNewswire/ -- MeetKai Inc. ("MeetKai"), a...</v>
+        <v>TAG Software Group, a Valsoft company, acquires UnionTrack, a member management and engagement platform serving 450+ labor affiliates across North America.</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="str">
-        <v>Greenland Mines (GRML) Advances Critical Minerals Strategy as Global Demand Accelerates</v>
+        <v>AI Is Recommending Products to 900 Million People a Week- 78% of Brands Aren't in the Answer.</v>
       </c>
       <c r="B567" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C567" t="str">
-        <v>NewMediaWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D567" t="str">
-        <v>Finance, SaaS, Energy, Retail</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E567" t="str">
-        <v>https://www.newmediawire.com/news/greenland-mines-grml-advances-critical-minerals-strategy-as-global-demand-accelerates-7087524</v>
+        <v>https://www.prweb.com/releases/ai-is-recommending-products-to-900-million-people-a-week--78-of-brands-arent-in-the-answer-302859125.html</v>
       </c>
       <c r="F567" t="str">
-        <v>LOS ANGELES, CA - July 6, 2026 ( NEWMEDIAWIRE ) - Critical minerals have become one of the defining strategic resources of the modern economy, underpinning everything from electric vehicles and renewable energy systems to advanced semiconductors and national defense technologies. As governments and industries work to strengthen supply chains and reduce dependence on foreign sources of essential raw materials, Greenland Mines (NASDAQ: GRML) is positioning itself to build a diversified critical minerals platform centered on Greenland’s extensive mineral resources. The growing focus on critical minerals reflects their importance across nearly every major industrial sector. Greenland Mines was established with the objective of building a diversified portfolio of critical minerals projects with</v>
+        <v>CommerceV3 analysis of 1 million+ AI shopping prompts finds most eCommerce brands are invisible to AI assistants; the company launched Agentic AI Growth Suite to close the gap. NEW YORK, Aug. 25, 2026 /PRNewswire-PRWeb/ -- CommerceV3, an AI-powered commerce growth platform processing more...</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="str">
-        <v>Park Ha Biological Technology Co., Ltd. Announces Official Approval of Its North American Amazon Store, Launching a New Era of Brand Globalization</v>
+        <v>OutSystems Ranks #1 in G2’s Enterprise Grid® Report for AI App Builders, Named a Leader in Agentic AI</v>
       </c>
       <c r="B568" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C568" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D568" t="str">
-        <v>Finance, SaaS, Retail</v>
+        <v>AI, SaaS, Energy</v>
       </c>
       <c r="E568" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322684/0/en/Park-Ha-Biological-Technology-Co-Ltd-Announces-Official-Approval-of-Its-North-American-Amazon-Store-Launching-a-New-Era-of-Brand-Globalization.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/outsystems-ranks-1-g2-enterprise-141400341.html</v>
       </c>
       <c r="F568" t="str">
-        <v>Wuxi, China, July 06, 2026 (GLOBE NEWSWIRE) -- Park Ha Biological Technology Co., Ltd. (NASDAQ: BYAH) (“Park Ha Biological” or the “Company”) announced that it has successfully passed the comprehensive and rigorous process to open a store on Amazon North America, and the cross-border store has been officially approved for opening and all registration procedures have been completed. This successful entry represents a critical milestone in the execution of the Company's global expansion strategy, reflecting the Amazon platform’s authoritative recognition of Park Ha Biological’s overall brand strength, core product competitiveness, and standardized operational excellence.</v>
+        <v>BOSTON, August 25, 2026--OutSystems, a leading Agentic Systems Platform for the enterprise, announced today that it has earned top honors across three distinct G2 Fall 2026 Grid® Reports, including securing the #1 spot for AI App Builder in the Enterprise category alongside Leader rankings in G2’s Grid® Reports AI Agent Builders and Agentic AI categories. The recognition from G2, the world’s largest and most trusted software marketplace, reflects OutSystems momentum as enterprises look to build,</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="str">
-        <v>Ownmates brings global connection to users with free real-time translation</v>
+        <v>Update - ZenaTech Completes Acquisition of ESM Software, Adding Strategy Execution and Compliance Software to its Enterprise SaaS Division, with Revenue from Government, Healthcare and Financial Services Customers</v>
       </c>
       <c r="B569" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C569" t="str">
-        <v>PressReleaseNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D569" t="str">
-        <v>SaaS</v>
+        <v>Finance, AI, SaaS, Energy, Retail, Education</v>
       </c>
       <c r="E569" t="str">
-        <v>https://pressreleasenews.org/pressroom/ownmates-brings-global-connection-to-users-with-free-real-time-translation</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350625/0/en/update-zenatech-completes-acquisition-of-esm-software-adding-strategy-execution-and-compliance-software-to-its-enterprise-saas-division-with-revenue-from-government-healthcare-and-.html</v>
       </c>
       <c r="F569" t="str">
-        <v>Ownmates, a new communication platform, launches with free real-time translation across 100+ languages, aiming to connect users worldwide without language barriers.</v>
+        <v>VANCOUVER, British Columbia, Aug. 25, 2026 (GLOBE NEWSWIRE) -- ZenaTech, Inc. (Nasdaq: ZENA) (FSE: 49Q) (BMV: ZENA) (“ZenaTech”), a technology solution provider specializing in AI (Artificial Intelligence) drones, Drone as a Service (DaaS), enterprise SaaS, and Quantum Computing solutions, announces the acquisition of ESM Software , a Boston-based strategy execution and performance management software company. ESM serves government, school systems, healthcare, utilities and energy, financial services and retail customers across the United States and globally in Latin America, Europe, Africa, and Australia. In operation since 1998, the company now supports over 8,000 users and has spent more than 25 years helping organizations turn strategic plans into measurable results. This 13 th additio</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="str">
-        <v>HII is Awarded Option Year Contract for U.S. Navy Lionfish Unmanned Undersea Vehicle Production</v>
+        <v>Switchboard Health Acquires Livara Health to Integrate Value-Based ...</v>
       </c>
       <c r="B570" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C570" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D570" t="str">
-        <v>Finance, SaaS, Automotive</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E570" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322660/14858/en/HII-is-Awarded-Option-Year-Contract-for-U-S-Navy-Lionfish-Unmanned-Undersea-Vehicle-Production.html</v>
+        <v>https://pr-inside.com/switchboard-health-acquires-livara-health-to-integrate-value-based-r5215952.htm</v>
       </c>
       <c r="F570" t="str">
-        <v>POCASSET, Mass., July 06, 2026 (GLOBE NEWSWIRE) -- HII, a global leader in autonomous unmanned maritime systems, has been awarded an option year production contract for the U.S. Navy’s next-generation program of record, the Lionfish small unmanned undersea vehicle (SUUV). Lionfish is based on HII’s commercial REMUS 300 platform , originally developed as part of a rapid prototyping initiative in collaboration with the U.S. Navy and the Defense Innovation Unit (DIU).</v>
+        <v>(PR-inside.com) Acquisition brings Livara's virtual MSK care model onto Switchboard's specialty care platform; closes $5M+ round of funding BOISE, ID AND SAN DIEGO, CA / ACCESS Newswire / August 25, 2026 /Switchboard Health, creators of a digital health platform connecting patients with high-value specialty care, today announced the acquisition of Livara Health, a leader in virtual orthopedics and musculoskeletal (MSK) management. The acquisition combines Switchboard's referral management and care navigation platform with Livara's proven MSK care model for health plans and risk-bearing providers. To fuel future growth, the company also closed a $5M round of funding. Founded by Dr. Kamshad Raiszadeh, Livara Health ..</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="str">
-        <v>Kyriba partners with Merge to Bring Stablecoin Payments and Best-in-Class Treasury Management to Global Enterprises</v>
+        <v>GrowthZone Begins Testing Data Sync Between Local and National Systems ...</v>
       </c>
       <c r="B571" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C571" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D571" t="str">
         <v>SaaS</v>
       </c>
       <c r="E571" t="str">
-        <v>https://www.prnewswire.com/news-releases/kyriba-partners-with-merge-to-bring-stablecoin-payments-and-best-in-class-treasury-management-to-global-enterprises-302818546.html</v>
+        <v>https://pr-inside.com/growthzone-begins-testing-data-sync-between-local-and-national-systems-r5215950.htm</v>
       </c>
       <c r="F571" t="str">
-        <v>SAN DIEGO and LONDON, July 6, 2026 /PRNewswire/ -- Kyriba, the global leader in liquidity performance and treasury management, and Merge, the regulated stablecoin payment platform for enterprises, today announced a partnership to connect their respective clients with complementary...</v>
+        <v>(PR-inside.com) GrowthZone is the first association management software (AMS) provider to begin testing an integration between local home builder associations and the National Association of Home Builders (NAHB) DOVER, DE / ACCESS Newswire / August 25, 2026 / GrowthZone, provider of association management software (AMS) for associations, chambers of commerce, and nonprofits, today announced that it has begun testing a data sync with the National Association of Home Builders (NAHB) network. The integration is designed to connect local home builder associations with NAHB at the national level, keeping member and payment records aligned across both systems. Testing is underway with an initial ..</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="str">
-        <v>Apex Compliance Launches Amazon API Scanning for Marketing Compliance ...</v>
+        <v>a.i. solutions Announces FreeFlyer 8: A New Foundation for Space Mission ...</v>
       </c>
       <c r="B572" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C572" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D572" t="str">
-        <v>SaaS, Retail, Media</v>
+        <v>SaaS</v>
       </c>
       <c r="E572" t="str">
-        <v>https://pr-inside.com/apex-compliance-launches-amazon-api-scanning-for-marketing-compliance-r5198228.htm</v>
+        <v>https://pr-inside.com/a-i-solutions-announces-freeflyer-8-a-new-foundation-for-space-mission-r5215949.htm</v>
       </c>
       <c r="F572" t="str">
-        <v>(PR-inside.com) New capability expands Apex's connected review platform across Amazon, Meta business accounts, websites, documents, images, videos, and pre-published marketing content BOULDER, CO / ACCESS Newswire / July 6, 2026 / Apex Compliance®, a marketing compliance review platform designed to help brands identify and address potential regulatory and platform-related risk, today announced the launch of its new Amazon API scanning capability. The new feature allows users to connect authenticated Amazon seller accounts and review Amazon content, including product pages, ASINs, text, keywords, captions, and image-based content, for potential compliance concerns. Users can evaluate flagged content, understand why certain language or imagery may create ..</v>
+        <v>(PR-inside.com) Major software release delivers cross-platform capabilities, lightning-fast decoupled visualization, and modernized scripting for the next generation of spaceflight. SALT LAKE CITY, UT / ACCESS Newswire / August 25, 2026 / a.i. solutions launches FreeFlyer® 8, a revolutionary update to its industry-leading astrodynamics and space mission design software. FreeFlyer 8 builds on more than 250 successful missions and provides what the changing space environment calls for: a completely modernized platform built on true cross-platform access, a revamped scripting environment, decoupled visualization, and multi-dimensional analysis. Unveiled at the Small Satellite Conference in Salt Lake City, FreeFlyer 8 maintains the spaceflight-proven C++ astrodynamics engine trusted ..</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="str">
-        <v>Apex Compliance Launches Amazon API Scanning for Marketing Compliance Review</v>
+        <v>a.i. solutions Announces FreeFlyer 8: A New Foundation for Space Mission Design</v>
       </c>
       <c r="B573" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C573" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D573" t="str">
-        <v>SaaS, Retail, Media</v>
+        <v>SaaS</v>
       </c>
       <c r="E573" t="str">
-        <v>https://www.newswire.com/news/apex-compliance-launches-amazon-api-scanning-for-marketing-compliance-22820639</v>
+        <v>https://www.newswire.com/news/a-i-solutions-announces-freeflyer-r-8-a-new-foundation-for-space-mission-design</v>
       </c>
       <c r="F573" t="str">
-        <v>New capability expands Apex's connected review platform across Amazon, Meta business accounts, websites, documents, images, videos, and pre-published marketing content</v>
+        <v>Major software release delivers cross-platform capabilities, lightning-fast decoupled visualization, and modernized scripting for the next generation of spaceflight.</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="str">
-        <v>Brook.ai and SRHO - The National Association Partner to Bring AI-Enabled Continuous Care Infrastructure to more than 275 Hospitals Nationwide</v>
+        <v>Atomica Launches AI Thermal Microstructures Platform to Address the Heat Bottleneck in AI Infrastructure</v>
       </c>
       <c r="B574" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C574" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D574" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E574" t="str">
-        <v>https://www.prnewswire.com/news-releases/brookai-and-srho--the-national-association-partner-to-bring-ai-enabled-continuous-care-infrastructure-to-more-than-275-hospitals-nationwide-302818538.html</v>
+        <v>https://www.prweb.com/releases/atomica-launches-ai-thermal-microstructures-platform-to-address-the-heat-bottleneck-in-ai-infrastructure-302859169.html</v>
       </c>
       <c r="F574" t="str">
-        <v>Partnership Accelerates Remote Care Adoption Across SRHO Member Health Systems, Extending Brook's Agentic AI Platform to Communities Nationwide SEATTLE, July 6, 2026 /PRNewswire/ -- Brook.ai, the remote care company, a pioneer of AI-enabled continuous care infrastructure, and SRHO – The...</v>
+        <v>Heat has become the physical limit AI hardware keeps running into, as conventional cooling struggles to keep pace with heat concentrated in denser and more complex packages. Atomica's new AI Thermal Microstructures Platform addresses that challenge as the fourth part of a broader AI...</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="str">
-        <v>Aquatic Safety Research Group Launches New Online Certification Platform to Help Aquatic Facilities Reduce Risk and Prevent Drowning Incidents</v>
+        <v>CivicPlus Recognized on Shortlist for The 2026 A.I. Awards</v>
       </c>
       <c r="B575" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C575" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D575" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E575" t="str">
-        <v>https://www.prnewswire.com/news-releases/aquatic-safety-research-group-launches-new-online-certification-platform-to-help-aquatic-facilities-reduce-risk-and-prevent-drowning-incidents-302818531.html</v>
+        <v>https://www.prweb.com/releases/civicplus-recognized-on-shortlist-for-the-2026-ai-awards-302858026.html</v>
       </c>
       <c r="F575" t="str">
-        <v>STATE COLLEGE, Pa., July 6, 2026 /PRNewswire/ -- Aquatic Safety Research Group (ASRG) today announced the launch of its new online certification platform, providing practical, research-based aquatic safety training for aquatic professionals, property managers, hotels, apartment...</v>
+        <v>International Artificial Intelligence Awards Program Announces its shortlist, recognizing CivicPlus MANHATTAN, Kan., Aug. 25, 2026 /PRNewswire-PRWeb/ -- CivicPlus®, a public sector SaaS leader, has been named on the shortlist at The 2026 A.I. Awards in the Best Use of AI in Public Sector...</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="str">
-        <v>A Shared Vision for Infusion Care: Right Way Medical Joins WeInfuse's Distributor Connect Program as a Key Medical Supplier to Simplify the Provider Experience</v>
+        <v>cloro Crosses 250 Paying Customers as SEO Platforms Adopt Its API for AI Search Data</v>
       </c>
       <c r="B576" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C576" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D576" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E576" t="str">
-        <v>https://www.prnewswire.com/news-releases/a-shared-vision-for-infusion-care-right-way-medical-joins-weinfuses-distributor-connect-program-as-a-key-medical-supplier-to-simplify-the-provider-experience-302818527.html</v>
+        <v>https://www.newsfilecorp.com/release/310964/cloro-Crosses-250-Paying-Customers-as-SEO-Platforms-Adopt-Its-API-for-AI-Search-Data</v>
       </c>
       <c r="F576" t="str">
-        <v>DALLAS, July 6, 2026 /PRNewswire/ -- WeInfuse, the premier software platform for infusion providers and specialty pharmacies, welcomes Right Way Medical, a trusted medical device distributor delivering infusion products, asset tracking, and expert biomedical services, to its Distributor...</v>
+        <v>Valletta, Malta--(Newsfile Corp. - August 25, 2026) - cloro, an API that returns structured data from AI search engines and web search results, has passed 250 paying customers in under ten months of operation. The milestone puts the company, operated by Cloro Incorporation Ltd., in the infrastructure position beneath a market it does not compete in directly, with SEO platforms and brand monitoring teams running their own products on its data.The shift behind the growth is a change in where...</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="str">
-        <v>The Rollout Begins - DistrictWON Providing Coverage Platform to Thousands of High Schools</v>
+        <v>GrowthZone Begins Testing Data Sync Between Local and National Systems for the NAHB Network</v>
       </c>
       <c r="B577" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C577" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D577" t="str">
-        <v>SaaS, Education</v>
+        <v>SaaS</v>
       </c>
       <c r="E577" t="str">
-        <v>https://www.prnewswire.com/news-releases/the-rollout-begins---districtwon-providing-coverage-platform-to-thousands-of-high-schools-302818523.html</v>
+        <v>https://www.newswire.com/news/growthzone-begins-testing-data-sync-between-local-and-national-systems-22849533</v>
       </c>
       <c r="F577" t="str">
-        <v>CLEVELAND, July 6, 2026 /PRNewswire/ -- Hundreds of high schools and colleges have begun to see the beauty of uReport. Today, DistrictWON will begin contacting every high school directly to invite them into the historic initiative to bring comprehensive coverage of high school sports,...</v>
+        <v>GrowthZone is the first association management software (AMS) provider to begin testing an integration between local home builder associations and the National Association of Home Builders (NAHB)</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="str">
-        <v>Tieto concludes Trusted Digital Societies Veturi programme, strengthening the foundation for AI-driven digital innovation</v>
+        <v>Parafin Powers SpotOn Capital, Bringing Improved Underwriting and Lower Financing Costs</v>
       </c>
       <c r="B578" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C578" t="str">
-        <v>WebWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D578" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E578" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357226</v>
+        <v>https://finance.yahoo.com/small-business/articles/parafin-powers-spoton-capital-bringing-140000559.html</v>
       </c>
       <c r="F578" t="str">
-        <v>Tieto has successfully completed its four-year Trusted Digital Societies (Veturi) programme, delivering significant advances in trusted AI, cloud-native software platforms and digital innovation while strengthening Finland&amp;#39;s research and innovation ecosystem. - - Conducted in collaboration with more than 200 partners and supported by Business Finland grant, the programme has accelerated the successful adoption of AI-capabilities, established reusable technology foundation and long-term part... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357226</v>
+        <v>SAN FRANCISCO, August 25, 2026--Parafin, a financial infrastructure company for embedded lending, today announced that its underwriting and capital platform now powers SpotOn Capital, the financing program built into SpotOn’s restaurant and financial technology platform. The partnership gives eligible restaurant operators better access to financing, lower costs, and faster funding.</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="str">
-        <v>Algenesis Wins ACS Green Chemistry Challenge Award for Soleic®, the First Fully Biodegradable, High-Performance Polyurethane Platform Validated for a Microplastic-free World</v>
+        <v>Propelus CE Broker Unveils Next-Generation Platform Experience</v>
       </c>
       <c r="B579" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C579" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D579" t="str">
-        <v>SaaS</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E579" t="str">
-        <v>https://www.prnewswire.com/news-releases/algenesis-wins-acs-green-chemistry-challenge-award-for-soleic-the-first-fully-biodegradable-high-performance-polyurethane-platform-validated-for-a-microplastic-free-world-302818417.html</v>
+        <v>https://www.newswire.com/news/propelus-ce-broker-unveils-next-generation-platform-experience-22849540</v>
       </c>
       <c r="F579" t="str">
-        <v>SAN DIEGO, July 6, 2026 /PRNewswire/ -- Algenesis Labs, a San Diego-based sustainable materials science company, today announced it has received the 2026 ACS Green Chemistry Challenge Award in the Small Business category. The award recognizes Algenesis for its Soleic® platform, a family...</v>
+        <v>Enhanced dashboard, smarter requirements tracking, ADA-compliant, and mobile-first design empower professionals to manage their continuing education with greater ease and confidence</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="str">
-        <v>Standard Chartered partners BlackRock to launch Asia Pacific multi-asset fund</v>
+        <v>VaraFix Launches AI-Powered Estimate Review Platform for Collision Repair Shops</v>
       </c>
       <c r="B580" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C580" t="str">
-        <v>WebWire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D580" t="str">
-        <v>SaaS</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E580" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357217</v>
+        <v>https://www.prweb.com/releases/varafix-launches-ai-powered-estimate-review-platform-for-collision-repair-shops-302858383.html</v>
       </c>
       <c r="F580" t="str">
-        <v>Standard Chartered (&amp;#8220;the Bank&amp;#8221;) today announced the launch of its latest sub-fund under its Variable Capital Company (VCC) platform, with BlackRock acting as the sub-manager. - - The Signature Select APAC Allocation Plus fund is an Asia-focused multi-asset strategy designed to serve as a one-stop solution for investors seeking broad Asia Pacific exposure. The fund provides diversified exposure, investing across equities, fixed income and liquid alternatives, with the aim of delivering lon... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357217</v>
+        <v>VaraFix is an AI-powered auto body estimate review and repair intelligence platform built for collision repair facilities to identify missed operations, increase supplement revenue, and provide OEM-backed documentation in about 90 seconds. BOCA RATON, Fla , Aug. 25, 2026...</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="str">
-        <v>Car Wars and Revvable Partner to Connect Customer Conversations Directly to the Powersports Deal Pipeline</v>
+        <v>Eudia Accelerates Enterprise AI Transformation with Google Cloud's ...</v>
       </c>
       <c r="B581" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C581" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D581" t="str">
-        <v>SaaS, Automotive</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E581" t="str">
-        <v>https://www.prweb.com/releases/car-wars-and-revvable-partner-to-connect-customer-conversations-directly-to-the-powersports-deal-pipeline-302816587.html</v>
+        <v>https://pr-inside.com/eudia-accelerates-enterprise-ai-transformation-with-google-cloud-s-r5215945.htm</v>
       </c>
       <c r="F581" t="str">
-        <v>Car Wars, the leading provider of innovative phone solutions for dealerships, has integrated with Revvable, the CRM built specifically for powersports dealers. The integration connects Car Wars' call intelligence and conversation tracking directly into Revvable's pipeline, giving...</v>
+        <v>(PR-inside.com) PALO ALTO, CA / ACCESS Newswire / August 25, 2026 / Eudia, the augmented intelligence platform for enterprise legal, contracting, and compliance, today announced a partnership with Google to launch new industry-specific AI capabilities on Google Cloud's Gemini Enterprise for Legal. Eudia's agent scales the legal, contracting, and compliance expertise of an organization's top operators to every team in the enterprise. Built on Google's Agent Development Kit and connected via MCP, Eudia combines a suite of specialized agents with digital twins of domain-scoped institutional knowledge, orchestrated with legal-specific reasoning and access to legal databases. Eudia enables Legal, Compliance, Procurement, and Revenue ..</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="str">
-        <v>Vadzo Imaging Launches Bolt-821CRS: 8.3MP AR0821 4K HDR MIPI Camera for Synchronized Tri-Camera and Octa-Camera Systems on NVIDIA Jetson Orin AGX for Sports Applications</v>
+        <v>Memorial Hermann Health System Deepens Partnership with Strategic Investment in PartsSource</v>
       </c>
       <c r="B582" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C582" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D582" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E582" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-launches-bolt-821crs-8-3mp-ar0821-4k-hdr-mipi-camera-for-22814173</v>
+        <v>https://www.prnewswire.com/news-releases/memorial-hermann-health-system-deepens-partnership-with-strategic-investment-in-partssource-302859366.html</v>
       </c>
       <c r="F582" t="str">
-        <v>Vadzo's Bolt-821CRS is an 8.3MP 4K HDR MIPI camera built on the Onsemi AR0821 sensor, engineered for synchronized multi-camera deployment across three-camera and eight-camera array configurations on NVIDIA Jetson Orin AGX platforms, delivering 4K HDR imaging for AI-driven sports analytics, player tracking, stadium surveillance, and broadcast-grade field coverage through 4-lane MIPI CSI-2 with support for both off-the-shelf and custom carrier board integration.</v>
+        <v>Investment will help strengthen healthcare technology infrastructure and clinical capacity across more than 1,600 leading hospitals through the PartsSource platform CLEVELAND, Aug. 25, 2026 /PRNewswire/ -- PartsSource, the leading performance platform for clinical technology, today...</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="str">
-        <v>Katalyze AI Raises $10.5M to Build the Agentic Operating System for Pharmaceutical Companies</v>
+        <v>Decent Holding Provides Operational Update: Community Healthcare Network Expands to 623 Centers and Over 210,000 Paid Members</v>
       </c>
       <c r="B583" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C583" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D583" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E583" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357045</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350564/0/en/decent-holding-provides-operational-update-community-healthcare-network-expands-to-623-centers-and-over-210-000-paid-members.html</v>
       </c>
       <c r="F583" t="str">
-        <v>Katalyze AI, the agentic operating system for pharmaceutical companies, today announced $10.5 million in seed funding led by Bonfire Ventures, along with Inovia Capital, Ripple Ventures, Alumni Ventures, and leading angel investors including Gokul Rajaram and Farzad Soleimani. Katalyze&amp;#39;s platform lets any scientist, engineer, or analyst in a biopharma company build teams of agents that take on real engineering, scientific, and manufacturing work. - - Why Now: The Opportunity to Put Agents... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357045</v>
+        <v>YANTAI, China, Aug. 25, 2026 (GLOBE NEWSWIRE) -- Decent Holding Inc. (NASDAQ: DXST) (“Decent” or the “Company”), a technology-driven provider of wastewater treatment and community-based senior health and elderly care services in China, today provided an operational update on the continued expansion of its community-based senior healthcare and elderly care platform (the “platform”).</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="str">
-        <v>ADNOC Launches Global LNG Marketing and Trading Platform</v>
+        <v>Electric Launches AI-Powered IT Platform and Payroll Industry Partnerships</v>
       </c>
       <c r="B584" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C584" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D584" t="str">
-        <v>SaaS, Energy</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E584" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357211</v>
+        <v>https://www.prnewswire.com/news-releases/electric-launches-ai-powered-it-platform-and-payroll-industry-partnerships-302858706.html</v>
       </c>
       <c r="F584" t="str">
-        <v>Brings together LNG marketing activities of ADNOC Gas and XRG with ADNOC Trading into one integrated commercial platform - - World-class platform creates one of the leading global LNG players, targeting 47 mtpa of combined marketable LNG by 2035 - - Broadens customer access to ADNOC and XRG&amp;#39;s diverse LNG portfolio across supply, trading and shipping - - ADNOC today launched a global liquefied natural gas (LNG) marketing and trading platform in Abu Dhabi Global Market (ADGM), combining the m... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357211</v>
+        <v>New release automates IT and HR tasks for small and midsize businesses, backed by an extensive partner network across the payroll industry NEW YORK, Aug. 25, 2026 /PRNewswire/ -- Electric, the leading AI-platform for IT management, today relaunched the company with the debut of a powerful...</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="str">
-        <v>Tecnau Revolution 50 AutoSetup Certified for HP PageWide Web Press A2200 Integration</v>
+        <v>Strong demand and brand relevance drive LEGO Group revenue up 21%, operating profit up 22% in H1 2026</v>
       </c>
       <c r="B585" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C585" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D585" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS, Retail</v>
       </c>
       <c r="E585" t="str">
-        <v>https://www.prnewswire.com/news-releases/tecnau-revolution-50-autosetup-certified-for-hp-pagewide-web-press-a2200-integration-302818410.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359438</v>
       </c>
       <c r="F585" t="str">
-        <v>Tecnau announces the successful installation, testing, and certification of its Revolution 50 AutoSetup solution for inline operation with the HP PageWide Web Press A2200. NORTH ANDOVER, Mass., July 6, 2026 /PRNewswire/ -- The certification process was completed in June 2026 at the HP...</v>
+        <v>Highlights vs. H1 2025 - - - &amp;#8226; Revenue increased 21% to a record DKK 41.9 billion. In constant currency, revenue grew 26%. - - &amp;#8226; Consumer sales grew 22%, driven by strong demand across a broad product range and excitement for the LEGO&amp;#174; brand. - - &amp;#8226; The company outpaced a growing global toy market and gained market share. - - &amp;#8226; Operating profit increased 22% to DKK 10.9 billion, supported by strong top-line growth, scale efficiencies and productivity efforts, while maintaining sig... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359438</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="str">
-        <v>Blue Owl's HomeCourt Partners' Fund Announces Minority Equity Investment in Cleveland Cavaliers</v>
+        <v>MDCE Highlights StrainScan Pro's Enterprise-Ready Agricultural AI Tech ...</v>
       </c>
       <c r="B586" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C586" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D586" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E586" t="str">
-        <v>https://www.prnewswire.com/news-releases/blue-owls-homecourt-partners-fund-announces-minority-equity-investment-in-cleveland-cavaliers-302818301.html</v>
+        <v>https://pr-inside.com/mdce-highlights-strainscan-pro-s-enterprise-ready-agricultural-ai-tech-r5215940.htm</v>
       </c>
       <c r="F586" t="str">
-        <v>NEW YORK, July 6, 2026 /PRNewswire/ -- Blue Owl HomeCourt Partners' fund ("HomeCourt"), a division of Blue Owl's GP Strategic Capital platform, today announced it has acquired a minority equity stake in the Cleveland Cavaliers and its accompanying assets. Cleveland Cavaliers Owner Dan...</v>
+        <v>(PR-inside.com) Proprietary AI Vision Platform Designed for Simple, Scalable Deployment Across Multi-Site Retail and Agricultural Operations MESA, AZ / ACCESS Newswire / August 25, 2026 / Medical Care Technologies Inc. (OTC PINK:MDCE) today emphasized the enterprise-ready design of its StrainScan Pro platform, highlighting a proprietary AI vision architecture built for rapid and straightforward deployment across multi-location environments. StrainScan Pro is optimized for installation on iPad Air devices, enabling operators to implement advanced visual analysis without the cost or complexity of fixed industrial systems. This approach supports fast rollout across single sites or large multi-location networks, whether in regulated retail settings or agricultural operations. By ..</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="str">
-        <v>Disruptive Appoints Joy Royal as Chief Financial Officer</v>
+        <v>MDCE Highlights StrainScan Pro's Enterprise-Ready Agricultural AI Tech Optimized for Rapid Multi-Location Rollout on iPad Air (OTC PINK:MDCE)</v>
       </c>
       <c r="B587" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C587" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D587" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E587" t="str">
-        <v>https://www.prnewswire.com/news-releases/disruptive-appoints-joy-royal-as-chief-financial-officer-302818021.html</v>
+        <v>https://www.newswire.com/news/mdce-highlights-strainscan-pros-enterprise-ready-agricultural-ai-tech-optimized</v>
       </c>
       <c r="F587" t="str">
-        <v>Appointment underscores the firm's continued investment in senior leadership as it expands its global technology investment platform. The firm has scaled rapidly in recent years, growing to approximately $10 billion in assets under advisement. DALLAS, July 6, 2026 /PRNewswire/ --...</v>
+        <v>Proprietary AI Vision Platform Designed for Simple, Scalable Deployment Across Multi-Site Retail and Agricultural Operations</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="str">
-        <v>ExhVerse Launches a Free Online Art Gallery Platform for Immersive Virtual Exhibitions</v>
+        <v>Real Messenger Corporation Announces Board-Authorized Share Repurchase Program of up to US$2.0 Million over two years</v>
       </c>
       <c r="B588" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C588" t="str">
-        <v>PRUnderground</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D588" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS, Real Estate</v>
       </c>
       <c r="E588" t="str">
-        <v>https://www.prunderground.com/exhverse-launches-a-free-online-art-gallery-platform-for-immersive-virtual-exhibitions/00387769/</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350542/0/en/real-messenger-corporation-announces-board-authorized-share-repurchase-program-of-up-to-us-2-0-million-over-two-years.html</v>
       </c>
       <c r="F588" t="str">
-        <v>ExhVerse introduces a free 3D platform that lets artists, photographers, educators, and institutions build immersive virtual art galleries and host interactive virtual exhibitions for audiences worldwide -- no coding, no downloads, no budget required. The post ExhVerse Launches a Free Online Art Gallery Platform for Immersive Virtual Exhibitions first appeared on</v>
+        <v>Costa Mesa, CA, Aug. 25, 2026 (GLOBE NEWSWIRE) -- Real Messenger Corporation (Nasdaq: RMSG ) (“Real Messenger,” the “Company,” “we” or “our”), a real estate technology company operating a social platform that connects real estate agents, buyers, sellers, and other industry participants, today announced that its Board of Directors (the “Board”) authorized, on August 20, 2026, a two-year program to repurchase the Company’s Class A ordinary shares, par value US$0.0001 per share (the “Shares”), in an amount up to an aggregate of US$2.0 million.</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="str">
-        <v>LataMed AI Begins Planned Expansion Into Colombia Through Initial Due Diligence and Strategic Planning</v>
+        <v>Honeycomb Insurance Expands Its Offering with Launch of Lessor's Risk ...</v>
       </c>
       <c r="B589" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C589" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D589" t="str">
-        <v>AI, SaaS, Healthcare, Retail</v>
+        <v>Finance, SaaS, Real Estate, Retail</v>
       </c>
       <c r="E589" t="str">
-        <v>https://www.newmediawire.com/news/latamed-ai-begins-planned-expansion-into-colombia-through-initial-due-diligence-and-strategic-planning-7087517</v>
+        <v>https://pr-inside.com/honeycomb-insurance-expands-its-offering-with-launch-of-lessor-s-risk-r5215936.htm</v>
       </c>
       <c r="F589" t="str">
-        <v>CARACAS, VENEZUELA - July 6, 2026 ( NEWMEDIAWIRE ) - LataMed AI Corp. (OTC: LMED) (the “Company”), a development-stage digital health and artificial intelligence technology company focused on telehealth infrastructure, healthcare analytics, and care coordination solutions for emerging markets, today announced that management has commenced the preliminary due diligence and strategic planning process relating to the Company’s planned expansion into Colombia. The Company stated that the initial phase of the expansion initiative includes evaluating the corporate, regulatory, legal, operational, and commercial requirements associated with establishing a Colombian operating subsidiary and supporting the future deployment of the Company’s digital healthcare platform within the Colombian market. M</v>
+        <v>(PR-inside.com) Within months of announcing a $40 million funding round, Honeycomb's largest product expansion to date brings its technology-driven underwriting platform to well-managed office and retail properties, giving agents a faster, more efficient way to insure ‘LRO' properties and marking the company's next step toward becoming a one-stop shop for commercial real estate insurance CHICAGO, IL / ACCESS Newswire / August 25, 2026 / Honeycomb Insurance, a fast-growing digital insurer that has specialized in landlord and condominium associations, announced the launch of its Lessor's Risk Only (LRO) insurance program, expanding into a commercial lessor-only segment for the first time. Following its recent ..</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="str">
-        <v>TAP Real Estate Launches New TAPRealEstate.com</v>
+        <v>Honeycomb Insurance Expands Its Offering with Launch of Lessor's Risk Only (LRO) Coverage</v>
       </c>
       <c r="B590" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C590" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D590" t="str">
-        <v>AI, SaaS, Real Estate</v>
+        <v>Finance, SaaS, Real Estate, Retail</v>
       </c>
       <c r="E590" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322442/0/en/TAP-Real-Estate-Launches-New-TAPRealEstate-com.html</v>
+        <v>https://www.newswire.com/news/honeycomb-insurance-expands-its-offering-with-launch-of-lessors-risk-only-lro</v>
       </c>
       <c r="F590" t="str">
-        <v>New digital platform features AI-powered insights into global real estate, prediction markets, tokenized real-world assets and emerging investment technologies for the future of real estate.</v>
+        <v>Within months of announcing a $40 million funding round, Honeycomb's largest product expansion to date brings its technology-driven underwriting platform to well-managed office and retail properties, giving agents a faster, more efficient way to insure &amp;lsquo;LRO' properties and marking the company's next step toward becoming a one-stop shop for commercial real estate insurance</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="str">
-        <v>Every AI Intelligence Platform Asks the Market to Trust Its Numbers. ...</v>
+        <v>Crexendo Partners with Tresic to Turn Every Customer Conversation into ...</v>
       </c>
       <c r="B591" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C591" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D591" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Finance, AI, SaaS, Media</v>
       </c>
       <c r="E591" t="str">
-        <v>https://pr-inside.com/every-ai-intelligence-platform-asks-the-market-to-trust-its-numbers-r5198148.htm</v>
+        <v>https://pr-inside.com/crexendo-partners-with-tresic-to-turn-every-customer-conversation-into-r5215934.htm</v>
       </c>
       <c r="F591" t="str">
-        <v>(PR-inside.com) 419 regulatory, clinical, and research signals are now publicly available at aimwellbio.com/signals-no login, no sales call, and no requirement to take the company's word for anything. MIAMI, FL / ACCESS Newswire / July 6, 2026 /Aimwell Partners Inc. (OTC PINK:AIMN) - There is a test that very few AI intelligence companies can pass: show the data before the demo. Most cannot. The claims live in pitch decks. The metrics live in case studies that cannot be independently verified. The product sits behind an intake form, a sales sequence, or a non-disclosure agreement. The market is asked to trust first and verify later. Aimwell Partners ..</v>
+        <v>(PR-inside.com) New AI-native offering gives more than 250 Crexendo platform licensees an opportunity to offer branded conversation intelligence services to their existing customers increasing AI adoption PHOENIX, AZ / ACCESS Newswire / August 25, 2026 / Crexendo®, Inc. (NASDAQ:CXDO), an award-winning software technology company supporting over 8 million end-users, and a premier provider of cloud communication platform software and unified communications as a service (UCaaS) offerings, including voice, video, contact center, and managed IT services tailored to businesses of all sizes, today announced a strategic partnership with Tresic, an AI-native conversation intelligence platform. Through the partnership, Tresic has joined Crexendo's Ecosystem Vendor ..</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="str">
-        <v>Celestica Announces Leadership Transition in its Connectivity and Cloud Solutions Segment</v>
+        <v>Crexendo Partners with Tresic to Turn Every Customer Conversation into AI-Driven Action</v>
       </c>
       <c r="B592" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C592" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D592" t="str">
-        <v>Finance, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E592" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322407/0/en/Celestica-Announces-Leadership-Transition-in-its-Connectivity-and-Cloud-Solutions-Segment.html</v>
+        <v>https://www.newswire.com/news/crexendo-partners-with-tresic-to-turn-every-customer-conversation-into-ai</v>
       </c>
       <c r="F592" t="str">
-        <v>TORONTO, July 06, 2026 (GLOBE NEWSWIRE) -- Celestica Inc. (NYSE: CLS) (TSX: CLS), a global leader in data center infrastructure and advanced technology solutions, today announced the appointment of Steven Dorwart to President, Connectivity and Cloud Solutions (CCS), effective July 6, 2026. Steven Dorwart succeeds Jason Phillips who will be retiring at the end of the year.</v>
+        <v>New AI-native offering gives more than 250 Crexendo platform licensees an opportunity to offer branded conversation intelligence services to their existing customers increasing AI adoption</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="str">
-        <v>Every AI Intelligence Platform Asks the Market to Trust Its Numbers. Aimwell Partners Inc. (OTC:AIMN) Just Opened the Data</v>
+        <v>iluminr Advances Platform to Transform Scenario Testing into Continuous Capability Intelligence</v>
       </c>
       <c r="B593" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C593" t="str">
-        <v>Newswire.com</v>
+        <v>PRWeb</v>
       </c>
       <c r="D593" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E593" t="str">
-        <v>https://www.newswire.com/news/every-ai-intelligence-platform-asks-the-market-to-trust-its-numbers-aimwell</v>
+        <v>https://www.prweb.com/releases/iluminr-advances-platform-to-transform-scenario-testing-into-continuous-capability-intelligence-302858012.html</v>
       </c>
       <c r="F593" t="str">
-        <v>419 regulatory, clinical, and research signals are now publicly available at aimwellbio.com/signals-no login, no sales call, and no requirement to take the company's word for anything.</v>
+        <v>By connecting context, microsimulations, and behavioral insights into a continuous learning system, iluminr delivers a modern alternative to periodic tabletop exercises for highly regulated industries. SYDNEY, Aug. 25, 2026 /PRNewswire-PRWeb/ -- iluminr, the pioneer in microsimulations...</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="str">
-        <v>GMEX Robotics enters into Letter of Intent to Acquire Equity Interest of a California based Robotics and Industrial AI company, Creating a Next-Generation physical AI Connectivity &amp; Sensing Platform</v>
+        <v>PCMI Welcomes Alexander Mandeville as Vice President of Strategic Partnerships</v>
       </c>
       <c r="B594" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C594" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D594" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>SaaS, Retail, Automotive</v>
       </c>
       <c r="E594" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322409/0/en/GMEX-Robotics-enters-into-Letter-of-Intent-to-Acquire-Equity-Interest-of-a-California-based-Robotics-and-Industrial-AI-company-Creating-a-Next-Generation-physical-AI-Connectivity-S.html</v>
+        <v>https://www.prweb.com/releases/pcmi-welcomes-alexander-mandeville-as-vice-president-of-strategic-partnerships-302859118.html</v>
       </c>
       <c r="F594" t="str">
-        <v>Acquisition would eliminate critical wireless bottlenecks in autonomous robot fleets, accelerating GMEX Robotics’ transition to high-margin robotics software subscription revenue</v>
+        <v>Veteran automotive retail technology leader joins PCMI to accelerate partner ecosystem growth and create new opportunities for customers and partners PARK RIDGE, Ill., Aug. 25, 2026 /PRNewswire-PRWeb/ -- PCMI, a leading provider of cloud-based administration software for F&amp;I products and...</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="str">
-        <v>Jet.AI Stockholders Approve Proposed flyExclusive Transaction</v>
+        <v>AITX's PURSUON Reports Growing ROAMEO Deployment Pipeline and Expands Production Readiness in Support of Its Stated Goal of 50 Units by August 2027</v>
       </c>
       <c r="B595" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C595" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D595" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E595" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322413/0/en/Jet-AI-Stockholders-Approve-Proposed-flyExclusive-Transaction.html</v>
+        <v>https://www.newsfilecorp.com/release/311332/AITXs-PURSUON-Reports-Growing-ROAMEO-Deployment-Pipeline-and-Expands-Production-Readiness-in-Support-of-Its-Stated-Goal-of-50-Units-by-August-2027</v>
       </c>
       <c r="F595" t="str">
-        <v>LAS VEGAS, NV, July 06, 2026 (GLOBE NEWSWIRE) -- Jet.AI Inc. ("Jet.AI" or the “Company”) (NASDAQ: JTAI), an emerging provider of high-performance GPU infrastructure and AI cloud services, today announced that its stockholders have approved the proposed transaction with flyExclusive, Inc. (“flyExclusive”) at the Company’s reconvened Special Meeting of Stockholders (“Special Meeting”), which was held on July 2, 2026 at 4:00 p.m. Eastern time.</v>
+        <v>Detroit, Michigan--(Newsfile Corp. - August 25, 2026) - Artificial Intelligence Technology Solutions, Inc. (OTCID: AITX) (the "Company"), a developer and operator of AI-driven security and productivity solutions for enterprise clients, along with its wholly owned subsidiary  PURSUON, Inc. (formerly RAD-M), today provided an update on the deployment pipeline for ROAMEO™ autonomous security patrol vehicles. Based on client agreements executed to date and its current production and delivery...</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="str">
-        <v>Fast Moving Consumer Goods Continues Weekly Webinar for Emerging Spirit ...</v>
+        <v>Longstanding Bridgeline Customer Expands from CMS to HawkSearch AI ...</v>
       </c>
       <c r="B596" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C596" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D596" t="str">
-        <v>SaaS, Retail</v>
+        <v>Finance, AI, SaaS, Retail, Media</v>
       </c>
       <c r="E596" t="str">
-        <v>https://pr-inside.com/fast-moving-consumer-goods-continues-weekly-webinar-for-emerging-spirit-r5198143.htm</v>
+        <v>https://pr-inside.com/longstanding-bridgeline-customer-expands-from-cms-to-hawksearch-ai-r5215922.htm</v>
       </c>
       <c r="F596" t="str">
-        <v>(PR-inside.com) SAN DIEGO, CA / ACCESS Newswire / July 6, 2026 / Fast Moving Consumer Goods, Inc. (OTCID:GGII) today announced a special edition of its weekly live webinar series focused on helping founders and CEOs of emerging spirit brands navigate the challenges of launching, distributing, marketing, and scaling their products nationwide. The webinar will showcase FMCG's Emerging Spirit Brand Platform, a comprehensive solution combining retail distribution, direct-to-consumer sales, public relations, TikTok marketing, and strategic brand management. As competition within the spirits industry continues to intensify, founders are seeking new ways to increase visibility, secure retail placements, build direct consumer relationships, and accelerate ..</v>
+        <v>(PR-inside.com) WOBURN, MA / ACCESS Newswire / August 25, 2026 / Bridgeline Digital, Inc. (NASDAQ:BLIN), a leader in AI-powered product discovery and eCommerce solutions, announced today that a longstanding customer of its Content Management Platform has expanded its relationship with Bridgeline through the adoption of HawkSearch, including Concept and Unified Search, Smart Response, and Shopping Assistant. The multi-year engagement highlights growing demand for AI-powered search and assistant technologies among Bridgeline's existing customer base. The organization has been a Bridgeline customer since 2011 and is expanding from an existing Unbound deployment to a combined Unbound and HawkSearch environment. The investment reflects the customer's ..</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="str">
-        <v>Calmara Achieves RangeMe Verified Brand Status Nationwide</v>
+        <v>AZIO AI Holdings Inc. (NASDAQ: AZIO) Announces New Project, Fuels Growing Momentum</v>
       </c>
       <c r="B597" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C597" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D597" t="str">
-        <v>SaaS, Retail</v>
+        <v>Finance, AI, SaaS, Media</v>
       </c>
       <c r="E597" t="str">
-        <v>https://pr-inside.com/calmara-achieves-rangeme-verified-brand-status-nationwide-r5198142.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350444/0/en/azio-ai-holdings-inc-nasdaq-azio-announces-new-project-fuels-growing-momentum.html</v>
       </c>
       <c r="F597" t="str">
-        <v>(PR-inside.com) Physician-founded functional wellness beverage brand and Fast Moving Consumer Goods incubated client gains enhanced access to Walmart, Kroger, Whole Foods Market, Sprouts Farmers Market, CVS, Walgreens, Albertsons, and more than 200,000 retail buyers on the platform Key Highlights: Calmara Beverage Company, Inc. achieved Verified Brand status on RangeMe, the leading retail product discovery platform connecting more than 200,000 suppliers with buyers at the world's largest retail chains Verified brands on RangeMe receive up to 7x more views than non-verified brands, providing Calmara with a significant increase in buyer engagement and retail discoverability Calmara joins parent incubator Fast Moving Consumer Goods, Inc. (OTCID:GGII) as a ..</v>
+        <v>NEW YORK, Aug. 25, 2026 (GLOBE NEWSWIRE) -- via AINewsWire -- AZIO AI Holdings Inc. (NASDAQ: AZIO) today announces its placement in an editorial published by AINewsWire ("AINW"), one of 75+ brands within the Dynamic Brand Portfolio @ IBN ( InvestorBrandNetwork ) , a specialized communications platform with a focus on financial news and content distribution for private and public companies and the investment community.</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="str">
-        <v>Hammerspace to Showcase How Enterprises Can Dramatically Improve AI Infrastructure Efficiency at RAISE Summit 2026</v>
+        <v>Promptly Patient Experience Suite Accelerates Conversational AI Strategy Through Acquisition of OptiCall</v>
       </c>
       <c r="B598" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C598" t="str">
         <v>PRWeb</v>
       </c>
       <c r="D598" t="str">
-        <v>Finance, Crypto, AI, SaaS</v>
+        <v>Finance, AI, SaaS, Healthcare</v>
       </c>
       <c r="E598" t="str">
-        <v>https://www.prweb.com/releases/hammerspace-to-showcase-how-enterprises-can-dramatically-improve-ai-infrastructure-efficiency-at-raise-summit-2026-302818097.html</v>
+        <v>https://www.prweb.com/releases/promptly-patient-experience-suite-accelerates-conversational-ai-strategy-through-acquisition-of-opticall-302858020.html</v>
       </c>
       <c r="F598" t="str">
-        <v>Hammerspace to demonstrate how data orchestration improves AI economics by accelerating time-to-value, reducing time-to-first-token and keeping GPUs continuously productive. REDWOOD CITY, Calif., July 6, 2026 /PRNewswire-PRWeb/ -- Hammerspace, the high-performance data platform for AI...</v>
+        <v>Promptly Technology, Inc. has acquired OptiCall, merging advanced conversational AI and specialized contact center expertise with its automated Patient Experience Suite. This strategic move provides specialty medical practices with an all-in-one patient engagement platform designed to...</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="str">
-        <v>CERTIFY Health Names Nimi Kuruvilla Vice President of Customer Success to Scale Enterprise Customer Operations</v>
+        <v>RenovoRx Highlights Peer-Reviewed Publication of Pharmacokinetic and Pharmacodynamic (PK/PD) Data Supporting TAMP™ Platform’s Targeted Drug-Delivery in Locally Advanced Pancreatic Cancer</v>
       </c>
       <c r="B599" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C599" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D599" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E599" t="str">
-        <v>https://www.prnewswire.com/news-releases/certify-health-names-nimi-kuruvilla-vice-president-of-customer-success-to-scale-enterprise-customer-operations-302817999.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350436/0/en/renovorx-highlights-peer-reviewed-publication-of-pharmacokinetic-and-pharmacodynamic-pk-pd-data-supporting-tamp-platform-s-targeted-drug-delivery-in-locally-advanced-pancreatic-can.html</v>
       </c>
       <c r="F599" t="str">
-        <v>Nimi will lead customer onboarding, implementation, and long-term account operations as CERTIFY Health grows across DSOs, enterprise ambulatory groups, and multi-site provider organizations. ROCKVILLE, Md., July 6, 2026 /PRNewswire/ -- CERTIFY Health, a unified healthcare platform for...</v>
+        <v>PK/PD Data is from a Sub-Study in the Phase III TIGeR-PaC Clinical Trial</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="str">
-        <v>S&amp;amp;P Global Evolves Market Intelligence Operating Model to Accelerate Agentic Solutions, Platform Capabilities and Innovation; Announces Executive Leadership Changes</v>
+        <v>ClickHelp Adds Multi-Site Setup, Letting Teams Run Several Documentation Sites from One Portal</v>
       </c>
       <c r="B600" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C600" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D600" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E600" t="str">
-        <v>https://www.prnewswire.com/news-releases/sp-global-evolves-market-intelligence-operating-model-to-accelerate-agentic-solutions-platform-capabilities-and-innovation-announces-executive-leadership-changes-302818317.html</v>
+        <v>https://www.pr.com/press-release/973317</v>
       </c>
       <c r="F600" t="str">
-        <v>NEW YORK, July 6, 2026 /PRNewswire/ -- S&amp;P Global (NYSE: SPGI) today announced the new Market Intelligence operating model. This evolution is designed to better align the business with changing customer needs and to position the company for growth in an AI-driven market, pairing its...</v>
+        <v>ClickHelp, a cloud-based help authoring tool, has released multi-site setup in public beta, a new feature that enables teams to publish and manage multiple documentation sites from a single ClickHelp portal. [PR.com]</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="str">
-        <v>ParaZero Secures Significant Purchase Order Valued at Over $1 Million from U.S.-Based Customer</v>
+        <v>Customs Declarations UK Launches NCTS6 Transit Declaration Software as HMRC Lists Platform Among Official NCTS Software Providers</v>
       </c>
       <c r="B601" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C601" t="str">
-        <v>GlobeNewswire</v>
+        <v>Pressat</v>
       </c>
       <c r="D601" t="str">
-        <v>Finance, SaaS</v>
+        <v>SaaS, Energy</v>
       </c>
       <c r="E601" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322340/0/en/ParaZero-Secures-Significant-Purchase-Order-Valued-at-Over-1-Million-from-U-S-Based-Customer.html</v>
+        <v>https://pressat.co.uk/releases/customs-declarations-uk-launches-ncts6-transit-declaration-software-as-hmrc-lists-platform-among-official-ncts-software-providers-0cd1a166ca0ef46e7332a08190ec2695/</v>
       </c>
       <c r="F601" t="str">
-        <v>Purchase order supports ParaZero’s continued expansion and reinforces customer confidence in the Company’s technology platform and engineering capabilities</v>
+        <v>Tuesday 25 August, 2026 Cloud-based New Computerised Transit System &amp;#40;NCTS6&amp;#41; solution enables customs agents, freight forwarders, hauliers and traders to file T1 and T2 transit declarations, generate the Transit Accompanying Document (TAD), and manage departures and arrivals from a single platform — live on the HMRC CTC Traders API. Customs Declarations UK (CDUK), the cloud-based customs declaration software platform, announced the full launch of its New Computerised Transit System &amp;#40;NCTS6&amp;#41; solution, extending the platform's coverage of UK and EU border filing requirements to include Transit declarations. The launch follows the United Kingdom's migration to NCTS Phase 6 on 1 June 2026, which introduced updated data, security and API requirements aligning transit procedures wi</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="str">
-        <v>KIDZ AI Wins 2026 EdTechX Award and Unveils KIDZBot AI Robotics Platform ...</v>
+        <v>374Water's Mobile AirSCWO System Completes Phase 3 of the St. Cloud, ...</v>
       </c>
       <c r="B602" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C602" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D602" t="str">
-        <v>Finance, Crypto, AI, SaaS, Education</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E602" t="str">
-        <v>https://pr-inside.com/kidz-ai-wins-2026-edtechx-award-and-unveils-kidzbot-ai-robotics-platform-r5198128.htm</v>
+        <v>https://pr-inside.com/water-s-mobile-airscwo-system-completes-phase-3-of-the-st-cloud-r5215909.htm</v>
       </c>
       <c r="F602" t="str">
-        <v>(PR-inside.com) KIDZ AI Named 2026 EdTechX Award Winner for the Americas, recognizing the Company's innovation and leadership in AI-powered education. KIDZ AI Launches KIDZBot AI Robotics Platform, an integrated AI-native robotics platform that incorporates advanced AI capabilities-including persistent memory, reasoning, prompt and token-based interactions, sensor-driven feedback, contextual awareness, and adaptive learning-to deliver an intelligent, personalized robotics learning experience. NEW YORK CITY, NY / ACCESS Newswire / July 6, 2026 / KIDZ AI Inc. (NASDAQ:KIDZ)(NASDAQ:KIDZW) ("KIDZ AI" or the "Company"), a leading provider of live online learning and AI-powered education solutions, today announced that it has won the 2026 EdTechX Award for the Americas. ..</v>
+        <v>(PR-inside.com) Multi-feedstock campaign advances the State of Minnesota's evaluation of AirSCWO for permanent PFAS destruction MORRISVILLE, NC / ACCESS Newswire / August 25, 2026 / 374Water Inc. (NASDAQ:SCWO) ("374Water" or the "Company"), a leading cleantech and environmental services company deploying supercritical water oxidation technology for the destruction of PFAS and other organic waste streams, today announced the completion of Phase 3 of its mobile AirSCWO deployment in St. Cloud, Minnesota - concluding a three-phase sequence that successfully treated three distinct biosolids feedstocks - and provided an update on the campaign as the field team begins Phase 4. The St. Cloud deployment is being ..</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="str">
-        <v>Banzai Completes Acquisition of ConnectAndSell, Doubling Annual Revenue at 86% Gross Margin</v>
+        <v>Black Book Releases 2026 Behavioral Health EHR and Practice Management ...</v>
       </c>
       <c r="B603" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C603" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D603" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E603" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322338/0/en/Banzai-Completes-Acquisition-of-ConnectAndSell-Doubling-Annual-Revenue-at-86-Gross-Margin.html</v>
+        <v>https://pr-inside.com/black-book-releases-2026-behavioral-health-ehr-and-practice-management-r5215908.htm</v>
       </c>
       <c r="F603" t="str">
-        <v>Banzai (BNZI) completes acquisition of ConnectAndSell, a leading AI sales acceleration platform (B2B), doubling annual revenue at 86% gross margin</v>
+        <v>(PR-inside.com) Black Book study respondents rate NextGen® Behavioral Health Suite No. 1 overall across mid- and large-size clinician groups, as integrated clinical, administrative, revenue-cycle and data performance increasingly drives platform selection. CHICAGO, IL / ACCESS Newswire / August 25, 2026 / Black Book Research today released its Q3 2026 Behavioral Health EHR and Practice Management Platform Rankings for Independent Ambulatory Practices, based on feedback from 665 verified users representing 101 independent behavioral health organizations. The study examined physician-led and multidisciplinary practices with six or more clinicians, including psychiatry, psychotherapy, integrated behavioral health, ABA, substance use disorder treatment, child and adolescent care, interventiona</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="str">
-        <v>Intermap Launches Automated Orthorectification Service on UP42 Platform</v>
+        <v>Black Book Releases 2026 Behavioral Health EHR and Practice Management Platform Rankings for Independent Ambulatory Physician Practices</v>
       </c>
       <c r="B604" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C604" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D604" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E604" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322336/0/en/Intermap-Launches-Automated-Orthorectification-Service-on-UP42-Platform.html</v>
+        <v>https://www.newswire.com/news/black-book-releases-2026-behavioral-health-ehr-and-practice-management-22849477</v>
       </c>
       <c r="F604" t="str">
-        <v>AI-enabled service converts 2D satellite imagery into accurately positioned, analysis-ready geospatial data for the growing commercial space market AI-enabled service converts 2D satellite imagery into accurately positioned, analysis-ready geospatial data for the growing commercial space market</v>
+        <v>Black Book study respondents rate NextGen&amp;reg; Behavioral Health Suite No. 1 overall across mid- and large-size clinician groups, as integrated clinical, administrative, revenue-cycle and data performance increasingly drives platform selection.</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="str">
-        <v>KIDZ AI Wins 2026 EdTechX Award and Unveils KIDZBot AI Robotics Platform</v>
+        <v>Centerbase and Scan Logic Partner to Deepen Financial Strength for Midsize Law Firms</v>
       </c>
       <c r="B605" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C605" t="str">
-        <v>Newswire.com</v>
+        <v>PRWeb</v>
       </c>
       <c r="D605" t="str">
-        <v>Crypto, AI, SaaS, Education</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E605" t="str">
-        <v>https://www.newswire.com/news/kidz-ai-wins-2026-edtechx-award-and-unveils-kidzbot-ai-robotics-platform</v>
+        <v>https://www.prweb.com/releases/centerbase-and-scan-logic-partner-to-deepen-financial-strength-for-midsize-law-firms-302856526.html</v>
       </c>
       <c r="F605" t="str">
-        <v>KIDZ AI Named 2026 EdTechX Award Winner for the Americas , recognizing the Company's innovation and leadership in AI-powered education. KIDZ AI Launches KIDZBot AI Robotics Platform, an integrated AI-native robotics platform that incorporates advanced AI capabilities-including persistent memory, reasoning, prompt and token-based interactions, sensor-driven feedback, contextual awareness, and adaptive learning-to deliver an intelligent, personalized robotics learning experience.</v>
+        <v>New integration brings AI-powered e-billing and OCG compliance into the Centerbase platform NASHVILLE, Tenn., Aug. 25, 2026 /PRNewswire-PRWeb/ -- Centerbase, the AI-powered performance platform purpose-built for midsize law firms, today announced a partnership with Scan Logic, a leading...</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="str">
-        <v>Ondas Announces Transformative Acquisition of DZYNE Technologies, Establishing the Leading Autonomous Defense Platform Spanning Persistent Intelligence, Aerial Security and Autonomous Effects</v>
+        <v>RIWI to Present its Research Technology at 2026 Corporate Researchers Conference and Announces Grant of Stock Options</v>
       </c>
       <c r="B606" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C606" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D606" t="str">
         <v>Finance, SaaS</v>
       </c>
       <c r="E606" t="str">
-        <v>https://www.newswire.com/news/ondas-announces-transformative-acquisition-of-dzyne-technologies-22820039</v>
+        <v>https://www.newsfilecorp.com/release/311366/RIWI-to-Present-its-Research-Technology-at-2026-Corporate-Researchers-Conference-and-Announces-Grant-of-Stock-Options</v>
       </c>
       <c r="F606" t="str">
-        <v>Combination expands Ondas' portfolio across multi-domain ISR, counter-UAS, precision strike, mission intelligence and autonomous systems for U.S. and allied defense customers Together with World View, DZYNE will operate within Ondas Sentinel, a newly created business division that will strengthen Ondas' U.S. defense portfolio Transaction significantly strengthens Ondas' financial profile, adding substantial revenue, positive EBITDA and expanded operating leverage</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 25, 2026) - RIWI Corp. (TSXV: RIWI) (OTC: RWCRF) (the "Company" or "RIWI"), a market research platform, global trend-tracking and prediction technology firm, is pleased to announce that it will participate in the 2026 Corporate Researchers Conference ("CRC"), taking place September 15-17, 2026 at the Marriott Marquis Chicago in Chicago, Illinois.Hosted by the Insights Association, CRC is the association's largest event and is expected to attract more...</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="str">
-        <v>QuikStor Integrates with SiteWare, Closing the Loop Between Facility Audit and Resolved Issue</v>
+        <v>Lundbeck and EVERSANA Announce Strategic Partnership to Advance AI-Powered Commercialization</v>
       </c>
       <c r="B607" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C607" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D607" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E607" t="str">
-        <v>https://www.prweb.com/releases/quikstor-integrates-with-siteware-closing-the-loop-between-facility-audit-and-resolved-issue-302817406.html</v>
+        <v>https://www.prnewswire.com/news-releases/lundbeck-and-eversana-announce-strategic-partnership-to-advance-ai-powered-commercialization-302858538.html</v>
       </c>
       <c r="F607" t="str">
-        <v>QuikStor connects with SiteWare's audit, task, and work management platform, giving operators complete visibility and closed-loop accountability across every location of their portfolio. EL SEGUNDO, Calif., July 6, 2026 /PRNewswire-PRWeb/ -- QuikStor, the modern SaaS operating platform...</v>
+        <v>Collaboration expands deployment of EVERSANA's AI Agency platform and commercialization capabilities to advance Lundbeck's Focused Innovator strategy and bionic ambitions CHICAGO and DEERFIELD, Ill., Aug. 25, 2026 /PRNewswire/ -- Lundbeck, a global pharmaceutical company focused...</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="str">
-        <v>How Procurement Software Solutions Simplify Complex Purchasing Processes</v>
+        <v>Slotozilla Highlights Q2 2026 Partnership Growth and Bonus Expansion</v>
       </c>
       <c r="B608" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C608" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D608" t="str">
         <v>SaaS</v>
       </c>
       <c r="E608" t="str">
-        <v>https://express-press-release.net/news/2026/07/06/1761449</v>
+        <v>https://www.newsfilecorp.com/release/310757/Slotozilla-Highlights-Q2-2026-Partnership-Growth-and-Bonus-Expansion</v>
       </c>
       <c r="F608" t="str">
-        <v>Bangalore, India, 2026-07-06 — /EPR Network/ — There are no more straightforward dealings of purchasing a request and payment anymore. As businesses grow, gain vendors, [read full press release...]</v>
+        <v>Philadelphia, Pennsylvania--(Newsfile Corp. - August 25, 2026) - Slotozilla has continued to build momentum throughout Quarter 2 of 2026, strengthening its position as an international iGaming affiliate platform. During the quarter, the company expanded its partner network, introduced a wide selection of new casino bonuses, and increased its presence across key global markets.Expanding Bonus Selection for PlayersA major focus during Q2 2026 was the continued development and expansion of...</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="str">
-        <v>What is the Best Social Media Platform for Plastic Surgeons?</v>
+        <v>Community Banks Surpass $1 Billion Invested Through KeyState's Tax ...</v>
       </c>
       <c r="B609" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C609" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D609" t="str">
-        <v>SaaS, Healthcare, Media, Education</v>
+        <v>SaaS, Energy</v>
       </c>
       <c r="E609" t="str">
-        <v>https://pr-inside.com/what-is-the-best-social-media-platform-for-plastic-surgeons-r5198038.htm</v>
+        <v>https://pr-inside.com/community-banks-surpass-1-billion-invested-through-keystate-s-tax-r5215891.htm</v>
       </c>
       <c r="F609" t="str">
-        <v>(PR-inside.com) The Best Social Media Platform for Plastic Surgeons is JAASPIRE SEATTLE, WA / ACCESS Newswire / July 6, 2026 / Social media has become one of the primary ways prospective patients evaluate plastic surgeons before scheduling consultations. Many patients now review educational content, before-and-after photographs, and a surgeon's online presence alongside credentials when researching cosmetic procedures. At the same time, many medical practices are searching for alternatives to traditional social media platforms that rely heavily on algorithms to determine which content users see. Those changes have contributed to growing interest in creator-focused platforms. As plastic surgeons seek platforms that support patient education, ..</v>
+        <v>(PR-inside.com) LAS VEGAS, NV / ACCESS Newswire / August 25, 2026 / KeyStateCommunity banks have now invested more than $1 billion through KeyState's tax credit platform, generating more than $125 million in federal tax benefits for participating institutions. The milestone reflects a broader trend as more community banks invest in renewable energy tax credits, which large national banks have utilized for more than 15 years. When KeyState launched its SOLCAP tax credit platform in 2020, only a small number of community banks were investing in renewable energy tax credits. Six years later, participation has expanded significantly as more banks recognize an opportunity ..</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="str">
-        <v>Ryde Signs MOU with UISEE to Explore Strategic Collaboration in Autonomous ...</v>
+        <v>Fullspan Health Announces 2027 Marketing Solutions Built to Connect Brands With Consumers and Providers Across the Health Journey</v>
       </c>
       <c r="B610" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C610" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D610" t="str">
-        <v>Finance, SaaS, Automotive</v>
+        <v>AI, SaaS, Healthcare, Retail, Education</v>
       </c>
       <c r="E610" t="str">
-        <v>https://pr-inside.com/ryde-signs-mou-with-uisee-to-explore-strategic-collaboration-in-autonomous-r5198037.htm</v>
+        <v>https://www.prnewswire.com/news-releases/fullspan-health-announces-2027-marketing-solutions-built-to-connect-brands-with-consumers-and-providers-across-the-health-journey-302856805.html</v>
       </c>
       <c r="F610" t="str">
-        <v>(PR-inside.com) SINGAPORE, SG / ACCESS Newswire / July 6, 2026 /Ryde Group Ltd (NYSE American:RYDE) ("Ryde" or the "Company"), a leading data-driven technology company and Singapore's first homegrown carpooling app, today announced it has entered into a Memorandum of Understanding ("MOU") with UISEE Technologies (Singapore) Pte. Ltd. ("UISEE"), a full-scenario leading L4 autonomous driving technology provider with proven systems expertise. The MOU establishes a framework for strategic collaboration between the two companies to jointly explore autonomous vehicle ("AV") related projects and opportunities in Singapore. Exploring Autonomous Vehicle Integration Ryde is collaborating with UISEE to establish a framework to explore potential strategic initiatives for ..</v>
+        <v>New offerings bring together trusted consumer education, HCP engagement and AI utility NEW YORK, Aug. 25, 2026 /PRNewswire/ -- Fullspan Health™, a unified B2B healthcare platform from RVO Health®, today announced its 2027 marketing solutions, a suite of offerings for pharma and healthcare...</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="str">
-        <v>Vanta to Participate in the "Health, Wellness &amp; Longevity" Virtual Conference Presented by Maxim Group LLC on Wednesday, July 22, 2026, at 10:00 a.m. ET</v>
+        <v>Lyken.AI Announces Non-Binding MOU for 128-Node B300 AI Compute Cluster ...</v>
       </c>
       <c r="B611" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C611" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D611" t="str">
-        <v>SaaS, Healthcare, Retail</v>
+        <v>Crypto, AI, SaaS</v>
       </c>
       <c r="E611" t="str">
-        <v>https://www.newswire.com/news/vanta-to-participate-in-the-health-wellness-longevity-virtual-conference</v>
+        <v>https://pr-inside.com/lyken-ai-announces-non-binding-mou-for-128-node-b300-ai-compute-cluster-r5215877.htm</v>
       </c>
       <c r="F611" t="str">
-        <v>News Release Highlights: Vanta has been invited to present at Maxim Group's "Health, Wellness &amp;amp; Longevity" Virtual Conference on July 22, 2026, providing the Company with an opportunity to engage institutional investors and showcase its long-term strategy for building an integrated U.S.-focused consumer health sciences and longevity platform spanning peptide therapies, nutraceuticals and premium functional hydration products. The Company believes participation in the conference supports its broader U.S. corporate growth and capital markets strategy by expanding visibility among institutional investors, family offices, investment advisors and other capital markets participants as it advances the development and commercialization of its integrated consumer health sciences and longevity e</v>
+        <v>(PR-inside.com) Proposed five-year commercial arrangement would support large-scale AI inference workloads and token optimization, subject to definitive agreements VANCOUVER, BC / ACCESS Newswire / August 25, 2026 / Alset AI Ventures Inc. (TSXV:GPUS)(OTCQB:GPUSF)(FSE:1R61, WKN:A40M0J) ("Alset AI", "Alset" or the "Company"), an artificial intelligence ("AI") venture company advancing innovation through strategic investment and cloud computing solutions, is pleased to announce that its 90.1%-owned cloud compute business, Lyken AI Computing Inc., operating as Lyken.AI ("Lyken"), has entered into a non-binding memorandum of understanding dated August 24, 2026 (the "MOU") with Singapore-based SWARMNET SOLUTIONS PTE. LTD. ("Swarmnet"). The MOU outlines an indicative framework for the parties ..</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="str">
-        <v>Esetrix Powers the Launch of ‘Checkatrade Shop’ at ChannelX, Driving the Evolution of Platform-led Commerce</v>
+        <v>Phoenix Financial Reports Continued Strong Performance and Strategic Growth in the First Half of 2026</v>
       </c>
       <c r="B612" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C612" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D612" t="str">
-        <v>SaaS, Retail</v>
+        <v>SaaS</v>
       </c>
       <c r="E612" t="str">
-        <v>https://express-press-release.net/news/2026/07/06/1761427</v>
+        <v>https://www.prnewswire.com/news-releases/phoenix-financial-reports-continued-strong-performance-and-strategic-growth-in-the-first-half-of-2026-302859252.html</v>
       </c>
       <c r="F612" t="str">
-        <v>LONDON, UK, 2026-07-06 — /EPR Network/ — Esetrix, the enterprise marketplace infrastructure platform, today announced the successful launch of Checkatrade Shop, a new retail marketplace [read full press release...]</v>
+        <v>TEL AVIV, Israel, Aug. 25, 2026 /PRNewswire/ -- Phoenix Financial Ltd., a leading Israel-based financial platform and asset manager (TASE: PHOE) ("Phoenix" or the "Company") today reported its results for the first half of 2026s. Highlights Strong performance and 10% strategic growth the...</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="str">
-        <v>CareSmartz Earns Leader Position on G2 for Third Consecutive Season</v>
+        <v>KANZHUN LIMITED Declares Annual Cash Dividend</v>
       </c>
       <c r="B613" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C613" t="str">
-        <v>Express Press Release</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D613" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E613" t="str">
-        <v>https://express-press-release.net/news/2026/07/06/1761403</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350327/0/en/kanzhun-limited-declares-annual-cash-dividend.html</v>
       </c>
       <c r="F613" t="str">
-        <v>Pittsford, NY, 2026-07-06 — /EPR Network/ — CareSmartz 360, an AI-powered home care management platform, has earned the top position for the Leader and Momentum [read full press release...]</v>
+        <v>BEIJING, Aug. 25, 2026 (GLOBE NEWSWIRE) -- KANZHUN LIMITED (“BOSS Zhipin” or the “Company”) (Nasdaq: BZ; HKEX: 2076), a leading online recruitment platform in China, today announced that under the Company’s annual dividend policy, the Company’s board of directors has approved an annual cash dividend (the “Dividend”) of US$0.255 per ordinary share, or US$0.510 per ADS, to holders of ordinary shares and holders of ADSs of record as of the close of business on September 28, 2026, Beijing Time and New York Time, respectively, payable in U.S. dollars. The ex-dividend date for holders of ordinary shares in Hong Kong will be September 25, 2026, and the ex-dividend date for holders of ADSs will be September 28, 2026. The aggregate amount of the Dividend to be paid will be approximately US$230 mill</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="str">
-        <v>Visma strengthens offering in Italy with FatturaElettronica App</v>
+        <v>KANZHUN LIMITED Announces Second Quarter 2026 Financial Results</v>
       </c>
       <c r="B614" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C614" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D614" t="str">
         <v>Finance, SaaS</v>
       </c>
       <c r="E614" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357198</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350326/0/en/kanzhun-limited-announces-second-quarter-2026-financial-results.html</v>
       </c>
       <c r="F614" t="str">
-        <v>Visma, a global provider of mission-critical business software, announces the acquisition of Tek01, an Italian SaaS company best known for its products FatturaElettronica App (e-invoicing) and PECImprese (certified e-mail). - - Since its inception in 2014, FatturaElettronica App has established itself as the preferred e-invoicing solution for Italian freelancers, micro-businesses and SMBs, serving more than 124,000 customers across the country and processing over 9.5 million invoices in 202... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357198</v>
+        <v>BEIJING, Aug. 25, 2026 (GLOBE NEWSWIRE) -- KANZHUN LIMITED (“BOSS Zhipin” or the “Company”) (Nasdaq: BZ; HKEX: 2076), a leading online recruitment platform in China, today announced its unaudited financial results for the quarter ended June 30, 2026.</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="str">
-        <v>Corinex and Plexigrid team up to deliver the most accurate digital-twin solution for grid visibility and flexibility to date</v>
+        <v>OrthoPediatrics Announces Full Commercial Launch of 3P™ Pediatric Plating Platform® Hip System Following More Than 350 Successful Implantations</v>
       </c>
       <c r="B615" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C615" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D615" t="str">
-        <v>SaaS, Energy</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E615" t="str">
-        <v>https://www.prnewswire.com/news-releases/corinex-and-plexigrid-team-up-to-deliver-the-most-accurate-digital-twin-solution-for-grid-visibility-and-flexibility-to-date-302818189.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350325/0/en/orthopediatrics-announces-full-commercial-launch-of-3p-pediatric-plating-platform-hip-system-following-more-than-350-successful-implantations.html</v>
       </c>
       <c r="F615" t="str">
-        <v>VANCOUVER, BC and GIJÓN, Spain, July 6, 2026 /PRNewswire/ -- Corinex Corp. and Plexigrid S.L. have signed a strategic cooperation agreement to market Corinex Plexigrid Intelligence, a platform for low-voltage and medium-voltage power grids, built on the most accurate and granular power...</v>
+        <v>Successful Limited Launch Demonstrates Demand for Innovative Pediatric-Specific Hip Plating Technology Successful Limited Launch Demonstrates Demand for Innovative Pediatric-Specific Hip Plating Technology</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="str">
-        <v>BioNxt Advances GLP-1 Sublingual Semaglutide ODF Program with Next ...</v>
+        <v>Ocugen to Participate in Upcoming September Investor and Industry Conferences</v>
       </c>
       <c r="B616" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C616" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D616" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E616" t="str">
-        <v>https://pr-inside.com/bionxt-advances-glp-1-sublingual-semaglutide-odf-program-with-next-r5198033.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350323/0/en/ocugen-to-participate-in-upcoming-september-investor-and-industry-conferences.html</v>
       </c>
       <c r="F616" t="str">
-        <v>(PR-inside.com) VANCOUVER, BC / ACCESS Newswire / July 6, 2026 / BioNxt Solutions Inc. ("BioNxt" or the "Company") (CSE:BNXT)(OTCQB:BNXTF)(FSE:BXT), a bioscience innovator specializing in advanced drug delivery systems, is pleased to announce continued progress in its sublingual Semaglutide oral dissolvable film ("ODF") program, marking the next stage of development for the Company's GLP-1 delivery platform. Expanding BioNxt's Thin-Film Platform into GLP-1 Therapeutics BioNxt's Semaglutide ODF program is designed to evaluate a needle-free, patient-friendly thin-film delivery format for GLP-1 receptor agonists, a class of therapeutics widely used in the treatment of type 2 diabetes, obesity, weight management, and related metabolic disorders. The program builds ..</v>
+        <v>MALVERN, Pa., Aug. 25, 2026 (GLOBE NEWSWIRE) -- Ocugen, Inc. (Ocugen or the Company) (NASDAQ: OCGN), a pioneering biotechnology leader in gene therapies for blindness diseases, today announced that the Company will present on its innovative modifier gene therapy platform at upcoming investor and industry conferences in September 2026.</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="str">
-        <v>INTURAI VENTURES SIGNS EXCLUSIVE LOI TO ACQUIRE AI-DRIVEN DRONE SWARM C2 COMMAND PLATFORM</v>
+        <v>Precigen's Strong Second Quarter Signals Significant Growth, Validates ...</v>
       </c>
       <c r="B617" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C617" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D617" t="str">
-        <v>AI, SaaS, Real Estate</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E617" t="str">
-        <v>https://www.prnewswire.com/news-releases/inturai-ventures-signs-exclusive-loi-to-acquire-ai-driven-drone-swarm-c2-command-platform-302818078.html</v>
+        <v>https://pr-inside.com/precigen-s-strong-second-quarter-signals-significant-growth-validates-r5215869.htm</v>
       </c>
       <c r="F617" t="str">
-        <v>(CSE: URAI / OTC: URAIF / FSE: 3QG0) investor@inturai.com Highlights Inturai has entered into an exclusive letter of intent to acquire the DomeCommand domecommand.ai. intellectual property, an AI-driven command-and-control (C2) platform for autonomous drone swarms. DomeCommand is directly...</v>
+        <v>(PR-inside.com) Biotech in the News: The Longview The Company's New Drug, the First FDA-Approved Therapy for Recurrent Respiratory Papillomatosis (RRP), is Delivering Strong Commercial Traction While Highlighting the Broader Potential of Its Proprietary AdenoVerse Therapeutic Platform in HPV-Associated Cancers GERMANTOWN, MD / ACCESS Newswire / August 25, 2026 / For Germantown, MD-based Precigen Inc. (NASDAQ:PGEN), the second quarter marked a commercial inflection. PAPZIMEOS (zopapogene imadenovec-drba) generated $53.1 million in net product revenue-more than double the prior quarter-and helped the company achieve quarterly profitability. Validated Platform President and CEO Helen Sabzevari, PhD, framed the quarter as platform validation. "PAPZIMEOS demonstrates the AdenoVerse platform's a</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="str">
-        <v>AGE VAULT Secures Growth Capital to Scale Mine-Direct Gold Entitlement Platform</v>
+        <v>Imprint Secures $2 Billion in New Debt Funding as Institutional Demand ...</v>
       </c>
       <c r="B618" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C618" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D618" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E618" t="str">
-        <v>https://pressreleasenews.org/pressroom/age-vault-secures-growth-capital-to-scale-mine-direct-gold-entitlement-platform</v>
+        <v>https://pr-inside.com/imprint-secures-2-billion-in-new-debt-funding-as-institutional-demand-r5215868.htm</v>
       </c>
       <c r="F618" t="str">
-        <v>AGE VAULT completed a capital formation round with strategic partners to scale its Allocated Gold Entitlement platform; round size is not disclosed. Mine-direct gold-backed placement, audit-disclosed reporting, and compliance-first access.</v>
+        <v>(PR-inside.com) Company adds $1.5 billion of incremental warehouse capacity and prices second AAA-rated ABS transaction, nearly 5x covered NEW YORK CITY, NY / ACCESS Newswire / August 25, 2026 / Imprint Payments, Inc. ("Imprint"), the modern co-brand financial and loyalty platform, today announced $2 billion of new debt funding capacity secured since April 2026, including $1.5 billion of incremental warehouse capacity and a $500 million AAA-rated asset-backed securitization. Together, the transactions diversify Imprint's funding sources, reduce the cost of fund margin by 23% and strengthen the company's continued growth. "In under a year, we've significantly grown our funding capacity, doubled our lending partners, ..</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="str">
-        <v>Hyundai Motor Brings Atlas Humanoid Robot to FIFA World Cup 2026™ in First-Ever Live Match Environment Robotics Integration</v>
+        <v>Optimism Names Case Kenny Its First Chief Optimist</v>
       </c>
       <c r="B619" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C619" t="str">
-        <v>PR Newswire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D619" t="str">
-        <v>SaaS</v>
+        <v>SaaS, Healthcare, Retail</v>
       </c>
       <c r="E619" t="str">
-        <v>https://www.prnewswire.com/news-releases/hyundai-motor-brings-atlas-humanoid-robot-to-fifa-world-cup-2026-in-first-ever-live-match-environment-robotics-integration-302818082.html</v>
+        <v>https://www.send2press.com/wire/optimism-names-case-kenny-its-first-chief-optimist/</v>
       </c>
       <c r="F619" t="str">
-        <v>Hyundai Motor showcases Boston Dynamics' Atlas® in historic FIFA World Cup 2026™ deployment, demonstrating real-world robotics capabilities on one of sport's biggest stages First-ever integration of a humanoid robot into FIFA World Cup™ live match environment showcases Hyundai Motor Group...</v>
+        <v>NEWPORT BEACH, Calif., Aug. 25, 2026 (SEND2PRESS NEWSWIRE) -- Optimism, the platform for well-being, today announced that writer, podcaster, and three-time bestselling author Case Kenny has joined the company as its first Chief Optimist. Kenny will help ensure that Optimism's science-backed guidance reaches its audiences in a voice that actively builds optimism, and will lead new consumer programming, beginning with Mantra, launching September 2, 2026.</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="str">
-        <v>InnoCare Announces First Patient Dosed in Clinical Trial of Novel CDH17 targeted ADC ICP-B208 in China</v>
+        <v>Ansaldo Energia Selects Kinaxis to Power the Future of Global Energy Infrastructure</v>
       </c>
       <c r="B620" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C620" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D620" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>AI, SaaS, Energy</v>
       </c>
       <c r="E620" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/06/3322119/0/en/InnoCare-Announces-First-Patient-Dosed-in-Clinical-Trial-of-Novel-CDH17-targeted-ADC-ICP-B208-in-China.html</v>
+        <v>https://finance.yahoo.com/energy/articles/ansaldo-energia-selects-kinaxis-power-110000546.html</v>
       </c>
       <c r="F620" t="str">
-        <v>ICP-B208 is InnoCare's second ADC from its in-house platform to enter clinical development. There are no approved CDH17 targeted ADCs globally.</v>
+        <v>OTTAWA, Ontario, August 25, 2026--Kinaxis® Inc. (TSX:KXS), a global leader in AI-powered supply chain planning and orchestration, today announced that Ansaldo Energia, a global leader of power generation technology, has selected the Kinaxis Maestro™ platform to help orchestrate its complex supply chain in supporting one of the fastest-growing infrastructure markets in the world.</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="str">
-        <v>Kentico Becomes the First Major DXP Vendor to Put Agentic AI on Its Awards Leaderboard, Opening Site of the Year 2026</v>
+        <v>Auxia Crossed 200B+ Decisions and Launches Agent Studio, the Operating System for the 10x Marketing Team</v>
       </c>
       <c r="B621" t="str">
-        <v>2026-07-06</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C621" t="str">
-        <v>PR.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D621" t="str">
         <v>AI, SaaS</v>
       </c>
       <c r="E621" t="str">
-        <v>https://www.pr.com/press-release/971325</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/auxia-crossed-200b-decisions-launches-110000947.html</v>
       </c>
       <c r="F621" t="str">
-        <v>Kentico today opened the Site of the Year 2026 competition with a refreshed awards structure built around the forces reshaping digital experience, including a new Best Use of AI award, the first-of-its-kind recognition from a major Digital Experience Platform vendor that formally celebrates partner work deploying agentic and generative AI in production. The 2026 edition consolidates ten vertical categories into six and [PR.com]</v>
+        <v>PALO ALTO, Calif., August 25, 2026--Auxia, the agentic marketing platform, today announced the launch of Auxia Agent Studio, a product where marketers engage AI agents to plan, build, and launch campaigns across a team's existing stack. Agent Studio gives marketing teams a shared foundation of business context, delegates manual execution to AI agents, and lets them coordinate work across the organization, turning every marketer into an AI-powered team.</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="str">
-        <v>MSFT Investor Alert: Microsoft Investors Notified of the Important ...</v>
+        <v>JOLT Launches Spark Intelligence in the U.S., Bringing Audience-Led Planning and Measurement to Digital Out-of-Home</v>
       </c>
       <c r="B622" t="str">
-        <v>2026-07-05</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C622" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D622" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E622" t="str">
-        <v>https://pr-inside.com/msft-investor-alert-microsoft-investors-notified-of-the-important-r5197767.htm</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/jolt-launches-spark-intelligence-u-110000457.html</v>
       </c>
       <c r="F622" t="str">
-        <v>(PR-inside.com) A securities fraud class action lawsuit has been filed on behalf of Microsoft investors after its stock plummeted 10% because Microsoft allegedly misled investors regarding its AI chatbot Copilot and cloud computing platform Azure. NEW YORK CITY, NY / ACCESS Newswire / July 5, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Microsoft Corporation (NASDAQ:MSFT) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Microsoft, you are encouraged to obtain additional information ..</v>
+        <v>NEW YORK, August 25, 2026--JOLT, the global digital out-of-home (DOOH) and EV charging network, has launched Spark Intelligence in the United States. The platform supports more than 4,750 digital screens in 34 states and 65 DMAs. Watch a 90-second overview of JOLT and Spark Intelligence.</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="str">
-        <v>MoneySimpler Launches AI-Powered Quantitative Trading Platform to Simplify Automated Investing</v>
+        <v>Akamai Announces Strategic Alliance with Deloitte Canada to Help Organizations Achieve Platform-Based Resilience Against AI-Accelerated Cyberthreats</v>
       </c>
       <c r="B623" t="str">
-        <v>2026-07-05</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C623" t="str">
-        <v>PressReleaseNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D623" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E623" t="str">
-        <v>https://pressreleasenews.org/pressroom/moneysimpler-launches-ai-powered-quantitative-trading-platform-to-simplify-automated-investing</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350277/0/en/akamai-announces-strategic-alliance-with-deloitte-canada-to-help-organizations-achieve-platform-based-resilience-against-ai-accelerated-cyberthreats.html</v>
       </c>
       <c r="F623" t="str">
-        <v/>
+        <v>CAMBRIDGE, Mass., Aug. 25, 2026 (GLOBE NEWSWIRE) -- Today, Akamai (NASDAQ: AKAM) announced an alliance with Deloitte Canada, highlighting their shared commitment to building proactive cyber resilience. This alliance helps solve complex business challenges by combining Deloitte’s world-class cybersecurity advisory and managed services with Akamai’s advanced security capabilities.</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="str">
-        <v>Veteran-Owned TradeMarkers Launches Local Marketing System That Reports Results in Booked Jobs, Not Clicks</v>
+        <v>IXOPAY Appoints Ajoy Krishnamoorthy as CEO to Accelerate Growth and ...</v>
       </c>
       <c r="B624" t="str">
-        <v>2026-07-05</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C624" t="str">
-        <v>PRUnderground</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D624" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E624" t="str">
-        <v>https://www.prunderground.com/veteran-owned-trademarkers-launches-local-marketing-system-that-reports-results-in-booked-jobs-not-clicks/00387702/</v>
+        <v>https://pr-inside.com/ixopay-appoints-ajoy-krishnamoorthy-as-ceo-to-accelerate-growth-and-r5215851.htm</v>
       </c>
       <c r="F624" t="str">
-        <v>New platform gives roofers, plumbers, HVAC, and electrical contractors published pricing, no long-term contracts, and full ownership of every marketing asset The post Veteran-Owned TradeMarkers Launches Local Marketing System That Reports Results in Booked Jobs, Not Clicks first appeared on</v>
+        <v>(PR-inside.com) Enterprise Software and Commerce Leader Will Guide IXOPAY's Next Development Phase of Its Unified, AI-Native Payments Infrastructure Platform DALLAS, TX / ACCESS Newswire / August 25, 2026 / IXOPAY , the payment infrastructure solution that enables fluid commerce, today announced the appointment ofAjoy Krishnamoorthyas CEO. Krishnamoorthy brings more than two decades of enterprise software leadership and extensive product engineering experience turning complex technologies into platforms that businesses depend on to grow. Krishnamoorthy joins IXOPAY at a pivotal moment, as it helps unlock fluid commerce for enterprise merchants. Krishnamoorthy will focus on bringing IXOPAY's modular product suite into the agentic age, providing merchants ..</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="str">
-        <v>iFLYTEK Officially Launches Open Platform in Central Asia, Positioning Uzbekistan as a New Regional AI Hub</v>
+        <v>Attention Emerging Spirit Brands and Investors Seeking Nationwide Distribution ...</v>
       </c>
       <c r="B625" t="str">
-        <v>2026-07-05</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C625" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D625" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E625" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/05/3322052/0/en/iFLYTEK-Officially-Launches-Open-Platform-in-Central-Asia-Positioning-Uzbekistan-as-a-New-Regional-AI-Hub.html</v>
+        <v>https://pr-inside.com/attention-emerging-spirit-brands-and-investors-seeking-nationwide-distribution-r5215850.htm</v>
       </c>
       <c r="F625" t="str">
-        <v>The launch represents a significant milestone in iFLYTEK's global expansion strategy and reflects Central Asia's increasing importance as a market.</v>
+        <v>(PR-inside.com) Join our Webinar for Emerging Spirit Brands and Investors Seeking Nationwide Distribution and Direct-to-Consumer Growth SAN DIEGO, CA / ACCESS Newswire / August 25, 2026 / Fast Moving Consumer Goods, Inc. (OTCID:GGII) today announced a special edition of its weekly live webinar series focused on helping founders and CEOs of emerging spirit brands navigate the challenges of launching, distributing, marketing, and scaling their products nationwide. The webinar will showcase FMCG's Emerging Spirit Brand Platform, a comprehensive solution combining retail distribution, direct-to-consumer sales, public relations, TikTok marketing, and strategic brand management. As competition within the spirits industry continues to intensify, founders are seeking ..</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="str">
-        <v>PostOnce Launches Crossposting Tool to Help Creators Automatically ...</v>
+        <v>IXOPAY Appoints Ajoy Krishnamoorthy as CEO to Accelerate Growth and Advance Payments for the Agentic Age</v>
       </c>
       <c r="B626" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C626" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D626" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E626" t="str">
-        <v>https://pr-inside.com/postonce-launches-crossposting-tool-to-help-creators-automatically-r5197643.htm</v>
+        <v>https://www.newswire.com/news/ixopay-appoints-ajoy-krishnamoorthy-as-ceo-to-accelerate-growth-and-advance</v>
       </c>
       <c r="F626" t="str">
-        <v>(PR-inside.com) PostOnce helps creators, brands, and agencies automatically post videos, images, and text across Instagram, YouTube, Facebook, X, LinkedIn, Threads, Bluesky, TikTok, and Pinterest from one workflow. MONTREAL, CANADA / ACCESS Newswire / July 4, 2026 /PostOnce launched its social media crossposting platform for creators, bootstrappers, small businesses, brands, and agencies. PostOnce helps you post once and publish everywhere. You connect your accounts, choose your source platform, choose your destination platforms, and set up a workflow. PostOnce handles repeat distribution across your social channels. Many creators publish on one platform because manual reposting takes time. PostOnce reduces this work. You get more time for ..</v>
+        <v>Enterprise Software and Commerce Leader Will Guide IXOPAY's Next Development Phase of Its Unified, AI-Native Payments Infrastructure Platform</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="str">
-        <v>$MSFT Stock Loss Notice: Microsoft Investors That Lost Money When Stock ...</v>
+        <v>HPE Appoints Infinigate UK as Specialist Distributor for HPE Networking Portfolio</v>
       </c>
       <c r="B627" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C627" t="str">
-        <v>PR-Inside</v>
+        <v>Pressat</v>
       </c>
       <c r="D627" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E627" t="str">
-        <v>https://pr-inside.com/msft-stock-loss-notice-microsoft-investors-that-lost-money-when-stock-r5197598.htm</v>
+        <v>https://pressat.co.uk/releases/hpe-appoints-infinigate-uk-as-specialist-distributor-for-hpe-networking-portfolio-b8904c44a63f1f13053e53431f897ab0/</v>
       </c>
       <c r="F627" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 4, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Microsoft Corporation (NASDAQ:MSFT) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Microsoft, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/microsoft-class-action-lawsuit. Key Details of the Microsoft ($MSFT) Class Action: Lead Plaintiff Deadline: August 11, 2026 Alleged Misconduct: Securities fraud alleging that Microsoft misled investors regarding its Azure cloud computing platform and AI chatbot Copilot Stock Drop: ..</v>
+        <v>Tuesday 25 August, 2026 Infinigate UK will provide channel partners with access to the combined HPE Networking portfolio, supported by local market expertise, technical services and partner enablement. London, UK – 25 August 2026 – Infinigate UK, a leading technology platform and trusted advisor in cybersecurity, cloud and network infrastructure, has been appointed by HPE as a specialist value-added distributor for the HPE Networking portfolio in the UK. The appointment enables UK channel partners to access HPE Networking solutions, including HPE Aruba Networking and HPE Juniper Networking, through Infinigate’s specialist distribution, technical support and partner services. Key facts: HPE has appointed Infinigate UK as a specialist value-added distributor for HPE Networking in the UK; Inf</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="str">
-        <v>Best AI Content Creation Tools (2026): CapCut Recognized for AI-Powered Video and Image Creation by Software Experts</v>
+        <v>Itronics Advances Critical Minerals Processing as Federal Action Targets ...</v>
       </c>
       <c r="B628" t="str">
-        <v>2026-07-04</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C628" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D628" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>SaaS</v>
       </c>
       <c r="E628" t="str">
-        <v>https://www.prnewswire.com/news-releases/best-ai-content-creation-tools-2026-capcut-recognized-for-ai-powered-video-and-image-creation-by-software-experts-302817472.html</v>
+        <v>https://pr-inside.com/itronics-advances-critical-minerals-processing-as-federal-action-targets-r5215847.htm</v>
       </c>
       <c r="F628" t="str">
-        <v>NEW YORK, July 4, 2026 /PRNewswire/ -- Software Experts has recognized CapCut in its latest review of the best AI content creation tools, citing the platform's ability to support video, image, audio, and social media production from a single editing workspace. The recognition comes as...</v>
+        <v>(PR-inside.com) Company Continues Design Integration of ZMC Critical Minerals Processing With GOLD'n GRO Fertilizer Production; Opens Financing Round to Fund Commercial-Scale ZMC Launch RENO, NV / ACCESS Newswire / August 25, 2026 / Itronics Inc. (OTC PINK:ITRO), a proven chemical technology platform company operating across critical minerals processing, specialty fertilizer, and tailings recovery, today highlighted a recent federal action expanding the domestic market for recovered critical minerals, and announced continued progress toward commercial-scale launch of its Zinc Manganese Concentrate (ZMC) critical minerals processing operation. On July 30, 2026, President Trump issued a Presidential Determination under Section 101 of the Defense Production Act of ..</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="str">
-        <v>Coozmoo Launches AEO and GEO Services to Make Brands Visible Inside ChatGPT, Perplexity, Gemini, and AI Answers</v>
+        <v>HAVIT to Unveil Industry-Leading 12-Mic AI Audio Innovation at IFA 2026</v>
       </c>
       <c r="B629" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C629" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D629" t="str">
         <v>AI, SaaS</v>
       </c>
       <c r="E629" t="str">
-        <v>https://pressreleasenews.org/pressroom/coozmoo-launches-aeo-and-geo-services-to-make-brands-visible-inside-chatgpt-perplexity-gemini-and-ai-answers</v>
+        <v>https://www.prnewswire.com/news-releases/havit-to-unveil-industry-leading-12-mic-ai-audio-innovation-at-ifa-2026-302849117.html</v>
       </c>
       <c r="F629" t="str">
-        <v xml:space="preserve">Coozmoo Digital Solutions announced the launch of Answer Engine Optimization (AEO) and Generative Engine Optimization (GEO) services to help brands get discovered and recommended inside AI platforms like ChatGPT, Perplexity, and Gemini. The services are powered by RankRabbit AI, a proprietary platform that tracks brand </v>
+        <v>BERLIN, Aug. 25, 2026 /PRNewswire/ -- At IFA 2026, HAVIT will showcase its latest smart audio innovations, highlighting the deep integration of AI technology and acoustic engineering to redefine the future of listening. 28 Years of Audio Expertise Drives Intelligent Innovation With over...</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="str">
-        <v>Menu Order AI Appoints Krishna Kumar as Chief Operating Officer</v>
+        <v>Scania to showcase its broad marine offering at SMM 2026</v>
       </c>
       <c r="B630" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C630" t="str">
         <v>WebWire</v>
       </c>
       <c r="D630" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS, Energy</v>
       </c>
       <c r="E630" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357174</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359428</v>
       </c>
       <c r="F630" t="str">
-        <v>Menu Order AI today announced the appointment of Krishna Kumar as Fractional Chief Operating Officer (COO), strengthening the company&amp;#39;s leadership team as it expands its AI-powered platform for restaurants and consumers. - - Krishna brings decades of experience leading artificial intelligence, software development, enterprise technology, and global product initiatives. Throughout his career, he has built high-performing teams and helped organizations transform innovative ideas into scal... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357174</v>
+        <v>At the event in Hamburg, Germany, from 1&amp;#8211;4 September, Scania will showcase its range of power solutions including its popular 13-litre marine engine. Built on the Scania Super platform, the DI13 delivers improved efficiency, higher performance, and increased durability, helping reduce fuel consumption, CO&amp;amp;#8322; emissions and operating costs. - - Scania will also present its electrification offering, including hybrid power solutions and industrial battery technology as part of its long-term... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359428</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="str">
-        <v>MSFT Court Reminder: Microsoft Investors are Notified to Act before ...</v>
+        <v>Antare launches AI physical security platform, transforming unwatched camera footage into intelligence</v>
       </c>
       <c r="B631" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C631" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D631" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E631" t="str">
-        <v>https://pr-inside.com/msft-court-reminder-microsoft-investors-are-notified-to-act-before-r5197500.htm</v>
+        <v>https://www.prnewswire.com/news-releases/antare-launches-ai-physical-security-platform-transforming-unwatched-camera-footage-into-intelligence-302859242.html</v>
       </c>
       <c r="F631" t="str">
-        <v>(PR-inside.com) A securities fraud class action lawsuit has been filed on behalf of Microsoft investors after its stock plummeted 10% because Microsoft allegedly misled investors regarding its AI chatbot Copilot and cloud computing platform Azure. NEW YORK CITY, NY / ACCESS Newswire / July 3, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Microsoft Corporation (NASDAQ:MSFT) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Microsoft, you are encouraged to obtain additional information ..</v>
+        <v>Antare uses AI to automatically review footage from body-worn and fixed cameras to give organisations a complete picture across every shift and site LONDON, Aug. 25, 2026 /PRNewswire/ -- Antare, a new agentic security platform for body-worn and fixed cameras, has launched. UK-based Antare...</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="str">
-        <v>MoneyBuddy, a Hong Kong Loan Matching Platform, Upgrades AI Loan Matching to Compare 30+ Hong Kong Lenders</v>
+        <v>EHang Reports Second Quarter 2026 Unaudited Financial Results</v>
       </c>
       <c r="B632" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C632" t="str">
-        <v>GetNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D632" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, SaaS, Automotive</v>
       </c>
       <c r="E632" t="str">
-        <v>https://www.getnews.info/story/2026/07/03/moneybuddy-a-hong-kong-loan-matching-platform-upgrades-ai-loan-matching-to-compare-30-hong-kong-lenders/?source=barchart</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350237/0/en/ehang-reports-second-quarter-2026-unaudited-financial-results.html</v>
       </c>
       <c r="F632" t="str">
-        <v/>
+        <v>GUANGZHOU, China, Aug. 25, 2026 (GLOBE NEWSWIRE) -- EHang Holdings Limited (Nasdaq: EH) (“EHang” or the “Company”), the world’s leading advanced air mobility (“AAM”) technology platform company, today announced its unaudited financial results for the second quarter ended June 30, 2026.</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="str">
-        <v>Mytheresa Launches Mytheresa Out East, a Bespoke Mobile Boutique Experience in the Hamptons This Summer</v>
+        <v>GojiberryAI Ranks as One of Product Hunt's Best AI Sales Tools for Prospecting and Outbound in 2026</v>
       </c>
       <c r="B633" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C633" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D633" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E633" t="str">
-        <v>https://www.prnewswire.com/news-releases/mytheresa-launches-mytheresa-out-east-a-bespoke-mobile-boutique-experience-in-the-hamptons-this-summer-302817769.html</v>
+        <v>https://www.newsfilecorp.com/release/311075/GojiberryAI-Ranks-as-One-of-Product-Hunts-Best-AI-Sales-Tools-for-Prospecting-and-Outbound-in-2026</v>
       </c>
       <c r="F633" t="str">
-        <v>EAST HAMPTON, N.Y., July 3, 2026 /PRNewswire/ -- This Summer, leading luxury multi-brand digital platform Mytheresa will bring its signature appproach to curation and client service directly to the Hamptons with the launch of a bespoke mobile boutique experience, Mytheresa Out East. From...</v>
+        <v>San Francisco, California--(Newsfile Corp. - August 25, 2026) - Product Hunt's community ranked GojiberryAI #1 Product of the Day in 2026, placing the AI sales platform at the top of its daily technology leaderboard.The result comes as companies increasingly search for the best AI sales tools, AI prospecting tools and AI SDR platforms capable of doing more than writing cold emails or providing static contact databases.GojiberryAI uses an intent-first model: it identifies prospects showing buying...</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="str">
-        <v>UEFA launches medical handover protocol to strengthen player care</v>
+        <v>Mini Circuits Showcases Publication-Backed Validation for Its Products ...</v>
       </c>
       <c r="B634" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C634" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D634" t="str">
-        <v>SaaS, Healthcare, Education</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E634" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357153</v>
+        <v>https://pr-inside.com/mini-circuits-showcases-publication-backed-validation-for-its-products-r5215845.htm</v>
       </c>
       <c r="F634" t="str">
-        <v>This pilot initiative precedes the future introduction of an integrated medical platform for European football, representing the long-term goal of effective medical data-sharing across European football. - - The new protocol, developed in collaboration with European Football Clubs (EFC), is designed to help medical staff share key information securely when players move between club and national team environments. It will serve as an initial step and learning phase, helping to inform and ref... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357153</v>
+        <v>(PR-inside.com) PALO ALTO, CA / ACCESS Newswire / August 25, 2026 / Bioz, Inc. , the citation management platform that leverages peer-reviewed publications to enhance user engagement, build product credibility, and support buying decisions in the research community, announced its expanded collaboration withMini-Circuits , a global leader in RF, microwave, and millimeter-wave components and systems. LaunchingBioz Badges , a comprehensiveBioz Content Hub , and a customQuantum Computing Content Hub , Mini-Circuits is making scientific validation more accessible than ever by delivering dedicated publication experiences tailored to different scientists' needs. As scientific applications continue to diversify, researchers increasingly seek literature that is relevant ..</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="str">
-        <v>Schneider Electric recognized by the World Economic Forum with new Global Lighthouse designations for El Paso and Beijing plants</v>
+        <v>From Factory to Field: emnify Launches OEM Program with Free SGP.32 Bootstrap Connectivity</v>
       </c>
       <c r="B635" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C635" t="str">
-        <v>WebWire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D635" t="str">
-        <v>SaaS, Energy</v>
+        <v>SaaS</v>
       </c>
       <c r="E635" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357130</v>
+        <v>https://finance.yahoo.com/technology/articles/factory-field-emnify-launches-oem-080000257.html</v>
       </c>
       <c r="F635" t="str">
-        <v>Schneider Electric, a global energy technology leader, has been recognized by the World Economic Forum (WEF) with two new Global Lighthouse Network designations for its El Paso (U.S.) and Beijing (China) manufacturing sites. - - The Global Lighthouse Network is a World Economic Forum initiative recognizing best-in-class operational sites and value chains that have achieved exceptional performance in productivity, supply chain resilience, customer centricity, sustainability, and talent.... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357130</v>
+        <v>SHENZHEN, China, August 25, 2026--emnify, a global provider of cloud-native IoT connectivity, today announced a new program for original equipment manufacturers (OEMs) building connected products for international markets.</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="str">
-        <v>NASA’s Hubble Captures Crimson Cloud Sparkling with White, Blue Stars</v>
+        <v>Sentante takes physical AI to market, beginning commercial rollout in vascular surgery and interventional radiology</v>
       </c>
       <c r="B636" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C636" t="str">
-        <v>NASA</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D636" t="str">
-        <v>SaaS, Energy</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E636" t="str">
-        <v>https://science.nasa.gov/missions/hubble/nasas-hubble-captures-crimson-cloud-sparkling-with-white-blue-stars/</v>
+        <v>https://www.prnewswire.com/news-releases/sentante-takes-physical-ai-to-market-beginning-commercial-rollout-in-vascular-surgery-and-interventional-radiology-302858616.html</v>
       </c>
       <c r="F636" t="str">
-        <v>Blue and white stars shine brightly against crimson gas in this image from NASA’s Hubble Space Telescope.</v>
+        <v>Following its May 2026 CE mark, Sentante is deploying first in the specialties its platform was built to serve, and where the multi-modal data that trains endovascular physical AI accumulates from the first commercial case KAUNAS, Lithuania, Aug. 25, 2026 /PRNewswire/ -- Sentante, the...</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="str">
-        <v>BLXCKSTONE Announces Expansion of Real Asset Platform Backed by More Than $90 Million in Asset Value</v>
+        <v>YINZCAM AND HALO23 ANNOUNCE STRATEGIC PARTNERSHIP FOR GROWTH</v>
       </c>
       <c r="B637" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C637" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D637" t="str">
-        <v>Finance, SaaS, Real Estate</v>
+        <v>SaaS</v>
       </c>
       <c r="E637" t="str">
-        <v>https://www.pr.com/press-release/965008</v>
+        <v>https://www.prnewswire.com/news-releases/yinzcam-and-halo23-announce-strategic-partnership-for-growth-302858562.html</v>
       </c>
       <c r="F637" t="str">
-        <v>BLXCKSTONE, a diversified holdings and investment platform focused on real estate and asset-backed strategies, today announced the continued expansion of its business as a vertically integrated owner, operator and capital platform supported by more than $90 million in underlying asset value. The company is focused primarily on the acquisition, management and monetization of high-value real estate and specialized-use [PR.com]</v>
+        <v>Expanding unified digital platform across the GCC, Australia, and New Zealand. PITTSBURGH, Aug. 25, 2026 /PRNewswire/ -- YinzCam and Halo23 today announced an exclusive strategic partnership to support YinzCam's growth across the GCC, Australia, and New Zealand. Halo23 brings deep...</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="str">
-        <v>Von alter Hauptstadt zum neuen Knotenpunkt der digitalen Seidenstraße: 7. Western Digital Economy Expo: Industrielle Integration in Xi'an setzt starke Impulse frei</v>
+        <v>Aarhus Vand Selects Netmore for Smart Meter Network</v>
       </c>
       <c r="B638" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C638" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D638" t="str">
         <v>SaaS</v>
       </c>
       <c r="E638" t="str">
-        <v>https://www.prnewswire.com/news-releases/von-alter-hauptstadt-zum-neuen-knotenpunkt-der-digitalen-seidenstraWe-7-western-digital-economy-expo-industrielle-integration-in-xian-setzt-starke-impulse-frei-302817630.html</v>
+        <v>https://finance.yahoo.com/technology/articles/aarhus-vand-selects-netmore-smart-060000723.html</v>
       </c>
       <c r="F638" t="str">
-        <v>XI'AN, China, 3. Juli 2026 /PRNewswire/ -- Unter dem Motto „Digitale Konvergenz belebt die Seidenstraße, intelligente Innovation gestaltet die Zukunft des Westens" ging am 28. Juni in der alten Hauptstadt Xi'an die 7. Western Digital Economy Expo (WDEE Expo) erfolgreich zu Ende. Die Messe...</v>
+        <v>STOCKHOLM, August 25, 2026--Netmore Group, the leading network operator and platform provider for Massive IoT, today announced a collaboration with Aarhus Vand and Kamstrup to support the deployment of approximately 69,000 digitally connected water meters across Aarhus Municipality, Denmark. Powered by Netmore's carrier-grade LoRaWAN® network and Kamstrup's digital water metering technology, the project will provide Aarhus Vand with real-time visibility into water consumption while helping resid</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="str">
-        <v>Disruptive Live Event Edge Architecture Debuts at Union Stage</v>
+        <v>HashKey Exchange and Franklin Templeton to Bring OnChain U.S. Government Liquidity Fund to Asia</v>
       </c>
       <c r="B639" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C639" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D639" t="str">
         <v>SaaS</v>
       </c>
       <c r="E639" t="str">
-        <v>https://www.prnewswire.com/news-releases/disruptive-live-event-edge-architecture-debuts-at-union-stage-302817136.html</v>
+        <v>https://www.prnewswire.com/news-releases/hashkey-exchange-and-franklin-templeton-to-bring-onchain-us-government-liquidity-fund-to-asia-302859057.html</v>
       </c>
       <c r="F639" t="str">
-        <v>High-speed dual-database orchestration system turns concert crowds into real-time interactive nodes. WASHINGTON, July 3, 2026 /PRNewswire/ -- Down Special Labs LLC and The Good Directorate will publicly deploy a proprietary, high-speed cloud-edge orchestration system during the "Hard...</v>
+        <v>HONG KONG, Aug. 25, 2026 /PRNewswire/ -- HashKey Holdings Limited (3887.HK), a leading comprehensive digital asset company in Asia, announced that its licensed trading platform, HashKey Exchange ("HashKey"), has today announced a collaboration with established global asset manager...</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="str">
-        <v>Handwritten Card Service Handwrytten Releases New Integration for Hubspot</v>
+        <v>Bear Robotics and BOWE IQ Partner to Cut Warehouse Robot Integration ...</v>
       </c>
       <c r="B640" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C640" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D640" t="str">
         <v>SaaS</v>
       </c>
       <c r="E640" t="str">
-        <v>https://www.prweb.com/releases/handwritten-card-service-handwrytten-releases-new-integration-for-hubspot-302816574.html</v>
+        <v>https://pr-inside.com/bear-robotics-and-bowe-iq-partner-to-cut-warehouse-robot-integration-r5215838.htm</v>
       </c>
       <c r="F640" t="str">
-        <v>Leading handwritten card service Handwrytten releases new HubSpot app enabling sales, success, and marketing teams to send robot-penned handwritten notes from any record or workflow. Available to Handwrytten and Hubspot users for no extra fee, the Handwrytten for Hubspot app makes sending...</v>
+        <v>(PR-inside.com) The new partnership synchronizes Carti 100 AMRs with legacy WMS/ERP/MES environments, reducing deployment lead times by up to 40% at existing facilities. LONDON, UK / ACCESS Newswire / August 25, 2026 / Bear Robotics , which has deployed more than 16,000 autonomous robots across 20 countries, andBOWE IQ , a leading UK-based automation integrator, today announced a partnership to simplify and accelerate the integration of robotic automation into warehouse operations across the United Kingdom and Europe. The collaboration addresses a key challenge in warehouse automation: the technical complexity of connecting robotic fleets with existing warehouse and enterprise systems. By integrating BOWE IQ's ..</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="str">
-        <v>KeySIM Delivers Secure Remote Access Solution for WS4 Web Server</v>
+        <v>Hong Kong Strengthens Position as Asia's Leading Sustainable Fashion Hub</v>
       </c>
       <c r="B641" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C641" t="str">
-        <v>Pressat</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D641" t="str">
-        <v>SaaS</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E641" t="str">
-        <v>https://pressat.co.uk/releases/keysim-delivers-secure-remote-access-solution-for-ws4-web-server-3c8d67478b023d69da263f725f482c77/</v>
+        <v>https://www.newmediawire.com/news/hong-kong-strengthens-position-as-asia-s-leading-sustainable-fashion-hub-7088864</v>
       </c>
       <c r="F641" t="str">
-        <v>Friday 3 July, 2026 KeySIM has successfully deployed a secure remote access solution for a WS4 Web Server used by Tacsec Global, enabling engineers to remotely monitor and manage systems while significantly reducing the need for on-site visits. The solution was implemented using a Teltonika RUT200 industrial router fitted with a KeySIM multi-network IoT SIM. By connecting the router to KeySIM’s VPN platform, the router was assigned its own private fixed IP address, allowing authorised users to remotely access the WS4 Web Server from virtually anywhere. Remote connectivity was achieved by configuring a simple port forwarding rule within the network settings of Teltonika RMS (Remote Management System). Once configured, engineers could securely access the WS4 Web Server directly through the r</v>
+        <v>HKTDC ESG Index 2026 Highlights Rising Confidence HONG KONG - August 25, 2026 ( NEWMEDIAWIRE ) - Hong Kong's position as one of Asia's most prominent sustainable fashion hubs has been further strengthened, with the HKTDC ESG Index 2026 released by the Hong Kong Trade Development Council (HKTDC) for the fashion industry rising to 65.5 in 2026, up 2.3 percentage points from 2025 . The increase reflects growing industry confidence in Hong Kong as a premier platform for sustainable fashion development and ESG-related business opportunities. The latest findings also highlight the increasing commercial value of sustainability. Among exhibitors offering ESG-related products or services, 61% reported achieving additional profit margins of at least 10%, while 47% of buyers sourcing ESG-related prod</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="str">
-        <v>Storika Closes Seed Round to Scale AI-Native Creator Marketing Platform</v>
+        <v>KKR Acquires Leading Japanese Beauty Platform Ci FLAVORS</v>
       </c>
       <c r="B642" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C642" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D642" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E642" t="str">
-        <v>https://www.prnewswire.com/news-releases/storika-closes-seed-round-to-scale-ai-native-creator-marketing-platform-302817511.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/kkr-acquires-leading-japanese-beauty-040300078.html</v>
       </c>
       <c r="F642" t="str">
-        <v>Powered by an AI orchestration layer that automates the full influencer campaign lifecycle, the platform will use the funding to accelerate U.S. market expansion. SEATTLE, July 3, 2026 /PRNewswire/ -- Storika, an AI-native platform that automates end-to-end influencer marketing for...</v>
+        <v>TOKYO, August 25, 2026--KKR Acquires Leading Japanese Beauty Platform Ci FLAVORS</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="str">
-        <v>AI Video Cut Launches Eight Purpose-Built Video Repurposing Modes, ...</v>
+        <v>Recastia Lets Teams Turn PDF into Video Without a Production Budget</v>
       </c>
       <c r="B643" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C643" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D643" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E643" t="str">
-        <v>https://pr-inside.com/ai-video-cut-launches-eight-purpose-built-video-repurposing-modes-r5197365.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359420</v>
       </c>
       <c r="F643" t="str">
-        <v>(PR-inside.com) New editorial logic behind every clip format means marketing agencies and content teams stop getting generic cuts, and finally get footage that matches the platform and the moment. ZUG, CH / ACCESS Newswire / July 3, 2026 /AI Video Cut, the AI-powered video clipping tool used by social media agencies, brand content teams, social media managers, and creators working with third-party footage, has released a major update to its video output type system. The platform now offers eight distinct clip formats, each powered by different editorial logic. The update launches in the middle of the football World Cup, with the new ..</v>
+        <v>Producing a short explainer video has traditionally meant writing a script, booking a voice artist, recording footage, and paying an editor to stitch it together, a process that can stretch across days and budgets. Recastia removes those steps: teams turn PDF into video by uploading a document and letting the platform generate a narrated clip from the pages already inside it. What used to be a small production project becomes a single upload. - - The shift shows up at every stage when u... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359420</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="str">
-        <v>AI Video Cut Launches Eight Purpose-Built Video Repurposing Modes, Including Sports Highlights Timed for the World Cup</v>
+        <v>Matt Hagan Drives American Rebel Light Beer Funny Car to 2026 NHRA ...</v>
       </c>
       <c r="B644" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C644" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D644" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E644" t="str">
-        <v>https://www.newswire.com/news/ai-video-cut-launches-eight-purpose-built-video-repurposing-modes-including</v>
+        <v>https://pr-inside.com/matt-hagan-drives-american-rebel-light-beer-funny-car-to-2026-nhra-r5215834.htm</v>
       </c>
       <c r="F644" t="str">
-        <v>New editorial logic behind every clip format means marketing agencies and content teams stop getting generic cuts, and finally get footage that matches the platform and the moment.</v>
+        <v>(PR-inside.com) A True American Rebel Wins Again: Four-Time World Champion Matt Hagan Drives American Rebel Light Beer to Victory and the NHRA Funny Car Points Lead, Delivering Championship Momentum, National Television Exposure and Brand Visibility for American Rebel Light Beer &amp; American Rebel Holdings (OTCID:AREB) AMERICAN REBEL LIGHT BEER'S NHRA MOTORSPORTS PLATFORM CONTINUES TO DELIVER HIGH-OCTANE RESULTS, ACCELERATING BRAND MOMENTUM NASHVILLE, TN AND BRAINERD, MN / ACCESS Newswire / August 24, 2026 / American Rebel Holdings, Inc. (OTC PINK:AREB), creator of American Rebel Light Beer, America's Patriotic Beer, is celebrating another major victory as four-time NHRA Funny Car World Champion Matt Hagan powered ..</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="str">
-        <v>Nextech3D.ai Unveils Strategic AI Growth Roadmap Focused on Workforce ...</v>
+        <v>Matt Hagan Drives American Rebel Light Beer Funny Car to 2026 NHRA Brainerd Nationals Victory on FS1 National Broadcast and NHRA Funny Car Points Lead</v>
       </c>
       <c r="B645" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C645" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D645" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E645" t="str">
-        <v>https://pr-inside.com/nextech3d-ai-unveils-strategic-ai-growth-roadmap-focused-on-workforce-r5197356.htm</v>
+        <v>https://www.newswire.com/news/matt-hagan-drives-american-rebel-light-beer-funny-car-to-2026-nhra-22850141</v>
       </c>
       <c r="F645" t="str">
-        <v xml:space="preserve">(PR-inside.com) Roadmap Highlights Multiple AI-Driven Growth Initiatives Designed to Expand the Company's Technology Platform and Long-Term Market Opportunity TORONTO, ON / ACCESS Newswire / July 3, 2026 /Nextech3D.ai (OTCQB:NEXCF)(CSE:NTAR)(FSE:1SS), an AI-first event technology platform company, today announced its Strategic AI Growth Roadmap, outlining key initiatives designed to expand the Company's AI-powered technology ecosystem across workforce intelligence, team engagement, and event technology markets. The roadmap builds upon Nextech's existing technology foundation and reflects the Company's vision of applying artificial intelligence to improve how organizations engage employees, customers, and event attendees. The Strategic AI Growth Roadmap is centered around three core growth </v>
-[...2 lines deleted...]
-    <row r="646">
+        <v>A True American Rebel Wins Again: Four-Time World Champion Matt Hagan Drives American Rebel Light Beer to Victory and the NHRA Funny Car Points Lead, Delivering Championship Momentum, National Television Exposure and Brand Visibility for American Rebel Light Beer &amp;amp; American Rebel Holdings (OTCID:AREB) AMERICAN REBEL LIGHT BEER'S NHRA MOTORSPORTS PLATFORM CONTINUES TO DELIVER HIGH-OCTANE RESULTS, ACCELERATING BRAND MOMENTUM</v>
+      </c>
+    </row>
+    <row r="646" xml:space="preserve">
       <c r="A646" t="str">
-        <v>1stProtect and Multiverse Computing Partner to Deliver Secure AI Inference at the Edge -- No Cloud Required</v>
+        <v>Guoxia Technology's Net Profit Surged Nearly Tenfold in First Half of 2026, Revenue Reached RMB1.427 Billion, Both Hitting Record Highs</v>
       </c>
       <c r="B646" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C646" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D646" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI, SaaS, Energy</v>
       </c>
       <c r="E646" t="str">
-        <v>https://www.prnewswire.com/news-releases/1stprotect-and-multiverse-computing-partner-to-deliver-secure-ai-inference-at-the-edge--no-cloud-required-302817595.html</v>
-[...2 lines deleted...]
-        <v>Strategic partnership pairs Multiverse's quantum-inspired model compression with 1stProtect's real-time runtime enforcement, giving enterprises private, high-performance AI that runs — and stays protected — entirely on-device. SAN FRANCISCO, July 3, 2026 /PRNewswire/ -- 1stProtect, the...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109388/</v>
+      </c>
+      <c r="F646" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 25, 2026 - (ACN Newswire) - On August 20, 2026, Guoxia Technology Co., Ltd. ("Guoxia Technology" or "the Company", a leading global provider of “AI+” energy storage system solutions, is pleased to announce the interim results of the Company and its subsidiaries (collectively, “the Group”) for the six months ended June 30, 2026 (the "Reporting Period").
+In the first half of 2026, the global energy storage industry sustained strong growth and formally entered the TWh era. Rising renewable energy penetration, growing demand for grid flexibility, and large-scale development of AI computing infrastructure, coupled with improving economics of energy storage, have jointly driven the industry into a new phase of market-oriented, high-quality development. Seizing this opportunity, Guoxia Technology has adhered to its "AI+" energy storage platform-based strategy, evolving into an integrated energy ecosystem aggregation service provider and achieving a significant leap in business performance.
+During the Reporting Period, the Group recorded total revenue of RMB1.427 billion, representing a year-on-year increase of 106.5%. Of this, domestic revenue amounted to RMB1.14 billion, up 101.7% year-on-year, while overseas revenue reached RMB288 million, up 127.9% year-on-year. Profitability also performed strongly, with an overall gross profit margin of 19.2%, up 6.7 percentage points year-on-year, and net profit of RMB60.25 million, up 980.7% year-on-year. Profitability continued to strengthen, while the quality of operations improved steadily.
+Dual-Engine Growth Across Global Markets Drives Rapid Expansion in Delivery Scale
+In the domestic market, the Group continued to deepen strategic cooperation with the "Two Grid Companies and Two Construction Groups" as well as leading energy investment groups, steadily expanding its market share in large-scale standalone energy storage power stations. Domestic energy storage system shipments reached 3.7GWh, up 105.6% year-on-year. Leveraging its proprietary Xinghan vertical large language model and AI algorithm capabilities, the Group achieved intelligent upgrades in power generation, load, and electricity price forecasting, and completed integration with VPP and electricity pricing platforms. This supports autonomous strategy control of household energy systems and proactive safety O&amp;M of the systems, significantly improving customers’ energy utilization efficiency and economic returns.
+In overseas markets, in the first half of 2026 the Group established subsidiaries in Hong Kong, Singapore, the UK, the Netherlands, etc., building localized operation networks and service teams to develop comprehensive local service capabilities. A strategic breakthrough was achieved in the UK market, where the Group successfully entered the government-level projects, with its product compliance and localized delivery capabilities validated and brand recognition further enhanced. In Africa, the Group continued to deepen its presence, with localized networks in core markets continuously improved, driving rapid growth in business scale and further consolidating the Company’s market position in the African residential energy storage sector. According to CIC, based on newly installed capacity and shipment volume of multi-purpose energy storage systems globally in 2025, the Group ranked ninth among global energy storage system suppliers and seventh among Chinese suppliers worldwide, and stands among the global frontrunners in the African residential energy storage sector, underscoring the effectiveness of the Group’s strategy as recognized by an authoritative industry institution.
+In terms of capacity layout, in the first half of the year the Group added two new production bases in Chengdu and Lianyungang. The Group simultaneously advanced the construction of intelligent production lines for utility-scale energy storage and the capacity expansion of residential energy storage lines, systematically implementing intelligent manufacturing upgrades across all bases, significantly enhancing its in-house manufacturing capabilities and continuously reducing its reliance on external OEMs. At the supply chain management level, the Group integrated global resources and implemented lean manufacturing, leveraging economies of scale in procurement to effectively control raw material costs, effectively mitigating the impact of price fluctuations on profitability and ensuring steady and sustainable profit levels.
+Integrated Technology, Product and Platform Capabilities Build Full-Stack "AI+" Energy Storage Competitiveness
+At the technology R&amp;D level, during the Reporting Period the Group deployed its own computing infrastructure and operated its proprietary Xinghan vertical large language model locally, continuously iterating its AI algorithm capabilities and optimizing the Safe ESS and HANCHU iESS platforms, constantly improving the accuracy of power generation, load and electricity price forecasting, thereby enhancing system safety while effectively creating excess returns for customers.
+At the product innovation level, the Group focused on core technology breakthroughs such as EMS intelligent dispatching and 3S integrated inverters, and built a thermal runaway simulation laboratory to solidify its safety foundation. During the Reporting Period, it launched a brand-new 16kWh residential energy storage product series for overseas markets, featuring larger capacity and higher safety to meet diverse scenario needs in Europe, Africa and elsewhere, while advancing R&amp;D of next-generation energy storage batteries and inverters. It has now formed a multi-tiered product matrix covering residential, commercial &amp; industrial, and grid-side applications.
+At the digital energy platform level, leveraging the digital energy platform the Group enables open access to multiple brands and products, breaking down data silos and building high-quality datasets to support the continuous evolution of AI. Through its three-tier proactive safety prevention and control system, it has realized the evolution of capabilities from "passive response" to "proactive maintenance," and is committed to providing customers with comprehensive energy services covering the full lifecycle of assets.
+Outlook: Deepening Integrated Ecosystem Layout, Toward Becoming a Leader in Smart Energy Infrastructure
+Looking ahead to the second half of 2026, the Group will remain firmly committed to its “AI+” Energy Storage strategy, and continue to cultivate six key strategic areas: iterating AI algorithms and large model capabilities, accelerating the rollout of the new-generation energy storage product matrix, deepening cooperation with domestic core customers and expanding its share of large-scale standalone energy storage power stations, while also cultivating the European and African markets and promoting localized operations, building a virtual power plant control system based on the AI dispatching platform, and pioneering the "green power—energy storage—computing" synergy model to provide high-reliability, low-cost green energy support for global intelligent computing centers.
+The Group is committed to building an integrated ecosystem encompassing “AI + Energy Storage + Virtual Power Plants + Computing,” advancing the deep integration of energy storage technologies with the new-type power system, and becoming a leader in smart energy infrastructure, while creating sustainable and superior returns for shareholders and partners through a long-term value-oriented approach.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="str">
-        <v>Best AI Image Generator Tools (2026): CapCut Featured for Creative Visual Content Production by Expert Consumers</v>
+        <v>Wolters Kluwer and Dentsu Soken Deliver CCH® Tagetik as Daihatsu Motor's Budget Management System</v>
       </c>
       <c r="B647" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C647" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D647" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>SaaS</v>
       </c>
       <c r="E647" t="str">
-        <v>https://www.prweb.com/releases/best-ai-image-generator-tools-2026-capcut-featured-for-creative-visual-content-production-by-expert-consumers-302817448.html</v>
+        <v>https://finance.yahoo.com/technology/articles/wolters-kluwer-dentsu-soken-deliver-020000758.html</v>
       </c>
       <c r="F647" t="str">
-        <v>NEW YORK, July 3, 2026 /PRNewswire/ -- Expert Consumers has featured CapCut as one of the best AI image generators, recognizing the platform's integrated image creation suite as a practical option for content producers, social media creators, and small business owners evaluating...</v>
+        <v>TOKYO, August 25, 2026--Wolters Kluwer, a global provider of world-class solutions in corporate performance management and Dentsu Soken Inc. (Headquarters: Minato-ku, Tokyo; President and CEO: Hirohisa Iwamoto; hereinafter "Dentsu Soken"), today announced that Daihatsu Motor Co., Ltd. (Headquarters: Ikeda City, Osaka; hereinafter "Daihatsu") has selected CCH Tagetik Intelligent Platform, Wolters Kluwer’s CPM (Corporate Performance Management) solution, as its new budget management system.</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="str">
-        <v>KuMining Expands Cloud Mining Access with ZEC, Bringing Institutional-Grade Mining Infrastructure to More Users</v>
+        <v>Wolters Kluwer and Dentsu Soken Deliver CCH® Tagetik as Daihatsu Motor’s Budget Management System</v>
       </c>
       <c r="B648" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C648" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D648" t="str">
         <v>SaaS</v>
       </c>
       <c r="E648" t="str">
-        <v>https://www.prnewswire.com/news-releases/kumining-expands-cloud-mining-access-with-zec-bringing-institutional-grade-mining-infrastructure-to-more-users-302816776.html</v>
+        <v>https://finance.yahoo.com/technology/articles/wolters-kluwer-dentsu-soken-deliver-020000317.html</v>
       </c>
       <c r="F648" t="str">
-        <v>PROVIDENCIALES, Turks and Caicos Islands, July 3, 2026 /PRNewswire/ -- KuMining, the cloud mining platform powered by global cryptocurrency exchange KuCoin, today announced the launch of ZEC Cloud Mining, expanding its Proof-of-Work product suite while making institutional-grade mining...</v>
+        <v>TOKYO, August 25, 2026--Wolters Kluwer, a global provider of world-class solutions in corporate performance management and Dentsu Soken Inc. (Headquarters: Minato-ku, Tokyo; President and CEO: Hirohisa Iwamoto; hereinafter "Dentsu Soken"), today announced that Daihatsu Motor Co., Ltd. (Headquarters: Ikeda City, Osaka; hereinafter "Daihatsu") has selected CCH Tagetik Intelligent Platform, Wolters Kluwer’s CPM (Corporate Performance Management) solution, as its new budget management system.</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="str">
-        <v>Goodfirms Unveils Ranking of 4,496 Top-Rated Software Development Companies Serving U.S. Businesses</v>
+        <v>Digital Realty Selected to Develop 50 Megawatts of New Data Center Capacity in Singapore</v>
       </c>
       <c r="B649" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C649" t="str">
-        <v>Express Press Release</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D649" t="str">
-        <v>SaaS</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E649" t="str">
-        <v>https://express-press-release.net/news/2026/07/03/1761326</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/25/3350172/0/en/digital-realty-selected-to-develop-50-megawatts-of-new-data-center-capacity-in-singapore.html</v>
       </c>
       <c r="F649" t="str">
-        <v>Las Vegas, NV, 2026-07-03 — /EPR Network/ — Goodfirms, a global B2B research, ratings, and reviews platform, today announced its updated ranking of 4,496 top-rated software [read full press release...]</v>
+        <v>Digital Realty’s new Jurong Island location will expand its Singapore platform with AI-ready, sustainable capacity designed to support the country’s next chapter of digital growth Digital Realty’s new Jurong Island location will expand its Singapore platform with AI-ready, sustainable capacity designed to support the country’s next chapter of digital growth</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="str">
-        <v>Semiyard Launches New Truck Load Board, Connecting Carriers and Brokers on One Unified Platform</v>
+        <v>L2 Aviation and Gotonomi Extend UAV Connectivity Beyond Cellular Reach</v>
       </c>
       <c r="B650" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C650" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D650" t="str">
         <v>SaaS</v>
       </c>
       <c r="E650" t="str">
-        <v>https://express-press-release.net/news/2026/07/03/1761321</v>
+        <v>https://www.prnewswire.com/news-releases/l2-aviation-and-gotonomi-extend-uav-connectivity-beyond-cellular-reach-302858775.html</v>
       </c>
       <c r="F650" t="str">
-        <v>New feature streamlines freight matching, giving carriers faster access to loads and brokers a wider, more reliable pool of capacity. Sacramento, CA, 2026-07-03 — /EPR [read full press release...]</v>
+        <v>Collaboration combines L2 Aviation's integration and certification expertise with Gotonomi's compact satellite communications technology to support reliable operations in remote and connectivity-constrained environments. ERLANGER, Ky. and CAMBRIDGE, England and CINCINNATI, Aug. 24, 2026...</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="str">
-        <v>IHYIP Templates Unveils Feature-Rich HYIP Templates for Next-Generation Platforms</v>
+        <v>Interactive Brokers Announces Strategic Collaboration with Daol Investment &amp; Securities</v>
       </c>
       <c r="B651" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C651" t="str">
-        <v>Express Press Release</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D651" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E651" t="str">
-        <v>https://express-press-release.net/news/2026/07/03/1761257</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/interactive-brokers-announces-strategic-collaboration-010000456.html</v>
       </c>
       <c r="F651" t="str">
-        <v>Madurai, Tamil Nadu, 2026-07-03 — /EPR Network/ — As the digital investment industry continues to evolve, businesses are seeking faster and more efficient ways to establish [read full press release...]</v>
-[...2 lines deleted...]
-    <row r="652">
+        <v>GREENWICH, Conn., August 25, 2026--Interactive Brokers (Nasdaq: IBKR), an automated global broker, today announced a strategic collaboration with Daol Investment &amp; Securities to provide eligible Korean investors with cost-effective access to global equities through Daol's platform, supported by IBKR's advanced trading infrastructure.</v>
+      </c>
+    </row>
+    <row r="652" xml:space="preserve">
       <c r="A652" t="str">
-        <v>LONGWELL's Biomimetic EC Fan Achieves 73-82% Static Efficiency with 4-6 dB(A) Noise Reduction</v>
+        <v>VCREDIT Announces 2026 Interim Results: Prudent Operations and AI Empowerment Drive Quality-Focused and Sustainable Development</v>
       </c>
       <c r="B652" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-25</v>
       </c>
       <c r="C652" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D652" t="str">
-        <v>SaaS, Energy</v>
+        <v>Finance, AI, SaaS, Retail</v>
       </c>
       <c r="E652" t="str">
-        <v>https://www.prweb.com/releases/longwells-biomimetic-ec-fan-achieves-7382-static-efficiency-with-46-dba-noise-reduction-302817548.html</v>
-[...2 lines deleted...]
-        <v>Nature-inspired backward-curved EC platform delivers 8–12% energy savings and fast lead times for HVACR, data-center cooling and air-handling-unit applications NINGBO, China, July 3, 2026 /PRNewswire/ -- Ningbo Longwell Electric Technology Co., Ltd. (LONGWELL), a leading EC fan...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109379/</v>
+      </c>
+      <c r="F652" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 25, 2026 - (ACN Newswire) - August 24, 2026, VCREDIT Holdings Limited ("VCREDIT" or the "Group"; stock code: 2003.HK), a leading technology-driven consumer financial service provider in China, today announced its unaudited interim results for the six months ended June 30, 2026 (the "Period").
+The first half of 2026 saw continued softness in consumer credit demand amid macro headwinds, as the industry adapted to new regulatory requirements on financing cost disclosure, online marketing and consumer protection. Against this backdrop, the Group adopted a prudent approach, proactively controlling volume and improving quality, focusing on compliance and advancing steadily while strengthening risk management and enhancing operational efficiency. Throughout the Period, the Group focused on elevating technical standards and concentrating services on higher-quality borrowers, while deepening consumer rights protection in its business processes to support steady, quality-focused business development. During the Period, the Group's total loan origination volume was RMB6.06 billion, of which the Chinese mainland accounted for RMB5.69 billion and Hong Kong accounted for RMB0.37 billion; the Group recorded a net profit of RMB12.0 million and Non-IFRS adjusted net profit of RMB16.9 million.
+Focus on High-Quality Customers, Business Structure Continuously Optimised
+Facing the challenging environment, the Group strengthened risk control and improved operational efficiency across its operations, gradually shifting its focus toward higher-quality customer segments and more sustainable business models. Leveraging multidimensional risk models, the Group further optimised its customer mix, while enhancing the credit approval and drawdown experience, effectively strengthening the engagement of existing high-quality customers.
+In customer operations, the Group refined its approach across three dimensions: acquisition, existing customer management and product experience. On the acquisition front, the Group maintained a disciplined presence across premium platforms while continuously iterating its customer admission models to improve conversion efficiency. For existing customers, the Group deepened engagement with quality borrowers through tailored product solutions and refined segmentation, unlocking greater value from quality customers. Meanwhile, the Group integrated consumer rights protection throughout the product and service lifecycle, and completed the necessary system upgrades to comply with the new regulatory requirements on disclosure of comprehensive financing costs. These combined efforts contributed to improvements in overall marketing efficiency during the Period, with continuous quality enhancement of the transacting user base.
+AI Deeply Embedded in Core Operations, International Expansion Steadily Progressing
+Technology remains a core strategic pillar underpinning risk management, compliance and operational efficiency. During the Period, the Group continued to deepen the application of AI across its core operating functions. Its AI-powered customer service chatbot, enhanced with large language model capabilities, achieved notable improvements in self-service resolution rate. An intelligent quality inspection mechanism has replaced traditional manual reviews, while AI-driven automation has been introduced into post-loan operations to enhance collection efficiency and customer experience. Furthermore, the Group replicated and localised AI capabilities in its overseas markets, deploying AI customer service, collection and voice solutions locally, initially validating cross-market replicability. In the second half of the year, the Group will further enhance model coordination, data governance and engineering platform capabilities to support scalable, measurable and compliant AI applications.
+On the international expansion front, the Group's Hong Kong business, CreFIT, has served over 90,000 customers since its launch in 2023. In April 2026, CreFIT became the first licensed money lender in Hong Kong to partner with TransUnion to offer free downloadable credit reports to customers via its mobile application, with over 5,000 customers having accessed their credit reports through this service. The Group also launched "Capi Go", an AI-powered assistant that further enhances user experience. At the beginning of the year, the Group officially launched its Indonesia business, with a primary focus on building core operational infrastructure and developing foundational technology systems, laying a solid foundation for future expansion and sustainable growth.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="str">
-        <v>Sky Labs Showcases 'CART BP pro' for Potential Use in Drug Clinical Trials on Global Stage</v>
+        <v>muVpix Original Swipe Left: Dying for Love Named Vertical of the Year as Platform Launches Romeo &amp;amp; Juliet, Reimagined</v>
       </c>
       <c r="B653" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C653" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D653" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>SaaS</v>
       </c>
       <c r="E653" t="str">
-        <v>https://www.prnewswire.com/news-releases/sky-labs-showcases-cart-bp-pro-for-potential-use-in-drug-clinical-trials-on-global-stage-302817529.html</v>
+        <v>https://www.prnewswire.com/news-releases/muvpix-original-swipe-left-dying-for-love-named-vertical-of-the-year-as-platform-launches-romeo--juliet-reimagined-302858798.html</v>
       </c>
       <c r="F653" t="str">
-        <v>BASEL, Switzerland and SEOUL, South Korea, July 3, 2026 /PRNewswire/ -- Sky Labs (CEO Jack Byunghwan Lee) announced on the 2nd that it introduced its data platform business at the 9th Digital Biomarkers in Clinical Trials Summit in Basel, Switzerland, highlighting the potential of its...</v>
+        <v>The acclaimed thriller earned three awards at the 2026 VERTIES, while muVpix's newest original series is quickly emerging as another fan favorite LOS ANGELES, Aug. 24, 2026 /PRNewswire/ -- muVpix, the U.S.-based vertical entertainment platform owned by BlackForge Distribution, celebrated...</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="str">
-        <v>BadRep Emails Launches to Help Marketers Track and Search Their Competitors' Email Campaigns</v>
+        <v>SCX.ai (ASX: SCX) Strategic Partnership With Global AI Leader DDN to Power Australia's Largest Sovereign AI Inferencing Cloud</v>
       </c>
       <c r="B654" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C654" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D654" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E654" t="str">
-        <v>https://www.pr.com/press-release/972614</v>
+        <v>https://www.prnewswire.com/news-releases/scxai-asx-scx-strategic-partnership-with-global-ai-leader-ddn-to-power-australias-largest-sovereign-ai-inferencing-cloud-302858797.html</v>
       </c>
       <c r="F654" t="str">
-        <v>BadRep Emails is a new competitive-intelligence platform that captures the emails brands send their subscribers and turns them into a searchable archive. Email and lifecycle marketers can study rivals' welcome flows, promotions, and messaging in one place instead of managing burner inboxes and manual screenshots. [PR.com]</v>
+        <v>Alliance to scale sovereign AI capacity as demand for Australian-based AI infrastructure grows SYDNEY, Aug. 24, 2026 /PRNewswire/ -- Australian sovereign AI infrastructure pioneer SCX.ai and global AI data intelligence leader DDN today announced a landmark partnership to expand and...</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="str">
-        <v>From Ancient Capital to New Digital Silk Road Hub: The 7th Western Digital Economy Expo Sees Xi'an's Industrial Integration Unleash Strong Momentum</v>
+        <v>UL Solutions Launches Retail Total Access™ Software to Help Retailers Manage Supply Chain Quality and Risk</v>
       </c>
       <c r="B655" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C655" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D655" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS, Retail</v>
       </c>
       <c r="E655" t="str">
-        <v>https://www.prnewswire.com/news-releases/from-ancient-capital-to-new-digital-silk-road-hub-the-7th-western-digital-economy-expo-sees-xians-industrial-integration-unleash-strong-momentum-302817433.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/ul-solutions-launches-retail-total-211600520.html</v>
       </c>
       <c r="F655" t="str">
-        <v>XI'AN, China, July 3, 2026 /PRNewswire/ -- Under the theme "Digital Convergence Revitalizes the Silk Road, Smart Innovation Shapes the West's Future," the 7th Western Digital Economy Expo (WDEE Expo) has successfully concluded in the ancient capital of Xi'an on June 28. The expo brought...</v>
+        <v>NORTHBROOK, Ill., August 24, 2026--UL Solutions Inc. (NYSE: ULS), a global leader in applied safety science, today announced Retail Total Access, a software platform that helps retailers manage product quality and supply chain risk with a clearer, unified view of data.</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="str">
-        <v>iQIYI Strengthens China's Comedy Ecosystem as "The King of Stand-Up Comedy" Returns for Season 3</v>
+        <v>Culture Amp Adds Missing Context to AI, Infusing Culture Intelligence Directly Inside the Tools Leaders Use Daily</v>
       </c>
       <c r="B656" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C656" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D656" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E656" t="str">
-        <v>https://www.prnewswire.com/news-releases/iqiyi-strengthens-chinas-comedy-ecosystem-as-the-king-of-stand-up-comedy-returns-for-season-3-302817432.html</v>
+        <v>https://www.prnewswire.com/news-releases/culture-amp-adds-missing-context-to-ai-infusing-culture-intelligence-directly-inside-the-tools-leaders-use-daily-302858724.html</v>
       </c>
       <c r="F656" t="str">
-        <v>BEIJING, July 3, 2026 /PRNewswire/ -- On July 3, iQIYI, China's leading online entertainment platform, announces that its original hit comedic variety show "The King of Stand-Up Comedy" returns for its third season. The new season will be available simultaneously on iQIYI and iQIYI...</v>
+        <v>Managers can now get insights on their team's engagement, performance and culture from anywhere – including Claude, ChatGPT and other AI assistants – without logging into another platform. Culture Amp's culture intelligence is now accessible anywhere, including from ChatGPT and Claude,...</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="str">
-        <v>Nona Biosciences Appoints Dr. Peng Wang as Chief Operating Officer to Advance Platform Capabilities and Drive Operational Excellence</v>
+        <v>Re:InvestorHub Launches the First AI-Powered Operating System Built for Real Estate Investors</v>
       </c>
       <c r="B657" t="str">
-        <v>2026-07-03</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C657" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D657" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS, Real Estate</v>
       </c>
       <c r="E657" t="str">
-        <v>https://www.prnewswire.com/news-releases/nona-biosciences-appoints-dr-peng-wang-as-chief-operating-officer-to-advance-platform-capabilities-and-drive-operational-excellence-302817386.html</v>
+        <v>https://www.prnewswire.com/news-releases/reinvestorhub-launches-the-first-ai-powered-operating-system-built-for-real-estate-investors-302858682.html</v>
       </c>
       <c r="F657" t="str">
-        <v>CAMBRIDGE, Mass., July 2, 2026 /PRNewswire/ -- Nona Biosciences ("Nona" or the "Company"), a global biotechnology company advancing biotherapeutic discovery through innovative technology platforms, today announced the appointment of Dr. Peng Wang as Chief Operating Officer (COO). Dr. Wang...</v>
+        <v>Re:InvestorHub is now generally available, unifying deal analysis, pipeline management, rehab oversight, and AI coaching in one platform for real estate investors — with a free trial and limited-time Founding Member pricing at launch. IRVINE, Calif., Aug. 24, 2026 /PRNewswire/ --...</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="str">
-        <v>“You and Your Amazing Brain” Captivates Global Audiences Across Major International Book Fairs</v>
+        <v>Wish Granted: Notable Investors Join Social Shopping Platform GoWish ...</v>
       </c>
       <c r="B658" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C658" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D658" t="str">
-        <v>SaaS, Education</v>
+        <v>SaaS</v>
       </c>
       <c r="E658" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357102</v>
+        <v>https://pr-inside.com/wish-granted-notable-investors-join-social-shopping-platform-gowish-r5215679.htm</v>
       </c>
       <c r="F658" t="str">
-        <v>Charlotte Greguski&amp;#39;s &amp;#8220;You and Your Amazing Brain&amp;#8221; is a children&amp;#39;s educational book that introduces young readers to the extraordinary power of the human brain and how to nurture it for lifelong well-being. Greguski, a former midwife with over three decades of study in brain integration, Brain Gym&amp;#174;, and human potential development, brings deep professional insight into early childhood learning and development. - - In &amp;#8220;You and Your Amazing Brain,&amp;#8221; children are guided through engaging fact... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357102</v>
+        <v>(PR-inside.com) COPENHAGEN, DK / ACCESS Newswire / August 24, 2026 /Investors including Johan Wedell-Wedellsborg and Mads Ditlevsen join the shareholder base of GoWish to help accelerate the growth of the popular Danish-born social shopping platform and wishlist app in the United States, where its user base has more than doubled in the past 18 months. Social shopping platform and wishlist app GoWish, known as Ønskeskyen in its native Denmark, has secured a capital injection of DKK 100m (approx. EUR 13.4m) from an array of new investors, including family office Weco, owned by Johan Wedell-Wedellsborg, and former EQT partner Mads Ditlevsen. The investment ..</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="str">
-        <v>Bedrock Analytics Launches Bedrock Studio, the First App Store for ...</v>
+        <v>The Metals Royalty Company Announces Closing of Additional 1.0% Mesabi ...</v>
       </c>
       <c r="B659" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C659" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D659" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E659" t="str">
-        <v>https://pr-inside.com/bedrock-analytics-launches-bedrock-studio-the-first-app-store-for-r5197202.htm</v>
+        <v>https://pr-inside.com/the-metals-royalty-company-announces-closing-of-additional-1-0-mesabi-r5215673.htm</v>
       </c>
       <c r="F659" t="str">
-        <v>(PR-inside.com) A new in-platform catalog delivers purpose-built analytics apps, one for every CPG job, powered by a brand's own retail data OAKLAND, CA / ACCESS Newswire / July 2, 2026 / Bedrock Analytics, the AI-powered CPG data analytics platform, today launched Bedrock Studio, the first app store for CPG analytics. Rather than forcing every business question through a single general-purpose dashboard, Bedrock Studio gives CPG teams a growing catalog of purpose-built apps, each one designed around a specific job, from building a buyer deck to catching a product disco before a retailer flags it to optimizing your promotions in your key retailers. Every ..</v>
+        <v>(PR-inside.com) Acquisition Doubles TMCR's Mesabi Royalty Interest to 2.0%; Anticipated Annual Royalty Revenue of Approximately US$22 Million, with a Pathway to US$26 Million LONDON, UK / ACCESS Newswire / August 24, 2026 / The Metals Royalty Company Inc. ("TMCR" or the "Company") (Nasdaq:TMCR), a purpose-built financing platform dedicated to advancing U.S. critical mineral security and re-industrialization, today announced that it has closed on its previously announced option to acquire an additional 1.0% Index-Priced Gross Overriding Production Royalty with a Revenue Floor (the "Additional Mesabi Royalty") in the Mesabi Metallics iron ore project (the "Mesabi Project") located in Nashwauk, Minnesota, from Ironclad Royalties, ..</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="str">
-        <v>2026 FarmPages Builds on Nearly 50 Years of Agricultural Directory Service with Expanded Digital Access</v>
+        <v>Nebius Group announces closing of private offering of convertible senior notes, with aggregate gross proceeds of approximately $5.75 billion</v>
       </c>
       <c r="B660" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C660" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D660" t="str">
-        <v>SaaS</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E660" t="str">
-        <v>https://pressreleasenews.org/pressroom/2026-farmpages-builds-on-nearly-50-years-of-agricultural-directory-service-with-expanded-digital-access</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/nebius-group-announces-closing-private-200500109.html</v>
       </c>
       <c r="F660" t="str">
-        <v>FarmPages is expanding the digital reach of The Book, a long-established agricultural directory that began in 1978. The online platform allows farmers to search by category, business, keyword, and location, serving over 150,000 farmers.</v>
+        <v>AMSTERDAM, August 24, 2026--Nebius Group N.V. ("Nebius Group" or the "Company"; NASDAQ: NBIS), the AI cloud company, today announced the closing of its previously announced offering of convertible senior notes, in two series: 0.50% convertible notes due 2030 (the "2030 Notes") and 4.50% convertible notes due 2034 (the "2034 Notes", and together with the 2030 Notes, the "Notes"), in a private offering to qualified institutional buyers pursuant to Rule 144A under the Securities Act of 1933, as ame</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="str">
-        <v>VERAXA Biotech (VRXA) Initiates Cell Line Development for Lead BiTAC Cancer Therapy Program</v>
+        <v>Avalyn Announces Multiple Presentations at the European Respiratory Society International Congress 2026</v>
       </c>
       <c r="B661" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C661" t="str">
-        <v>NewMediaWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D661" t="str">
-        <v>Finance, SaaS, Healthcare, Retail</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E661" t="str">
-        <v>https://www.newmediawire.com/news/veraxa-biotech-vrxa-initiates-cell-line-development-for-lead-bitac-cancer-therapy-program-7087478</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3350091/0/en/avalyn-announces-multiple-presentations-at-the-european-respiratory-society-international-congress-2026.html</v>
       </c>
       <c r="F661" t="str">
-        <v>LOS ANGELES, CA - July 2, 2026 ( NEWMEDIAWIRE ) - VERAXA Biotech (NASDAQ: VRXA) announced the initiation of cell line development for its lead BiTAC(R) T-cell engager (“BiTAC-TCE”) program through a collaboration with ATUM, which will apply its Leap-In Transposase(R) technology to generate stable clonal cell lines supporting IND/CTA-enabling activities and future clinical development. The collaboration follows encouraging preclinical data presented at the 2026 American Association for Cancer Research (“AACR”) Annual Meeting and is intended to support CMC development, including early process, analytical and formulation development, as well as the production of material for nonclinical studies. VERAXA said its BiTAC-TCE platform is designed to improve tumor selectivity by splitting the T-cel</v>
+        <v>Presentations describe integration of patient perspective into clinical trial design and data modeling AP01 distribution in the lungs Presentations describe integration of patient perspective into clinical trial design and data modeling AP01 distribution in the lungs</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="str">
-        <v>VentureLoop Relaunches with 25 Years of Proprietary Startup Hiring ...</v>
+        <v>LG ELECTRONICS' PRISM AI WINS BEST AI TOOL/PRODUCT AT THE 2026 IN2 SABRE AWARDS ASIA-PACIFIC</v>
       </c>
       <c r="B662" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C662" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D662" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E662" t="str">
-        <v>https://pr-inside.com/ventureloop-relaunches-with-25-years-of-proprietary-startup-hiring-r5197171.htm</v>
+        <v>https://www.prnewswire.com/news-releases/lg-electronics-prism-ai-wins-best-ai-toolproduct-at-the-2026-in2-sabre-awards-asia-pacific-302858666.html</v>
       </c>
       <c r="F662" t="str">
-        <v>(PR-inside.com) Pioneering dot-com era platform returns with exclusive focus on C-suite and VP-level roles at venture-backed companies, powered by proprietary hiring intelligence unavailable elsewhere through VentureLoop Radar SOLANA BEACH, CA / ACCESS Newswire / July 2, 2026 / VentureLoop today announced the relaunch of its platform, introducing an updated experience focused on executive hiring and laying the foundation for a new Workforce Intelligence initiative built on approximately 25 years of historical workforce data from venture-backed companies. Originally launched during the early growth of the venture capital ecosystem, VentureLoop has accumulated a historical archive of approximately 2.5 million job postings spanning more than 27,000 ..</v>
+        <v>Delivering Real-Time Insights to Support Strategic Decision-Making, AI-Powered Communications Platform Redefines PR Measurement Worldwide News Summary LG Electronics (LG)'s PRISM AI has won the Best AI Tool or Product category at the 2026 IN2 SABRE Awards Asia-Pacific, recognizing its...</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="str">
-        <v>The Misfits and KnuckleBonz360™ Unleash a Fiendish New Dimension with a First-of-its-kind Immersive Experience</v>
+        <v>OutboundIQ's Ryan Shatzkamer Releases Open-Source Tool That Builds Genesys Cloud Call Flows From Plain English</v>
       </c>
       <c r="B663" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C663" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D663" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E663" t="str">
-        <v>https://www.prweb.com/releases/the-misfits-and-knucklebonz360-unleash-a-fiendish-new-dimension-with-a-first-of-its-kind-immersive-experience-302816550.html</v>
+        <v>https://www.newsfilecorp.com/release/311144/OutboundIQs-Ryan-Shatzkamer-Releases-OpenSource-Tool-That-Builds-Genesys-Cloud-Call-Flows-From-Plain-English</v>
       </c>
       <c r="F663" t="str">
-        <v>Misfits Join KnuckleBonz360 Immersive Music Fan Platform Coming Summer 2026 WALNUT CREEK, Calif., July 2, 2026 /PRNewswire-PRWeb/ -- For Immediate Release: June 30, 2026 | Walnut Creek, CA KnuckleBonz® today announces an official collaboration with the legendary Misfits to bring their...</v>
+        <v>Boca Raton, Florida--(Newsfile Corp. - August 24, 2026) - Ryan Shatzkamer, Director of Technical Services at contact centre technology firm outboundIQ, has released genesys-mcp, an open-source tool that lets Genesys Cloud administrators build and publish call flows by describing them in plain English to an AI assistant such as Claude.To view an enhanced version of this graphic, please visit:https://images.newsfilecorp.com/files/12668/311144_4a954fbd24d559ed_001full.jpgIn a demonstration...</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="str">
-        <v>High Five, AI Recruitment Platform for SEA Talent, Adds Built-In Skills Assessments to Its Hiring Platform</v>
+        <v>15 Students Selected for National Health Leadership Role</v>
       </c>
       <c r="B664" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C664" t="str">
-        <v>GetNews</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D664" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, SaaS, Healthcare, Retail, Education</v>
       </c>
       <c r="E664" t="str">
-        <v>https://www.getnews.info/story/2026/07/02/high-five-ai-recruitment-platform-for-sea-talent-adds-builtin-skills-assessments-to-its-hiring-platform/?source=barchart</v>
+        <v>https://www.newmediawire.com/news/15-students-selected-for-national-health-leadership-role-7088842</v>
       </c>
       <c r="F664" t="str">
-        <v/>
+        <v>DALLAS - August 24, 2026 ( NEWMEDIAWIRE ) - As youth health challenges continue to grow in the United States [1] , 15 passionate students from across the country are stepping up to help. The American Heart Association, a relentless force changing the future of health for everyone everywhere, has named the 2026-27 class of national Youth Heart Ambassadors for Kids Heart Challenge™ and American Heart Challenge™, the Association’s school-based fundraising programs that teach students heart-healthy habits and lifesaving skills. This year’s class of national Youth Heart Ambassadors was selected from a pool of applicants nationwide. The volunteer role gives students a platform to raise awareness by sharing how they have been impacted by heart disease and stroke, while they inspire healthier habi</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="str">
-        <v>Vadzo Imaging Validated the AR0544 Jetson Orin Camera: Falcon-544CRS Delivers Low-Power 5MP UVC Integration for Edge AI Vision</v>
+        <v>Cushman &amp; Wakefield Strengthens Capital Markets Platform with Addition of Loan Restructuring Expert Steve Klein</v>
       </c>
       <c r="B665" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C665" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D665" t="str">
-        <v>AI, SaaS, Energy</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E665" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-validated-the-ar0544-jetson-orin-camera-falcon-544crs-22810750</v>
+        <v>https://finance.yahoo.com/real-estate/articles/cushman-wakefield-strengthens-capital-markets-192300710.html</v>
       </c>
       <c r="F665" t="str">
-        <v>The Falcon-544CRS is a 5MP color USB 3.2 camera built on the Onsemi AR0544 HyperLux LP sensor, delivering low-power rolling shutter imaging with embedded HDR processing and full UVC compliance, purpose-built for edge AI developers and OEM engineers deploying battery powered and power constrained NVIDIA Jetson Orin platforms across AGV navigation, UAV payload vision, smart city surveillance and embedded AI applications where driverless USB integration and power budget precision are simultaneous system design requirements.</v>
+        <v>NEW YORK, August 24, 2026--Cushman &amp; Wakefield (NYSE: CWK) today announced the addition of Steve Klein to its Equity, Debt &amp; Structured Finance team as Managing Director and Loan Restructuring Practice Lead.</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="str">
-        <v>Nakama, Inc. Launches Industry-First Official B2B Marketplace Revolutionizing Global Anime Rights and Licensing</v>
+        <v>Wrap Technologies (WRAP) Builds Connected Public Safety Strategy as WrapShield™ Targets Broader Markets</v>
       </c>
       <c r="B666" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C666" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D666" t="str">
-        <v>SaaS</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E666" t="str">
-        <v>https://www.prnewswire.com/news-releases/nakama-inc-launches-industry-first-official-b2b-marketplace-revolutionizing-global-anime-rights-and-licensing-302817150.html</v>
+        <v>https://www.newmediawire.com/news/wrap-technologies-wrap-builds-connected-public-safety-strategy-as-wrapshield-tm-targets-broader-markets-7088838</v>
       </c>
       <c r="F666" t="str">
-        <v>Major Anime Licensors Join Platform by the founder and former CEO of Crunchyroll to Reach Global Buyers TOKYO and SAN FRANCISCO, July 2, 2026 /PRNewswire/ -- Nakama, Inc., today announced the launch of AniBiz.com, the first dedicated B2B marketplace built specifically for the global anime...</v>
+        <v>WRAP is using newly raised $12 million in growth capital to support planned business expansion and accelerate development of its WrapShield(TM) platform. The company is connecting technologies spanning detection, response, training and evidence management as it expands beyond traditional law enforcement into enterprise, federal, defense and international markets. WRAP’s growing technology portfolio and strategic partnerships position WrapShield(TM) as an architecture designed to bring multiple public safety capabilities together under a unified platform. LOS ANGELES, CA - August 24, 2026 ( NEWMEDIAWIRE ) - Public safety agencies are increasingly confronting a technology environment in which detection, response, training and digital evidence must work together rather than operate as isolate</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="str">
-        <v>Latest Research on Platform in the Electronic Warfare Market by MarketsandMarkets™</v>
+        <v>SLB Launches ExaCT Electrical Downhole CT Control System</v>
       </c>
       <c r="B667" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C667" t="str">
-        <v>GetNews</v>
+        <v>WebWire</v>
       </c>
       <c r="D667" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E667" t="str">
-        <v>https://www.getnews.info/story/2026/07/02/latest-research-on-platform-in-the-electronic-warfare-market-by-marketsandmarkets/?source=barchart</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359398</v>
       </c>
       <c r="F667" t="str">
-        <v/>
+        <v>SLB (NYSE: SLB) launched the ExaCT&amp;#8482; electrical downhole coiled tubing (CT) control system, an advanced intervention platform that introduces real-time electrical control to coiled tubing operations. By replacing pressure-dependent hydraulic actuation with electrical communication, power delivery and telemetry, the ExaCT system gives operators greater visibility, precision and control, helping improve intervention execution and reservoir access. - - The ExaCT system combines electrical power... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359398</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="str">
-        <v>HitPaw Unveils VikPea V5.4.0 With New AI Video Stylization, Face Tracking Beauty and Smart Import</v>
+        <v>GitLab Scales Agentic AI Across Trusted Software Delivery Workflows</v>
       </c>
       <c r="B668" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C668" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D668" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>AI, SaaS, Real Estate</v>
       </c>
       <c r="E668" t="str">
-        <v>https://www.prnewswire.com/news-releases/hitpaw-unveils-vikpea-v5-4-0-with-new-ai-video-stylization-face-tracking-beauty-and-smart-import-302817056.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359397</v>
       </c>
       <c r="F668" t="str">
-        <v>NEW YORK, July 2, 2026 /PRNewswire/ -- HitPaw, a leading innovator in AI-powered multimedia solutions, today announced the release of HitPaw VikPea V5.4.0, the latest upgrade to its AI video enhancement and creation platform. This version introduces an all-new AI Video Stylization...</v>
+        <v>- - &amp;#8226; GitLab Dedicated AI Gateway, now generally available, brings agentic AI to regulated and data-sensitive enterprises, letting them run GitLab Duo Agent Platform on GitLab Dedicated in their single tenant environment and region. - - &amp;#8226; GitLab Secrets Manager, now in limited availability as a paid add-on billed through GitLab Credits, securely stores and manages credentials used both inside and outside of CI pipelines. - - &amp;#8226; Bulk SAST False Positive Detection and Agentic SAST Vulnerabili... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359397</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="str">
-        <v>Cloud of Goods Calls for Destination Readiness Ahead of ADA Anniversary, Helping Travelers Plan Mobility, Accessibility, and Medical Gear Before Arrival</v>
+        <v>VERAXA Biotech (VRXA) Builds Antibody-Based Cancer Pipeline Around Dual-Targeting Precision</v>
       </c>
       <c r="B669" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C669" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D669" t="str">
-        <v>SaaS, Healthcare, Automotive</v>
+        <v>SaaS, Healthcare, Retail</v>
       </c>
       <c r="E669" t="str">
-        <v>https://www.prnewswire.com/news-releases/cloud-of-goods-calls-for-destination-readiness-ahead-of-ada-anniversary-helping-travelers-plan-mobility-accessibility-and-medical-gear-before-arrival-302817072.html</v>
+        <v>https://www.newmediawire.com/news/veraxa-biotech-vrxa-builds-antibody-based-cancer-pipeline-around-dual-targeting-precision-7088837</v>
       </c>
       <c r="F669" t="str">
-        <v>As the July 26 ADA anniversary approaches, Cloud of Goods urges destinations, hotels, travel advisors, and travelers to think beyond accessible venues and plan the gear support travelers need once they arrive. COCONUT CREEK, Fla., July 2, 2026 /PRNewswire/ -- Ahead of the July 26...</v>
+        <v>VERAXA Biotech is changing how antibody-based therapies recognize and attack cancer cells, developing antibody-based cancer therapies with an emphasis on bispecific antibody-drug conjugates (“ADCs”) and T-cell engagers (“TCEs”). Its proprietary BiTAC platform uses a dual-targeting, “AND-gated” architecture designed to activate therapeutic effects preferentially at tumor sites. The company has advanced its lead BiTAC-TCE toward IND/CTA-enabling activities following cell-line development work and regulatory feedback from Germany’s Paul-Ehrlich-Institute. VERAXA’s VXA-222 bispecific ADC has moved beyond the initial discovery phase following completion of the antibody-discovery step with OmniAb. The company reported more than 50 granted owned or exclusively licensed patents across 26 patent fa</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="str">
-        <v>RAEK Announces Partnership with Termly to Strengthen Privacy-First ...</v>
+        <v>Edimakor V5.2.0 Integrates DeepSeek V4 for AI Story and Elevates AI Avatars with New Templates</v>
       </c>
       <c r="B670" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C670" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D670" t="str">
-        <v>AI, SaaS</v>
+        <v>AI, SaaS, Media</v>
       </c>
       <c r="E670" t="str">
-        <v>https://pr-inside.com/raek-announces-partnership-with-termly-to-strengthen-privacy-first-r5197145.htm</v>
+        <v>https://www.prnewswire.com/news-releases/edimakor-v5-2-0-integrates-deepseek-v4-for-ai-story-and-elevates-ai-avatars-with-new-templates-302858480.html</v>
       </c>
       <c r="F670" t="str">
-        <v>(PR-inside.com) RAEK clients can now pair first-party data activation with a trusted privacy and consent management platform built for today's compliance environment PHOENIX, AZ / ACCESS Newswire / July 2, 2026 / RAEK, the data ownership layer for the AI economy, today announced a strategic partnership with Termly, a leading data privacy compliance platform that helps businesses manage privacy policies, cookie consent, consent management, and global privacy compliance requirements. The partnership gives RAEK clients a stronger foundation for collecting, owning, and activating first-party data in a market where privacy, consent, and customer trust are becoming central to every serious data strategy. RAEK helps businesses ..</v>
+        <v>HONG KONG, Aug. 24, 2026 /PRNewswire/ -- HitPaw Edimakor V5.2.0 has arrived with major upgrades designed to make AI video creation faster, more consistent, and easier to manage. The latest release introduces DeepSeek V4 integration for smarter AI story generation, alongside a new AI...</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="str">
-        <v>RAEK Announces Partnership with Termly to Strengthen Privacy-First Data Ownership for Businesses</v>
+        <v>NEO3 Launches Cadence, an AI-Powered ERP Implementation Platform Clients Can Watch in Real Time</v>
       </c>
       <c r="B671" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C671" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D671" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E671" t="str">
-        <v>https://www.newswire.com/news/raek-announces-partnership-with-termly-to-strengthen-privacy-first-data</v>
+        <v>https://www.prnewswire.com/news-releases/neo3-launches-cadence-an-ai-powered-erp-implementation-platform-clients-can-watch-in-real-time-302855806.html</v>
       </c>
       <c r="F671" t="str">
-        <v>RAEK clients can now pair first-party data activation with a trusted privacy and consent management platform built for today's compliance environment</v>
+        <v>Offered by monthly subscription, trained on 400+ of the firm's own implementations, and targeting 90-day go-lives on Oracle NetSuite. NEW MIDDLETOWN, Ohio, Aug. 24, 2026 /PRNewswire/ -- NEO3, LLC, an ERP consulting firm that has delivered more than 400 implementations since 1999, today...</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="str">
-        <v>HitPaw Launches VikPea V5.4.0 With New AI Video Stylization, Face Tracking Beauty and Smart Import</v>
+        <v>Did You Lose Money Investing in The Simply Good Foods Company? Robbins LLP Urges Investors with Significant Losses to Contact the Firm for Information About Their Rights Against SMPL</v>
       </c>
       <c r="B672" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C672" t="str">
-        <v>Send2Press</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D672" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>Finance, SaaS, Retail</v>
       </c>
       <c r="E672" t="str">
-        <v>https://www.send2press.com/wire/hitpaw-launches-vikpea-v5-4-0-with-new-ai-video-stylization-face-tracking-beauty-and-smart-import/</v>
+        <v>https://www.newsfilecorp.com/release/311119/Did-You-Lose-Money-Investing-in-The-Simply-Good-Foods-Company-Robbins-LLP-Urges-Investors-with-Significant-Losses-to-Contact-the-Firm-for-Information-About-Their-Rights-Against-SMPL</v>
       </c>
       <c r="F672" t="str">
-        <v>NEW YORK, N.Y., July 2, 2026 (SEND2PRESS NEWSWIRE) -- HitPaw, a leading innovator in AI-powered multimedia solutions, today announced the release of HitPaw VikPea V5.4.0, the latest upgrade to its AI video enhancement and creation platform. This version introduces an all-new AI Video Stylization feature, smarter Face Tracking Beauty, expanded video import capabilities, and several core AI model improvements, making professional-quality video enhancement and creation faster, easier, and more accessible than ever.</v>
+        <v>San Diego, California--(Newsfile Corp. - August 24, 2026) - Shareholder rights law firm Robbins LLP reminds investors that a class action was filed on behalf of all purchasers of The Simply Good Foods Company (NASDAQ: SMPL) common stock between October 24, 2024 and April 8, 2026 (the "Class Period"). Good Foods sells consumer packaged foods and snacking products under its various brands.The complaint alleges that Good Foods misled investors regarding the successful integration of OWYN. ...</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="str">
-        <v>Vadzo Launches Falcon-521MRS-Based Fluorescence Microscopy Camera Optimized for NIR Imaging and Real-Time Plate Alignment</v>
+        <v>Elastic Completes Acquisition of Deductive AI</v>
       </c>
       <c r="B673" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C673" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D673" t="str">
-        <v>SaaS</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E673" t="str">
-        <v>https://www.newswire.com/news/vadzo-launches-falcon-521mrs-based-fluorescence-microscopy-camera-22816561</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/elastic-completes-acquisition-deductive-ai-171500914.html</v>
       </c>
       <c r="F673" t="str">
-        <v>Vadzo Imaging announces the Falcon-521MRS, a 5MP monochrome USB camera built on the Onsemi AR0521 sensor and engineered for laboratory imaging applications where visible light cannot capture the low-signal fluorescence and near-infrared information that plate alignment and liquid handling systems depend on. Available as a board-level OEM module over USB 3.2 Gen 1 with full UVC compliance, the module removes the Bayer color filter array and infrared cut filter found on standard color sensors, giving laboratory automation integrators a monochrome NIR camera platform suited to fluorescence detection, plate alignment and embedded lab instrumentation.</v>
+        <v>SAN FRANCISCO, August 24, 2026--Elastic (NYSE: ESTC) has completed the acquisition of Deductive AI, an AI-powered investigation platform that helps engineering teams identify and resolve production issues faster. The acquisition advances Elastic's goal to set the standard for production incident investigation by bringing more AI-powered investigation and automation to Elastic Observability.</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="str">
-        <v>Edge226 Acquires AnyClip Ltd. to Power the Future of AI-Powered Cross-Channel Performance Marketing</v>
+        <v>Neostella Opens Partner Ecosystem Around the First Fully Open-API, Enterprise-Grade Legal Case Management Platform</v>
       </c>
       <c r="B674" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C674" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D674" t="str">
-        <v>Finance, AI, SaaS, Media</v>
+        <v>SaaS</v>
       </c>
       <c r="E674" t="str">
-        <v>https://www.prnewswire.com/news-releases/edge226-acquires-anyclip-ltd-to-power-the-future-of-ai-powered-cross-channel-performance-marketing-302817031.html</v>
+        <v>https://finance.yahoo.com/technology/articles/neostella-opens-partner-ecosystem-around-164300303.html</v>
       </c>
       <c r="F674" t="str">
-        <v>Acquisition Strengthens Edge226's Video Intelligence, AI, and Cross-Channel Capabilities Across CTV, Mobile Web, In-App, and Rewarded Advertising TEL AVIV, Israel, July 2, 2026 /PRNewswire/ -- Edge226, an AI-powered cross-channel performance marketing platform for mobile apps and games,...</v>
+        <v>MILWAUKEE, August 24, 2026--Neostella invites partners to build, integrate and grow within industry's first fully open-API, enterprise-grade legal case management platform</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="str">
-        <v>SunWest Federal Credit Union Selects Prisma Campaigns to Unify and ...</v>
+        <v>OneView Commerce Awarded Contract to Deliver New Point of Sale System for Post Office Limited</v>
       </c>
       <c r="B675" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C675" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D675" t="str">
         <v>SaaS</v>
       </c>
       <c r="E675" t="str">
-        <v>https://pr-inside.com/sunwest-federal-credit-union-selects-prisma-campaigns-to-unify-and-r5197115.htm</v>
+        <v>https://www.prnewswire.com/news-releases/oneview-commerce-awarded-contract-to-deliver-new-point-of-sale-system-for-post-office-limited-302858496.html</v>
       </c>
       <c r="F675" t="str">
-        <v>(PR-inside.com) MIAMI, FL / ACCESS Newswire / July 2, 2026 / SunWest Federal Credit Union has selected Prisma Campaigns as its marketing automation and member engagement platform. Serving more than 43,000 members throughout Arizona and managing over $500 million in assets, SunWest will use the platform to unify campaign execution, coordinate member outreach, and deliver more personalized experiences across various channels. For many credit unions, member engagement has become increasingly complex as teams manage a growing mix of communication channels, data sources, and audience segments. For institutions like SunWest, where member relationships are built on personalized guidance and community trust, disconnected systems ..</v>
+        <v>Cloud-native platform will power a modernized electronic point of sale system across Post Office branches, as part of the organization's Horizon replacement programme BOSTON, Aug. 24, 2026 /PRNewswire/ -- OneView Commerce, a provider of cloud-native, composable commerce technology for...</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="str">
-        <v>Hopper Named to Newsweek's List of America's Best Online Platforms for 2026</v>
+        <v>Brightn Launches Complete Mental Health Benefit for Employer Groups: AI-Powered Daily Support + Licensed Therapy Nationwide Through OpenLoop Health</v>
       </c>
       <c r="B676" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C676" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D676" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E676" t="str">
-        <v>https://www.prnewswire.com/news-releases/hopper-named-to-newsweeks-list-of-americas-best-online-platforms-for-2026-302817016.html</v>
+        <v>https://www.prnewswire.com/news-releases/brightn-launches-complete-mental-health-benefit-for-employer-groups-ai-powered-daily-support--licensed-therapy-nationwide-through-openloop-health-302858463.html</v>
       </c>
       <c r="F676" t="str">
-        <v>Hopper recognized as a top online platform for quality and trust in the Travel &amp; Tourism category. MONTREAL, July 2, 2026 /PRNewswire/ - Hopper has been named to Newsweek's inaugural list of America's Best Online Platforms for 2026 in the Travel &amp; Tourism category. This list recognizes...</v>
+        <v>CEDAR RAPIDS, Iowa and DES MOINES, Iowa, Aug. 24, 2026 /PRNewswire/ -- OpenLoop, a national leader in telehealth-enabled clinical services, and Brightn, an AI-powered upstream mental wellness platform, today announced a strategic partnership to expand access to clinically-informed,...</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="str">
-        <v>eSleuth AI is Pleased to Announce a Partnership with Arizona's Eloy Police Department to Deploy eSleuth's Enterprise AI Investigative Platform for Law Enforcement Investigations</v>
+        <v>As WCI 2026 Turns to Non-Surgical, Opioid-Sparing Care for Injured ...</v>
       </c>
       <c r="B677" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C677" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D677" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E677" t="str">
-        <v>https://www.prnewswire.com/news-releases/esleuth-ai-is-pleased-to-announce-a-partnership-with-arizonas-eloy-police-department-to-deploy-esleuths-enterprise-ai-investigative-platform-for-law-enforcement-investigations-302817011.html</v>
+        <v>https://pr-inside.com/as-wci-2026-turns-to-non-surgical-opioid-sparing-care-for-injured-r5215585.htm</v>
       </c>
       <c r="F677" t="str">
-        <v>The partnership, funded through opioid settlement dollars, will give investigators access to thousands of AI Special Agents and AI case-solving tools to enhance their investigative capabilities WALNUT CREEK, Calif., July 2, 2026 /PRNewswire/ -- eSleuth AI, the enterprise-AI investigative...</v>
+        <v>(PR-inside.com) Peer-reviewed research on sam® Recover shows reduced opioid and NSAID use in chronic back pain patients and faster return-to-play after musculoskeletal injury. ZetrOZ is showcasing the results at Booth #701. TRUMBULL, CT / ACCESS Newswire / August 24, 2026 / Reducing reliance on opioids and surgery for injured workers is one of the throughlines of this week's WCI 2026 conference. ZetrOZ Systems, developer of the FDA-cleared sam® (Sustained Acoustic Medicine) wearable ultrasound platform, is exhibiting at the 80th Annual Workers' Compensation Educational Conference (WCI 2026), held Aug. 23-26 at the Orlando World Center Marriott, where the company is introducing sam® Recover ..</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="str">
-        <v>Market Prediction Guide Launches as the Best Overall Guide to Prediction ...</v>
+        <v>Duiba Group Scales AI Short Drama Business, Driving Strong Revenue Growth</v>
       </c>
       <c r="B678" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C678" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D678" t="str">
-        <v>SaaS, Education</v>
+        <v>Finance, AI, SaaS, Media</v>
       </c>
       <c r="E678" t="str">
-        <v>https://pr-inside.com/market-prediction-guide-launches-as-the-best-overall-guide-to-prediction-r5197105.htm</v>
+        <v>https://www.pr-inside.com/duiba-group-scales-ai-short-drama-business-driving-strong-revenue-growth-r5215584.htm</v>
       </c>
       <c r="F678" t="str">
-        <v>(PR-inside.com) New independent resource helps traders compare CFTC-regulated platforms, understand event contracts, and navigate a fast-growing multi-billion-dollar market LONDON UK AND SAN FRANCISCO, CA / ACCESS Newswire / July 2, 2026 / Market Prediction Guide (marketpredictionguide.com) has launched as a comprehensive, independent guide to prediction markets, offering in-depth coverage of the sector's leading platforms - including Kalshi and Polymarket. Built for newcomers and experienced traders alike, the site brings platform reviews, comparisons, beginner education and trading tools together in one place, positioning itself as the best overall starting point for anyone trading real-world events. Prediction markets have grown into a multi-billion-dollar sector in ..</v>
+        <v>(PR-inside.com) HONG KONG, August 24, 2026 - (ACN Newswire) - Hong Kong-listed company Duiba Group Limited (Duiba Group, HKG: 01753) made a voluntary announcement disclosing that its end-to-end AI-native short drama business has scaled up rapidly since its launch in January 2026 and contributed to a significant increase in the company’s total revenue in the first six months of the year. The announcement signals an evolution in Duiba Group’s business profile, from its early focus on reward points operation SaaS platforms and Internet advertising to the new growth areas centered on AI-powered content creation and enterprise services. It also points out ..</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="str">
-        <v>BuildOps Names Medal of Honor Recipient Will Swenson as Strategic Advisor ...</v>
+        <v>BGL Announces PrepWizard has Received a Strategic Investment from 404 Endeavors</v>
       </c>
       <c r="B679" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C679" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D679" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E679" t="str">
-        <v>https://pr-inside.com/buildops-names-medal-of-honor-recipient-will-swenson-as-strategic-advisor-r5197091.htm</v>
+        <v>https://www.prnewswire.com/news-releases/bgl-announces-prepwizard-has-received-a-strategic-investment-from-404-endeavors-302858438.html</v>
       </c>
       <c r="F679" t="str">
-        <v>(PR-inside.com) Retired U.S. Army Lt. Col. and Medal of Honor recipient will advise BuildOps on the skilled-labor shortage, pathways into the trades, and the policy questions and public investment shaping America's infrastructure and AI build-out. LOS ANGELES, CA / ACCESS Newswire / July 2, 2026 / BuildOps, the AI-native platform for commercial contractors, today announced the appointment of retired U.S. Army Lieutenant Colonel Will Swenson, a Medal of Honor recipient, as a strategic advisor. Swenson will work with BuildOps leadership on workforce development, the skilled-labor shortage, and the policy landscape shaping the commercial trades and the physical infrastructure behind the country's AI ..</v>
+        <v>The partnership will support continued growth for PrepWizard's automated food prep labeling and digital operations management platform serving restaurant and foodservice operators BOSTON, Aug. 24, 2026 /PRNewswire/ -- Brown Gibbons Lang &amp; Company (BGL), a leading independent investment...</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="str">
-        <v>Ness Completes Acquisition of Log-On Software to Drive Global Mainframe Modernization</v>
+        <v>GMapsScraper Launches AI-Powered Platform to Extract Google Maps Business Leads in Seconds</v>
       </c>
       <c r="B680" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C680" t="str">
         <v>PR.com</v>
       </c>
       <c r="D680" t="str">
-        <v>Finance, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E680" t="str">
-        <v>https://www.pr.com/press-release/972688</v>
+        <v>https://www.pr.com/press-release/969672</v>
       </c>
       <c r="F680" t="str">
-        <v>Ness Acquires Log-On Software to Scale Global Mainframe Modernization and Hybrid Cloud Integration. The acquisition establishes Ness as a primary global provider of enterprise infrastructure software for IBM Z and Linux environments, uniting digital engineering scale with forty years of mainframe software innovation. [PR.com]</v>
+        <v>GMapsScraper AI launches a no-code platform that automates local business data extraction from Google Maps, reducing lead research time from hours to seconds for sales teams and marketing agencies. [PR.com]</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="str">
-        <v>Turbo Law raises $3.8M to bring case intelligence to complex litigation</v>
+        <v>Edimakor V5.2.0 Update Integrates DeepSeek V4 for AI Story and Elevates AI Avatars with New Templates</v>
       </c>
       <c r="B681" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C681" t="str">
-        <v>PR Newswire</v>
+        <v>Send2Press</v>
       </c>
       <c r="D681" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS, Media</v>
       </c>
       <c r="E681" t="str">
-        <v>https://www.prnewswire.com/news-releases/turbo-law-raises-3-8m-to-bring-case-intelligence-to-complex-litigation-302816986.html</v>
+        <v>https://www.send2press.com/wire/edimakor-v5-2-0-update-integrates-deepseek-v4-for-ai-story-and-elevates-ai-avatars-with-new-templates/</v>
       </c>
       <c r="F681" t="str">
-        <v>Firms using Turbo Law report a 60% reduction in non-billable hours per matter, 10% fewer write-offs, and significant profitability on alternative fee arrangements SAN MATEO, Calif., Jul 2, 2026 /PRNewswire/ -- Turbo Law, the unified litigation platform for complex litigation, today...</v>
+        <v>HONG KONG, Aug. 24, 2026 (SEND2PRESS NEWSWIRE) -- HitPaw Edimakor V5.2.0 has arrived with major upgrades designed to make AI video creation faster, more consistent, and easier to manage. The latest release introduces DeepSeek V4 integration for smarter AI story generation, alongside a new AI Avatar template system that helps creators produce digital human videos more efficiently.</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="str">
-        <v>SRX Global Makes Strategic Investment in Critical and Precious Minerals Development Company, Greenland Mines</v>
+        <v>Graebel Launches Switch, an AI-Powered Virtual Relocation Assistant, for Graebel CitySwitcher®</v>
       </c>
       <c r="B682" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C682" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D682" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, SaaS, Automotive</v>
       </c>
       <c r="E682" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321412/0/en/SRX-Global-Makes-Strategic-Investment-in-Critical-and-Precious-Minerals-Development-Company-Greenland-Mines.html</v>
+        <v>https://www.prnewswire.com/news-releases/graebel-launches-switch-an-ai-powered-virtual-relocation-assistant-for-graebel-cityswitcher-302856686.html</v>
       </c>
       <c r="F682" t="str">
-        <v>NORTH PALM BEACH, Fla., July 02, 2026 (GLOBE NEWSWIRE) -- SRX Global, Inc. (NYSE American: SRXH) (the "Company", or “SRX”), an AI-enabled platform dedicated to generating returns across high-conviction operating companies and assets, today announced a strategic investment in Greenland Mines Ltd., a critical and precious minerals development company advancing a portfolio of strategic assets in Greenland.</v>
+        <v>DENVER, Aug. 24, 2026 /PRNewswire/ -- Graebel Companies, Inc., a global leader in workforce mobility and managed services, today announced the launch of Switch, a new AI-powered virtual relocation assistant integrated into Graebel CitySwitcher®, its relocation guidance platform for...</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="str">
-        <v>Wisdom for Wannabes Celebrates YouTube Silver Creator Award After Surpassing 100,000 Subscribers and 1.5 Million Views</v>
+        <v>Luxor Energy and Bentaus Complete First AI GPU Response to ERCOT 4CP Signals</v>
       </c>
       <c r="B683" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C683" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D683" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS, Energy</v>
       </c>
       <c r="E683" t="str">
-        <v>https://www.prweb.com/releases/wisdom-for-wannabes-celebrates-youtube-silver-creator-award-after-surpassing-100-000-subscribers-and-1-5-million-views-302816532.html</v>
+        <v>https://www.prnewswire.com/news-releases/luxor-energy-and-bentaus-complete-first-ai-gpu-response-to-ercot-4cp-signals-302857859.html</v>
       </c>
       <c r="F683" t="str">
-        <v>Wisdom for Wannabes, the multimedia platform founded by Jackie Morreale, has received the YouTube Silver Creator Award after surpassing 100,000 subscribers in just over one year. The milestone reflects the platform's continued growth through interviews, books, art, travel, podcasts, and...</v>
+        <v>Luxor Energy and Bentaus's Ziani™ platform cut a live GPU's power draw to 25% in under 500 milliseconds with no disruption to inference workloads. HOUSTON, Aug. 24, 2026 /PRNewswire/ -- Luxor Energy, the energy division of Luxor Technology Corporation, and Bentaus, developer of the Ziani™...</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="str">
-        <v>ServiceNow and Accenture Launch AI-powered Services to Accelerate the Shift from Legacy Risk Platforms to Agentic AI</v>
+        <v>NVIDIA Groq 3 LPX Now in Full Production With World-Class Speed for Agentic AI</v>
       </c>
       <c r="B684" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C684" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D684" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance, Crypto, AI, SaaS</v>
       </c>
       <c r="E684" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357083</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349940/0/en/nvidia-groq-3-lpx-now-in-full-production-with-world-class-speed-for-agentic-ai.html</v>
       </c>
       <c r="F684" t="str">
-        <v>Accenture (NYSE: ACN) and ServiceNow (NYSE: NOW), the AI control tower for business reinvention, today launched a joint offering with two core components: managed security services built on the ServiceNow AI Platform and an Accenture AI-powered solution that automates migration from legacy systems to ServiceNow. Together, Accenture and ServiceNow are removing two of the biggest barriers blocking enterprise risk modernization: cost and complexity of migrating off legacy cybersecurity plat... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357083</v>
+        <v>Groq 3 LPX Extends the Vera Rubin Platform, Delivering Ultrafast Token Generation for the Next Generation of Agentic AI, With Nebius the First to Adopt Groq 3 LPX Extends the Vera Rubin Platform, Delivering Ultrafast Token Generation for the Next Generation of Agentic AI, With Nebius the First to Adopt</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="str">
-        <v>Telef�nica launches an integrated platform that digitizes local police management and strengthens operational capability</v>
+        <v>Outmarket AI Joins New Applied Systems Vendor Certification Program</v>
       </c>
       <c r="B685" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C685" t="str">
-        <v>WebWire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D685" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E685" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357076</v>
+        <v>https://www.prnewswire.com/news-releases/outmarket-ai-joins-new-applied-systems-vendor-certification-program-302858399.html</v>
       </c>
       <c r="F685" t="str">
-        <v>�The system centralizes the main police functions in real time, optimizes resource allocation, and reduces response times through a unified view of all the force&amp;#39;s activity. - - �The new software is designed to improve coordination, efficiency, and operational performance for local police by integrating the management of officers, patrols, incidents, alerts, cameras, radar systems, queries, and documentation in a single place. - - Telef�nica has launched a new comprehensive management platf... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357076</v>
+        <v>Integration with Applied Epic enables agencies to securely leverage Outmarket AI for policy checking, quoting, proposals, and document intelligence connected to management system SAN FRANCISCO, Aug. 24, 2026 /PRNewswire/ -- Outmarket AI, the leading AI platform purpose built for...</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="str">
-        <v>Recruit CRM expands into Contract Staffing with Timesheets &amp;amp; AI Agents</v>
+        <v>BirchStreet Appoints Christopher Haydon as Chief Executive Officer</v>
       </c>
       <c r="B686" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C686" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D686" t="str">
         <v>AI, SaaS</v>
       </c>
       <c r="E686" t="str">
-        <v>https://www.prweb.com/releases/recruit-crm-expands-into-contract-staffing-with-timesheets--ai-agents-302816518.html</v>
+        <v>https://www.prnewswire.com/news-releases/birchstreet-appoints-christopher-haydon-as-chief-executive-officer-302858390.html</v>
       </c>
       <c r="F686" t="str">
-        <v>Recruit CRM introduces Timesheets, Invoicing, and AI-Agents to help staffing agencies manage contract placements faster and scale operations efficiently. NORWOOD, N.J., July 2, 2026 /PRNewswire-PRWeb/ -- Recruit CRM is now the only AI-first platform for contract staffing agencies that...</v>
+        <v>Industry veteran brings 25+ years of enterprise SaaS and procurement leadership to drive the next phase of innovation at BirchStreet LAS VEGAS, Aug. 24, 2026 /PRNewswire/ -- BirchStreet, the leading AI-powered hospitality operations platform, today announced the appointment of Christopher...</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="str">
-        <v>BLAIR, Matchola, and Blnko Star in Three New Spotify Sessions From Latin America</v>
+        <v>Star Navigation Systems Group Ltd. Announces Strategic Partnership with Aero Intelligence Corp. and Collaboration with Toronto Metropolitan University</v>
       </c>
       <c r="B687" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C687" t="str">
-        <v>WebWire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D687" t="str">
-        <v>SaaS, Media</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E687" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357075</v>
+        <v>https://www.newsfilecorp.com/release/311051/Star-Navigation-Systems-Group-Ltd.-Announces-Strategic-Partnership-with-Aero-Intelligence-Corp.-and-Collaboration-with-Toronto-Metropolitan-University</v>
       </c>
       <c r="F687" t="str">
-        <v>Our Spotify Sessions video series turns up the volume on some of Latin America&amp;#39;s most exciting artists, giving them and their hand-picked creative teams a space to reimagine their music. Over the last few weeks, we&amp;#39;ve dropped a trio of new sessions featuring artists from Argentina, Brazil, and Mexico. - - Spotify Sessions serves as a platform for both established and emerging names, bringing together an artist, a music director, and a visual director to create a five&amp;amp;#8209;track video EP. T... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357075</v>
+        <v>Brampton, Ontario--(Newsfile Corp. - August 24, 2026) - Star Navigation Systems Group Ltd. (CSE: SNA) ("Star" or the "Company") is pleased to announce a strategic partnership with Aero Intelligence Corp. ("Aero") in support of Aero's research and technology collaboration with Toronto Metropolitan University ("TMU"), one of Canada's leading urban innovation and applied research institutions.Under the agreement, Aero will leverage Star's STAR-A.D.S.® / STAR-ISMS® technology platform as a...</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="str">
-        <v>HP Inc. Launches Frontier Strategic Partnership with OpenAI to Fuel Customer-Facing Experiences and Transform Internal Operations</v>
+        <v>Give Interactive Launches 'Give Legacy Fund,' Bringing a Perpetual Giving Platform to DAF Sponsors</v>
       </c>
       <c r="B688" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C688" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D688" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E688" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357071</v>
+        <v>https://www.prnewswire.com/news-releases/give-interactive-launches-give-legacy-fund-bringing-a-perpetual-giving-platform-to-daf-sponsors-302857746.html</v>
       </c>
       <c r="F688" t="str">
-        <v>News Highlights: - - - &amp;#8226; HP Inc. will deploy powerful AI-driven solutions with OpenAI Frontier to help drive HP transformation and growth initiatives - &amp;#8226; The Frontier platform will be used across HP&amp;#39;s business, to enhance customer-facing experiences and internal operations - &amp;#8226; The Frontier strategic partnership supports HP&amp;#39;s efforts to deliver an advanced telemetry platform with WXP, a recognized Gartner magic quadrant leader, enabling a connected device layer for the AI era - - - HP Inc.... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357071</v>
+        <v>New platform gives charitable fund sponsors the tools to offer individual families the kind of perpetual, endowment-style giving structure once reserved for institutions OVERLAND PARK, Kan., Aug. 24, 2026 /PRNewswire/ -- Give Interactive, LLC today announced the launch of Give Legacy...</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="str">
-        <v>Sprite Brings Ultimate Refreshment with Street Culture Edge to Music Festivals Around the World</v>
+        <v>Stris &amp; Maher Expands IP and Life Sciences Litigation Platform With ...</v>
       </c>
       <c r="B689" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C689" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D689" t="str">
-        <v>SaaS</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E689" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357068</v>
+        <v>https://pr-inside.com/stris-maher-expands-ip-and-life-sciences-litigation-platform-with-r5215577.htm</v>
       </c>
       <c r="F689" t="str">
-        <v>Sprite, the world&amp;#39;s No. 1 lemon-lime soft drink, is deepening its connection to global music culture this summer through immersive experiences at more than a dozen music festivals across Asia, Europe and North America, as well as with fresh artist collaborations designed to celebrate the communities shaping street culture around the world. - - Sprite&amp;#39;s ambitious global music initiative builds on the recent launch of &amp;#39;It&amp;#39;s That Fresh,&amp;#39; the brand&amp;#39;s new persistent platform rooted in fresh take... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357068</v>
+        <v>(PR-inside.com) LOS ANGELES, CA / ACCESS Newswire / August 24, 2026 / Stris &amp; Maher LLP announced today that experienced litigators Mieke Malmberg, Sarah Spires, Steven Hartsell, and Jaime Olin have joined the firm as partners. Malmberg will practice from Los Angeles, while Spires, Hartsell, and Olin will anchor the firm's new Dallas office. The additions significantly deepen Stris &amp; Maher's intellectual property practice, particularly in patent litigation and life sciences. The group has successfully litigated patent cases in the nation's major patent venues, tried high-stakes cases before juries and judges, won appeals before the U.S. Court of Appeals for the Federal ..</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="str">
-        <v>Moomoo Launches "Moomoo Engine" — Unifying the Platform's Full Trading Toolkit Into One Connected System</v>
+        <v>Stris &amp; Maher Expands IP and Life Sciences Litigation Platform With Four-Partner Team</v>
       </c>
       <c r="B690" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C690" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D690" t="str">
-        <v>Finance, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E690" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321373/0/en/Moomoo-Launches-Moomoo-Engine-Unifying-the-Platform-s-Full-Trading-Toolkit-Into-One-Connected-System.html</v>
+        <v>https://www.newswire.com/news/stris-maher-expands-ip-and-life-sciences-litigation-platform-with-four-22849506</v>
       </c>
       <c r="F690" t="str">
-        <v>Moomoo’s Fundamental Engine, Options Engine, and Technical Engine create a structured path from research to execution inside a single trading platform</v>
+        <v/>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="str">
-        <v>Gartner(R) Ranks HawkSearch #1 for B2B Search Use Case in 2026 Critical ...</v>
+        <v>Vadzo Imaging Debuts Armor-821CRS: the AR0821 FPD-Link IV Camera Delivers 8MP 4K HDR, High-Performance ISP, and Power over Coax with Smart ROI for Multi-Camera Surround-View and Region-Based Object Detection in Autonomous Vehicles</v>
       </c>
       <c r="B691" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C691" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D691" t="str">
-        <v>Finance, AI, SaaS, Retail</v>
+        <v>SaaS, Automotive, Media</v>
       </c>
       <c r="E691" t="str">
-        <v>https://pr-inside.com/gartner-r-ranks-hawksearch-1-for-b2b-search-use-case-in-2026-critical-r5197030.htm</v>
+        <v>https://www.newswire.com/news/vadzo-imaging-debuts-armor-821crs-the-ar0821-fpd-link-iv-camera-22849189</v>
       </c>
       <c r="F691" t="str">
-        <v>(PR-inside.com) WOBURN, MA / ACCESS Newswire / July 2, 2026 /Bridgeline Digital, Inc. (NASDAQ:BLIN), a leader in AI-powered product discovery and eCommerce solutions, today announced that its HawkSearch platform has been ranked #1 in the B2B Search use case in the Critical Capabilities for Search and Product Discovery 2026 report. This marks the second consecutive year HawkSearch has achieved the highest ranking. To us, the Gartner evaluation reflects HawkSearch's performance in supporting complex B2B commerce scenarios, where digital buyers with negotiated entitlements and pricing require accurate, relevant, and efficient access to large product catalogs "We are proud to be recognized as the #1 ..</v>
+        <v>Vadzo Imaging's Armor-821CRS is an 8MP 4K HDR FPD-Link IV Camera built on the Onsemi AR0821 image sensor, combining a high-performance onboard ISP, Power over Coax delivery, and Smart ROI region selection in a single coaxial camera module. It is engineered for multi-camera surround view architectures, region-based object detection, and long-reach automotive vision deployments where video, bidirectional control, and power all travel over one coaxial conductor to a centralized compute platform.</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="str">
-        <v>Lucas GC Limited Provides Updates on Its Financing Plans</v>
+        <v>ZoomInfo Announces Updates to ZoomInfo MCP on Salesforce's AgentExchange</v>
       </c>
       <c r="B692" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C692" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D692" t="str">
         <v>Finance, AI, SaaS</v>
       </c>
       <c r="E692" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321343/0/en/Lucas-GC-Limited-Provides-Updates-on-Its-Financing-Plans.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/zoominfo-announces-updates-zoominfo-mcp-141100604.html</v>
       </c>
       <c r="F692" t="str">
-        <v>NEW YORK, July 02, 2026 (GLOBE NEWSWIRE) -- Lucas GC Limited (NASDAQ: LGCL) (“Lucas” or the “Company”), an artificial intelligence (the “AI”) technology-driven Platform-as-a-Service (the “PaaS”) company whose technologies have been applied to the human resources and insurance industry verticals, today announced updates to its recent financing plans.</v>
-[...2 lines deleted...]
-    <row r="693">
+        <v>VANCOUVER, Wash., August 24, 2026--ZoomInfo (NASDAQ: GTM), the all-in-one AI GTM platform, today announced it has updated ZoomInfo MCP on Salesforce's AgentExchange, Salesforce's marketplace for the agentic era that brings together the rich ecosystems of AppExchange, Slack, and Agentforce into one experience, making it easy for customers to reach ZoomInfo's verified GTM data directly inside Slack AI, without switching tools. The relisted integration connects GTM.AI, ZoomInfo's headless GTM conte</v>
+      </c>
+    </row>
+    <row r="693" xml:space="preserve">
       <c r="A693" t="str">
-        <v>Moomoo Canada Expands Greater Toronto Area Presence with New Flagship Store</v>
+        <v>Duiba Group Announces Rapid Scaling of AI Short Drama Business and Significant AI Technology-Driven Revenue Growth</v>
       </c>
       <c r="B693" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C693" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D693" t="str">
-        <v>Finance, SaaS</v>
+        <v>Finance, AI, SaaS, Automotive, Media</v>
       </c>
       <c r="E693" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321337/0/en/Moomoo-Canada-Expands-Greater-Toronto-Area-Presence-with-New-Flagship-Store.html</v>
-[...2 lines deleted...]
-        <v>Moomoo Financial Canada, the leading U.S. stock and options trading platform for Canadians, is set to open its second flagship store at CF Markville.</v>
+        <v>https://www.acnnewswire.com/press-release/english/109364/</v>
+      </c>
+      <c r="F693" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 24, 2026 - (ACN Newswire) - Hong Kong-listed company Duiba Group Limited (“Duiba Group”, 01753.HK) made a voluntary announcement disclosing that its end-to-end AI-native short drama business has scaled up rapidly since its launch in January 2026 and contributed to a significant increase in the company’s total revenue in the first six months of the year.
+The announcement signals an evolution in Duiba Group’s business profile, from its early focus on reward points operation SaaS platforms and Internet advertising to the new growth areas centered on AI-powered content creation and enterprise services. It also points out that Duiba Group is among the first to achieve industrialization and large-scale commercial monetization from AI-led scriptwriting and AI-driven production to AI-enabled distribution. The company is now leveraging an AI-driven content industrialization system to reshape its business structure and unlock new long-term growth opportunities.
+A Rising Star in AI Short Drama Segment Powered by AI Technological Edge
+With a focus on reward points operation SaaS platforms and Internet advertising in its early years, Duiba Group has provided services to more than 16,000 enterprises in total and built a strong foundation in data technology, user operations, marketing and content distribution. Recognizing the technological transformation taking place across the content industry, as well as enterprises’ growing demand for digitalization and intelligent upgrading, Duiba Group has strategically expanded into two new areas: AI short drama and intelligent enterprise services. This marks a transition from a traditional service platform towards a technology-driven content ecosystem.
+According to sources, since launching its AI short drama business, Duiba Group has established an end-to-end AI-native pipeline covering scriptwriting, AI content creation, automated production and intelligent distribution. By integrating its proprietary models with multimodal technologies, the company has significantly reduced marginal cost of production, increased content creation frequency and improved distribution efficiency, while maintaining content quality and storytelling standards.
+Early Adoption of an Industrialized System Supports Rapid Growth and Leading Position
+According to the announcement, Duiba Group is among the first to operate an end-to-end AI-native pipeline and achieve commercial monetization at scale. From AI-led scriptwriting and AI-driven production to AI-enabled distribution, the company is transforming short-form drama into an industrialized, asset-light AI technology-driven high-growth business. This approach has significantly shortened production cycles and radically improved unit economics, enabling the company’s AI short dramas to be monetized across multiple platforms and channels.
+According to publicly available data from Douyin, within six months of launch, Duiba Group’s AI short dramas has ranked fourth in terms of native play volume, rising to second place in July. On the distribution side, monthly distribution revenue from its AI short drama business exceeded RMB 100 million at its speak during the first six months of the year, making it a key driver of the company’s overall revenue growth and highlighting the business’s strong commercial potential.
+Industry observers note that the AI short drama sector is entering a critical stage, characterized by rapidly expanding content supply and increasingly mature monetization models. Duiba Group, with its AI-native industrialization capabilities, enjoys unique advantages in production efficiency and cost structure. In addition, drawing on its extensive enterprise customer base and years of experience in Internet advertising, the company is expected to generate synergies across content distribution, traffic acquisition and commercial monetization , further amplifying the benefits of scale economies.
+Strong Interim Revenue Growth Points to Revaluation Potential
+Duiba Group’s disclosure of its AI short drama business performance is not only an early indication of the progress of its strategic transformation but also a clear signal of strong revenue growth in its upcoming interim report. Through an optimized revenue structure, the application of technologies and the formation of an industrialization system, Duiba Group is moving beyond the growth constraints of its traditional business and entering areas with greater growth potential and stronger profitability.
+As its AI short drama business continues to scale and new enterprise service products are launched, Duiba Group is expected to further optimize its business structure and enhance its profitability. In the announcement, Duiba Group said that it would continue to advance the industrialization of its AI-native content pipeline, strengthen its core market advantage, enrich user content experiences, and create long-term value for shareholders.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="str">
-        <v>Prophet Trade AI (OTC:RWGI) Announces Development Initiative for Proprietary Gold and Silver Trading Platform</v>
+        <v>AlterNET Studio 11.0 brings .NET 10, Visual Studio 2026 support, and next-generation cross-platform libraries.</v>
       </c>
       <c r="B694" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C694" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D694" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E694" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321334/0/en/Prophet-Trade-AI-OTC-RWGI-Announces-Development-Initiative-for-Proprietary-Gold-and-Silver-Trading-Platform.html</v>
+        <v>https://www.prweb.com/releases/alternet-studio-11-0-brings-net-10--visual-studio-2026-support-and-next-generation-cross-platform-libraries-302857120.html</v>
       </c>
       <c r="F694" t="str">
-        <v>Prophet Trade AI (OTC:RWGI) Announces Development Initiative for Proprietary Gold and Silver Trading Platform</v>
+        <v>AlterNET Software announces the release of AlterNET Studio 11.0, a major update featuring next-generation cross-platform libraries for code editing, C#, Visual Basic, and Python scripting and debugging, along with .NET 10 support and Visual Studio 2026 compatibility. SYDNEY, Aug. 24, 2026...</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="str">
-        <v>Notum Releases Headless CMS Kubernetes Integration for Strapi</v>
+        <v>Franchise Sidekick Launches SeeThrough, a Free Research Platform Giving Prospective Franchisees Direct Access to Real Franchisee Reviews and FDDs</v>
       </c>
       <c r="B695" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C695" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D695" t="str">
         <v>SaaS</v>
       </c>
       <c r="E695" t="str">
-        <v>https://www.prweb.com/releases/notum-releases-headless-cms-kubernetes-integration-for-strapi-302816531.html</v>
+        <v>https://www.newsfilecorp.com/release/310629/Franchise-Sidekick-Launches-SeeThrough-a-Free-Research-Platform-Giving-Prospective-Franchisees-Direct-Access-to-Real-Franchisee-Reviews-and-FDDs</v>
       </c>
       <c r="F695" t="str">
-        <v>BRNO, Czech Republic, July 2, 2026 /PRNewswire-PRWeb/ -- Notum, a headless CMS development agency and Strapi's first globally listed Enterprise Partner, announces the release of the Strapi Kubernetes Plugin, which lets enterprise brands run Strapi as a scalable, resilient fleet on...</v>
+        <v>Omaha, Nebraska--(Newsfile Corp. - August 24, 2026) - Franchise Sidekick, a leading franchise advisory firm that's awarded more than 12,000 locations, announced the launch of Sidekick SeeThrough, a free, self-serve research platform built to bring real transparency to franchise discovery.The franchise industry has long run on information filtered through marketing decks and sales conversations. SeeThrough changes that. The platform compiles comprehensive brand profiles - both inside and outside...</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="str">
-        <v>Lightning Motors Corporation Unveils 600+ HP “Strength in Lightness” Bonneville Program</v>
+        <v>Kleos Unlocks Payouts in 140+ Local Currencies</v>
       </c>
       <c r="B696" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C696" t="str">
-        <v>PR.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D696" t="str">
         <v>SaaS</v>
       </c>
       <c r="E696" t="str">
-        <v>https://www.pr.com/press-release/968187</v>
+        <v>https://www.newsfilecorp.com/release/311032/Kleos-Unlocks-Payouts-in-140-Local-Currencies</v>
       </c>
       <c r="F696" t="str">
-        <v>Lightning Motors Corporation returns to the Bonneville Salt Flats with a next-generation (beyond 218) electric land-speed platform targeting 600+ HP. Built on the “Strength in Lightness” philosophy, it combines niobium-alloyed chassis technology, the EDGE Modular Powertrain Platform and lightweight structural engineering to maximize performance while minimizing mass. The program serves as both a record attempt and a [PR.com]</v>
+        <v>Redwood City, California--(Newsfile Corp. - August 24, 2026) - Global workforce management platform Kleos has launched Direct FX, a new payout capability that allows contractors to withdraw funds in more than 140 local currencies directly from their USD or EUR balances.Kleos launches Direct FX, Enabling Contractor Payouts in 140+ Local CurrenciesTo view an enhanced version of this graphic, please visit:https://images.newsfilecorp.com/files/8552/311032_4d5db00164f5eb95_001full.jpgDirect FX...</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="str">
-        <v>Music Market Watch Launches to Help Independent Artists Navigate the Future of Music</v>
+        <v>Nevvon Receives Strategic Investment from BVP Forge</v>
       </c>
       <c r="B697" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C697" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D697" t="str">
         <v>SaaS</v>
       </c>
       <c r="E697" t="str">
-        <v>https://www.prnewswire.com/news-releases/music-market-watch-launches-to-help-independent-artists-navigate-the-future-of-music-302816066.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/nevvon-receives-strategic-investment-bvp-140000048.html</v>
       </c>
       <c r="F697" t="str">
-        <v>MIAMI, July 2, 2026 /PRNewswire/ -- New platform provides artists with industry insights, strategic guidance, artist discovery opportunities, and a growing ecosystem of trusted resources. Music Market Watch today announced its official launch, introducing a new platform dedicated to...</v>
-[...2 lines deleted...]
-    <row r="698">
+        <v>NEW YORK, August 24, 2026--Nevvon, the compliance and training infrastructure behind the home care and self-directed care workforce, today announced a strategic investment from BVP Forge, the private equity arm of Bessemer Venture Partners that focuses on growth-oriented, self-sustaining technology and B2B services businesses. Alongside the investment, Nevvon launched TrainOnce, a new solution powered by the platform’s network effects. As more caregivers and agencies join Nevvon, the platform al</v>
+      </c>
+    </row>
+    <row r="698" xml:space="preserve">
       <c r="A698" t="str">
-        <v>Dot Ai Fortifies Balance Sheet Through Series of Capital Structure ...</v>
+        <v>TIOmarkets Launches Mobile Trading App for Forex &amp; CFD Trading</v>
       </c>
       <c r="B698" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C698" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D698" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E698" t="str">
-        <v>https://pr-inside.com/dot-ai-fortifies-balance-sheet-through-series-of-capital-structure-r5197018.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) Company Retires White Lion Notes in Full, new investor advances $500,000 in Additional Secured Convertible Financing LAS VEGAS, NV / ACCESS Newswire / July 2, 2026 / Dot Ai, Inc. (Nasdaq:DAIC) ("Dot Ai" or the "Company"), an IoT and AI-based SaaS company redefining asset intelligence for industrial technology, today announced a series of actions to fortify its balance sheet and simplify its capital structure, including the retirement in full of its outstanding secured convertible promissory notes held by White Lion Capital, LLC, in the aggregate principal amount of approximately $867,000. The retirement releases the security interests that secured the notes, eliminates ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109365/</v>
+      </c>
+      <c r="F698" t="str" xml:space="preserve">
+        <v xml:space="preserve">SINGAPORE, Aug 24, 2026 - (ACN Newswire) - TIOmarkets has introduced its new all-in-one mobile trading app, bringing account opening, funding, trading and account management together in a single mobile experience.
+As mobile trading continues to shape the financial markets, traders increasingly expect to manage everything directly from their smartphones. The TIOmarkets Trading app delivers an intuitive mobile trading platform where new and existing clients can download, verify their profile, create and fund trading accounts - all from one location.
+With over 250,000 accounts opened across 170 countries, TIOmarkets has established a strong global presence. The new app strengthens this international offering by giving clients faster access to trading tools, account services and 24/7 customer support directly from their mobile devices.
+Key Features of The TIOmarkets Trading App
+This user-friendly trading app provides access to 900+ tradable instruments across major global asset classes. Clients can trade more than 70 currency pairs, hundreds of stock CFDs, major global indices and popular metals including gold, silver, platinum and palladium. All these with integrated TradingView charts and no separate subscription required.
+● Fast Execution: Chart-based order execution with trades executed instantly to capitalize on tight spreads
+● Advanced Charting &amp; Indicators: TradingView charting with multiple timeframes, drawing tools, and technical indicators
+● Risk Management Tools: Stop-losses and take-profit orders to help limit potential losses
+● Real-Time Market Data: Track global markets anywhere, anytime
+● Customizable Alerts: Instant push notifications for position opened, position closed, margin alerts and stop out alerts
+How The Trading App Simplifies Mobile Trading
+The development of the mobile trading app is the product of dedication and client feedback. The result is an all-in-one mobile trading ecosystem that unifies the entire client journey.
+The trading &amp; investment app enables traders to:
+● Register and verify their account from within the app
+● Open live and demo trading accounts
+● Deposit, withdraw and transfer funds
+● Analyse markets with integrated TradingView charts and technical indicators
+● Place and manage trades in real time
+● Monitor open positions and trading history
+● Access 24/7 live chat support without leaving the app
+"The TIOmarkets mobile app allows clients to complete registration, deposit funds and execute trades all within one platform," said Stefanos Mitsi, Group CEO at TIOmarkets. He noted that the company plans to continuously enhance the app, adding new tools and features to help traders make more informed decisions.
+All-in-One Trading Platform: Everything Traders Need in One App
+TIOmarkets' main goal was to address one of the most common pain points in online trading: the fragmented trader experience. This forex trading app bridges all relevant aspects, from account opening and funding to actual trading and client support.
+"We rebuilt the mobile experience from the ground up," said Andis Papageorgiou, Head of Software Engineering at TIOmarkets. "The app removes the barrier between account management and trading functionality. Clients can now move seamlessly from registration to execution within a single app."
+Advanced TradingView Charts &amp; Technical Analysis Tools
+This mobile trading platform features professional-grade tools previously available only on desktop. The new trading app for smartphones brings together advanced TradingView charting tools and technical indicators for in-depth technical analysis. Traders gain access to:
+● 12 chart types
+● 7 timeframes
+● 100+ technical indicators
+● 110+ drawing tools
+Users can place market orders, set pending orders, use one-click trading, access real-time pricing and achieve portfolio management through the mobile interface.
+Complete Account Management for Live &amp; Demo Accounts
+The app places complete account control at the centre of the user experience. Any trader interested in CFD trading who wants to trade forex, indices, commodities, stocks, or cryptocurrencies can register directly. That gives access to a dedicated client area for opening live or demo accounts, identity verification, deposits, withdrawals and fund transfers.
+Competitive Trading Conditions
+Via the app, TIOmarkets offers raw spreads starting from 0.0 pips, commission-free options and fast order execution. Traders can choose from multiple account types like Standard, Raw, VIP Black, Nano and Investment accounts, all designed to support different trading styles and experience levels.
+Multi-Layered Security for Safe Mobile Trading
+Security was a key consideration throughout development. Trading from your phone requires the highest levels of protection.
+"Security is built into the core of our mobile trading app, not added as an extra layer," said Savvas Mallas, Head of IT at TIOmarkets. "We've implemented biometric authentication, encrypted data transmission and secure session management to protect client accounts and personal information."
+How to Download the Trading App
+The TIOmarkets mobile trading &amp; investing app is easily available for download. To download the TIOmarkets trading app:
+● Visit TIOmarkets' page &amp; download the app
+● Register and create a trading account
+● Complete identity verification
+● Fund the account (from $20) &amp; start trading
+New users can register directly within the app, while existing clients can log in using their current credentials.
+About TIOmarkets
+TIOmarkets is a global multi-asset broker providing access to forex, indices, stocks, commodities, cryptocurrencies and futures through innovative trading technology and competitive pricing.
+Social Links
+X: https://x.com/TIOmarkets
+YouTube: https://www.youtube.com/c/TIOmarkets
+LinkedIn: https://www.linkedin.com/company/tiomarkets/
+Facebook: https://www.facebook.com/TIOmarkets/
+Telegram: https://t.me/tiomarketsofficial
+Tiktok: https://www.tiktok.com/@tiomarkets.com
+Media contact
+Brand: TIOmarkets
+Contact: Media team
+Website: https://tiomarkets.com
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="str">
-        <v>Most AI Tools Ask You to Trust the Black Box; NutraVeri Built One You ...</v>
+        <v>Sends Sponsors PAY360 Awards 2026, with CEO Alona Shevtsova Presenting Award</v>
       </c>
       <c r="B699" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C699" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D699" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>SaaS</v>
       </c>
       <c r="E699" t="str">
-        <v>https://pr-inside.com/most-ai-tools-ask-you-to-trust-the-black-box-nutraveri-built-one-you-r5197014.htm</v>
+        <v>https://www.newsfilecorp.com/release/311043/Sends-Sponsors-PAY360-Awards-2026-with-CEO-Alona-Shevtsova-Presenting-Award</v>
       </c>
       <c r="F699" t="str">
-        <v>(PR-inside.com) The platform's readiness score is deterministic: the same supplement formula always produces the same result, every number traces to a public FDA or FTC source, and founders can change one input and watch exactly which risk moves. The first score is free. MIAMI, FL / ACCESS Newswire / July 2, 2026 /Nitches Inc. (OTCID:NICH) - Ask most "AI-powered" tools how they reached a conclusion and the honest answer is that no one can fully say. The model is a black box. The output changes between runs. There is no way to inspect the work. NutraVeri, operated by Nitches Inc. (OTCID:NICH), took the ..</v>
+        <v>London, United Kingdom--(Newsfile Corp. - August 24, 2026) - Sends, UK-based payments platform, announced its sponsorship of the PAY360 Awards 2026, one of the key events in the UK payments calendar, taking place on 7 October at the JW Marriott Grosvenor House in London.To view an enhanced version of this graphic, please visit:https://images.newsfilecorp.com/files/10281/311043_c875cc44344ab912_001full.jpgThe event is hosted by The Payments Association to recognise companies that have made...</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="str">
-        <v>Most AI Tools Ask You to Trust the Black Box; NutraVeri Built One You Can Audit</v>
+        <v>Lexis+ with Prot�g� Accelerates Frictionless Agentic Productivity from First Idea to Review-Ready Legal Work Product</v>
       </c>
       <c r="B700" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C700" t="str">
-        <v>Newswire.com</v>
+        <v>WebWire</v>
       </c>
       <c r="D700" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E700" t="str">
-        <v>https://www.newswire.com/news/most-ai-tools-ask-you-to-trust-the-black-box-nutraveri-built-one-you-can-audit</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359361</v>
       </c>
       <c r="F700" t="str">
-        <v>The platform's readiness score is deterministic: the same supplement formula always produces the same result, every number traces to a public FDA or FTC source, and founders can change one input and watch exactly which risk moves. The first score is free.</v>
+        <v>LexisNexis &amp;#174; Legal &amp;amp; Professional today unveiled new agentic capabilities in Lexis+&amp;#174; with Prot�g�&amp;#8482;, enabling legal professionals to move from first idea to review-ready work product in one intuitive AI experience. - - Legal professionals simply describe what they want to accomplish, and Lexis+ with Prot�g� applies the right AI models &amp;#8211; including LexisNexis models that build on years of model optimization expertise &amp;#8211; along with appropriate agents, skills, and selected sources behind th... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359361</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="str">
-        <v>Nightfood Holdings Inc. (OTCQB: NGTF) Strengthening Position amid Manufacturing Movement to the US</v>
+        <v>Tuvoli Names Three Senior Executives to Lead Its Next Phase of Growth in Private Aviation Transaction Innovation</v>
       </c>
       <c r="B701" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C701" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D701" t="str">
-        <v>SaaS, Media</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E701" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321307/0/en/Nightfood-Holdings-Inc-OTCQB-NGTF-Strengthening-Position-amid-Manufacturing-Movement-to-the-US.html</v>
+        <v>https://www.prweb.com/releases/tuvoli-names-three-senior-executives-to-lead-its-next-phase-of-growth-in-private-aviation-transaction-innovation-302857678.html</v>
       </c>
       <c r="F701" t="str">
-        <v>NEW YORK, July 02, 2026 (GLOBE NEWSWIRE) -- via AINewsWire — Nightfood Holdings Inc. (OTCQB: NGTF) today announces its placement in an editorial published by AINewsWire ("AINW"), one of 75+ brands within the Dynamic Brand Portfolio @ IBN ( InvestorBrandNetwork ) , a specialized communications platform with a focus on financial news and content distribution for private and public companies and the investment community.</v>
+        <v>Additions include Chief of Staff, Chief Technology Officer, Head of Fintech Partnerships amid 506% three-year revenue growth and second consecutive Inc. 5000 recognition NASHUA, N.H., Aug. 24, 2026 /PRNewswire-PRWeb/ -- Tuvoli, the digital commerce platform powering private aviation,...</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="str">
-        <v>GoodData.AI Recognized in 2026 Gartner(R) Magic Quadrant(TM) for Analytics ...</v>
+        <v>StreamUnlimited StreamSDK Now Supports TME Connect</v>
       </c>
       <c r="B702" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C702" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D702" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E702" t="str">
-        <v>https://pr-inside.com/gooddata-ai-recognized-in-2026-gartner-r-magic-quadrant-tm-for-analytics-r5197008.htm</v>
+        <v>https://www.prnewswire.com/news-releases/streamunlimited-streamsdk-now-supports-tme-connect-302858328.html</v>
       </c>
       <c r="F702" t="str">
-        <v>(PR-inside.com) GoodData.AI positioned as a Visionary by Gartner® for completeness of vision and ability to execute. SAN FRANCISCO, CA / ACCESS Newswire / July 2, 2026 / GoodData.AI, the AI-native analytics platform, today announced its recognition as a Visionary in the 2026 Gartner® Magic Quadrant™ for Analytics and Business Intelligence Platforms. For GoodData.AI, this recognition marks a significant milestone, reflecting its journey of recognition from a Niche Player to a Visionary - a testament to the company's continued investment in its composable, AI-native analytics architecture and the growing enterprise demand for developer-centric, embedded analytics at scale. At the heart of GoodData.AI's platform is a ..</v>
+        <v>VIENNA, Aug. 24, 2026 /PRNewswire/ -- StreamUnlimited Engineering GmbH, a system integrator in embedded software and hardware for connected audio and IoT products, announced support for TME Connect within its StreamSDK audio-streaming platform. The integration enables manufacturers to...</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="str">
-        <v>Zaptiva Helps Companies Prepare for the Automation Cliff as AI Reshapes Knowledge Work</v>
+        <v>AAEON Leverages Qualcomm Dragonwing QCS6490 for its latest SMARC Module, the uCOM-Q6490</v>
       </c>
       <c r="B703" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C703" t="str">
-        <v>PRWeb</v>
+        <v>PR.com</v>
       </c>
       <c r="D703" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E703" t="str">
-        <v>https://www.prweb.com/releases/zaptiva-helps-companies-prepare-for-the-automation-cliff-as-ai-reshapes-knowledge-work-302816431.html</v>
+        <v>https://www.pr.com/press-release/977079</v>
       </c>
       <c r="F703" t="str">
-        <v>The automation platform enables organizations to convert manual processes into governed, intelligent workflows that improve return on time, investment, and competitive readiness. COSTA MESA, Calif., July 2, 2026 /PRNewswire-PRWeb/ -- Zaptiva, an AI-powered automation and orchestration...</v>
+        <v>AAEON’s first SMARC module featuring Qualcomm technology, the uCOM-Q6490 is a small and lightweight platform for integration in robotics, healthcare, and automation applications. [PR.com]</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="str">
-        <v>QuikStor Integrates with SBOA Insurance, Eliminating Manual Insurance Reporting for Self-Storage Operators</v>
+        <v>MDCE Advances Continuously Learning AI Models Within StrainScan Pro ...</v>
       </c>
       <c r="B704" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C704" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D704" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>AI, SaaS, Healthcare, Retail, Education</v>
       </c>
       <c r="E704" t="str">
-        <v>https://www.prweb.com/releases/quikstor-integrates-with-sboa-insurance-eliminating-manual-insurance-reporting-for-self-storage-operators-302810424.html</v>
+        <v>https://pr-inside.com/mdce-advances-continuously-learning-ai-models-within-strainscan-pro-r5215561.htm</v>
       </c>
       <c r="F704" t="str">
-        <v>Say goodbye to managing tenant insurance outside your FMS. QuikStor's API connection with SBOA Insurance replaces manual monthly insurance reporting with automatic daily transaction data. EL SEGUNDO, Calif., July 2, 2026 /PRNewswire-PRWeb/ -- For most self-storage operators, tenant...</v>
+        <v>(PR-inside.com) Proprietary Platform Designed to Improve Over Time Through Ongoing Model Training and Real-World Visual Data MESA, AZ / ACCESS Newswire / August 24, 2026 / Medical Care Technologies Inc. (OTC PINK:MDCE) today highlighted continued technical progress within its StrainScan Pro platform, focusing on the advancement of continuously learning AI models that support greater visual accuracy across both agricultural and regulated retail environments. StrainScan Pro is built on proprietary computer-vision architecture designed to refine performance as it processes additional visual data. This continuous learning approach allows the platform to strengthen its ability to identify relevant visual patterns over time - whether supporting strain ..</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="str">
-        <v>Mega Matrix Announces Availability of 2025 Annual Report on Form 20‑F</v>
+        <v>MDCE Advances Continuously Learning AI Models Within StrainScan Pro for Greater Visual Accuracy Across Agricultural and Retail Environments (OTC PINK:MDCE)</v>
       </c>
       <c r="B705" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C705" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D705" t="str">
-        <v>Finance, SaaS, Media</v>
+        <v>AI, SaaS, Retail, Education</v>
       </c>
       <c r="E705" t="str">
-        <v>https://www.prnewswire.com/news-releases/mega-matrix-announces-availability-of-2025-annual-report-on-form-20f-302816734.html</v>
+        <v>https://www.newswire.com/news/mdce-advances-continuously-learning-ai-models-within-strainscan-pro-for-greater</v>
       </c>
       <c r="F705" t="str">
-        <v>SINGAPORE, July 2, 2026 /PRNewswire/ -- Mega Matrix Inc. ("MPU" or the "Company") (NYSE American: MPU), a global short-drama streaming platform operator and digital asset treasury strategy company, announces that it filed its annual report on Form 20‑F for the fiscal year ended December...</v>
+        <v>Proprietary Platform Designed to Improve Over Time Through Ongoing Model Training and Real-World Visual Data</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="str">
-        <v>Nova WMC™ Expanding Adoption Across the Most Advanced Packaging Processes</v>
+        <v>Eylsia Announces Unified Strategic Expansion Across Music, Publishing, ...</v>
       </c>
       <c r="B706" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C706" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D706" t="str">
-        <v>Finance, SaaS</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E706" t="str">
-        <v>https://www.prnewswire.com/news-releases/nova-wmc-expanding-adoption-across-the-most-advanced-packaging-processes-302816846.html</v>
+        <v>https://pr-inside.com/eylsia-announces-unified-strategic-expansion-across-music-publishing-r5215559.htm</v>
       </c>
       <c r="F706" t="str">
-        <v>REHOVOT, Israel, July 2, 2026 /PRNewswire/ -- Nova (NASDAQ: NVMI), today announced the selection of its Nova WMC™ platform by a leading global foundry customer for multiple layers' measurement in the most advanced packaging processes. The selection followed a competitive evaluation,...</v>
+        <v>(PR-inside.com) NORTH PALM BEACH, FL / ACCESS Newswire / August 24, 2026 / Eylsia, the multi‑platform recording artist whose music has generated nearly three‑quarters of a billion views across Meta Platforms, announced today a unified strategic direction for her growing portfolio of companies. The integrated plan focuses on accelerating scalable divisions - Music, Publishing, EDTV learning systems, Real Boxer activewear, and her cosmetics line Epi Age - while maintaining Nicolas of Palm Beach as a heritage luxury brand. The expansion is supported by WorldIPI.com, her research and development company that provides the patented technologies and product pipelines powering each vertical. WorldIPI.com, known ..</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="str">
-        <v>QPerfect Powers the Commercial Launch of SDT's QuREKA™ Quantum Cloud at Quantum Korea 2026</v>
+        <v>EverestLabs Launches First-Ever Agentic AI Platform For Materials Processing, Recovery and Recycling Facilities</v>
       </c>
       <c r="B707" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C707" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D707" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E707" t="str">
-        <v>https://www.prnewswire.com/news-releases/qperfect-powers-the-commercial-launch-of-sdts-qureka-quantum-cloud-at-quantum-korea-2026-302816740.html</v>
+        <v>https://www.prweb.com/releases/everestlabs-launches-first-ever-agentic-ai-platform-for-materials-processing-recovery-and-recycling-facilities-302857655.html</v>
       </c>
       <c r="F707" t="str">
-        <v>MIMIQ™, the quantum emulator developed by QPerfect, which BTQ has received FDI approval to fully acquire, anchors the commercial debut of SDT's full-stack QuREKA platform as SDT showcases its quantum portfolio and global partner ecosystem at DDP Seoul, July 2 to 4 VANCOUVER, BC, July 2,...</v>
+        <v>Navigator provides real-time analysis and actions for plant operators, significantly upgrading the largely undigitized $6 trillion global materials economy sector FREMONT, Calif., Aug. 24, 2026 /PRNewswire-PRWeb/ -- EverestLabs is launching Navigator, the first-ever multi-agent AI...</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="str">
-        <v>Caliber Advances Real Estate Fund Tokenization Strategy with Chainlink’s Compliance and Distribution Infrastructure</v>
+        <v>NoviSign Integrates with Toast to Automate Digital Menu Boards</v>
       </c>
       <c r="B708" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C708" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D708" t="str">
-        <v>Finance, SaaS, Real Estate</v>
+        <v>SaaS</v>
       </c>
       <c r="E708" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321236/0/en/Caliber-Advances-Real-Estate-Fund-Tokenization-Strategy-with-Chainlink-s-Compliance-and-Distribution-Infrastructure.html</v>
+        <v>https://www.prweb.com/releases/novisign-integrates-with-toast-to-automate-digital-menu-boards-302857115.html</v>
       </c>
       <c r="F708" t="str">
-        <v>Nasdaq-listed real estate asset manager focuses on the “last mile” of tokenization: making private real estate funds easier to access, verify, administer, and distribute through regulated channels, enabled by Chainlink’s oracle platform Nasdaq-listed real estate asset manager focuses on the “last mile” of tokenization: making private real estate funds easier to access, verify, administer, and distribute through regulated channels, enabled by Chainlink’s oracle platform</v>
+        <v>NoviSign has launched an integration with Toast that automatically synchronizes POS menu data, including items, prices, descriptions, categories, and availability, with digital menu boards. The integration helps restaurants reduce manual updates, keep menus accurate, and customize...</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="str">
-        <v>StablecoinX Launches StablecoinX Harness: Stablecoin Orchestration Platform to Accelerate USDe Adoption</v>
+        <v>VIVAKOR'S TRADING PLATFORM SURPASSES $2 BILLION MILESTONE</v>
       </c>
       <c r="B709" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C709" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D709" t="str">
         <v>Finance, SaaS</v>
       </c>
       <c r="E709" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321232/0/en/StablecoinX-Launches-StablecoinX-Harness-Stablecoin-Orchestration-Platform-to-Accelerate-USDe-Adoption.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349751/0/en/vivakor-s-trading-platform-surpasses-2-billion-milestone.html</v>
       </c>
       <c r="F709" t="str">
-        <v>NEW YORK, July 02, 2026 (GLOBE NEWSWIRE) -- StablecoinX Inc. (Nasdaq: “USDE”), the first public stablecoin infrastructure company focusing on the Ethena digital dollar ecosystem, today announced the official launch of its flagship infrastructure software platform, StablecoinX Harness — a middleware technology stack that abstracts the complexity of stablecoin operations into a single, powerful integration.</v>
+        <v>Rapid Expansion Leads Company to Raise 2026 Outlook</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="str">
-        <v>Bay Leaf Digital Earns HubSpot Software Industry Specialist Badge</v>
+        <v>Business Rewards Platform PayRewards Launches in U.S.: NYSE Content Update</v>
       </c>
       <c r="B710" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C710" t="str">
-        <v>Send2Press</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D710" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS, Media</v>
       </c>
       <c r="E710" t="str">
-        <v>https://www.send2press.com/wire/bay-leaf-digital-earns-hubspot-software-industry-specialist-badge/</v>
+        <v>https://www.prnewswire.com/news-releases/business-rewards-platform-payrewards-launches-in-us-nyse-content-update-302858300.html</v>
       </c>
       <c r="F710" t="str">
-        <v>GRAPEVINE, Texas, July 2, 2026 (SEND2PRESS NEWSWIRE) -- Bay Leaf Digital, a B2B SaaS marketing agency headquartered in Texas today announced it has earned the HubSpot Software Industry Specialist badge, a selective and verified designation within HubSpot's Industry Specialization Badge program.</v>
+        <v>NYSE issues a pre-market daily advisory direct from the trading floor. NEW YORK, Aug. 24, 2026 /PRNewswire/ -- The New York Stock Exchange (NYSE) provides a daily pre-market update directly from the NYSE Trading Floor. Access today's NYSE Pre-market update for market insights before...</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="str">
-        <v>IRS Form 2290 Filing Window Now Open for 2026-27 Tax Period; Stay HVUT ...</v>
+        <v>LPL Financial Welcomes Conte Wealth Advisors, LLC</v>
       </c>
       <c r="B711" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C711" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D711" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E711" t="str">
-        <v>https://pr-inside.com/irs-form-2290-filing-window-now-open-for-2026-27-tax-period-stay-hvut-r5196976.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349743/29579/en/lpl-financial-welcomes-conte-wealth-advisors-llc.html</v>
       </c>
       <c r="F711" t="str">
-        <v>(PR-inside.com) With the IRS filing window officially open for Form 2290, EZ2290 helps owner-operators, small fleets, and tax professionals e-file Form 2290 faster with one-click filing, photo-based uploads, and a guided e-filing experience. DALLAS, TX AND FAYETTEVILLE, AR / ACCESS Newswire / July 2, 2026 / EZ2290, an IRS-authorized Form2290 eile provider , today announced that its cloud-based platform has started accepting HVUT tax filing for the 2026-2027 filing season, with the IRS filing window officially opening on July 1, 2026. Owner-operators, small fleets, and tax professionals can now file Form 2290 returns online and receive theIRS-stamped Schedule 1within minutes (after IRS acceptance). ..</v>
+        <v>SAN DIEGO, Aug. 24, 2026 (GLOBE NEWSWIRE) -- LPL Financial LLC announced today that the Conte Wealth Advisors, LLC (CWA) team has joined LPL Financial's broker-dealer and Registered Investment Advisor (RIA) platform. The firm reported serving approximately $1.6 billion in advisory, brokerage and retirement plan assets* and joins LPL from Cambridge Investment Research.</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="str">
-        <v>Agoda Reveals Asia's Hidden Lakes for the Ultimate Tranquil Escape</v>
+        <v>GreetEat Details the Strategic Opportunity Presented by ChefKart’s Technology-Enabled Service Platform</v>
       </c>
       <c r="B712" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C712" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D712" t="str">
         <v>SaaS</v>
       </c>
       <c r="E712" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357058</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349739/0/en/greeteat-details-the-strategic-opportunity-presented-by-chefkart-s-technology-enabled-service-platform.html</v>
       </c>
       <c r="F712" t="str">
-        <v>Digital travel platform Agoda is spotlighting some of Asia&amp;#39;s lesser-known lake destinations, offering travelers a chance to discover serene and picturesque escapes away from the bustling tourist hotspots. As more travelers seek peaceful retreats surrounded by nature, lake destinations have gained popularity for their calming environments and breathtaking landscapes. - - In Vietnam, Ba Be Lake offers an immersive experience in nature&amp;#39;s embrace. Nestled within Ba Be National Park, this exp... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357058</v>
+        <v>GEAT outlines how ChefKart’s reported operating profile, recurring household use case and organized chef network align with GreetEat’s broader technology.</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="str">
-        <v>Comviva's mobiquity Pay® Reinforces Mobile Money Leadership with Consecutive Platinum Win at Juniper Research Future Digital Awards 2026</v>
+        <v>Timekettle Expands AI Ecosystem with Babel OS 3.0, Powering Real-Time Translation on RayNeo iO Smart Glasses</v>
       </c>
       <c r="B713" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C713" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D713" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E713" t="str">
-        <v>https://www.prnewswire.com/news-releases/comvivas-mobiquity-pay-reinforces-mobile-money-leadership-with-consecutive-platinum-win-at-juniper-research-future-digital-awards-2026-302816830.html</v>
+        <v>https://www.prnewswire.com/news-releases/timekettle-expands-ai-ecosystem-with-babel-os-3-0--powering-real-time-translation-on-rayneo-io-smart-glasses-302858299.html</v>
       </c>
       <c r="F713" t="str">
-        <v>Recognized in the 'Best Mobile Money Offering' category for its mobiquity® Pay platform NEW DELHI, July 2, 2026 /PRNewswire/ -- Comviva, a global leader in customer experience and data monetization solutions, today announced that it has been named the Platinum Winner at the Juniper...</v>
+        <v>Timekettle's AI translation platform brings live multilingual support across 55 languages and 109 accents to RayNeo's flagship smart glasses, marking a key milestone in its expansion as a technology provider SHENZHEN, China, Aug. 24, 2026 /PRNewswire/ -- Timekettle, a global AI...</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="str">
-        <v>Jiayin Group Inc. Announces Change of Director</v>
+        <v>Tenera Care and ALIS Advance Partnership with Phase II Integration</v>
       </c>
       <c r="B714" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C714" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D714" t="str">
-        <v>Finance, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E714" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321201/0/en/Jiayin-Group-Inc-Announces-Change-of-Director.html</v>
+        <v>https://www.prnewswire.com/news-releases/tenera-care-and-alis-advance-partnership-with-phase-ii-integration-302857649.html</v>
       </c>
       <c r="F714" t="str">
-        <v>SHANGHAI, July 02, 2026 (GLOBE NEWSWIRE) -- Jiayin Group Inc. (“Jiayin” or the “Company”) (NASDAQ: JFIN), a leading fintech platform in China, today announced that Ms. Xiaojing Lu has been appointed as a director of the Company’s board of directors (the “Board”), a member of the compensation committee of the Board and a member of the nominating and corporate governance committee of the Board, effective as of July 1, 2026. Ms. Yifang Xu has resigned from her position as a director of the Company, a member of the compensation committee of the Board and a member of the nominating and corporate governance committee of the Board, effective as of July 1, 2026, for personal reasons.</v>
+        <v>Enhanced integration connects resident care plans with real-time care delivery, helping senior living communities improve care, streamline workflows and capture every service provided. HALIFAX, Nova Scotia and CHICAGO, Aug. 24, 2026 /PRNewswire/ -- Tenera Care, the leading provider of...</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="str">
-        <v>Trina Storage Ranked Among Top 5 Global BESS Integrators and Awarded Grade A Status by Wood Mackenzie</v>
+        <v>Nexdigm Accelerates Delivery of AI-Enabled Transfer Pricing Solutions, by Investing in Infer360</v>
       </c>
       <c r="B715" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C715" t="str">
-        <v>PR Newswire</v>
+        <v>PR.com</v>
       </c>
       <c r="D715" t="str">
-        <v>SaaS, Energy</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E715" t="str">
-        <v>https://www.prnewswire.com/news-releases/trina-storage-ranked-among-top-5-global-bess-integrators-and-awarded-grade-a-status-by-wood-mackenzie-302816780.html</v>
+        <v>https://www.pr.com/press-release/977102</v>
       </c>
       <c r="F715" t="str">
-        <v>Recognition highlights Trina Storage's Cell-to-AC integration capabilities, technology innovation, and growing global delivery footprint. MUNICH, July 2, 2026 /PRNewswire/ -- Trina Storage, a global energy storage solutions provider, has been ranked among the world's Top 5 battery energy...</v>
+        <v>Strategic investment and alliance bring together Nexdigm's transfer pricing advisory and managed services expertise with infer360's AI-native transfer pricing platform, to help multinational enterprises drive more value from operational transfer pricing and move beyond compliance. [PR.com]</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="str">
-        <v>INVEST Fair 2026 Returns Bigger Than Ever, Bringing Investing, Finance and Money Education</v>
+        <v>How Cloud Cost Visibility Helps Enterprises Reduce Unnecessary Spending</v>
       </c>
       <c r="B716" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C716" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D716" t="str">
-        <v>SaaS, Retail, Education</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E716" t="str">
-        <v>https://www.pr-inside.com/invest-fair-2026-returns-bigger-than-ever-bringing-investing-finance-and-money-education-r5196924.htm</v>
+        <v>https://www.prweb.com/releases/how-cloud-cost-visibility-helps-enterprises-reduce-unnecessary-spending-302856352.html</v>
       </c>
       <c r="F716" t="str">
-        <v>(PR-inside.com) KUALA LUMPUR, July 1, 2026 - (ACN Newswire) - ShareInvestor Malaysia Sdn Bhd, the country’s leading independent platform for investor relations, market analytics and financial education, is proud to announce the return of INVEST Fair 2026, Malaysia’s largest retail investment event. The event will take place on 18-19 July 2026 at the Mid Valley Exhibition Centre, Kuala Lumpur. This year’s edition is honoured to welcome Dato’ Fad’l Mohamed, CEO of Bursa Malaysia, who returns once again as Guest-of-Honour. In response to growing public interest, INVEST Fair 2026 has expanded to three exhibition halls and is expected to welcome approximately 20,000 ..</v>
+        <v>Large enterprises building cloud-cost-optimization strategies are learning that hidden waste, not contract terms, drives most of their overspend. A Bluewave case study shows how a structured Cloud Assessment across Azure and Microsoft 365 turned scattered inefficiencies into a sequenced,...</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="str">
-        <v>Cognizant and Domyn Announce Strategic Partnership to Deliver Sovereign AI Solutions Across EMEA</v>
+        <v>OnlySniff Launches Marketplace for Adults Looking to Sell Used Panties Online</v>
       </c>
       <c r="B717" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C717" t="str">
-        <v>PR Newswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D717" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E717" t="str">
-        <v>https://www.prnewswire.com/news-releases/cognizant-and-domyn-announce-strategic-partnership-to-deliver-sovereign-ai-solutions-across-emea-302816427.html</v>
+        <v>https://pressreleasenews.org/pressroom/onlysniff-launches-marketplace-for-adults-looking-to-sell-used-panties-online</v>
       </c>
       <c r="F717" t="str">
-        <v>Partnership combines Domyn's chip-to-application sovereign AI infrastructure with Cognizant's enterprise integration expertise and EMEA industry reach, enabling regulated organisations to deploy AI securely on-premise and within sovereign environments LONDON, July 2, 2026 /PRNewswire/ --...</v>
+        <v xml:space="preserve">OnlySniff.com has launched a specialized marketplace for adults to sell used panties and other niche items. The platform provides a dedicated environment for verified users to create listings, set prices, and connect with buyers. It aims to offer a more organized alternative to general-purpose platforms </v>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="str">
-        <v>Intesa Sanpaolo Brings its Digital Infrastructure to Google Cloud Regions in Italy Hosted in TIM's Data Centers</v>
+        <v>Cloud Security Market: How Kubernetes and Containers Are Creating New Security Challenges</v>
       </c>
       <c r="B718" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C718" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D718" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E718" t="str">
-        <v>https://www.prnewswire.com/news-releases/intesa-sanpaolo-brings-its-digital-infrastructure-to-google-cloud-regions-in-italy-hosted-in-tims-data-centers-302816342.html</v>
+        <v>https://express-press-release.net/news/2026/08/24/1769054</v>
       </c>
       <c r="F718" t="str">
-        <v>Successfully completed the strategic project that paves the way for next-generation data analytics and artificial intelligence MILAN and TURIN, Italy, July 2, 2026 /PRNewswire/ -- Intesa Sanpaolo Group today announced that it has successfully completed the cloud migration of its core IT...</v>
+        <v>Cloud security is now a USD 39.1 billion market as of 2025 — and it&amp;#8217;s not growing steadily so much as accelerating, cloud security market is projected to [read full press release...]</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="str">
-        <v>RWS launches Trados Studio 2026, delivering major advances in AI, performance and productivity for language professionals</v>
+        <v>Cyber Enviro-Tech Announces Definitive Agreement With Air Power USA ...</v>
       </c>
       <c r="B719" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C719" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D719" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS, Energy</v>
       </c>
       <c r="E719" t="str">
-        <v>https://www.prnewswire.com/news-releases/rws-launches-trados-studio-2026-delivering-major-advances-in-ai-performance-and-productivity-for-language-professionals-302816052.html</v>
+        <v>https://pr-inside.com/cyber-enviro-tech-announces-definitive-agreement-with-air-power-usa-r5215543.htm</v>
       </c>
       <c r="F719" t="str">
-        <v>New release introduces next-generation architecture, context-aware AI, enhanced terminology management and an improved workspace experience MAIDENHEAD, England, July 2, 2026 /PRNewswire/ -- RWS (AIM: RWS.L), a global AI solutions company, today announced the launch of Trados Studio 2026,...</v>
+        <v>(PR-inside.com) PHOENIX, AZ / ACCESS Newswire / August 24, 2026 / Cyber Enviro-Tech, Inc. ("CETI" or the "Company") today announced that it has entered into a definitive agreement with Air Power USA relating to the strategic combination of the companies and the expansion of Air Power USA's clean-energy technology platform throughout the United States. The agreement follows the companies' previously announced exclusive discussions and is intended to accelerate the commercialization, manufacturing and deployment of Air Power USA's proprietary clean-air power generation technology. Under the agreement, the parties intend to combine their respective operational, manufacturing and commercialization capabilities, with CETI supporting the development of ..</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="str">
-        <v>MaxX Capitals Officially Launches Comprehensive Real Estate Investment &amp; Advisory Platform</v>
+        <v>Zide Opens Public Beta of Its Native AI Development Workspace -- Code, Git, Issues, and CI in One App</v>
       </c>
       <c r="B720" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C720" t="str">
-        <v>PR.com</v>
+        <v>PRUnderground</v>
       </c>
       <c r="D720" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E720" t="str">
-        <v>https://www.pr.com/press-release/971738</v>
+        <v>https://prunderground.com/zide-opens-public-beta-of-its-native-ai-development-workspace-code-git-issues-an/cmt6mi9vx000904jxu3zznxqa</v>
       </c>
       <c r="F720" t="str">
-        <v>MaxX Capitals (maxxcapitals.com) announces the expansion of its premier real estate consultancy services. Based in Karachi, Pakistan, the firm specializes in high-yield property investments, market analysis, and tailored portfolio management for local and overseas investors. Led by Muhammad Ali Dawood, MaxX Capitals brings transparency, digital innovation, and secure asset guidance to the regional property sector. [PR.com]</v>
+        <v>Native desktop application brings the full development workflow -- projects, git, issues, pull requests, CI, terminals, and AI agents -- into one native workspace The post Zide Opens Public Beta of Its Native AI Development Workspace -- Code, Git, Issues, and CI in One App first appeared on</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="str">
-        <v>Die Peakmedia Digital Signage GmbH ändert ihren Namen in ZetaDisplay Austria GmbH. Marcel Schramm übernimmt die Position des Country Director in Österreich.</v>
+        <v>Plug and Play and Alibaba.com Team Up on CoCreate Pitch 2026</v>
       </c>
       <c r="B721" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C721" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D721" t="str">
         <v>SaaS</v>
       </c>
       <c r="E721" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321120/0/de/Die-Peakmedia-Digital-Signage-GmbH-%C3%A4ndert-ihren-Namen-in-ZetaDisplay-Austria-GmbH-Marcel-Schramm-%C3%BCbernimmt-die-Position-des-Country-Director-in-%C3%96sterreich.html</v>
+        <v>https://www.prnewswire.com/news-releases/plug-and-play-and-alibabacom-team-up-on-cocreate-pitch-2026-302857551.html</v>
       </c>
       <c r="F721" t="str">
-        <v>ZetaDisplay stärkt seine Marktposition in Österreich: Die im Jahr 2023 übernommene Peakmedia digital signage GmbH firmiert künftig unter dem Namen ZetaDisplay Austria. Mit der Umbenennung setzt das Unternehmen den nächsten Schritt der Integration in die internationale ZetaDisplay Gruppe um. Gleichzeitig übernimmt Marcel Schramm die Position des Country Director.</v>
+        <v>Plug and Play will lead sourcing, selection, and program delivery for the global entrepreneurship competition, which awards more than $1M across finals in Los Angeles and London LOS ANGELES and LONDON, Aug. 24, 2026 /PRNewswire/ -- Plug and Play, the leading innovation platform connecting...</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="str">
-        <v>Sanoma acquires Fluentbe, a Polish AI-powered tutoring platform for language learning</v>
+        <v>LawToolBox MCP for Microsoft 365 &amp;amp; Claude Connects Legal AI to Matter Data Containers in M365</v>
       </c>
       <c r="B722" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C722" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D722" t="str">
-        <v>AI, SaaS, Education</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E722" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321113/0/en/Sanoma-acquires-Fluentbe-a-Polish-AI-powered-tutoring-platform-for-language-learning.html</v>
+        <v>https://www.prnewswire.com/news-releases/lawtoolbox-mcp-for-microsoft-365--claude-connects-legal-ai-to-matter-data-containers-in-m365-302858126.html</v>
       </c>
       <c r="F722" t="str">
-        <v>Sanoma Corporation, Press Release, 2 July 2026 at 10:00 a.m. EET</v>
+        <v>LawToolBox creates AI-ready matter containers in Microsoft 365 from systems of record and connects legal data, matter deadlines, documents, workflows, and knowledge through MCP connectors, tools, skills, and agents. DENVER, Aug. 24, 2026 /PRNewswire/ -- LawToolBox, a legal SaaS platform...</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="str">
-        <v>Bell Integration dévoile une nouvelle marque pour accélérer la transformation axée sur l'IA</v>
+        <v>PowerBank Corporation Appoints Nicole Rusaw, CPA, CA as Chief Financial Officer</v>
       </c>
       <c r="B723" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C723" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D723" t="str">
-        <v>SaaS</v>
+        <v>SaaS, Energy</v>
       </c>
       <c r="E723" t="str">
-        <v>https://www.prnewswire.com/news-releases/bell-integration-devoile-une-nouvelle-marque-pour-accelerer-la-transformation-axee-sur-lia-302815689.html</v>
+        <v>https://www.prnewswire.com/news-releases/powerbank-corporation-appoints-nicole-rusaw-cpa-ca-as-chief-financial-officer-302857633.html</v>
       </c>
       <c r="F723" t="str">
-        <v>Passer à la prochaine étape de la transformation intelligente des entreprises, guidée par l'IA LONDRES, 2 juillet 2026 /PRNewswire/ -- Bell Integration dévoile aujourd'hui une nouvelle marque conçue pour refléter son rôle de partenaire technologique et de transformation axé sur l'IA,...</v>
+        <v>Appointment strengthens PowerBank's financial leadership as the Company scales its North American energy and digital infrastructure platform Ms. Rusaw brings over 20 years of public company finance leadership and has a proven track record of guiding companies through periods of transition...</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="str">
-        <v>Bell Integration stellt neuen Markenauftritt vor, um die AI-First-Transformation voranzutreiben</v>
+        <v>AI Platform for Clinical Conversations Market: How Big Tech and EHR Giants Are Reshaping the Competition</v>
       </c>
       <c r="B724" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C724" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D724" t="str">
-        <v>AI, SaaS</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E724" t="str">
-        <v>https://www.prnewswire.com/news-releases/bell-integration-stellt-neuen-markenauftritt-vor-um-die-ai-first-transformation-voranzutreiben-302816006.html</v>
+        <v>https://express-press-release.net/news/2026/08/24/1769040</v>
       </c>
       <c r="F724" t="str">
-        <v>Die nächste Phase des intelligenten, KI-gestützten Unternehmenswandels vorantreiben LONDON, 2. Juli 2026 /PRNewswire/ -- Bell Integration stellt heute einen neuen Markenauftritt vor, der die Rolle des Unternehmens als Technologie- und Transformationspartner mit AI-First-Ansatz...</v>
+        <v>Walk into almost any exam room today, and you&amp;#8217;ll likely find a new, quiet presence in the corner: an AI assistant listening in, turning the [read full press release...]</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="str">
-        <v>French Training Company Marmignon Brothers Expands Immersive English Learning Platform</v>
+        <v>Mobvista (1860.HK) Reports $1.156 Billion in Revenue for the First Half of 2026, up 23.2% YoY</v>
       </c>
       <c r="B725" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C725" t="str">
-        <v>PR.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D725" t="str">
-        <v>AI, SaaS, Education</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E725" t="str">
-        <v>https://www.pr.com/press-release/967680</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/mobvista-1860-hk-reports-1-113500769.html</v>
       </c>
       <c r="F725" t="str">
-        <v>Marmignon Brothers, a French training company based in Berlaimont, expands its immersive English learning platform, combining films, series and AI to improve language fluency for learners and professionals. [PR.com]</v>
+        <v>SINGAPORE, August 24, 2026--Mobvista (1860.HK), a leading technology platform providing global growth solutions, today announced its results for the six months ended June 30, 2026.</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="str">
-        <v>TomTom and Transit Technologies partner to deliver enhanced fleet and logistics operations</v>
+        <v>Black Book Announces 2026 Converged Clinical AI Platform Category and ...</v>
       </c>
       <c r="B726" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C726" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D726" t="str">
-        <v>SaaS</v>
+        <v>Finance, AI, SaaS, Healthcare</v>
       </c>
       <c r="E726" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/02/3321091/0/en/TomTom-and-Transit-Technologies-partner-to-deliver-enhanced-fleet-and-logistics-operations.html</v>
+        <v>https://pr-inside.com/black-book-announces-2026-converged-clinical-ai-platform-category-and-r5215514.htm</v>
       </c>
       <c r="F726" t="str">
-        <v>TomTom Orbis Maps and Live Traffic integration strengthens routing capabilities across transit, paratransit, and NEMT networks in the U.S. and Central America TomTom Orbis Maps and Live Traffic integration strengthens routing capabilities across transit, paratransit, and NEMT networks in the U.S. and Central America</v>
+        <v>(PR-inside.com) Regard, Ambience Healthcare, SmarterDx, Solventum, Waystar/Iodine and Navina ranked in new assessment of EHR-integrated clinical diagnosis, documentation and revenue-intelligence platforms CHICAGO, IL / ACCESS Newswire / August 24, 2026 / Black Book Research today announced a new healthcare technology category with the publication ofThe Converged Clinical AI Layer: EHR-Integrated Clinical Diagnosis, Documentation and Revenue Intelligence Platforms - 2026 Market Assessment and 2027 Outlook . The independent report evaluates a developing class of enterprise platforms that combine longitudinal patient-record intelligence, diagnosis support, clinical documentation, evidence traceability, coding integrity, risk adjustment, denial prevention and EHR-integrated workflow execution.</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="str">
-        <v>NIFC Certifies New Wave of Strategic Firms as Kenya Accelerates Its ...</v>
+        <v>Black Book Announces 2026 Converged Clinical AI Platform Category and Market Assessment</v>
       </c>
       <c r="B727" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C727" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D727" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI, SaaS, Healthcare</v>
       </c>
       <c r="E727" t="str">
-        <v>https://pr-inside.com/nifc-certifies-new-wave-of-strategic-firms-as-kenya-accelerates-its-r5196916.htm</v>
+        <v>https://www.newswire.com/news/black-book-announces-2026-converged-clinical-ai-platform-category-and-market</v>
       </c>
       <c r="F727" t="str">
-        <v>(PR-inside.com) NAIROBI, KENYA / ACCESS Newswire / July 1, 2026 / The Nairobi International Financial Centre (NIFC) continues to strengthen Kenya's position as Africa's leading destination for global capital by certifying a new cohort of firms spanning digital finance, climate and carbon markets, artificial intelligence, investment management, healthcare, fintech and capital markets innovation. The latest certifications add to the NIFC's rapidly expanding and increasingly diverse portfolio of firms choosing Kenya as their platform for investment, innovation and regional expansion. Collectively, these firms are expected to mobilise over US$200 million in investment across strategic sectors of the economy while creating more than 1,000 ..</v>
+        <v>Regard, Ambience Healthcare, SmarterDx, Solventum, Waystar/Iodine and Navina ranked in new assessment of EHR-integrated clinical diagnosis, documentation and revenue-intelligence platforms</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="str">
-        <v>Daqo präsentiert auf der „The smarter E Europe 2026" SF6-freie Verteilungs- und vorgefertigte Stromversorgungslösungen</v>
+        <v>eDesign Interactive Launches Existence Digital Experience for Rob Dyrdek, Introducing a New Vision for Time Intelligence</v>
       </c>
       <c r="B728" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C728" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D728" t="str">
         <v>SaaS</v>
       </c>
       <c r="E728" t="str">
-        <v>https://www.prnewswire.com/news-releases/daqo-prasentiert-auf-der-the-smarter-e-europe-2026-sf6-freie-verteilungs--und-vorgefertigte-stromversorgungslosungen-302816631.html</v>
+        <v>https://www.newsfilecorp.com/release/310745/eDesign-Interactive-Launches-Existence-Digital-Experience-for-Rob-Dyrdek-Introducing-a-New-Vision-for-Time-Intelligence</v>
       </c>
       <c r="F728" t="str">
-        <v>MÜNCHEN, 2. Juli 2026 /PRNewswire/ -- Die europäischen Märkte treiben die Integration erneuerbarer Energien, den Ausbau von Energiespeichern und die Elektrifizierung voran und so stehen Projektbetreiber unter zunehmendem Druck, neue Erzeugungskapazitäten und stromintensive Verbraucher...</v>
+        <v>Morristown, New Jersey--(Newsfile Corp. - August 24, 2026) - Award-winning digital experience agency eDesign Interactive has announced the launch of a new digital experience for Existence, the Time Intelligence Platform founded by entrepreneur Rob Dyrdek. The newly launched landing page introduces the public to Existence and provides early access through a public waitlist ahead of the platform's full release.Unlike traditional productivity or calendar tools, Existence is built on the belief that...</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="str">
-        <v>Better Earth to Showcase Touch-Free Dispensers and Next-Generation Compostable Cutlery at the 2026 National Restaurant Association Show</v>
+        <v>Alithya renforce ses capacités en gestion de portefeuille de projets avec l'ajout de Project Technologies Group</v>
       </c>
       <c r="B729" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C729" t="str">
-        <v>PR.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D729" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E729" t="str">
-        <v>https://www.pr.com/press-release/968105</v>
+        <v>https://www.newsfilecorp.com/release/310811/Alithya-renforce-ses-capacits-en-gestion-de-portefeuille-de-projets-avec-lajout-de-Project-Technologies-Group</v>
       </c>
       <c r="F729" t="str">
-        <v>Better Earth will showcase its new Touch-Free Cutlery Dispenser platform and compostable Pressed Bamboo Fiber and PHA cutlery solutions at NRA Show 2026, Booth 3582 in the South Building. Designed for high-volume foodservice environments, the system helps reduce waste, improve hygiene, and support compliance while maintaining operational efficiency and guest experience. [PR.com]</v>
+        <v>Montreal, Quebec--(Newsfile Corp. - 24 août 2026) - Groupe Alithya inc. (TSX : ALYA) (« Alithya ») a annoncé aujourd'hui l'acquisition de certains actifs de Project Technologies Group, Inc. (PTG) et l’intégration de ses employés à l’équipe d’Alithya. Cet ajout renforce les capacités d'Alithya avec les solutions Oracle Primavera Cloud et accroît sa capacité à accompagner les clients œuvrant dans les secteurs de l'ingénierie, de la construction et d'autres industries axées sur les projets.L'équipe...</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="str">
-        <v>Insilico Medicine Announces Collaboration with Takeda to Advance Strategic AI Drug Discovery</v>
+        <v>Alithya Strengthens Enterprise Project Portfolio Management Capabilities with Addition of Project Technologies Group</v>
       </c>
       <c r="B730" t="str">
-        <v>2026-07-02</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C730" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D730" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>SaaS</v>
       </c>
       <c r="E730" t="str">
-        <v>https://www.prnewswire.com/news-releases/insilico-medicine-announces-collaboration-with-takeda-to-advance-strategic-ai-drug-discovery-302816559.html</v>
+        <v>https://www.newsfilecorp.com/release/310810/Alithya-Strengthens-Enterprise-Project-Portfolio-Management-Capabilities-with-Addition-of-Project-Technologies-Group</v>
       </c>
       <c r="F730" t="str">
-        <v>Partnership to leverage Pharma.AI platform for novel drug candidates across Takeda's therapeutic areas CAMBRIDGE, Mass., July 1, 2026 /PRNewswire/ -- Insilico Medicine ("Insilico" HKEX:3696), a leader in clinical-stage generative AI for drug discovery, today announced a strategic...</v>
+        <v>Montreal, Quebec--(Newsfile Corp. - August 24, 2026) - Alithya Group inc. (TSX: ALYA) ("Alithya") today announced that it has acquired certain assets of Project Technologies Group, Inc. (PTG) and welcomed its team members to Alithya. The addition strengthens Alithya's Oracle Primavera Cloud capabilities and expands its ability to serve clients in engineering, construction, and other project-centric industries.The PTG team brings more than 40 years of Primavera solutions experience as a dedicated...</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="str">
-        <v>PVACodes.com expands SMS verification service with pricing from $0.01</v>
+        <v>Flow Capital Announces a US$6.0M Investment in an Integrated Payments Platform</v>
       </c>
       <c r="B731" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C731" t="str">
-        <v>PressReleaseNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D731" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E731" t="str">
-        <v>https://pressreleasenews.org/pressroom/pvacodes-com-expands-sms-verification-service-with-pricing-from-0-01</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349630/0/en/flow-capital-announces-a-us-6-0m-investment-in-an-integrated-payments-platform.html</v>
       </c>
       <c r="F731" t="str">
-        <v>PVACodes.com has expanded its online SMS verification and virtual phone number service, offering pricing starting at $0.01 for selected countries and applications. The platform supports over 180 countries and a wide range of app categories, catering to individuals, developers, and businesses.</v>
+        <v>TORONTO, Aug. 24, 2026 (GLOBE NEWSWIRE) -- Flow Capital Corp. (“ Flow Capital ” or the “ Company ”) (CSE:FW), a leading provider of flexible growth capital, alternative debt solutions, and equity investments for high-growth companies, is pleased to announce a US$6.0 million investment in a cloud-based payments technology company serving vertical SaaS platforms, financial institutions, and enterprises. The investment will provide working capital to support the company’s growth initiatives and refinance existing debt. Flow Capital remains focused on supporting high-growth companies with fast, flexible access to capital. Businesses seeking covenant-light, founder-friendly financing are encouraged to apply at www.flowcap.com/get-funding . About Flow Capital</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="str">
-        <v>Florida Trade Specialists Launch Platform Connecting Homeowners with Qualified and Trusted Contractors</v>
+        <v>RMTG's Cellgenic Division Launches Natural Killer (NK) Cell Product Line for International Markets</v>
       </c>
       <c r="B732" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C732" t="str">
-        <v>PressReleaseNews</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D732" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>SaaS</v>
       </c>
       <c r="E732" t="str">
-        <v>https://pressreleasenews.org/pressroom/florida-trade-specialists-launch-platform-connecting-homeowners-with-qualified-and-trusted-contractors</v>
+        <v>https://www.newswire.com/news/rmtgs-cellgenic-division-launches-natural-killer-nk-cell-product-line-for</v>
       </c>
       <c r="F732" t="str">
-        <v>Florida Trade Specialists is a new online platform that connects Florida homeowners with licensed and insured contractors across various trades. The platform is free to browse and requires businesses to upload valid licenses and insurance for verification. It also offers educational resources on permitting, code compliance, and maintenance to help homeowners make informed decisions.</v>
+        <v>New NK cell platform extends RMTG's cellular-technology portfolio into immunology-adjacent applications, with an initial commercial focus on Latin America and Southeast Asia.</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="str">
-        <v>W. Scott Stornetta, a Founding Father of Blockchain, Joins SafeBets as Chair of the Advisory Council</v>
+        <v>Queue Associates Achieves Microsoft Milestone with All Three Solutions Partner Designations and Six Solution Paths</v>
       </c>
       <c r="B733" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C733" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D733" t="str">
-        <v>Crypto, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E733" t="str">
-        <v>https://www.prnewswire.com/news-releases/w-scott-stornetta-a-founding-father-of-blockchain-joins-safebets-as-chair-of-the-advisory-council-302816359.html</v>
+        <v>https://www.prweb.com/releases/queue-associates-achieves-microsoft-milestone-with-all-three-solutions-partner-designations-and-six-solution-paths-302857064.html</v>
       </c>
       <c r="F733" t="str">
-        <v>Co-inventor of early blockchain will guide SafeBets' standards for verified identity, transparency, and public auditability NEW YORK, July 1, 2026 /PRNewswire/ -- SafeBets, the zero-wager prediction platform where users Win Without Risk, today announced that W. Scott Stornetta, CEO of...</v>
+        <v>Microsoft recognition affirms Queue's extensive capabilities across AI, business applications, cloud, data, modern work, and security. NEW YORK, Aug. 24, 2026 /PRNewswire-PRWeb/ -- Queue Associates has reached a major milestone in its more than 30-year relationship with Microsoft,...</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="str">
-        <v>Selling Scottsdale TV Series Spotlights Scottsdale Real Estate and Lifestyle on REAL Shows Network</v>
+        <v>K2view Positioned as a Leader &amp;amp; Ace Performer in the SPARK Matrix™: Enterprise Data Fabric, 2026 by QKS Group</v>
       </c>
       <c r="B734" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C734" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D734" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>SaaS</v>
       </c>
       <c r="E734" t="str">
-        <v>https://www.prnewswire.com/news-releases/selling-scottsdale-tv-series-spotlights-scottsdale-real-estate-and-lifestyle-on-real-shows-network-302816414.html</v>
+        <v>https://www.prnewswire.com/news-releases/k2view-positioned-as-a-leader--ace-performer-in-the-spark-matrix-enterprise-data-fabric-2026-by-qks-group-302858227.html</v>
       </c>
       <c r="F734" t="str">
-        <v>Locally hosted series led by Becky Kennard highlights the people, neighborhoods, and businesses that define Scottsdale and the greater Valley. SCOTTSDALE, Ariz., July 1, 2026 /PRNewswire/ -- REAL Shows Network (RSN), the national TV platform dedicated to elevating real estate and...</v>
+        <v>The QKS Group SPARK Matrix™ provides competitive analysis &amp; ranking of the leading Enterprise Data Fabric vendors. K2view has been recognized as a Leader and Ace Performer for its Micro-Database™-powered Data Product Platform, real-time data virtualization and integration capabilities,...</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="str">
-        <v>naoo AG: Shareholders Approve all Resolutions at the 2026 Annual General Meeting</v>
+        <v>Vision Marine Technologies Signs Letter of Intent for Proposed Business Combination with an Undisclosed Counterparty</v>
       </c>
       <c r="B735" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C735" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D735" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E735" t="str">
-        <v>https://www.newmediawire.com/news/naoo-ag-shareholders-approve-all-resolutions-at-the-2026-annual-general-meeting-7087465</v>
+        <v>https://www.prnewswire.com/news-releases/vision-marine-technologies-signs-letter-of-intent-for-proposed-business-combination-with-an-undisclosed-counterparty-302857830.html</v>
       </c>
       <c r="F735" t="str">
-        <v>All resolutions at the 2026 Annual General Meeting were approved unanimously Forvis Mazars confirmed as auditor for 2026 ZUG and ZURICH, SWITZERLAND - July 1, 2026 ( NEWMEDIAWIRE ) - At yesterday's Annual General Meeting of naoo AG (Dusseldorf: Ticker: NAO; ISIN: CH1323306329; WKN: A40NNU) operator of an AI-powered Social Discovery, Activation &amp;amp; Commerce Platform, the shareholders approved all resolutions proposed by the Board of Directors unanimously. 54.33% of the total share capital of CHF 5,561,277 was represented. Shareholders approved the consolidated financial statements for 2025 prepared in accordance with IFRS, which report a net profit of CHF 334,000 for the financial year 2025. In addition, the Annual General Meeting approved the appropriation of retained earnings in accorda</v>
+        <v>Proposed combination would create a publicly traded platform expanding the Vision Marine platform of artificial intelligence, autonomous systems, electrification and next-generation marine with the addition of the unmanned aerial vehicles and defense technologies of the counterparty....</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="str">
-        <v>XLsoft Announces Reseller Partnership with LocalStack</v>
+        <v>CommLoan Launches New Platform Experience and Better Lending Matching Powered By Borrower Priority Intelligence</v>
       </c>
       <c r="B736" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C736" t="str">
-        <v>PRUnderground</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D736" t="str">
-        <v>SaaS</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E736" t="str">
-        <v>https://www.prunderground.com/xlsoft-announces-reseller-partnership-with-localstack/00386310/</v>
+        <v>https://www.prnewswire.com/news-releases/commloan-launches-new-platform-experience-and-better-lending-matching-powered-by-borrower-priority-intelligence-302857752.html</v>
       </c>
       <c r="F736" t="str">
-        <v>XLsoft expands its sales network with LocalStack for AWS, a solution that replicates key AWS services locally so development teams can build, test, and verify applications securely and cost-effectively. The post XLsoft Announces Reseller Partnership with LocalStack first appeared on</v>
-[...2 lines deleted...]
-    <row r="737">
+        <v>New capability layers borrower-specific preferences into the matching process, giving brokers a more precise lender match on every deal SCOTTSDALE, Ariz., Aug. 24, 2026 /PRNewswire/ -- CommLoan, the operating system for commercial real estate lending, today announced its new platform...</v>
+      </c>
+    </row>
+    <row r="737" xml:space="preserve">
       <c r="A737" t="str">
-        <v>Giotto.ai Launches Free Cloud Access to Its AI System</v>
+        <v>AAC Technologies CFO Guo Dan: Full-Year 2026 Revenue is Expected to deliver Double-Digit Growth, AI New Businesses Poised to Exceed RMB8 Billion in 2027</v>
       </c>
       <c r="B737" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C737" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D737" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI, SaaS, Retail, Automotive</v>
       </c>
       <c r="E737" t="str">
-        <v>https://www.newmediawire.com/news/giotto-ai-launches-free-cloud-access-to-its-ai-system-7087462</v>
-[...2 lines deleted...]
-        <v>LAUSANNE, SWITZERLAND - July 1, 2026 ( NEWMEDIAWIRE ) - Giotto.ai, the Swiss AI lab founded in 2017, today announced the launch of a free cloud version of its general-purpose AI system, making advanced intelligence available to everyone, everywhere as of now. The announcement follows the recent launch of Giotto.ai’s enterprise offering and the beginning of its deployment with selected enterprise partners. With this new public cloud release, Giotto.ai is taking the next step in its mission: to become a civic AI infrastructure built in Switzerland and available to the world. Giotto Cloud is designed to give anyone access to a powerful, intelligent, and reliable AI system, free of charge, directly from the browser, and without artificial usage caps. “Artificial intelligence is becoming infras</v>
+        <v>https://www.acnnewswire.com/press-release/english/109356/</v>
+      </c>
+      <c r="F737" t="str" xml:space="preserve">
+        <v xml:space="preserve">SINGAPORE, August 24, 2026 - (ACN Newswire) - 20 August 2026, AAC Technologies Holdings Inc. (stock code: 2018.HK; “AAC Technologies” or the “Group”) today released its interim results for the six months ended 30 June 2026. Revenue for the first half of 2026 (“1H 2026”) reached a record RMB14.51 billion, up 8.9% year-on-year (“YoY”). Net profit attributable to owners of the Company rose 2.9% YoY to RMB901 million. After excluding other gains and losses related to fair value gains and losses, the growth rate of net profit for the first half of the year stood at 37.4%.
+This marks the third consecutive year the Group has achieved a record first-half revenue since pivoting toward AI-related new businesses. At the results briefing, CFO Guo Dan highlighted that AI new businesses have become the core driver of the Group’s top-line growth. As specialized business segments including liquid-cooling coolant distribution units (CDUs), wafer-level glass (WLG) optical communications, AR optical waveguide lenses and robotic motors ramp, the Group’s multi-engine growth model is accelerating, and the contribution from new businesses is set to expand further. Full-year 2026 revenue is expected to deliver double-digit growth, with the scale of AI new businesses potentially exceeding RMB8 billion in 2027.
+( AAC Technologies CFO Guo Dan)
+Full-year revenue is expected to deliver double-digit growth
+Dan stated that despite external market pressures, management remains cautiously optimistic regarding full-year operations, expecting double-digit revenue growth with gross profit margin to improve steadily from the 22.4% recorded in 1H 2026.
+By segment, the acoustics and electromagnetic drives business is expected to deliver single-digit full-year revenue growth, with gross margin likely to improve further from the 28.6% recorded in the first half.
+The precision mechanics and heat dissipation business continues to be a powerful  growth engine, with full-year revenue expected to increase by more than 30%. Gross margin in this segment reached 23.1% in the first half and is expected to rise further in the second half.
+The optics business saw a YoY decline in revenue, reflecting industry conditions and customer mix, but overall gross margin remained resilient. Gross margin of plastic lenses and G+P hybrid lenses improved by more than 5 percentage points YoY, driven by yield and process optimization. The Group is increasing the shipment mix of 6P-and-above high-end lenses and accelerating certification and onboarding with overseas customers.
+The sensor and semiconductor business, benefiting from AI-driven upgrades in end devices, is expected to grow full-year revenue by 15%–20%, with gross margin improving steadily. Automotive acoustics, leveraging vertically integrated solutions spanning speakers, amplifiers and professional tuning, is expected to grow full-year revenue by 15%–20% despite a weaker auto market. Gross margin may decline by around 2 percentage points YoY, reflecting intensified industry competition and changes in product mix.
+Among the global leaders in AI thermal management
+Rapid advances in the AI industry have triggered a surge in thermal-management demand. In 1H 2026, AAC Technologies’ heat dissipation revenue surged approximately 400% YoY to RMB1.10 billion, highlighting its strong growth momentum.
+According to Dan, AAC Technologies now ranks among the global leaders in consumer-electronics thermal management and among China’s top-three AI-server liquid-cooling providers by market size. In consumer electronics, shipments of the Group’s high-performance innovative vapor chambers (VCs) continued to ramp, and mass-production preparations for next-generation products are progressing smoothly.
+In AI computing, the Group is pursuing a dual-market expansion strategy covering both domestic and overseas markets. Yuandi (Guangzhou) Digital Technology Co., Ltd., a subsidiary of the Group, has commenced scaled mass production and global batch deliveries of high-power centralized liquid-cooling CDUs, with monthly delivery capacity exceeding 600 units, firmly placing it among the industry’s leading players.
+Proprietary WLG technology enters optical communications
+Dan noted that co-packaged optics (CPO), a key technology direction for next-generation high-speed optical interconnects, imposes more stringent requirements on optical alignment — opening an important application scenario for WLG technology.
+AAC Technologies’ proprietary, self-developed WLG wafer-level glass molding technology offers advantages in high precision, superior consistency and large-scale mass production. The Group is actively engaging in technical exchanges, factory audits and sample submissions with leading overseas optical communications companies, including top-tier players providing high-speed interconnect chips for AI and cloud infrastructure.
+In AR optics, AAC Technologies has built a one-stop optical system design and simulation solution covering waveguides and light engines. Dan said the Group has become the industry’s first company to achieve volume delivery of full-color light engines serving top-tier customers. In single-layer surface relief grating (SRG) diffractive optical waveguides, it is also the first in the industry to achieve mass production using etching processes.
+First-ever integration of acoustics and electromagnetic drives
+To capture AI industry growth opportunities, AAC Technologies has combined its former acoustics and electromagnetic drives businesses — the first organizational integration of these two core segments since the Company’s listing. The combined segment generated revenue of RMB6.01 billion in the first half, up 14.2% YoY, with a gross profit margin of 28.6%.
+During the reporting period, the segment secured key breakthroughs across several new business lines. Projects related to active cooling fans have successfully passed customer certification and are expected to become standard configurations for high-end models over time, with further expansion into servers, robotics and other markets.
+Robotic motors and modules secured project design wins from several leading global customers, with certain projects already entering mass production. In addition, AAC Technologies is strategically expanding into the robot systems business, with relevant projects expected to enter mass production by the end of 2026.
+“One of the Group’s core strengths is its technology platforms plus cross-scenario reuse,” Dan said. Going forward, the Group will further deepen the integration of the acoustics and electromagnetic drives segment, unlocking synergies across technologies, production capacity and customer resources. While solidifying its core position in consumer electronics, the Group will deliver comprehensive solutions into emerging tracks such as automotive, humanoid robotics and AI terminals, continuously unlocking product value-add and long-term growth potential.
+Robotics business expected to reach RMB400–700 million in 2027
+Regarding the development pace of the robotics industry, Dan noted that the ultimate form of embodied AI remains unsettled. Beyond humanoid robots, task-specific robots for professional scenarios, desktop AI interactive devices and other form factors are being explored in parallel, with product maturity and commercialization timelines varying significantly across use cases.
+Leveraging its long-standing expertise in precision electromagnetic drives, the Group is building capability moats around universal core components for robots — including motors, rotary joints and gimbal modules. It has already established deep partnerships with several leading overseas robotics companies, spanning core-component supply and joint technology development, and can flexibly address the differentiated needs of different robot form factors.
+Based on the current project pipeline, Dan said the Group’s robotics-related business is expected to reach RMB400–700 million in 2027. Looking ahead, as large AI models migrate to the edge and multi-form robot applications penetrate faster with accelerating commercialization, the segment is expected to see even stronger growth in the coming years.
+AI new businesses poised to exceed RMB8 billion next year
+Addressing market concerns over the impact of rising memory chip prices on the smartphone supply chain, Dan said that, despite industry pressure, AAC Technologies’ traditional smartphone businesses maintained a stable-to-improving gross margin, thanks to the Company’s solid core technology foundation and continuous improvements in internal operational efficiency.
+Dan further noted that, based on first-half operating performance and the internal outlook for the second half, AAC Technologies has effectively withstood the pressure from declining smartphone shipments and managed the impact of this round of memory-chip price increases on the handset supply chain.
+Looking at the Company’s medium- to long-term strategic roadmap, Dan revealed that the overall scale of the Company’s AI-related new businesses is expected to reach RMB8–9 billion by 2027, transforming these emerging segments into AAC Technologies' core growth engine.
+By business line, 2027 scale is expected as follows:
+- Vapor chambers (VCs) and active cooling: around RMB5 billion
+- AI devices and gimbal modules: around RMB1.5 billion
+- CDU liquid cooling and cold plates: around RMB1 billion
+- robotic core components: RMB400–700 million
+- new automotive acoustics initiatives: around RMB500 million
+- WLG optical communications: around RMB100 million in initial revenue
+“The RMB8–9 billion scale is only a beginning,” Dan emphasized. AI-driven industry transformation is just getting started. The new businesses the Company is focused on — including edge AI hardware, data center liquid cooling, XR, robotics and intelligent cockpits — are expected to grow far faster than traditional businesses over the next three to five years, continuously unlocking growth momentum.
+Source: Hong Kong Commercial Daily
+Original article: https://www.hkcd.com.hk/content_app/2026-08/21/content_8770919.html
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="str">
-        <v>Range Impact and C2 Ventures Launch AI Infrastructure Platform on 9,000-Acre West Virginia Energy Corridor</v>
+        <v>SU Group Secures Exclusive Macao Rights for Award-Winning Robotic Infrastructure Inspection Solution</v>
       </c>
       <c r="B738" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C738" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D738" t="str">
-        <v>AI, SaaS, Energy</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E738" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3321040/0/en/Range-Impact-and-C2-Ventures-Launch-AI-Infrastructure-Platform-on-9-000-Acre-West-Virginia-Energy-Corridor.html</v>
+        <v>https://www.prnewswire.com/news-releases/su-group-secures-exclusive-macao-rights-for-award-winning-robotic-infrastructure-inspection-solution-302858197.html</v>
       </c>
       <c r="F738" t="str">
-        <v>Platform combines strategic land, power, water, and transportation infrastructure to support next-generation AI and hyperscale computing.</v>
+        <v>New partnership expands SU Group's technology portfolio, strengthens its newly established Macao operation and creates a platform for broader geographic growth HONG KONG, Aug. 24, 2026 /PRNewswire/ -- SU Group Holdings Limited (Nasdaq: SUGP) ("SU Group" or the "Company"), an integrated...</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="str">
-        <v>Ty J. Young Wealth Management Launches WeBuyAnnuityBooks.com to Help Advisors Successfully Exit Their Business</v>
+        <v>X Financial Reports Second Quarter 2026 Unaudited Financial Results</v>
       </c>
       <c r="B739" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C739" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D739" t="str">
         <v>Finance, SaaS</v>
       </c>
       <c r="E739" t="str">
-        <v>https://www.prnewswire.com/news-releases/ty-j-young-wealth-management-launches-webuyannuitybookscom-to-help-advisors-successfully-exit-their-business-302816366.html</v>
+        <v>https://www.prnewswire.com/news-releases/x-financial-reports-second-quarter-2026-unaudited-financial-results-302857650.html</v>
       </c>
       <c r="F739" t="str">
-        <v>New educational platform provides guidance on succession planning, valuation, and acquisitions for retirement-income professionals. ATLANTA, July 1, 2026 /PRNewswire/ -- Ty J. Young Wealth Management has launched WeBuyAnnuityBooks.com, a new educational platform dedicated to helping...</v>
-[...2 lines deleted...]
-    <row r="740">
+        <v>SHENZHEN, China, Aug. 24, 2026 /PRNewswire/ -- X Financial (NYSE: XYF), a leading Chinese fintech platform, today announced its unaudited financial results for the second quarter ended June 30, 2026. This press release should be read in conjunction with the Company's Report on Form 6-K...</v>
+      </c>
+    </row>
+    <row r="740" xml:space="preserve">
       <c r="A740" t="str">
-        <v>MSFT Class Notice: Suffer Losses on Your Microsoft Investment? Securities ...</v>
+        <v>Shougang Century Accelerates Global Expansion as New Materials Strategy Opens Up New Growth Opportunities</v>
       </c>
       <c r="B740" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C740" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D740" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E740" t="str">
-        <v>https://pr-inside.com/msft-class-notice-suffer-losses-on-your-microsoft-investment-securities-r5196772.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) A securities fraud class action lawsuit has been filed on behalf of Microsoft investors after its stock plummeted 10% because Microsoft allegedly misled investors regarding its AI chatbot Copilot and cloud computing platform Azure. NEW YORK CITY, NY / ACCESS Newswire / July 1, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Microsoft Corporation (NASDAQ:MSFT) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Microsoft, you are encouraged to obtain additional information ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109353/</v>
+      </c>
+      <c r="F740" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 24, 2026 - (ACN Newswire) - Shougang Century Holdings Limited (0103.HK) maintained growth in the first half of 2026, with revenue rising 14.1% year on year and export business continuing to accelerate. More notable than the headline figures is the transformation underway at a manufacturer that has specialized in steel cord for decades. The Company is simultaneously cultivating new growth engines in advanced materials: horizontally extending its tyre reinforcement materials portfolio into industrial rayon, while vertically applying its precision metal-wire manufacturing capabilities to robotics, a key future growth sector. A transition from a single-product steel cord supplier into a collaborative advanced-materials platform is increasingly taking shape.
+Horizontal Expansion: Partnering with a Global Rayon Leader to Build a Dual Reinforcement Materials Portfolio of Steel Cord and Industrial Rayon
+The Company recently entered into a cooperation framework agreement (the "Cooperation Framework Agreement") with HONG KONG BMC (EUROPE I) LIMITED ("HK BMC"). Pursuant to the agreement, the parties preliminarily intend to jointly establish a joint venture, with a view to achieving complementary strengths and synergies in the field of tyre reinforcement materials and jointly exploring the global market for industrial rayon products. The proposed cooperation marks a further horizontal extension by Shougang Century along its existing tyre reinforcement materials value chain, with a multi-material product portfolio combining steel cord and industrial rayon gradually taking shape.
+According to the announcement, HK BMC is a controlling shareholder of Germany-based Cordenka GmbH &amp; Co. KG ("Cordenka"). Cordenka is a world-leading manufacturer of industrial rayon, a high-performance tyre carcass reinforcement material. Shougang Century and Cordenka are both major suppliers of tyre reinforcement materials, with a highly overlapping customer base and strong business complementarity.
+This initiative is not a move into an unrelated sector, but a targeted extension along the Company's existing value chain. Steel cord and industrial rayon are both important components of tyre reinforcement materials. The announcement noted that Shougang Century and Cordenka have highly overlapping customer bases and complementary businesses. Following the establishment of the joint venture, the parties plan to integrate product lines and customer resources, further strengthening their influence and brand presence in the global tyre supply chain.
+This means that Shougang Century would not need to build market channels for industrial rayon entirely from scratch. Instead, it is expected to leverage the parties' existing relationships with leading global tyre manufacturers to pursue product synergies and cross-selling within established certification and supply-chain systems. Shougang Century has already built a solid customer base, with customer coverage of approximately 90%, 70% and 66% among the world's top 10, top 20 and top 50 tyre companies, respectively. Its three largest customers continue to be well-known overseas tyre manufacturers. Meanwhile, Cordenka brings technology expertise and international customer resources in industrial rayon. The strong overlap between their customer bases and the complementary nature of their products could deepen product penetration within individual customers and enhance synergies across the global tyre supply chain.
+From a longer-term strategic perspective, the industrial rayon initiative also aligns with Shougang Century's push toward higher-end product development, sustainability and globalization. In recent years, the Company has continued to increase the proportion of Super Tensile (ST) and Ultra Tensile (UT) steel cord products, while a new generation of Mega Tensile (MT) products is gradually being introduced to the market. The Company has also begun volume supply of products containing more than 70% recycled steel. Cordenka's industrial rayon, meanwhile, is produced from wood pulp and has a lower carbon footprint than conventional petrochemical-based materials. If the cooperation progresses smoothly, Shougang Century's tyre reinforcement materials portfolio could expand from steel cord alone to a combination of steel cord and industrial rayon, enriching its product mix while further strengthening its higher-end, sustainable and global positioning.
+Vertical Breakthrough: Robot Tendon Cables Enter Commercial Validation as Precision Manufacturing Capabilities Expand into New Applications
+At the same time, Shougang Century is extending its existing materials expertise and manufacturing capabilities into new high-growth applications. Building on its long-standing capabilities in precision steel-wire drawing, stranding and metal-material processing, the Company has installed a full set of production equipment dedicated to robot tendon cables. Its products cover tendon cables made from a range of metallic materials, including steel wire and tungsten wire. The Company can also apply surface coatings and manufacture terminals according to customer requirements, supporting a wide range of customized specifications. It has already engaged with multiple downstream robotics companies, and as certain product samples have received customer approval and entered small-batch supply, Shougang Century's robot tendon cable business has begun the commercial validation stage.
+Market analysts noted that industrial rayon represents Shougang Century's horizontal expansion within the tyre reinforcement materials value chain, while robot tendon cables represent an extension of the Company's precision metal-wire manufacturing capabilities into emerging applications such as robotics. Together, these two pathways broaden the growth potential of the Company's advanced-materials business.
+From a capital markets perspective, Shougang Century is developing a clearer multi-layered growth profile. Its traditional steel cord business provides the operating foundation, while overseas market expansion and upgrades to higher-end ST, UT and MT products support growth in the core business. New-materials businesses such as industrial rayon and robot tendon cables, meanwhile, could open up additional growth opportunities and valuation upside.
+Alongside growth, the Company continues to strengthen shareholder returns. The final dividend for 2025 was HK7.8 cents per share, representing an expected total dividend payment of approximately HK$40.5 million and a payout ratio of about 72% based on earnings per share. Under the previously announced dividend distribution plan for 2024  to 2028, the Company intends to distribute no less than HK$40 million in dividends each year, further reinforcing the foundation for long-term shareholder returns alongside business expansion.
+As the new industrial rayon cooperation advances and new businesses such as robot tendon cables enter the commercial validation stage, Shougang Century is extending beyond its traditional steel cord business toward a broader model of globalized tyre reinforcement materials and diversified advanced materials. As the relevant projects are implemented, synergies across products, customers and application scenarios are expected to be further unlocked, accelerating the Company's evolution from a traditional steel cord manufacturer into a global advanced-manufacturing platform.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="str">
-        <v>Corvex Stockholders Approve Key Governance and Capital Structure Proposals at 2026 Annual Meeting</v>
+        <v>FOREX.com launches the first overnight Japan Stock CFDs and Japan Stock CFD Knock-Out Options service</v>
       </c>
       <c r="B741" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C741" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D741" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E741" t="str">
-        <v>https://www.prnewswire.com/news-releases/corvex-stockholders-approve-key-governance-and-capital-structure-proposals-at-2026-annual-meeting-302816294.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349500/11961/en/forex-com-launches-the-first-overnight-japan-stock-cfds-and-japan-stock-cfd-knock-out-options-service.html</v>
       </c>
       <c r="F741" t="str">
-        <v>Company Disposes of Legacy Movano Assets; Shareholders Elect Three New Directors; Approve Conversion of Series C and Series D Preferred Stock; Chance Moreland Joins as CFO ARLINGTON, Va., July 1, 2026 /PRNewswire/ -- Corvex, Inc. (Nasdaq: MOVE), an engineering-led AI computing platform...</v>
+        <v>FOREX.com Japan is the first trading platform in Japan to offer overnight trading with the launch of Japan Stock CFDs and Japan Stock CFD Knock-Out Options</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="str">
-        <v>Major Biopharmaceutical Company Files First-in-Human Trial Supported by PAK BioSolutions GMP Purification System</v>
+        <v>First German GHG trade initiated on Argus Open Markets platform</v>
       </c>
       <c r="B742" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C742" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D742" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>SaaS, Energy</v>
       </c>
       <c r="E742" t="str">
-        <v>https://www.prweb.com/releases/major-biopharmaceutical-company-files-first-in-human-trial-supported-by-pak-biosolutions-gmp-purification-system-302816092.html</v>
+        <v>https://www.prnewswire.com/news-releases/first-german-ghg-trade-initiated-on-argus-open-markets-platform-302857341.html</v>
       </c>
       <c r="F742" t="str">
-        <v>A major biopharmaceutical company has filed a First-in-Human (FIH) clinical trial application with drug product manufactured using the PAK BioSolutions system. The milestone demonstrates the platform's performance in GMP clinical manufacturing environments. Drug product manufactured using...</v>
+        <v>The trade underlines the growing importance of greenhouse gas quota reductions in decarbonisation HAMBURG, Germany, Aug. 24, 2026 /PRNewswire/ -- The first transaction in German greenhouse gas (THG) quota reductions has been initiated on the Argus Open Markets (AOM®) platform, marking a...</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="str">
-        <v>School and Student Services® (SSS) Is Now Ravenna Financial Aid®</v>
+        <v>OSL's StableHub Records Over US$200 Million in USDC Deposits in Four Months</v>
       </c>
       <c r="B743" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C743" t="str">
-        <v>PRWeb</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D743" t="str">
-        <v>SaaS, Education</v>
+        <v>SaaS</v>
       </c>
       <c r="E743" t="str">
-        <v>https://www.prweb.com/releases/school-and-student-services-sss-is-now-ravenna-financial-aid-302816144.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/24/3349499/0/en/osl-s-stablehub-records-over-us-200-million-in-usdc-deposits-in-four-months.html</v>
       </c>
       <c r="F743" t="str">
-        <v>School and Student Services®, the trusted financial aid platform, is joining the Ravenna brand alongside Ravenna Admissions to deliver a more seamless, connected enrollment experience for private K–12 schools and families. TAMPA, Fla., July 1, 2026 /PRNewswire-PRWeb/ -- VenturEd Solutions...</v>
+        <v>HONG KONG, Aug. 24, 2026 (GLOBE NEWSWIRE) -- OSL Group (HKEX:863) (OSL), a global stablecoin payment and trading platform, today announced that StableHub reached US$200 million in USDC deposits within approximately four months of launch. StableHub is OSL's one-stop multi-stablecoin and USD exchange hub that aggregates liquidity across supported stablecoins.</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="str">
-        <v>Datavault AI (DVLT) Plans Strategic Minerals Platform With Patriot Strategic Metals</v>
+        <v>Quorum Technologies Debuts Bioz Badges to Connect Researchers with ...</v>
       </c>
       <c r="B744" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C744" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D744" t="str">
-        <v>Finance, Crypto, AI, SaaS, Retail</v>
+        <v>SaaS</v>
       </c>
       <c r="E744" t="str">
-        <v>https://www.newmediawire.com/news/datavault-ai-dvlt-plans-strategic-minerals-platform-with-patriot-strategic-metals-7087458</v>
+        <v>https://pr-inside.com/quorum-technologies-debuts-bioz-badges-to-connect-researchers-with-r5215450.htm</v>
       </c>
       <c r="F744" t="str">
-        <v>LOS ANGELES, CA - July 1, 2026 ( NEWMEDIAWIRE ) - Datavault AI (NASDAQ: DVLT) announced a proposed strategic partnership with Patriot Strategic Metals LLC to jointly develop the Strategic Materials Acquisition Platform, an institutional digital infrastructure platform designed to support the financing, tokenization, settlement and lifecycle management of strategic mineral assets. The companies said the platform would combine Patriot Strategic Metals’ strategic metals operations with Datavault AI’s real-world asset tokenization technology, AI-enabled digital infrastructure and blockchain-based settlement capabilities. The proposed partnership contemplates an initial Phase I platform development program of up to $700 million, subject to financing, definitive agreements, board approvals and r</v>
+        <v>(PR-inside.com) PALO ALTO, CA / ACCESS Newswire / August 24, 2026 / Bioz, Inc. , a research intelligence platform that translates published scientific evidence into meaningful product validation, today announced the launch ofBioz BadgesonQuorum Technologies ' product webpages. The new integration brings publication-backed evidence directly into Quorum's online product evaluation experience. Researchers visiting Quorum product webpages can now access relevant peer-reviewed publications, article excerpts, and Bioz Star Ratings without leaving the website, making it easier to identify real-world applications of Quorum's scientific instrumentation. For Quorum Technologies, the launch provides an opportunity to make the extensive body of scientific evidence surrounding its products ..</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="str">
-        <v>Football's best communicators rely on clarity, not clichés, AI analysis finds</v>
+        <v>ImmunoForge Selected for the Ministry of SMEs and Startups' 'Global TIPS R&amp;amp;D' Program… "Expansion of the LMT Platform"</v>
       </c>
       <c r="B745" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C745" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D745" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E745" t="str">
-        <v>https://www.prnewswire.com/news-releases/footballs-best-communicators-rely-on-clarity-not-cliches-ai-analysis-finds-302816208.html</v>
+        <v>https://www.prnewswire.com/news-releases/immunoforge-selected-for-the-ministry-of-smes-and-startups-global-tips-rd-program-expansion-of-the-lmt-platform-302858094.html</v>
       </c>
       <c r="F745" t="str">
-        <v>STOCKHOLM, July 1, 2026 /PRNewswire/ -- Sinch, a global leader in cloud communications, today announces new AI analysis of 241 pre and post match manager press conferences across six languages shows that the football tournament's clearest communicators are those who explain tactics,...</v>
+        <v>Development of Leptin receptor-based technology and hybrid LNP platform Combining Blood-Brain Barrier penetration and a one-month sustained-release formulation in a single structure, with potential applications in CNS-targeted therapeutics Technology validated by winning first place in...</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="str">
-        <v>WorkMax(R) Releases Free On-Demand Webinar Featuring Electrical Contractor's ...</v>
+        <v>FlipHTML5's Magazine Builder Simplifies Magazine Creation From Start to Finish</v>
       </c>
       <c r="B746" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C746" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D746" t="str">
-        <v>SaaS</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E746" t="str">
-        <v>https://pr-inside.com/workmax-r-releases-free-on-demand-webinar-featuring-electrical-contractor-s-r5196748.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359333</v>
       </c>
       <c r="F746" t="str">
-        <v>(PR-inside.com) PAYSON, UT / ACCESS Newswire / July 1, 2026 / WorkMax, a leading construction time tracking platform and part of Foundation Software's product portfolio, has released a free on-demand webinar titled "WorkMax in The World: A Client's Experience." This program features a discussion between Mel Lemon, CFO of Allen Yoho Electrical Inc., and Ron Craft, Customer Strategy Specialist at WorkMax as the two examine the contractor's perspective on how mobile time tracking changes day-to-day labor management in the field and the office. For many construction companies, inefficient field time tracking creates a ripple effect - slowing down payroll, muddying job costs and ..</v>
+        <v>FlipHTML5, a digital publishing platform, provides a magazine builder for creating digital publications across editorial, business, educational, and marketing use cases. Users can convert PDFs, Word documents, PowerPoint presentations, and images into page-flipping magazines. Batch upload is supported for handling multiple files, while content stored elsewhere can be imported directly from Google Drive, Dropbox, or an accessible file link. These options allow existing materials to be r... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359333</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="str">
-        <v>HeartBeam (BEAT) Advances Modern Cardiac Care, Expanding Use of ECG Data Outside of the Hospital</v>
+        <v>Oleria and Happiest Minds Partner to Accelerate Modern Identity Governance ...</v>
       </c>
       <c r="B747" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C747" t="str">
-        <v>NewMediaWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D747" t="str">
-        <v>Finance, SaaS, Healthcare, Retail</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E747" t="str">
-        <v>https://www.newmediawire.com/news/heartbeam-beat-advances-modern-cardiac-care-expanding-use-of-ecg-data-outside-of-the-hospital-7087456</v>
+        <v>https://pr-inside.com/oleria-and-happiest-minds-partner-to-accelerate-modern-identity-governance-r5215430.htm</v>
       </c>
       <c r="F747" t="str">
-        <v>LOS ANGELES, CA - July 1, 2026 ( NEWMEDIAWIRE ) - Cardiac monitoring is evolving beyond the routine detection of abnormal heart rhythms toward a future where patients and physicians receive timely actionable insights that can guide clinical decisions outside of a healthcare facility. As healthcare increasingly emphasizes earlier intervention and more personalized care, HeartBeam (NASDAQ: BEAT) is developing technologies designed to transform where and how cardiac data are captured, analyzed and shared, including its proprietary, FDA-cleared HeartBeam System , the first portable, cable-free ECG system capable of synthesizing a 12-lead ECG for assessment of arrhythmias. Advances in digital health, cloud computing and data analytics are making it possible to move beyond episodic monitoring to</v>
+        <v>(PR-inside.com) Partnership combines Oleria's AI-native identity governance platform with Happiest Minds' cybersecurity and digital transformation expertise to help enterprises secure and govern modern identity environments. BENGALURU, IN AND BELLEVUE, WA / ACCESS Newswire / August 24, 2026 / Oleria , the AI-native identity governance platform, andHappiest MindsTechnologies Limited, an AI First, customer-centric digital engineering company, today announced a strategic partnership to help enterprises modernize identity governance and strengthen security across human, non-human, and AI identities. As organizations accelerate AI adoption, cloud modernization, and automation initiatives, identity environments continue to expand beyond traditional workforce users. Enterprises must now govern ac</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="str">
-        <v>Fertility Sensor Market to Reach USD 2.80 Billion by 2033, Driven by At-Home Reproductive Monitoring Surge and Connected Health Integration - Verified Market Research®</v>
+        <v>Oleria and Happiest Minds Partner to Accelerate Modern Identity Governance for AI-First Enterprises</v>
       </c>
       <c r="B748" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C748" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D748" t="str">
-        <v>SaaS, Healthcare, Retail</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E748" t="str">
-        <v>https://www.prnewswire.com/news-releases/fertility-sensor-market-to-reach-usd-2-80-billion-by-2033--driven-by-at-home-reproductive-monitoring-surge-and-connected-health-integration---verified-market-research-302815721.html</v>
+        <v>https://www.newswire.com/news/oleria-and-happiest-minds-partner-to-accelerate-modern-identity-governance-for</v>
       </c>
       <c r="F748" t="str">
-        <v>The Global Fertility Sensor Market fueled by rising consumer demand for sensor-enabled ovulation tracking and conception planning tools. Wearable fertility sensors and connected fertility tracking devices are leading adoption as users migrate from single-point testing to continuous,...</v>
+        <v>Partnership combines Oleria's AI-native identity governance platform with Happiest Minds' cybersecurity and digital transformation expertise to help enterprises secure and govern modern identity environments.</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="str">
-        <v>NeuroDex ExoSORT Platform Demonstrates Treatment-Responsive Blood-Based Measurement of Neuronal TDP-43 in People Living with ALS</v>
+        <v>Valerio Therapeutics Announces Signing of Definitive Agreements for the Acquisition of Etherna Immunotherapies, Building a Leading Platform in Targeted RNA, and €40.25 Million PIPE Financing From New and Existing Investors</v>
       </c>
       <c r="B749" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C749" t="str">
-        <v>Send2Press</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D749" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E749" t="str">
-        <v>https://www.send2press.com/wire/neurodex-exosort-platform-demonstrates-treatment-responsive-blood-based-measurement-of-neuronal-tdp-43-in-people-living-with-als/</v>
+        <v>https://finance.yahoo.com/healthcare/articles/valerio-therapeutics-announces-signing-definitive-060000963.html</v>
       </c>
       <c r="F749" t="str">
-        <v>NATICK, Mass., July 1, 2026 (SEND2PRESS NEWSWIRE) -- NeuroDex, a precision diagnostics company specializing in the isolation and analysis of neuron-derived extracellular vesicles (NDEs) from blood, today announced new findings supporting NDE-associated TDP-43 as a treatment-responsive biomarker in amyotrophic lateral sclerosis (ALS).</v>
+        <v>VILLEJUIF, France, August 24, 2026--Regulatory News: Valerio Therapeutics (FR0010095596 - ALVIO), a biotechnology company pioneering next-generation precision-guided RNA therapeutics ("Valerio" or the "Company"), today announces the signing of a definitive share purchase agreement (the "SPA") and of the related contribution agreement (the "Contribution Agreement") for the acquisition of 100% of the share capital and voting rights of Etherna Immunotherapies NV ("Etherna") (the "Acquisition"), bas</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="str">
-        <v>Digitalage, a Hop-on (OTCID: HPNN) Subsidiary, Secures Apple App Store Approval as Patent-Pending Creator Platform Enters Soft Launch</v>
+        <v>WYF Brings Together 400+ Students for Future Liberal Arts Leadership Summit in Macao</v>
       </c>
       <c r="B750" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C750" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D750" t="str">
-        <v>Finance, SaaS</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E750" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320907/0/en/Digitalage-a-Hop-on-OTCID-HPNN-Subsidiary-Secures-Apple-App-Store-Approval-as-Patent-Pending-Creator-Platform-Enters-Soft-Launch.html</v>
+        <v>https://www.prnewswire.com/news-releases/wyf-brings-together-400-students-for-future-liberal-arts-leadership-summit-in-macao-302858050.html</v>
       </c>
       <c r="F750" t="str">
-        <v>Hop-on subsidiary Digitalage secures Apple App Store approval, completing its patent-pending infrastructure and creator revenue-share model.</v>
+        <v>MACAU, Aug. 24, 2026 /PRNewswire/ -- World Youth Forum (WYF), an international nonprofit platform engaging 500,000+ young people annually across 30+ countries through education, competitions, conferences and youth-led initiatives, concluded WYF-FLALS 2026 in Macao, bringing together 400+...</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="str">
-        <v>Seamless Now Powers HubSpot's Breeze Prospecting AI Agent</v>
+        <v>IBM Study: Sports Fans Want Streamlined Digital Experiences as Platform Choices Expand</v>
       </c>
       <c r="B751" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C751" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D751" t="str">
         <v>AI, SaaS</v>
       </c>
       <c r="E751" t="str">
-        <v>https://www.prweb.com/releases/seamless-now-powers-hubspots-breeze-prospecting-ai-agent-302814951.html</v>
+        <v>https://www.prnewswire.com/news-releases/ibm-study-sports-fans-want-streamlined-digital-experiences-as-platform-choices-expand-302857492.html</v>
       </c>
       <c r="F751" t="str">
-        <v>New integration helps sales teams find net-new contacts at target accounts directly inside HubSpot's Prospecting Agent workflow COLUMBUS, Ohio, July 1, 2026 /PRNewswire-PRWeb/ -- Seamless, the complete AI-powered sales intelligence platform for finding and connecting with ideal customers,...</v>
-[...2 lines deleted...]
-    <row r="752">
+        <v>AI use among surveyed sports fans increased in 2026, with accuracy driving fan trust Nearly half of respondents would download a single, consolidated sports app -- but only about 3 in 10 would pay for one Managing multiple subscriptions has become a source of frustration for surveyed...</v>
+      </c>
+    </row>
+    <row r="752" xml:space="preserve">
       <c r="A752" t="str">
-        <v>Freedom Holding Corp. Receives BRSA Approval to Acquire Turkish Bank</v>
+        <v>CITIC Resources' 2026 Interim Net Profit Up 88.3%</v>
       </c>
       <c r="B752" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-24</v>
       </c>
       <c r="C752" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D752" t="str">
-        <v>Finance, SaaS</v>
+        <v>Finance, SaaS, Energy, Automotive</v>
       </c>
       <c r="E752" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320869/0/en/Freedom-Holding-Corp-Receives-BRSA-Approval-to-Acquire-Turkish-Bank.html</v>
-[...2 lines deleted...]
-        <v>Regulatory approval marks a key milestone toward building Freedom’s full-service financial platform in Türkiye Regulatory approval marks a key milestone toward building Freedom’s full-service financial platform in Türkiye</v>
+        <v>https://www.acnnewswire.com/press-release/english/109342/</v>
+      </c>
+      <c r="F752" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 24, 2026 - (ACN Newswire) - CITIC Resources Holdings Limited (“CITIC Resources” or the “Company”, together with its subsidiaries, the “Group”; Stock Code: 1205.HK) has announced its unaudited interim results for the six months ended 30 June 2026 (the “Period”). During the Period, the Group capitalised on the opportunities presented by the upward cycle of commodity prices, proactively adjusted its operating strategy, and adopted a proactive approach focused on increasing reserves and production while capturing sales opportunities. As a result, profit attributable to ordinary shareholders of the Company increased by approximately 88.3% year-on-year to approximately HK$0.29 billion.
+For the oil and gas business, on the basis of its annual production stabilisation and growth targets, the Group optimised its production mix by prioritising the release of production capacity from high-margin blocks to fully benefit from the price upside. The JSC Karazhanbasmunai (“KBM”) oilfield advanced the development of its coastal area while managing the production decline of existing wells, achieving production capacity replacement. Newly drilled wells in the Hainan-Yuedong Block oilfield achieved the highest daily oil production of any new wells in the field in nearly six years. The Seram Block oilfield validated and implemented perforation and water shutoff programmes to tap the remaining oil potential.
+For the non-oil-and-gas business, under the principle of “control is essential for subsidiaries, exercising of rights is essential for participating interests”, the Group further strengthened its shareholder engagement, deepened its involvement in project management and operational decision-making, actively captured the pricing windows for aluminium, coal and other products, and optimised sales phasing and inventory management to enhance overall value creation. Meanwhile, the Group capitalised on the high share price of Alcoa to optimise its asset structure by reducing its Alcoa shareholding in the first quarter of 2026, realising proceeds of approximately US$366 million. The Group also established a Singapore trading company to fully leverage the geographical advantages of the Singapore platform, continuously expanding trading channels and customer networks, and transferring its oil and gas trading operations to the new entity in an orderly manner. The Group will continue to explore supply chain deployment and diversify trading models, with a view to steadily increasing the revenue scale of its oil and gas trading business.
+During the Period, the Group recorded revenue of approximately HK$5.07 billion (1H2025: approximately HK$9.38 billion), representing a year-on-year decrease of approximately 46.0%. The decrease was primarily attributable to the sharp reduction in oil and gas trading resources available in the market due to the situation in the Middle East, which significantly heightened transaction uncertainties and prompted the Group to proactively de-risk by reducing its oil and gas trading volume by approximately 60.5% year-on-year. Nevertheless, most of the Group’s segments and investments recorded profits during the Period, and the Group continued to maintain a strong financial position. Benefiting from the cash received from the disposal of a significant portion of its Alcoa shares, the Group’s cash and deposits increased significantly to approximately HK$7.04 billion as at 30 June 2026 (31 December 2025: approximately HK$3.52 billion). As at 30 June 2026, the Group’s total assets amounted to approximately HK$15.97 billion, while net assets attributable to ordinary shareholders of the Company amounted to approximately HK$9.37 billion; the debt-to-asset ratio was approximately 40.3%, and the annualised return on equity was approximately 6.6%. The Group maintained a healthy asset position, ample liquidity and a solid operating foundation, enabling it to effectively navigate market volatility and build up financial reserves in support of its “Investment + Trade” dual-driver development strategy.
+Mr. Hao Weibao, Executive Director, Chairman and Chief Executive Officer of CITIC Resources, said: “Looking ahead, facing an external environment where opportunities and challenges coexist, we will remain unwavering in deepening our ‘Investment + Trade’ dual-driver development strategy, and systematically advance our work on ‘Upstream Asset Deployment, Trading Business Expansion and Production and Operation Enhancement’. For upstream asset deployment, we will focus on the oil and gas and aluminium industry chains as core areas, actively tracking and prudently screening quality assets with cost competitiveness and resource potential. For trading business expansion, we will focus on the restorative growth of trading volumes and the enhancement of sales prices for equity oil to fully improve our market value conversion capabilities. For production and operation enhancement, we will leverage technological innovation and lean management as dual enablers to systematically enhance the operational efficiency and value contribution of our existing assets. Pursuing organic growth and external expansion in parallel, we will make steady and sustainable progress in a complex and volatile external environment, and remain fully committed to delivering stable and sustainable long-term returns to our shareholders.”
+For details of CITIC Resources’ 2026 interim results, please refer to the Group’s interim results announcement on the Hong Kong Stock Exchange and the Group’s website.
+About CITIC Resources Holdings Limited (Stock Code: 1205.HK)
+CITIC Resources Holdings Limited has been listed on the Hong Kong Stock Exchange since 1997. The principal activities of CITIC Resources include the exploration, development and production of oil and coal, investments in bauxite mining, alumina refining and aluminium smelting, as well as oil and gas trading. CITIC Limited is the largest shareholder of CITIC Resources with an interest of about 59.5%.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="str">
-        <v>GCG Advisory Partners Completes Its Multi-Platform Strategy, Now Offering Hybrid RIA Optionality with the Addition of BlueChip Financial Advisors</v>
+        <v>XMINEX Expands Its Digital Mining Platform for Cryptocurrency Users</v>
       </c>
       <c r="B753" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C753" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D753" t="str">
-        <v>SaaS</v>
+        <v>Crypto, SaaS</v>
       </c>
       <c r="E753" t="str">
-        <v>https://www.prnewswire.com/news-releases/gcg-advisory-partners-completes-its-multi-platform-strategy-now-offering-hybrid-ria-optionality-with-the-addition-of-bluechip-financial-advisors-302815999.html</v>
+        <v>https://www.prweb.com/releases/xminex-expands-its-digital-mining-platform-for-cryptocurrency-users-302857607.html</v>
       </c>
       <c r="F753" t="str">
-        <v>This strategic partnership also establishes GCG's First Custodial Relationship with Fidelity Institutional Wealth Services and Expansion into Broader Southern New England Market CHARLOTTE, N.C., July 1, 2026 /PRNewswire/ -- GCG Advisory Partners ("GCG"), today announced the completion of...</v>
+        <v>XMINEX continues to develop its digital mining platform, providing users with an online environment for accessing and managing cryptocurrency mining-related services. LAS VEGAS, Aug. 23, 2026 /PRNewswire-PRWeb/ -- XMINEX, a digital platform operating in the cryptocurrency and blockchain...</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="str">
-        <v>Nearly 40% of Products Fail Due to Poor Launch Timing; LiftOff's Free Platform Aims to Change That</v>
+        <v>Ceramics Vietnam &amp; Stone Vietnam 2026 to Bring Together the Ceramics and Natural Stone Industries</v>
       </c>
       <c r="B754" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C754" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D754" t="str">
         <v>SaaS</v>
       </c>
       <c r="E754" t="str">
-        <v>https://pressreleasenews.org/pressroom/nearly-40-of-products-fail-due-to-poor-launch-timing-liftoffs-free-platform-aims-to-change-that</v>
+        <v>https://www.pr-inside.com/ceramics-vietnam-stone-vietnam-2026-to-bring-together-the-ceramics-and-natural-stone-industries-r5215313.htm</v>
       </c>
       <c r="F754" t="str">
-        <v>LiftOff launched a free product discovery and launch platform to address the nearly 40% failure rate of new products due to poor timing and research, offering tools for idea validation and launch coordination.</v>
+        <v>(PR-inside.com) HANOI, Vietnam, Aug 20, 2026 - (ACN Newswire) - Ceramics Vietnam &amp; Stone Vietnam 2026 will take place from 2– 4 December 2026 at the International Center for Exhibition (I.C.E.) Hanoi, bringing together suppliers, manufacturers, buyers and industry professionals from across the ceramics and natural stone sectors. Organised by Messe München Singapore, the exhibition combines the former ASEAN Ceramics and ASEAN Stone events into a single platform covering the entire value chain—from mining and industrial minerals to manufacturing technologies, finished products, architectural surfaces and construction applications. The 2026 edition is expected to feature more than 350 exhibiting companies and brands, welcome ..</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="str">
-        <v>throo Launches in New York City with Lower Fares for Riders and Zero Commission for Drivers</v>
+        <v>Onchain Foundation Becomes Strategic Shareholder of Trust Square Ecosystem AG</v>
       </c>
       <c r="B755" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C755" t="str">
-        <v>Express Press Release</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D755" t="str">
-        <v>AI, SaaS, Automotive</v>
+        <v>SaaS</v>
       </c>
       <c r="E755" t="str">
-        <v>https://express-press-release.net/news/2026/07/01/1761322</v>
+        <v>https://www.pr-inside.com/onchain-foundation-becomes-strategic-shareholder-of-trust-square-ecosystem-ag-r5215312.htm</v>
       </c>
       <c r="F755" t="str">
-        <v>New York, New York – 2026-07-01 — /EPR Network/ – throo, the newest ride-hailing platform built to pay drivers more and charge riders less, officially [read full press release...]</v>
+        <v>(PR-inside.com) ZURICH, SWITZERLAND, Aug 19, 2026 - (ACN Newswire) - Trust Square Ecosystem AG today announced that the Onchain Foundation has become a strategic shareholder of the company through a strategic investment, marking a significant milestone in Trust Square's transformation into a global ecosystem platform for emerging technologies. The investment from the Onchain Foundation will support the international scaling of Trust Square's ecosystem-driven business model, including the expansion of its flagship initiatives, Trust Forum, Trust Circle, and Trust Hive, as well as further ecosystem development activities connecting global innovators, entrepreneurs, investors, corporates, policymakers, and academia. As part of the broader strategic expansion of ..</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="str">
-        <v>Authentic Signs Definitive Agreement to Acquire Care Bears, Expanding its Entertainment Platform into Character IP</v>
+        <v>eRacks Publishes a Private-AI Sizing Guide: 70B-Class Models Run On-Premise</v>
       </c>
       <c r="B756" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C756" t="str">
-        <v>WebWire</v>
+        <v>PR.com</v>
       </c>
       <c r="D756" t="str">
-        <v>SaaS, Real Estate, Media</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E756" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357016</v>
+        <v>https://www.pr.com/press-release/972706</v>
       </c>
       <c r="F756" t="str">
-        <v>Authentic Brands Group (&amp;#8220;Authentic&amp;#8221;), a global brand and entertainment platform, today announced it has signed a definitive agreement to acquire the intellectual property of Care Bears, one of the world&amp;#39;s most beloved and enduring family entertainment franchises. - - Authentic is one of the world&amp;#39;s largest owners of intellectual property and has built a modern entertainment platform that accelerates IP through content, experiences and global commerce. Care Bears fits squarely within this as... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357016</v>
+        <v>Plain-English guidance on how much GPU memory and system RAM each model size needs, when self-hosting beats cloud APIs, and how to keep AI data entirely in-house, for healthcare, legal, government, and research teams that cannot send data to a third party. [PR.com]</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="str">
-        <v>Shell to sell interest in Gulf of America platform</v>
+        <v>SeedPod Cyber Integrates with ScalePad to Streamline Cyber and Tech E&amp;O Insurance for MSPs and Their Clients</v>
       </c>
       <c r="B757" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C757" t="str">
-        <v>WebWire</v>
+        <v>PR.com</v>
       </c>
       <c r="D757" t="str">
-        <v>SaaS, Energy</v>
+        <v>SaaS</v>
       </c>
       <c r="E757" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357013</v>
+        <v>https://www.pr.com/press-release/973265</v>
       </c>
       <c r="F757" t="str">
-        <v>Shell Offshore Inc., a subsidiary of Shell plc, has agreed to sell its 50% non-operated working interest in the Na Kika platform and associated fields in the Gulf of America as well as its 100% owned Coulomb tieback. The assets will be acquired by subsidiaries of Talos Energy and Ridgewood Energy for a total consideration of $1.7 billion, subject to customary adjustments and certain contingent payments. - - &amp;#8220;The Gulf of America is one of our highest-value basins, and we are actively shaping... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357013</v>
+        <v>Integration with ScalePad Lifecycle Manager helps MSPs turn client environment data into faster, more accurate insurance quoting and actionable security upgrade conversations. [PR.com]</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="str">
-        <v>MORI Associates Awarded NASA SEWP VI Prime Contract to Deliver Enterprise Technology Solutions Across the Federal Government</v>
+        <v>Tomosu Launches Production Risk Index to Help Engineering Teams Assess Risk Before Software Changes Reach Production</v>
       </c>
       <c r="B758" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-23</v>
       </c>
       <c r="C758" t="str">
-        <v>PRWeb</v>
+        <v>PR.com</v>
       </c>
       <c r="D758" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E758" t="str">
-        <v>https://www.prweb.com/releases/mori-associates-awarded-nasa-sewp-vi-prime-contract-to-deliver-enterprise-technology-solutions-across-the-federal-government-302815220.html</v>
+        <v>https://www.pr.com/press-release/976894</v>
       </c>
       <c r="F758" t="str">
-        <v>MORI Associates has been awarded a prime contract under NASA's SEWP VI Government-Wide Acquisition Contract, expanding federal agencies' access to the company's enterprise IT, cloud modernization, cybersecurity, AI, and digital modernization capabilities. NORTH BETHESDA, Md., July 1, 2026...</v>
+        <v>Nell AI Labs has launched Tomosu, a production reliability platform built around the Production Risk Index (PRI), helping developers, SREs, DevOps, and platform teams identify potentially risky software changes before they reach production. [PR.com]</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="str">
-        <v>Thales and Visa Collaborate to boost Digital Payment solutions across Asia Pacific</v>
+        <v>The Apex Institute Reveals What Hiring Managers Actually Want in Cloud and AI Infrastructure Roles</v>
       </c>
       <c r="B759" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C759" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D759" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS, Energy</v>
       </c>
       <c r="E759" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=357011</v>
+        <v>https://www.prnewswire.com/news-releases/the-apex-institute-reveals-what-hiring-managers-actually-want-in-cloud-and-ai-infrastructure-roles-302857740.html</v>
       </c>
       <c r="F759" t="str">
-        <v>- - &amp;#8226; Thales joined the Visa Digitalization Ready Program (VDRP) to help accelerate the adoption of Visa&amp;#39;s next-generation digital payment solutions by financial institutions across Asia Pacific. - - &amp;#8226; As the first technology partner to join VDRP in Asia Pacific, Thales reinforces its leadership in digital payments while supporting Visa&amp;#39;s ambition to accelerate the deployment of Click to Pay across the region. - - &amp;#8226; Through Thales&amp;#39; D1, a modern card issuing platform, issuers across Asia P... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=357011</v>
+        <v>Job seekers spend most of their energy guessing what employers want. The people actually doing the hiring say the answer is simpler than most candidates think. BOWIE, Md., Aug. 22, 2026 /PRNewswire/ -- Hiring managers filling cloud and AI infrastructure roles decide on four things:...</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="str">
-        <v>Fast, Accurate and Stable: Cloud-Clone Takes the Lead in the Immunofluorescence ...</v>
+        <v>MillworkSuite Launches AI Estimating and Direct-to-CAD Platform That Cuts Drafting Time in Half</v>
       </c>
       <c r="B760" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C760" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D760" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E760" t="str">
-        <v>https://pr-inside.com/fast-accurate-and-stable-cloud-clone-takes-the-lead-in-the-immunofluorescence-r5196667.htm</v>
+        <v>https://www.prnewswire.com/news-releases/millworksuite-launches-ai-estimating-and-direct-to-cad-platform-that-cuts-drafting-time-in-half-302857729.html</v>
       </c>
       <c r="F760" t="str">
-        <v>(PR-inside.com) KATY, TX / ACCESS Newswire / July 1, 2026 / In the wave of precision medicine development and accelerated iteration of life science technology, immunofluorescence (IF) technology has become a core supporting tool in medical diagnostics, basic scientific research and drug development, thanks to its unique advantages including high specificity, high sensitivity, and in-situ precise localization and quantification. However, common pain points such as signal deviation in scientific experiments, efficiency bottlenecks in clinical diagnosis, and batch-to-batch product variation often make researchers and clinical workers miss key results, and waste precious samples and time. As a leading biotechnology enterprise integrating R&amp;D, production ..</v>
+        <v>Architectural PDFs become a priced, CAD-ready scope of work in minutes. Free trials and founder consultations at #C1662, Building C, Level 1, IWF Atlanta, August 25–28. ORLANDO, Fla., Aug. 22, 2026 /PRNewswire/ -- MillworkSuite today released its AI estimating and direct-to-drafting...</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="str">
-        <v>DXC Introduces DXC Private Cloud+, Bringing Greater Control, Security, and Flexibility to Enterprise Cloud</v>
+        <v>Toshiba's World First*1 300 kV DT-GCB and GIB Insulated with Natural-Origin Gases Selected by TEPCO Power Grid, Incorporated</v>
       </c>
       <c r="B761" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C761" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D761" t="str">
-        <v>SaaS</v>
+        <v>SaaS, Energy</v>
       </c>
       <c r="E761" t="str">
-        <v>https://www.prnewswire.com/news-releases/dxc-introduces-dxc-private-cloud-bringing-greater-control-security-and-flexibility-to-enterprise-cloud-302815909.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359328</v>
       </c>
       <c r="F761" t="str">
-        <v>Private Cloud+ is a hybrid private cloud powered by Dell infrastructure and operated by DXC OASIS, built for enterprises and governments running sensitive and regulated workloads. It combines public cloud flexibility with private cloud security, governance and control, supporting both...</v>
+        <v>Toshiba Corporation has announced that TEPCO Power Grid, Incorporated has selected Toshiba&amp;#39;s 300 kV dead tank gas circuit breaker (DT-GCB) and three-phase gas-insulated bus (GIB) for integration into its power transmission and distribution network. The equipment is the first in its class to completely eliminate use of sulfur hexafluoride (SF 6 ), an extremely potent greenhouse gas, as electrical insulation and to replace it with a mixture of carbon dioxide and oxygen, natural-origin gases... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359328</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="str">
-        <v>Enverus ranks top U.S. private E&amp;amp;P operators</v>
+        <v>New to The Street Broadcasts Today Across Bloomberg Television U.S., ...</v>
       </c>
       <c r="B762" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C762" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D762" t="str">
-        <v>SaaS, Energy</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E762" t="str">
-        <v>https://www.prnewswire.com/news-releases/enverus-ranks-top-us-private-ep-operators-302815400.html</v>
+        <v>https://pr-inside.com/new-to-the-street-broadcasts-today-across-bloomberg-television-u-s-r5214997.htm</v>
       </c>
       <c r="F762" t="str">
-        <v>Continental Resources, Mewbourne Oil and Aethon Energy lead annual list tracking production scale and year-over-year movement AUSTIN, Texas, July 1, 2026 /PRNewswire/ -- Enverus, the leading energy data analytics platform, has released its annual list of the 100 most prolific private oil...</v>
+        <v>(PR-inside.com) SafeSpace Global (OTCID:SSGC), Virtuix Holdings (NASDAQ:VTIX) and BioVie (NASDAQ:BIVI) Headline a Global Broadcast Spanning AI-Powered Safety, Immersive Technology and a Potentially Important New Chapter in Parkinson's Disease. New to The Street's Predictable Media™ platform combines Bloomberg Television sponsored programming with a 6M+ YouTube subscriber ecosystem, creating sustained global visibility for emerging public companies NEW YORK CITY, NY / ACCESS Newswire / August 22, 2026 / New to The Street®, the 18-year financial and business media platform, announces a powerful new broadcast airing today at 6:30 PM ET on Bloomberg Television in the United States, as the company continues its international sponsored-programming distribution ..</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="str">
-        <v>BluSky AI Inc. Announces Appointment of Mort Aaronson to Board of Directors</v>
+        <v>New to The Street Broadcasts Today Across Bloomberg Television U.S., Latin America and MENA at 6:30 PM ET</v>
       </c>
       <c r="B763" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C763" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D763" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E763" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320731/29006/en/BluSky-AI-Inc-Announces-Appointment-of-Mort-Aaronson-to-Board-of-Directors.html</v>
+        <v>https://www.newswire.com/news/new-to-the-street-broadcasts-today-across-bloomberg-television-u-s-latin</v>
       </c>
       <c r="F763" t="str">
-        <v>Experienced executive and strategic advisor, joins the Board as BluSky AI advances its modular AI infrastructure platform and long-term growth strategy. Experienced executive and strategic advisor, joins the Board as BluSky AI advances its modular AI infrastructure platform and long-term growth strategy.</v>
+        <v>SafeSpace Global (OTCID:SSGC), Virtuix Holdings (NASDAQ:VTIX) and BioVie (NASDAQ:BIVI) Headline a Global Broadcast Spanning AI-Powered Safety, Immersive Technology and a Potentially Important New Chapter in Parkinson's Disease. New to The Street's Predictable Media&amp;trade; platform combines Bloomberg Television sponsored programming with a 6M+ YouTube subscriber ecosystem, creating sustained global visibility for emerging public companies</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="str">
-        <v>Fortun Holdings Announces Development of Proprietary AI-Enabled Operating ...</v>
+        <v>ITG Awarded NASA SEWP VI Contract, Deepening One of Government IT's ...</v>
       </c>
       <c r="B764" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C764" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D764" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E764" t="str">
-        <v>https://pr-inside.com/fortun-holdings-announces-development-of-proprietary-ai-enabled-operating-r5196654.htm</v>
+        <v>https://pr-inside.com/itg-awarded-nasa-sewp-vi-contract-deepening-one-of-government-it-s-r5214990.htm</v>
       </c>
       <c r="F764" t="str">
-        <v>(PR-inside.com) Company's Internally Developed Platform Integrates Lead Management, Application Processing, Underwriting, Offer Generation, Closing Verification and Funding Management Into a Unified AI-Enabled Workflow MIAMI, FL / ACCESS Newswire / July 1, 2026 / Fortun Holdings, Corp. (OTCID:FRTU) ("Fortun" or the "Company"), through its Fortun family of companies, today announced the development of a proprietary AI-enabled operating platform designed to modernize and integrate the Company's customer relationship management, application processing, underwriting workflow, offer generation, closing verification, and funding management functions into a single internal transaction management system. The Company began this technology initiative in January 2026 as part of a broader effort to id</v>
+        <v>(PR-inside.com) Falls Church, VA-based contractor builds on decade-long NASA relationship following recent Army award FALLS CHURCH, VA / ACCESS Newswire / August 22, 2026 / Integration Technologies Group, Inc. (ITG) has been awarded a spot on NASA's Solutions for Enterprise-wide Procurement (SEWP) VI contract under Category A, the company announced, adding a marquee federal vehicle to a portfolio that already includes a recent U.S. Army hardware award. SEWP VI stands as the government's flagship vehicle for acquiring information and communications technology - a designation that comes with substantial scale. The contract is structured as an indefinite-delivery/indefinite-quantity agreement worth up to $20 billion, with ..</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="str">
-        <v>Fortun Holdings Announces Development of Proprietary AI-Enabled Operating Platform</v>
+        <v>Avalon-Bilt Allocates $45 Million for Strategic Growth in Residential Real Estate Sector and Announces New Digital Platform</v>
       </c>
       <c r="B765" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C765" t="str">
-        <v>Newswire.com</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D765" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E765" t="str">
-        <v>https://www.newswire.com/news/fortun-holdings-announces-development-of-proprietary-ai-enabled-operating</v>
+        <v>https://pressreleasenews.org/pressroom/avalon-bilt-allocates-45-million-for-strategic-growth-in-residential-real-estate-sector-and-announces-new-digital-platform</v>
       </c>
       <c r="F765" t="str">
-        <v>Company's Internally Developed Platform Integrates Lead Management, Application Processing, Underwriting, Offer Generation, Closing Verification and Funding Management Into a Unified AI-Enabled Workflow</v>
+        <v>Avalon-Bilt Launches $45 Million Residential Expansion and New Digital Platform as Demand Grows for Rent-to-Own Homeownership Solutions</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="str">
-        <v>Luvu Brands Completes Strategic Commerce Modernization Supporting Operational ...</v>
+        <v>Data Encryption Market: Key Players, Trends, and Growth Opportunities</v>
       </c>
       <c r="B766" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C766" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D766" t="str">
-        <v>SaaS, Retail</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E766" t="str">
-        <v>https://pr-inside.com/luvu-brands-completes-strategic-commerce-modernization-supporting-operational-r5196653.htm</v>
+        <v>https://express-press-release.net/news/2026/08/22/1768856</v>
       </c>
       <c r="F766" t="str">
-        <v>(PR-inside.com) ATLANTA, GA / ACCESS Newswire / July 1, 2026 / Luvu Brands, Inc. (OTCQB:LUVU), a designer, manufacturer, and marketer of specialty lifestyle products through brands Liberator, Jaxx, and Avana, today announced the successful completion of a company-wide e-commerce modernization initiative, transitioning its portfolio of direct-to-consumer websites to Shopify's leading commerce platform. The migration establishes a cohesive infrastructure across Luvu Brands' portfolio, designed to enhance operational efficiency, improve customer experience, and provide a scalable foundation for future growth. As consumer purchasing behaviors continue to evolve toward digital channels, the company believes modernizing its e-commerce ecosystem will strengthen its ability to serve customers, str</v>
+        <v>Data is now the most valuable &amp;#8212; and most attacked &amp;#8212; asset most organizations own. As cloud adoption accelerates, AI workloads multiply, and regulators tighten [read full press release...]</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="str">
-        <v>Suntex Enterprises Closes Out Defining Second Quarter, Delivering Proof of Strategy Through Execution</v>
+        <v>GenZone Launches Unified Platform for Managing UAE and U.S. Company Formation in a Single Account</v>
       </c>
       <c r="B767" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C767" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D767" t="str">
         <v>SaaS</v>
       </c>
       <c r="E767" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320692/0/en/Suntex-Enterprises-Closes-Out-Defining-Second-Quarter-Delivering-Proof-of-Strategy-Through-Execution.html</v>
+        <v>https://www.newsfilecorp.com/release/310743/GenZone-Launches-Unified-Platform-for-Managing-UAE-and-U.S.-Company-Formation-in-a-Single-Account</v>
       </c>
       <c r="F767" t="str">
-        <v>Quarter highlighted by strategic asset growth, commercial execution, strengthened leadership, and continued expansion across the Company’s diversified operating platform Quarter highlighted by strategic asset growth, commercial execution, strengthened leadership, and continued expansion across the Company’s diversified operating platform</v>
+        <v>Dubai, United Arab Emirates--(Newsfile Corp. - August 22, 2026) - GenZone LLC today announced the launch of a unified client platform that allows founders to establish and manage both a United Arab Emirates company and a United States Limited Liability Company (LLC) from a single account. The platform consolidates document storage, compliance deadlines and banking status for both entities into one portal, replacing the separate provider relationships and logins clients previously maintained...</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="str">
-        <v>Intrusion Inc. Announces Technology Showcase Highlighting the Combined ...</v>
+        <v>Hour9 Launches AI Automation Agency with Process-First Approach, Challenging Assumption That Businesses Should Maximize AI Integration</v>
       </c>
       <c r="B768" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C768" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D768" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, SaaS, Education</v>
       </c>
       <c r="E768" t="str">
-        <v>https://pr-inside.com/intrusion-inc-announces-technology-showcase-highlighting-the-combined-r5196652.htm</v>
+        <v>https://www.newsfilecorp.com/release/310740/Hour9-Launches-AI-Automation-Agency-with-ProcessFirst-Approach-Challenging-Assumption-That-Businesses-Should-Maximize-AI-Integration</v>
       </c>
       <c r="F768" t="str">
-        <v>(PR-inside.com) Technology Day to feature live demonstrations of the Company's next-generation AI-native cybersecurity platform and long-term product roadmap PLANO, TX / ACCESS Newswire / July 1, 2026 / Intrusion Inc. (NASDAQ:INTZ) ("Intrusion" or the "Company"), a leader in cyberattack prevention solutions, today announced that it will host an exclusive Technology &amp; Innovation Day at 1:00 p.m. ET on Wednesday, July 22, 2026, providing investors, analysts, channel partners, prospective customers, and industry leaders with an in-depth look at the Company's next-generation AI-native cybersecurity platform following its recently announced acquisition of a controlling interest in VigilAigent. Hosted by Chief Executive Officer Tony Scott, Mark Porter, ..</v>
+        <v>Somerville, Massachusetts--(Newsfile Corp. - August 22, 2026) - Hour9, an AI automation agency based in Somerville, Massachusetts, today announced its launch with a methodology that prioritizes process diagnosis over technology selection - an approach its founder said was shaped directly by early client work in which the majority of projects were better served by traditional automation than by artificial intelligence.Kevin Smida, Founder of Hour9 and a graduate of the University of...</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="str">
-        <v>Intrusion Inc. Announces Technology Showcase Highlighting the Combined Power of TraceCop and VigilAigent's AI Platform</v>
+        <v>MM-ARTech+ Residency Program Officially Launches in Shanghai</v>
       </c>
       <c r="B769" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-22</v>
       </c>
       <c r="C769" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D769" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E769" t="str">
-        <v>https://www.newswire.com/news/intrusion-inc-announces-technology-showcase-highlighting-the-combined-power-of</v>
+        <v>https://www.newsfilecorp.com/release/310753/MMARTech-Residency-Program-Officially-Launches-in-Shanghai</v>
       </c>
       <c r="F769" t="str">
-        <v>Technology Day to feature live demonstrations of the Company's next-generation AI-native cybersecurity platform and long-term product roadmap</v>
+        <v>Shanghai, China--(Newsfile Corp. - August 22, 2026) - August 3, 2026, The MM·ARTech+ Digital Arts Residency Program officially launched at "Motion Magic Space" in Shanghai, marking the start of a new international platform for digital art creation, exchange and experimentation.Initiated by Motion Magic, a digital innovation company under Shanghai Media Group (SMG), the program brings together artists from around the world to explore the intersection of art, technology and urban culture. The...</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="str">
-        <v>Decent Holding Inc. Expands Community Healthcare Network to Over 480 Operational Centers, Advancing Its Vision to Build China's AI-Enabled Healthy Aging Platform</v>
+        <v>DNOW Inc. (DNOW) Investors: October 2, 2026 Lead Plaintiff Deadline in Class Action Lawsuit - Hagens Berman</v>
       </c>
       <c r="B770" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C770" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D770" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E770" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320681/0/en/Decent-Holding-Inc-Expands-Community-Healthcare-Network-to-Over-480-Operational-Centers-Advancing-Its-Vision-to-Build-China-s-AI-Enabled-Healthy-Aging-Platform.html</v>
+        <v>https://www.newsfilecorp.com/release/310901/DNOW-Inc.-DNOW-Investors-October-2-2026-Lead-Plaintiff-Deadline-in-Class-Action-Lawsuit-Hagens-Berman</v>
       </c>
       <c r="F770" t="str">
-        <v>BEIJING, China, July 01, 2026 (GLOBE NEWSWIRE) -- Decent Holding Inc. (NASDAQ: DXST) ("Decent" or the "Company"), a technology-driven provider of wastewater treatment, community healthcare, and elderly care services, today announced the continued expansion of its nationwide community healthcare network and provided an update on its plan to develop an integrated, AI-coordinated elderly care infrastructure.</v>
+        <v>San Francisco, California--(Newsfile Corp. - August 21, 2026) - National shareholder rights law firm Hagens Berman encourages investors in DNOW Inc. (NYSE: DNOW) who suffered substantial losses submit your losses now. A securities class action lawsuit has been filed regarding potential violations of federal securities laws involving DNOW's acquisition of MRC Global Inc. and undisclosed enterprise software integration failures in the merger proxy materials.Lead Plaintiff Deadline: Oct. 2,...</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="str">
-        <v>ASN Software Unveils the Automotive Business Universe: One Connected Platform for Dealers, Finance Companies, Service Shops, and Flooring Companies</v>
+        <v>Techlusion Named an OpenAI Select Partner</v>
       </c>
       <c r="B771" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C771" t="str">
-        <v>PR.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D771" t="str">
-        <v>AI, SaaS, Automotive</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E771" t="str">
-        <v>https://www.pr.com/press-release/972433</v>
+        <v>https://www.prnewswire.com/news-releases/techlusion-named-an-openai-select-partner-302857535.html</v>
       </c>
       <c r="F771" t="str">
-        <v>New visualization illustrates how ASN Software unifies CRM, AI, payments, accounting, service operations, compliance, finance, and hundreds of integrations into one connected business platform. [PR.com]</v>
+        <v>Seattle studio joins the OpenAI Partner Network to help startups and B2B SaaS companies take frontier models from prototype to production SEATTLE, Aug. 21, 2026 /PRNewswire/ -- Techlusion, an AI-Native Product Engineering Studio, today announced it has been named an OpenAI Select Partner...</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="str">
-        <v>Grasshopper and Increase Launch Instant Payments Via Stablecoins</v>
+        <v>Ettenig Sayam Launches Official Author Website Showcasing Her Literary Work</v>
       </c>
       <c r="B772" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C772" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D772" t="str">
-        <v>Crypto, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E772" t="str">
-        <v>https://pr-inside.com/grasshopper-and-increase-launch-instant-payments-via-stablecoins-r5196648.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359307</v>
       </c>
       <c r="F772" t="str">
-        <v>(PR-inside.com) New capability enables companies to use stablecoins to reliably move money globally in near real time NEW YORK CITY, NY / ACCESS Newswire / July 1, 2026 / Grasshopper , the client-first, full-service digital bank, today announced the launch of a new stablecoin-based payments capability. Developed in partnership withIncrease,a modern banking core purpose-built for technology companies to store, move, and reconcile money, the capability gives fintechs a way to move money internationally with the speed and 24/7 availability of blockchain rails, through a seamless API-driven experience. International payments tend to take longer than domestic ones due to bank operating hours, cutoffs, correspondent ..</v>
+        <v>Author Ettenig Sayam recently launched her official website, esayambooks.com, developed by Inks &amp;amp; Bindings, marking a new phase in her digital presence and reader engagement. The website serves as a centralized platform featuring information about her work, background, and current literary projects, with a particular focus on her novel &amp;#8220;Seraphin Stone: Say Yes to Heaven.&amp;#8221; - - The website provides visitors with detailed insight into Sayam&amp;#39;s writing, professional journey, and creati... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359307</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="str">
-        <v>Konica Minolta Debuts PKI Cloud Suite for Microsoft 365 GCC and GCC ...</v>
+        <v>Penguin Benefits Introduces Claims Initiation, Connecting Leave Planning to Action</v>
       </c>
       <c r="B773" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C773" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D773" t="str">
         <v>SaaS</v>
       </c>
       <c r="E773" t="str">
-        <v>https://pr-inside.com/konica-minolta-debuts-pki-cloud-suite-for-microsoft-365-gcc-and-gcc-r5196641.htm</v>
+        <v>https://www.prweb.com/releases/penguin-benefits-introduces-claims-initiation-connecting-leave-planning-to-action-302856148.html</v>
       </c>
       <c r="F773" t="str">
-        <v>(PR-inside.com) New bizhub MFP integration brings CAC/PIV-based identity, secure cloud scan and secure print release to federal and other high-assurance organizations RAMSEY, NJ / ACCESS Newswire / July 1, 2026 / Konica Minolta Business Solutions U.S.A., Inc. (Konica Minolta) has introduced PKI Cloud Suite, a new secure document workflow solution developed for agencies, contractors and other organizations operating in Microsoft 365 Government Community Cloud (GCC) and GCC High environments. The offering is designed to extend certificate-based identity controls to multifunction print infrastructure, helping organizations align print and scan workflows with broader Zero Trust and cloud modernization initiatives. "With identity services such as Microsoft Entra ..</v>
+        <v>New integration capability helps employees move seamlessly from planning their leave to starting the claims process, all within Penguin's comprehensive, intuitive platform available to millions and growing. SAN JOSE, Calif., Aug. 21, 2026 /PRNewswire-PRWeb/ -- Penguin Benefits, a leading...</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="str">
-        <v>Hydrosat Launches Data Discovery Platform, Unlocking 500 Million sq ...</v>
+        <v>TransRussia 2027: Eurasia's Largest Transport &amp; Logistics Exhibition Returns to Moscow in March</v>
       </c>
       <c r="B774" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C774" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D774" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E774" t="str">
-        <v>https://pr-inside.com/hydrosat-launches-data-discovery-platform-unlocking-500-million-sq-r5196640.htm</v>
+        <v>https://www.newsfilecorp.com/release/310758/TransRussia-2027-Eurasias-Largest-Transport-Logistics-Exhibition-Returns-to-Moscow-in-March</v>
       </c>
       <c r="F774" t="str">
-        <v>(PR-inside.com) New portal provides on-demand thermal imagery for critical resource monitoring, risk detection, and operational decision-making worldwide. WASHINGTON, D.C. AND LUXEMBOURG CITY, LUXEMBOURG / ACCESS Newswire / July 1, 2026 / Hydrosat, the leading provider of thermal infrared satellite data and AI-powered analytics, today announced the launch of its new Discovery Portal, a centralized gateway for customers to access, explore, and leverage thermal imagery and analytics from space. The Discovery Portal enables organizations to access and evaluate thermal intelligence products powered by Hydrosat's flagship 30 m pixel-size Land Surface Temperature data set and growing constellation of thermal infrared satellites. Unlike traditional optical imagery, ..</v>
+        <v>Moscow, Russia--(Newsfile Corp. - August 21, 2026) - TransRussia, the International Transport &amp; Logistics Exhibition, has confirmed its 31st edition, returning to Crocus Expo, Pavilion 3, Moscow, from 16 to 18 March 2027. Held annually each March for more than three decades, TransRussia is widely recognised as Eurasia's leading international exhibition for transport, logistics, warehousing, supply chain, and IT professionals - the region's definitive platform for the industry to meet, trade, and...</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="str">
-        <v>10ZiG Announces General Availability of 10ZiG Manager v6 and Linux Virtual Appliance</v>
+        <v>Webb Opens Treasure Chest</v>
       </c>
       <c r="B775" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C775" t="str">
-        <v>PRWeb</v>
+        <v>NASA</v>
       </c>
       <c r="D775" t="str">
-        <v>SaaS</v>
+        <v>SaaS, Energy</v>
       </c>
       <c r="E775" t="str">
-        <v>https://www.prweb.com/releases/10zig-announces-general-availability-of-10zig-manager-v6-and-linux-virtual-appliance-302815217.html</v>
+        <v>https://www.nasa.gov/image-article/webb-opens-treasure-chest/</v>
       </c>
       <c r="F775" t="str">
-        <v>New Linux-based management platform delivers enhanced scalability, security, and simplified deployment at no additional cost PHOENIX, July 1, 2026 /PRNewswire-PRWeb/ -- 10ZiG® Technology, a leading provider of thin and zero client hardware and software solutions for VDI, DaaS, SaaS, and...</v>
+        <v>NASA&amp;#8217;s James Webb Space Telescope captured this Aug. 6, 2026, infrared image of part of the Carina Nebula, a star-forming region also home to the Cosmic Cliffs. This feature, called the “Treasure Chest,” is an object known as a cometary globule. A cometary globule is an isolated cloud of gas and dust with a dense, [&amp;#8230;]</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="str">
-        <v>Daré Bioscience Announces Flora Sync LF5™ Is Now Available Through Its Direct-to-Consumer Platform</v>
+        <v>MHI Receives Contract for APM System at Dubai's Al Maktoum International Airport</v>
       </c>
       <c r="B776" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C776" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D776" t="str">
-        <v>Finance, SaaS, Healthcare, Retail</v>
+        <v>SaaS</v>
       </c>
       <c r="E776" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320620/30757/en/Dar%C3%A9-Bioscience-Announces-Flora-Sync-LF5-Is-Now-Available-Through-Its-Direct-to-Consumer-Platform.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359290</v>
       </c>
       <c r="F776" t="str">
-        <v>Commercial Launch Begins Company's First Consumer Revenue Stream, Bringing Science-Backed Women's Health Solutions Directly to Consumers Commercial Launch Begins Company's First Consumer Revenue Stream, Bringing Science-Backed Women's Health Solutions Directly to Consumers</v>
+        <v>- Delivery of the world&amp;#39;s largest APM system for airports, supporting the airport development plan to accommodate 260 million passengers annually - MHI Group is responsible for the APM vehicles and signaling system, along with the overall system integration - - Mitsubishi Heavy Industries, Ltd. (MHI) has received an order for an automated people mover (APM) system(Note1) for the first phase of the development plan for the new Al Maktoum International Airport in Dubai, United Arab Emirates... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359290</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="str">
-        <v>ProBio's AAV Manufacturing Excellence Powers UC Irvine and GlyTR Therapeutics First‑in‑Class pan-cancer CAR‑T Program</v>
+        <v>Top Enterprise Architecture Platforms Named 2026 Champions in Info-Tech Research Group's Emotional Footprint Report</v>
       </c>
       <c r="B777" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C777" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D777" t="str">
-        <v>SaaS, Automotive, Education</v>
+        <v>SaaS</v>
       </c>
       <c r="E777" t="str">
-        <v>https://www.prnewswire.com/news-releases/probios-aav-manufacturing-excellence-powers-uc-irvine-and-glytr-therapeutics-firstinclass-pan-cancer-cart-program-302815846.html</v>
+        <v>https://www.prnewswire.com/news-releases/top-enterprise-architecture-platforms-named-2026-champions-in-info-tech-research-group-s-emotional-footprint-report-845571255.html</v>
       </c>
       <c r="F777" t="str">
-        <v>HOPEWELL, N.J., Jul 1, 2026 /PRNewswire/ -- The University of California, Irvine (UC Irvine) School of Medicine and GlyTR Therapeutics have developed a next‑generation AAV‑mediated CAR T‑cell platform, GlyTR (pronounced 'glitter'), engineered to target tumor‑associated carbohydrate...</v>
+        <v>The 2026 Enterprise Architecture Emotional Footprint Report from Info-Tech Research Group identifies the leading EA solutions that stand out for user satisfaction and vendor relationships. Based on verified end-user reviews from the firm's SoftwareReviews platform, the report highlights...</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="str">
-        <v>HCMC Announces Initial Meme Coin Token Acquisition From DeFi Development Corp. (Nasdaq:DFDV) Through its New AI Powered IP Platform RAGE (Risk Assessment Gauging Enterprise)</v>
+        <v>Fabricate Adds Database Explorer to Its Free AI Website Builder</v>
       </c>
       <c r="B778" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C778" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D778" t="str">
-        <v>Finance, Crypto, AI, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E778" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320615/0/en/HCMC-Announces-Initial-Meme-Coin-Token-Acquisition-From-DeFi-Development-Corp-Nasdaq-DFDV-Through-its-New-AI-Powered-IP-Platform-RAGE-Risk-Assessment-Gauging-Enterprise.html</v>
+        <v>https://pr-inside.com/fabricate-adds-database-explorer-to-its-free-ai-website-builder-r5214851.htm</v>
       </c>
       <c r="F778" t="str">
-        <v>HOLLYWOOD, FL, July 01, 2026 (GLOBE NEWSWIRE) -- Healthier Choices Management Corp. (HCMC) today announced its inaugural investment in 1 billion tokens of $DON’T DisclaimerCoin, the pioneering meme coin launched by DeFi Development Corp. (“DFDV”). HCMC will hold these tokens through RAGE, the new AI powered IP platform of HCMC focused on digital assets, meme coins and internet-native communities. As previously announced, RAGE will serve as HCMC's flagship AI powered IP platform for identifying, acquiring, and scaling exposure to high-conviction digital culture assets that sit at the intersection of community, capital markets, and internet-native innovation.</v>
+        <v>(PR-inside.com) Fabricate, a free AI website builder, has added a built-in database explorer for preview builds and a publishing step that verifies an application's production database schema before deployment. ANCHORAGE, AK / ACCESS Newswire / August 21, 2026 / Fabricate, a free AI website builder that generates full-stack applications, has released a set of database capabilities for applications generated on its platform. The release adds a built-in database explorer for preview builds and a publishing step that verifies an application's production database before it is deployed. Applications generated on the platform are provisioned with a database automatically, and the generated code includes the ..</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="str">
-        <v>Beeline Holdings Completes Acquisition of MagicBlocks, Accelerating AI Integration Across Mortgage and Title Operations</v>
+        <v>Telef�nica is rolling out Spain's first Comprehensive Smart Rural Video Surveillance Project for the Guadalajara Provincial Council</v>
       </c>
       <c r="B779" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C779" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D779" t="str">
-        <v>Finance, AI, SaaS, Real Estate</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E779" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320614/0/en/Beeline-Holdings-Completes-Acquisition-of-MagicBlocks-Accelerating-AI-Integration-Across-Mortgage-and-Title-Operations.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359271</v>
       </c>
       <c r="F779" t="str">
-        <v>Acquisition brings core AI infrastructure fully in-house, strengthening Beeline's ability to automate and scale across its product suite Acquisition brings core AI infrastructure fully in-house, strengthening Beeline's ability to automate and scale across its product suite</v>
+        <v>Telef�nica Espa�a has launched the technological infrastructure to support an innovative initiative by the Guadalajara Provincial Council aimed at enhancing safety on the provincial road network and at access points to municipalities. - - This comprehensive Smart Rural Video Surveillance project will be carried out through a central, multi-vendor platform that will facilitate the deployment of a solution featuring 350 new interconnected video surveillance points throughout the province, usi... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359271</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="str">
-        <v>Peer To Peer Network (OTC:PTOP) Launches 21-Day Free Synaptic Quant ...</v>
+        <v>Authentic Expands Its Global Ecommerce Ecosystem Through Strategic Partnership with Luzern eCommerce</v>
       </c>
       <c r="B780" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C780" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D780" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E780" t="str">
-        <v>https://pr-inside.com/peer-to-peer-network-otc-ptop-launches-21-day-free-synaptic-quant-r5196632.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359266</v>
       </c>
       <c r="F780" t="str">
-        <v>(PR-inside.com) Retail Traders Can Now Experience Institutional-Grade AI Market Intelligence Free for 21 Days - No Credit Card Required CAMBRIDGE, MA / ACCESS Newswire / July 1, 2026 / Peer To Peer Network (OTC PINK:PTOP), a technology company focused on developing innovative financial technology and digital networking solutions, today announced the launch of a 21-day free Elite trial for all new users of Synaptic Quant, the Company's AI-powered market intelligence platform. Effective immediately, every new Synaptic Quant account will receive full, unrestricted access to the Elite subscription tier for 21 days-completely free and with no credit card required. Experience the Complete Elite Platform "I have ..</v>
+        <v>Authentic Brands Group (Authentic), a global brand and entertainment platform, announced an expanded strategic partnership with Luzern eCommerce, a leading eCommerce marketplace and retail media solutions provider, further expanding Authentic&amp;#39;s global ecosystem of digital commerce partners. - - The partnership builds on Luzern eCommerce&amp;#39;s successful work supporting the Reebok operating partners across key European markets over the past year and will provide Authentic&amp;#39;s network of brand oper... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359266</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="str">
-        <v>AIAI Holdings' MediGuide Launches Digital Platform</v>
+        <v>Siemens and Electric Power Group partner to enhance proactive grid management and resilience</v>
       </c>
       <c r="B781" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C781" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D781" t="str">
-        <v>Finance, AI, SaaS, Healthcare</v>
+        <v>SaaS, Energy</v>
       </c>
       <c r="E781" t="str">
-        <v>https://pr-inside.com/aiai-holdings-mediguide-launches-digital-platform-r5196631.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359258</v>
       </c>
       <c r="F781" t="str">
-        <v>(PR-inside.com) Digital Transformation Initiative Establishes Operational Foundation for Innovation in Diagnostics, Prevention and Precision Medicine DALLAS, TX / ACCESS Newswire / July 1, 2026 / AIAI Holdings Corporation (NASDAQ:AIAI) ("Ai2" or the "Company"), an AI-enabled diversified holding company utilizing Transformational AI (TAI) to enhance portfolio performance, today announced that its portfolio company, MediGuide International, has launched a new enterprise digital platform. MediGuide's digital platform is an API-first, interoperable layer that connects insurers, payors, and digital health partners to MediGuide's clinical services, Medical Second Opinion, virtual urgent/primary/behavioral/specialty care, and chronic condition programs, through a single, configurable integration.</v>
+        <v>- - &amp;#8226; Global strategic alliance to deliver advanced grid monitoring and real-time visibility for power utilities worldwide - &amp;#8226; 24/7 data availability for enhanced system reliability, faster detection of instabilities, and improved fault response times - &amp;#8226; Seamless and scalable integration with existing grid infrastructure to manage grid complexity arising from growing energy transition challenges - - - Siemens has formed a global strategic alliance with the Electric Power Group (EPG), based... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359258</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="str">
-        <v>LendingCrowd among Scotland’s fastest growing businesses</v>
+        <v>OpenSet.Studio, a Creator Studio Network Built for the Next Era of ...</v>
       </c>
       <c r="B782" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C782" t="str">
-        <v>Pressat</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D782" t="str">
-        <v>Finance, SaaS</v>
+        <v>Finance, SaaS, Media</v>
       </c>
       <c r="E782" t="str">
-        <v>https://pressat.co.uk/releases/lendingcrowd-among-scotlands-fastest-growing-businesses-9a8fbacd6c797fbef48d8752e6c2390a/</v>
+        <v>https://pr-inside.com/openset-studio-a-creator-studio-network-built-for-the-next-era-of-r5214806.htm</v>
       </c>
       <c r="F782" t="str">
-        <v>Wednesday 1 July, 2026 LendingCrowd, the award-winning financial technology (fintech) platform, has been featured in the inaugural Sunday Times Scotland Fast 50 list of the fastest growing businesses in Scotland. Hot on the heels of being named Scotland’s fastest growing technology company in The Sunday Times 100 Tech 2026, LendingCrowd is delighted to be included in this list of innovative Scottish businesses. To be eligible for inclusion in The Sunday Times Scotland Fast 50, companies had to demonstrate average annual revenue growth of at least 20% over the past two years, before a panel of judges selected the final 50. Stuart Lunn, Founder and CEO of LendingCrowd, said: “This is a fantastic result for LendingCrowd as we continue on our mission to be the trusted source of affordable fina</v>
+        <v>(PR-inside.com) Aaron Day and Robert "Sully" Sullivan today announced the launch of OpenSet.Studio, a creator studio network built to help creators, brands, and production teams find and book premium production spaces for podcasts, video, livestreams, and branded content. SAN DIEGO, CA / ACCESS Newswire / August 21, 2026 / OpenSet brings creators and studios together in one platform, helping creators find, request, and run production sessions while giving studio owners a new way to generate revenue from high-quality production spaces. The company also announced that Howie Font has been retained as CEO of OpenSet. Font will lead the company's launch execution, studio network ..</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="str">
-        <v>Bloome Launches: A Messaging Platform Where Humans and AI Agents Work ...</v>
+        <v>Isos Federal Achieves CMMC Level 2 Certification, Strengthening Support for the Defense Industrial Base</v>
       </c>
       <c r="B783" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C783" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D783" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E783" t="str">
-        <v>https://pr-inside.com/bloome-launches-a-messaging-platform-where-humans-and-ai-agents-work-r5196623.htm</v>
+        <v>https://www.prweb.com/releases/isos-federal-achieves-cmmc-level-2-certification-strengthening-support-for-the-defense-industrial-base-302857024.html</v>
       </c>
       <c r="F783" t="str">
-        <v>(PR-inside.com) Bloome is a messaging platform where humans and AI agents collaborate in the same conversation. Multiple agents draft, challenge, and refine work together - so users get stress-tested results, not just a first answer. Available now at bloome.im. DOVER, DE / ACCESS Newswire / July 1, 2026 / Bloome is now available - a messaging platform that brings humans and AI agents into the same conversation, working together toward a shared outcome. Unlike single-agent tools, Bloome is built around multi-agent collaboration: one agent drafts, another challenges the assumptions, a third catches what's missing. The result reaches the user only after the agents ..</v>
+        <v>Independent assessment validates Isos Federal's ability to safeguard Controlled Unclassified Information and reinforces its readiness for sensitive federal missions. TEMPE, Ariz., Aug. 21, 2026 /PRNewswire-PRWeb/ -- Isos Federal, a leading provider of Atlassian, cloud, and enterprise...</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="str">
-        <v>NextBoat Launches National AI Platform Rollout Through Strategic Partnership ...</v>
+        <v>Leon Stok of IBM Reelected Silicon Integration Initiative Board Chair</v>
       </c>
       <c r="B784" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C784" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D784" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E784" t="str">
-        <v>https://pr-inside.com/nextboat-launches-national-ai-platform-rollout-through-strategic-partnership-r5196616.htm</v>
+        <v>https://finance.yahoo.com/technology/articles/leon-stok-ibm-reelected-silicon-160000833.html</v>
       </c>
       <c r="F784" t="str">
-        <v>(PR-inside.com) Agreement establishes NextBoat as MarineMax's preferred wholesale and trade-in partner, with pre-owned inventory flowing through the NextBoat AI platform to its nationwide network of wholesale buyers WILMINGTON, NC / ACCESS Newswire / July 1, 2026 /NextBoat Inc. (NYSE American:NXB) ("NextBoat" or the "Company"), the AI-powered marine technology company transforming how pre-owned boats are valued, bought, sold and financed, today announced a landmark strategic partnership with MarineMax, Inc. (NYSE:HZO) ("MarineMax"), the world's largest recreational boat and yacht retailer. Under the agreement, MarineMax becomes the first enterprise dealer group to adopt the NextBoat AI platform as its preferred wholesale partner, routing a significant and ..</v>
+        <v>ROUND ROCK, Texas, August 21, 2026--Leon Stok, vice president of Electronic Design Automation at IBM, has been reelected as board chair of the Silicon Integration Initiative for 2026-2027.</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="str">
-        <v>NextBoat Launches National AI Platform Rollout Through Strategic Partnership with MarineMax, the World's Largest Recreational Boat and Yacht Retailer</v>
+        <v>540's AI &amp;amp; API Control Plane Now Awardable on the Department of War's Tradewinds Solutions Marketplace</v>
       </c>
       <c r="B785" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C785" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D785" t="str">
         <v>AI, SaaS</v>
       </c>
       <c r="E785" t="str">
-        <v>https://www.newswire.com/news/nextboat-launches-national-ai-platform-rollout-through-strategic-partnership</v>
+        <v>https://www.prnewswire.com/news-releases/540s-ai--api-control-plane-now-awardable-on-the-department-of-wars-tradewinds-solutions-marketplace-302857404.html</v>
       </c>
       <c r="F785" t="str">
-        <v>Agreement establishes NextBoat as MarineMax's preferred wholesale and trade-in partner, with pre-owned inventory flowing through the NextBoat AI platform to its nationwide network of wholesale buyers</v>
+        <v>Awardable status accelerates the adoption of trusted enterprise AI by helping agencies integrate AI with existing mission systems, data, and enterprise infrastructure. WASHINGTON, Aug. 21, 2026 /PRNewswire/ -- 540, a federal technology company that builds and delivers software for defense...</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="str">
-        <v>PayShore Launches Bank-Agnostic Cash Visibility and B2B Payments Platform</v>
+        <v>Agentio Data Finds YouTube Public Views Could Rise 30% Under New Counting Method</v>
       </c>
       <c r="B786" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C786" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D786" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E786" t="str">
-        <v>https://www.prweb.com/releases/payshore-launches-bank-agnostic-cash-visibility-and-b2b-payments-platform-302814966.html</v>
+        <v>https://www.prnewswire.com/news-releases/agentio-data-finds-youtube-public-views-could-rise-30-under-new-counting-method-302857398.html</v>
       </c>
       <c r="F786" t="str">
-        <v>PayShore today launched its bank-agnostic cash visibility and B2B payments platform, giving modern finance teams a single, secure workspace to manage balances, payments, counterparties, and approvals across all their banking relationships. The platform unifies fragmented banking workflows...</v>
+        <v>Analysis of 35,800 Creator videos shows the gap between exposure and attention—and why Brands and Creators should anchor pricing and performance on engaged views NEW YORK, Aug. 21, 2026 /PRNewswire/ -- Agentio, the AI-native platform for Creator-led advertising, today released new...</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="str">
-        <v>ProtoArc Launches EM11 Pro, Bringing Premium Productivity Mouse Features to Amazon for $49.99</v>
+        <v>WiMi's Next-Generation Quantum Convolutional Neural Network Reshapes Classical Data Classification Methods</v>
       </c>
       <c r="B787" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C787" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D787" t="str">
-        <v>SaaS, Retail</v>
+        <v>Finance, AI, SaaS, Education</v>
       </c>
       <c r="E787" t="str">
-        <v>https://www.prweb.com/releases/protoarc-launches-em11-pro-bringing-premium-productivity-mouse-features-to-amazon-for-49-99--302815683.html</v>
+        <v>https://www.prnewswire.com/news-releases/wimis-next-generation-quantum-convolutional-neural-network-reshapes-classical-data-classification-methods-302857369.html</v>
       </c>
       <c r="F787" t="str">
-        <v>The iF Design Award-winning vertical mouse combines horizontal scrolling, browser-based customization, and support for up to three connected devices in a productivity-focused ergonomic design. WOODLANDS, Texas, July 1, 2026 /PRNewswire-PRWeb/ -- Today, ProtoArc—manufacturer of workspace...</v>
+        <v>BEIJING, Aug. 21, 2026 /PRNewswire/ -- WiMi Hologram Cloud Inc. (NASDAQ: WiMi) ("WiMi" or the "Company"), a leading global Hologram Augmented Reality ("AR") Technology provider, proposes a cutting-edge quantum machine learning technology oriented toward classical data classification...</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="str">
-        <v>Text Becomes AI Operating Layer for the Modern E-commerce Stack with New Shopify App and WhatsApp for Business Integration</v>
+        <v>Demodesk Cut Daily Prospect Research From Hours to Minutes with ZoomInfo</v>
       </c>
       <c r="B788" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C788" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D788" t="str">
-        <v>AI, SaaS, Retail</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E788" t="str">
-        <v>https://www.prweb.com/releases/text-becomes-ai-operating-layer-for-the-modern-e-commerce-stack-with-new-shopify-app-and-whatsapp-for-business-integration-302815652.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/demodesk-cut-daily-prospect-research-141100193.html</v>
       </c>
       <c r="F788" t="str">
-        <v>Text's full suite of products and new AI agents now integrate with all of the tools and platforms where e-commerce happens – including Shopify, WhatsApp for Business, Meta Business, WordPress, and WebFlow BOSTON and WROCLAW, Poland, July 1, 2026 /PRNewswire-PRWeb/ -- Text, an AI-powered...</v>
+        <v>VANCOUVER, Wash., August 21, 2026--ZoomInfo (NASDAQ: GTM), the all-in-one AI GTM platform, has reported that Demodesk, a Munich-based sales meeting and coaching software company, has cut the time its sales development reps spend on daily prospect research from two to three hours to 10 to 15 minutes, according to the company.</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="str">
-        <v>Modular Medical Announces FDA Submission of Pivot Tubeless Insulin ...</v>
+        <v>Bilt Welcomes Blacklane to its Ecosystem: Partnering to Extend the Bilt Membership from Door to Door and Across the Globe</v>
       </c>
       <c r="B789" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C789" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D789" t="str">
-        <v>Finance, SaaS, Healthcare</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E789" t="str">
-        <v>https://pr-inside.com/modular-medical-announces-fda-submission-of-pivot-tubeless-insulin-r5196614.htm</v>
+        <v>https://finance.yahoo.com/media-advertising/articles/bilt-welcomes-blacklane-ecosystem-partnering-140500309.html</v>
       </c>
       <c r="F789" t="str">
-        <v>(PR-inside.com) Submission Covers Software Enhancements for Patient Flexibility and Customization of Pivot SAN DIEGO, CA / ACCESS Newswire / July 1, 2026 / Modular Medical, Inc. ("Modular Medical" or "the Company") (NASDAQ:MODD), a leader in innovative, patient-centric insulin delivery technology, today announced submission to the U.S. Food &amp; Drug Administration (FDA) of a series of software enhancements to its PivotTM insulin delivery system, providing users with more customization options and user-interface (UI) improvements, as well as other software upgrades. "This submission is the first of a series of further improvements and upgrades planned for the Pivot platform, now that our core form factor ..</v>
+        <v>NEW YORK, August 21, 2026--Bilt, the membership for where you live and the hospitality platform powering the residential ecosystem around it, today announced a new partnership with Blacklane, the global chauffeur service, further expanding luxury mobility options in the Bilt ecosystem. Starting today, Bilt Members can book across Blacklane’s global network through the Bilt Concierge or Bilt Travel Portal, earning or using Bilt Points on each journey, and unlocking an annual credit based on their</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="str">
-        <v>AdJane Reports First Clinical Validation of its OMV Vaccine Platform Inducing Mucosal Immunity in Humans</v>
+        <v>Greenberg Traurig's Brad Kaufman Named Finalist for American Lawyer Industry Awards Best Mentor</v>
       </c>
       <c r="B790" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C790" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D790" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>SaaS</v>
       </c>
       <c r="E790" t="str">
-        <v>https://www.prnewswire.com/news-releases/adjane-reports-first-clinical-validation-of-its-omv-vaccine-platform-inducing-mucosal-immunity-in-humans-302815790.html</v>
+        <v>https://www.prnewswire.com/news-releases/greenberg-traurigs-brad-kaufman-named-finalist-for-american-lawyer-industry-awards-best-mentor-302856933.html</v>
       </c>
       <c r="F790" t="str">
-        <v>Phase I results provide platform-level validation supporting AdJane's broader development programs in pandemic preparedness, respiratory infectious diseases and antimicrobial resistance DELFT, Netherlands, July 1, 2026 /PRNewswire/ -- AdJane, a clinical-stage vaccine platform company...</v>
+        <v>WEST PALM BEACH, Fla., Aug. 21, 2026 /PRNewswire/ -- Global law firm Greenberg Traurig, P.A. Senior Chairman and Global Chairman of Professional Development and Integration Brad Kaufman has been named a finalist for the American Lawyer Industry Awards' Best Mentor recognition. The award...</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="str">
-        <v>SMX Offers National Footprint for Plastic Recycling Proof as U.S. Market ...</v>
+        <v>BlueWhale Research Holds Lead Rejection Under 1% Across 45,000 Leads a Month with ZoomInfo</v>
       </c>
       <c r="B791" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C791" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D791" t="str">
-        <v>SaaS, Media</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E791" t="str">
-        <v>https://pr-inside.com/smx-offers-national-footprint-for-plastic-recycling-proof-as-u-s-market-r5196600.htm</v>
+        <v>https://finance.yahoo.com/small-business/articles/bluewhale-research-holds-lead-rejection-135800687.html</v>
       </c>
       <c r="F791" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / July 1, 2026 / SMX continues to create a national footprint for its plastic recycling technologies at the exact moment the U.S. market is shifting from recycling promises to recycling proof. At the center of that footprint is SMX's Digital Material Passport Platform, or DMPP, which connects physical materials to secure digital records. By giving plastic a persistent identity at the material level, SMX enables recycled content, origin, composition, chain of custody, lifecycle status, and compliance data to move from the physical world into a verifiable digital system. Recent media coverage has already ..</v>
+        <v>VANCOUVER, Wash., August 21, 2026--ZoomInfo (NASDAQ: GTM), the all-in-one AI GTM platform, has reported that BlueWhale Research, a B2B lead generation firm serving technology companies, delivers more than 45,000 leads a month with a lead rejection rate of less than 1 percent over the past five years, according to the company. The industry standard for third-party lead generation programs runs between 15 and 20 percent.</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="str">
-        <v>Germany's ePA Rollout Puts Europe's Health-Data Supply Chain to the ...</v>
+        <v>Monaire Becomes First HVAC &amp;amp; Refrigeration Management Solution Available Through Restaurant Supply Chain Solutions (RSCS)</v>
       </c>
       <c r="B792" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C792" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D792" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>AI, SaaS, Energy</v>
       </c>
       <c r="E792" t="str">
-        <v>https://pr-inside.com/germany-s-epa-rollout-puts-europe-s-health-data-supply-chain-to-the-r5196584.htm</v>
+        <v>https://www.prweb.com/releases/monaire-becomes-first-hvac--refrigeration-management-solution-available-through-restaurant-supply-chain-solutions-rscs-302856166.html</v>
       </c>
       <c r="F792" t="str">
-        <v>(PR-inside.com) Survey of 137 German hospital IT leaders, clinical executives and provider stakeholders finds national patient-record success hinges on data quality, medication safety and workflow integration MUNICH, DE / ACCESS Newswire / July 1, 2026 / Black Book Research today released findings from a Germany provider pulse survey of 137 hospital IT leaders, clinical executives, ambulatory IT leaders, pharmacy and medication-management stakeholders, and digital transformation executives, examining whether Germany's electronic patient record, known as the ePA, is moving from national infrastructure deployment to usable clinical data supply chain. Black Book initiated the Germany survey following its Q2 2026 European interoperability and EHDS readiness ..</v>
+        <v>RSCS members can use Monaire's AI HVAC and refrigeration monitoring to cut energy waste, emergency repairs, and downtime. SOMERVILLE, Mass., Aug. 21, 2026 /PRNewswire-PRWeb/ -- Monaire, an AI automation platform for HVAC and refrigeration, today announced it is the first energy solution...</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="str">
-        <v>Germany's ePA Rollout Puts Europe's Health-Data Supply Chain to the Test, Black Book Provider Pulse Finds</v>
+        <v>Grant Thornton Advisors announces that Grant Thornton Australia has joined its multinational platform</v>
       </c>
       <c r="B793" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C793" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D793" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>SaaS</v>
       </c>
       <c r="E793" t="str">
-        <v>https://www.newswire.com/news/germanys-epa-rollout-puts-europes-health-data-supply-chain-to-the-test-black</v>
+        <v>https://finance.yahoo.com/small-business/articles/grant-thornton-advisors-announces-grant-133000741.html</v>
       </c>
       <c r="F793" t="str">
-        <v>Survey of 137 German hospital IT leaders, clinical executives and provider stakeholders finds national patient-record success hinges on data quality, medication safety and workflow integration</v>
+        <v>CHICAGO &amp; SYDNEY, August 21, 2026--Grant Thornton Advisors LLC has announced that Grant Thornton Australia has completed a transaction to join its multinational platform of nearly 20 aligned firms across the Americas, Europe, the Middle East and the Asia-Pacific region.</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="str">
-        <v>Ocugen to Participate in Upcoming July Industry Conferences</v>
+        <v>T3 Defense Enters the UAV and Counter-UAV (C-UAV) Platform Market</v>
       </c>
       <c r="B794" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C794" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D794" t="str">
         <v>Finance, SaaS</v>
       </c>
       <c r="E794" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320487/0/en/Ocugen-to-Participate-in-Upcoming-July-Industry-Conferences.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/21/3349098/0/en/t3-defense-enters-the-uav-and-counter-uav-c-uav-platform-market.html</v>
       </c>
       <c r="F794" t="str">
-        <v>MALVERN, Pa., July 01, 2026 (GLOBE NEWSWIRE) -- Ocugen, Inc. (Ocugen or the Company) (NASDAQ: OCGN), a pioneering biotechnology leader in gene therapies for blindness diseases, today announced that the Company will present on its innovative modifier gene therapy platform at upcoming investor and industry conferences in July 2026.</v>
+        <v>T3’s Rimon subsidiary launches mobile platforms for drone and counter-drone operations T3’s Rimon subsidiary launches mobile platforms for drone and counter-drone operations</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="str">
-        <v>Dell XPS + Eyesafe Set a New Standard for Healthier Evening Laptop Use in SleepScore Study</v>
+        <v>MDCE Advances StrainScan Pro as Scalable Enterprise Platform for Multi-Billion-Dollar ...</v>
       </c>
       <c r="B795" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C795" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D795" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS, Healthcare, Retail, Education</v>
       </c>
       <c r="E795" t="str">
-        <v>https://www.prnewswire.com/news-releases/dell-xps--eyesafe-set-a-new-standard-for-healthier-evening-laptop-use-in-sleepscore-study-302815316.html</v>
+        <v>https://pr-inside.com/mdce-advances-strainscan-pro-as-scalable-enterprise-platform-for-multi-billion-dollar-r5214755.htm</v>
       </c>
       <c r="F795" t="str">
-        <v>9-week, 700+ sleep-night study presented at SLEEP 2026 found Dell XPS with Eyesafe Display and Eyesafe IQ outperformed standard laptops, with participants reporting 54% better sleep quality, 66% less eye strain, and 61% greater productivity MINNEAPOLIS, July 1, 2026 /PRNewswire/ --...</v>
+        <v>(PR-inside.com) Proprietary AI Vision Software Delivers a Single, Portable Standard for Visual Quality Verification Across Multiple High-Value Industries MESA, AZ / ACCESS Newswire / August 21, 2026 / Medical Care Technologies Inc. (OTCID:MDCE) today reinforced the enterprise positioning of its StrainScan Pro platform, highlighting the proprietary AI vision software as a scalable solution designed to serve multi-location retail and agricultural operators through a single, unified system. Over the course of recent announcements, Medical Care Technologies has outlined how StrainScan Pro supports visual strain and quality verification for licensed retail operators, early detection of pests and crop illness in the field, and freshness tracking ..</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="str">
-        <v>Recent Release, "In the Valley of the Shadow," from Page Publishing Author Barbara Ann Deal Gardenhour, Recounts a Woman's Captivity in a Native American Camp</v>
+        <v>MDCE Advances StrainScan Pro as Scalable Enterprise Platform for Multi-Billion-Dollar Retail and Agricultural Operators (OTCID:MDCE)</v>
       </c>
       <c r="B796" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C796" t="str">
-        <v>PR.com</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D796" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E796" t="str">
-        <v>https://www.pr.com/press-release/972022</v>
+        <v>https://www.newswire.com/news/mdce-advances-strainscan-pro-as-scalable-enterprise-platform-for-multi-billion</v>
       </c>
       <c r="F796" t="str">
-        <v>Barbara Ann Deal Gardenhour has completed a new book, titled, "In the Valley of the Shadow," a historical novel grounded in the remarkable true story of Fanny Kelly, whose life was forever altered by her capture and imprisonment in the camp of Sitting Bull and Red Cloud. Through meticulous research and imaginative storytelling, Gardenhour brings this forgotten chapter of American history to vivid life, exploring [PR.com]</v>
+        <v>Proprietary AI Vision Software Delivers a Single, Portable Standard for Visual Quality Verification Across Multiple High-Value Industries</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="str">
-        <v>Basecamp Research integriert die Modelle von EDEN zur Entwicklung von Antibiotika und Impfstoffen in Claude Science</v>
+        <v>Aureus Greenway Holdings Inc. and and Powerus Announce $22.3 Million ...</v>
       </c>
       <c r="B797" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C797" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D797" t="str">
-        <v>SaaS</v>
+        <v>SaaS, Energy</v>
       </c>
       <c r="E797" t="str">
-        <v>https://www.prnewswire.com/news-releases/basecamp-research-integriert-die-modelle-von-eden-zur-entwicklung-von-antibiotika-und-impfstoffen-in-claude-science-302815630.html</v>
+        <v>https://pr-inside.com/aureus-greenway-holdings-inc-and-and-powerus-announce-22-3-million-r5214754.htm</v>
       </c>
       <c r="F797" t="str">
-        <v>Dank der Integration der EDEN-Modelle von Basecamp Research können Wissenschaftlerinnen und Wissenschaftler nun mithilfe von Claude Science wirksame Antibiotika entwickeln und Impfstoffziele zügig priorisieren. LONDON und CAMBRIDGE, Mass., 1. Juli 2026 /PRNewswire/ -- Basecamp Research...</v>
+        <v>(PR-inside.com) U.S.-based Powerus will deploy networked counter-UAS detection, tracking, classification and early-warning capabilities to support the protection of critical oil and gas infrastructure in the Middle East. Commercial agreement covers hardware, software, site activation, installation, and a 24-month integrated maintenance program for a networked counter-UAS detection, tracking, classification, and early-warning capability, with unified command and control at the customer's operations. System architecture is designed to support the further integration of interceptor technology as operational requirements evolve. The registration statement on Form S-4 for the proposed business combination between Aureus Greenway Holdings Inc. and Autonomous Power Corporation (dba Powerus) was d</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="str">
-        <v>Vision Marine Technologies Enhances E-Motion™ Control-Electronics Production with Circuits Central</v>
+        <v>CobbleStone® Announces New TXShare Cooperative Purchasing Agreement Now Available on Civic Marketplace</v>
       </c>
       <c r="B798" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C798" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D798" t="str">
-        <v>Finance, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E798" t="str">
-        <v>https://www.prnewswire.com/news-releases/vision-marine-technologies-enhances-e-motion-control-electronics-production-with-circuits-central-302815353.html</v>
+        <v>https://www.prnewswire.com/news-releases/cobblestone-announces-new-txshare-cooperative-purchasing-agreement-now-available-on-civic-marketplace-302856911.html</v>
       </c>
       <c r="F798" t="str">
-        <v>Continued engineering and technology development advances the E-Motion™ platform's reliability, integration and service architecture BOISBRIAND, QC, July 1, 2026 /PRNewswire/ -- Vision Marine Technologies Inc. (NASDAQ: VMAR; TSXV: VMAR) ("Vision Marine" or the "Company"), a marine...</v>
+        <v>Public agencies can now access Cobblestone Software's contract lifecycle management platform through a TXShare cooperative purchasing agreement, with no new RFP required. PRINCETON, N.J., Aug. 21, 2026 /PRNewswire/ -- CobbleStone Software, a recognized leader in contract lifecycle...</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="str">
-        <v>AppWork Expands Top Maintenance Rating Program to 200 Winners Per Quarter</v>
+        <v>NFT LTD Announces Pricing of US$2.0 Million Public Offering</v>
       </c>
       <c r="B799" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C799" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D799" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>Finance, Crypto, SaaS</v>
       </c>
       <c r="E799" t="str">
-        <v>https://www.prnewswire.com/news-releases/appwork-expands-top-maintenance-rating-program-to-200-winners-per-quarter-302813921.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/21/3349094/0/en/nft-ltd-announces-pricing-of-us-2-0-million-public-offering.html</v>
       </c>
       <c r="F799" t="str">
-        <v>New size-based groups and a quadrupled winner count open recognition to more communities nationwide RAMSEY, N.J., July 1, 2026 /PRNewswire/ -- AppWork, the maintenance operations platform built for property managers, technicians and residents, today announced an expansion of the Top...</v>
+        <v>Hong Kong, Aug. 21, 2026 (GLOBE NEWSWIRE) -- NFT Ltd. (NYSE American: MI) ("Company" or "NFT", formerly known as Takung Art Co., Ltd.), as an emerging online trading platform operator of international art and collectibles, today announced the pricing of its registered offering of 437,957 units (each, a “Unit”), on a best efforts basis, at an offering price of US$4.60 per Unit (the “Offering”).</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="str">
-        <v>Pan Am Selects IBS Software to Power Loyalty Program for Its Return to the Skies</v>
+        <v>North Miami Police Department Deploys Mark43 to Drive Efficiency, Data-Driven Policing, and Safer Communities</v>
       </c>
       <c r="B800" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C800" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D800" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E800" t="str">
-        <v>https://www.prnewswire.com/news-releases/pan-am-selects-ibs-software-to-power-loyalty-program-for-its-return-to-the-skies-302814652.html</v>
+        <v>https://www.prnewswire.com/news-releases/north-miami-police-department-deploys-mark43-to-drive-efficiency-data-driven-policing-and-safer-communities-302856874.html</v>
       </c>
       <c r="F800" t="str">
-        <v>ATLANTA, July 1, 2026 /PRNewswire/ -- Pan American World Airways ® one of aviation's most iconic brands, has partnered with IBS Software, a leading AI-native product company in the travel technology sector, selecting its iLoyal platform to power the company's loyalty program as it...</v>
+        <v>NEW YORK, Aug. 21, 2026 /PRNewswire/ -- The North Miami Police Department (NMPD) has launched on Mark43, the leading cloud-native public safety operations platform, bringing its dispatch, records, analytics and mobile operations together on one modern, cloud-native system. Serving more...</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="str">
-        <v>Benetton Group Accelerates Its Digital Transformation: Benetton and Sisley Websites Move to Shopify</v>
+        <v>Concord Holdings Acquires Paramount Placement, a Leading Skilled-Trades Talent Solutions Platform</v>
       </c>
       <c r="B801" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C801" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D801" t="str">
-        <v>SaaS, Retail</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E801" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356974</v>
+        <v>https://www.prnewswire.com/news-releases/concord-holdings-acquires-paramount-placement-a-leading-skilled-trades-talent-solutions-platform-302856958.html</v>
       </c>
       <c r="F801" t="str">
-        <v>Benetton Group has strengthened its digital strategy with the successful migration of the benetton.com and sisley.com e-commerce websites to the Shopify platform. The move marks the transition to a more agile and scalable technology architecture that enables faster responses to changes in the global market. - - The initiative is part of CEO Claudio Sforza &amp;#39;s strategic plan, aimed at enhancing the e-commerce channel and aligning the Group with industry best benchmarks. The project follow... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356974</v>
+        <v>SWANSEA, Mass., Aug. 21, 2026 /PRNewswire/ -- Concord Holdings Management LLC ("Concord Holdings") is pleased to announce the acquisition of Paramount Placement LLC ("Paramount" or the "Company"), a leading skilled-trades talent solutions platform serving high-demand, hard-to-fill roles...</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="str">
-        <v>Physitrack Announces Five-Year Enterprise Agreement with Leading UK ...</v>
+        <v>Splash Beverage Group to Become Endovia Health Sciences; New NYSE American Ticker “EDVA” Effective Monday</v>
       </c>
       <c r="B802" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C802" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D802" t="str">
         <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E802" t="str">
-        <v>https://pr-inside.com/physitrack-announces-five-year-enterprise-agreement-with-leading-uk-r5196502.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/21/3349067/0/en/splash-beverage-group-to-become-endovia-health-sciences-new-nyse-american-ticker-edva-effective-monday.html</v>
       </c>
       <c r="F802" t="str">
-        <v>(PR-inside.com) Under the agreement, the customer will implement Physitrack across its clinical services on an enterprise-wide basis. Five-year contract valued at approximately £255k over the full term. LONDON, GB / ACCESS Newswire / July 1, 2026 / Physitrack plc (STO:PTRK) today announced a five-year enterprise agreement valued at approximately £255k, including approximately £54k of first-year revenue, deploying 400+ licences across a UK private hospital group of more than 30 hospitals. Highlights: Five-year contract valued at approximately £255k; approximately £54k first-year revenue (including a £36k PhysioTools-to-Physitrack upsell) 400+ Physitrack licences across 30+ hospitals Branded patient applications and EMR/PMS integration Phased migration and revenue recognition through 2026 An</v>
+        <v>New corporate identity and ticker reflect Splash Beverage Group's transformation into a diversified cannabinoid-based health sciences platform.</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="str">
-        <v>Infinigate Group Appoints Kai Grunwitz as Chief Growth Officer to Accelerate Strategic Growth Across EMEA and ANZ</v>
+        <v>reAlpha (NASDAQ: AIRE) Completes InstaMortgage Acquisition, Adding Direct Lending Capabilities to Company’s Integrated Platform</v>
       </c>
       <c r="B803" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C803" t="str">
-        <v>Pressat</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D803" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS, Real Estate</v>
       </c>
       <c r="E803" t="str">
-        <v>https://pressat.co.uk/releases/infinigate-group-appoints-kai-grunwitz-as-chief-growth-officer-to-accelerate-strategic-growth-across-emea-and-anz-dec15f78e48211ad4a98b29bfd69863a/</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/21/3349049/0/en/realpha-nasdaq-aire-completes-instamortgage-acquisition-adding-direct-lending-capabilities-to-company-s-integrated-platform.html</v>
       </c>
       <c r="F803" t="str">
-        <v>Wednesday 1 July, 2026 In this executive role, Kai will lead Infinigate’s strategic growth agenda, advancing value creation for the Group and its vendor and channel partners across EMEA and ANZ. Rotkreuz, Switzerland, 01/07/2026 – The Infinigate Group, a leading technology platform and trusted advisor in Cybersecurity, Cloud and Network Infrastructure, has appointed Kai Grunwitz as Chief Growth Officer (CGO), reinforcing the company’s commitment to scaling its growth strategy and deepening value for vendors and channel partners. As CGO, Kai will be responsible for advancing some of Infinigate’s most important strategic growth priorities, including strengthening the company’s vendor portfolio, expanding differentiated services and solutions, enhancing partner value creation, and elevating I</v>
+        <v>Acquisition adds multi-state direct lending with in-house underwriting and funding, expanding reAlpha’s integrated mortgage platform across 38 states and Washington, D.C. Acquisition adds multi-state direct lending with in-house underwriting and funding, expanding reAlpha’s integrated mortgage platform across 38 states and Washington, D.C.</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="str">
-        <v>DNB Goes Live on the nCino Platform to Modernise and Scale Corporate Lending Across International Markets</v>
+        <v>MSM Unify Names Rishi Kapoor Chief Financial Officer as Global Education Platform Advances Toward Public Markets</v>
       </c>
       <c r="B804" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C804" t="str">
-        <v>GlobeNewswire</v>
+        <v>PressReleaseNews</v>
       </c>
       <c r="D804" t="str">
-        <v>Finance, SaaS</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E804" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/07/01/3320351/0/en/DNB-Goes-Live-on-the-nCino-Platform-to-Modernise-and-Scale-Corporate-Lending-Across-International-Markets.html</v>
+        <v>https://pressreleasenews.org/pressroom/msm-unify-names-rishi-kapoor-chief-financial-officer-as-global-education-platform-advances-toward-public-markets</v>
       </c>
       <c r="F804" t="str">
-        <v>nCino bringing intelligent lending to life at Norway’s largest financial institution nCino bringing intelligent lending to life at Norway’s largest financial institution</v>
+        <v>MSM Unify has appointed Rishi Kapoor as CFO to drive global expansion across six continents and lead strategic preparation for a targeted FY2028 dual public listing. Kapoor brings 20+ years of finance leadership and $110M+ in equity fundraising.</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="str">
-        <v>DentScribe Introduces AI Patient Profiles and Treatment Coordinator Intelligence for DSOs and Multi-Location Dental Groups</v>
+        <v>Telestroke Market Strengthens Through Cloud-Based Healthcare Infrastructure</v>
       </c>
       <c r="B805" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C805" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D805" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>SaaS</v>
       </c>
       <c r="E805" t="str">
-        <v>https://www.prnewswire.com/news-releases/dentscribe-introduces-ai-patient-profiles-and-treatment-coordinator-intelligence-for-dsos-and-multi-location-dental-groups-302815463.html</v>
+        <v>https://express-press-release.net/news/2026/08/21/1768773</v>
       </c>
       <c r="F805" t="str">
-        <v>New capabilities connect SOAP-note ground truth with financial conversations to help dental organizations standardize communication, coach treatment coordinators, and improve case acceptance across locations. SUNNYVALE, Calif., July 1, 2026 /PRNewswire/ -- DentScribe, the AI platform for...</v>
+        <v>The Telestroke Market is entering a period of rapid expansion as rising stroke incidence, neurologist shortages, and unequal access to specialized care increase the need for remote [read full press release...]</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="str">
-        <v>Bell Integration presenta una nueva marca para acelerar la transformación basada en la IA</v>
+        <v>Docebo Inc. Announces Substantial Issuer Bid Price Increase and Extension</v>
       </c>
       <c r="B806" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C806" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D806" t="str">
-        <v>SaaS</v>
+        <v>Finance, AI, SaaS, Education</v>
       </c>
       <c r="E806" t="str">
-        <v>https://www.prnewswire.com/news-releases/bell-integration-presenta-una-nueva-marca-para-acelerar-la-transformacion-basada-en-la-ia-302815181.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/docebo-inc-announces-substantial-issuer-113000437.html</v>
       </c>
       <c r="F806" t="str">
-        <v>Impulsando la siguiente fase del cambio empresarial inteligente impulsado por la IA. LONDRES, 1 de julio de 2026 /PRNewswire/ -- Bell Integration presenta hoy una nueva marca diseñada para reflejar su papel como socio tecnológico y de transformación centrado en la IA, ayudando a las...</v>
+        <v>TORONTO, August 21, 2026--Docebo Inc. (NASDAQ: DCBO; TSX: DCBO) ("Docebo" or the "Company"), the Enterprise Platform for the AI-era workforce, unifying skills intelligence, learning, and knowledge in one closed loop, announced today the amendment of the terms of its previously announced substantial issuer bid (the "Offer") under which the Company has offered to repurchase from its shareholders ("Shareholders") for cancellation up to US$70,000,000 of its outstanding common shares ("Common Shares"</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="str">
-        <v>Bell Integration unveils new brand to accelerate AI-first transformation</v>
+        <v>Overtime Joins the OH.io Portfolio to Accelerate Demand for Its Voice-First AI Platform for Billing and Collections</v>
       </c>
       <c r="B807" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C807" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D807" t="str">
         <v>AI, SaaS</v>
       </c>
       <c r="E807" t="str">
-        <v>https://www.prnewswire.com/news-releases/bell-integration-unveils-new-brand-to-accelerate-ai-first-transformation-302814874.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/overtime-joins-oh-io-portfolio-113000679.html</v>
       </c>
       <c r="F807" t="str">
-        <v>Advancing the next phase of intelligent, AI-driven enterprise change LONDON, July 1, 2026 /PRNewswire/ -- Bell Integration today introduces a new brand designed to reflect its role as an AI-first technology and transformation partner, helping organisations navigate the increasing...</v>
+        <v>COLUMBUS, Ohio, August 21, 2026--Overtime, the developer of a voice-first AI platform for billing, collections, and debt recovery, announced today a partnership with Columbus-based performance venture OH.io for go-to-market acceleration. Through the partnership, Overtime will join the OH.io portfolio and receive a dedicated pod of go-to-market specialists to support Overtime's top-of-funnel demand engine, including a dedicated inside-sales pod and account-based marketing program aimed at generat</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="str">
-        <v>Bell Integration se joindra à NiCE dans le cadre du NiCE World London, les 1er et 2 juillet 2026</v>
+        <v>S4 Honcho™ Begins U.S. Dealer Deliveries as LiveWire Names Nationwide Giveaway Winner</v>
       </c>
       <c r="B808" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C808" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D808" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E808" t="str">
-        <v>https://www.prnewswire.com/news-releases/bell-integration-se-joindra-a-nice-dans-le-cadre-du-nice-world-london-les-1er-et-2-juillet-2026-302814632.html</v>
+        <v>https://finance.yahoo.com/technology/articles/s4-honcho-begins-u-dealer-110000654.html</v>
       </c>
       <c r="F808" t="str">
-        <v>Parlons de la refonte de votre expérience client grâce à l'IA LONDRES, 1er juillet 2026 /PRNewswire/ -- Bell Integration annonce aujourd'hui son rôle de partenaire Or et de sponsor Or du NiCE World London, le rendez-vous incontournable de l'IA appliquée à l'expérience client (CX) destiné...</v>
+        <v>MILWAUKEE, August 21, 2026--LiveWire (NYSE: LVWR), a leader in the electric two-wheel industry, today announced the arrival of the first production S4 Honcho™ Trail motorcycles in the United States, marking the beginning of the company’s first mini-moto platform rollout across its U.S. dealer network.</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="str">
-        <v>Bell Integration wird vom 1. bis 2. Juli 2026 an der NiCE World in London teilnehmen.</v>
+        <v>How AI Is Reshaping the Healthcare Cloud Picture Archiving And Communication System Market</v>
       </c>
       <c r="B809" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C809" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D809" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E809" t="str">
-        <v>https://www.prnewswire.com/news-releases/bell-integration-wird-vom-1-bis-2-juli-2026-an-der-nice-world-in-london-teilnehmen-302814418.html</v>
+        <v>https://express-press-release.net/news/2026/08/21/1768733</v>
       </c>
       <c r="F809" t="str">
-        <v>Lassen Sie uns darüber sprechen, wie Sie Ihre Customer Experience mithilfe von KI neu gestalten können LONDON, 1. Juli 2026 /PRNewswire/ -- Bell Integration gab heute voller Stolz seine Rolle als Gold-Partner und Gold-Sponsor der NiCE World London bekannt – der führenden...</v>
+        <v>Healthcare Cloud PACS Is Reshaping the Future of Medical Imaging Medical imaging has become one of the most data-intensive areas of modern healthcare. Every day, [read full press release...]</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="str">
-        <v>AlzeCure Pharma Enters an Out-Licensing and Collaboration Agreement ...</v>
+        <v>Jiayin Group Inc. to Release Second Quarter 2026 Unaudited Financial Results on Friday, August 28, 2026</v>
       </c>
       <c r="B810" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C810" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D810" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E810" t="str">
-        <v>https://pr-inside.com/alzecure-pharma-enters-an-out-licensing-and-collaboration-agreement-r5196498.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/21/3348953/0/en/jiayin-group-inc-to-release-second-quarter-2026-unaudited-financial-results-on-friday-august-28-2026.html</v>
       </c>
       <c r="F810" t="str">
-        <v>(PR-inside.com) STOCKHOLM, SE / ACCESS Newswire / July 1, 2026 / AlzeCure Pharma AB (publ) ("AlzeCure")(STO:ALZCUR)(FRA:AC6), which develops small-molecule drug candidates for CNS diseases with a focus on Alzheimer's disease and pain, announced today that the company has entered into an out-licensing and collaboration agreement with QuantumCell ApS, a Danish tech-enabled biotech company, regarding the global rights to AlzeCure's Alzheimer's platform NeuroRestore, including the leading drug candidate ACD856. AlzeCure will receive an total upfront payment of USD 12 million, of which USD 5 million constitutes a direct investment in AlzeCure, at a 30% premium to the average share price of SEK ..</v>
+        <v>SHANGHAI, China, Aug. 21, 2026 (GLOBE NEWSWIRE) -- Jiayin Group Inc. ("Jiayin" or the "Company") (NASDAQ: JFIN), a leading fintech platform in China, today announced that it will release its unaudited financial results for the second quarter of 2026 before the U.S. market opens on Friday, August 28, 2026.</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="str">
-        <v>Meridian-Bilt Properties Deploys $50 Million for Nationwide Residential Acquisitions and New Digital Platform</v>
+        <v>KE Holdings Inc. Announces Second Quarter 2026 Unaudited Financial Results</v>
       </c>
       <c r="B811" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C811" t="str">
-        <v>PressReleaseNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D811" t="str">
-        <v>SaaS, Real Estate</v>
+        <v>Finance, SaaS, Real Estate</v>
       </c>
       <c r="E811" t="str">
-        <v>https://pressreleasenews.org/pressroom/meridian-bilt-properties-deploys-50-million-for-nationwide-residential-acquisitions-and-new-digital-platform</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/21/3348955/0/en/ke-holdings-inc-announces-second-quarter-2026-unaudited-financial-results.html</v>
       </c>
       <c r="F811" t="str">
-        <v>The strategic real estate investment scales alternative financing solutions to bridge the gap between renting and homeownership in high-growth U.S. markets.</v>
+        <v>BEIJING, Aug. 21, 2026 (GLOBE NEWSWIRE) -- KE Holdings Inc. (“ Beike ” or the “ Company ”) (NYSE: BEKE; HKEX: 2423), a leading integrated online and offline platform for housing transactions and services, today announced its unaudited financial results for the second quarter ended June 30, 2026.</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="str">
-        <v>Penta Security Sets the Benchmark for Web Application Security, Earning Frost &amp;amp; Sullivan's 2026 South Korea Company of the Year Recognition</v>
+        <v>ZKH Group Limited Announces Second Quarter 2026 Unaudited Financial Results</v>
       </c>
       <c r="B812" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C812" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D812" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E812" t="str">
-        <v>https://www.prnewswire.com/news-releases/penta-security-sets-the-benchmark-for-web-application-security-earning-frost--sullivans-2026-south-korea-company-of-the-year-recognition-302814307.html</v>
+        <v>https://www.prnewswire.com/news-releases/zkh-group-limited-announces-second-quarter-2026-unaudited-financial-results-302857193.html</v>
       </c>
       <c r="F812" t="str">
-        <v>By combining intelligent threat detection, cloud-native security, and operational excellence, Penta Security enables organizations to confidently navigate an increasingly complex threat landscape. SAN ANTONIO, July 1, 2026 /PRNewswire/ -- Frost &amp; Sullivan is pleased to announce that Penta...</v>
-[...2 lines deleted...]
-    <row r="813">
+        <v>SHANGHAI, Aug. 21, 2026 /PRNewswire/ -- ZKH Group Limited ("ZKH" or the "Company") (NYSE: ZKH), a leading maintenance, repair, and operations ("MRO") procurement service platform in China, today announced its unaudited financial results for the second quarter ended June 30, 2026. Second...</v>
+      </c>
+    </row>
+    <row r="813" xml:space="preserve">
       <c r="A813" t="str">
-        <v>Daqo Showcases SF6-Free Distribution and Prefabricated Power Solutions at The smarter E Europe 2026</v>
+        <v>Focus Graphite Highlighted in Prime Minister Carney's Historic Clean Energy and Critical Minerals Announcement; Completes Lac Knife Electrical Desktop Study</v>
       </c>
       <c r="B813" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C813" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D813" t="str">
-        <v>SaaS, Energy</v>
+        <v>Finance, SaaS, Real Estate, Energy, Media</v>
       </c>
       <c r="E813" t="str">
-        <v>https://www.prnewswire.com/news-releases/daqo-showcases-sf6-free-distribution-and-prefabricated-power-solutions-at-the-smarter-e-europe-2026-302815294.html</v>
-[...5 lines deleted...]
-    <row r="814">
+        <v>https://www.acnnewswire.com/press-release/english/109315/</v>
+      </c>
+      <c r="F813" t="str" xml:space="preserve">
+        <v xml:space="preserve">OTTAWA, ON, Aug 21, 2026 - (ACN Newswire) - Focus Graphite Inc. (TSXV: FMS) (OTCQB: FCSMF) (FSE: FKC0) ("Focus" or the "Company"), a Canadian developer of high-grade flake graphite deposits and advanced graphite materials for battery, defence and industrial applications, is pleased to highlight the Government of Canada's recognition of infrastructure supporting the Company's 100%-owned Lac Knife Graphite Project ("Lac Knife" or the "Project") in Prime Minister Mark Carney's August 17, 2026 announcement advancing clean-energy and critical-minerals infrastructure across the Labrador Trough1.
+The Government of Canada identified Focus Graphite's Lac Knife infrastructure initiative among four strategic pre-development projects supported and funded through Natural Resources Canada's ("NRCan") First and Last Mile Fund ("FLMF"), describing the planned road and electrical connection as supporting the development of battery and energy-storage technologies required by Canada and its allies.
+The recognition follows Focus's June 3, 2026 announcement that it secured C$1,378,700 in non-repayable federal funding to advance engineering, environmental, permitting, Indigenous engagement and feasibility activities for Lac Knife's road and electrical infrastructure2. The funding represents approximately 50% of eligible project costs.
+Focus has now completed an independent electrical infrastructure desktop study (the "Study") prepared by Norda Stelo Inc. ("Norda Stelo"), identifying a preferred pathway for connecting Lac Knife to Quebec's hydroelectric grid.
+"Lac Knife's recognition within the Prime Minister's announcement reinforces the strategic importance of bringing Canadian critical mineral projects and their enabling infrastructure forward," said Dean Hanisch, Chief Executive Officer of Focus Graphite. "We are already turning that support into tangible progress. With both our access-road and electrical desktop studies now complete, we are identifying meaningful infrastructure efficiencies relative to the 2023 Feasibility Study. The preferred electrical strategy provides a pathway to significantly reduce power-related capital requirements while connecting Lac Knife to Quebec's clean hydroelectric grid. We are grateful for Canada's continued support."
+"Infrastructure and access to power remain key constraints for mine development, with direct implications for capital, execution and timelines," said Jason Latkowcer, Vice President, Corporate Development of Focus Graphite. "Canada's investment in energy and critical-mineral infrastructure is helping define a clearer development pathway for Lac Knife. Advancing that work reduces development uncertainty and provides a stronger basis for future capital allocation and evaluation by potential strategic, financing and other investment partners."
+"Critical minerals are essential to Canada's economic prosperity, security, and sustainability, and we are proud to advance Canadian mineral supply chains as a part of the historic Churchill Falls and Labrador Trough announcement," said the Honourable Tim Hodgson, Minister of Energy and Natural Resources. "As a part of this nation-building initiative, through our First and Last Mile Fund, Canada is advancing the infrastructure we need to unlock projects like Lac Knife and strengthen Canada's critical minerals value chain. This is how your federal government is working with industry to build a stronger, more competitive critical minerals sector; create opportunities for Indigenous and local communities; and deliver minerals Canada and our allies need for clean technologies, advanced manufacturing and defence applications."
+Preferred Hydro-Quebec Connection Strategy
+Norda Stelo evaluated seven potential electrical supply scenarios against technical feasibility, constructability, cost, environmental considerations and execution requirements. The Study identified a direct connection to Hydro-Quebec's three-phase, 34.5-kV distribution grid as the preferred solution, with the connection extending across public lands to the Lac Knife property.
+The preferred configuration would require approximately 30.7 kilometres of electrical infrastructure, consisting of the upgrade of approximately 3.17 kilometres of existing single-phase line to three-phase service and the construction of approximately 27.5 kilometres of new three-phase distribution line extending to the Project. The new distribution line would largely follow established corridors, including the Hydro-Quebec transmission corridor, Highway 389 and the Project's planned access-road corridor.
+Under this approach, Hydro-Quebec would construct the principal distribution infrastructure on behalf of Focus, reducing the Company's direct construction and coordination requirements while also placing responsibility for associated environmental permitting and long-term maintenance of the distribution line with Hydro-Quebec.
+Potential Capital Savings Relative to 2023 Feasibility Study
+The preferred strategy also creates an opportunity to significantly reduce the power-related capital requirements contemplated in Lac Knife's 2023 Feasibility Study Update ("FSU").
+The 2023 FSU included C$19.9 million in initial capital for Power and Communications infrastructure, within total estimated pre-production capital of approximately C$236.9 million. The Norda Stelo Study identified several factors that could reduce these requirements. These include reducing the anticipated length of new power-line construction from approximately 50 kilometres to approximately 27.5 kilometres, eliminating the need for additional infrastructure at Hydro-Quebec's Normand substation, and identifying that certain power-line construction costs contemplated in the FSU may have been overestimated. The Study also identified the potential for Hydro-Quebec to construct the distribution line at its standard per-kilometre cost.
+Based on the assumptions evaluated in the Norda Stelo Study, the preferred strategy is estimated to have the potential to reduce Focus's direct power-related capital requirements by more than 50% relative to the power infrastructure assumptions contained in the 2023 FSU. This estimate is preliminary, is based on a desktop-level assessment and should not be interpreted as an updated capital cost estimate for the Project. Any actual reduction will depend on Hydro-Quebec's final connection requirements and cost responsibilities, detailed engineering and the scope of remaining on-site electrical infrastructure. There can be no assurance that the estimated reduction will be realized.
+Next Steps
+Focus intends to continue working with Hydro-Quebec and its engineering consultants to advance the preferred connection strategy, confirm technical requirements and define future cost responsibilities.
+The electrical work is being advanced alongside the Company's access-road planning, environmental permitting, engineering and Indigenous engagement programs under the federally supported FLMF initiative.
+Natural graphite is designated as a critical mineral in Canada and is used across battery, energy-storage, defence and advanced-material applications. Focus continues to advance Lac Knife through engineering, environmental, permitting and Indigenous engagement activities.
+Figure 1: Proposed Access Road, Lac Knife (Norda Stelo / IOS Geosciences, 2026)
+To view an enhanced version of this graphic, please visit:
+https://images.newsfilecorp.com/files/1963/310686_0b06cfb494dcf9cf_001full.jpg
+Qualified Person
+The technical content disclosed in this news release was reviewed and approved by Rejean Girard, P.Geo (Qc), President of IOS Geosciences Inc., a consultant to the Company, and a qualified person as defined under National Instrument NI 43-101.
+About Focus Graphite Advanced Materials Inc.
+Focus Graphite is building an integrated graphite platform to supply the industries shaping the future. Through the development of world-class graphite resources, advanced processing technologies and higher-value advanced materials, the Company is positioning itself to support battery, defence, advanced manufacturing and other strategic industries across North America and allied markets.
+The platform is anchored by the Company's two 100%-owned graphite assets in Quebec. Lac Knife is one of North America's highest-grade feasibility-stage graphite deposits, while Lac Tetepisca is one of the largest identified graphite resources globally. Together with strategic technology partnerships and government-supported innovation initiatives, these assets provide the foundation for a secure, scalable and increasingly integrated graphite supply chain.
+For more information on Focus Graphite Inc. please visit http://www.focusgraphite.com
+LinkedIn: https://www.linkedin.com/company/focus-graphite/
+Facebook: https://www.facebook.com/focusgraphite 
+X: https://x.com/focusgraphite
+Investors Contact: 
+Dean Hanisch 
+CEO, Focus Graphite Inc. 
+dhanisch@focusgraphite.com 
++1 (613) 612-6060
+Jason Latkowcer
+VP Corporate Development
+jlatkowcer@focusgraphite.com
+Cautionary Note Regarding Forward-Looking Statements
+Certain statements contained in this press release constitute forward-looking information. These statements relate to future events or future performance. The use of any of the words "could," "intend," "expect," "believe," "will," "projected," "estimated," and similar expressions, as well as statements relating to matters that are not historical facts, are intended to identify forward-looking information and are based on the Company's current beliefs or assumptions as to the outcome and timing of such future events.
+In particular, this press release contains forward-looking information regarding, among other things, the preferred electrical connection strategy identified for the Lac Knife Graphite Project; the potential connection of Lac Knife to Hydro-Quebec's three-phase, 34.5-kV distribution grid; the anticipated configuration, routing and length of the proposed electrical infrastructure, including the upgrade of existing distribution infrastructure and construction of new three-phase distribution line; the potential construction, permitting, ownership, operation and long-term maintenance of the principal distribution infrastructure by Hydro-Quebec; the potential reduction in Focus's direct construction, coordination, permitting and maintenance responsibilities under the preferred strategy; the potential for the preferred electrical strategy to reduce Focus's direct power-related capital requirements by more than 50% relative to the power infrastructure assumptions contained in the 2023 Feasibility Study Update; the assumptions underlying that preliminary estimate and the extent to which any anticipated reduction may ultimately be realized; the nature and extent of Hydro-Quebec's final connection requirements, cost responsibilities and applicable construction costs; the results of future detailed engineering and the scope and cost of remaining on-site electrical infrastructure; the potential elimination of infrastructure previously contemplated at Hydro-Quebec's Normand substation; the continued advancement of the preferred electrical connection strategy and related discussions and engineering work with Hydro-Quebec and the Company's engineering consultants; the continued advancement of road and electrical infrastructure planning, environmental and permitting activities, engineering and Indigenous engagement under Natural Resources Canada's First and Last Mile Fund; the continued availability of federal funding and the Company's ability to satisfy applicable funding conditions and project requirements; the potential benefits of government-supported infrastructure initiatives to the advancement of Lac Knife; the potential for increasingly defined infrastructure planning to reduce development uncertainty and support future capital allocation, financing and evaluation by potential strategic or other investment partners; the continued advancement and future development of the Lac Knife Graphite Project; and the timing, scope, cost and results of future engineering, permitting, infrastructure development and other project-development activities.
+Forward-looking statements are subject to known and unknown risks, uncertainties, and other factors that may cause actual results, performance, or achievements to differ materially from those expressed or implied by such statements. These risks and uncertainties include, but are not limited to, risks related to market conditions, regulatory approvals, changes in economic conditions, the ability to raise sufficient funds on acceptable terms or at all, operational risks associated with mineral exploration and development, and other risks detailed from time to time in the Company's public disclosure documents available under its profile on SEDAR+.
+The forward-looking information contained in this release is made as of the date hereof, and the Company is not obligated to update or revise any forward-looking information, whether as a result of new information, future events, or otherwise, except as required by applicable securities laws. Because of the risks, uncertainties, and assumptions contained herein, investors should not place undue reliance on forward-looking information.
+Neither TSX Venture Exchange nor its Regulation Services accepts responsibility for the adequacy or accuracy of this release.
+1 https://www.pm.gc.ca/en/news/news-releases/2026/08/17/prime-minister-carney-announces-largest-clean-energy-investment-north
+2 https://focusgraphite.com/focus-graphite-secures-up-to-c1-38-million-under-natural-resource-canadas-first-and-last-mile-fund/
+To view the source version of this press release, please visit https://www.newsfilecorp.com/release/310686
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="814" xml:space="preserve">
       <c r="A814" t="str">
-        <v>Search Local, Reach the Right Office: How One Care Network Solved Its Visibility Gap with Digital Silk</v>
+        <v>Leading Across All Metrics: Xunce Technology Reports Record-High Mid-Year Revenue and Net Profit; AI-to-B Platform Enters a New Cycle of Exponential Growth</v>
       </c>
       <c r="B814" t="str">
-        <v>2026-07-01</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C814" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D814" t="str">
-        <v>SaaS</v>
+        <v>Finance, Crypto, AI, SaaS, Energy, Automotive</v>
       </c>
       <c r="E814" t="str">
-        <v>https://www.prnewswire.com/news-releases/search-local-reach-the-right-office-how-one-care-network-solved-its-visibility-gap-with-digital-silk-302814514.html</v>
-[...5 lines deleted...]
-    <row r="815">
+        <v>https://www.acnnewswire.com/press-release/english/109316/</v>
+      </c>
+      <c r="F814" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, Aug 21, 2026 - (ACN Newswire) - On August 21, Xunce Technology (03317.HK) released its 2026 interim results report: In the first half of the year, the company achieved revenue of 967 million yuan, a significant year-over-year increase of 389%, setting a new record high for the same period; net profit attributable to shareholders was 72.5 million yuan, compared to a net loss attributable to shareholders of 89.4 million yuan in the same period last year, marking the company’s first profitable first half of the year; Adjusted net profit was 67 million yuan, compared to an adjusted net loss of 105 million yuan in the same period last year, marking a comprehensive turnaround from loss to profit; the gross profit margin reached 60.1%, remaining stable at a high level; total assets were approximately 3514 million yuan, net assets were approximately 2482 million yuan, and with ample cash on hand, reflecting a significant improvement in operational quality.
+As a leading provider of AI real-time data infrastructure and analytics services in China, Xunce Technology made breakthrough progress in the first half of the year across business models, product innovation, industry penetration, and international expansion. The company led the industry across all key metrics, officially transitioning from the “investment phase” to the “profit realization phase,” while also exploring new avenues for profitability.
+Four Key Drivers Fuel Strong Revenue Growth and Continued Improvements in Operational Efficiency
+In the first half of 2026, against the backdrop of the 15th Five-Year Plan designating artificial intelligence as a national strategic priority, enterprise-level AI is accelerating its transition from model training to practical inference deployment, and from general-purpose capabilities to industry-specific applications. As a result, demand from enterprises for high-quality, structured, scenario-based real-time data is growing exponentially.
+Facing these significant development opportunities, Xunce Technology based on the FDE model, has expanded its end-to-end data processing and tokenization capabilities—covering everything from data acquisition to large-model fine-tuning—to transform dispersed and heterogeneous enterprise data into data tokens. This helps clients reduce costs, improve efficiency, maximize the business value per token, and achieve more agile, data-driven decision-making. Currently, the company has penetrated eleven high-value, high-barrier industries and developed over 400 functional modules. It has refined three core technological advantages: millisecond- and second-level real-time response, 100% accurate data processing, and data tokenization, connecting computing power to algorithms and taking responsibility for clients’ business outcomes.
+The company delivered strong performance in the first half of the year, with both revenue and net profit reaching all-time highs. The high revenue growth was primarily driven by the synergistic effect of four key drivers: accelerated deployment of enterprise-grade AI real-time data infrastructure, accelerated penetration into diverse industries, the implementation of the Token business model, and the expansion of international operations and ecosystem development. The significant turnaround in profitability was driven by a steady increase in the proportion of high-margin businesses; the realization of economies of scale from a platform-based and modular product architecture, leading to significantly improved operational efficiency and further optimization of the structure of R&amp;D, sales, and general and administrative expenses; improved cash management efficiency, and investment income contributing to incremental profits.
+At the same time, the company’s operational efficiency has continued to rise. It has established a data development system centered on the AIDP platform, automating data development tasks. Its solutions are deeply integrated into clients’ self-managed cloud or on-premises systems, serving as a “data hub” that deeply embeds AI into corporate clients’ core business processes, supports high-quality business decision-making, and thereby continuously enhances clients’ willingness to pay;In the first half of the year, the company’s ARPU jumped from 1.64 million yuan to 5.56 million yuan, marking a significant year-over-year increase of 240 percent. Customer retention rates have long remained above 90%, fully demonstrating the strong lock-in effect and high customer stickiness resulting from the deep integration of the product into clients’ business processes, with per-capita revenue surged by 379% year-over-year, placing its labor efficiency among the highest in the AI technology sector.
+Driven by the dual engines of TokenOS and TokenCloud, revenue from the Token business accounts for over 10%
+In the first half of this year, the company proactively pioneered the Token business model, enabling data token calls to drive AI-based business decisions. Currently, the Token business model has been implemented in multiple high-value scenarios and has undergone successful commercial validation. During the first half of the year, revenue from the Token business model surpassed 10% of total revenue, with strong growth in ARR (Annual Recurring Revenue). It has become a new engine for revenue growth, and the commercialization of the token economy has far exceeded expectations.
+The company launched the world’s first TokenOS operating system, which focuses on data capabilities. It transforms enterprises’ multi-source, heterogeneous data in real time into standardized, measurable, and priceable scenario-based tokens, establishing a seamless end-to-end pipeline from data ingestion to model invocation. This enables enterprise data to be directly utilized as tokens and drives the implementation of token factories across various industries.
+Building on this foundation, the company has also launched the TokenCloud platform, which focuses on model capabilities and “data + model” capabilities. This accelerates the development of an integrated, end-to-end product and service ecosystem spanning “computing power—data—tokens—models—applications,” covering the entire lifecycle from underlying computing power scheduling and data tokenization to model inference optimization, as well as the refinement, tuning, and deployment of enterprise-specific small models. This drives the transformation of AI from a general-purpose capability into enterprise-specific productivity.
+TokenOS and TokenCloud work in tandem to provide enterprise customers with a one-stop AI infrastructure, enabling them to reduce deployment costs and improve matching efficiency across computing power, data, and models. This “operating system + cloud platform” dual-drive architecture forms the company’s strong competitive barrier, helping it become the computing infrastructure partner for enterprise AI transformation.
+Accelerated Penetration Across Diverse Industries and Substantial Progress Toward Internationalization
+Xunce Technology began in the asset management industry, which has the most stringent requirements for data real-time performance. It has now extended its AI real-time data processing capabilities to eleven high-value, high-barrier industries, including telecommunications, electric power, energy, urban operations, and high-end manufacturing. The company is accelerating its penetration across diverse industries, and its ability to replicate solutions across sectors continues to be validated.
+In the first half of this year, the company collaborated with PATEO Connect and Saimo Technology to jointly develop a token-based physical AI and world model, entering the smart connected vehicle sector; it partnered with three major domestic GPU manufacturers—MetaX, Iluvatar CoreX, and Biren Technology—to build a “computing power + data” closed-loop system; and through a strategic partnership with Shenzhen Kaihong, it implemented tokenization capabilities within the HarmonyOS ecosystem to explore world models and physical AI. The “Scenario Token Factory” model continues to be validated across multiple industries, scenarios, and ecosystems. As a result, the company’s revenue from diversified industries rose to 87.6%, making its business structure more diversified and opening up broader growth opportunities for the company.
+In addition, the company is actively expanding its overseas operations, accelerating the global rollout of the TokenOS operating system and its tokenization business model; it has also entered into strategic partnerships with the Shenzhen Data Exchange and the Beijing International Data Exchange, laying the foundation for global expansion. In the first half of the year, the company’s overseas revenue reached 11.86 million yuan，year-over-year increase of 264%.
+Four-Stage Evolution of AI Data Infrastructure: Strategic Initiatives Across Five Key Directions
+Looking ahead, Xunce Technology has established a strategic evolution path for the four-stage transformation of AI data infrastructure: starting with data governance (1.0), progressing through the tokenization phase (2.0), and moving toward a global token exchange platform (3.0) in the future, while accelerating the training and large-scale deployment of enterprise-level small models (4.0).
+Specifically, in Phase 1.0, the company began in the asset management industry and expanded across sectors, fully validating its cross-industry data governance capabilities. In Phase 2.0, the company used TokenOS to refine enterprise private data into high-quality scenario-based tokens and provided one-stop services through the end-to-end integrated cloud service platform TokenCloud, opening up a growth channel for its token business. In Phase 3.0, the company will launch a global Token exchange platform to break down barriers to Token circulation across enterprises, industries, and scenarios. In Phase 4.0, the company will use enterprise-grade small models to bridge the “last mile” of AI implementation, forming a complete closed-loop ecosystem of “computing power—data—Tokens—models—applications.”
+At the same time, the company will implement strategic initiatives across five key areas: First, deepening the evolution of its business model by accelerating the transition from project-based and subscription-based models to exploring a Token-based business model; second, accelerating cross-industry replication through a “high barriers, high value” expansion strategy to continuously unlock growth opportunities across diverse industries; third, pioneering cutting-edge applications to secure a leading position in future industries; fourth, building a strategic partnership ecosystem to forge deep ties with upstream and downstream players in computing power and algorithms; and fifth, steadily expanding overseas operations to lay the groundwork for a global footprint. By implementing strategic initiatives across these five key areas, the company will continue to create commercial value for its customers and usher in a new cycle of exponential growth.
+These impressive financial results mark a turning point for Xunce Technology as it officially begins to realize its value. At a time when demand for high-quality industry data is surging due to the inference requirements of large AI models, the company has built a solid competitive moat through its proprietary token system and opened up vast opportunities for revenue growth through “in-depth cross-industry development and international expansion.” In the future, as the ecosystem of token exchange platforms matures and enterprise-level small-model applications are implemented, this will significantly expand the potential for profit growth, propelling Xunce Technology onto a fast track of rapid development.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="815" xml:space="preserve">
       <c r="A815" t="str">
-        <v>McLuck Ranked Among the Best Sweepstakes Casinos USA 2026</v>
+        <v>ISW 2026 Puts Its Own Carbon Footprint on the Record</v>
       </c>
       <c r="B815" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C815" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D815" t="str">
-        <v>SaaS</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E815" t="str">
-        <v>https://pr-inside.com/mcluck-ranked-among-the-best-sweepstakes-casinos-usa-r5196434.htm</v>
-[...2 lines deleted...]
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / Why McLuck Casino Leads the Sweepstakes Casino Rankings This Year The sweepstakes casino market in the U.S. has grown fast. Really fast. Dozens of platforms now vie for players across nearly every state, and the gap between the best and the rest keeps widening. McLuck has positioned itself at the top of that pack heading into 2026, and honestly, it's not hard to see why. What separates McLuck from competitors like WOW Vegas casino, Pulsz casino, and Fortune Coins casino is consistency. The platform delivers a polished experience that doesn't ..</v>
+        <v>https://www.acnnewswire.com/press-release/english/109314/</v>
+      </c>
+      <c r="F815" t="str" xml:space="preserve">
+        <v xml:space="preserve">KUALA LUMPUR, Aug 21, 2026 - (ACN Newswire) - International Sustainability Week (ISW) 2026 is putting its own carbon footprint on the record — setting an example for how sustainability events can measure and manage their own environmental impact.
+The event organiser has appointed BSD Consultancy Sdn Bhd, with the technical support of its subsidiary Climate Asia, as ISW 2026’s Carbon Partner. Together, they will conduct an independent assessment of the two-day event at MITEC, Kuala Lumpur, covering Scope 1, Scope 2 and selected Scope 3 emissions.
+As part of the appointment, a Carbon Disclosure Report will be prepared to establish the event's carbon baseline, identify opportunities for future emissions reduction, and explore a potential pathway towards achieving carbon neutral status for the event. Following the completion of the event, the report will be published for broader community access, supporting transparency and knowledge sharing.
+ISW 2026 will be held from 10 – 11 September 2026, as part of the World Green Building Week. It comprises the 6th International Green Build Conference (IGBC 2026) and GreenScape: International Green Innovation Exhibition. ISW 2026 is organised by Qube Integrated Malaysia Sdn Bhd and co-organised by GreenRE Sdn Bhd, the certification body of REHDA Malaysia.
+Michelle Lau
+According to Michelle Lau, Executive Director of Qube Integrated Malaysia and Co-Organising Chair of ISW 2026, the initiative reflects the event’s effort to hold itself to the same standards of transparency and accountability it asks of the wider industry, in line with its central theme, “From Certification to Transformation: Building a Net Zero Future Together.”
+“As expectations grow for organisations to demonstrate measurable sustainability performance rather than simply articulate climate ambitions, carbon accounting has become an increasingly important tool for driving transparency and informed decision-making.
+“By applying these same principles to the event itself, ISW 2026 aims to demonstrate how conferences and exhibitions can contribute to the broader transition from sustainability commitments to measurable action,” she said.
+The assessment will include emissions associated with venue operations, electricity consumption, exhibition activities, selected logistics, waste generation, water consumption and other relevant Scope 3 categories, including visitor-related emissions where applicable, providing a clearer understanding of the event's key emission sources.
+Delegates can also explore practical approaches to ESG and carbon measurement at a dedicated side session, “Strengthen Your Business Advantage with ESG: Why Every Company Should Start Measuring Now,” hosted by BSD Consultancy and Climate Asia on 11 September, 12.00pm–1.00pm at the Future Trends Hub, Hall 5, Level 2, MITEC. The session will share insights into how businesses can begin understanding their ESG and carbon data, and how this can support business planning and decision-making.
+The component of IGBC 2026 will feature around 20 local and international speakers addressing key themes in sustainability, green building and the transition to net zero.
+That same commitment to measurable outcomes extends to the exhibition floor. GreenScape will feature a number of exhibitors spanning green technology, sustainable building materials, construction solutions and real estate development.
+They include Malaysia Green Building Council (MGBC), Malaysian Green Technology and Climate Change Corporation (MGTC), Construction Industry Development Board (CIDB) Malaysia, GreenRE Sdn Bhd and Pahang Aerospace City Development Berhad. Alongside them are Meinhardt EPCM Sdn Bhd, Tropicana Corporation, Hap Seng Land (KL Midtown),DD Techniche Sdn Bhd, Stream Environment Sdn Bhd, API Precast Marketing Sdn Bhd, Alfa Soundscape &amp; Design, and CoolPro, comprising Starken Drymix Sdn Bhd, Starken AAC Sdn Bhd, Ajiya Safety Glass Sdn Bhd and Asia Roofing Industries Sdn Bhd.
+ISW 2026 is supported by the Malaysia External Trade Development Corporation (MATRADE). Lead sponsors Starken Drymix Sdn Bhd, Starken AAC Sdn Bhd, Ajiya Safety Glass Sdn Bhd and Asia Roofing Industries Sdn Bhd; and corporate sponsors Beam Society Ltd (Hong Kong) and 1 Utama City Group are joined by supporting partners Malaysia Convention and Exhibition Bureau (MyCEB), MGTC and CIDB Malaysia, strategic partners REHDA Malaysia and REHDA WPKL, official media partner EdgeProp Malaysia, and media partners Exchange Asia, Dailywire.asia and ilifepost.
+For more information, visit www.isw.com.my
+Conference enquiries: conference@isw.com.my
+Exhibition enquiries: exhibition@isw.com.my
+About Qube Integrated Malaysia 
+Founded in 2005, Qube Integrated Malaysia Sdn. Bhd. has grown from a boutique exhibition design-and-build firm into one of Malaysia's leading event and exhibition management companies. With a strong regional footprint, Qube delivers high-impact platforms that empower businesses — particularly SMEs and Malaysian brands — to expand their reach through trade shows, international expos, and strategic event experiences.
+About GreenRE Sdn Bhd 
+GreenRE Sdn Bhd was established in 2013 by the Real Estate and Housing Developers’ Association Malaysia (REHDA) to promote sustainability in Malaysia’s property and built environment sector. GreenRE focuses on advancing credible, measurable and practical sustainability outcomes for buildings and developments. 
+GreenRE delivers its mission through green building certification and rating, training and awareness programmes, and research and development. Its green building rating system is aligned with the World Green Building Council’s Quality Assurance Guide for Green Building Rating Tools.
+ISSUED BY MNAIR PR CONSULTANCY SDN. BHD. ON BEHALF OF QUBE INTEGRATED MALAYSIA SDN. BHD
+Contacts for Media Enquiries:  
+MNAIR PR Consultancy Sdn. Bhd.
+Nurjehan Mohamed
+Associate Director, Public Relations
++6017 606 2029
+jehan@mnairpr.com
+Farah Alia
+Consultant, Public Relations
++6017 260 5890
+farah@mnairpr.com
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="str">
-        <v>Athene Names Larik Hall as Senior Vice President, Head of Athene Japan</v>
+        <v>Inter Pag Selects ACI Worldwide to Advance Intelligent Payments Orchestration in Brazil</v>
       </c>
       <c r="B816" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C816" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D816" t="str">
-        <v>Finance, SaaS</v>
+        <v>Finance, AI, SaaS, Retail</v>
       </c>
       <c r="E816" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3320252/0/en/Athene-Names-Larik-Hall-as-Senior-Vice-President-Head-of-Athene-Japan.html</v>
+        <v>https://finance.yahoo.com/technology/articles/inter-pag-selects-aci-worldwide-060000659.html</v>
       </c>
       <c r="F816" t="str">
-        <v>Experienced insurance executive brings deep U.S. and Japan market leadership to Athene’s growing international retirement platform Experienced insurance executive brings deep U.S. and Japan market leadership to Athene’s growing international retirement platform</v>
+        <v>OMAHA, Neb. &amp; SÃO PAULO, August 21, 2026--ACI Worldwide (NASDAQ: ACIW), an original innovator in global payments technology, and Inter Pag, the merchant acquiring business of Banco Inter, today announced a strategic partnership to help power the next phase of Inter Pag's growth in Brazil. Combining cloud-enabled acquiring capabilities with payments intelligence, AI-driven fraud prevention, analytics, advanced ecommerce tools and orchestration, the partnership will support Inter Pag's modernizati</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="str">
-        <v>Colossal Foundation and University of Tasmania Partner to Combat Devil Facial Tumour Disease with Vaccines and Gene Editing</v>
+        <v>Extended Detection And Response Market: XDR Trends Reshaping Cyber Defense</v>
       </c>
       <c r="B817" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C817" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D817" t="str">
-        <v>SaaS, Education</v>
+        <v>SaaS</v>
       </c>
       <c r="E817" t="str">
-        <v>https://www.prnewswire.com/news-releases/colossal-foundation-and-university-of-tasmania-partner-to-combat-devil-facial-tumour-disease-with-vaccines-and-gene-editing-302814656.html</v>
+        <v>https://express-press-release.net/news/2026/08/21/1768632</v>
       </c>
       <c r="F817" t="str">
-        <v>The collaboration leverages Colossal's marsupial de-extinction and conservation biotechnology platform to save the Tasmanian devil from a contagious cancer that has driven 80% population declines across Tasmania DALLAS and HOBART, Australia, June 30, 2026 /PRNewswire/ -- The Colossal...</v>
+        <v>The global extended detection and response (XDR) market is entering a high-growth phase as organizations face increasingly sophisticated cyber threats across endpoints, cloud environments, networks, email systems, [read full press release...]</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="str">
-        <v>2026 Awards: Chumba Casino Earns Top Sweepstakes Recognition</v>
+        <v>Institutional-Grade Allocation in a Single Account: BiFu's Wealth Suite Takes Shape, Bringing Managed Funds and RWA Under One Roof</v>
       </c>
       <c r="B818" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C818" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D818" t="str">
-        <v>SaaS, Gaming</v>
+        <v>SaaS</v>
       </c>
       <c r="E818" t="str">
-        <v>https://pr-inside.com/awards-chumba-casino-earns-top-sweepstakes-recognition-r5196419.htm</v>
+        <v>https://www.prnewswire.com/news-releases/institutional-grade-allocation-in-a-single-account-bifus-wealth-suite-takes-shape-bringing-managed-funds-and-rwa-under-one-roof-302856285.html</v>
       </c>
       <c r="F818" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / Chumba Casino Takes Home Major Honors at the 2026 Online Gambling Awards Chumba Casino picked up top sweepstakes casino recognition at the 2026 online gambling awards, and honestly, it's not hard to see why. The platform has operated since 2017 under VGW Group, in that stretch, it's assembled one of the most consistent track records anywhere in sweepstakes gaming, and the award specifically cited Chumba's player protection standards, it's redemption reliability, and the overall user experience online casino players have come to expect from this brand. This isn't a participation ..</v>
+        <v>HONG KONG, Aug. 21, 2026 /PRNewswire/ -- BiFu, an all-asset trading platform, has completed the build-out of its Wealth suite, which runs on two product lines: a Wealth product line offering five funds managed by licensed asset management institutions across fixed income, gold,...</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="str">
-        <v>JAMIS Software Corporation Announces General Availability of JAMIS Prime 9.0 Update 5, Advancing Project Workforce Management and Real-Time Project Control</v>
+        <v>LibAI Lab Launches NewFace.AI, Extending Its Creative AI Expertise to E-Commerce and UGC Production</v>
       </c>
       <c r="B819" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C819" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D819" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS, Retail, Media</v>
       </c>
       <c r="E819" t="str">
-        <v>https://www.prnewswire.com/news-releases/jamis-software-corporation-announces-general-availability-of-jamis-prime-9-0-update-5--advancing-project-workforce-management-and-real-time-project-control-302815087.html</v>
+        <v>https://www.prnewswire.com/news-releases/libai-lab-launches-newfaceai-extending-its-creative-ai-expertise-to-e-commerce-and-ugc-production-302856980.html</v>
       </c>
       <c r="F819" t="str">
-        <v>BOULDER, Colo., June 30, 2026 /PRNewswire/ -- JAMIS Software Corporation, a leading provider of ERP solutions purpose-built for government contractors, today announced the general availability of JAMIS Prime 9.0 Update 5, the latest evolution of the JAMIS Prime platform. This release...</v>
+        <v>Agent-driven Canvas, field-tested Skills and Seedance 2.5 bring flexible production to sellers, creators and teams SAN FRANCISCO, Aug. 20, 2026 /PRNewswire/ -- LibAI Lab today announced the launch of NewFace.AI, an AI image and video creation platform built for e-commerce sellers,...</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="str">
-        <v>Powerfleet Announces New $30 Million Stock Repurchase Program</v>
+        <v>S&amp;P Upgrades Agibank’s Credit Rating to ‘brAA’</v>
       </c>
       <c r="B820" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C820" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D820" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E820" t="str">
-        <v>https://www.prnewswire.com/news-releases/powerfleet-announces-new-30-million-stock-repurchase-program-302815134.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/p-upgrades-agibank-credit-rating-013400078.html</v>
       </c>
       <c r="F820" t="str">
-        <v>WOODCLIFF LAKE, N.J., June 30, 2026 /PRNewswire/ -- Powerfleet, Inc. (the "Company") (Nasdaq: AIOT), a global leader in the artificial intelligence of things (AIoT) software-as-a-service (SaaS) mobile asset industry, announced that its board of directors has approved a stock repurchase...</v>
+        <v>SÃO PAULO, August 21, 2026--Agibank, a bank operating a hybrid platform that combines the efficiency and scalability of digital channels with the proximity and personalized service of a physical presence, has had its credit rating upgraded by S&amp;P Global Ratings from ‘brAA-’ to ‘brAA’, with stable outlook. With this new classification, the institution now holds an ‘AA’ level rating from all three major agencies that assess its credit risk: S&amp;P, Fitch Ratings, and Moody’s Local. Agibank is a subsi</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="str">
-        <v>Chumba Casino Revealed as a Top Casino Choice for US Players</v>
+        <v>Booster Robotics Powers Science Robotics Research Article on Vision-Driven Humanoid Soccer Skills</v>
       </c>
       <c r="B821" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C821" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D821" t="str">
-        <v>SaaS, Gaming</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E821" t="str">
-        <v>https://pr-inside.com/chumba-casino-revealed-as-a-top-casino-choice-for-us-players-r5196404.htm</v>
+        <v>https://www.newsfilecorp.com/release/310622/Booster-Robotics-Powers-Science-Robotics-Research-Article-on-VisionDriven-Humanoid-Soccer-Skills</v>
       </c>
       <c r="F821" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / How Chumba Casino Works and Why It Keeps Growing Chumba Casino operates under the same sweepstakes model that has overtaken the online casino space over the past several years. VGW Holdings, an Australian company that effectively pioneered the social gaming platform format, owns and operates it. Dozens of competitors have since tried to replicate what VGW built, the core mechanic is simple. Players buy Gold Coins, the fun-play virtual currency, and receive Sweeps Coins as a promotional bonus alongside those purchases. Sweeps Coins are the ones that matter. They ..</v>
+        <v>Beijing, China--(Newsfile Corp. - August 20, 2026) - A research article published today as the cover feature of Science Robotics' "Humanoid Robots" special issue presents a unified reinforcement learning framework that enables humanoid robots to acquire reactive soccer skills through the direct integration of visual perception and motion control. The research was conducted on the Booster T1 humanoid robot platform, developed by Booster Robotics.Titled "Learning Vision-Driven Reactive Soccer...</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="str">
-        <v>Pep Club Launches Full-Stack Telehealth Platform Pairing Prescription and Peptide Care With At-Home Biomarker Testing</v>
+        <v>Aveanna Announces Pricing of Secondary Offering of Common Stock</v>
       </c>
       <c r="B822" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-21</v>
       </c>
       <c r="C822" t="str">
-        <v>GetNews</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D822" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E822" t="str">
-        <v>https://www.getnews.info/story/2026/06/30/pep-club-launches-fullstack-telehealth-platform-pairing-prescription-and-peptide-care-with-athome-biomarker-testing/?source=barchart</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/21/3348868/0/en/aveanna-announces-pricing-of-secondary-offering-of-common-stock.html</v>
       </c>
       <c r="F822" t="str">
-        <v/>
+        <v xml:space="preserve">ATLANTA, Aug. 20, 2026 (GLOBE NEWSWIRE) -- Aveanna Healthcare Holdings Inc. (NASDAQ: AVAH), a leading, diversified home care platform focused on providing care to medically complex, high-cost patient populations, announced today the pricing of the previously announced secondary offering by certain selling stockholders (the “Selling Stockholders”), including affiliates of J.H. Whitney Equity Partners VII, LLC and certain current and former directors and officers of the Company, of 15,000,000 shares of its common stock at a price of $11.75 per share (the “Offering”). Certain affiliates of J.H. Whitney Equity Partners VII, LLC have also granted the underwriter a 30-day option to purchase up to an additional 2,250,000 shares of the Company’s common stock. The Selling Stockholders will receive </v>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="str">
-        <v>Technology Developer John Jesse Breslin Announces 3Hit.com, an Upcoming AI-Powered Chess Education Platform</v>
+        <v>Hedg3 Integrates Benzinga's Analyst Ratings Data Into Trading Platform</v>
       </c>
       <c r="B823" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C823" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D823" t="str">
-        <v>AI, SaaS, Education</v>
+        <v>SaaS</v>
       </c>
       <c r="E823" t="str">
-        <v>https://www.getnews.info/story/2026/06/30/technology-developer-john-jesse-breslin-announces-3hitcom-an-upcoming-aipowered-chess-education-platform/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/hedg3-integrates-benzingas-analyst-ratings-data-into-trading-platform-302856885.html</v>
       </c>
       <c r="F823" t="str">
-        <v/>
+        <v>Benzinga's Analyst Ratings API Adds Real-Time Market Context to Hedg3's Trading Ecosystem DETROIT, Aug. 20, 2026 /PRNewswire/ -- Benzinga, a leading provider of real-time financial news and market intelligence, today announced that Hedg3 has added Benzinga's Analyst Ratings API to its...</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="str">
-        <v>Realty Income Forms Programmatic Joint Venture with Cloud Capital and a Global Institutional Investor to Invest in Hyperscale Data Centers; Initial Seed Assets Valued at Over $6 Billion</v>
+        <v>artec technologies AG to Present Media Intelligence Solutions at IBC 2026</v>
       </c>
       <c r="B824" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C824" t="str">
-        <v>PR Newswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D824" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E824" t="str">
-        <v>https://www.prnewswire.com/news-releases/realty-income-forms-programmatic-joint-venture-with-cloud-capital-and-a-global-institutional-investor-to-invest-in-hyperscale-data-centers-initial-seed-assets-valued-at-over-6-billion-302815077.html</v>
+        <v>https://www.newmediawire.com/news/artec-technologies-ag-to-present-media-intelligence-solutions-at-ibc-2026-7088786</v>
       </c>
       <c r="F824" t="str">
-        <v>- Realty Income, Global Institutional Investor, and Cloud Capital Form JV to Invest in Hyperscale Data Centers - Realty Income Expects to Invest up to $1.4 Billion for 45% Equity Stake in a Three-Asset Northern Virginia Portfolio - JV to Acquire One Stabilized Asset in the Third Quarter...</v>
+        <v>Focus on new features of the XENTAURIX platform from September 11 to 14, 2026 AI-powered VIP facial recognition in collaboration with Fraunhofer IDMT XENTAURIX Mobile App for iOS and Android Modern Linux- and Kubernetes-based architecture DIEPHOLZ, GERMANY - August 20, 2026 ( NEWMEDIAWIRE ) - Under the theme “Monetize the Future of Media Intelligence,” artec technologies AG (ISIN DE0005209589) will demonstrate at IBC 2026 how extensive audiovisual data sets can be efficiently analyzed and utilized for operational and commercial applications. The leading international trade show for broadcast, media, and entertainment technologies in Amsterdam (September 11–14, 2026) provides an excellent setting for this. artec technologies’ exhibition will focus on new applications for mobile access, AI-p</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="str">
-        <v>Chumba Casino Chosen Among the Best Sweepstakes Platforms 2026</v>
+        <v>Unlock Gaming Potential with Exciting New Gear at HyperX Level Awakening 2026</v>
       </c>
       <c r="B825" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C825" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D825" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Finance, SaaS, Gaming</v>
       </c>
       <c r="E825" t="str">
-        <v>https://pr-inside.com/chumba-casino-chosen-among-the-best-sweepstakes-platforms-r5196380.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348856/0/en/unlock-gaming-potential-with-exciting-new-gear-at-hyperx-level-awakening-2026.html</v>
       </c>
       <c r="F825" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / Why Chumba Casino Continues to Lead the Sweepstakes Space Chumba Casino has been around longer than most of its competitors, and that longevity counts for something, operated by VGW Group, the platform launched well before the current wave of sweepstakes sites flooded the market . That head start gave it years to refine its dual-currency system, expand it's game library, and iron out the redemption headaches that plague newer operators. In a space where platforms appear and vanish within months? Chumba's track record is hard to ignore. The sweepstakes model ..</v>
+        <v>HyperX Cloud Alpha Air and HyperX Pulsefire Haste 3 Pro headline a new lineup designed to help gamers hear more, react faster, and play at their peak HyperX Cloud Alpha Air and HyperX Pulsefire Haste 3 Pro headline a new lineup designed to help gamers hear more, react faster, and play at their peak</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="str">
-        <v>BuildOps Expands OpsAI Across the Entire Contracting Operation as AI ...</v>
+        <v>Adeptus Completes Third Acquisition Since Joining Current Platform, Expanding Southern California Advisory Practice</v>
       </c>
       <c r="B826" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C826" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D826" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E826" t="str">
-        <v>https://pr-inside.com/buildops-expands-opsai-across-the-entire-contracting-operation-as-ai-r5196375.htm</v>
+        <v>https://finance.yahoo.com/small-business/articles/adeptus-completes-third-acquisition-since-215800895.html</v>
       </c>
       <c r="F826" t="str">
-        <v>(PR-inside.com) Technicians ran more than 100,000 equipment scans in a single month as OpsAI adoption reaches across dispatch, the field, and the back office. LOS ANGELES, CA / ACCESS Newswire / June 30, 2026 / BuildOps, the AI-native platform for commercial contractors, today released the first usage data from OpsAI, its embedded intelligence layer, offering one of the first concrete looks at how the trades are putting AI to work on real jobs. OpsAI runs across the entire operation, from how jobs are dispatched, to how technicians work in the field, to how the back office bills and buys. The growth is steep. ..</v>
+        <v>BURBANK, Calif., August 20, 2026--Adeptus has completed its third acquisition since joining the Current platform in 2025, continuing a period of accelerated growth that has expanded the New Jersey-based firm's capabilities, geographic reach, and specialized advisory services across Southern California.</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="str">
-        <v>Chumba Casino Featured Among the Best US Casino Rankings 2026</v>
+        <v>Orvera AI Featured as Core Performing on the CMP Prism for Voicebot/Conversational IVR Showcasing Capability in Customer Contact and CX Technology</v>
       </c>
       <c r="B827" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C827" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D827" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E827" t="str">
-        <v>https://pr-inside.com/chumba-casino-featured-among-the-best-us-casino-rankings-r5196374.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/orvera-ai-featured-core-performing-211300379.html</v>
       </c>
       <c r="F827" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / Chumba Casino Secures Spot in 2026 Rankings Chumba Casino has once again been named among the best online casino platforms available to American players, earning placement in the 2026 top US casino rankings compiled across several major review outlets. VGW Holdings operates the platform, its track record stretches back nearly a decade, a lifetime in the sweepstakes casino space. The recognition lands at a point when US online casino market growth shows zero signs of decelerating. More players are gravitating toward sweepstakes models as a legal online casino option in ..</v>
+        <v>SAN FRANCISCO, August 20, 2026--Orvera AI, an agentic AI platform for enterprise customer experience, is recognized in the CMP Research Prism 2026 for Voicebot/Conversational IVR.</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="str">
-        <v>Microsoft ($MSFT) Securities Fraud Class Action After 10% Stock Drop ...</v>
+        <v>Orvera AI Featured as Up &amp; Coming on the CMP Prism for Chatbot/Virtual Agent Showcasing Capability in Customer Contact and CX Technology</v>
       </c>
       <c r="B828" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C828" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D828" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E828" t="str">
-        <v>https://pr-inside.com/microsoft-msft-securities-fraud-class-action-after-10-stock-drop-r5196370.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/orvera-ai-featured-coming-cmp-211100011.html</v>
       </c>
       <c r="F828" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Microsoft Corporation (NASDAQ:MSFT) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Microsoft, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/microsoft-class-action-lawsuit. Key Details of the Microsoft ($MSFT) Class Action: Lead Plaintiff Deadline: August 11, 2026 Alleged Misconduct: Securities fraud alleging that Microsoft misled investors regarding its Azure cloud computing platform and AI chatbot Copilot Stock Drop: ..</v>
+        <v>SAN FRANCISCO, August 20, 2026--Orvera AI, an agentic AI platform for enterprise customer experience, is recognized in the CMP Research Prism 2026 for Chatbot/Virtual Agent.</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="str">
-        <v>Chumba Casino Named a Leading Social Casino Brand 2026</v>
+        <v>Coupa’s September Release Accelerates Agentic Spend Capabilities</v>
       </c>
       <c r="B829" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C829" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D829" t="str">
-        <v>SaaS, Gaming</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E829" t="str">
-        <v>https://pr-inside.com/chumba-casino-named-a-leading-social-casino-brand-r5196360.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/coupa-september-release-accelerates-agentic-210000710.html</v>
       </c>
       <c r="F829" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / Chumba Casino has been named one of the leading social casino operators in the United States for 2026, reinforcing a position the platform has been building quietly, and, for years, the recognition lands as the sweepstakes gaming platform continues to widen its player base, grow it's game library. And sharpen a digital casino experience that has become the benchmark for the social gaming industry. Operated by VGW Holdings, Chumba Casino runs on the same dual-currency sweepstakes model that opened the door for legal online gaming across most U.S. states; ..</v>
+        <v>FOSTER CITY, Calif., August 20, 2026--Coupa, the leading platform for autonomous spend management, today announced its latest product release, which drives better business outcomes utilizing the full power of AI, using real-time market intelligence and agents to orchestrate and connect spend decisions and workflows.</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="str">
-        <v>Arglass Appoints Alex Garner as Vice President of Sales, Marketing &amp;amp; Sustainability</v>
+        <v>Murphy USA Debuts Automated Retail Technologies Foodservice Platform Featuring White Castle</v>
       </c>
       <c r="B830" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C830" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D830" t="str">
-        <v>Finance, SaaS</v>
+        <v>Finance, SaaS, Retail</v>
       </c>
       <c r="E830" t="str">
-        <v>https://www.prnewswire.com/news-releases/arglass-appoints-alex-garner-as-vice-president-of-sales-marketing--sustainability-302814936.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/murphy-usa-debuts-automated-retail-203100638.html</v>
       </c>
       <c r="F830" t="str">
-        <v>Seasoned Commercial Executive and Entrepreneur Joins Arglass to Lead Revenue Growth and Sustainability Strategy VALDOSTA, Ga., June 30, 2026 /PRNewswire/ -- Arglass, North America's most flexible, technologically advanced, and sustainable glass manufacturing platform, today announced the...</v>
+        <v>EL DORADO, Ark., August 20, 2026--Murphy USA (NYSE: MUSA) today announced an initial rollout of an emerging autonomous foodservice platform in select larger-format stores, providing customers another convenient way to access hot, branded food during their everyday stop.</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="str">
-        <v>Gran Coramino Tequila Appoints Lori Harvey As Chief Creative Advisor</v>
+        <v>Diego Reynoso to join Ingredion as Chief Financial Officer</v>
       </c>
       <c r="B831" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C831" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D831" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E831" t="str">
-        <v>https://www.prnewswire.com/news-releases/gran-coramino-tequila-appoints-lori-harvey-as-chief-creative-advisor-302814934.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348819/0/en/diego-reynoso-to-join-ingredion-as-chief-financial-officer.html</v>
       </c>
       <c r="F831" t="str">
-        <v>In the role, Harvey leads the creative vision for the brand's Coramino Woman platform, beginning with its Coramino Summer campaign LOS ANGELES, June 30, 2026 /PRNewswire/ -- Gran Coramino Tequila, the premium tequila co-founded by comedian and entrepreneur Kevin Hart and 11th generation...</v>
+        <v>Diego Reynoso joins Ingredion as CFO on Oct. 1, bringing food and beverage finance leadership to support growth, productivity and value creation.</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="str">
-        <v>WhatColorsSuitMe.com Launches AI Personal Colour Analysis From a Single ...</v>
+        <v>Aveanna Announces Launch of Secondary Offering of Common Stock</v>
       </c>
       <c r="B832" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C832" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D832" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, SaaS, Healthcare</v>
       </c>
       <c r="E832" t="str">
-        <v>https://pr-inside.com/whatcolorssuitme-com-launches-ai-personal-colour-analysis-from-a-single-r5196358.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348810/0/en/aveanna-announces-launch-of-secondary-offering-of-common-stock.html</v>
       </c>
       <c r="F832" t="str">
-        <v>(PR-inside.com) WhatColorsSuitMe.com uses image analysis to deliver instant seasonal colour palette recommendations - Spring, Summer, Autumn, Winter - based on a user's hair, eye, and skin colouring. LOS ANGELES, CA / ACCESS Newswire / June 30, 2026 /WhatColorsSuitMe.com today launched an AI personal color analysis platform that delivers seasonal palette recommendations from a single selfie. The platform is operated by Real Tested Inc. and applies image analysis to hair, eye, and skin coloration before mapping the user to one of the 12 classic seasonal subtypes within the Spring, Summer, Autumn, and Winter framework. The system asks for a front-facing photo taken in natural ..</v>
+        <v>ATLANTA, Aug. 20, 2026 (GLOBE NEWSWIRE) -- Aveanna Healthcare Holdings Inc. (NASDAQ: AVAH), a leading, diversified home care platform focused on providing care to medically complex, high-cost patient populations, announced today that certain selling stockholders (the “Selling Stockholders”), including affiliates of J.H. Whitney Equity Partners VII, LLC and certain current and former directors and officers of the Company, have commenced a secondary offering of 15,000,000 shares of its common stock (the “Offering”). Certain affiliates of J.H. Whitney Equity Partners VII, LLC will also grant the underwriter a 30-day option to purchase up to an additional 2,250,000 shares of the Company’s common stock. The Selling Stockholders will receive all of the net proceeds from the Offering. The Company</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="str">
-        <v>GrantWatch Introduces GrantWatch Intelligence™ for Human Verified Grant Research</v>
+        <v>Get Cover Names Nikhil Garg Chief Technology Officer as Company Scales ...</v>
       </c>
       <c r="B833" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C833" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D833" t="str">
-        <v>SaaS</v>
+        <v>SaaS, Retail, Education</v>
       </c>
       <c r="E833" t="str">
-        <v>https://www.prnewswire.com/news-releases/grantwatch-introduces-grantwatch-intelligence-for-human-verified-grant-research-302814932.html</v>
+        <v>https://pr-inside.com/get-cover-names-nikhil-garg-chief-technology-officer-as-company-scales-r5214541.htm</v>
       </c>
       <c r="F833" t="str">
-        <v>Conversational research across Human Verified Grants, Foundation Directory, Grant Recipient Search, verified IRS 990 data, grant writing, and grants management within The GrantWatch Full Grant Lifecycle Platform. BOYNTON BEACH, Fla., June 30, 2026 /PRNewswire/ -- GrantWatch today launched...</v>
+        <v>(PR-inside.com) Veteran technology executive to lead product architecture, engineering and partner integrations across Get Cover's enterprise and consumer businesses BEVERLY HILLS, CA / ACCESS Newswire / August 20, 2026 /Get Cover, a technology-enabled provider of warranty and service contract solutions, today announced the appointment of Mr. Nikhil Garg as Chief Technology Officer. The appointment formalizes Garg's expanded leadership of the technology platform underpinning Get Cover's enterprise, education, reseller and direct-to-consumer businesses as the company adds new partners, products and distribution channels. Garg has worked with Get Cover since 2024, initially as a technology and product consultant responsible for architecting and leading its B2B ..</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="str">
-        <v>Memora Gives Photographers a Local AI Photo Search Alternative to Excire</v>
+        <v>Tumeryk and Carahsoft Partner to Bring AI Trust Scoring and Governance Capabilities to U.S. Government Agencies</v>
       </c>
       <c r="B834" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C834" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D834" t="str">
         <v>AI, SaaS</v>
       </c>
       <c r="E834" t="str">
-        <v>https://www.pr-inside.com/memora-gives-photographers-a-local-ai-photo-search-alternative-to-excire-r5196357.htm</v>
+        <v>https://www.prweb.com/releases/tumeryk-and-carahsoft-partner-to-bring-ai-trust-scoring-and-governance-capabilities-to-us-government-agencies-302854933.html</v>
       </c>
       <c r="F834" t="str">
-        <v>(PR-inside.com) Photographers who shoot thousands of frames a year know the quiet cost of a growing library: the time it takes to find one specific image. Folders multiply, keywording falls behind, and the right photo hides somewhere among years of work. Tools like Excire became popular by using AI to search and tag photos automatically. ShutterDev.com is now positioning its Memora app as a private, local alternative for photographers who want that kind of speed without sending their library to the cloud. Memora is a Windows desktop photo manager built around one practical idea: organize automatically, then find instantly. Instead of asking ..</v>
+        <v>Platform Helps Public Sector Organizations Address Emerging Requirements for AI Security, Compliance and Risk Management WASHINGTON and RESTON, Va., Aug. 20, 2026 /PRNewswire-PRWeb/ -- Tumeryk, the leader in AI Trust Score™ and AI security posture management, and Carahsoft Technology Corp....</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="str">
-        <v>NXGen Brands, Inc. (OTC: NXGB) Launches BeNXGen.ai — A Breakthrough AI-Powered Brand Creation Platform Designed to Turn Ideas into Fully Automated Businesses</v>
+        <v>BOXABL (BXBL) Unveils Server Pod Concept for Modular AI, Cloud Computing Infrastructure</v>
       </c>
       <c r="B835" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C835" t="str">
-        <v>GlobeNewswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D835" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI, SaaS, Retail</v>
       </c>
       <c r="E835" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3320060/0/en/NXGen-Brands-Inc-OTC-NXGB-Launches-BeNXGen-ai-A-Breakthrough-AI-Powered-Brand-Creation-Platform-Designed-to-Turn-Ideas-into-Fully-Automated-Businesses.html</v>
+        <v>https://www.newmediawire.com/news/boxabl-bxbl-unveils-server-pod-concept-for-modular-ai-cloud-computing-infrastructure-7088774</v>
       </c>
       <c r="F835" t="str">
-        <v>NXGen Brands Launches BeNXGen.ai</v>
+        <v xml:space="preserve">LOS ANGELES, CA - August 20, 2026 ( NEWMEDIAWIRE ) - BOXABL (NASDAQ: BXBL) , a factory-built construction company, unveiled its Server Pod concept, a design study for modular, factory-assembled enclosures intended to house AI and cloud computing infrastructure. The company emphasized that the Server Pod is a concept only and is not currently being manufactured, with the initiative intended to demonstrate BOXABL’s factory capabilities and invite data center developers, operators and equipment vendors to pursue custom design and manufacturing partnerships. Concept configurations range from a 10-foot Server Pod envisioned at a 0.5 petaflop tier to the 2,500-square-foot Server Tron envisioned at 16 petaflop operations per second, with actual configurations, engineering, cooling approaches and </v>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="str">
-        <v>Sprocket Security Launches Apex, an AI Penetration Testing Agent for Continuous, Human-Supervised Testing at Machine Speed</v>
+        <v>Berry Street Adds SOC 2 Type II to Its Compliance Program as Payer and Enterprise Partnerships Expand</v>
       </c>
       <c r="B836" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C836" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D836" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E836" t="str">
-        <v>https://www.prnewswire.com/news-releases/sprocket-security-launches-apex-an-ai-penetration-testing-agent-for-continuous-human-supervised-testing-at-machine-speed-302814899.html</v>
+        <v>https://www.prnewswire.com/news-releases/berry-street-adds-soc-2-type-ii-to-its-compliance-program-as-payer-and-enterprise-partnerships-expand-302856762.html</v>
       </c>
       <c r="F836" t="str">
-        <v>MADISON, Wis., June 30, 2026 /PRNewswire/ -- Sprocket Security, a continuous penetration testing platform, has launched Apex, its first AI penetration testing agent, to accelerate vulnerability discovery in web applications. Apex performs autonomous, context-aware, unauthenticated web...</v>
+        <v>Independent third-party audit validates the company's controls for security, availability, and confidentiality as it scales nutrition therapy across all 50 states NEW YORK, Aug. 20, 2026 /PRNewswire/ -- Berry Street, the nutrition therapy platform connecting patients to insurance-covered...</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="str">
-        <v>Chumba Casino Wins Best Sweepstakes Casino Experience Award 2026</v>
+        <v>Your Telehealth Doctor Must Be Licensed in the State You're In, Not the State They're In, Promise Analysis Finds</v>
       </c>
       <c r="B837" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C837" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D837" t="str">
-        <v>SaaS, Gaming</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E837" t="str">
-        <v>https://pr-inside.com/chumba-casino-wins-best-sweepstakes-casino-experience-award-r5196347.htm</v>
+        <v>https://www.prnewswire.com/news-releases/your-telehealth-doctor-must-be-licensed-in-the-state-youre-in-not-the-state-theyre-in-promise-analysis-finds-302856741.html</v>
       </c>
       <c r="F837" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / Chumba Casino Recognized as Best Sweepstakes Casino 2026 Virtual Gaming International, the VGW Group subsidiary behind Chumba Casino, announced today that the platform has received the Best Sweepstakes Casino Experience award for 2026. An independent panel made the call after evaluating customer experience, game quality, redemption reliability, and promotional transparency across the sweepstakes casino rankings. This isn't a surprise to anyone paying attention. Chumba Casino has operated as a social casino platform since 2017 and has consistently ranked among the best sweepstakes casino options available to U.S. players. The award specifically ..</v>
+        <v>3,633 physician licenses were issued in a single month through the Interstate Medical Licensure Compact — American Medical Association, 2026. SCOTTSDALE, Ariz., Aug. 20, 2026 /PRNewswire/ -- Promise, a Scottsdale-based telehealth platform offering doctor-guided consultations for peptide...</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="str">
-        <v>Songive Launches AI-Powered Platform That Turns Personal Stories Into ...</v>
+        <v>Wingspan Launches Employee Payroll Beta to Manage W-2 and 1099 Workers in One Platform</v>
       </c>
       <c r="B838" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C838" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D838" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E838" t="str">
-        <v>https://pr-inside.com/songive-launches-ai-powered-platform-that-turns-personal-stories-into-r5196343.htm</v>
+        <v>https://www.prnewswire.com/news-releases/wingspan-launches-employee-payroll-beta-to-manage-w-2-and-1099-workers-in-one-platform-302856723.html</v>
       </c>
       <c r="F838" t="str">
-        <v>(PR-inside.com) New service lets anyone create a fully produced, vocal song as a heartfelt gift - no musical skills required, available in 20 languages, with a hear-it-first guarantee NEW YORK, NY / ACCESS Newswire / June 30, 2026 / Songive.com today announced the public launch of its AI-powered song gifting platform. The service turns a few personal details about a loved one into a complete, three-minute original song - complete with vocals, instruments, and studio-quality production - in roughly two minutes. Since launch, the platform has already generated more than 42,800 songs and maintains a 4.9 out of 5 average customer rating. Songive ..</v>
+        <v>NEW YORK, Aug. 20, 2026 /PRNewswire/ -- Wingspan announced the beta launch of Employee Payroll for U.S. employers today, giving businesses a single platform to run W-2 payroll alongside domestic and international contractor management. Wingspan Launches Employee Payroll to Manage W-2 and...</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="str">
-        <v>Atera Extends Enterprise Lead with Top G2 Rankings</v>
+        <v>LERETA Names New Chief Technology Officer to Lead Platform Modernization</v>
       </c>
       <c r="B839" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C839" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D839" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS, Real Estate</v>
       </c>
       <c r="E839" t="str">
-        <v>https://www.prnewswire.com/news-releases/atera-extends-enterprise-lead-with-top-g2-rankings-302814848.html</v>
+        <v>https://www.prnewswire.com/news-releases/lereta-names-new-chief-technology-officer-to-lead-platform-modernization-302856714.html</v>
       </c>
       <c r="F839" t="str">
-        <v>Ranked No. 1 across 15 G2 Summer 2026 reports, Atera outperforms platforms including ServiceNow, Salesforce, and Microsoft Copilot as enterprises increasingly prioritize outcome-driven AI NEW YORK, June 30, 2026 /PRNewswire/ -- Atera, the pioneer of the Autonomous IT platform for the...</v>
+        <v>Khurram Malik, a 20-year technology leader with experience at CoStar Group, Capital Group, and Apple, joins LERETA as CTO. POMONA, Calif., Aug. 20, 2026 /PRNewswire/ -- LERETA, a leading national provider of real estate tax and flood services for mortgage servicers, today announced that...</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="str">
-        <v>AI Is Transforming Work - Who Will Lead How Work Gets Done? -New i4cp research reveals that high-performing future-ready organizations are redesigning work around AI, with HR architecting the shift</v>
+        <v>Johnny Blue Skies &amp;amp; The Dark Clouds Bring Mutiny For The Masses Tour to nugs with Exclusive Livestreams and Official Concert Audio</v>
       </c>
       <c r="B840" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C840" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D840" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E840" t="str">
-        <v>https://www.prnewswire.com/news-releases/ai-is-transforming-work--who-will-lead-how-work-gets-done--new-i4cp-research-reveals-that-high-performing-future-ready-organizations-are-redesigning-work-around-ai-with-hr-architecting-the-shift-302814833.html</v>
+        <v>https://www.prnewswire.com/news-releases/johnny-blue-skies--the-dark-clouds-bring-mutiny-for-the-masses-tour-to-nugs-with-exclusive-livestreams-and-official-concert-audio-302856709.html</v>
       </c>
       <c r="F840" t="str">
-        <v>BOSTON, June 30, 2026 /PRNewswire/ -- A new global research report from the Institute for Corporate Productivity (i4cp), "The AI-Enabled HR Operating Model for Future-Ready Organizations," finds that artificial intelligence is fundamentally transforming how work gets done, and what...</v>
+        <v>Fans can follow the entire tour with official concert audio from every stop and four exclusive livestreams throughout the fall SAN FRANCISCO, Aug. 20, 2026 /PRNewswire/ -- nugs, the leading platform for live music streaming, today announced an expansive streaming program surrounding...</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="str">
-        <v>Chumba Casino Recognized as a Leading Sweepstakes Casino</v>
+        <v>Voghion Accelerates Its European Market Strategy with an Upgraded Seller Growth Program</v>
       </c>
       <c r="B841" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C841" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D841" t="str">
-        <v>SaaS, Gaming</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E841" t="str">
-        <v>https://pr-inside.com/chumba-casino-recognized-as-a-leading-sweepstakes-casino-r5196326.htm</v>
+        <v>https://www.newsfilecorp.com/release/310617/Voghion-Accelerates-Its-European-Market-Strategy-with-an-Upgraded-Seller-Growth-Program</v>
       </c>
       <c r="F841" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / How Chumba Casino Built Its Reputation in the Sweepstakes Space Chumba Casino has operated as a sweepstakes gaming platform since 2017. In that stretch, it quietly became the name most people associate with legal online gaming outside of regulated state markets. Run by Virtual Gaming International (VGI), the platform uses the same dual-currency structure that defines the sweepstakes casino category, Gold Coins for entertainment play and Sweeps Coins that can be redeemed for real money prizes. That model is not new, what separates Chumba is how long it has ..</v>
+        <v>London, United Kingdom--(Newsfile Corp. - August 20, 2026) - London-based online marketplace Voghion is stepping up its European market strategy with an upgraded full-cycle seller growth program, strengthening support for merchants at every stage of their journey. The expanded program brings together market guidance, clearer platform policies, operational resources, category opportunities, promotional support, and ongoing market feedback to help sellers navigate Europe's evolving e-commerce...</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="str">
-        <v>WeInfuse Announces Partnership with TailorMed to Remove Systematic Medication Barriers for Infusion Patients</v>
+        <v>SmartMoving Names 200 Candidates for "Best of Movers," Recognizing the Companies Setting the Standard for the Moving Industry</v>
       </c>
       <c r="B842" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C842" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D842" t="str">
         <v>SaaS</v>
       </c>
       <c r="E842" t="str">
-        <v>https://www.prnewswire.com/news-releases/weinfuse-announces-partnership-with-tailormed-to-remove-systematic-medication-barriers-for-infusion-patients-302814818.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/smartmoving-names-200-candidates-best-171100751.html</v>
       </c>
       <c r="F842" t="str">
-        <v>DALLAS, June 30, 2026 /PRNewswire/ -- WeInfuse, the premier software platform for infusion providers and specialty pharmacies, announced a strategic partnership with TailorMed, a medication success platform that removes access, affordability, and adherence barriers across the medication...</v>
+        <v>DALLAS, August 20, 2026--SmartMoving, the Connected Platform for the Modern Moving Company, today announced the 200 companies named 2026 Best of Movers honorees, recognizing exceptional moving companies across the United States and Canada that are setting a higher standard for the industry.</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="str">
-        <v>Nordian partners with Deciso to scale European cybersecurity innovation</v>
+        <v>WorldFood Moscow 2026: Eurasia's Largest International Food &amp; Drink Exhibition Returns This Autumn With 26,000+ Trade Professionals</v>
       </c>
       <c r="B843" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C843" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D843" t="str">
         <v>SaaS</v>
       </c>
       <c r="E843" t="str">
-        <v>https://www.prweb.com/releases/nordian-partners-with-deciso-to-scale-european-cybersecurity-innovation-302814806.html</v>
+        <v>https://www.newsfilecorp.com/release/306432/WorldFood-Moscow-2026-Eurasias-Largest-International-Food-Drink-Exhibition-Returns-This-Autumn-With-26000-Trade-Professionals</v>
       </c>
       <c r="F843" t="str">
-        <v>The partnership will accelerate the development of OPNsense®, an open source firewall and router platform, while expanding Deciso's European designed, purpose built hardware ecosystem—reinforcing transparency and independence in the continent's cybersecurity landscape. Nordian, a leading...</v>
+        <v>Moscow, Russia--(Newsfile Corp. - August 20, 2026) - WorldFood Moscow, Eurasia's leading International Food &amp; Drink Exhibition, has confirmed its return to Crocus Expo, Pavilion 3, Moscow, from 15 to 18 September 2026. Held annually each autumn for more than three decades, WorldFood Moscow is the region's premier international platform connecting food, beverage, and ingredients manufacturers with the buyers, distributors, retailers, and HoReCa professionals driving trade across Russia, the CIS,...</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="str">
-        <v>Alafair Biosciences Announces Launch of VersaCoat™ Flowable Hydrogel</v>
+        <v>doola Powers Native US Company Formation Inside Naïve's AI Agent Platform ...</v>
       </c>
       <c r="B844" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C844" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D844" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E844" t="str">
-        <v>https://www.prnewswire.com/news-releases/alafair-biosciences-announces-launch-of-versacoat-flowable-hydrogel-302814767.html</v>
+        <v>https://pr-inside.com/doola-powers-native-us-company-formation-inside-na-ve-s-ai-agent-platform-r5214495.htm</v>
       </c>
       <c r="F844" t="str">
-        <v>Syringe-deliverable hydrogel expands soft-tissue protection platform for tendons and nerves AUSTIN, Texas, June 30, 2026 /PRNewswire/ -- Alafair Biosciences, a medical device company redefining soft-tissue protection in orthopedic surgery, today announced the launch of VersaCoat™ Flowable...</v>
+        <v>(PR-inside.com) AI agents built on Naïve can now form US LLCs and C Corporations in all 50 states through doola's Formation API, for domestic and international founders NEW YORK CITY, NY / ACCESS Newswire / August 20, 2026 / doola, the Business-in-a-Box™ solution for global entrepreneurs, has integrated its Formation API into Naïve, an infrastructure platform for AI agents. Agents running on Naïve can now form a US company on a user's behalf without sending that user to a third-party site. doola handles the state incorporation filing, registered agent assignment and EIN acquisition behind the scenes. The integration is doola's next major Formation ..</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="str">
-        <v>AcreConnect® Launches Spray Season Challenge</v>
+        <v>Cache Crosses $2 Billion in Assets</v>
       </c>
       <c r="B845" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C845" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D845" t="str">
         <v>SaaS</v>
       </c>
       <c r="E845" t="str">
-        <v>https://www.prnewswire.com/news-releases/acreconnect-launches-spray-season-challenge-302814766.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/cache-crosses-2-billion-assets-170000114.html</v>
       </c>
       <c r="F845" t="str">
-        <v>Operators can win up to $500 in monthly prizes for completing everyday tasks in an enhanced AcreConnect® platform SOLON, Iowa, June 30, 2026 /PRNewswire/ -- AcreConnect®, a U.S.-developed software platform for spray drone operations, announces the Spray Season Challenge, giving spray...</v>
+        <v>SAN FRANCISCO, August 20, 2026--Cache announced today that it has surpassed $2 billion in assets on its platform, 28 months after launching the Cache Exchange Fund. The company reached its first billion in 21 months. The second arrived in about 7 months.</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="str">
-        <v>FLODESK LAUNCHES STUDIO: A NEW APPROACH TO CREATIVE AI</v>
+        <v>doola Powers Native US Company Formation Inside Naïve's AI Agent Platform</v>
       </c>
       <c r="B846" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C846" t="str">
-        <v>PR Newswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D846" t="str">
         <v>AI, SaaS</v>
       </c>
       <c r="E846" t="str">
-        <v>https://www.prnewswire.com/news-releases/flodesk-launches-studio-a-new-approach-to-creative-ai-302813744.html</v>
+        <v>https://www.newswire.com/news/doola-powers-native-us-company-formation-inside-na-ves-ai-agent-22848579</v>
       </c>
       <c r="F846" t="str">
-        <v>Studio combines AI generation with full manual control, on a foundation built by professional designers SAN FRANCISCO, June 30, 2026 /PRNewswire/ -- Flodesk, the design-forward email marketing platform used by over 100,000 small businesses and creators, today launched Flodesk Studio. The...</v>
+        <v>AI agents built on Na&amp;iuml;ve can now form US LLCs and C Corporations in all 50 states through doola's Formation API, for domestic and international founders</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="str">
-        <v>Chumba Casino Selected as a Top-Rated US Casino Site</v>
+        <v>ASOS and Novotique Finance Chief Tom Wills Joins Modo25 and ASK BOSCO(R) as Chief Financial Officer</v>
       </c>
       <c r="B847" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C847" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D847" t="str">
-        <v>SaaS</v>
+        <v>Finance, AI, SaaS, Energy</v>
       </c>
       <c r="E847" t="str">
-        <v>https://pr-inside.com/chumba-casino-selected-as-a-top-rated-us-casino-site-r5196313.htm</v>
+        <v>https://www.newsfilecorp.com/release/310601/ASOS-and-Novotique-Finance-Chief-Tom-Wills-Joins-Modo25-and-ASK-BOSCOR-as-Chief-Financial-Officer</v>
       </c>
       <c r="F847" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / How Chumba Casino Works and Why It Stands Out Chumba Casino operates under the sweepstakes model that has become the benchmark for legal online gambling alternatives across the United States. Run by VGW Holdings, the platform uses a dual-currency system, Gold Coins for entertainment play and Sweeps Coins that can be redeemed for cash prizes, this structure satisfies the no buy necessary need baked into U.S. sweepstakes law, and it's exactly how Chumba maintains access in most states where traditional online casino real money platforms can't operate. So how does ..</v>
+        <v>Leeds, United Kingdom--(Newsfile Corp. - August 20, 2026) - Modo25, the digital marketing business behind AI analytics platform ASK BOSCO®, has appointed Tom Wills as Chief Financial Officer.Wills brings more than 15 years of finance experience from ASOS.com, EDF Energy and British American Tobacco, as well as seven years as co-founder and CFO of data business Novotique.At Novotique, he helped take the business through a management buy-out and subsequent funding rounds to Series B. He has spent...</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="str">
-        <v>FSI Launches Sustainable Protein Action Lab, Hires Industry Leader Liz Specht to Lead New Innovation Platform</v>
+        <v>Frost &amp; Sullivan names Microsoft a visionary leader in cloud workload protection platforms</v>
       </c>
       <c r="B848" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C848" t="str">
-        <v>WebWire</v>
+        <v>mlpr-microsoft</v>
       </c>
       <c r="D848" t="str">
-        <v>Finance, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E848" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356913</v>
+        <v>https://www.microsoft.com/en-us/security/blog/2026/08/19/microsoft-named-a-leader-in-the-frost-radar-cloud-workload-protection-platforms-2026/</v>
       </c>
       <c r="F848" t="str">
-        <v>The transition to sustainable proteins will require scientific breakthroughs that make products tastier, more affordable, and easier to scale. Yet many of the most important research opportunities fall into a critical funding gap: they are too applied for traditional academic funding, but too early-stage, risky, or broadly beneficial for individual companies to invest in alone. - - To address this challenge, today, Food System Innovations (FSI) announced the launch of the Sustainable Pro... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356913</v>
+        <v>The post Frost &amp; Sullivan names Microsoft a visionary leader in cloud workload protection platforms appeared first on Source.</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="str">
-        <v>Taxwire Raises $25M to Scale Fully Managed AI Sales Tax Automation Platform</v>
+        <v>The Multiple Sclerosis Association of America (MSAA) Recognizes Ten-Year Milestone of Online Support Platform, My MSAA Community</v>
       </c>
       <c r="B849" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C849" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D849" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E849" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356951</v>
+        <v>https://www.prnewswire.com/news-releases/the-multiple-sclerosis-association-of-america-msaa-recognizes-ten-year-milestone-of-online-support-platform-my-msaa-community-302856626.html</v>
       </c>
       <c r="F849" t="str">
-        <v>Taxwire, a global sales tax automation platform, today announced $25M in Seed and Series A funding from Headline Ventures, XYZ VC, Vinyl, Recall Capital, and Nomo Ventures. The platform automates the complexities of sales tax collection, allowing businesses of all sizes to save time, reduce financial liabilities, and seamlessly manage compliance in the US and over 100 other countries. - - Businesses Problem: 22,000 Different Tax Jurisdictions in the US Alone - - For modern businesses, ind... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356951</v>
+        <v>CHERRY HILL, N.J., Aug. 20, 2026 /PRNewswire/ -- The Multiple Sclerosis Association of America (MSAA) is recognizing the 10-year anniversary of My MSAA Community, an online forum created to offer support, reassurance, and encouragement within the multiple sclerosis (MS) community. My MSAA...</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="str">
-        <v>Sauce Labs Becomes the First Dedicated Software Quality Platform to ...</v>
+        <v>Chris Hansen Releases "Sextortion: A Chris Hansen Investigation," a Documentary Special on the Child Sextortion Crisis -- Free to Distribute and Free to Watch</v>
       </c>
       <c r="B850" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C850" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D850" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E850" t="str">
-        <v>https://pr-inside.com/sauce-labs-becomes-the-first-dedicated-software-quality-platform-to-r5196303.htm</v>
+        <v>https://www.prnewswire.com/news-releases/chris-hansen-releases-sextortion-a-chris-hansen-investigation-a-documentary-special-on-the-child-sextortion-crisis--free-to-distribute-and-free-to-watch-302856581.html</v>
       </c>
       <c r="F850" t="str">
-        <v>(PR-inside.com) As AI takes on decisions that used to belong to engineers, the world's largest continuous testing cloud joins the small group of companies in any industry independently certified to govern AI responsibly SAN FRANCISCO, CA / ACCESS Newswire / June 30, 2026 / Sauce Labs, the world's largest continuous testing cloud, today announced it has achieved ISO/IEC 42001 certification, the first international standard for the responsible management of artificial intelligence. The certification covers Sauce AI, including Sauce AI for Insights and Sauce AI for Test Authoring, and makes Sauce Labs the first company dedicated to software quality to bring its AI ..</v>
+        <v>New 50-minute special examines four cases in which children died by suicide after being targeted by online sextortion schemes; TruBlu is offering the film free of charge to any network, platform or institution, and free to stream with no membership required at www.watchtrublu.com...</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="str">
-        <v>RASA World Reports Triple-Digit Growth Across Its Pier Play Festival ...</v>
+        <v>Seerist Names Kady Brethauer as New Chief Marketing Officer</v>
       </c>
       <c r="B851" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C851" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D851" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E851" t="str">
-        <v>https://pr-inside.com/rasa-world-reports-triple-digit-growth-across-its-pier-play-festival-r5196298.htm</v>
+        <v>https://www.prweb.com/releases/seerist-names-kady-brethauer-as-new-chief-marketing-officer-302854926.html</v>
       </c>
       <c r="F851" t="str">
-        <v>(PR-inside.com) Sold-out Santa Monica event attracts thousands of attendees, drives record brand engagement, and fuels expansion into a bigger weekend. LOS ANGELES, CA / ACCESS Newswire / June 30, 2026 /RASA World, the experiential and technology company behind Pier Play Festival, announced significant growth across its flagship event platform following its most successful edition to date, underscoring increasing demand for immersive live experiences that connect brands, artists, creators, and consumers. Launched in 2024, Pier Play became the first electronic music festival to take place on the iconic Santa Monica Pier, transforming one of Southern California's most recognizable landmarks into a destination for world-class ..</v>
+        <v>Appointment follows record first half results, including doubled new customer wins and 240% growth in upsell ARR, as Seerist converts its AI platform transformation into market leadership. RESTON, Va., Aug. 20, 2026 /PRNewswire-PRWeb/ -- Seerist, the AI-powered risk intelligence platform...</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="str">
-        <v>O2 Sponsor Finance Promotes Chris Gallun to First Vice President</v>
+        <v>Vishay Intertechnology Thick Film Power Resistors Deliver Increased Power Density to Save Space and Simplify Designs</v>
       </c>
       <c r="B852" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C852" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D852" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E852" t="str">
-        <v>https://pr-inside.com/o2-sponsor-finance-promotes-chris-gallun-to-first-vice-president-r5196297.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348588/0/en/vishay-intertechnology-thick-film-power-resistors-deliver-increased-power-density-to-save-space-and-simplify-designs.html</v>
       </c>
       <c r="F852" t="str">
-        <v>(PR-inside.com) CHICAGO, IL / ACCESS Newswire / June 30, 2026 / O2 Sponsor Finance, a division of Old Second National Bank, today announced that it has promoted Chris Gallun to First Vice President. "We are pleased to announce Chris Gallun's promotion to First Vice President of O2 Sponsor Finance," said Joe Gaffigan, President of O2 Sponsor Finance. "Since joining the platform, Chris has played a key role in underwriting and originating new business, contributing meaningfully to portfolio growth while strengthening and expanding our sponsor relationships. We look forward to Chris's continued contributions and the team's ongoing success in 2026 and beyond." "I'm grateful ..</v>
+        <v>Providing 650 W of Continuous Power, Devices Offer Customizable Cabling and Optional NTC Temperature Sensor Integration Providing 650 W of Continuous Power, Devices Offer Customizable Cabling and Optional NTC Temperature Sensor Integration</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="str">
-        <v>Pictor® Holdings Inc. Secures $7.5 Million Bridge Round to Accelerate Commercialization of Targeted Proteomic Platform</v>
+        <v>Sanjeev Prasad Joins Trianz as Chief Human Resources Officer to Lead People Strategy Across AI-Powered Transformation</v>
       </c>
       <c r="B853" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C853" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D853" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E853" t="str">
-        <v>https://www.prnewswire.com/news-releases/pictor-holdings-inc-secures-7-5-million-bridge-round-to-accelerate-commercialization-of-targeted-proteomic-platform-302814690.html</v>
+        <v>https://www.prnewswire.com/news-releases/sanjeev-prasad-joins-trianz-as-chief-human-resources-officer-to-lead-people-strategy-across-ai-powered-transformation-302856545.html</v>
       </c>
       <c r="F853" t="str">
-        <v>Investment brings Pictor's total capital raised to approximately $30 million, supporting expanded U.S. and international commercialization efforts CARLSBAD, Calif., June 30, 2026 /PRNewswire/ -- Pictor Holdings Inc., a global targeted proteomic platform company headquartered in Carlsbad,...</v>
+        <v>HERNDON, Va. and BENGALURU, India, Aug. 20, 2026 /PRNewswire/ -- Trianz, the company behind Concierto – the enterprise agentic transformation platform – announced the appointment of Sanjeev Prasad as Chief Human Resources Officer (CHRO). In this role, Sanjeev will lead people strategy,...</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="str">
-        <v>Marketing Operations Software Company Q:chi Celebrates 25 Years in ...</v>
+        <v>Knox Systems Appoints former Palantir and Onebrief Executive Melissa Glauber Vice President of Marketing and Communications</v>
       </c>
       <c r="B854" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C854" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D854" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E854" t="str">
-        <v>https://pr-inside.com/marketing-operations-software-company-q-chi-celebrates-25-years-in-r5196270.htm</v>
+        <v>https://www.prnewswire.com/news-releases/knox-systems-appoints-former-palantir-and-onebrief-executive-melissa-glauber-vice-president-of-marketing-and-communications-302856091.html</v>
       </c>
       <c r="F854" t="str">
-        <v>(PR-inside.com) SWINDON, UK / ACCESS Newswire / June 30, 2026 / Q:chi , the UK-based enterprise software company specialising in marketing operations automation and channel partner incentive programme management, is celebrating its 25th anniversary this year. Founded in 2001 by CEO Greg Evans, Q:chi has established itself as a trusted partner to some of the world's leading enterprise brands. Over the past quarter of a century, the company has built a reputation for long-standing client relationships, deep domain expertise and a platform that connects marketing, finance and procurement around a single source of truth. The company was born during the dot-com era, when ..</v>
+        <v>Industry veteran to lead go-to-market strategy and brand development as Knox Systems scales its work bringing American innovation to the U.S. government WASHINGTON and NEW YORK, Aug. 20, 2026 /PRNewswire/ -- Knox Systems (Knox), the largest federal AI-managed cloud provider, today...</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="str">
-        <v>Scutum Digital Strengthens Its Presence in North America with the Integration of Home Security &amp;amp; Management Company</v>
+        <v>MUSIC IP HOLDINGS UNVEILS GROUNDBREAKING PATENT PORTFOLIO AND LICENSE FOR AI MUSIC CREATION, WITH UDIO and GRAI AS FIRST ADOPTERS</v>
       </c>
       <c r="B855" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C855" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D855" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E855" t="str">
-        <v>https://www.prnewswire.com/news-releases/scutum-digital-strengthens-its-presence-in-north-america-with-the-integration-of-home-security--management-company-302814681.html</v>
+        <v>https://www.prnewswire.com/news-releases/music-ip-holdings-unveils-groundbreaking-patent-portfolio-and-license-for-ai-music-creation-with-udio-and-grai-as-first-adopters-302856503.html</v>
       </c>
       <c r="F855" t="str">
-        <v>NEW YORK, June 30, 2026 /PRNewswire/ -- Scutum North America, a trusted provider of security and fire protection services across the continent and part of the Scutum Group, is pleased to welcome Home Security &amp; Management Company (HSMC) into the Scutum Digital family. This important...</v>
+        <v>New patent framework enables responsible AI innovation, protecting artists and songwriters while supporting licensed AI services Online licensing platform makes patent portfolio accessible to AI innovators NASHVILLE, Tenn., Aug. 20, 2026 /PRNewswire/ -- Music IP Holdings (MIH) today...</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="str">
-        <v>SCWorx Announces New Not-for-Profit Teaching Hospital Customer for Data Management Services Supporting Workday Integration</v>
+        <v>DispatchTrack Launches Strategic Planner to Optimize Multi-Week Planning Platform for Route-Based Operations</v>
       </c>
       <c r="B856" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C856" t="str">
-        <v>GlobeNewswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D856" t="str">
-        <v>Finance, SaaS, Healthcare</v>
+        <v>SaaS</v>
       </c>
       <c r="E856" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319901/0/en/SCWorx-Announces-New-Not-for-Profit-Teaching-Hospital-Customer-for-Data-Management-Services-Supporting-Workday-Integration.html</v>
+        <v>https://www.prweb.com/releases/dispatchtrack-launches-strategic-planner-to-optimize-multi-week-planning-platform-for-route-based-operations-302854923.html</v>
       </c>
       <c r="F856" t="str">
-        <v>Company Continues Expansion of Healthcare Data Management Platform as Hospitals Modernize ERP Infrastructure</v>
+        <v>The new route planning platform is purpose-built to address recurring-stop routing challenges, from optimizing cycle days and sales territories to visualizing delivery costs as customer accounts are added and removed. CAMPBELL, Calif., Aug. 20, 2026 /PRNewswire-PRWeb/ -- DispatchTrack,...</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="str">
-        <v>Chumba Casino Named a Leading US Sweepstakes Casino 2026</v>
+        <v>Lightspeed Joins First Class of Certified Integrations in Applied Systems' New Vendor Certification Program</v>
       </c>
       <c r="B857" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C857" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D857" t="str">
         <v>SaaS</v>
       </c>
       <c r="E857" t="str">
-        <v>https://pr-inside.com/chumba-casino-named-a-leading-us-sweepstakes-casino-r5196261.htm</v>
+        <v>https://www.prweb.com/releases/lightspeed-joins-first-class-of-certified-integrations-in-applied-systems-new-vendor-certification-program-302854920.html</v>
       </c>
       <c r="F857" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / Chumba Casino Receives Industry Recognition for 2026 Chumba Casino has been named one of the best sweepstakes casinos for 2026, a designation reflecting the platform's sustained growth since launch and its ongoing influence on how Americans access free casino games online. VGW Group operates Chumba. It was one of the first platforms to prove a sweepstakes model casino could work at scale. And honestly, it's not hard to see why it keeps claiming the top spot on these lists year after year. This press release announcement lands at a moment ..</v>
+        <v>Lightspeed Voice joins the first class of certified integrations in Applied Systems' new Vendor Certification Program, giving insurance agencies a faster, lower-cost way to connect their communications platform with Applied Epic. VENICE, Fla., Aug. 20, 2026 /PRNewswire-PRWeb/ --...</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="str">
-        <v>Flybuy and unPLUG Partner to Deliver the Next Generation of First-Party Restaurant Experiences</v>
+        <v>Integrated Biopharma's Wholly-Owned Subsidiary, Manhattan Drug Company, ...</v>
       </c>
       <c r="B858" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C858" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D858" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E858" t="str">
-        <v>https://www.prweb.com/releases/flybuy-and-unplug-partner-to-deliver-the-next-generation-of-first-party-restaurant-experiences-302814541.html</v>
+        <v>https://pr-inside.com/integrated-biopharma-s-wholly-owned-subsidiary-manhattan-drug-company-r5214384.htm</v>
       </c>
       <c r="F858" t="str">
-        <v>Flybuy's real-time location intelligence and unPLUG's high-converting digital ordering platform to streamline operations and maximize guest satisfaction. WASHINGTON, June 30, 2026 /PRNewswire-PRWeb/ -- Flybuy, the industry-leading AI-powered location engine that powers over 40,000...</v>
+        <v>(PR-inside.com) HILLSIDE, NJ / ACCESS Newswire / August 20, 2026 / Integrated BioPharma, Inc. ((OTCQX:INBP)) - Manhattan Drug Company, Inc. ("MDC"), a wholly owned subsidiary of Integrated BioPharma, Inc. (the "Company") announces that Michael G. Richtmyer joined the Company on August 3, 2026 as Head of Operations for MDC. Mr. Richtmyer is an experienced senior operations leader, bringing more than 35 years of stewardship in manufacturing, supply chain, quality, and organizational transformation. Mr. Richtmyer will lead operational strategies and execution across MDC, with a focus on manufacturing performance, supply chain reliability, quality systems, productivity, and scalable growth. Mr. Richtmyer brings more than three ..</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="str">
-        <v>Exxe Group Onboards New Energy Infrastructure Client; Expects Approximately ...</v>
+        <v>SimpleClosure Releases H1 2026 Shutdown Report with SaaS Startups Closing at the Fastest Pace</v>
       </c>
       <c r="B859" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C859" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D859" t="str">
-        <v>Finance, SaaS, Energy</v>
+        <v>SaaS</v>
       </c>
       <c r="E859" t="str">
-        <v>https://pr-inside.com/exxe-group-onboards-new-energy-infrastructure-client-expects-approximately-r5196258.htm</v>
+        <v>https://finance.yahoo.com/small-business/articles/simpleclosure-releases-h1-2026-shutdown-140000675.html</v>
       </c>
       <c r="F859" t="str">
-        <v>(PR-inside.com) Company Advances to Next Phase of Scalable Growth Following Capital Structure Improvements Company Expects to Report Approximately $18 Million in Gross Operating Activity for the Fourth Quarter Ended March 31, 2026 Standardized Platform Operating System Secures New Energy Infrastructure Client and Expands Recurring Revenue Opportunities SHERIDAN, WY / ACCESS Newswire / June 30, 2026 / EXXE Group, Inc. (OTCID:AXXA) ("EXXE" or the "Company") today announced the successful onboarding of a new infrastructure client in the energy sector through its newly implemented standardized Platform Operating System. This milestone marks the Company's transition into the next phase of its strategic development by demonstrating a repeatable ..</v>
+        <v>COVINA, Calif., August 20, 2026--SimpleClosure, the industry standard for responsible company shutdowns, today published its H1 2026 Shutdown Report highlighting data trends from the total number of companies they’ve helped shut down from January 1 through June 30, 2026 across the United States.</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="str">
-        <v>Bluewater Strengthens Integration Leadership with Addition of Will ...</v>
+        <v>Twin1 AI Raises $20 Million Seed Round Co-Led by Bessemer Venture Partners, Tribeca Venture Partners and Aramco Ventures, to Build Digital AI Twins for Professional Knowledge Workers</v>
       </c>
       <c r="B860" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C860" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D860" t="str">
-        <v>SaaS, Education</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E860" t="str">
-        <v>https://pr-inside.com/bluewater-strengthens-integration-leadership-with-addition-of-will-r5196257.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/twin1-ai-raises-20-million-140000905.html</v>
       </c>
       <c r="F860" t="str">
-        <v>(PR-inside.com) Industry veteran brings leadership, technical expertise, and process-driven experience to support Bluewater's continued growth. INDIANAPOLIS, IN / ACCESS Newswire / June 30, 2026 /Bluewater Technologies, a national leader in audiovisual integration and event technology, has named Will Putnam Director of Operations for its Integration Business Unit. The newly created leadership role reflects Bluewater's continued investment in operational excellence as the company supports larger, more complex projects across enterprise, higher education, healthcare, corporate, sports, and entertainment environments. Based in Bluewater's Indianapolis office and reporting to Art Rautenberg, Vice President of Operations, Putnam will lead the day-to-day operations of Bluewater's Integration bus</v>
+        <v>SAN MATEO, Calif., August 20, 2026--Twin1 AI, the privacy-first platform that gives every professional an AI-powered digital twin to scale their expertise, today announced its launch from stealth alongside a $20 million seed funding round. The round was co-led by Bessemer Venture Partners, Tribeca Venture Partners and Aramco Ventures.</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="str">
-        <v>Bluewater Strengthens Integration Leadership with Addition of Will Putnam as Director of Operations</v>
+        <v>Llumo Launches Free AI Visibility Platform With Bring-Your-Own-Key Model</v>
       </c>
       <c r="B861" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C861" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D861" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E861" t="str">
-        <v>https://www.newswire.com/news/bluewater-strengthens-integration-leadership-with-addition-of-will-22814222</v>
+        <v>https://www.newsfilecorp.com/release/310602/Llumo-Launches-Free-AI-Visibility-Platform-With-BringYourOwnKey-Model</v>
       </c>
       <c r="F861" t="str">
-        <v>Industry veteran brings leadership, technical expertise, and process-driven experience to support Bluewater's continued growth.</v>
+        <v>London, United Kingdom--(Newsfile Corp. - August 20, 2026) - Llumo, an AI visibility and Answer Engine Optimisation (AEO) platform founded by Musa Aykac, has launched with a free-to-use model designed to give brands, agencies and marketing teams greater visibility into how they appear across AI-powered search and answer engines.The platform monitors AI-generated brand mentions, competitors, citations, sources, prompt-level responses, query fan-out and visibility trends across major AI and...</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="str">
-        <v>Exxe Group Onboards New Energy Infrastructure Client; Expects Approximately $18 Million in Fourth Quarter Gross Operating Activity</v>
+        <v>Metavesco Launches OTC Squawk v1.0, an Intelligence and Discussion Platform Built for the OTC Market</v>
       </c>
       <c r="B862" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C862" t="str">
-        <v>Newswire.com</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D862" t="str">
-        <v>Finance, SaaS, Energy</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E862" t="str">
-        <v>https://www.newswire.com/news/exxe-group-onboards-new-energy-infrastructure-client-expects-approximately-18</v>
+        <v>https://www.newmediawire.com/news/metavesco-launches-otc-squawk-v1-0-an-intelligence-and-discussion-platform-built-for-the-otc-market-7088743</v>
       </c>
       <c r="F862" t="str">
-        <v>Company Advances to Next Phase of Scalable Growth Following Capital Structure Improvements Company Expects to Report Approximately $18 Million in Gross Operating Activity for the Fourth Quarter Ended March 31, 2026 Standardized Platform Operating System Secures New Energy Infrastructure Client and Expands Recurring Revenue Opportunities</v>
+        <v>CUMMING, GA - August 20, 2026 ( NEWMEDIAWIRE ) - Metavesco, Inc. (OTCID: MVCO), a diversified holding company, today announced the public release of OTC Squawk v1.0, its market-intelligence and discussion platform built specifically for the over-the-counter equity market. The release adds regulatory disclosure data, dilution and share-structure indicators, a market specific heat map, and an expanded pre-market digest. OTC investors currently have to move between multiple sources to monitor disclosure filings, share-structure changes, regulatory activity, and market discussion. OTC Squawk brings those signals together in one OTC-specific platform. The public release was announced alongside a company livestream that can be viewed here: https://x.com/i/broadcasts/1pKdRDaMQjrJW?s=20 The follow</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="str">
-        <v>Opusing and Trice Healthcare Join Talvera, Expanding the Platform's ...</v>
+        <v>Arup to accelerate the next chapter of Hung Shui Kiu/Ha Tsuen and Lau Fau Shan New Development Area in Hong Kong</v>
       </c>
       <c r="B863" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C863" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D863" t="str">
         <v>SaaS</v>
       </c>
       <c r="E863" t="str">
-        <v>https://pr-inside.com/opusing-and-trice-healthcare-join-talvera-expanding-the-platform-s-r5196250.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359209</v>
       </c>
       <c r="F863" t="str">
-        <v>(PR-inside.com) Both brands will now operate under PayCruit, adding global recruiting delivery, multilingual client support, and sales operations capacity to the platform LENEXA, KS / ACCESS Newswire / June 30, 2026 / Talvera today announced that Opusing and Trice Healthcare have joined the Talvera platform. Both brands will now operate under PayCruit, consolidating their teams, clients, and capabilities under a single, Talvera Certified™ staffing brand. Opusing and Trice Healthcare contribute a global support team built around candidate sourcing and recruiting delivery, multilingual accounting support, sales and marketing support. That team becomes a shared resource across the Talvera platform, adding capacity behind PayCruit, Nextaff, ..</v>
+        <v>Arup is appointed by the Civil Engineering and Development Department (CEDD) to deliver the Design and Construction of the Hung Shui Kiu/Ha Tsuen New Development Area (HSK/HT NDA) Remaining Phase Development and Lau Fau Shan New Development Area (LFS NDA) Phase 1 Development, in a joint venture with AtkinsR�alis. - - The commission marks an important milestone in our long-standing commitment to the Northern Metropolis. The project will bring urban-rural integration to life by respecting t... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359209</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="str">
-        <v>Opusing and Trice Healthcare Join Talvera, Expanding the Platform's Global Support Capabilities</v>
+        <v>Dealade Launched to Give Business Owners a Private Platform to Track the Value of Their Company and Manage Transactions</v>
       </c>
       <c r="B864" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C864" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D864" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E864" t="str">
-        <v>https://www.newswire.com/news/opusing-and-trice-healthcare-join-talvera-expanding-the-platforms-22812567</v>
+        <v>https://www.prnewswire.com/news-releases/dealade-launched-to-give-business-owners-a-private-platform-to-track-the-value-of-their-company-and-manage-transactions-302856483.html</v>
       </c>
       <c r="F864" t="str">
-        <v>Both brands will now operate under PayCruit, adding global recruiting delivery, multilingual client support, and sales operations capacity to the platform</v>
+        <v>Built by the team behind MidCap Advisors, the platform brings decades of deal-room experience to a workspace the owner controls. NEW YORK, Aug. 20, 2026 /PRNewswire/ -- Dealade, the comprehensive platform for business owners to actively optimize valuation drivers, efficiently collaborate...</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="str">
-        <v>The Eye Drink Achieves Verified Brand Status on RangeMe, Expanding ...</v>
+        <v>ZenaTech cierra su 28.a adquisición de Drones como Servicio, incorporando una empresa canadiense de ingeniería civil y estructural con clientes en cinco provincias</v>
       </c>
       <c r="B865" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C865" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D865" t="str">
-        <v>SaaS, Healthcare, Retail</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E865" t="str">
-        <v>https://pr-inside.com/the-eye-drink-achieves-verified-brand-status-on-rangeme-expanding-r5196242.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348483/0/es/zenatech-cierra-su-28-a-adquisici%C3%B3n-de-drones-como-servicio-incorporando-una-empresa-canadiense-de-ingenier%C3%ADa-civil-y-estructural-con-clientes-en-cinco-provincias.html</v>
       </c>
       <c r="F865" t="str">
-        <v>(PR-inside.com) As an Incubated Client of Fast Moving Consumer Goods, The Eye Drink Strengthens Its Retail Readiness and Buyer Exposure Through RangeMe's Leading Retail Discovery Platform SAN DIEGO, CA / ACCESS Newswire / June 30, 2026 / The Eye Drink, the innovative functional beverage brand focused on making eye health simple and accessible, announced today that it has achieved Verified Brand status on RangeMe, the leading product discovery platform used by major retailers including Walmart, Albertsons, CVS, Walgreens, Sprouts, Kroger, Whole Foods Market, and thousands of regional retail buyers nationwide. The Eye Drink is an incubated client of Fast Moving Consumer Goods ..</v>
+        <v>VANCOUVER, Columbia Brit&amp;#225;nica, Aug. 20, 2026 (GLOBE NEWSWIRE) -- ZenaTech, Inc. (Nasdaq: ZENA) (FSE: 49Q) (BMV: ZENA) (“ZenaTech”), proveedor de soluciones tecnológicas especializado en drones con IA (inteligencia artificial), Drones como Servicio (DaaS), SaaS empresarial y soluciones de computación cuántica, anuncia que ha completado la adquisición de la empresa canadiense de ingeniería Cogswell Engineering, Ltd . (Cogswell), ubicada en Dartmouth, cerca de Halifax, Nueva Escocia. Cogswell es una empresa de servicios integrales de ingeniería civil, estructural, mecánica y eléctrica que presta servicios a constructores, empresas de construcción, autoridades de obras públicas y organizaciones con presencia en múltiples jurisdicciones en cinco provincias. La adquisición representa la 28.</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="str">
-        <v>Atomica Launches AI Optical Connectivity Platform to Address the Physical Bottleneck in AI Infrastructure</v>
+        <v>StrainScan Pro Enables Farm-to-Plate Freshness and Quality Tracking ...</v>
       </c>
       <c r="B866" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C866" t="str">
-        <v>PRWeb</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D866" t="str">
-        <v>AI, SaaS</v>
+        <v>AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E866" t="str">
-        <v>https://www.prweb.com/releases/atomica-launches-ai-optical-connectivity-platform-to-address-the-physical-bottleneck-in-ai-infrastructure-302814529.html</v>
+        <v>https://pr-inside.com/strainscan-pro-enables-farm-to-plate-freshness-and-quality-tracking-r5214376.htm</v>
       </c>
       <c r="F866" t="str">
-        <v>Atomica's AI Optical Connectivity Platform addresses a growing physical bottleneck in AI infrastructure: the need to move more data with greater bandwidth, lower latency, and lower power. The platform helps customers build the microfabricated alignment, packaging, and integration...</v>
+        <v>(PR-inside.com) Proprietary AI Vision Platform Supports Visual Consistency from Harvest Through Distribution and Retail MESA, AZ / ACCESS Newswire / August 20, 2026 / Medical Care Technologies Inc. (OTCID:MDCE) today highlighted the farm-to-plate capabilities of its StrainScan Pro platform, positioning the proprietary AI vision software as a tool for visual freshness and quality tracking across the food supply chain. Maintaining consistency from the field to the final destination remains one of the most persistent challenges in agriculture and food distribution. StrainScan Pro is designed to support that process through rapid, on-device visual analysis that can help operators assess quality indicators at multiple points ..</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="str">
-        <v>The Eye Drink Achieves Verified Brand Status on RangeMe, Expanding Visibility to Retail Buyers Nationwide</v>
+        <v>StrainScan Pro Enables Farm-to-Plate Freshness and Quality Tracking Across the Food Supply Chain (OTCID:MDCE)</v>
       </c>
       <c r="B867" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C867" t="str">
         <v>Newswire.com</v>
       </c>
       <c r="D867" t="str">
-        <v>SaaS, Retail</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E867" t="str">
-        <v>https://www.newswire.com/news/the-eye-drink-achieves-verified-brand-status-on-rangeme-expanding-visibility-to</v>
+        <v>https://www.newswire.com/news/strainscan-pro-enables-farm-to-plate-freshness-and-quality-tracking-across-the</v>
       </c>
       <c r="F867" t="str">
-        <v>As an Incubated Client of Fast Moving Consumer Goods, The Eye Drink Strengthens Its Retail Readiness and Buyer Exposure Through RangeMe's Leading Retail Discovery Platform</v>
-[...2 lines deleted...]
-    <row r="868">
+        <v>Proprietary AI Vision Platform Supports Visual Consistency from Harvest Through Distribution and Retail</v>
+      </c>
+    </row>
+    <row r="868" xml:space="preserve">
       <c r="A868" t="str">
-        <v>Digital Realty Announces Purchase of Blackstone Interest in Three Northern Virginia Data Centers</v>
+        <v>Hua Medicine Announces 2026 Interim Results</v>
       </c>
       <c r="B868" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C868" t="str">
-        <v>WebWire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D868" t="str">
-        <v>Finance, SaaS, Real Estate</v>
+        <v>Finance, AI, SaaS, Healthcare, Real Estate, Energy, Education</v>
       </c>
       <c r="E868" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356950</v>
-[...2 lines deleted...]
-        <v>Digital Realty (NYSE: DLR), the world&amp;#39;s largest cloud- and carrier-neutral data center platform, and Blackstone Inc. (NYSE: BX) announced that Digital Realty has agreed to purchase from Blackstone-affiliated funds managed by Real Estate, Infrastructure and Tactical Opportunities (&amp;#8220;Blackstone&amp;#8221;) a stake in three fully leased data centers containing 288 megawatts of total IT capacity in Northern Virginia at a gross value of $7.8 billion, reflecting an expected initial stabilized capitalizatio... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356950</v>
+        <v>https://www.acnnewswire.com/press-release/english/109284/</v>
+      </c>
+      <c r="F868" t="str" xml:space="preserve">
+        <v xml:space="preserve">-  Sales of HuaTangNing reached 3.055 million packs in the first half of 2026, representing a 73% year-on-year increase; revenue hit RMB378.9 million, up 74% year-on-year. The in-house commercialization drive maintained robust growth with continuously improved operational efficiency.
+-  Expanded manufacturing scale lifted gross profit margin substantially to 61.8%, a year-on-year rise of 7.6 percentage points.
+-  Profit generated from commercial operations doubled year-on-year, and loss narrowed markedly to RMB30.2 million after excluding one-off income, demonstrating a clear path to full-scale profitability.
+-  Selling expense-to-revenue ratio stabilized at 33.5%, reflecting tangible gains from increased marketing efforts and streamlined operations.
+-  Dorzagliatin secured marketing approvals in both the Hong Kong and Macao Special Administrative Regions of China; demonstrating our innovative business model is showing early success and marking a key milestone for global expansion.
+-  A five-year patent term extension was granted for dorzagliatin, extending core patent protection to April 2034. The National Reimbursement Drug List price of the product will remain unchanged for 2026 and 2027, reinforcing long-term commercial profitability certainty.
+-  Topline results from real-world studies further validated the broad applicability, safety and tolerability of dorzagliatin across diverse real-world patient populations.
+-  Multiple combination therapy studies revealed synergistic metabolic benefits when dorzagliatin is paired with oral small-molecule GLP-1 receptor agonists, THR-β agonists and pan-PPAR agonists, tapping into development therapeutic potential in new disease areas including obesity and MASLD.
+-  Clinical development of the second-generation GKA in the United States proceeded smoothly. R&amp;D initiatives for new indications including MODY-2, diabetes prevention, neurodegenerative diseases and frailty were accelerated across the board.
+SHANGHAI, August 20, 2026 - (ACN Newswire) - Hua Medicine (the “Company”, HKEx: 2552) announced the unaudited consolidated results of the Company and its subsidiaries for the six months ended June 30, 2026 (the “Reporting Period”), as well as the Company's business progress during the first half of the year and future outlook. During the Reporting Period, HuaTangNing, dorzagliatin tablets), the Company’s core globally first-in-class oral anti-diabetic glucokinase activator (GKA), entered a rapid scale-up phase under proprietary commercialization. Revenue and gross profit both recorded substantial growth with sustained gross margin improvement. The Company achieved critical milestones in global expansion through the commercial launch of dorzagliatin in Hong Kong and Macao SARs. Multiple pivotal clinical datasets were presented at leading international academic conferences, delivering continuous breakthroughs across the full product pipeline. Core operating losses narrowed steadily, while robust cash reserves laid a solid foundation for the Group’s long-term sustainable growth.
+Dr. Li Chen, Founder and CEO of Hua Medicine, stated: “The first half of 2026 represents a pivotal stage for Hua Medicine as we translate original innovation into marketing value realization. Sales volume and revenue of dorzagliatin grew more than 70% year-on-year, gross margin surpassed 60%, and profit from commercial operations doubled compared with the same period last year. It validates the Company’s successful transition from R&amp;D-innovation-driven growth to rapid commercial development in the chronic disease space. It fully demonstrates that domestically developed first-in-class drugs from China possess strong and sustainable market momentum, backed by national policies that support innovative drugs across the full-value chain. Meanwhile, dorzagliatin was successfully launched in Hong Kong and Macao SARs, officially kicking off our internationalization strategy anchored in Greater China with outreach to Southeast Asian, Spanish-speaking and Portuguese-speaking markets. Chinese original innovative medicines are now deeply participating in the global metabolic disease treatment landscape. Moving forward, rooted in glycemic homeostasis regulation, the Company will advance a new paradigm for diabetes homeostasis-targeted therapy featuring next-generation long-acting GKAs, fixed-dose combinations and combination therapies. We will build a human energy-metabolism health pipeline matrix covering disease prevention, special types of diabetes, fatty liver diseases and steatohepatitis, cognitive impairment and frailty. Leveraging artificial intelligence technologies, the Company will continuously expand the clinical boundaries and application scenarios of its glycemic homeostasis technology platform, and strive to bring China-originated innovative therapies to patients with metabolic diseases at home and abroad.”
+Business Highlights and Operational Progress
+1. Accelerated Proprietary Commercialization with Major Operational Efficiency Improvements
+- Rapid sales expansion. During the Reporting Period, we sold approximately 3,055,000 packs of HuaTangNing in the first half of 2026, up 73% from 1,764,000 packs sold during the same period in 2025. This rapid sales growth trajectory is further supported by the maintenance of China’s National Reimbursement Drug List (NRDL) price for the 2026 and 2027 calendar years. Regions that already led sales in 2025, coastal areas including Shanghai, Tianjin and Guangdong province and Beijing, continued to deliver strong growth during the reporting period, reflecting the substantial market potential for further market penetration and providing a solid basis for sustained strong growth in the future.
+- Markedly enhanced profitability driven by scale effects. Relying on expanded production capacity and optimized manufacturing processes, gross margin rose significantly from 54.2% in the first half of 2025 to 61.8%, up 7.6 percentage points; gross profit reached RMB234.3 million, a 99% year-on-year surge. Selling expenses totalled RMB126.9 million, with the ratio of selling expense to revenue standing at 33.5%. Our commercialization efforts achieved profit of approximately RMB107.4 million (as defined by gross profits less selling expenses), doubled from RMB53.7 million in the same period of 2025. as profitability from proprietary commercialization continues to materialize. 
+- Normalized financial performance with healthy cash reserves. Loss before tax stood at approximately RMB30.2 million. Excluding the one-off release of contract liabilities in the corresponding period of 2025 following the termination of the Bayer contract, the loss for the current reporting period is expected to narrow by approximately RMB29.4 million as compared with the adjusted loss of approximately RMB59.6 million for the corresponding period in 2025. Fundamental business operations continued to improve. Cash balances were approximately RMB1,072.9 million as of June 30, 2026 a decrease of RMB19.4 million from bank balances and cash position as of December 31, 2025. Ample liquidity supports domestic market expansion, global clinical R&amp;D, and overseas commercialization in Hong Kong, Macao and Southeast Asia. 
+- Our commercialization team continued to scale. The professional sales team expanded to 187 product representatives, and 75 staff actively engaged in marketing, medical affairs and commercial operation as of June 30, 2026, representing growth of 93% and 79% respectively compared with the same period of 2025.
+2. Strengthened Core Intellectual Property Rights and Breakthroughs in Overseas Market Development
+- Marketing approvals secured and commercialization rolled out in Hong Kong and Macao. Dorzagliatin (brand names: MYHOMSIS(R) was approved for marketing in Hong Kong on February 2026 and in Macao on June 2026. The product has been distributed to hospitals and pharmacies in Hong Kong, with the first prescription issued in August 2026, providing a new treatment option for patients with Type 2 diabetes outside mainland China. 
+- Patent term extension secured to boost long-term commercial certainty. In February 2026, the China National Intellectual Property Administration granted a five year patent term extension for dorzagliatin, extending core patent protection to April 2034.
+3. Real-World Clinical Evidence Reinforces the Product’s Differentiated Value
+The Group continued advancing post-marketing real-world studies of dorzagliatin to further validate its efficacy and safety profiles in complex patient cohorts.
+- Topline data released from large-scale multi-centre post-marketing real-world study HMM0601. At the 2026 ADA Scientific Sessions, the Company presented results from HMM0601, a large-scale post-marketing real-world study. Across 80 clinical centres in China, HMM0601 enrolled 2024 patients with Type 2 diabetes with mean disease duration of 7.9 years. Over the 52-week treatment period, no drug-related serious adverse events (SAEs) or episodes of severe hypoglycemia were observed; the incidence of clinically meaningful hypoglycemia was below 1%, and no new safety signals were identified compared with the Phase III clinical trials; HbA1c was significantly reduced from baseline, and the proportion of patients achieving HbA1c&lt;7% increased markedly. This provides robust evidence of dorzagliatin’s strong safety and tolerability profile and consistent glycemic control efficacy. 
+- Interim findings disclosed from prospective real-world observational study HMM0701. This study enrolled 255 patients with Type 2 diabetes, the majority of whom had long disease duration and were already receiving multi-drug regimens including insulin. The 6-month interim results of subgroup analysis indicates that dorzagliatin provides meaningful efficacy in glycemic control. Even in patients with severely compromised baseline TIR, clinically meaningful reductions in HbA1c, improved TIR, enhanced β-cell function, and reduced insulin resistance were observed, collectively indicating the restoration of glucose homeostasis. This study provides a solid rationale for a novel glycemic management option in complex T2D cases. 
+- Preparations remain underway for post-marketing study HMM0602. The study is designed to generate further clinical evidence regarding the role of dorzagliatin in restoring glucose homeostasis and its potential contribution to diabetes remission.
+Research and Development Pipeline and Future Outlook
+1. Multiple R&amp;D Innovation Breakthroughs Usher in New Chapters for First-in-Disease Indications
+- Dorzagliatin for Patients with GCK-MODY
+Medical experts in mainland China and Hong Kong have conducted independent clinical and preclinical studies of dorzagliatin for MODY-2 treatment. MODY-2, also called GCK-MODY, is a monogenic disease in which patients have a genetic defect of glucokinase gene (GCK) which results in elevated blood glucose and significant reduction of the second phase release of insulin. The population of GCK-MODY patients is approximately 1.7 million in China. These patients are diagnosed with diabetes at a young age and represent an unmet medical need given currently available medications are not effective. In clinical studies with MODY-2 patients, a single dose of dorzagliatin improved overall glucose sensitivity and second phase insulin secretion significantly in GCK-MODY patients, suggesting a unique mechanism of action of dorzagliatin to regulate glucagon like peptide 1 (GLP-1) secretion. During the Reporting Period, we continued to advance the regulatory development of dorzagliatin for GCK-MODY in China. Following prior communications with the Center for Drug Evaluation of the National Medical Products Administration, we completed the proposed clinical protocol. We plan to submit an IND application for dorzagliatin in GCK-MODY by December 2026.
+- Dorzagliatin for Diabetes Prevention
+Prevention of diabetes is an important focus at Hua Medicine. There are approximately 1.12 billion people living with prediabetes worldwide. We have initiated the SENSITIZE 3 clinical study in Hong Kong in pre-diabetic (IGT) subjects and in early diabetes patients under the leadership of Dr Juliana Chan and Dr Elaine Chow of the Chinese University of Hong Kong. These studies represent first-in-disease studies. In this double-blinded placebo-controlled study, we will evaluate the blood glucose management and pancreatic function under intravenous glucose tolerance test and oral glucose tolerance test conditions to better define the clinical treatment baseline and endpoints. We expect to complete this study in 2026 and file IND applications of dorzagliatin for diabetes prevention in China and Asia-Pacific regions thereafter.
+- Dorzagliatin for Neurodegenerative Diseases
+MCI shows approximately 15.5% prevalence among elderly people in China and approximately 22% in the United States, and is common in T2D patients with a 45% incidence rate. Development of dorzagliatin for neurodegenerative disease is a new focus in our drug discovery efforts. Through the Genome-Wide Association Study (GWAS) and Mendelian Randomization (MR) study, we have realized the important role of GCK gene activation in prevention of memory loss and cognitive impairment in humans. It has also come to our attention that post-meal glucose excursion is closely related to Alzheimer disease and dementia. Impaired glucose homeostasis and diabetes conditions result in a reduction of glucose transporter expression and insulin receptor expression in the brain, which can be prevented by low dose dorzagliatin. We have realized the potential of dorzagliatin in the treatment of MCI and are initiating these first-in-disease clinical studies. Preparation of the clinical study protocol and clinical development plan has been initiated. We expect to launch pre-IND communications with the relevant regulatory authority in the fourth quarter of 2026.
+- Dorzagliatin for Frailty
+Frailty is an age-related geriatric syndrome characterized by reduced tolerance to internal and external stressors. Approximately 17% of American older adults and 11% of Asian older adults suffer from frailty, while pre-frailty affects roughly 50% and 47% of these populations, respectively. It is not a single-organ disease, but the consequence of dysregulated multisystem homeostasis. Genetic evidence has suggested a potential relationship between glucokinase activation and a reduced risk of frailty, supporting further investigation of dorzagliatin in this area. We intend to progress the regulatory preparations for an IND submission in 2026.
+2. Robust Pipeline Gains Momentum, AI Powers Collaborative Innovation
+- Fixed Dose Combination of Dorzagliatin and Metformin
+We are fast forwarding the development of the FDC of dorzagliatin with metformin. An IND with the NMPA has been filed for our FDC with metformin in China in 2025, with an NDA submission planned for 2027.
+- The 2nd Generation of GKA under Development in the United States
+HM1005 is our second-generation GKA program based on a sustained-release formulation of dorzagliatin and is being developed as a once-daily oral therapy. In 2025, we successfully initiated MAD clinical study in T2D patients in the United States. As of the date of this report, five cohorts have been completed as planned in the Phase Ib multiple ascending dose study. HM1005 was generally well tolerated across the completed cohorts. We are conducting a subsequent cohort evaluating two 246 mg tablets in the United States. Topline data are expected to be published in the second half of 2026, and we will pursue partnerships to develop the 2nd generation GKA for global markets.
+- Development of Combination Therapies for Diabetes and Metabolic Diseases
+We presented three combination therapy studies in animal models of metabolic disorder at 2026 ADA. The combination of dorzagliatin and orforglipron, an oral small-molecule GLP-1 receptor agonist, demonstrated synergistic glycemic control, significantly enhanced β-cell function, and maintained weight loss and lipid-lowering benefits in diet-induced obese (DIO) mice. Notably, the data revealed a compelling dose-sparing effect which directly reduces the overall side-effect burden – particularly common GLP-1-related gastrointestinal adverse events – thereby meaningfully improving long-term patient adherence. These complementary mechanisms across glycemic control, weight loss, and lipid improvement, position the potential combination as a highly effective, well-tolerated, and differentiated oral option for T2D patients with obesity. In the study combining dorzagliatin with the THR-β agonist resmetirom, the combination synergistically improved systemic metabolism and exerted hepatoprotective effects, optimizing glycemic control, regulating lipids, reducing uric acid, and alleviating hepatic fibrosis. This supports the clinical potential of dorzagliatin for T2D patients with MASLD. Additionally, the combination of dorzagliatin with chiglitazar, a pan-PPAR agonist, improves glucose tolerance, reduces insulin resistance, enhances insulin sensitivity and β-cell function, and elevates high-density lipoprotein cholesterol levels in DIO mice model of MASLD.
+- Integration of AI, LLMs and Clinical Big Data
+Alongside the continued development of dorzagliatin in research and clinical practice, the Company has continued to invest in the integration of AI, large language models (LLMs) and clinical big data, and has achieved concrete outcomes. We launched our proprietary GK education platform (GK Charger) in 2025. The platform uses natural language interaction to present complex glucokinase relevant knowledge in evidence-based, clinically relevant format that is easy for both physicians and patients to understand. It enables doctors to obtain up to date diagnostic and treatment information, make accurate clinical decisions, and develop individualized treatment plans for patients. Since the launch of GK Charger, the platform has cumulatively responded to more than 3,700 queries.
+Financial Summary
+As of June 30, 2026
+- Sales volume of HuaTangNing reached approximately 3.055 million packs, up 73% year-on-year, generating revenue of approximately RMB378.9 million, representing a 74% year-on-year increase. 
+- Gross profit totalled approximately RMB234.3 million, up 99% year-on-year, with gross margin rising to 61.8%. 
+- Loss before tax stood at approximately RMB30.2 million, representing a substantial narrowing compared with adjusted loss recorded in the same period of 2025. 
+- Bank balances and cash position were approximately RMB1,072.9 million, maintaining a healthy liquidity profile. 
+- Total expenditures amounted to approximately RMB265.4 million, including selling expenses of approximately RMB126.9 million and research and development expenses of approximately RMB66.8 million.
+Forward-Looking Statements
+This document contains statements regarding Hua Medicine’s future expectations, plans, and prospects for the Company and its products. These forward-looking statements pertain only to events or information as of the date they are made and may change due to future developments. Unless required by law, we are not obligated to update or publicly revise any forward-looking statements or unexpected events after the date of such statements, regardless of new information, future events, or other circumstances. Please read this document carefully and understand that our actual future performance or results may differ materially from expectations due to various risks, uncertainties, or other legal requirements.
+About Hua Medicine
+Hua Medicine (the “Company”) is an innovative drug development and commercialization company based in Shanghai, China, with companies in the United States and Hong Kong. Hua Medicine focuses on developing novel therapies for patients with unmet medical needs worldwide. Drawing on global resources, Hua Medicine partners with high-calibre talent worldwide to develop breakthrough technologies and products that advance innovation in diabetes care. Hua Medicine's cornerstone product HuaTangNing (dorzagliatin tablets) targets the glucose sensor glucokinase, restores glucose sensitivity in patients with type 2 diabetes (T2D), and stabilizes imbalances in blood glucose levels in patients. HuaTangNing was approved by the National Medical Products Administration (NMPA) of China on September 30, 2022. It can be used alone or in combination with metformin for adult patients with T2D. For patients with chronic kidney disease (CKD), no dose adjustment is required. It is an oral glucose-lowering drug that can be used in patients with T2D with renal function impairment.
+In February 2026, dorzagliatin (brand name: MYHOMSIS(R), was approved for marketing by the Pharmaceutical Service of the Department of Health of the Government of the Hong Kong Special Administrative Region of the People's Republic of China.
+In June 2026, dorzagliatin (brand name: MYHOMSIS(R), was approved for marketing by the Pharmaceutical Administration Bureau of the Macao Special Administrative Region of the People's Republic of China.
+Based on the International Diabetes Federation’s 2025 Diabetes Atlas – 11th Edition, there are approximately 148 million diabetic patients in mainland China, 706,000 diabetic patients in Hong Kong SAR, and 52,000 diabetic patients in Macao SAR as of 2024.
+For more information
+Website: www.huamedicine.com
+Investors Email: ir@huamedicine.com
+Media Email: pr@huamedicine.com
+Press Disclaimer
+For accuracy and completeness in context, information related to products marketed in China in this material, especially those identified or required, should comply with documents approved by Chinese regulatory authorities.
+Additionally, such information should not be interpreted as a recommendation or promotion of any drug or treatment, nor should it replace medical advice from healthcare professionals. For medical-related matters, please consult a healthcare professional.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="str">
-        <v>Axiom Cloud Launches AI Insights Agent: Ask Your Refrigeration and HVAC Data a Question, Get Answers in Seconds</v>
+        <v>TrulyMarbled Launches the First Multi-Breed Marketplace Where Every ...</v>
       </c>
       <c r="B869" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C869" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D869" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E869" t="str">
-        <v>https://www.prnewswire.com/news-releases/axiom-cloud-launches-ai-insights-agent-ask-your-refrigeration-and-hvac-data-a-question-get-answers-in-seconds-302814619.html</v>
+        <v>https://pr-inside.com/trulymarbled-launches-the-first-multi-breed-marketplace-where-every-r5214372.htm</v>
       </c>
       <c r="F869" t="str">
-        <v>The new conversational interface lets operators generate custom charts of their system data and ask questions about AI-detected anomalies using natural language. SAN JOSE, Calif., June 30, 2026 /PRNewswire/ -- Axiom Cloud today announced the launch of its "AI Insights Agent," a new...</v>
+        <v>(PR-inside.com) New provenance platform lets ranches prove Wagyu and heritage-pork claims with DNA and registry records - and lets buyers independently check them with a tap of their phone. NEWTON, NJ / ACCESS Newswire / August 20, 2026 /Cerfinity, Inc. today announced the public launch of TrulyMarbled (trulymarbled.com), a provenance platform for premium beef and pork that ties each individual animal's breed and grade claims to independently checkable DNA and registry records. Unlike sourcing programs that ask buyers to trust a farm's story, TrulyMarbled lets a buyer scan or tap a cut and see who verified what, and when. Premium meat has a ..</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" t="str">
-        <v>Unisys and Antenna Partner To Deliver Data-Driven Insights for AI-Assisted Software Development</v>
+        <v>AQP One Announces Apple HealthKit and Android Health Connect Integration ...</v>
       </c>
       <c r="B870" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C870" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D870" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E870" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356949</v>
+        <v>https://pr-inside.com/aqp-one-announces-apple-healthkit-and-android-health-connect-integration-r5214368.htm</v>
       </c>
       <c r="F870" t="str">
-        <v>Unisys (NYSE: UIS) has announced a strategic partnership with Antenna, a leader in AI-powered development observability, to embed independent third-party benchmarks directly into Unisys applications, solutions and services. This collaboration complements the Unisys Intelligence Accelerator (UIA) AI framework, combining application capabilities of Unisys with Antenna&amp;#39;s metrics-based platform. By integrating Antenna&amp;#39;s observability platform, Unisys will provide organizations with object... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356949</v>
+        <v>(PR-inside.com) New read/write interoperability expands BioBaseline™ modeling beyond the JBA AICare™ wearable ecosystem GARDEN GROVE, CA / ACCESS Newswire / August 20, 2026 / AQP One, Inc. today announced an expansion of its JBA AI Physiological Intelligence Platform with planned bidirectional connectivity for Apple HealthKit and Android Health Connect. The integration is designed to allow JBA AI, with user permission, to read selected health and wellness information available through these ecosystems and write supported data back to them. The capability supports AQP One's ongoing development of a broader physiological intelligence architecture that is not limited to a single wearable device or application. "The future ..</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="str">
-        <v>TYASA Orders Twin Vacuum Degassing Plant from Primetals Technologies to Improve Performance</v>
+        <v>Pure IP Relaunches FinOps with AI-Powered Intelligent Cost Management</v>
       </c>
       <c r="B871" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C871" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D871" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E871" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356945</v>
+        <v>https://pr-inside.com/pure-ip-relaunches-finops-with-ai-powered-intelligent-cost-management-r5214366.htm</v>
       </c>
       <c r="F871" t="str">
-        <v>- - &amp;#8226; New twin vacuum degassing (VD) plant to increase overall plant output and resolve meltshop bottleneck - &amp;#8226; Streamlined operations with existing twin ladle furnaces support maximum productivity - &amp;#8226; Startup planned for October 2027 - - - Mexican producer Talleres y Aceros S.A. de C.V. (TYASA) has recently ordered a twin vacuum degassing (VD) plant from Primetals Technologies for its Ixtaczoquitl�n site, located in the south-eastern part of Mexico. Startup is scheduled for October... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356945</v>
+        <v>(PR-inside.com) Redesigned experience combines AI, automation, and carrier-neutral visibility to help enterprises control technology spend and uncover savings faster. NEW YORK CITY, NY / ACCESS Newswire / August 20, 2026 /Pure IP, a BCM One company and global provider of enterprise voice, unified integrations, and network services, today announced the relaunch of Pure IP FinOps, its intelligent technology cost management platform. The enhanced platform introduces a redesigned digital experience and AI-powered spend intelligence, giving finance and IT teams a simple way to understand, manage, and optimize technology costs across complex, multi-carrier environments. For distributed enterprises, technology spend is increasingly fragmented across carriers, locations, ..</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="str">
-        <v>Pop Warner Strengthens its Operational Foundation with PlayMetrics ...</v>
+        <v>Bring the Fire: Play Games on GeForce NOW With New Firefox Browser Support</v>
       </c>
       <c r="B872" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C872" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-nvidia</v>
       </c>
       <c r="D872" t="str">
-        <v>SaaS</v>
+        <v>SaaS, Gaming, Education</v>
       </c>
       <c r="E872" t="str">
-        <v>https://pr-inside.com/pop-warner-strengthens-its-operational-foundation-with-playmetrics-r5196238.htm</v>
+        <v>https://blogs.nvidia.com/blog/geforce-now-thursday-firefox/</v>
       </c>
       <c r="F872" t="str">
-        <v>(PR-inside.com) The decision brings membership and competition operations onto a single platform designed to support the organization's long-term growth MORRISVILLE, NC / ACCESS Newswire / June 30, 2026 / PlayMetrics, a leading provider of operations management software for youth sports organizations, announced today that it has been chosen by Pop Warner Little Scholars, Inc. as its Official Technology Provider to better serve member Leagues and Associations with modern technology that reduces administrative complexity and creates a more seamless experience for all. "As our organization continues to grow, it's important that we equip our leagues and associations with the tools they need to operate ..</v>
+        <v>It’s a new way into the cloud.  GeForce NOW welcomes Firefox support to the cloud, opening up another way to jump into high-performance PC gaming straight from the browser, starting today. Whether on a school laptop or everyday PC, it’s now even easier to play supported PC games without downloading a dedicated app. Plus, discover […]</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="str">
-        <v>2026 Casino Awards: Chumba Casino Takes the Top Spot</v>
+        <v>AQP One Announces Apple HealthKit and Android Health Connect Integration for JBA AI Platform</v>
       </c>
       <c r="B873" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C873" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D873" t="str">
-        <v>SaaS, Gaming</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E873" t="str">
-        <v>https://pr-inside.com/casino-awards-chumba-casino-takes-the-top-spot-r5196237.htm</v>
+        <v>https://www.newswire.com/news/aqp-one-announces-apple-healthkit-and-android-health-connect-22848064</v>
       </c>
       <c r="F873" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / Chumba Casino Wins Best Online Casino at the 2026 iGaming Awards Chumba Casino has been named the best online casino at the 2026 iGaming awards ceremony, and honestly, it's not hard to see why. VGW Group's platform has spent years constructing a sweepstakes model casino that outperforms competitors on game variety, payout reliability, and user trust, this casino awards distinction caps a string of industry recognition milestones for a platform veteran players already treated as the benchmark. The press release confirmed Chumba was assessed across multiple categories: online casino payout ..</v>
+        <v>New read/write interoperability expands BioBaseline &amp;trade; modeling beyond the JBA AICare &amp;trade; wearable ecosystem</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="str">
-        <v>Tribun Health Announces CaloPix(R) 6, Its First IVDR-Certified Version ...</v>
+        <v>Parallel AI Grows Revenue 10x Since January as Companies Abandon Fragmented GTM Stacks</v>
       </c>
       <c r="B874" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C874" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D874" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E874" t="str">
-        <v>https://pr-inside.com/tribun-health-announces-calopix-r-6-its-first-ivdr-certified-version-r5196236.htm</v>
+        <v>https://www.prweb.com/releases/parallel-ai-grows-revenue-10x-since-january-as-companies-abandon-fragmented-gtm-stacks-302855501.html</v>
       </c>
       <c r="F874" t="str">
-        <v>(PR-inside.com) A major new milestone in the digital transformation of pathology, benefiting laboratories, clinicians, and patients. Following FDA clearance in 2025,CaloPix's®IVDR certification confirms Tribun Health's ability to serve the global digital pathology market. PARIS, FRANCE / ACCESS Newswire / June 30, 2026 / Tribun Health, a global leader in digital pathology and artificial intelligence orchestration software solutions, today announced the availability of CaloPix® 6, the first version of its platform certified under the European In Vitro Diagnostic Medical Devices Regulation (IVDR) for routine diagnostic use. This new milestone marks the culmination of several years of investment in quality, cybersecurity, risk management, and regulatory ..</v>
+        <v>Parallel AI, the platform replacing disconnected sales and marketing stacks, hit 10x revenue growth and SOC 2 compliance. AI employees now carry work from first touch to close on one system. SAN FRANCISCO, Aug. 20, 2026 /PRNewswire-PRWeb/ -- Parallel AI, the unified platform that replaces...</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="str">
-        <v>SS Innovations Named Outstanding Company Winner at the 2026 Surgical Robotics Industry Awards</v>
+        <v>TrulyMarbled Launches the First Multi-Breed Marketplace Where Every Premium Cut Is Verified to the Individual Animal</v>
       </c>
       <c r="B875" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C875" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D875" t="str">
-        <v>Finance, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E875" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319802/0/en/SS-Innovations-Named-Outstanding-Company-Winner-at-the-2026-Surgical-Robotics-Industry-Awards.html</v>
+        <v>https://www.newswire.com/news/trulymarbled-launches-the-first-multi-breed-marketplace-where-every-premium-cut</v>
       </c>
       <c r="F875" t="str">
-        <v>Company celebrated for advancing global access to its innovative robotic surgery platform Company celebrated for advancing global access to its innovative robotic surgery platform</v>
+        <v>New provenance platform lets ranches prove Wagyu and heritage-pork claims with DNA and registry records - and lets buyers independently check them with a tap of their phone.</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="str">
-        <v>Bloom Consulting Services Earns Microsoft Solutions Partner Designation, Strengthening Its Commitment to Enterprise Cloud Innovation</v>
+        <v>LPL Financial Welcomes McCutchen Wesson Wealth Advisors</v>
       </c>
       <c r="B876" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C876" t="str">
-        <v>PR.com</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D876" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E876" t="str">
-        <v>https://www.pr.com/press-release/972292</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348381/29579/en/lpl-financial-welcomes-mccutchen-wesson-wealth-advisors.html</v>
       </c>
       <c r="F876" t="str">
-        <v>The recognition validates Bloom’s experience established over the years in Azure, cloud modernization, and digital transformation services for enterprises globally. [PR.com]</v>
+        <v>SAN DIEGO, Aug. 20, 2026 (GLOBE NEWSWIRE) -- LPL Financial LLC announced today that financial advisors Paul McCutchen and Jarod Wesson, AAMS®, of McCutchen Wesson Wealth Advisors, have joined LPL Financial’s broker-dealer and Registered Investment Advisor (RIA) platform. The team reported serving approximately $190 million in advisory, brokerage and retirement plan assets* and joins LPL from Edward Jones.</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="str">
-        <v>Arcutis Launches New Virtual Health Platform Supporting Access to Care for Individuals Living with Chronic Inflammatory Skin Diseases, Including Approved ZORYVE® (roflumilast) Indications</v>
+        <v>YASSI Opens Chicago Technology Innovation Center to Accelerate the Future of Vehicle Intelligence</v>
       </c>
       <c r="B877" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C877" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D877" t="str">
-        <v>Finance, SaaS, Healthcare</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E877" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319793/0/en/Arcutis-Launches-New-Virtual-Health-Platform-Supporting-Access-to-Care-for-Individuals-Living-with-Chronic-Inflammatory-Skin-Diseases-Including-Approved-ZORYVE-roflumilast-Indicati.html</v>
+        <v>https://www.prnewswire.com/news-releases/yassi-opens-chicago-technology-innovation-center-to-accelerate-the-future-of-vehicle-intelligence-302856059.html</v>
       </c>
       <c r="F877" t="str">
-        <v>Arcutis Launches New Virtual Health Platform Supporting Access to Care for Individuals Living with Chronic Inflammatory Skin Diseases</v>
+        <v>New engineering and product hub marks YASSI's latest investment in technology, talent and innovation as the company expands its national Vehicle Intelligence Platform SANTA ROSA, Calif., Aug. 20, 2026 /PRNewswire/ -- Yotta Automated Software Solutions, Inc. (YASSI), the nation's leading...</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="str">
-        <v>Seerist Unveils Next-Generation Platform, Building the Foundation for the Future of Risk Intelligence</v>
+        <v>JD Technologies Global Selected by MoovinV to Market Julie, their AI Driven Platform for the Supply Chain</v>
       </c>
       <c r="B878" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C878" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D878" t="str">
         <v>AI, SaaS</v>
       </c>
       <c r="E878" t="str">
-        <v>https://www.prweb.com/releases/seerist-unveils-next-generation-platform-building-the-foundation-for-the-future-of-risk-intelligence-302809684.html</v>
+        <v>https://www.prnewswire.com/news-releases/jd-technologies-global-selected-by-moovinv-to-market-julie-their-ai-driven-platform-for-the-supply-chain-302855944.html</v>
       </c>
       <c r="F878" t="str">
-        <v>Platform transformation delivers more intuitive search, streamlined workflows, deeper customization, and integrated intelligence RESTON, Va., June 30, 2026 /PRNewswire-PRWeb/ -- Seerist, the AI-enabled risk and threat intelligence platform, announced a major evolution of its platform,...</v>
+        <v>JD Technologies Global will use their field sales expertise and established relationships to pursue new customers that will benefit MoovinV. Julie automates a large part of procurement processes, enabling buyers to focus on high-value activities. It includes powerful modules that boost...</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="str">
-        <v>Root Emerges as the Backbone of Real-Time Business Payments, Powering ...</v>
+        <v>A New Event Debuts, Hardlines Supplier Event (HSE), as Hardlines Buyers Seek More Supplier Choice, Agility and Innovation</v>
       </c>
       <c r="B879" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C879" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D879" t="str">
         <v>SaaS</v>
       </c>
       <c r="E879" t="str">
-        <v>https://pr-inside.com/root-emerges-as-the-backbone-of-real-time-business-payments-powering-r5196226.htm</v>
+        <v>https://www.prnewswire.com/news-releases/a-new-event-debuts-hardlines-supplier-event-hse-as-hardlines-buyers-seek-more-supplier-choice-agility-and-innovation-302855938.html</v>
       </c>
       <c r="F879" t="str">
-        <v>(PR-inside.com) Trusted by leading banks and clients across the globe, Root eliminates intermediaries to deliver real-time payment settlements for companies large and small SAN JOSE, CA / ACCESS Newswire / June 30, 2026 / Root , the programmable treasury operations platform trusted by leading global banks and clients in more than 180 countries, has stepped into the spotlight to reveal the scale at which its platform is powering instant receivables, payables and money transmission. Root's mission is to modernize money movement in the U.S., eliminating intermediaries to move money from one bank account to another in as little as five seconds. The platform ..</v>
+        <v>HSE Creates a Dedicated Platform for Discovering New Partners and Emerging Capabilities: Connecting Suppliers and Solutions to Transform the Hardlines Marketplace LAS VEGAS, Aug. 20, 2026 /PRNewswire/ -- Trade shows help buyers find products, and the Hardlines Supplier Event (HSE) was...</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="str">
-        <v>BlackBerry AtHoc Strengthens Enterprise Readiness as Cyber, Climate, ...</v>
+        <v>Instant Financial Expands Financial Wellness Platform with Insurify Partnership, Helping Workers Save on Auto Insurance</v>
       </c>
       <c r="B880" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C880" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D880" t="str">
-        <v>Finance, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E880" t="str">
-        <v>https://pr-inside.com/blackberry-athoc-strengthens-enterprise-readiness-as-cyber-climate-r5196222.htm</v>
+        <v>https://www.prweb.com/releases/instant-financial-expands-financial-wellness-platform-with-insurify-partnership-helping-workers-save-on-auto-insurance-302852660.html</v>
       </c>
       <c r="F880" t="str">
-        <v>(PR-inside.com) New integrations extend BlackBerry AtHoc mission orchestration into the identity and collaboration systems organizations already run, keeping coordinated response fast and accountable as the window between warning and action shrinks WATERLOO, ON / ACCESS Newswire / June 30, 2026 /BlackBerry Secure Communications, a division of BlackBerry Limited (NYSE:BB)(TSX:BB), today announced enhancements to BlackBerry® AtHoc® , its mission orchestration platform. BlackBerry AtHoc coordinates the people, information, and action a critical event demands, from first alert through the response that follows, with real-time accountability across every organization involved. The release extends that coordination across the systems enterprises and governments already run, through new ..</v>
+        <v>New benefit gives employees access to personalized auto insurance comparisons as financial pressures continue to rise for America's hourly workforce ATLANTA, Aug. 20, 2026 /PRNewswire-PRWeb/ -- Instant Financial, the fintech company modernizing payments and earned wage access for hourly...</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="str">
-        <v>New MySolArk v2 App Simplifies Home Energy Management and Virtual Power ...</v>
+        <v>Olenox Industries Reports July 2026 Bitcoin Production, Its second ...</v>
       </c>
       <c r="B881" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C881" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D881" t="str">
-        <v>SaaS, Energy</v>
+        <v>Finance, Crypto, SaaS, Energy</v>
       </c>
       <c r="E881" t="str">
-        <v>https://pr-inside.com/new-mysolark-v2-app-simplifies-home-energy-management-and-virtual-power-r5196219.htm</v>
+        <v>https://pr-inside.com/olenox-industries-reports-july-2026-bitcoin-production-its-second-r5214363.htm</v>
       </c>
       <c r="F881" t="str">
-        <v>(PR-inside.com) ALLEN, TX / ACCESS Newswire / June 30, 2026 / Sol-Ark announced the release of MySolArk v2 (MSAv2), the latest version of its monitoring and energy management platform. The updated application leverages Sol-Ark's proprietary, US-based cloud and mobile application development and introduces faster performance, improved system visibility, and a redesigned user experience. It adds new features that allows eligible users to enroll in Virtual Power Plant (VPP) programs directly from the app. The launch of MSAv2 expands the connection between distributed energy systems and grid services, making it easier for customers to participate in utility and energy aggregation programs while maintaining ..</v>
+        <v>(PR-inside.com) Second post-closing operating disclosure from the newly combined, energy-led digital infrastructure platform. Current production is generated at third-party hosting facilities on the ERCOT grid; converting Olenox's low-cost natural gas into compute at the point of generation, targeting power costs below $0.02 per kWh, is the platform's forward strategy. CONROE, TX / ACCESS Newswire / August 20, 2026 / Olenox Industries Inc. (NASDAQ:OLOX) ("Olenox" or the "Company"), a vertically integrated U.S. energy company, today reported Bitcoin production for the month of July 2026 from the operations of CS Digital Ventures, LLC ("CS Digital"), which the Company acquired on May 28, 2026. This ..</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="str">
-        <v>Krane Launches on the Autodesk Design and Make Marketplace, Bringing AI-Powered Supply Chain Management to Autodesk Forma Customers</v>
+        <v>Olenox Industries Reports July 2026 Bitcoin Production, Its second Monthly Operating Update Following the Closing of the CS Digital Acquisition</v>
       </c>
       <c r="B882" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C882" t="str">
-        <v>WebWire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D882" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, Crypto, SaaS, Energy</v>
       </c>
       <c r="E882" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356941</v>
+        <v>https://www.newswire.com/news/olenox-industries-reports-july-2026-bitcoin-production-its-second-monthly</v>
       </c>
       <c r="F882" t="str">
-        <v>Krane, the AI-native platform for construction supply chain management, today announced its availability on the Autodesk &amp;#174; Design and Make Marketplace, making Krane&amp;#39;s procurement and materials management capabilities directly accessible to Autodesk Forma &amp;#174; customers. Autodesk Forma is the first end-to-end, cloud-based, AI-native platform built for architects, engineers, contractors, and owners. The listing extends an existing integration between the two platforms with deeper API conne... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356941</v>
+        <v>Second post-closing operating disclosure from the newly combined, energy-led digital infrastructure platform. Current production is generated at third-party hosting facilities on the ERCOT grid; converting Olenox's low-cost natural gas into compute at the point of generation, targeting power costs below $0.02 per kWh, is the platform's forward strategy.</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="str">
-        <v>Artelo Biosciences Presents Evidence for a Common Lipid-Signaling Link Across Multiple Potential Indications for Its FABP5 Inhibitor Platform at ICRS 2026</v>
+        <v>Waste Energy Moves to Triple Midland Footprint as Company Builds Out ...</v>
       </c>
       <c r="B883" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C883" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D883" t="str">
-        <v>Finance, SaaS</v>
+        <v>SaaS, Energy</v>
       </c>
       <c r="E883" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319708/0/en/Artelo-Biosciences-Presents-Evidence-for-a-Common-Lipid-Signaling-Link-Across-Multiple-Potential-Indications-for-Its-FABP5-Inhibitor-Platform-at-ICRS-2026.html</v>
+        <v>https://pr-inside.com/waste-energy-moves-to-triple-midland-footprint-as-company-builds-out-r5214358.htm</v>
       </c>
       <c r="F883" t="str">
-        <v>Multi-omics analyses identifies linoleic acid as a critical fatty acid which is modulated by ART26.12 Multi-omics analyses identifies linoleic acid as a critical fatty acid which is modulated by ART26.12</v>
+        <v>(PR-inside.com) 13+ acre campus positions WAST for increased tire intake, expanded processing capacity and future waste conversion growth MIDLAND, TX / ACCESS Newswire / August 20, 2026 / Waste Energy Corp. (OTCID:WAST) ("Waste Energy" or the "Company"), an emerging waste conversion and environmental infrastructure company, today announced that it has agreed to terms to expand its Midland, Texas waste conversion campus from approximately four acres to more than 13 acres, marking a significant step in the Company's strategy to build a scalable waste processing and conversion platform in the Permian Basin. The planned expansion would add approximately nine acres to the Company's existing ..</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="str">
-        <v>Vector Science &amp;amp; Therapeutics Files Provisional Patent for Breakthrough Transdermal Peptide Delivery Platform</v>
+        <v>How Cloud-Based Technologies Are Expanding Drug Discovery Platforms Capabilities</v>
       </c>
       <c r="B884" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C884" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D884" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E884" t="str">
-        <v>https://www.prnewswire.com/news-releases/vector-science--therapeutics-files-provisional-patent-for-breakthrough-transdermal-peptide-delivery-platform-302814539.html</v>
+        <v>https://express-press-release.net/news/2026/08/20/1768604</v>
       </c>
       <c r="F884" t="str">
-        <v>Proprietary Magnetic Patch System Delivers Regenerative Peptides to Targeted Tissue Without Injection, with Built-In Confirmation of Successful Delivery MEQUON, Wis., June 30, 2026 /PRNewswire/ -- Vector Science &amp; Therapeutics Corp. (TSXV: PAIN) today announced the filing of a provisional...</v>
+        <v>Drug Discovery Platforms Are Transforming the Way Scientists Search for New Medicines Drug discovery is undergoing a major technological transformation as artificial intelligence, biological data, [read full press release...]</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="str">
-        <v>NexTide Media Launches Kraken, A Live Intelligence Tool That Turns Streaming Conversations into Audience Insights</v>
+        <v>Johnson &amp; Johnson Announces MONARCH™ QUEST 3, Advancing the Latest in Robotically-Assisted Bronchoscopy</v>
       </c>
       <c r="B885" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C885" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D885" t="str">
-        <v>SaaS, Media</v>
+        <v>SaaS</v>
       </c>
       <c r="E885" t="str">
-        <v>https://www.prnewswire.com/news-releases/nextide-media-launches-kraken-a-live-intelligence-tool-that-turns-streaming-conversations-into-audience-insights-302814391.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359177</v>
       </c>
       <c r="F885" t="str">
-        <v>New Tool Analyzes Real-Time Chat and Audio to Help Brands Strategically Show Up in Livestream Media NEW YORK, June 30, 2026 /PRNewswire/ -- NexTide Media, the leading livestream adtech platform built for brand safety, today launched Kraken, a live intelligence tool that turns real-time...</v>
+        <v>Johnson &amp;amp; Johnson today announced U.S. 510(k) regulatory clearance for MONARCH &amp;#8482; QUEST 3, the latest software update for the MONARCH Platform. The update reflects the company&amp;#39;s continued commitment to advancing its first&amp;amp;#8209;to-market robotically-assisted bronchoscopy platform guided by clinician experience and focused on improving confidence during complex procedures. The launch of MONARCH QUEST 3 follows three launches in the past eighteen months demonstrating our dedication to innov... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359177</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="str">
-        <v>EDB Named a Leader in Multimodel Data Platforms Evaluation</v>
+        <v>Candelis Collaborates with Leading Healthcare Solutions Provider to Expand Access to StreamVue for Remote Exam Review</v>
       </c>
       <c r="B886" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C886" t="str">
-        <v>PR Newswire</v>
+        <v>PRWeb</v>
       </c>
       <c r="D886" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E886" t="str">
-        <v>https://www.prnewswire.com/news-releases/edb-named-a-leader-in-multimodel-data-platforms-evaluation-302814162.html</v>
+        <v>https://www.prweb.com/releases/candelis-collaborates-with-leading-healthcare-solutions-provider-to-expand-access-to-streamvue-for-remote-exam-review-302854900.html</v>
       </c>
       <c r="F886" t="str">
-        <v>Independent research recognizes EDB Postgres® AI for extending transactional workloads into analytical and AI processing on a unified platform. WILMINGTON, Del., June 30, 2026 /PRNewswire/ -- EnterpriseDB (EDB), the leading sovereign data and AI company, today announced that it has been...</v>
+        <v>Candelis partners with leading healthcare solution provider to expand remote image access with StreamVue's fast, flexible enterprise diagnostic viewing platform. NEW YORK, Aug. 20, 2026 /PRNewswire-PRWeb/ -- Candelis, Inc. today announced a collaboration with GE HealthCare to support the...</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="str">
-        <v>Actia AI Delivers "Agents That Mean Business™"</v>
+        <v>NextTrip Launches NextTrip Pro, Integrated B2B Travel Platform Designed ...</v>
       </c>
       <c r="B887" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C887" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D887" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E887" t="str">
-        <v>https://www.prnewswire.com/news-releases/actia-ai-delivers-agents-that-mean-business-302814129.html</v>
+        <v>https://pr-inside.com/nexttrip-launches-nexttrip-pro-integrated-b2b-travel-platform-designed-r5214353.htm</v>
       </c>
       <c r="F887" t="str">
-        <v>Collaborative AI solution enables staff and AI agents to work side by side on everyday business tasks EMERYVILLE, Calif., June 30, 2026 /PRNewswire/ -- Actia AI today announced the launch of the Actia platform, a business-focused collaborative AI solution that helps companies rapidly...</v>
+        <v>(PR-inside.com) New B2B Ecosystem Combines NextTrip Connect SaaS Technology, NextTrip Groups and NextTrip Ownership Rewards in a Unified Platform for Travel Advisors and Agencies No-Cost Platform Expands NextTrip's Travel Distribution Network Across Individual and Group Bookings While Advisors Maintain Existing Affiliations, Branding and Client Relationships SUNRISE, FL / ACCESS Newswire / August 20, 2026 /NextTrip, Inc. (NASDAQ:NTRP) ("NextTrip," the "Company," "we," "our," or "us"), a technology-forward travel and media company operating at the intersection of media, travel and the creator economy, today announced the launch ofNextTrip Pro , a comprehensive B2B travel platform designed to provide travel advisors, agencies and influencers with a ..</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="str">
-        <v>Vanta Announces Exclusive Global Brand Partnership and Worldwide Distribution ...</v>
+        <v>NextTrip Launches NextTrip Pro, Integrated B2B Travel Platform Designed to Expand Advisor Distribution, Bookings and Recurring Revenue</v>
       </c>
       <c r="B888" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C888" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D888" t="str">
-        <v>SaaS, Retail</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E888" t="str">
-        <v>https://pr-inside.com/vanta-announces-exclusive-global-brand-partnership-and-worldwide-distribution-r5196215.htm</v>
+        <v>https://www.newswire.com/news/nexttrip-launches-nexttrip-pro-integrated-b2b-travel-platform-designed-to</v>
       </c>
       <c r="F888" t="str">
-        <v xml:space="preserve">(PR-inside.com) News Release Highlights: Vanta enters into an exclusive Global Brand Partnership and Master Distribution Agreement with Animal Spirits Limited, doing business as PickelBall Pixels (PBX), establishing a global framework for the development, commercialization, manufacture, distribution and sale of PBX-branded premium hydration and longevity-focused beverage and nutraceutical products incorporating Vanta Blackwater's proprietary formulations, manufactured by Vanta and marketed under the "Powered by Vanta Blackwater" designation. The Global Brand Partnership and Master Distribution Agreement combines Vanta's proprietary formulations and vertically integrated manufacturing platform with PBX's consumer brand and distribution capabilities to pursue commercialization opportunities </v>
+        <v>New B2B Ecosystem Combines NextTrip Connect SaaS Technology, NextTrip Groups and NextTrip Ownership Rewards in a Unified Platform for Travel Advisors and Agencies No-Cost Platform Expands NextTrip's Travel Distribution Network Across Individual and Group Bookings While Advisors Maintain Existing Affiliations, Branding and Client Relationships</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="str">
-        <v>Vanta Announces Exclusive Global Brand Partnership and Worldwide Distribution Agreement for PickelBall Pixels (PBX) Branded Products Powered by Vanta Blackwater Featuring Patented Fulvic Isolation Technology(TM)</v>
+        <v>CXAI Wins $2.5M+ Multi-Year Agreement with Fortune 100 Global Financial ...</v>
       </c>
       <c r="B889" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C889" t="str">
-        <v>Newswire.com</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D889" t="str">
-        <v>SaaS, Retail</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E889" t="str">
-        <v>https://www.newswire.com/news/vanta-announces-exclusive-global-brand-partnership-and-worldwide-distribution</v>
+        <v>https://pr-inside.com/cxai-wins-2-5m-multi-year-agreement-with-fortune-100-global-financial-r5214345.htm</v>
       </c>
       <c r="F889" t="str">
-        <v>News Release Highlights: Vanta enters into an exclusive Global Brand Partnership and Master Distribution Agreement with Animal Spirits Limited, doing business as PickelBall Pixels (PBX), establishing a global framework for the development, commercialization, manufacture, distribution and sale of PBX-branded premium hydration and longevity-focused beverage and nutraceutical products incorporating Vanta Blackwater's proprietary formulations, manufactured by Vanta and marketed under the "Powered by Vanta Blackwater" designation. The Global Brand Partnership and Master Distribution Agreement combines Vanta's proprietary formulations and vertically integrated manufacturing platform with PBX's consumer brand and distribution capabilities to pursue commercialization opportunities within the rapid</v>
+        <v>(PR-inside.com) Competitive enterprise win expands CXAI's global footprint and provides another proof point for the CXAI 2.0 strategy PALO ALTO, CA / ACCESS Newswire / August 20, 2026 /CXApp Inc. (NASDAQ:CXAI), an enterprise Agentic AI platform company, today announced a multi-year agreement with a Fortune 100 global financial services company representing more than $2.5 million in total contract value. Following a rigorous competitive evaluation, the customer selected CXAI's Workplace Experience Platform to be deployed across their global office portfolio creating an integrated employee experience across workplace services, workflows, spatial intelligence, and analytics. The three main factors that helped distinguish CXAI: agentic AI product offering ..</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="str">
-        <v>The FDA Publishes Its Supplement Warning Letters, NutraVeri Built the ...</v>
+        <v>EVERSANA Expands AI-Powered Commercialization Platform with New Capabilities Across Medical Affairs, Market Research and Commercial Operations</v>
       </c>
       <c r="B890" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C890" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D890" t="str">
-        <v>SaaS, Healthcare, Retail</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E890" t="str">
-        <v>https://pr-inside.com/the-fda-publishes-its-supplement-warning-letters-nutraveri-built-the-r5196214.htm</v>
+        <v>https://www.prnewswire.com/news-releases/eversana-expands-ai-powered-commercialization-platform-with-new-capabilities-across-medical-affairs-market-research-and-commercial-operations-302855424.html</v>
       </c>
       <c r="F890" t="str">
-        <v>(PR-inside.com) A new platform screens supplement formulas and claims against the public FDA and FTC enforcement record, so founders see potential problems before a co-packer, a regulator, or a competitor does. The first readiness score is free. MIAMI, FL / ACCESS Newswire / June 30, 2026 /Nitches Inc. (OTC PINK:NICH) - Every warning letter the FDA issues to a supplement company is public. It is searchable. It does not expire. It names the company, the product, and the exact language that crossed the line, and it stays online for anyone-an investor, a retail buyer, a journalist, or a litigator-to find years later. Most ..</v>
+        <v>Expansion advances Company's vision for an AI-native, connected commercialization ecosystem to help life sciences organizations improve efficiency, accelerate execution and support better patient outcomes CHICAGO, Aug. 20, 2026 /PRNewswire/ -- EVERSANA, a leading provider of global...</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="str">
-        <v>The FDA Publishes Its Supplement Warning Letters, NutraVeri Built the Tool That Reads Them Before You Receive One</v>
+        <v>Fresha Centralizes Cross-Platform Reviews with New AI-Powered Online Reputation Manager</v>
       </c>
       <c r="B891" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C891" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D891" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E891" t="str">
-        <v>https://www.newswire.com/news/the-fda-publishes-its-supplement-warning-letters-nutraveri-built-the-tool-that</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/fresha-centralizes-cross-platform-reviews-115500293.html</v>
       </c>
       <c r="F891" t="str">
-        <v>A new platform screens supplement formulas and claims against the public FDA and FTC enforcement record, so founders see potential problems before a co-packer, a regulator, or a competitor does. The first readiness score is free.</v>
+        <v>LONDON, August 20, 2026--Fresha, the world’s leading AI-powered booking platform for beauty and wellness, has launched a unified Online Reputation management system, a new feature that brings Google and Fresha reviews together into a single dashboard, giving partners one central place to monitor, manage and respond to client feedback. The launch further strengthens Fresha's position as the industry's leading booking software, expanding the platform's growing suite of AI-powered business tools an</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="str">
-        <v>Vanta Announces Receipt of Distillery Manufacturer Licence, Expanding ...</v>
+        <v>RIWI Releases Q2 2026 Financials</v>
       </c>
       <c r="B892" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C892" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D892" t="str">
-        <v>Finance, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E892" t="str">
-        <v>https://pr-inside.com/vanta-announces-receipt-of-distillery-manufacturer-licence-expanding-r5196212.htm</v>
+        <v>https://www.newsfilecorp.com/release/310569/RIWI-Releases-Q2-2026-Financials</v>
       </c>
       <c r="F892" t="str">
-        <v>(PR-inside.com) News Release Highlights: Vanta has been issued a Distillery Manufacturer Licence from the British Columbia Liquor and Cannabis Regulation Branch (LCRB), authorizing commercial spirits manufacturing within a dedicated licensed production area at the Company's 40,000-square-foot British Columbia beverage manufacturing facility. The Distillery Manufacturer Licence significantly expands Vanta's vertically integrated beverage manufacturing platform, enabling contract manufacturing, co-packing and product development across multiple beverage alcohol categories, including spirits, ready-to-drink (RTD) beverages, wines, coolers and emerging better-for-you adult beverage products, while creating additional opportunities to increase facility utilization and diversify revenue streams.</v>
+        <v>Toronto, Ontario--(Newsfile Corp. - August 20, 2026) - RIWI Corp. (TSXV: RIWI) (OTC: RWCRF) (the "Company" or "RIWI"), a market research platform, global trend-tracking and prediction technology firm, reported its financial results for the three months ended June 30, 2026. All figures are reported in U.S. dollars unless otherwise indicated. RIWI's financial statements are prepared in accordance with International Financial Reporting Standards ("IFRS").RIWI highlights for the three months ended...</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" t="str">
-        <v>Chumba Casino Recognized as a Top Choice for US Players 2026</v>
+        <v>Lockheed Martin and Saildrone Demonstrate Launch from USV Platform</v>
       </c>
       <c r="B893" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C893" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D893" t="str">
         <v>SaaS</v>
       </c>
       <c r="E893" t="str">
-        <v>https://pr-inside.com/chumba-casino-recognized-as-a-top-choice-for-us-players-r5196211.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359174</v>
       </c>
       <c r="F893" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / How Chumba Casino Works and Why It Keeps Growing Chumba Casino operates under the sweepstakes casino model that has taken the U.S. market by storm. Run by VGW Group, the platform uses a dual-currency system, Gold Coins for entertainment play and Sweeps Coins redeemable for real cash prizes. Players never deposit real money directly into a gambling account. Instead, they buy Gold Coin packages (often with bonus Sweeps Coins included) or collect free Sweeps Coins through daily login bonuses, social media giveaways, and a mail-in sweepstakes entry option. This structure ..</v>
+        <v>Lockheed Martin and Saildrone launched two rounds from a Surveyor class Saildrone integrated with a Joint-Air-to-Ground (JAGM) Dual Launcher and Adjunct Remote Engagement System (ARES) fire control C2. In coordination with the USS Theodore Roosevelt (CVN-71) Carrier Strike Group and enabled by the Navy&amp;#39;s ARES&amp;#8212;a remotely operated combat system&amp;#8212;the Saildrone Surveyor demonstrated its interoperability by acting on target data for a surrogate high-speed surface craft. The demonstration went fr... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359174</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" t="str">
-        <v>Bridgeline Sees Increasing Industry Demand Through Faster Sales Cycles, ...</v>
+        <v>Rhelion Life Sciences' Wholly Owned Subsidiary Filament Health Signs Letter of Intent with Darmiyan, Inc. to Explore Use of FDA De Novo Authorized BrainSee(R) AI Platform in Early Alzheimer's Disease Trial Design</v>
       </c>
       <c r="B894" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C894" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D894" t="str">
-        <v>Finance, AI, SaaS, Retail</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E894" t="str">
-        <v>https://pr-inside.com/bridgeline-sees-increasing-industry-demand-through-faster-sales-cycles-r5196209.htm</v>
+        <v>https://www.newsfilecorp.com/release/310598/Rhelion-Life-Sciences-Wholly-Owned-Subsidiary-Filament-Health-Signs-Letter-of-Intent-with-Darmiyan-Inc.-to-Explore-Use-of-FDA-De-Novo-Authorized-BrainSeeR-AI-Platform-in-Early-Alzheimers-Disease-Trial-Design</v>
       </c>
       <c r="F894" t="str">
-        <v>(PR-inside.com) WOBURN, MA / ACCESS Newswire / June 30, 2026 /Bridgeline Digital, Inc. (NASDAQ:BLIN), a leader in AI-powered product discovery and eCommerce solutions, announced today that a U.S.-based wholesale distributor of pet, farm and garden, and home products has selected HawkSearch to power product discovery within its BigCommerce ecommerce platform. The win highlights accelerating adoption of AI-driven search in complex B2B environments and continued momentum in Bridgeline's growing pipeline of distribution-focused ecommerce opportunities. The organization operates a large-scale B2B ecommerce business supporting retailers and dealers with a catalog of approximately 25,500 products and variants, handling more than 450,000 monthly sessions and over ..</v>
+        <v>Collaboration looks to explore the use of Darmiyan's FDA De Novo authorized BrainSee® imaging platform, authorized for predicting risk of progression to Alzheimer's disease in patients with amnestic mild cognitive impairment, as well as Darmiyan's core technology, the Virtual Microscope, tailored towards use in pharmaceutical clinical trialsThe goal of the collaboration is to inform the identification, selection and monitoring of the best candidates for clinical trials of PEX010, Rhelion's...</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" t="str">
-        <v>Vanta Announces Receipt of Distillery Manufacturer Licence, Expanding Manufacturing and Commercialization Capabilities at its British Columbia Beverage Manufacturing Facility</v>
+        <v>REDICO and One Orchard launch InfraMed Properties -- a medical outpatient investment platform poised for nationwide growth</v>
       </c>
       <c r="B895" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C895" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D895" t="str">
-        <v>Finance, SaaS</v>
+        <v>SaaS, Healthcare, Real Estate</v>
       </c>
       <c r="E895" t="str">
-        <v>https://www.newswire.com/news/vanta-announces-receipt-of-distillery-manufacturer-licence-expanding</v>
+        <v>https://www.prnewswire.com/news-releases/redico-and-one-orchard-launch-inframed-properties--a-medical-outpatient-investment-platform-poised-for-nationwide-growth-302855869.html</v>
       </c>
       <c r="F895" t="str">
-        <v xml:space="preserve">News Release Highlights: Vanta has been issued a Distillery Manufacturer Licence from the British Columbia Liquor and Cannabis Regulation Branch (LCRB), authorizing commercial spirits manufacturing within a dedicated licensed production area at the Company's 40,000-square-foot British Columbia beverage manufacturing facility. The Distillery Manufacturer Licence significantly expands Vanta's vertically integrated beverage manufacturing platform, enabling contract manufacturing, co-packing and product development across multiple beverage alcohol categories, including spirits, ready-to-drink (RTD) beverages, wines, coolers and emerging better-for-you adult beverage products, while creating additional opportunities to increase facility utilization and diversify revenue streams. The Distillery </v>
+        <v>InfraMed is structured to acquire, develop and manage medical outpatient properties across the United States New venture seeded with a 25-asset portfolio across 16 states Formation of InfraMed combines REDICO's 60 years of experience as a commercial real estate investor with One Orchard's...</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" t="str">
-        <v>Vision Marine Technologies (NASDAQ: VMAR) Has Built the Complete Platform To Scale Electric Recreational Boating With Manufacturing, Distribution And Commercial Execution Now In Place</v>
+        <v>APEX Anesthesia Review Launches Dedicated CRNA Job Board to Connect Employers with the Nation's Most Engaged Nurse Anesthesia Community</v>
       </c>
       <c r="B896" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C896" t="str">
-        <v>NewMediaWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D896" t="str">
-        <v>Finance, SaaS, Energy</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E896" t="str">
-        <v>https://www.newmediawire.com/news/vision-marine-technologies-nasdaq-vmar-has-built-the-complete-platform-to-scale-electric-recreational-boating-with-manufacturing-distribution-and-commercial-execution-now-in-place-7087425</v>
+        <v>https://www.prnewswire.com/news-releases/apex-anesthesia-review-launches-dedicated-crna-job-board-to-connect-employers-with-the-nations-most-engaged-nurse-anesthesia-community-302855795.html</v>
       </c>
       <c r="F896" t="str">
-        <v>By Meg Flippin, Benzinga The recreational boating industry is undergoing one of its most significant transformations in decades as electrification reshapes the future of marine transportation. Unlike many land-based electric applications, electric boating requires a purpose-built approach to propulsion, high-voltage energy storage, thermal management, power electronics, digital controls and marine safety systems - all engineered to perform reliably in a demanding on-water environment. DETROIT, MICHIGAN - June 30, 2026 ( NEWMEDIAWIRE ) - Electric boats are increasingly addressing long-standing boating challenges through quieter operation, reduced routine mechanical maintenance, no exhaust emissions at the point of use and a different on-water experience. But the larger commercial opportunit</v>
+        <v>CHARLOTTE, N.C., Aug. 20, 2026 /PRNewswire/ -- APEX Anesthesia Review, a TrueLearn brand and the leading education and continuing education platform for Certified Registered Nurse Anesthetists (CRNAs) and Student Registered Nurse Anesthetists (SRNAs), announced the official launch of the...</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="str">
-        <v>Aptevo Secures $1.5 Million Non-Dilutive Research Grant From the Andy ...</v>
+        <v>UniDoc Health Signs MOU with Ventripoint Diagnostics to Evaluate Remote ...</v>
       </c>
       <c r="B897" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C897" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D897" t="str">
-        <v>Finance, SaaS, Healthcare</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E897" t="str">
-        <v>https://pr-inside.com/aptevo-secures-1-5-million-non-dilutive-research-grant-from-the-andy-r5196206.htm</v>
+        <v>https://pr-inside.com/unidoc-health-signs-mou-with-ventripoint-diagnostics-to-evaluate-remote-r5214332.htm</v>
       </c>
       <c r="F897" t="str">
-        <v>(PR-inside.com) SEATTLE, WA / ACCESS Newswire / June 30, 2026 / Aptevo Therapeutics Inc. (NASDAQ:APVO), a clinical-stage biotechnology company developing novel immuno-oncology therapeutics based on its proprietary ADAPTIR™ and ADAPTIR-FLEX™ platform technologies, today announced it has been awarded a $1.5 million non-dilutive research grant from the Andy Hill Cancer Research Endowment (CARE) Fund under its Implementation and Outcomes Research program to support investigational new drug (IND)-enabling work for APVO451, Aptevo's novel trispecific antibody-like immunotherapy candidate for solid tumors. Aptevo believes that obtaining this competitive award, reviewed by subject matter experts and awarded based on merit, provides external validation of APVO451's tumor-directed trispecific ..</v>
+        <v>(PR-inside.com) Proposed collaboration would combine UniDoc's connected-care infrastructure with Ventripoint's AI-enabled cardiac imaging platform VANCOUVER, BC / ACCESS Newswire / August 20, 2026 / UniDoc Health Corp. (CSE:UDOC)(FRA:L7T)(OTCQB:UDOCF) ("UniDoc" or the "Company"), a company developing eHealth solutions, is pleased to announce that it has signed a non-exclusive and non-binding memorandum of understanding (the "MOU") with Ventripoint Diagnostics Ltd. (TSXV:VPT) (OTC:VPTDF) ("Ventripoint") to evaluate a potential collaboration focused on remote cardiac assessment and cardiovascular screening. Key Takeaways: The collaboration will assess Ventripoint's VMS+™ platform as an optional cardiac imaging component within selected UniDoc Health Cube configurations and virtual-care deplo</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="str">
-        <v>374Water's Mobile AirSCWO System Completes Phase 1 in St. Cloud, MN ...</v>
+        <v>Autozi in Discussions with Multiple Investors for Approximately US$55 Million Follow-On Financing After Completing US$30 Million Investment to Accelerate Core Business Expansion</v>
       </c>
       <c r="B898" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C898" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D898" t="str">
-        <v>Finance, SaaS</v>
+        <v>Finance, SaaS, Automotive</v>
       </c>
       <c r="E898" t="str">
-        <v>https://pr-inside.com/water-s-mobile-airscwo-system-completes-phase-1-in-st-cloud-mn-r5196202.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348253/0/en/autozi-in-discussions-with-multiple-investors-for-approximately-us-55-million-follow-on-financing-after-completing-us-30-million-investment-to-accelerate-core-business-expansion.html</v>
       </c>
       <c r="F898" t="str">
-        <v>(PR-inside.com) The mobile AirSCWO brings the full capability of larger modular systems for wastes that cannot be transported and for onsite pilot demonstrations MORRISVILLE, NC / ACCESS Newswire / June 30, 2026 / 374Water Inc. (NASDAQ:SCWO) ("374Water" or the "Company"), a leading cleantech and environmental services company deploying supercritical water oxidation technology for the permanent destruction of organic waste through its proprietary AirSCWO™, today announced the completion of Phase 1 of the St. Cloud, Minnesota campaign and provided an update on operations of its mobile AirSCWO system. Project Update The St. Cloud deployment is being conducted under a $600,000 Waste Destruction Services contract with ..</v>
+        <v>Additional capital would support automotive supply-chain integration, cross-border platform development, digital and intelligent technologies, lifecycle automotive services and working capital</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="str">
-        <v>RuPaul's Drag Race Royalty Bob The Drag Queen &amp; Monét X Change Bring ...</v>
+        <v>Evaxion announces business update and second quarter 2026 financial results</v>
       </c>
       <c r="B899" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C899" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D899" t="str">
-        <v>SaaS, Media</v>
+        <v>Finance, AI, SaaS, Healthcare</v>
       </c>
       <c r="E899" t="str">
-        <v>https://pr-inside.com/rupaul-s-drag-race-royalty-bob-the-drag-queen-mon-t-x-change-bring-r5196198.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348249/0/en/evaxion-announces-business-update-and-second-quarter-2026-financial-results.html</v>
       </c>
       <c r="F899" t="str">
-        <v>(PR-inside.com) DALLAS, TX / ACCESS Newswire / June 30, 2026 / Today, Liberated Syndication Inc. ("Libsyn"), the leading podcasting platform for creators and advertisers, announced a new multi-year exclusive hosting and advertising partnership with Sibling Rivalry, the hit comedy and culture podcast hosted by RuPaul's Drag Race royalty Bob The Drag Queen and Monét X Change. Under the agreement, Libsyn will exclusively host and monetize the weekly audio and video show, connecting premium advertisers with a highly engaged audience of comedy fans, pop culture enthusiasts, LGBTQIA+ consumers, and trend-conscious viewers who return week after week for the duo's unmistakable chemistry and ..</v>
+        <v>COPENHAGEN, Denmark, August 20, 2026 - Evaxion A/S (NASDAQ: EVAX) (“Evaxion”), a clinical-stage TechBio company developing novel vaccines with its pioneering AI-Immunology™ platform, provides business update and announces second quarter 2026 financial results.</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="str">
-        <v>AvevoRx Launches National Nutrition Education and Patient Engagement Initiative, Expands Access for Patients with Complex Nutrition Needs</v>
+        <v>PharmaCorp Rx Inc. Announces Second Quarter 2026 Financial Results</v>
       </c>
       <c r="B900" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C900" t="str">
-        <v>PRWeb</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D900" t="str">
-        <v>SaaS, Healthcare, Education</v>
+        <v>SaaS</v>
       </c>
       <c r="E900" t="str">
-        <v>https://www.prweb.com/releases/avevorx-launches-national-nutrition-education-and-patient-engagement-initiative-expands-access-for-patients-with-complex-nutrition-needs-302811688.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348254/0/en/pharmacorp-rx-inc-announces-second-quarter-2026-financial-results.html</v>
       </c>
       <c r="F900" t="str">
-        <v>New digital outreach strategy, educational resources, virtual support offerings, and patient engagement platform aim to connect underserved patients and providers with specialized nutrition expertise nationwide GREENSBORO, N.C., June 30, 2026 /PRNewswire-PRWeb/ -- AvevoRx, a national,...</v>
+        <v>SASKATOON, Saskatchewan, Aug. 20, 2026 (GLOBE NEWSWIRE) -- PHARMACORP RX INC. (“ PharmaCorp ” or the “ Corporation ”) (TSXV: PCRX) a Canadian pharmacy services and consolidation platform, today reported its financial results for the three and six months ended June 30, 2026.</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="str">
-        <v>GomSpace receives order for satellite platform kits valued at 34 MSEK</v>
+        <v>Vector Science and Therapeutics Corp. (TSXV: PAIN) Files Provisional Patent Application on Integrated Platform for Orthopedic Tissue Regeneration Using Peptides</v>
       </c>
       <c r="B901" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C901" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D901" t="str">
         <v>SaaS</v>
       </c>
       <c r="E901" t="str">
-        <v>https://www.prnewswire.com/news-releases/gomspace-receives-order-for-satellite-platform-kits-valued-at-34-msek-302814497.html</v>
+        <v>https://www.prnewswire.com/news-releases/vector-science-and-therapeutics-corp-tsxv-pain-files-provisional-patent-application-on-integrated-platform-for-orthopedic-tissue-regeneration-using-peptides-302855968.html</v>
       </c>
       <c r="F901" t="str">
-        <v>STOCKHOLM, June 30, 2026 /PRNewswire/ -- GomSpace Group AB has received a follow-up order from an existing, undisclosed customer in the EMEA region with a total value of approximately 34 MSEK. The order comprises GomSpace's satellite platform kits—modular, flight-proven solutions designed...</v>
-[...2 lines deleted...]
-    <row r="902">
+        <v>Platform combines regenerative peptides with autologous platelet-rich biologics, alongside adjunct formulations designed to avoid interfering with the body's own repair cells MEQUON, Wis., Aug. 20, 2026 /PRNewswire/ -- Vector Science and Therapeutics Corp. ("Vector" or the "Company")...</v>
+      </c>
+    </row>
+    <row r="902" xml:space="preserve">
       <c r="A902" t="str">
-        <v>Eos Announces $125 Million Investment for Frontier Power USA, Bringing Expected Frontier Equity Investment up to $375 Million</v>
+        <v>Asia's fashion extravaganza CENTRESTAGE returns in September</v>
       </c>
       <c r="B902" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C902" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D902" t="str">
-        <v>Finance, SaaS</v>
+        <v>Finance, SaaS, Energy</v>
       </c>
       <c r="E902" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319576/0/en/Eos-Announces-125-Million-Investment-for-Frontier-Power-USA-Bringing-Expected-Frontier-Equity-Investment-up-to-375-Million.html</v>
-[...2 lines deleted...]
-        <v>Additional institutional commitment brings Frontier Power USA’s targeted equity base up to approximately $375 million. Under the platform’s planned financing model, that equity is structured to support more than $1.5 billion of project deployment. Additional institutional commitment brings Frontier Power USA’s targeted equity base up to approximately $375 million. Under the platform’s planned financing model, that equity is structured to support more than $1.5 billion of project deployment.</v>
+        <v>https://www.acnnewswire.com/press-release/english/109280/</v>
+      </c>
+      <c r="F902" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 20, 2026 - (ACN Newswire) - Asia’s premier annual fashion event CENTRESTAGE--organised by the Hong Kong Trade Development Council (HKTDC) and sponsored by the Cultural and Creative Industries Development Agency (CCIDA) of the Government of the Hong Kong Special Administrative Region (HKSAR) will return to the Hong Kong Convention and Exhibition Centre (HKCEC) from 2 to 5 September. One of the flagship programmes of the third "Hong Kong Fashion Fest", CENTRESTAGE will bring together some 270 brands from 24 countries and regions and will feature more than 40 spectacular events, including over 30 fashion shows. The number of participating designer brands and fashion shows  reached a record high this year, showcasing the vibrancy and international influence of Hong Kong's fashion industry, and strengthening the city’s position as an international trading hub and an East-meets-West centre for international cultural exchange. The fair is open to industry buyers and the public for free, welcoming visitors to experience the unique charm of Asia’s fashion capital in person.
+Smilely Lam (centre), Associate Executive Director of the HKTDC; Katherine Fang (second left), Chairman of the HKTDC Garment Advisory Committee; Yvonne Ip, Assistant Commissioner for Cultural and Creative Industries (second right); Ryu Seok Chun (far right), Director General of the Korea Trade-Investment Promotion Agency Hong Kong (KOTRA); and Chief Designer XPX Eugene Lam from Hype² pavilion  (far left) introduce the highlights of CENTRESTAGE at the press conference.
+Smilely Lam, Associate Executive Director of the HKTDC, said: “HKTDC is committed to promoting trade development through the extensive global network and years of exhibition experience to actively support Hong Kong fashion brands and designers in expanding into overseas markets. This year marks the 11th edition of CENTRESTAGE. Leveraging on Hong Kong’s role as a superconnector, we would like to utilise CENTRESTAGE to connect the industry with global buyers, partners and media. Through CENTRESTAGE, Hong Kong fashion and design can go further and shine brightly on the world stage.”
+Inaugural Hype² pavilion harnesses star power and KOL influence
+With the continuous growth of the global streetwear market and Generation Z consumers increasingly seeking "self-expression" and "emotional value", CENTRESTAGE introduces the Hype² pavilion for the first time this year. This pavilion spotlights fashion labels spearheaded by local celebrities and KOLs, promoting cross-sector collaborations across the fashion &amp; lifestyle, show &amp; entertainment, culture &amp; creative industries. Participating brands include Claro by Rosita Kwok, OGIS by Vincent Wong, PICK AND MATCH by Kelvin Kwan, ROSEMA.ESE X Jaime Cheung by Jaime Cheung and Ariel Leung, and XPX by Pakho Chau and more. Several brands will launch limited-edition or debut products during the fair to further drive excitement. The fair will also host the "Hype² Fashion Show" on 4 September, featuring a joint presentation by more than 10 trend-setting brands.
+The fair brings together some 270 exhibiting brands from 24 countries and regions.
+CENTRESTAGE ELITES: KIT WAN STUDIO’s solo fashion show in Hong KongThe grand opening fashion show, CENTRESTAGE ELITES, will take place on the first day of the fair (2 September), putting the spotlight on KIT WAN STUDIOS, a multidisciplinary design and visual art studio led by Kit Wan, a Hong Kong-born creative director and visual artist. The studio's collaborative roster of local superstars is formidable and includes Miriam Yeung, Hins Cheung, MC Cheung, and Panther Chan. The artist’s overseas collaborations also span multiple top-tier events, including designing ‘stage armour’ for artists in Los Angeles at the Grammy Awards and Eurovision in the United Kingdom. Marking his solo fashion show in Hong Kong, the presentation is themed "MUTANT // MYTHOLOGY", connecting the two seemingly unrelated concepts of "mutation" and "mythology". Through three narrative chapters, it presents a cinematic fashion journey, striking a balance between the studio's signature performative showpieces and more-wearable fashion silhouettes. The HKTDC has specially arranged to livestream this grand fashion occasion on the CENTRESTAGE website and Instagram account, the HKTDC’s YouTube channel, Facebook and other official pages, as well as various lifestyle online platforms. During the fair, a dedicated exhibition area will also be set up at the venue to display selected works from CENTRESTAGE ELITES. Kit Wan will attend the fair in person on 4 September to share his experience in expanding into overseas markets and his insights on creative inspiration, to help guide young designers and fashion design students.
+Korea debuts as "Featured Partner" to present largest-ever pavilion
+This year’s CENTRESTAGE brings together exhibitors from 24 countries and regions, among which the Faroe Islands, Austria and Slovakia from Europe, the United Arab Emirates from the Middle East, Malaysia from Asia, as well as Colombia from South America will participate for the first time, further broadening the international footprint of CENTRESTAGE. Korea, meanwhile, becomes CENTRESTAGE's “Featured Partner” for the first time, with the Korean Pavilion jointly organised by the Korea Trade-Investment Promotion Agency (KOTRA), HISEOUL SHOWROOM and the Consulate General of the Republic of Korea in Hong Kong, marking the largest pavilion in the event's history. The pavilion brings 12 Seoul-based designer brands, including doucan, ELNORE, Ét demain, HOLYNUMBER7, NUOSMIQ and RE RH'EE. Beyond Seoul, the Gyeonggi Fashion Creative Studio brings 10 local brands, including ARTS DE BASE, PHENOMENON SEEPER and VEGANTIGER, introducing the latest Korean styling aesthetics and high street fashion to Hong Kong. The Korean pavilion will also present a thematic fashion show titled "SEOUListic: The Future is Sustainable" on 4 September (the third day of the fair). In addition to showcasing the creativity and sustainable concepts of Korean designers, Lee Chae-yeon, a former member of the girl group IZ*ONE, will make a special guest performance, fusing fashion and entertainment to highlight the charm of Korean pop culture.
+The Austrian pavilion, coordinated by Austrian Trade Commission, makes its debut with seven brands, including Woody, which boasts over a century of wooden shoe craftsmanship, and the avant-garde structuralist brand km/a mode. Led by the Australian Fashion Council, the Australian pavilion will present 10 participating brands showcasing a natural and comfortable Australian fashion aesthetic. Meanwhile, the Canadian pavilion, spearheaded by the Consulate General of Canada in Hong Kong and Macao, gathers several high-end, female-founded and female-led brands, including Iris Setlakwe and Devlyn Van Loon.
+Seven thematic zones feature new "Perfume" zone
+This year’s CENTRESTAGE features seven thematic zones. The brand-new "Perfume" zone gathers various fragrance brands from around the world, including niche labels from Malaysia, Thailand and Vietnam that are not yet available in Hong Kong, allowing buyers and fashion enthusiasts to extend their fashion experience through scents. The "Craftsmanship" zone is a combination of artisanal techniques and fashion design, featuring first-time Malaysian exhibitor Maswira Majid and local brand Catchu Syvaion, which incorporates craft elements into lingerie design. The "Contemporary" zone brings together brands such as Colombian label STUDIO INGRID BURGOS and Chinese Mainland premium menswear and womenswear brand Langdeng. The "Urban" zone spotlights casual design brands full of metropolitan charm, including local brand COLE COOL. The "Athleisure" zone gathers multiple collections combining sportswear elements and workwear, including local brand Glocal Mahjong. The "Circular Fashion" zone introduces first-time German exhibitor Paulina's Friends and local brand JESSE LEE, showcasing upcycled fabrics combined with 3D printing technology. Furthermore, the "Accessories" zone, which was first introduced last year, has further expanded in scale this year, with American luxury brand Jeremie St. Croix making its debut.
+Record number of fashion shows gathers industry elites and rising stars
+This year, CENTRESTAGE will feature more than 40 spectacular events, of which over 30 are fashion shows covering a diverse range of styles, setting a new record for the fair. One of the major highlights, the Fashion Hong Kong Runway Show, will take place on 3 September. Inspired by the theme "Hong Kong Dopamine", it will transform the diversity, aesthetics and energy of this city into a sensory experience. Four local designer brands, including 112 mountainyam, ANGUS TSUI, ARTY:ACTIVE and Z I D I, will present their latest creative collections, interpreting the unique allure of Hong Kong fashion design.
+In addition, other exciting fashion shows will feature local labels including KEVYIU, VICTOR CHAN STUDIO x atelierYVF, Cixi Jewelry and Cecilia Yau Couture, as well as designs by Paulina's Friends from Germany and Slovak designers Bráz Noémi and Mišena Juhász, showcasing diverse creative design styles from different regions to industry professionals and audiences.            CENTRESTAGE will also host a series of talks during the fair, including a "Meet with Designer" session featuring Korean designer Rok Hwang in person on 4 September, who will share his experience in building the ROKH brand and taking it onto the international stage, as well as his observations and insights on the development of the global fashion industry. In addition, organisations including Redress, AiDLab and the Australian Fashion Council will present thematic talks exploring hot topics such as circular fashion and fashion technology.
+CENTRESTAGE continues to nurture emerging design talent through a series of competitions, including the Hong Kong Young Fashion Designers' Contest (YDC) organised by HKTDC, which is dedicated to providing a platform for young designers to showcase their work. In addition, the "Thread of Creativity – Fashion Design Competition 2026" organised by the Asian New Generation Creativity Design Association will also take place during the fair, allowing young designers to demonstrate their creative talent and inject fresh energy into the industry. In addition, the "Sparkle Charity Foundation x Sparkle Collection: Next In Chinese Style – Young Designer Challenge 2026 Award Presentation Ceremony", initiated by designer brand SPARKLE by KAREN CHAN, will honour the next generation of design talent, promoting the inheritance and innovation of fashion culture while encouraging young designers to fulfil their potential.
+Other highlights include a fashion showcase organised by the Fashion Farm Foundation, featuring works by designers from the Greater Bay Area, as well as the "Young Knitwear Designers' Runway 2026" organised by the Knitwear Innovation and Design Society (KIDS), showcasing the vitality and development potential of Hong Kong's knitwear fashion industry.
+The HKTDC Hong Kong Watch &amp; Clock Fair and Salon de TIME (1-5 September), also organised by HKTDC, will be staged concurrently with CENTRESTAGE, allowing visitors to explore the latest watch and clock products alongside fashion brands at the same venue. The CENTRESTAGE Instagram account (@centrestage_hktdc) has been continuously updated with the latest event information and fashion trends. Everyone is welcome to follow the account to stay closely connected with all the latest happenings at CENTRESTAGE.
+CENTRESTAGE: https://www.hktdc.com/event/centrestage/en
+CENTRESTAGE Instagram (IG): https://www.instagram.com/centrestage_hktdc/
+Fashion Hong Kong: https://www.fashionhongkong.com/
+Hong Kong Young Fashion Designers' Contest (YDC): https://www.fashionally.com/en/
+Photo download: https://bit.ly/4xUZbMs
+Smilely Lam (centre), Associate Executive Director of the HKTDC; Katherine Fang (second left), Chairman of the HKTDC Garment Advisory Committee; Yvonne Ip, Assistant Commissioner for Cultural and Creative Industries (second right); Ryu Seok Chun (far right), Director General of the Korea Trade-Investment Promotion Agency Hong Kong (KOTRA); and Chief Designer XPX Eugene Lam from Hype² pavilion  (far left) introduce the highlights of CENTRESTAGE at the press conference.
+The fair brings together some 270 exhibiting brands from 24 countries and regions.
+The grand-opening fashion show, CENTRESTAGE ELITES, will be held on 2 September, spotlighting KIT WAN STUDIOS — a multidisciplinary design and visual-arts studio led by Kit Wan. The STUDIO’s new collection, "MUTANT // MYTHOLOGY," was previewed at today’s press conference.
+Kim Youngseok (centre) and Wilfred Chung (right), Deputy Director and Project Manager of the Korea Trade-Investment Promotion Agency (KOTRA), together with guest host Annie Lee (left), introduce the highlights of the Korean Pavilion.
+Girl group VIVA wearing outfits from participating Korean brands at the press conference, showcasing the allure of Korean fashion.
+Artist Jeffrey Ngai introduces CENTRESTAGE's newly launched Hype² pavilion.
+Media enquiries
+PURPLE:
+Fiona Wong
+Tel: (852) 9221 1056
+Email: fiona.wong@purplepr.com
+Yannis Sin
+Tel: (852) 6226 3398
+Email: yannis.sin@purplepr.com
+HKTDC’s Communications &amp; Public Affairs Department:
+Katy Wong
+Tel: (852) 2584 4524
+Email: katy.ky.wong@hktdc.org
+Jane Cheung
+Tel: (852) 2584 4137
+Email: jane.mh.cheung@hktdc.org
+HKTDC Newsroom: https://mediaroom.hktdc.com/en
+About HKTDC
+The Hong Kong Trade Development Council (HKTDC) celebrates its 60th anniversary this year. The HKTDC is a statutory body established in 1966 to promote, assist and develop Hong Kong's trade. With over 50 offices globally, including 13 in the Chinese Mainland, the HKTDC promotes Hong Kong as a two-way global investment and business hub. The HKTDC organises international exhibitions, conferences and business missions to create business opportunities for companies, particularly small and medium-sized enterprises (SMEs), in the mainland and international markets. The HKTDC also provides up-to-date market insights and product information via research reports and digital news channels. For more information, please visit: www.hktdc.com/aboutus. Follow us on @hktdc and LinkedIn
+About Cultural and Creative Industries Development Agency (CCIDA)
+The Cultural and Creative Industries Development Agency (CCIDA), formerly known as Create Hong Kong (CreateHK) since 2009, was established in June 2024.  CCIDA is  a dedicated office under the Culture, Sports and Tourism Bureau of the Government of the Hong Kong Special Administrative Region (HKSAR Government) to provide one-stop services and support to the cultural and creative sectors with a mission to foster a conducive environment in Hong Kong to facilitate development of the arts, culture and creative sectors as industries.  CCIDA’s strategic foci are nurturing talent and facilitating start-ups, exploring markets, promoting cross-sectoral and multi-disciplinary collaboration, promoting industrialisation of the arts, culture and creative sectors under the industry-oriented principle, and fostering a creative atmosphere in the community, thereby reinforcing Hong Kong as Asia’s creative capital and our positioning as the East-meets-West centre for international cultural exchange.
+About Hong Kong Fashion Fest
+Announced by the Hong Kong Special Administrative Region Chief Executive in the 2023 Policy Address, "Hong Kong Fashion Fest" will be organised to develop Hong Kong into a fashion design hub in Asia. Through consolidating various fashion design events and introducing innovative elements and affiliate activities annually, the Hong Kong Fashion Fest promotes Hong Kong’s fashion and textile design brands and boosts Hong Kong’s position as a prime destination for hosting mega cultural and creative events. Under the theme "Rhythm of the Heart", the third edition of Hong Kong Fashion Fest will be held from 1 to 14 September 2026 at various landmarks in Hong Kong. The event will bring together eight flagship programmes organised by six industry organisations and, for the first time, will be combined with CENTRESTAGE - the annual fashion extravaganza organised by the Hong Kong Trade Development Council - to generate stronger synergies. The event will attract fashion design industry players from all over the world to come to Hong Kong; foster collaboration, innovation and business opportunities; establish platform for local and international fashion designers and brands and connect with different sectors in the fashion design industry of Hong Kong, the Chinese Mainland and overseas, thereby consolidating Hong Kong’s position as the East-meets-West centre for international cultural exchange.
+Disclaimer: The Government of the Hong Kong Special Administrative Region provides funding support to the project only, and does not otherwise take part in the project. Any opinions, findings, conclusions or recommendations expressed in these materials/events (or by members of the project team) are those of the project organisers only and do not reflect the views of the Government of the Hong Kong Special Administrative Region, the Culture, Sports and Tourism Bureau, the Cultural and Creative Industries Development Agency, the CreateSmart Initiative Secretariat or the CreateSmart Initiative Vetting Committee.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="str">
-        <v>First Descript Hackathon Delivers 70 Product Updates and $14,000 Charity Donation in 48 Hours</v>
+        <v>$GTM Securities: ZoomInfo Shareholders Who Lost Money after AI Integration ...</v>
       </c>
       <c r="B903" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C903" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D903" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E903" t="str">
-        <v>https://www.prnewswire.com/news-releases/first-descript-hackathon-delivers-70-product-updates-and-14-000-charity-donation-in-48-hours-302813066.html</v>
+        <v>https://pr-inside.com/gtm-securities-zoominfo-shareholders-who-lost-money-after-ai-integration-r5214319.htm</v>
       </c>
       <c r="F903" t="str">
-        <v>Livestreamed event turned customer requests into real-time product releases while supporting environmental conservation efforts SAN FRANCISCO, June 30, 2026 /PRNewswire/ -- AI video editing platform, Descript, has completed 70 customer-requested product updates during its first Telethon...</v>
+        <v>(PR-inside.com) A securities fraud class action lawsuit has been filed on behalf of ZoomInfo investors after its stock plummeted nearly 33% because ZoomInfo allegedly misled investors regarding its customer retention. NEW YORK CITY, NY / ACCESS Newswire / August 20, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against ZoomInfo Technologies Inc. (NASDAQ:GTM) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in ZoomInfo, you are encouraged to obtain additional information by visiting:https://www.bfalaw.com/cases/zoominfo-class-action-lawsuit. Key Details of ..</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" t="str">
-        <v>Wellgistics Health Executive Chairman and President Exercise Warrants</v>
+        <v>Zoe Financial Launches Framework to Help RIAs Decide What Functions ...</v>
       </c>
       <c r="B904" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C904" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D904" t="str">
-        <v>Finance, AI, SaaS, Healthcare</v>
+        <v>SaaS</v>
       </c>
       <c r="E904" t="str">
-        <v>https://pr-inside.com/wellgistics-health-executive-chairman-and-president-exercise-warrants-r5196188.htm</v>
+        <v>https://pr-inside.com/zoe-financial-launches-framework-to-help-rias-decide-what-functions-r5214312.htm</v>
       </c>
       <c r="F904" t="str">
-        <v>(PR-inside.com) Executives exercise previously issued warrants to acquire 200,000 common shares Shares issued in connection with exercise added to existing lock-up agreements TAMPA, FL / ACCESS Newswire / June 30, 2026 /Wellgistics Health, Inc. ("Wellgistics") (NASDAQ:WGRX), a Health IT leader, integrating pharmacy dispensing AI platform EinsteinRx™ into patented pharmacy smart contracts platform PharmacyChain™ , today announced that its Executive Chairman Suren Ajjarapu and President &amp; Interim Co-CEO Prashant Patel have exercised all warrants previously issued to them in connection with the conversion of their outstanding salaries into common shares at $10 per share. The exercise of the warrants resulted in the issuance of ..</v>
+        <v>(PR-inside.com) The free guide breaks investment management into two clear jobs, so decision-makers at advisory firms can make strategic choices as they grow. NEW YORK CITY, NY / ACCESS Newswire / August 20, 2026 / Zoe Financial , an end-to-end wealth management platform helping registered investment advisers (RIAs) grow more efficiently, published a new framework to help advisory firms decide which parts of their investment work to keep in-house and which parts to hand off to a partner. The framework is laid out in a new white paper called Investment Outsourcing: A Framework for RIAs. "We built this framework for RIAs to move ..</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="str">
-        <v>Casino Top 10 Highlights Chumba Casino in 2026 Casino Rankings</v>
+        <v>Ticketplus Reports Results for the Six Months Ended June 30, 2026</v>
       </c>
       <c r="B905" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C905" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D905" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E905" t="str">
-        <v>https://pr-inside.com/casino-top-10-highlights-chumba-casino-in-2026-casino-rankings-r5196179.htm</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/ticketplus-reports-results-six-months-110000886.html</v>
       </c>
       <c r="F905" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / Leading Review Platform Recognizes Chumba Casino Among the Best Sweepstakes Casinos for U.S. Players This Year Casino Top 10, one of the more closely tracked online casino review platforms in the U.S. market, has released its 2026 casino rankings, and Chumba Casino has locked down a prominent position, the recognition lands at a time when the sweepstakes casino model keeps pulling in millions of American players who can't access traditional real money casino games in their home states . VGW Group has operated Chumba since 2017. That kind of ..</v>
+        <v>SANTIAGO, Chile &amp; NEW YORK, August 20, 2026--Ticketplus Ltd. ("Ticketplus" or the "Company") (NYSE American: TP), a technology company that operates a proprietary, full-stack technology platform powering live entertainment across Latin America, today announced its financial results for the six months ended June 30, 2026.</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" t="str">
-        <v>The Metals Royalty Company Provides Update on Mesabi Metallics Construction ...</v>
+        <v>TNL Mediagene's Infobahn Begins Delivering Enterprise Organizational Design Services Built on Miro's AI-Powered Workspace</v>
       </c>
       <c r="B906" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C906" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D906" t="str">
-        <v>Finance, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E906" t="str">
-        <v>https://pr-inside.com/the-metals-royalty-company-provides-update-on-mesabi-metallics-construction-r5196177.htm</v>
+        <v>https://www.newsfilecorp.com/release/310596/TNL-Mediagenes-Infobahn-Begins-Delivering-Enterprise-Organizational-Design-Services-Built-on-Miros-AIPowered-Workspace</v>
       </c>
       <c r="F906" t="str">
-        <v>(PR-inside.com) Engineering Procurement and Construction ("EPC") 95.5% Complete with Commissioning Targeted for August 2026 LONDON, UK / ACCESS Newswire / June 30, 2026 / The Metals Royalty Company Inc. ("TMCR" or the "Company") (Nasdaq:TMCR), a purpose-built financing platform dedicated to advancing U.S. critical mineral security and re-industrialization, today provides an update on construction progress at Mesabi Metallics Company LLC ("Mesabi Metallics"), following a recent site visit by Brian Paes-Braga, Executive Co-Chairman and CEO of TMCR. Highlights Overall project completion stands at 95.5% as of May 31, 2026, engineering 99.0% complete, procurement 99.3% complete, construction 91.4% complete Commissioning of Line 1 targeted to commence in July/August ..</v>
+        <v>Infobahn, TNL Mediagene's wholly owned Japanese subsidiary, has begun offering enterprise clients in Japan an organizational design and human capital development service delivered on Miro's AI-powered visual workspaceThe service applies Infobahn's design methods — including design thinking, service design, vision design, and prototyping — within Miro-powered workspace supporting MCP integration, multi-modal functions, and real-time collaborationThe launch follows the partnership between Infobahn...</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" t="str">
-        <v>One World Products, Inc. and Los Gatos Tomato Products Announce Proposed Strategic Collaboration to Expand AgriBlend™ and Accelerate Sustainable Materials Innovation</v>
+        <v>AWS commits more than $500 million to student cloud and AI training</v>
       </c>
       <c r="B907" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C907" t="str">
-        <v>NewMediaWire</v>
+        <v>mlpr-amazon</v>
       </c>
       <c r="D907" t="str">
-        <v>SaaS, Energy, Automotive</v>
+        <v>AI, SaaS, Education</v>
       </c>
       <c r="E907" t="str">
-        <v>https://www.newmediawire.com/news/one-world-products-inc-and-los-gatos-tomato-products-announce-proposed-strategic-collaboration-to-expand-agriblend-tm-and-accelerate-sustainable-materials-innovation-7087423</v>
+        <v>https://www.aboutamazon.com/news/aws/aws-student-rewards-free-cloud-ai-training?utm_source=rss</v>
       </c>
       <c r="F907" t="str">
-        <v>Companies Intend to Develop Next-Generation Engineered Materials Utilizing Renewable Agricultural Feedstocks Across Multiple Commercial Markets TROY, MI and HURON, CA - June 30, 2026 ( NEWMEDIAWIRE ) - One World Products, Inc. (OTCQB: OWPC) (www.oneworldproducts.com) (the “Company”), an advanced sustainable materials company, and Los Gatos Tomato Products, one of California’s leading tomato processors, today announced their intention to enter into a strategic collaboration to expand AgriBlend™, the Company’s agricultural biomaterials platform, through the development of advanced engineered materials utilizing renewable agricultural feedstocks. The companies have agreed in principle to establish a strategic joint venture that combines Los Gatos Tomato Products agricultural expertise, renewa</v>
+        <v>Through a new Student Rewards program on AWS Builder Center, university students worldwide can earn credits, premium training, and certification vouchers.</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" t="str">
-        <v>LodeStar report shows nominal year-over-year decline in national average mortgage closing costs</v>
+        <v>HealthTab™ Enters Multi-Year Collaboration Agreement with Abbott for Point-of-Care Testing Across the UK</v>
       </c>
       <c r="B908" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C908" t="str">
-        <v>Send2Press</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D908" t="str">
-        <v>SaaS, Real Estate, Finance</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E908" t="str">
-        <v>https://www.send2press.com/wire/lodestar-report-shows-nominal-year-over-year-decline-in-national-average-mortgage-closing-costs/</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348189/0/en/healthtab-enters-multi-year-collaboration-agreement-with-abbott-for-point-of-care-testing-across-the-uk.html</v>
       </c>
       <c r="F908" t="str">
-        <v>CONSHOHOCKEN, Pa., June 30, 2026 (SEND2PRESS NEWSWIRE) -- LodeStar Software Solutions (LodeStar), the leading provider of mortgage closing cost and fee data, today announced the release of its Year-Over-Year Mortgage Closing Cost Report covering 2024 versus 2025. The report analyzes distinct mortgage quotes across all 50 states and the District of Columbia (D.C.), drawn from the company's closing cost calculator platform.</v>
+        <v>VANCOUVER, British Columbia, Aug. 20, 2026 (GLOBE NEWSWIRE) -- AVRICORE HEALTH INC. (TSXV: AVCR) is pleased to announce that its wholly-owned subsidiary, HealthTab Ltd, has entered into a formal collaboration agreement with Abbott, a global healthcare company, to supply and distribute Abbott’s point-of-care testing products through the HealthTab™ platform in the UK.</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="str">
-        <v>OrangeX to Rebrand as WOWX with "Tiny Moves, Wow Results"</v>
+        <v>MIC Global and inDrive Expand Insurance Partnership to 18 Countries, Extending Protection to Millions of Drivers and Passengers Worldwide</v>
       </c>
       <c r="B909" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C909" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D909" t="str">
-        <v>SaaS</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E909" t="str">
-        <v>https://www.prnewswire.com/news-releases/orangex-to-rebrand-as-wowx-with-tiny-moves-wow-results-302814429.html</v>
+        <v>https://www.prnewswire.com/news-releases/mic-global-and-indrive-expand-insurance-partnership-to-18-countries-extending-protection-to-millions-of-drivers-and-passengers-worldwide-302856315.html</v>
       </c>
       <c r="F909" t="str">
-        <v>KINGSTOWN, Saint Vincent and The Grenadines, June 30, 2026 /PRNewswire/ -- Leading global cryptocurrency trading platform OrangeX has officially announced its upcoming comprehensive brand upgrade. The platform will transition to the new brand name WOWX in July 2026. This marks a...</v>
+        <v>NEW YORK, Aug. 20, 2026 /PRNewswire/ -- MIC Global, a leading provider of parametric micro insurance for the gig economy, and inDrive, the global mobility and delivery platform, today announced the expansion of their partnership to 18 countries. The trip-level policy covers drivers and...</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" t="str">
-        <v>Blake.cloud Free Cloud Mining Service for BTC, ETH, and XRP Holders</v>
+        <v>Agoda: Travel Interest in Indonesia More Than Quadruples During This Year's Independence Day Long Weekend</v>
       </c>
       <c r="B910" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C910" t="str">
-        <v>Express Press Release</v>
+        <v>WebWire</v>
       </c>
       <c r="D910" t="str">
         <v>SaaS</v>
       </c>
       <c r="E910" t="str">
-        <v>https://express-press-release.net/news/2026/06/30/1761108</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359169</v>
       </c>
       <c r="F910" t="str">
-        <v>London, UK, 2026-06-30 — /EPR Network/ — As cryptocurrency continues to gain global popularity, more investors are searching for ways to generate steady passive income [read full press release...]</v>
+        <v>Digital travel platform Agoda revealed that domestic travel interest increased more than 4x according to search data for the upcoming Indonesian Independence Day long weekend taking place during 15-17 August, as Indonesian travelers begin to plan their getaways. While favorites like Bandung, Yogyakarta, and Bali remained the most &amp;#8211; searched accommodations, popularity is also rising among nature-oriented regional holiday spots in West Java such as Pangandaran, Garut, and Anyer. - - Top 10... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359169</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="str">
-        <v>CGI earns the Solutions Partner with certified software designation for cloud and AI delivery within the Microsoft AI Cloud Partner Program</v>
+        <v>Personalized Nutrition Platform Market: Growth Numbers &amp; Testing Trends</v>
       </c>
       <c r="B911" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C911" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D911" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E911" t="str">
-        <v>https://www.prnewswire.com/news-releases/cgi-earns-the-solutions-partner-with-certified-software-designation-for-cloud-and-ai-delivery-within-the-microsoft-ai-cloud-partner-program-302813365.html</v>
+        <v>https://express-press-release.net/news/2026/08/20/1768561</v>
       </c>
       <c r="F911" t="str">
-        <v>Stock Market Symbols GIB.A (TSX) GIB (NYSE) cgi.com/newsroom FAIRFAX, Va., June 30, 2026 /PRNewswire/ - CGI (TSX: GIB.A) (NYSE: GIB), one of the world's largest independent technology and professional services firms, today announced it has earned Solutions Partner* with certified...</v>
+        <v>Nutrition advice used to come in one size: a food pyramid, a generic calorie target, a pamphlet from the doctor&amp;#8217;s office. That era is fading [read full press release...]</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="str">
-        <v>RevCycle Partners Forms Billing and Credentialing Partnership with EyePegasus</v>
+        <v>NetEase Cloud Music Inc. Reports First Half 2026 Financial Results</v>
       </c>
       <c r="B912" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C912" t="str">
-        <v>PRWeb</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D912" t="str">
-        <v>Finance, SaaS</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E912" t="str">
-        <v>https://www.prweb.com/releases/revcycle-partners-forms-billing-and-credentialing-partnership-with-eyepegasus-302812528.html</v>
+        <v>https://www.prnewswire.com/news-releases/netease-cloud-music-inc-reports-first-half-2026-financial-results-302856301.html</v>
       </c>
       <c r="F912" t="str">
-        <v>RevCycle Partners brings its outsourced RCM services to one of optometry's fastest-growing cloud-based EHR platforms. CHICAGO, June 30, 2026 /PRNewswire-PRWeb/ -- RevCycle Partners, a leading revenue cycle management (RCM) company, is pleased to announce a billing and credentialing...</v>
+        <v>HANGZHOU, China, Aug. 20, 2026 /PRNewswire/ -- NetEase Cloud Music Inc. (HKEX: 9899 or the "Company"), a leading interactive music streaming service provider in China, today announced its financial results for the first half of 2026 ended June 30, 2026. Summary of Key Financial Metrics...</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="str">
-        <v>$MSFT Notification: Microsoft Accused of Misrepresentations about its Copilot Issues in Securities Fraud Class Action</v>
+        <v>Sovereign Cloud Market Trends 2026-2033: What’s Driving Growth</v>
       </c>
       <c r="B913" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C913" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D913" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E913" t="str">
-        <v>https://www.prnewswire.com/news-releases/msft-notification-microsoft-accused-of-misrepresentations-about-its-copilot-issues-in-securities-fraud-class-action-302814085.html</v>
+        <v>https://express-press-release.net/news/2026/08/20/1768537</v>
       </c>
       <c r="F913" t="str">
-        <v>A securities fraud class action lawsuit has been filed on behalf of Microsoft investors after its stock plummeted 10% because Microsoft allegedly misled investors regarding its AI chatbot Copilot and cloud computing platform Azure. NEW YORK, June 30, 2026 /PRNewswire/ -- Leading...</v>
+        <v>Data no longer just lives in &amp;#8220;the cloud&amp;#8221; &amp;#8212; increasingly, it has to live in a specific cloud, inside specific borders, under specific laws. That [read full press release...]</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="str">
-        <v>The Tool Marketer Expands Independent Editorial Coverage of SaaS and AI Tools</v>
+        <v>yomo Secures Initial Banking Licence, Ready to Lead Egypt's Digital Banking Evolution</v>
       </c>
       <c r="B914" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C914" t="str">
-        <v>Express Press Release</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D914" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E914" t="str">
-        <v>https://express-press-release.net/news/2026/06/30/1761024</v>
+        <v>https://www.prnewswire.com/news-releases/yomo-secures-initial-banking-licence-ready-to-lead-egypts-digital-banking-evolution-302856280.html</v>
       </c>
       <c r="F914" t="str">
-        <v>Los Angeles, CA, 2026-06-30 — /EPR Network/ — The Tool Marketer, an independent publication covering software, digital marketing and business technology, today announced the expansion of [read full press release...]</v>
+        <v>CIB-backed digital banking platform, yomo, set to make managing money simpler, more accessible and more empowering for millions of Egyptians at home and abroad CAIRO, Aug. 20, 2026 /PRNewswire/ -- Commercial International Bank – Egypt (CIB) announces that the Bank received today...</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="str">
-        <v>Powerlaw Corp. (Nasdaq: PWRL) Highlights Kalshi Portfolio Holding, Following Reports of $3.5B Annualized Revenue</v>
+        <v>USDGO Now Live on Kraken, Tightening the Link Between Dollar Markets and On-Chain Liquidity</v>
       </c>
       <c r="B915" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C915" t="str">
-        <v>WebWire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D915" t="str">
-        <v>Finance, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E915" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356916</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348144/0/en/usdgo-now-live-on-kraken-tightening-the-link-between-dollar-markets-and-on-chain-liquidity.html</v>
       </c>
       <c r="F915" t="str">
-        <v>Powerlaw Corp. (Nasdaq: PWRL), a publicly traded closed-end fund advised by Powerlaw Fund Adviser, LLC, today highlighted its portfolio exposure to Kalshi following reports that the prediction market platform has surpassed $3.5B in annualized revenue. - - &amp;#8220;We have a lot of experience with private companies and few compound this fast,&amp;#8221; said Ben Black, Chief Investment Officer. &amp;#8220;Since PWRL gain exposure to Kalshi at the December 2, 2025 Series E - $1 billion at $11 billion, led by Paradigm -... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356916</v>
+        <v>HONG KONG, Aug. 20, 2026 (GLOBE NEWSWIRE) -- OSL Group (HKEX:863) (OSL), a global stablecoin payment and trading platform, today announced that the regulated enterprise stablecoin USDGO is now listed on Kraken with a USDGO/USD spot trading pair. This gives USDGO a dedicated USD-denominated trading venue on Kraken, operating through regulated and registered entities across multiple jurisdictions. Eligible Kraken users can now trade directly between US dollars and USDGO on the exchange.</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="str">
-        <v>Vodia Announces V70.4: Faster Setup, Smarter Administration, and a Refined User Experience</v>
+        <v>DouYu International Holdings Limited Reports Second Quarter 2026 Unaudited Financial Results</v>
       </c>
       <c r="B916" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C916" t="str">
-        <v>Express Press Release</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D916" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS, Gaming, Media</v>
       </c>
       <c r="E916" t="str">
-        <v>https://express-press-release.net/news/2026/06/30/1760825</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348142/0/en/douyu-international-holdings-limited-reports-second-quarter-2026-unaudited-financial-results.html</v>
       </c>
       <c r="F916" t="str">
-        <v>BOSTON, MA, 2026-06-30 — /EPR Network/ — Vodia Networks, Inc., a provider of unified cloud communications solutions to enterprises, contact centers, and service providers, is pleased [read full press release...]</v>
+        <v>WUHAN, China, Aug. 20, 2026 (GLOBE NEWSWIRE) -- DouYu International Holdings Limited ("DouYu" or the "Company") (Nasdaq: DOYU), a leading game-centric live streaming platform in China and a pioneer in the eSports value chain, today announced its unaudited financial results for the second quarter ended June 30, 2026.</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="str">
-        <v>Tencent Music Entertainment Group Announces Poll Results of the 2026 Annual General Meeting</v>
+        <v>Huize Holding Limited Reports Unaudited Financial Results for the First Half of 2026</v>
       </c>
       <c r="B917" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C917" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D917" t="str">
-        <v>Finance, SaaS</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E917" t="str">
-        <v>https://www.prnewswire.com/news-releases/tencent-music-entertainment-group-announces-poll-results-of-the-2026-annual-general-meeting-302813926.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348141/0/en/huize-holding-limited-reports-unaudited-financial-results-for-the-first-half-of-2026.html</v>
       </c>
       <c r="F917" t="str">
-        <v>SHENZHEN, China, June 30, 2026 /PRNewswire/ -- Tencent Music Entertainment Group ("TME," or the "Company") (NYSE: TME and HKEX: 1698), the leading online music and audio entertainment platform in China, today announced that its annual general meeting (the "AGM") was held in Hong Kong on...</v>
+        <v>SHENZHEN, China, Aug. 20, 2026 (GLOBE NEWSWIRE) -- Huize Holding Limited (“Huize”, the “Company” or “we”) (NASDAQ: HUIZ), a leading insurance technology platform connecting consumers, insurance carriers, and distribution partners digitally through data-driven and AI-powered solutions in Asia, today announced its unaudited financial results for the first half ended June 30, 2026.</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="str">
-        <v>Casino Top 10 Awards Chumba Casino Best Sweepstakes Casino Experience</v>
+        <v>Mercuryo Boosts Crypto Purchase Conversion by 75% with a Frictionless UX</v>
       </c>
       <c r="B918" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C918" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-prnewswire-wire</v>
       </c>
       <c r="D918" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Crypto, SaaS</v>
       </c>
       <c r="E918" t="str">
-        <v>https://pr-inside.com/casino-top-10-awards-chumba-casino-best-sweepstakes-casino-experience-r5196112.htm</v>
+        <v>https://www.prnewswire.com/news-releases/mercuryo-boosts-crypto-purchase-conversion-by-75-with-a-frictionless-ux-302855319.html</v>
       </c>
       <c r="F918" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / What the Casino Top 10 Award Means for the Sweepstakes Industry Casino Top 10 has named Chumba Casino the winner of its Best Sweepstakes Casino Experience award. And honestly, it's not hard to see why. The platform, operated by VGW Holdings, has been a fixture in the sweepstakes casino space longer than most of it's competitors have existed, this recognition isn't rooted in flashy marketing. It isn't about a single standout feature, either, it reflects sustained performance across game quality, customer experience, and redemption consistency over a full evaluation ..</v>
-[...2 lines deleted...]
-    <row r="919">
+        <v>In-house data reveals sharp rise in digital token buying after Mercuryo simplified its on-ramp experience, removing hurdles in the customer journey. LONDON, Aug. 20, 2026 /PRNewswire/ -- Global payments infrastructure platform Mercuryo has significantly reduced customer drop-off after...</v>
+      </c>
+    </row>
+    <row r="919" xml:space="preserve">
       <c r="A919" t="str">
-        <v>Qfin Holdings Announces Results of Annual General Meeting</v>
+        <v>Guoquan Reports 22% Revenue Growth in 1H2026, Existing Franchised Stores Sales up 7.4%, Farm GMV Soars Over Sixfold</v>
       </c>
       <c r="B919" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C919" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D919" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>Finance, SaaS, Retail, Automotive, Media</v>
       </c>
       <c r="E919" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319456/0/en/Qfin-Holdings-Announces-Results-of-Annual-General-Meeting.html</v>
-[...2 lines deleted...]
-        <v>SHANGHAI, China, June 30, 2026 (GLOBE NEWSWIRE) -- Qfin Holdings, Inc. (NASDAQ: QFIN; HKEx: 3660) (“Qfin Holdings” or the “Company”), a leading AI-empowered Credit-Tech platform in China, today announced that the following proposed resolution submitted for shareholder approval has been duly adopted at its annual general meeting of shareholders held today:</v>
+        <v>https://www.acnnewswire.com/press-release/english/109271/</v>
+      </c>
+      <c r="F919" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 20, 2026 - (ACN Newswire) - Recently, Guoquan Food (02517) announced its interim results for the six months ended 30 June 2026. The Group recorded revenue of RMB3,947 million, representing an increase of 21.8% year-on-year. Gross profit was RMB849 million, up 18.3% year-on-year, and net profit was RMB213 million, up 12.1% year-on-year. Core operating profit (non-IFRS measure) amounted to RMB225 million, up 18.3% year-on-year, representing a core operating profit margin of 5.7%.
+Existing Franchised Stores Sales up 7.4%; Large-Store Remodelling Reshapes Per-Store Value
+When assessing the operational quality of a chain retail enterprise, sales of products to existing franchised stores are a more meaningful metric than new store opening numbers. As of 30 June, the Group had a total of 12,198 stores, representing a net increase of 1,798 stores. During the period, 365 stores were closed, with a store closure rate of below 3%. Revenue from existing franchised stores amounted to RMB2,581 million, representing a year-on-year increase of 7.4%. Excluding the impact of new store ramp-up, this indicates that the existing franchised store network still possesses organic growth momentum.
+Behind the growth of existing franchised stores, large-store remodelling served as the primary driver. In the first half of the year, 684 stores completed the upgrade to the large-store model. This upgrade is not simply about expanding floor space, but rather about using larger physical space to accommodate a wider range of categories and extended operating hours – expanding consumption scenarios from hotpot and barbecue to cover all daily meal occasions, and upgrading stores from mere ingredient sales points into comprehensive community family dining entry points.
+Penetration into lower-tier markets progressed simultaneously. The number of stores in township markets reached 3,377. By precisely targeting these markets with high-cost-performance bulk-sale items and large-pack family packs, the “one store per town” strategy taps into the vast hinterland of approximately 38,000 townships nationwide, with penetration potential far from being exhausted.
+Farm Business Grows Over Sixfold, New Growth Engine Takes Shape
+Online and membership data also recorded rapid growth. Registered members reached approximately 82 million, representing a year-on-year increase of 63.0%. Member consumption accounted for 73.2% of total sales, up 12 percentage points year-on-year, indicating that the revenue structure is increasingly concentrated among highly loyal customer groups. The Douyin channel saw significant growth: platform exposure exceeded 6.97 billion views, up 117.8% year-on-year; store GMV on Douyin reached RMB910 million, up 97.2%, initially forming a closed loop between online traffic and offline conversion.
+Guoquan Farm was the fastest-growing business segment during the period. Its omni-channel paid GMV reached RMB240 million, up over 600% year-on-year, and it brought in over 1.92 million new members for the stores. This model does not set up an independent e-commerce platform; instead, it leverages the existing store network as front-end warehouses and pickup points, while online content seeding and traceability livestreams drive traffic, forming a closed loop of “direct sourcing – content seeding – online ordering – in-store pickup”, which theoretically reduces marginal costs. Among best-selling products, the Golden Pillow Durian Pulp attracted a total of 1.559 million buyers, with a repurchase rate of 22.06%, and also boosted sales of related categories such as durian mille-crêpe cakes, Beihai cooked salted duck eggs, and crispy ice cream. In August, the “Grassland Sheep Traceability” livestream achieved over 8.09 million total exposures within three hours, with a peak concurrent viewership of 173,000.
+The Farm model completely removes the physical constraints of store floor space and freezer capacity from Guoquan’s category boundaries – the “infinite shelf” combined with a 10,000-store fulfilment network represents a critical leap forward in its transformation from a hotpot ingredient retailer to a full-category platform for home dining.
+Institutionalised Return Mechanisms; Hong Kong Flagship Store Launched
+The Board proposed the payment of an interim dividend of RMB0.0503 per ordinary share (tax inclusive), totalling approximately RMB128 million. During the period, the Group repurchased a total of 82,201,200 H shares on the Stock Exchange at an aggregate consideration of approximately HK$192 million. The dividend together with the share buybacks amounted to approximately RMB296 million, equivalent to 139.9% of the profit attributable to owners of the parent for the period (RMB211 million). The shareholder return ratio increased from 5.6% in 2024 and 2025 to 7.1%.
+In addition to the amount, the Board also approved the 2026 H-Share Equity Incentive Plan, which adopts core operating profit as the performance indicator. The reference target values for the years 2026 to 2030 are set to gradually increase from no less than RMB600 million to no less than RMB1.2 billion. By anchoring the assessment to profit rather than revenue or store count, the plan helps guide management to focus on profitability, better aligning management’s interests with those of shareholders. The high dividend payout provides immediate returns, while the equity incentive focuses on long-term growth.
+The Hong Kong flagship store opened on 18 August, serving as the first stop for the brand’s overseas expansion. Its positioning is not rapid replication, but rather validating the large-store model in high-tier cities and localised supply chain capabilities. According to publicly available data, the Greater Bay Area, with a population of 87 million and an economic aggregate of RMB15 trillion, coupled with the logistics efficiency of the “one-hour living circle”, provides ample room for subsequent regional deepening.
+Integrated Manufacturing-Retail Closed Loop; Synergies Gradually Unfolding
+Linking these strategies together is the “manufacturing-retail integration” capability that Guoquan has built over the years. On the front-end “retail” ecosystem – community stores, township stores, large stores, camping stores, stir-fry stores, flash delivery, and Farm – it reaches consumers, understands scenarios, and accumulates member data. On the back-end “manufacturing” ecosystem – seven ingredient production facilities covering core categories such as seasonings, beef, surimi, and aquatic products, with a “single product, single factory” strategy complemented by digitalised central warehouses – it converts front-end demand into scaled product supply. During the period, external sales from the industrial end increased by 20.7% year-on-year, reflecting the potential for the supply chain capability to be externally deployed. The Danzhou Industrial Park in Hainan was topped out, Heyi Meat’s Phase II commenced production, and the Daixiaji Zhangzhou factory was contracted, indicating that the production capacity landscape continues to expand.
+Looking ahead to the second half of 2026, with the continued replication of the large-store model, the regular operation of the Farm traceability IP, and the gradual accumulation of operating data from the Hong Kong flagship store, Guoquan is expected to gain clearer market recognition of its positioning as a “home dining infrastructure platform”. From a 10,000-store scale to an ecosystem platform, Guoquan’s strategic transformation is entering a substantive realisation phase.
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="str">
-        <v>Globavend Releases First Fully AI-Produced Original Micro Drama, Entering a US$11 Billion Global Market</v>
+        <v>Futu Announces Second Quarter 2026 Unaudited Financial Results</v>
       </c>
       <c r="B920" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C920" t="str">
         <v>GlobeNewswire</v>
       </c>
       <c r="D920" t="str">
-        <v>Finance, AI, SaaS, Retail, Media</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E920" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319445/0/en/Globavend-Releases-First-Fully-AI-Produced-Original-Micro-Drama-Entering-a-US-11-Billion-Global-Market.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348115/0/en/futu-announces-second-quarter-2026-unaudited-financial-results.html</v>
       </c>
       <c r="F920" t="str">
-        <v>PERTH, Australia, June 30, 2026 (GLOBE NEWSWIRE) -- via IBN – Globavend Holdings Limited (NASDAQ: GVH) ("Globavend" or the "Company"), an emerging e-commerce logistics provider and AI-powered digital entertainment company, today announced the release of its first fully AI-produced original micro drama, "Buried Innocent," marking the Company's entry into the rapidly expanding global micro-drama industry. Produced using the Company's proprietary AI-powered cinematic production platform, Imaginary, the release demonstrates the commercial application of Globavend's end-to-end AI content production capabilities. The Company also released "Kopi-Kopi," an original live-action micro drama, demonstrating the scalability of its hybrid AI-assisted production strategy.</v>
+        <v>HONG KONG, Aug. 20, 2026 (GLOBE NEWSWIRE) -- Futu Holdings Limited (“Futu” or the “Company”) (Nasdaq: FUTU), a leading tech-driven online brokerage and wealth management platform, today announced its unaudited financial results for the second quarter ended June 30, 2026.</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="str">
-        <v>SP Industries Inc. Leverages Bioz to Unify Scientific Validation Across ...</v>
+        <v>EHang Partners with CSCEC Sixth Engineering Bureau on Low-Altitude Infrastructure, with Hainan Lingao Corridor Project Underway</v>
       </c>
       <c r="B921" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C921" t="str">
-        <v>PR-Inside</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D921" t="str">
-        <v>SaaS, Media</v>
+        <v>Finance, SaaS, Automotive</v>
       </c>
       <c r="E921" t="str">
-        <v>https://pr-inside.com/sp-industries-inc-leverages-bioz-to-unify-scientific-validation-across-r5196110.htm</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/20/3348113/0/en/ehang-partners-with-cscec-sixth-engineering-bureau-on-low-altitude-infrastructure-with-hainan-lingao-corridor-project-underway.html</v>
       </c>
       <c r="F921" t="str">
-        <v>(PR-inside.com) PALO ALTO, CA / ACCESS Newswire / June 30, 2026 / Bioz, Inc. , the leading scientific citation intelligence platform that transforms publications into measurable product validation and commercial impact, announced its collaboration withSP Industries Inc. (SP) , a global provider of innovative laboratory equipment and solutions. By implementingBioz Badgesand the Bioz Content Hub across its website, SP is enhancing how researchers discover, evaluate, and engage with its portfolio of trusted brands. SP brings together a collection of historic and impactful brands, including Genevac, VirTis, Hull, Hotpack, and FTS, each with a strong legacy of scientific contribution. As the company continues ..</v>
+        <v>GUANGZHOU, China, Aug. 20, 2026 (GLOBE NEWSWIRE) -- EHang Holdings Limited (Nasdaq: EH) (“EHang” or the “Company”), a world-leading advanced air mobility (“AAM”) technology platform company, today announced a strategic cooperation framework agreement of intent with China Construction Sixth Engineering Bureau Corp., Ltd. (“CSCEC Sixth Engineering Bureau”), a top-tier state-owned infrastructure giant in China. The partnership intends to focus on low-altitude infrastructure development and operational scenario planning. The Cross-Sea Low-Altitude Corridor Project in Lingao, Hainan (the “Project”) marks the first project to break ground under the partnership, aiming to establish a closed-loop low altitude economy ecosystem that integrates infrastructure and commercial operations.</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="str">
-        <v>WTW speeds strategic life insurer decisions with addition of GPU-support in RiskAgility Financial Modeller</v>
+        <v>Experian Brings Personalised Credit Scores to ChatGPT in a UK First</v>
       </c>
       <c r="B922" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C922" t="str">
-        <v>GlobeNewswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D922" t="str">
-        <v>Finance, SaaS, Healthcare</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E922" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319423/0/en/WTW-speeds-strategic-life-insurer-decisions-with-addition-of-GPU-support-in-RiskAgility-Financial-Modeller.html</v>
+        <v>https://finance.yahoo.com/markets/currencies/articles/experian-brings-personalised-credit-scores-070000672.html</v>
       </c>
       <c r="F922" t="str">
-        <v>LONDON, June 30, 2026 (GLOBE NEWSWIRE) -- WTW (NASDAQ: WTW), a leading global advisory, broking and solutions company, today announced the newest version of RiskAgility Financial Modeller (FM), its flagship platform for life and health insurers. The release adds advanced graphics processing unit (GPU) execution as a complementary technology that further extends the market-leading performance of RiskAgility FM, enabling insurers to generate insights faster, more cost-effectively and with greater flexibility.</v>
+        <v>LONDON, August 20, 2026--For the very first time, UK consumers can now access their personal Experian Credit Score within an AI platform, following a major upgrade to the ChatGPT Experian app announced today.</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="str">
-        <v>Bell Integration will join NiCE 1-2 July 2026 at NiCE World London</v>
+        <v>Baidu's Apollo Go Goes Live on Uber in Dubai, Offering a New Way for Users to Hail Fully Driverless Rides</v>
       </c>
       <c r="B923" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C923" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D923" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E923" t="str">
-        <v>https://www.prnewswire.com/news-releases/bell-integration-will-join-nice-1-2-july-2026-at-nice-world-london-302813401.html</v>
+        <v>https://www.prnewswire.com/news-releases/baidus-apollo-go-goes-live-on-uber-in-dubai-offering-a-new-way-for-users-to-hail-fully-driverless-rides-302856106.html</v>
       </c>
       <c r="F923" t="str">
-        <v>Let's Talk about Reshaping your CX with AI LONDON, June 30, 2026 /PRNewswire/ -- Bell Integration today proudly announced its role as a Gold Partner and Gold Sponsor of NiCE World London, the premier CX AI event for organisations looking to move beyond ambition and deliver real,...</v>
+        <v>Baidu's fully driverless Apollo Go vehicles are now available to riders on the Uber platform in Dubai, the first market where this partnership comes to reality. Riders may be matched with an Apollo Go vehicle when booking Uber Comfort or UberX, or by selecting the "Autonomous" option in...</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="str">
-        <v>FlowForma Launches Access to FlowAssure, an Evidence-First AI Platform for Vendor Risk Assessments</v>
+        <v>Pixelgen Technologies Closes $15.5M Oversubscribed Series B to Accelerate Global Expansion</v>
       </c>
       <c r="B924" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C924" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D924" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E924" t="str">
-        <v>https://www.prnewswire.com/news-releases/flowforma-launches-access-to-flowassure-an-evidence-first-ai-platform-for-vendor-risk-assessments-302813705.html</v>
+        <v>https://www.prnewswire.com/news-releases/pixelgen-technologies-closes-15-5m-oversubscribed-series-b-to-accelerate-global-expansion-302856038.html</v>
       </c>
       <c r="F924" t="str">
-        <v>DUBLIN, June 30, 2026 /PRNewswire/ -- FlowForma, the no-code workflow automation platform trusted by 300,000+ users, today announced the launch of access to FlowAssure, an evidence-first AI platform for vendor risk assessments. Following a successful beta programme and a product showcase...</v>
+        <v>Life sciences leaders Ramon Felciano and Rickard El Tarzi join board as company scales commercialization of its molecular cell architecture platform STOCKHOLM, Aug. 20, 2026 /PRNewswire/ -- Pixelgen Technologies, developer of the first high-throughput platform for mapping molecular cell...</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="str">
-        <v>Tenstorrent Sets New Performance Records, Launches TT- Ascalon S, and ...</v>
+        <v>Uber Launches Baidu’s Fully Driverless Apollo Go in Dubai, Establishing the First Multi-Partner Autonomous Network Globally</v>
       </c>
       <c r="B925" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C925" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D925" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E925" t="str">
-        <v>https://pr-inside.com/tenstorrent-sets-new-performance-records-launches-tt-ascalon-s-and-r5196105.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/uber-launches-baidu-fully-driverless-063000807.html</v>
       </c>
       <c r="F925" t="str">
-        <v>(PR-inside.com) At TT-Deploy JP, Tenstorrent set new records on language and video models, launched TT-Ascalon S RISC-V CPU IP for agentic AI, and joins ai&amp;'s sovereign heterogenous inference platform with Tenstorrent Galaxy™ superclusters, a general-purpose system that can drop in beside GPUs or stands alone. TOKYO, JP / ACCESS Newswire / June 30, 2026 / Tenstorrent, the AI compute company led by CEO Jim Keller, today at TT-Deploy JP set new performance records across language and video, launched TT-Ascalon S RISC-V CPU IP for agentic AI, and detailed its largest deployment to date, a general-purpose, heterogenous AI build in Japan. Each rests ..</v>
+        <v>DUBAI, United Arab Emirates, August 20, 2026--Uber Technologies, Inc (NYSE: UBER) today announced that Baidu, Inc.’s (NASDAQ: BIDU and HKEX: 9888) fully driverless Apollo Go vehicles are officially available to riders on the Uber platform in Dubai, with New Horizon Luxury Transport serving as the fleet operator. This milestone reinforces Uber’s position as the platform of choice for autonomous vehicles (AVs) and marks a leap forward in expanding autonomous technology worldwide. As the inaugural</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" t="str">
-        <v>MICHELIN Connected Fleet improves fleet managers' operational performance with an AI assistant integrated into its MyConnectedFleet platform</v>
+        <v>Open-Source Enterprise AI Platform FastGPT Releases v4.16.0 with User-Level Code Sandboxes and Knowledge Base Metadata</v>
       </c>
       <c r="B926" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C926" t="str">
-        <v>WebWire</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D926" t="str">
         <v>AI, SaaS</v>
       </c>
       <c r="E926" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356929</v>
+        <v>https://www.prnewswire.com/news-releases/open-source-enterprise-ai-platform-fastgpt-releases-v4-16-0-with-user-level-code-sandboxes-and-knowledge-base-metadata-302856075.html</v>
       </c>
       <c r="F926" t="str">
-        <v>- - &amp;#8226; In just a few seconds, artificial intelligence gives fleet managers immediate answers to their operational questions, saving them hours of manual research. - &amp;#8226; Integrated into the MyConnectedFleet web platform, the MICHELIN AI Assistant provides access to insights based on fleet usage data, making fleet management simpler and more efficient. - &amp;#8226; By transforming data into directly actionable insights, it accelerates decision-making and makes a tangible contribution to improving ope... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356929</v>
+        <v>Audit logs move from scheduled deletion to cold archive in object storage, and system tool keys are now encrypted at rest HANGZHOU, China, Aug. 20, 2026 /PRNewswire/ -- FastGPT, an open-source AI application platform for organizations, released version 4.16.0 on Aug. 16, 2026. The release...</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" t="str">
-        <v>Just - Evotec Biologics Launches J.TRAIN to Deliver Turnkey Continuous Manufacturing for Biologics</v>
+        <v>Curitics Health Unveils Next-Generation AI Platform to Transform Clinical Workflows</v>
       </c>
       <c r="B927" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C927" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D927" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E927" t="str">
-        <v>https://www.prnewswire.com/news-releases/just--evotec-biologics-launches-jtrain-to-deliver-turnkey-continuous-manufacturing-for-biologics-302814150.html</v>
+        <v>https://www.prnewswire.com/news-releases/curitics-health-unveils-next-generation-ai-platform-to-transform-clinical-workflows-302855756.html</v>
       </c>
       <c r="F927" t="str">
-        <v>Expands Just – Evotec Biologics partner-enablement and technology licensing model for proprietary continuous manufacturing platform Enables deployment of continuous manufacturing platform in partner-owned facilities to support higher productivity and flexibility compared with fed-batch...</v>
+        <v>New Curitics Point of Care Solution, Ambient Listening, AI Care Management, and mobile capabilities help reduce administrative burden, strengthen care coordination, and improve patient outcomes. LOS ANGELES, Aug. 20, 2026 /PRNewswire/ -- Curitics Health today announced the expansion of...</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" t="str">
-        <v>Bell Integration participará en NiCE World London del 1 al 2 de julio de 2026</v>
+        <v>TIER IV collaborates with Renesas to build an open AI-native computing platform for SDVs: Integrating R-Car Gen 5 automotive SoCs with Autoware and reference AI models</v>
       </c>
       <c r="B928" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C928" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D928" t="str">
-        <v>AI, SaaS</v>
+        <v>AI, SaaS, Automotive</v>
       </c>
       <c r="E928" t="str">
-        <v>https://www.prnewswire.com/news-releases/bell-integration-participara-en-nice-world-london-del-1-al-2-de-julio-de-2026-302813644.html</v>
+        <v>https://www.prnewswire.com/news-releases/tier-iv-collaborates-with-renesas-to-build-an-open-ai-native-computing-platform-for-sdvs-integrating-r-car-gen-5-automotive-socs-with-autoware-and-reference-ai-models-302855856.html</v>
       </c>
       <c r="F928" t="str">
-        <v>Hablemos de cómo transformar la experiencia del cliente con IA LONDRES, 30 de junio de 2026 /PRNewswire/ -- Bell Integration anunció hoy con orgullo su papel como Socio Oro y Patrocinador Oro de NiCE World London, el principal evento CX AI dirigido a organizaciones que buscan ir más allá...</v>
+        <v>TOKYO, Aug. 20, 2026 /PRNewswire/ -- TIER IV, the pioneering force behind open-source software for autonomous driving, is collaborating with Renesas Electronics Corporation to build an open AI-native computing platform for software-defined vehicles (SDVs). The collaboration combines TIER...</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" t="str">
-        <v>Omada Agent Governance, Extends Identity Governance to AI Agents</v>
+        <v>Nebius Group announces pricing of upsized private offering of $5.0 billion of convertible senior notes</v>
       </c>
       <c r="B929" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C929" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D929" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E929" t="str">
-        <v>https://www.prnewswire.com/news-releases/omada-agent-governance-extends-identity-governance-to-ai-agents-302808218.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/nebius-group-announces-pricing-upsized-031300935.html</v>
       </c>
       <c r="F929" t="str">
-        <v>New solution helps organizations discover AI agents, establish accountability, understand access, and reduce risk across cloud environments COPENHAGEN, Denmark, June 30, 2026 /PRNewswire/ -- Today Omada A/S ("Omada"), a global leader in AI-powered Identity Governance and Administration...</v>
-[...2 lines deleted...]
-    <row r="930">
+        <v>AMSTERDAM, August 20, 2026--Nebius Group N.V. ("Nebius Group" or the "Company"; NASDAQ: NBIS), the AI cloud company, today announced the pricing of its offering of $5.0 billion aggregate original principal amount of convertible senior notes, in two series: $3.0 billion aggregate original principal amount of 0.50% convertible notes due 2030 (the "2030 Notes") and $2.0 billion aggregate original principal amount of 4.50% convertible notes due 2034 (the "2034 Notes", and together with the 2030 Note</v>
+      </c>
+    </row>
+    <row r="930" xml:space="preserve">
       <c r="A930" t="str">
-        <v>EirGenix Showcases Dual-Track Biosimilars and CDMO Strategy in U.S. Market Push at BIO 2026</v>
+        <v>Addressing Cross-Border Transit Demand at New Huanggang Port: Weixin Pay, Wonder and Koon Wing Motors Join Forces to Introduce 'Wonder Transit X' Smart Mobility Platform</v>
       </c>
       <c r="B930" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C930" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D930" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS, Retail, Automotive, Education</v>
       </c>
       <c r="E930" t="str">
-        <v>https://www.prnewswire.com/news-releases/eirgenix-showcases-dual-track-biosimilars-and-cdmo-strategy-in-us-market-push-at-bio-2026-302814114.html</v>
-[...5 lines deleted...]
-    <row r="931">
+        <v>https://www.acnnewswire.com/press-release/english/109266/</v>
+      </c>
+      <c r="F930" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 20, 2026 - (ACN Newswire) - With the imminent inauguration of the new Huanggang Port, cross-border transport demand between Shenzhen and Hong Kong is set to rise further. To drive the digital transformation of Hong Kong’s green minibuses and facilitate cross-border travel between Hong Kong and the Chinese Mainland, Wonder, a leading FinTech and payments platform for merchants in Hong Kong and Asia-Pacific, Weixin Pay (WeChat Pay), and Koon Wing Motors signed a cooperation intention at the “Hong Kong Minibus Smart Transit Cooperation Signing Ceremony” held on 18 August 2026. This cooperation marks a pivotal milestone in the integration of public transportation between Hong Kong and the Chinese Mainland. By deploying the Wonder Transit X smart mobility platform across Hong Kong’s green minibus network, the initiative will comprehensively drive innovation in smart payments, smart ticketing, and digital operations, delivering a seamless, frictionless commuting experience for local residents and cross-border passengers, further deepening the integration of FinTech with Hong Kong’s public transit sector.  
+Under the cooperation agreement, Wonder Transit X will be integrated into the green minibus fleet operated by Koon Wing Motors, seamlessly bridging Weixin Pay, Wonder’s smart mobility solutions, and the local green minibus network. In particular, routes servicing the new Huanggang Port will introduce Wonder Transit X to support a versatile array of electronic payment methods, including Weixin Pay, thereby streamlining cross-border commutes for both tourists and local residents. This cooperation will introduce various digital payment options and digital operational capabilities to these critical routes, elevating the passenger journey while empowering operators to optimize ticketing, transaction processing, and daily administrative efficiency. This deployment signifies the official expansion of Wonder Transit X into Hong Kong’s green minibus sector, laying a solid foundation for the digital transformation of local public transport.
+Wayne Chen, Regional Head of Hong Kong, Macau and Taiwan, Weixin Pay, said, “Minibuses are a cornerstone of Hong Kong's transit infrastructure, essential for both the immersive travel experiences of tourists and the everyday needs of Greater Bay Area residents. We believe this cooperation with Koon Wing Motors will significantly optimize transit efficiency, eliminate the friction of cash handling, and digitally transform the 'last mile' of cross-border connectivity.”
+Ma Kiu Sang, Director of Yan Yan Motors Ltd., a subsidiary of Koon Wing Motors, said, “To enhance the commuting experience for passengers utilizing our green minibuses post-clearance at the Heung Yuen Wai and new Huanggang ports, we have upgraded our fleet with a state-of-the-art digital payment system. In addition to Octopus, cross-border passengers can now pay fares using Weixin Pay, credit cards and a wide array of digital payment methods, making every journey smoother and more convenient.”
+Jason Ngan, Founder and CEO of Wonder, said, “This cooperation underscores Wonder’s unwavering commitment to advancing smart city infrastructure through FinTech. By integrating Wonder Transit X into an expanding network of green minibuses, we are delivering more accessible, diversified, and globally recognized payment options to passengers, while injecting fresh impetus into the digital transformation of Hong Kong’s public transit system. Whether serving local residents, mainland visitors, or international tourists, our platform ensures everyone can utilize their preferred payment methods for a frictionless and inclusive travel experience. Given the intensifying cross-border connectivity, incorporating commonly used payment tools in the Chinese Mainland like Weixin Pay into minibus routes connecting port-adjacent communities directly addresses the pragmatic needs of cross-border passengers. We look forward to working with Weixin Pay and Koon Wing Motors to seamlessly integrate smart payment capabilities into the daily commutes of Hong Kong citizens and facilitating cross-border travel, further cementing Hong Kong's leading position as an international smart city.”
+ Wayne Chen, Weixin Pay (WeChat Pay), Regional Head of Hong Kong, Macau and Taiwan; Ma Kiu Sang, Director of Yan Yan Motors, a subsidiary of Koon Wing Motors; and Jason Ngan, Founder and CEO of Wonder, at the Hong Kong Minibus Smart Transit Cooperation Signing Ceremony.
+Digitalizing Public Transit: Elevating the Passenger Experience and Operational Efficiency
+Public transportation is an integral component of daily life in Hong Kong. In tandem with ongoing smart city initiatives, the digital transformation of public transit has become paramount. This cooperation will offer convenience to passengers on the relevant green minibus routes. Local residents, Mainland visitors and international travelers can seamlessly settle fares using a comprehensive suite of digital payment solutions tailored to their preferences, including Weixin Pay, PayMe, UnionPay, UnionPay app, JCB, Visa, Mastercard, Discover, Diners, and BOC Pay. This effectively eliminates the reliance on cash and exact change — a critical advantage during peak transit hours and short-haul journeys. Furthermore, digital payments ensure transparent transaction records and instant confirmation, granting passengers peace of mind and real-time visibility into their fare expenditures. Over the long term, this cooperation will drive the modernization of minibus services, aligning them more closely with the contemporary needs of the public.  
+Beyond serving local communities, this cooperation significantly refines the cross-border travel experience between Hong Kong and Chinese Mainland. Specific routes act as vital arteries connecting border communities, offering essential transit links for frequent cross-border travelers. Notably, as a flagship infrastructure project between Shenzhen and Hong Kong, the new Huanggang Port's connecting minibus routes will feature this diversified digital payment system. Mainland visitors can utilize familiar platforms such as Weixin Pay, mitigating the friction of acquiring Hong Kong currency upon arrival and ensuring a fluid transit experience. As minibus services increasingly integrate with border checkpoints, community transit hubs, and broader railway networks, this streamlined payment infrastructure will be instrumental in enhancing cross-border travel convenience.
+For operators, the Wonder Transit X platform centralizes fare configuration, transaction logging, and operational data analytics, substantially reducing administrative overhead. The system dynamically accommodates complex fare structures across varying routes, section fares, and passenger categories, supporting fare collection and management for various ticket types including adults, children and seniors. Leveraging robust digital transaction ledgers and backend administrative tools, operational teams can gain better insights into transaction and operational conditions across various routes, laying the groundwork for digital fleet management and service optimisation, ultimately elevating the experience for both frontline drivers and passengers.
+ Green minibuses under Koon Wing Motors now feature a new electronic payment system offering a wide range of payment methods including Weixin Pay, PayMe, UnionPay, UnionPay app, JCB, Visa, Mastercard, Discover, Diners and BOC Pay.
+Wonder Transit X: “Any Payments. Any Transportation.”
+Wonder Transit X is a comprehensive, all-in-one smart payment platform engineered specifically for the transit sector. Anchored by the product philosophy of “Any Payments. Any Transportation.”, it integrates passenger payment processing, fare routing rules, transaction confirmation, and fleet management into a single platform. The platform is designed to deliver a streamlined, intuitive, and secure payment experience for commuters, while empowering operators with robust tools for complex fare structures, transaction records, and day-to-day fleet operations. Beyond green minibuses, Wonder Transit X supports various modes of transport and integrates with existing transport systems, making it highly adaptable for taxis, ferries, and broader public transit applications.  
+Smart Upgrades for Green Minibuses: A Benchmark for Public Transit Digitalization
+This cooperation illustrates the seamless expansion of smart transit platforms from fundamental payment gateways into comprehensive ticketing and operational management solutions. By unifying payment processing, fare structuring, and operational analytics, the platform fosters a more efficient, intelligent, and sustainable public transit model. This implementation will serve as a benchmark and operational blueprint for other public transport operators considering smart mobility solutions in the future.  
+Through this cooperation, Weixin Pay is extending its frictionless payment ecosystem deeper into daily commuting scenarios. Passengers utilizing Weixin Pay will benefit from the enhanced convenience of using their preferred payment option on designated green minibuses. Ultimately, this cooperation not only accelerates the digital transformation of Hong Kong’s green minibuses but also enhances cross-border mobility by optimizing the transit payment experience at border checkpoints. It simultaneously promotes the growth of Hong Kong's local payment ecosystem, cross-border payment convenience, and smart mobility services, injecting new momentum into Hong Kong's smart city development.
+Green minibus routes operated by Koon Wing Motors serve vital port-adjacent communities, delivering a smart travel experience for cross-border passengers between Hong Kong and the Chinese Mainland.
+Wonder: Committed to “Making Payments Simple” Through Technology
+As a leading FinTech platform serving businesses in Hong Kong and the Asia-Pacific region, Wonder's mission is to "make payments simple", leveraging technology to simplify payment processing, collections, and capital management. The platform integrates online and offline collections, corporate accounts, digital payments, business expense management, transaction management, and digital financial services. Furthermore, it supports digital onboarding, e-KYC, instant settlement, and SME financing. Through these solutions, Wonder empowers businesses to maximize operational efficiency and expand their payment capabilities across diverse sectors, spanning business operations, public services, and daily mobility. 
+Backed by robust technological capabilities and a culture of innovation, Wonder has achieved notable milestones in recent years, including: secured a USD6 million Series A funding round led by Hong Kong Telecom (HKT) / PCCW in 2019; introduced the T+0 instant settlement for digital taxi payments in Hong Kong in 2023, accelerating daily fare reconciliation for drivers; recognized as the first FinTech firm authorized by the Hong Kong Transport Department to deploy digital payment acceptance infrastructure within taxis in 2024; appointed as Octopus's inaugural omnichannel payment service provider in Hong Kong, enabling merchants to accept Octopus and over 30 alternative payment methods seamlessly via a unified platform; and successfully raised a USD12 million venture debt from HSBC Innovation Banking in February 2026 to support business growth across the Asia-Pacific region and product development.
+Please click here to download the high-resolution images.
+About Wonder
+Wonder is a leading payments and FinTech platform for merchants in Hong Kong and the Asia-Pacific region, dedicated to leveraging technology to simplify payment processing, collections, and capital management for businesses across all industries. The platform provides one-stop payment, capital management and digital financial solutions for merchants and enterprises of varying scales, encompassing online and offline collections, corporate accounts, digital payments, business expense management, transaction management, and instant settlement.  
+Wonder is Hong Kong’s first full-stack omnichannel payments platform, allowing merchants to complete KYC onboarding digitally in minutes, open an account, accept payments, pay digitally, and manage transactions, all from a single platform. Key products include Wonder App, Wonder Terminal, Wonder Dashboard, Wonder Card, Wonder Taxi, and Wonder Transit X.
+Headquartered in Hong Kong, Wonder completed a USD 6 million Series A funding round led by Hong Kong Telecom (HKT) / PCCW and raised a USD 12 million venture debt from HSBC Innovation Banking. The Company has offices in Hong Kong, Japan, Taiwan, Singapore, Malaysia and the Chinese Mainland, continuously driving the advancement of payments, FinTech, and digital operational services across Asia. For more information, please visit https://wonder.app.
+About Weixin Pay (WeChat Pay)
+Weixin Pay is the mobile payment solution integrated within the Weixin/WeChat application and is one of China's leading mobile payment services. Its mission is to provide users and businesses with secure, convenient, and professional payment experiences. In China, Weixin Pay covers nearly every aspect of daily life, both online and offline. The cross-border Weixin Pay service is available in 78 countries and regions, supports 36 currencies, and covers a wide range of scenarios including restaurants, retail, transportation, tourist attractions, and education payments, helping international merchants effectively serve Chinese consumers. Visit https://pay.weixin.qq.com/ 
+About Koon Wing Motors
+Koon Wing Motors manages a comprehensive network of green minibuses across Hong Kong, serving as a long-standing transit provider for residents. Capitalizing on extensive expertise in green minibus fleet management and operations, Koon Wing Motors remains steadfastly committed to enhancing the accessibility and reliability of public transportation, delivering a seamless, frictionless commuting experience for local residents and cross-border passengers.
+For media enquiries, please contact:
+Frement Financial PR Team
+Tel: (852) 9461 9199
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
+      </c>
+    </row>
+    <row r="931" xml:space="preserve">
       <c r="A931" t="str">
-        <v>npass.io Launches Cloud-Native Network Access Control at GITEX Europe 2026</v>
+        <v>Addressing Cross-Border Transit Demand at the New Huanggang Port: Weixin Pay, Wonder and Koon Wing Motors Join Forces to Introduce 'Wonder Transit X' Smart Mobility Platform, Driving Digital Transformation of Green Minibuses and Fostering Public Transit Integration Between HK and the Chinese Mainland</v>
       </c>
       <c r="B931" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C931" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-acnnewswire</v>
       </c>
       <c r="D931" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS, Retail, Automotive, Education</v>
       </c>
       <c r="E931" t="str">
-        <v>https://www.prnewswire.com/news-releases/npassio-launches-cloud-native-network-access-control-at-gitex-europe-2026-302814113.html</v>
-[...2 lines deleted...]
-        <v>BERLIN, June 30, 2026 /PRNewswire/ -- Netcube, Inc. today launched npass.io, a cloud-native Network Access Control (NAC) platform built for European businesses, at GITEX Europe 2026 (Messe Berlin, 30 June – 1 July). The platform makes its European debut at the prestigious trade show,...</v>
+        <v>https://www.acnnewswire.com/press-release/english/109266/</v>
+      </c>
+      <c r="F931" t="str" xml:space="preserve">
+        <v xml:space="preserve">HONG KONG, August 20, 2026 - (ACN Newswire) - With the imminent inauguration of the new Huanggang Port, cross-border transport demand between Shenzhen and Hong Kong is set to rise further. To drive the digital transformation of Hong Kong’s green minibuses and facilitate cross-border travel between Hong Kong and the Chinese Mainland, Wonder (the “Company”), a leading FinTech and payments platform for merchants in Hong Kong and Asia-Pacific region, Weixin Pay, and Koon Wing Motors reached a cooperation intention at the “Hong Kong Minibus Smart Transit Cooperation Signing Ceremony” held on 18 August 2026. This cooperation marks a pivotal milestone in the integration of public transportation between Hong Kong and the Chinese Mainland. By deploying the Wonder Transit X smart mobility platform across Hong Kong’s green minibus network, the initiative will comprehensively drive innovation in smart payments, smart ticketing, and digital operations, delivering a seamless, frictionless commuting experience for local residents and cross-border passengers, further deepening the integration of FinTech with Hong Kong’s public transit sector.  
+Under the cooperation agreement, Wonder Transit X will be integrated into the green minibus fleet operated by Koon Wing Motors, seamlessly bridging Weixin Pay, Wonder’s smart mobility solutions, and the local green minibus network. In particular, routes servicing the new Huanggang Port will introduce Wonder Transit X to support a versatile array of electronic payment methods, including Weixin Pay, thereby streamlining cross-border commutes for both tourists and local residents. This cooperation will introduce various digital payment options and digital operational capabilities to these critical routes, elevating the passenger journey while empowering operators to optimize ticketing, transaction processing, and daily administrative efficiency. This deployment signifies the official expansion of Wonder Transit X into Hong Kong’s green minibus sector, laying a solid foundation for the digital transformation of local public transport.
+Wayne Chen, Regional Head of Hong Kong, Macau and Taiwan, Weixin Pay, said, “Minibuses are a cornerstone of Hong Kong's transit infrastructure, essential for both the immersive travel experiences of tourists and the everyday needs of Greater Bay Area residents. We believe this cooperation with Koon Wing Motors will significantly optimize transit efficiency, eliminate the friction of cash handling, and digitally transform the 'last mile' of cross-border connectivity.”
+Ma Kiu Sang, Director of Yan Yan Motors Ltd., a subsidiary of Koon Wing Motors, said, “To enhance the commuting experience for passengers utilizing our green minibuses post-clearance at the Heung Yuen Wai and new Huanggang ports, we have upgraded our fleet with a state-of-the-art digital payment system. In addition to Octopus, cross-border passengers can now pay fares using Weixin Pay, credit cards and a wide array of digital payment methods, making every journey smoother and more convenient.”
+Jason Ngan, Founder and CEO of Wonder, said, “This cooperation underscores Wonder’s unwavering commitment to advancing smart city infrastructure through FinTech. By integrating Wonder Transit X into an expanding network of green minibuses, we are delivering more accessible, diversified, and globally recognized payment options to passengers, while injecting fresh impetus into the digital transformation of Hong Kong’s public transit system. Whether serving local residents, mainland visitors, or international tourists, our platform ensures everyone can utilize their preferred payment methods for a frictionless and inclusive travel experience. Given the intensifying cross-border connectivity, incorporating commonly used payment tools in the Chinese Mainland like Weixin Pay into minibus routes connecting port-adjacent communities directly addresses the pragmatic needs of cross-border passengers. We look forward to working with Weixin Pay and Koon Wing Motors to seamlessly integrate smart payment capabilities into the daily commutes of Hong Kong citizens and facilitating cross-border travel, further cementing Hong Kong's leading position as an international smart city.”
+ Wayne Chen (left), Regional Head of Hong Kong, Macau and Taiwan, Weixin Pay; Ma Kiu Sang (center), Director of Yan Yan Motors Ltd., a subsidiary of Koon Wing Motors; and Jason Ngan (right), Founder and CEO of Wonder, are pictured at the Hong Kong Minibus Smart Transit Cooperation Signing Ceremony.
+Digitalizing Public Transit: Elevating the Passenger Experience and Operational Efficiency
+Public transportation is an integral component of daily life in Hong Kong. In tandem with ongoing smart city initiatives, the digital transformation of public transit has become paramount. This cooperation will bring significant convenience to passengers on the relevant green minibus routes. Local residents, Mainland visitors and international travelers can seamlessly settle fares using a comprehensive suite of digital payment solutions tailored to their preferences, including Weixin Pay, PayMe, UnionPay, UnionPay app, JCB, Visa, Mastercard, Discover and Diners, and BOC Pay. This effectively eliminates the reliance on cash and exact change—a critical advantage during peak transit hours and short-haul journeys. Furthermore, digital payments ensure transparent transaction records and instant confirmation, granting passengers peace of mind and real-time visibility into their fare expenditures. Over the long term, this cooperation will drive the modernization of minibus services, aligning them more closely with the contemporary needs of the public.  
+Beyond serving local communities, this cooperation significantly refines the cross-border travel experience between Hong Kong and Chinese Mainland. Specific routes act as vital arteries connecting border communities, offering essential transit links for frequent cross-border travelers. Notably, as a flagship infrastructure project between Shenzhen and Hong Kong, the new Huanggang Port's connecting minibus routes will feature this diversified digital payment system. Mainland visitors can utilize familiar platforms such as Weixin Pay, mitigating the friction of acquiring Hong Kong currency upon arrival and ensuring a fluid transit experience. As minibus services increasingly integrate with border checkpoints, community transit hubs, and broader railway networks, this streamlined payment infrastructure will be instrumental in enhancing cross-border travel convenience.
+For operators, the Wonder Transit X platform centralizes fare configuration, transaction logging, and operational data analytics, substantially reducing administrative overhead. The system dynamically accommodates complex fare structures across varying routes, section fares, and passenger categories, supporting fare collection and management for various ticket types including adults, children and seniors. Leveraging robust digital transaction ledgers and backend administrative tools, operational teams can gain better insights into transaction and operational conditions across various routes, laying the groundwork for digital fleet management and service optimisation, ultimately elevating the experience for both frontline drivers and passengers.
+ Green minibuses under Koon Wing Motors now feature a new electronic payment system supporting a wide range of payment methods including Weixin Pay, PayMe, UnionPay, UnionPay app, JCB, Visa, Mastercard, Discover and Diners, and BOC Pay.
+Wonder Transit X: “Any Payments. Any Transportation.”
+Wonder Transit X is a comprehensive, all-in-one smart payment platform engineered specifically for the transit sector. Anchored by the product philosophy of “Any Payments. Any Transportation.”, it integrates passenger payment processing, fare routing rules, transaction confirmation, and fleet management into a single platform. The platform is designed to deliver a streamlined, intuitive, and secure payment experience for commuters, while simultaneously empowering operators with robust tools for managing complex fare structures, transaction records, and day-to-day fleet operations. Beyond green minibuses, Wonder Transit X is also capable of supporting various modes of transport and integrating with existing transport systems, making it highly adaptable for taxis, ferries, and broader public transit applications.  
+Smart Upgrades for Green Minibuses: A Benchmark for Public Transit Digitalization
+This cooperation illustrates the seamless expansion of smart transit platforms from fundamental payment gateways into comprehensive ticketing and operational management solutions. By unifying payment processing, fare structuring, and operational analytics, the platform fosters a more efficient, intelligent, and sustainable public transit model. This implementation will serve as a benchmark and operational blueprint for other public transport operators considering smart mobility solutions in the future.  
+Through this cooperation, Weixin Pay is extending its frictionless payment ecosystem deeper into daily commuting scenarios. Passengers utilizing Weixin Pay will benefit from the enhanced convenience of using their preferred payment option on designated green minibuses. Ultimately, this cooperation not only accelerates the digital transformation of Hong Kong’s green minibuses but also enhances cross-border mobility by optimizing the transit payment experience at border checkpoints. It simultaneously promotes the growth of Hong Kong's local payment ecosystem, cross-border payment convenience, and smart mobility services, injecting new momentum into Hong Kong's smart city development.
+Green minibus routes operated by Koon Wing Motors serve vital port-adjacent communities, delivering a smart travel experience for cross-border passengers traveling between Hong Kong and the Chinese Mainland.
+Wonder: Committed to “Making Payments Simple” Through Technology
+As a leading FinTech platform serving businesses in Hong Kong and the Asia-Pacific region, Wonder's mission is to "make payments simple", leveraging technology to simplify payment processing, collections, and capital management. The platform integrates online and offline collections, corporate accounts, digital payments, business expense management, transaction management, and digital financial services. Furthermore, it supports digital onboarding, e-KYC, instant settlement, and SME financing. Through these solutions, Wonder empowers businesses to maximize operational efficiency and expand their payment capabilities across diverse sectors, spanning business operations, public services, and daily mobility. 
+Backed by robust technological capabilities and a culture of innovation, Wonder has achieved notable milestones in recent years, including: secured a USD6 million Series A funding round led by Hong Kong Telecom (HKT) / PCCW in 2019; introduced the T+0 instant settlement for digital taxi payments in Hong Kong in 2023, accelerating daily fare reconciliation for drivers; recognized as the first FinTech firm authorized by the Hong Kong Transport Department to deploy digital payment acceptance infrastructure within taxis in 2024; appointed as Octopus's inaugural omnichannel payment service provider in Hong Kong, enabling merchants to seamlessly accept Octopus and over 30 alternative payment methods via a unified platform; and successfully raised a USD12 million venture debt from HSBC Innovation Banking in February 2026 to support business growth across the Asia-Pacific region and product development.
+Please click here to download the high-resolution images.
+About Wonder
+Wonder is a leading payments and FinTech platform for merchants in Hong Kong and the Asia-Pacific region, dedicated to leveraging technology to simplify payment processing, collections, and capital management for businesses across all industries. The platform provides one-stop payment, capital management and digital financial solutions for merchants and enterprises of varying scales, encompassing online and offline collections, corporate accounts, digital payments, business expense management, transaction management, and instant settlement.  
+Wonder is Hong Kong’s first full-stack omnichannel payments platform, allowing merchants to complete KYC onboarding digitally in minutes, open an account, accept payments, pay digitally, and manage transactions, all from a single platform. Key products include Wonder App, Wonder Terminal, Wonder Dashboard, Wonder Card, Wonder Taxi, and Wonder Transit X.
+Headquartered in Hong Kong, Wonder completed a USD6 million Series A funding round led by Hong Kong Telecom (HKT) / PCCW and raised a USD12 million venture debt from HSBC Innovation Banking. The Company has offices in Hong Kong, Japan, Taiwan, Singapore, Malaysia and the Chinese Mainland, continuously driving the advancement of payments, FinTech, and digital operational services across Asia.  
+For more information, please visit https://wonder.app.
+About Weixin Pay
+Weixin Pay is the mobile payment solution integrated within the Weixin/WeChat application and is one of China's leading mobile payment services. Its mission is to provide users and businesses with secure, convenient, and professional payment experiences. In China, Weixin Pay covers nearly every aspect of daily life, both online and offline. The cross-border Weixin Pay service is available in 78 countries and regions, supports 36 currencies, and covers a wide range of scenarios including restaurants, retail, transportation, tourism attractions, and education payments - helping international merchants effectively serve Chinese consumers.
+About Koon Wing Motors
+Koon Wing Motors manages a comprehensive network of green minibuses across Hong Kong, serving as a long-standing transit provider for local residents. Capitalizing on extensive expertise in green minibus fleet management and operations, Koon Wing Motors remains steadfastly committed to enhancing the accessibility and reliability of public transportation, delivering a seamless, frictionless commuting experience for local residents and cross-border passengers.
+For media enquiries, please contact:
+Frement Financial PR Team
+Tel: (852) 9461 9199
+ Copyright 2026 ACN Newswire. All rights reserved. www.acnnewswire.com</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" t="str">
-        <v>Parabellum Investments Acquires Crux Informatics to Transform AI-Powered Data Infrastructure for Financial Markets</v>
+        <v>Backblaze Announces Pricing of Upsized $175 Million Convertible Senior Notes Offering</v>
       </c>
       <c r="B932" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C932" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D932" t="str">
         <v>Finance, AI, SaaS</v>
       </c>
       <c r="E932" t="str">
-        <v>https://www.prnewswire.com/news-releases/parabellum-investments-acquires-crux-informatics-to-transform-ai-powered-data-infrastructure-for-financial-markets-302813595.html</v>
+        <v>https://finance.yahoo.com/markets/stocks/articles/backblaze-announces-pricing-upsized-175-021700817.html</v>
       </c>
       <c r="F932" t="str">
-        <v>LONDON and SAN FRANCISCO, June 30, 2026 /PRNewswire/ -- Parabellum Investments ("Parabellum"), a leading investment firm specializing in enterprise software and fintech, today announced its acquisition of Crux Informatics, Inc. ("Crux"), the industry-leading platform for AI-powered...</v>
+        <v>SAN FRANCISCO, August 20, 2026--Backblaze, Inc. (Nasdaq: BLZE), the storage platform powering AI and data-intensive workloads, today announced the pricing of $175 million aggregate principal amount of 0.00% Convertible Senior Notes due 2031 (the "Notes") in a private offering (the "Offering") to qualified institutional buyers pursuant to Rule 144A under the Securities Act of 1933, as amended (the "Securities Act"). The size of the offering was increased from the previously announced offering of</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="str">
-        <v>Latest Research on Offering in the Military Cloud Computing Market by MarketsandMarkets™</v>
+        <v>LG ELECTRONICS EXPANDS FIT &amp;amp; MAX SOLUTION ACROSS KEY HOME APPLIANCE CATEGORIES AT IFA 2026</v>
       </c>
       <c r="B933" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C933" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D933" t="str">
         <v>SaaS</v>
       </c>
       <c r="E933" t="str">
-        <v>https://www.getnews.info/story/2026/06/30/latest-research-on-offering-in-the-military-cloud-computing-market-by-marketsandmarkets/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/lg-electronics-expands-fit--max-solution-across-key-home-appliance-categories-at-ifa-2026-302855753.html</v>
       </c>
       <c r="F933" t="str">
-        <v/>
+        <v>Extending the Fit &amp; Max Concept Beyond Refrigerators to More Home Appliances News Summary LG Electronics' expanded Fit &amp; Max Solution, now spanning refrigerators, washing machines, dryers and dishwashers, will be showcased at IFA 2026. 'Fit Space' enables seamless integration into the...</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" t="str">
-        <v>MoEngage and Boldest Announce a Strategic Partnership to Drive Cognitive backed Customer Engagement for Telecom Operators</v>
+        <v>The Apex Institute Explains Why Most Coding Bootcamps Fail Their Students</v>
       </c>
       <c r="B934" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C934" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D934" t="str">
         <v>SaaS</v>
       </c>
       <c r="E934" t="str">
-        <v>https://www.prnewswire.com/news-releases/moengage-and-boldest-announce-a-strategic-partnership-to-drive-cognitive-backed-customer-engagement-for-telecom-operators-302813146.html</v>
+        <v>https://www.prnewswire.com/news-releases/the-apex-institute-explains-why-most-coding-bootcamps-fail-their-students-302855799.html</v>
       </c>
       <c r="F934" t="str">
-        <v>DALLAS and CHENNAI, India, June 30, 2026 /PRNewswire/ -- MoEngage, the agentic customer engagement platform has announced a strategic partnership with Boldest (part of Prodapt) to bring Cognitive Marketing to Telecommunication operators. This partnership addresses critical challenges...</v>
+        <v>An inside look at the gap between what tech bootcamps promise and what actually gets someone hired, and why one cloud engineering program built its whole model around fixing it. BOWIE, Md., Aug. 19, 2026 /PRNewswire/ -- Most coding bootcamps fail their students for one reason. They teach...</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" t="str">
-        <v>MongoDB Delivers Accurate AI Retrieval Wherever Enterprise Data Lives</v>
+        <v>Why Nurses, Teachers and Veterans Are Becoming Cloud Engineers at The Apex Institute</v>
       </c>
       <c r="B935" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C935" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D935" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E935" t="str">
-        <v>https://www.prnewswire.com/news-releases/mongodb-delivers-accurate-ai-retrieval-wherever-enterprise-data-lives-302813983.html</v>
+        <v>https://www.prnewswire.com/news-releases/why-nurses-teachers-and-veterans-are-becoming-cloud-engineers-at-the-apex-institute-302855796.html</v>
       </c>
       <c r="F935" t="str">
-        <v>New Voyage AI capabilities and Search for on-premises and private cloud let enterprises build accurate, compliant AI applications to run anywhere without rewriting their applications and relying on bolt-on tools BENGALURU, India, June 30, 2026 /PRNewswire/ -- MongoDB, Inc. (NASDAQ: MDB)...</v>
+        <v>A pattern is showing up across cloud engineering programs nationwide. The people switching into tech are not who the industry expects. BOWIE, Md., Aug. 19, 2026 /PRNewswire/ -- Nurses, teachers and veterans are becoming cloud engineers because the job rewards what they already do well....</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" t="str">
-        <v>Digital Realty Prices Secondary Offering of Common Stock by Blackstone</v>
+        <v>New Report: Reshoring Will Fail Unless AI Becomes the Operating System ...</v>
       </c>
       <c r="B936" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-20</v>
       </c>
       <c r="C936" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D936" t="str">
-        <v>Finance, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E936" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/30/3319371/0/en/Digital-Realty-Prices-Secondary-Offering-of-Common-Stock-by-Blackstone.html</v>
+        <v>https://pr-inside.com/new-report-reshoring-will-fail-unless-ai-becomes-the-operating-system-r5214224.htm</v>
       </c>
       <c r="F936" t="str">
-        <v>AUSTIN, Texas, June 30, 2026 (GLOBE NEWSWIRE) -- Digital Realty (NYSE: DLR), the largest global provider of cloud- and carrier-neutral data center, colocation and interconnection solutions, announced today the pricing of an underwritten registered public offering of 12,310,249 shares of its common stock by affiliates of Blackstone Inc. (collectively, “Blackstone”) at a public offering price of $185.00 per share. The shares of common stock being sold in this offering will be issued to Blackstone upon the closing of the acquisition by the company of Blackstone's interests in the Digital Carver Dulles 9 and Digital Carver Brickyard joint ventures (the "Blackstone Acquisition"), which is expected to occur on June 30, 2026. Each share of non-voting common stock will automatically convert into o</v>
+        <v>(PR-inside.com) Applied Artificial Intelligence LLC and Black Book Insights report that 88% of manufacturing executives say reshoring now depends materially on AI-enabled automation, analytics, or digital operations CHICAGO, IL / ACCESS Newswire / August 19, 2026 / Applied Artificial Intelligence LLC and Black Book Insights LLC today released a joint report concluding that America's reshoring movement has crossed a decisive threshold: bringing production back to the United States is no longer enough. To compete, domestic manufacturing must be rebuilt around AI-enabled operating systems that connect capital planning, workforce productivity, plant-floor execution, supplier resilience, and real-time decision intelligence. The report, "AI-Enabled Reshoring: Why America's ..</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" t="str">
-        <v>Casino Top 10 Recognizes Chumba Casino as a Leading Social Casino</v>
+        <v>Sirius Emerges From a16z Speedrun With an AI Platform for Customer Retention</v>
       </c>
       <c r="B937" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C937" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D937" t="str">
-        <v>SaaS, Gaming</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E937" t="str">
-        <v>https://pr-inside.com/casino-top-10-recognizes-chumba-casino-as-a-leading-social-casino-r5196073.htm</v>
+        <v>https://www.prnewswire.com/news-releases/sirius-emerges-from-a16z-speedrun-with-an-ai-platform-for-customer-retention-302855766.html</v>
       </c>
       <c r="F937" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 30, 2026 / What the Casino Top 10 Recognition Means for Chumba Casino Casino Top 10 built its reputation on hands-on platform evaluations, not surface-level comparisons, this press release announcement reflects that approach. The team behind the online casino rankings tested Chumba Casino across game quality, mobile casino experience, customer support casino responsiveness, and redemption reliability before including it among the best free casino apps and sweepstakes casino sites operating in the United States right now. For players unfamiliar with the platform, Chumba Casino is operated by VGW Holdings, a company running social ..</v>
+        <v>Founded by Azamat Khamidov and Benazir Toleubekova, Sirius is building software that helps subscription businesses understand why customers leave and act before churn occurs. SAN FRANCISCO, Aug. 19, 2026 /PRNewswire/ -- Sirius, an AI-powered retention platform for subscription businesses,...</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" t="str">
-        <v>KPS CAPITAL PARTNERS LAUNCHES KPS ASIA, EXPANDING GLOBAL INDUSTRIAL INVESTMENT PLATFORM</v>
+        <v>SerpApi Surpasses 1.5 Million Activated User Accounts, Empowering Developers Everywhere with Structured Access to the World's Search Data</v>
       </c>
       <c r="B938" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C938" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D938" t="str">
         <v>SaaS</v>
       </c>
       <c r="E938" t="str">
-        <v>https://www.prnewswire.com/news-releases/kps-capital-partners-launches-kps-asia-expanding-global-industrial-investment-platform-302813994.html</v>
+        <v>https://www.prnewswire.com/news-releases/serpapi-surpasses-1-5-million-activated-user-accounts-empowering-developers-everywhere-with-structured-access-to-the-worlds-search-data-302855745.html</v>
       </c>
       <c r="F938" t="str">
-        <v>Appoints Takajiro "Tak" Ishikawa as President of KPS Asia and Will Establish Tokyo Presence in 2027 NEW YORK and TOKYO, June 30, 2026 /PRNewswire/ -- KPS Capital Partners, LP ("KPS"), a leading global investor in manufacturing and industrial companies, today announced the launch of KPS...</v>
+        <v>AUSTIN, Texas, Aug. 18, 2026 /PRNewswire/ -- SerpApi, the world's leading platform for structured search data APIs, today announced that it has surpassed 1.5 million activated user accounts. The achievement marks a significant step for SerpApi as demand for trusted search-data...</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" t="str">
-        <v>Procure to Pay Software Market to Reach USD 16.07 Billion by 2031 as Cloud Procurement Platforms and Supplier Automation Gain Traction</v>
+        <v>Hyve Solutions Selects Nevada for Advanced Manufacturing Campuses in Reno and North Las Vegas</v>
       </c>
       <c r="B939" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C939" t="str">
-        <v>GetNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D939" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E939" t="str">
-        <v>https://www.getnews.info/story/2026/06/29/procure-to-pay-software-market-to-reach-usd-1607-billion-by-2031-as-cloud-procurement-platforms-and-supplier-automation-gain-traction/?source=barchart</v>
+        <v>https://www.prnewswire.com/news-releases/hyve-solutions-selects-nevada-for-advanced-manufacturing-campuses-in-reno-and-north-las-vegas-302855722.html</v>
       </c>
       <c r="F939" t="str">
-        <v/>
+        <v>CARSON CITY, Nev., Aug. 19, 2026 /PRNewswire/ -- Hyve Solutions Corporation, a U.S.-based design and manufacturing partner for compute, storage, and networking systems in AI, cloud and digital infrastructure, and a wholly owned subsidiary of TD SYNNEX Corporation, has selected Nevada for...</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" t="str">
-        <v>USACasinos.com Recognizes Chumba Casino as a Top Casino Platform 2026</v>
+        <v>Hyve Solutions Expands Manufacturing Footprint With Reno and North Las Vegas Campuses</v>
       </c>
       <c r="B940" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C940" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D940" t="str">
-        <v>SaaS, Gaming</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E940" t="str">
-        <v>https://pr-inside.com/usacasinos-com-recognizes-chumba-casino-as-a-top-casino-platform-r5196071.htm</v>
+        <v>https://finance.yahoo.com/technology/articles/hyve-solutions-expands-manufacturing-footprint-223000621.html</v>
       </c>
       <c r="F940" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / What the Recognition Means for Chumba Casino USACasinos.com has formally placed Chumba Casino in its top casino platform ranking for 2026. It sits among a tight group of casinos that cleared the site's evaluation criteria across game quality, redemption reliability, and overall player experience, the nod follows a hands-on review process, the editorial team tested registration flow, the coin buy system, and the game library. And cash prize redemption from start to finish. Chumba Casino, operated by VGW Holdings, has been one of the longest-running names in the sweepstakes casino ..</v>
+        <v>FREMONT, Calif., August 19, 2026--Hyve Solutions Corporation, a US-based design and manufacturing partner for compute, storage, and networking systems in AI, cloud, and digital infrastructure, and a wholly owned subsidiary of TD SYNNEX Corporation (NYSE: SNX), today announced two new advanced manufacturing campuses in Nevada, one in Reno and one in North Las Vegas, to support increased customer demand.</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" t="str">
-        <v>McLuck Casino: Top Choice for US Social Casino Players</v>
+        <v>Rocket Alumni Solutions Launches Easy Submit for Content Updates by Email or Text</v>
       </c>
       <c r="B941" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C941" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D941" t="str">
-        <v>SaaS, Gaming</v>
+        <v>SaaS, Media</v>
       </c>
       <c r="E941" t="str">
-        <v>https://pr-inside.com/mcluck-casino-top-choice-for-us-social-casino-players-r5196070.htm</v>
+        <v>https://www.prnewswire.com/news-releases/rocket-alumni-solutions-launches-easy-submit-for-content-updates-by-email-or-text-302855466.html</v>
       </c>
       <c r="F941" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / Platform Redefines the Free-to-Play Casino Experience With Generous Coin Packages, Fast Redemptions, and a Game Library That Rivals Real Money Sites McLuck Casino has positioned itself as one of the strongest social casino platforms available to US players in 2026. Chumba Casino, Stake.us, WOW Vegas, Pulsz Casino, Funrize Casino, Fortune Coins Casino, they're all scrapping for attention, mcLuck carved out a reputation built on consistency, not flash. The platform operates under the promotional sweepstakes model, which means players across nearly every US state can access casino-style entertainment without hitting ..</v>
+        <v>BOSTON, Aug. 19, 2026 /PRNewswire/ -- Rocket Alumni Solutions creates an interactive recognition platform that helps more than 1,500 schools and organizations celebrate achievements and preserve their histories. Easy Submit is its newest way for authorized contributors to send content...</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" t="str">
-        <v>McLuck Casino Named a Trusted US Sweepstakes Platform</v>
+        <v>MinFarm Tech Ltd introduces the 'World's first LPWAN optimized to run LLMs', MF Gateway to offshore oil and gas customers</v>
       </c>
       <c r="B942" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C942" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D942" t="str">
-        <v>SaaS, Gaming</v>
+        <v>AI, SaaS, Energy</v>
       </c>
       <c r="E942" t="str">
-        <v>https://pr-inside.com/mcluck-casino-named-a-trusted-us-sweepstakes-platform-r5196067.htm</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/minfarm-tech-ltd-introduces-worlds-205200146.html</v>
       </c>
       <c r="F942" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / McLuck Casino Secures Trusted Platform Status McLuck Casino has been formally recognized as a trusted sweepstakes platform within the US sweepstakes gaming market, a distinction that carries weight in a space where new operators surface almost monthly, not all of them stick around. The designation reflects the platform's consistent track record across player safety, transparent redemption processes. And compliance with sweepstakes legality throughout the United States. For players still asking "is McLuck Casino legit," this should settle it. The platform operates under a fully compliant sweepstakes model, maintains clear dual-currency ..</v>
+        <v>DUBLIN, August 19, 2026--MinFarm Tech Ltd launched MF Gateway, an edge monitoring system for offshore oil and gas well integrity. Featuring the MinFarm Edge Gateway and MinFarm Field Gateway, the system runs offline AI investigations without cloud infrastructure or public networks.</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" t="str">
-        <v>Casino Top 10 Ranks Chumba Casino Among the Best Sweepstakes Casinos ...</v>
+        <v>Prosci Launches New AI Integration Program to Help Organizations Turn AI Investment Into Business Results</v>
       </c>
       <c r="B943" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C943" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D943" t="str">
-        <v>SaaS, Gaming</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E943" t="str">
-        <v>https://pr-inside.com/casino-top-10-ranks-chumba-casino-among-the-best-sweepstakes-casinos-r5196066.htm</v>
+        <v>https://www.prnewswire.com/news-releases/prosci-launches-new-ai-integration-program-to-help-organizations-turn-ai-investment-into-business-results-302855673.html</v>
       </c>
       <c r="F943" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / Leading Casino Ranking Site Recognizes Chumba Casino as a Top Sweepstakes Gaming Platform for American Players in 2025 Casino Top 10, a widely referenced casino ranking site covering online gambling alternatives across the United States, has placed Chumba Casino among the best sweepstakes casinos available to American players. The recognition lands at a moment when the sweepstakes casino market keeps accelerating, more players are gravitating toward virtual currency casino platforms as a legal online casino option, especially in states where traditional real-money gambling remains off the table. Chumba Casino, operated ..</v>
+        <v>Leading AI Integration Success equips leaders with a people-centered approach to redesigning work, building AI proficiency and creating measurable value as technology continues to evolve FORT COLLINS, Colo., Aug. 19, 2026 /PRNewswire/ -- Prosci, a global leader in change management, today...</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="str">
-        <v>INFiLED Announces Continued Project Momentum for ARmk2 Rental LED Platform</v>
+        <v>Dating Apps Are Having Their Worst Year Ever, Here's What's Replacing Them</v>
       </c>
       <c r="B944" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C944" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D944" t="str">
         <v>SaaS</v>
       </c>
       <c r="E944" t="str">
-        <v>https://www.prnewswire.com/news-releases/infiled-announces-continued-project-momentum-for-armk2-rental-led-platform-302813931.html</v>
+        <v>https://www.prnewswire.com/news-releases/dating-apps-are-having-their-worst-year-ever-heres-whats-replacing-them-302855668.html</v>
       </c>
       <c r="F944" t="str">
-        <v>From touring stages to outdoor events, ARmk2 brings secure setup, controlled configurations, rental-grade protection and high-refresh visuals into one versatile LED platform. SHENZHEN, China, June 30, 2026 /PRNewswire/ -- INFiLED today announced continued project momentum for its ARmk2...</v>
+        <v>As major dating apps report falling subscribers and declining match rates, this Nashville-based platform connects singles through the real communities and events they already love NASHVILLE, Tenn., Aug. 19, 2026 /PRNewswire/ -- Find: Social for Singles is built around real-life...</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="str">
-        <v>Architect of the Nation's First Cyber Workforce Strategy Joins Cyberstar Board of Advisors</v>
+        <v>Kite Realty Group Elevates Platform with Capital Markets &amp; IR Appointment</v>
       </c>
       <c r="B945" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C945" t="str">
-        <v>PR Newswire</v>
+        <v>GlobeNewswire</v>
       </c>
       <c r="D945" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E945" t="str">
-        <v>https://www.prnewswire.com/news-releases/architect-of-the-nations-first-cyber-workforce-strategy-joins-cyberstar-board-of-advisors-302813916.html</v>
+        <v>https://www.globenewswire.com/news-release/2026/08/19/3347985/0/en/kite-realty-group-elevates-platform-with-capital-markets-ir-appointment.html</v>
       </c>
       <c r="F945" t="str">
-        <v>Retired Army Colonel and former White House cyber official brings more than 45 years of defense enterprise experience to Cyberstar. WASHINGTON, June 29, 2026 /PRNewswire/ -- Cyberstar, the leading cyber workforce management platform for defense and federal organizations, welcomed Dr....</v>
+        <v>INDIANAPOLIS, Aug. 19, 2026 (GLOBE NEWSWIRE) -- Kite Realty Group (NYSE: KRG) (“KRG” or the “Company”) today announced the appointment of Cooper Clark as Vice President, Capital Markets &amp;amp; Investor Relations. Just as KRG has continued to elevate the quality of its portfolio and platform through disciplined capital allocation and operational execution, the addition of Cooper reflects a commitment to strengthening the Company’s capital markets &amp;amp; investor relations capabilities.</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="str">
-        <v>Best Sweepstakes Casinos 2026: McLuck Ranked &amp; Reviewed</v>
+        <v>REPAY Joins Visa Platform Connect, Granting ISO and ISV Clients Next-Generation Payment Infrastructure</v>
       </c>
       <c r="B946" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C946" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D946" t="str">
         <v>SaaS</v>
       </c>
       <c r="E946" t="str">
-        <v>https://pr-inside.com/best-sweepstakes-casinos-2026-mcluck-ranked-reviewed-r5196053.htm</v>
+        <v>https://finance.yahoo.com/technology/articles/repay-joins-visa-platform-connect-201500563.html</v>
       </c>
       <c r="F946" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / How Sweepstakes Casinos Work and Why They're Exploding in 2026 The sweepstakes casino model has grown aggressively since 2023. That pace isn't tapering. These platforms run on a dual-currency system, gold coins and sweeps coins, which keeps them legally distinct from traditional online casino real money operations. You buy gold coin packages for entertainment, and the platform hands you sweeps coins as a promotional bonus, redeemable for cash prizes once you clear the minimum threshold. This is what separates a sweepstakes casino from a standard social casino, at a social ..</v>
+        <v>ATLANTA, August 19, 2026--REPAY joins a select group of leading payment processors offering Visa Platform Connect to ISOs and ISVs to build end-to-end processing solutions.</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="str">
-        <v>Computation Ltd. Strengthens Toronto Business Connectivity with Professional Network Cabling Solutions</v>
+        <v>Asian Hall of Fame Amplifies Impact at Founders Gala</v>
       </c>
       <c r="B947" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C947" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D947" t="str">
         <v>SaaS</v>
       </c>
       <c r="E947" t="str">
-        <v>https://pressreleasenews.org/pressroom/computation-ltd-strengthens-toronto-business-connectivity-with-professional-network-cabling-solutions</v>
+        <v>https://www.prnewswire.com/news-releases/asian-hall-of-fame-amplifies-impact-at-founders-gala-302855644.html</v>
       </c>
       <c r="F947" t="str">
-        <v>Computation Ltd., a Toronto-based IT service provider, is highlighting its professional network cabling capabilities for organizations needing reliable and scalable connectivity. The company offers installation of Ethernet, VoIP, and fiber optic cabling, along with server cabinets and patch panels, tailored to small offices or multi-floor commercial environments. Their services also include router switch configuration, Wi-Fi installation, and integration of security and access-control system.</v>
+        <v>Seattle philanthropists Jerry and Charlene Lee inducted at sold-out benefit SEATTLE, Aug. 19, 2026 /PRNewswire/ -- – Founded in Seattle, legacy platform Asian Hall of Fame (AHOF) amplified community impact at its Founders Gala on August 14 at the Washington Athletic Club. Philanthropists...</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" t="str">
-        <v>Noevo.io to Launch Fully Upgraded AI Platform in July as It Expands Global Partnerships Across Multiple Continents</v>
+        <v>Pilot-Era Agentic AI Stacks Expose Enterprises to Integration and Governance Risks, Finds Info-Tech Research Group</v>
       </c>
       <c r="B948" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C948" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D948" t="str">
-        <v>AI, SaaS, Education</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E948" t="str">
-        <v>https://pressreleasenews.org/pressroom/noevo-io-to-launch-fully-upgraded-ai-platform-in-july-as-it-expands-global-partnerships-across-multiple-continents</v>
+        <v>https://www.prnewswire.com/news-releases/pilot-era-agentic-ai-stacks-expose-enterprises-to-integration-and-governance-risks-finds-info-tech-research-group-302855642.html</v>
       </c>
       <c r="F948" t="str">
-        <v>Singapore, June 29, 2026 — Noevo.io, an AI-first education platform, announced the upcoming launch of its new fully functional website in July 2026. The upgrade introduces significantly enhanced technical analysis and personalised recommendations. The company is also advancing key strategic partnerships in China, Sri Lanka, Colombia, Spain, and other major markets.</v>
+        <v>Agentic AI implementations have moved past chatbot pilots and are now autonomous systems that trigger workflows, access sensitive data, and make operational decisions across the enterprise. New insights from Info-Tech Research Group show that piecemeal, pilot-era stacks built for quick...</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" t="str">
-        <v>Global AI Show Riyadh Reveals a Powerhouse Speaker Lineup Shaping the Future of Artificial Intelligence in the Middle East</v>
+        <v>Offering Zero Data Retention for frontier models</v>
       </c>
       <c r="B949" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C949" t="str">
-        <v>PressReleaseNews</v>
+        <v>mlpr-openai</v>
       </c>
       <c r="D949" t="str">
         <v>AI, SaaS</v>
       </c>
       <c r="E949" t="str">
-        <v>https://pressreleasenews.org/pressroom/global-ai-show-riyadh-reveals-a-powerhouse-speaker-lineup-shaping-the-future-of-artificial-intelligence-in-the-middle-east</v>
+        <v>https://openai.com/index/our-commitment-to-zero-data-retention</v>
       </c>
       <c r="F949" t="str">
-        <v>Global AI Show Riyadh 2026 has announced its first speaker lineup featuring leading AI experts, policymakers, technology executives, and innovators from around the world. Taking place on June 29-30 in Riyadh, Saudi Arabia, the event will explore key topics including Sovereign AI, Generative AI, Cloud 3.0, AI infrastructure, healthcare innovation, financial services transformation, and the future of human-AI collaboration. Organized by VAP Group and powered by Times of AI, the event is expected t</v>
+        <v>OpenAI reaffirms Zero Data Retention for eligible API customers and previews Private Safety Processing for advanced AI safety without compromising data privacy.</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" t="str">
-        <v>Best AI Music Video Generators in 2026: 8 Tools Ranked for Beat Sync, Full-Song Output, and Video Quality</v>
+        <v>OffenderWatch(R) Names Matt Walker as Chief Executive Officer</v>
       </c>
       <c r="B950" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C950" t="str">
-        <v>PressReleaseNews</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D950" t="str">
-        <v>AI, SaaS, Media</v>
+        <v>SaaS</v>
       </c>
       <c r="E950" t="str">
-        <v>https://pressreleasenews.org/pressroom/best-ai-music-video-generators-in-2026-8-tools-ranked-for-beat-sync-full-song-output-and-video-quality</v>
+        <v>https://pr-inside.com/offenderwatch-r-names-matt-walker-as-chief-executive-officer-r5214112.htm</v>
       </c>
       <c r="F950" t="str">
-        <v xml:space="preserve">The AI music video category passed a milestone in early 2026 when Freebeat reported over 1 billion seconds of beat-synced content generated on its platform and entered an official partnership with Yamaha through the Creator Pass program. </v>
+        <v>(PR-inside.com) Walker Joins OffenderWatch® to Build on 25 Years of Innovation, Service and Trust in Law Enforcement COVINGTON, LA / ACCESS Newswire / August 19, 2026 / OffenderWatch®, the nation's leading sex offender registry management and community notification platform, announced Matt Walker as Chief Executive Officer. Walker brings more than 30 years of experience scaling SaaS and services-driven organizations. Most recently, he served as Chief Operating Officer at Civix, overseeing customer-facing operations and growth across its public-sector software platforms. Walker will guide OffenderWatch®'s strategy and growth, helping law enforcement agencies nationwide efficiently monitor offenders, share records, and receive critical alerts. "I'm honored to lead OffenderWatch® ..</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" t="str">
-        <v>TherapyGo Announces Milestone as AI-Powered Mental Health Platform Expands Access to Licensed Psychologists</v>
+        <v>SS Innovations International (SSII) Record Q2 Revenue Signals Continued Momentum for SSi Mantra Robotic Surgery Platform</v>
       </c>
       <c r="B951" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C951" t="str">
-        <v>GetNews</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D951" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>Finance, SaaS, Healthcare, Retail, Automotive</v>
       </c>
       <c r="E951" t="str">
-        <v>https://www.getnews.info/story/2026/06/29/therapygo-announces-milestone-as-aipowered-mental-health-platform-expands-access-to-licensed-psychologists/?source=barchart</v>
+        <v>https://www.newmediawire.com/news/ss-innovations-international-ssii-record-q2-revenue-signals-continued-momentum-for-ssi-mantra-robotic-surgery-platform-7088701</v>
       </c>
       <c r="F951" t="str">
-        <v/>
+        <v xml:space="preserve">SS Innovations, developer of innovative surgical robotic technologies, reported record second-quarter revenue of $13.9 million, up 39.4% year over year. First-half revenue reached $25.0 million, a 65.6% increase from the same period in 2025. The company’s SSi Mantra installations rose 30.4% to 30 systems during the quarter. The installed base reached 224 SSi Mantra systems across 12 countries, with 12,272 cumulative surgeries performed. U.S. and European regulatory milestones could become important catalysts, with the company targeting FDA clearance by the first quarter of 2027 and EU CE marking by the end of 2026. The company’s telesurgery achievements are extending the clinical profile of SSi Mantra, while system installations remain the primary commercial growth driver. LOS ANGELES, CA </v>
       </c>
     </row>
     <row r="952">
       <c r="A952" t="str">
-        <v>Intrusion Inc. Announces Acquisition of VigilAigent to Create an AI-Native Cybersecurity Platform</v>
+        <v>CoastConnect Chooses Calix Agent Workforce After Investing Early in Organizational Readiness So Teams Can Put AI To Work Faster</v>
       </c>
       <c r="B952" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C952" t="str">
-        <v>Newswire.com</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D952" t="str">
         <v>Finance, AI, SaaS</v>
       </c>
       <c r="E952" t="str">
-        <v>https://www.newswire.com/news/intrusion-inc-announces-acquisition-of-vigilaigent-to-create-an-ai-native</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/coastconnect-chooses-calix-agent-workforce-173000165.html</v>
       </c>
       <c r="F952" t="str">
-        <v>Acquisition improves Company's top line by adding approximately $3.5 million in annual recurring revenue from multi-year contracts Integrates an established commercial network of reseller partners and customers Company to host special call to discuss the acquisition at 10:00 a.m. ET on June 30, 2026</v>
+        <v>SAN JOSE, Calif., August 19, 2026--Calix, Inc. (NYSE: CALX) today announced that southern Mississippi electric cooperative CoastConnect is investing in Calix Agent Workforce™ Cloud to accelerate the delivery of exceptional experiences across residential, business, and community markets. Working closely with award-winning Calix Success™, they aligned their data and teams to streamline adoption of secure agentic workflows and see quicker returns on their investment.</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" t="str">
-        <v>McLuck Casino 2026 Review - Games, Bonuses &amp; Rewards</v>
+        <v>Corcapa 1031 Advisors Launches Dedicated 721 Exchange Advisory Platform</v>
       </c>
       <c r="B953" t="str">
-        <v>2026-06-30</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C953" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D953" t="str">
-        <v>SaaS, Gaming</v>
+        <v>SaaS</v>
       </c>
       <c r="E953" t="str">
-        <v>https://pr-inside.com/mcluck-casino-2026-review-games-bonuses-rewards-r5196035.htm</v>
+        <v>https://finance.yahoo.com/real-estate/articles/corcapa-1031-advisors-launches-dedicated-170600737.html</v>
       </c>
       <c r="F953" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / How Does McLuck Casino Work and Is It Legit? McLuck operates as a sweepstakes casino, a legal model that shares almost nothing with a traditional online casino real money platform. You're not depositing cash and wagering it directly. Instead, you buy Gold Coin packages and receive Sweeps Coins as a promotional bonus, not necessary if you'd rather stick with daily login rewards or social media giveaways, that dual-currency structure is what keeps McLuck compliant with sweepstakes gaming laws across most U.S. states. Is McLuck casino legit? Yes. The platform publishes ..</v>
+        <v>COSTA MESA, Calif., August 19, 2026--Corcapa 1031 Advisors announced today the launch of 721 UPREIT Solution, a new website dedicated solely to 721 exchange and UPREIT investment advisory services.</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" t="str">
-        <v>BMO to Acquire Australia-Based Capital Markets Business of Euroz Hartleys Group, Strengthening Global Metals &amp;amp; Mining Leadership</v>
+        <v>AmeriTrust Auto Advances End-to-End Lease Remarketing Strategy</v>
       </c>
       <c r="B954" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C954" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D954" t="str">
-        <v>SaaS</v>
+        <v>SaaS, Automotive</v>
       </c>
       <c r="E954" t="str">
-        <v>https://www.prnewswire.com/news-releases/bmo-to-acquire-australia-based-capital-markets-business-of-euroz-hartleys-group-strengthening-global-metals--mining-leadership-302813818.html</v>
+        <v>https://pr-inside.com/ameritrust-auto-advances-end-to-end-lease-remarketing-strategy-r5214052.htm</v>
       </c>
       <c r="F954" t="str">
-        <v>Combines BMO's market-leading global metals and mining franchise with premier Australian distribution platform, strengthening BMO's position as the leading global metals and mining investment bank Enhances BMO's integrated global platform connecting clients to capital, investors and...</v>
+        <v>(PR-inside.com) TORONTO, ON / ACCESS Newswire / August 19, 2026 / AmeriTrust Financial Technologies Inc. (TSXV:AMT)(OTCQB:AMTFF)(Frankfurt:1ZV) ("AmeriTrust", "AMT" or the "Company"), a fintech platform focused on automotive finance, today announced that AmeriTrust Auto, a wholly owned subsidiary of the Company, has received a Texas Dealer License and Texas Lease Facilitators License. AmeriTrust Auto is advancing an integrated lease-retention and remarketing strategy designed to create value for dealer partners, lessors, and customers throughout the lease lifecycle. The licenses represent an important first step in establishing AmeriTrust Auto's new vehicle remarketing business and expanding its ability to immediately conduct lease-related vehicle disposition activities in ..</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" t="str">
-        <v>Optimize Live Trademark Granted, Protecting SEO Training Brand</v>
+        <v>Northrop Grumman Delivers E-2D Advanced Hawkeye's Most Significant Upgrade in Platform History</v>
       </c>
       <c r="B955" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C955" t="str">
-        <v>PRUnderground</v>
+        <v>WebWire</v>
       </c>
       <c r="D955" t="str">
-        <v>AI, SaaS, Education</v>
+        <v>SaaS</v>
       </c>
       <c r="E955" t="str">
-        <v>https://www.prunderground.com/optimize-live-trademark-granted-protecting-seo-training-brand/00387001/</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359146</v>
       </c>
       <c r="F955" t="str">
-        <v>The US Patent and Trademark Office approved Damon Burton's Optimize Live trademark across 10 service categories in marketing education and advertising training. The post Optimize Live Trademark Granted, Protecting SEO Training Brand first appeared on</v>
+        <v>Summary Northrop Grumman has held the critical design review for the E-2D Advanced Hawkeye Block II upgrade, enabling integration and testing of this major modernization effort, with delivery planned by the end of the decade. This upgrade significantly enhances situational awareness, crew efficiency, and fleet sustainment through a modular open systems approach. Key Takeaways - - - &amp;#8226; The Block II upgrade is the most significant enhancement to the E-2D platform, improving operational cap... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359146</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" t="str">
-        <v>McLuck Casino Bonus &amp; Games Review - US Players Guide</v>
+        <v>Nooks Appoints Loreal Lynch as Chief Marketing Officer</v>
       </c>
       <c r="B956" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C956" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D956" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E956" t="str">
-        <v>https://pr-inside.com/mcluck-casino-bonus-games-review-us-players-guide-r5196002.htm</v>
+        <v>https://www.prnewswire.com/news-releases/nooks-appoints-loreal-lynch-as-chief-marketing-officer-302855492.html</v>
       </c>
       <c r="F956" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / How Does McLuck Casino Work - And Is It Legit? McLuck Casino operates under the sweepstakes model, functioning as a legal online casino alternative in most US states without requiring a traditional gambling license; gold Coins handle entertainment play. Sweeps Coins can be redeemed for real money rewards, and the two form a dual-currency system that keeps the platform on the right side of state law, you never wager real cash directly. Instead, you buy Gold Coin packages, and Sweeps Coins come bundled in as a promotional bonus. This is ..</v>
+        <v>Former Jasper CMO joins Nooks to lead category, brand and growth as the company expands it's Revenue Agent Platform. SAN FRANCISCO, Aug. 19, 2026 /PRNewswire/ -- Nooks, the Revenue Agent Platform, today announced that Loreal Lynch has joined the company as Chief Marketing Officer. Lynch...</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" t="str">
-        <v>Tilray Brands Strengthens Global Medical Cannabis Platform and Canadian Patient Access Through HelloMD Acquisition</v>
+        <v>IFC, Popular Pharmaceuticals Partner to Boost Bangladesh's Healthcare Supply Chains and Create Jobs</v>
       </c>
       <c r="B957" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C957" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D957" t="str">
-        <v>Finance, SaaS, Healthcare</v>
+        <v>SaaS</v>
       </c>
       <c r="E957" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/29/3319322/0/en/Tilray-Brands-Strengthens-Global-Medical-Cannabis-Platform-and-Canadian-Patient-Access-Through-HelloMD-Acquisition.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359141</v>
       </c>
       <c r="F957" t="str">
-        <v>Acquisition Will Expand Patient Access, Strengthen Digital Healthcare Capabilities, and Create a Fully Vertically Integrated Medical Cannabis Framework for Tilray in Canada Acquisition Will Expand Patient Access, Strengthen Digital Healthcare Capabilities, and Create a Fully Vertically Integrated Medical Cannabis Framework for Tilray in Canada</v>
+        <v>To help safeguard the continuity of essential medicines and support job creation in Bangladesh, IFC, a member of the World Bank Group focused on the private sector, has committed a US$ 30.7 million senior secured loan to Popular Pharmaceuticals PLC (Popular), a leading manufacturer of generic medicines. The financing will support Popular&amp;#39;s U.S. dollar working capital needs, primarily for the import of Active Pharmaceutical Ingredients (API), critical inputs for local medicine production. - ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359141</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" t="str">
-        <v>Sustain360° and K2 Consulting Partners Announce Strategic Partnership to Accelerate Supply Chain Intelligence and Climate Resilience for Global Organisations</v>
+        <v>AI Search Engineers, the No. 1 AI Search Results Engineering Agency ...</v>
       </c>
       <c r="B958" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C958" t="str">
-        <v>Pressat</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D958" t="str">
-        <v>SaaS, Real Estate, Energy, Retail</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E958" t="str">
-        <v>https://pressat.co.uk/releases/sustain360-and-k2-consulting-partners-announce-strategic-partnership-to-accelerate-supply-chain-intelligence-and-climate-resilience-for-global-organisations-3e955815597e5b9e7b0f9ad078992dc4/</v>
+        <v>https://pr-inside.com/ai-search-engineers-the-no-1-ai-search-results-engineering-agency-r5214048.htm</v>
       </c>
       <c r="F958" t="str">
-        <v>Monday 29 June, 2026 Sustain360° and K2 Consulting Partners have signed a Memorandum of Understanding (MOU), formalising a strategic partnership to deliver integrated supply chain intelligence, climate resilience, and transformation solutions for clients across multiple sectors and geographies. The partnership combines Sustain360°’s advanced data and platform capabilities with K2 Consulting Partners’ proven expertise in complex operational and organisational transformation. Together, the organisations will help clients anticipate disruption, strengthen compliance, reduce risk, and build resilient, sustainable operating models that can withstand increasing regulatory, environmental, and geopolitical pressures. “This partnership enables organisations to move beyond reporting and into real op</v>
+        <v>(PR-inside.com) Internal analysis from AI Search Engineers identifies Perplexity as the fastest-growing AI search platform in the professional service buyer segment and releases the first complete guide to Perplexity-specific citation signals, including the source transparency feature that makes Perplexity the most directly actionable platform for trusted source citation strategy decisions. AMHERST, NY / ACCESS Newswire / August 19, 2026 / A new AI search platform is growing faster than most professional service businesses have adjusted for, and it is the one platform where every test directly reveals which trusted source citations are producing competitor recommendations instead of your own. Perplexity AI has emerged ..</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" t="str">
-        <v>Robbins LLP Urges VIA Stockholders to Contact The Firm For Information ...</v>
+        <v>AI Search Engineers, the No. 1 AI Search Results Engineering Agency in the USA, Releases Perplexity AI Search Guide for Professional Service Businesses Identifying the Citation-Based Signals That Determine Whether Businesses Appear in Perplexity Recommendations</v>
       </c>
       <c r="B959" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C959" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D959" t="str">
-        <v>Finance, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E959" t="str">
-        <v>https://pr-inside.com/robbins-llp-urges-via-stockholders-to-contact-the-firm-for-information-r5195952.htm</v>
+        <v>https://www.newswire.com/news/ai-search-engineers-the-no-1-ai-search-results-engineering-agency-in-22848295</v>
       </c>
       <c r="F959" t="str">
-        <v>(PR-inside.com) SAN DIEGO, CA / ACCESS Newswire / June 29, 2026 /Robbins LLP informs stockholders that a class action was filed on behalf of all investors who purchased or otherwise acquired Via Transportation, Inc. (NYSE:VIA) securities pursuant and/or traceable to the Registration Statement and Prospectus issued in connection with the Company's September 15, 2025 initial public statement ("IPO"). Via Transportation, Inc. provides a platform that transforms global transportation systems into digital networks in the United States, Germany, and internationally. For more information, submit a form, email attorney Aaron Dumas, Jr., or give us a call at (800) 350-6003. What is the class period? ..</v>
+        <v>Internal analysis from AI Search Engineers identifies Perplexity as the fastest-growing AI search platform in the professional service buyer segment and releases the first complete guide to Perplexity-specific citation signals, including the source transparency feature that makes Perplexity the most directly actionable platform for trusted source citation strategy decisions.</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" t="str">
-        <v>McLuck Casino Rated Among the Best Online Casinos USA</v>
+        <v>Slotozilla Reports Strong Growth in Q2 2026</v>
       </c>
       <c r="B960" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C960" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D960" t="str">
         <v>SaaS</v>
       </c>
       <c r="E960" t="str">
-        <v>https://pr-inside.com/mcluck-casino-rated-among-the-best-online-casinos-usa-r5195937.htm</v>
+        <v>https://www.prnewswire.com/news-releases/slotozilla-reports-strong-growth-in-q2-2026-302855375.html</v>
       </c>
       <c r="F960" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / Why McLuck Casino Is Drawing Attention in 2026 McLuck Casino has steadily climbed the rankings among the best online casino options available to American players, and honestly, it's not hard to see why. The platform operates under the sweepstakes model, meaning players in nearly every U.S. state can access casino-style entertainment without needing to live in a jurisdiction with legalized online gambling. That single distinction puts it in a different category from traditional online casino real money platforms, which remain locked behind state-by-state casino legality restrictions. What separates McLuck from ..</v>
+        <v>PHILADELPHIA, Aug. 19, 2026 /PRNewswire/ -- Quarter 2 of 2026 has seen Slotozilla expand on various fronts, continuing its positive growth trajectory. Slotozilla, the player-focused iGaming affiliate platform, has added numerous new bonuses and partners to its already extensive network....</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" t="str">
-        <v>Stock Drop Notice: Microsoft ($MSFT) Stock Plummeted 10% on Copilot ...</v>
+        <v>Zutobi Launches New Parent Driving Hub to Help Families Build Safer, ...</v>
       </c>
       <c r="B961" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C961" t="str">
         <v>PR-Inside</v>
       </c>
       <c r="D961" t="str">
-        <v>Finance, AI, SaaS</v>
+        <v>SaaS, Automotive, Education</v>
       </c>
       <c r="E961" t="str">
-        <v>https://pr-inside.com/stock-drop-notice-microsoft-msft-stock-plummeted-10-on-copilot-r5195934.htm</v>
+        <v>https://pr-inside.com/zutobi-launches-new-parent-driving-hub-to-help-families-build-safer-r5214047.htm</v>
       </c>
       <c r="F961" t="str">
-        <v>(PR-inside.com) A securities fraud class action lawsuit has been filed on behalf of Microsoft investors after its stock plummeted 10% because Microsoft allegedly misled investors regarding its AI chatbot Copilot and cloud computing platform Azure. NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / Leading securities law firmBleichmar Fonti &amp; Auld LLPannounces that a class action lawsuit has been filed against Microsoft Corporation (NASDAQ:MSFT) and certain of the Company's senior executives for securities fraud after its significant stock drop resulting from potential violations of the federal securities laws. If you invested in Microsoft, you are encouraged to obtain additional information ..</v>
+        <v>(PR-inside.com) New national resource gives parents structured driving lessons, state-specific guidance and practical tools for teaching teens behind the wheel. NEWARK, DE / ACCESS Newswire / August 19, 2026 / Zutobi, a leading digital driver education platform used by over 15 million learners, today announced the launch of its new Parent Driving Hub, a comprehensive online resource designed to help parents guide their teenagers from permit preparation through supervised practice and road-test readiness. Available atzutobi.com/us/parents , the new section addresses one of the most overlooked parts of driver education: preparing parents to teach. Parents are responsible for supervising 40 to 50 required hours ..</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" t="str">
-        <v>Casino Top 10 Selects Chumba Casino as a Top-Rated US Casino Site</v>
+        <v>Xpress Health Launches Next-Generation Staffing Platform in Sydney, Revolutionizing Flexible Opportunities for RNs and Carers Across Australia</v>
       </c>
       <c r="B962" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C962" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D962" t="str">
-        <v>SaaS, Gaming</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E962" t="str">
-        <v>https://pr-inside.com/casino-top-10-selects-chumba-casino-as-a-top-rated-us-casino-site-r5195921.htm</v>
+        <v>https://express-press-release.net/news/2026/08/19/1767298</v>
       </c>
       <c r="F962" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / Casino Top 10 Rankings Place Chumba Casino Among the Best Online Casino Options Casino Top 10, an independent review platform specializing in peer-reviewed casino ratings and casino site recommendations, has officially selected Chumba Casino as a top-rated US casino site for 2026. The nod follows a thorough Chumba Casino review process, that process evaluated game quality, promotional consistency, mobile casino experience, and the platform's track record with Sweeps Coin redemptions. Chumba Casino operates under VGW Group, the company that helped pioneer the sweepstakes casino model in North America. Players can ..</v>
+        <v>Innovative digital platform connects registered nurses and nursing assistants directly with top-tier healthcare providers, setting a new benchmark for temporary and permanent healthcare staffing. SYDNEY, [read full press release...]</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" t="str">
-        <v>McLuck Casino USA Review - Best Sweepstakes Features 2026</v>
+        <v>Vodia Phone 2 Turns Android Phones into Vodia Extensions</v>
       </c>
       <c r="B963" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C963" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D963" t="str">
-        <v>SaaS, Gaming</v>
+        <v>SaaS</v>
       </c>
       <c r="E963" t="str">
-        <v>https://pr-inside.com/mcluck-casino-usa-review-best-sweepstakes-features-r5195920.htm</v>
+        <v>https://express-press-release.net/news/2026/08/19/1767280</v>
       </c>
       <c r="F963" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / How Does McLuck Casino Work - And Why Does It Matter Right Now The US online gaming market has surged over the past 18 months, pushing sweepstakes platforms squarely into the mainstream, mcLuck Casino sits at the center of that shift. The platform runs on the same promotional sweepstakes model that powers sites like Chumba Casino, Stake.us, and WOW Vegas, but the execution here feels tighter than most of its competitors, and it shows in the details. Here's the short version. You sign up, receive gold coins and sweep coins ..</v>
+        <v>BOSTON, USA, 2026-08-19 — /EPR Network/ — Vodia Networks, Inc., a provider of unified cloud communications solutions to enterprises, contact centers, and service providers, is pleased [read full press release...]</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" t="str">
-        <v>Cyclotron Expands Beam Platform to Support PingOne Migrations, Advancing Enterprise Identity Consolidation and AI-Readiness</v>
+        <v>E-Insure First Simplifies Insurance Comparison With One Digital Platform</v>
       </c>
       <c r="B964" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C964" t="str">
-        <v>PRWeb</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D964" t="str">
-        <v>AI, SaaS</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E964" t="str">
-        <v>https://www.prweb.com/releases/cyclotron-expands-beam-platform-to-support-pingone-migrations-advancing-enterprise-identity-consolidation-and-ai-readiness-302813576.html</v>
+        <v>https://express-press-release.net/news/2026/08/19/1767253</v>
       </c>
       <c r="F964" t="str">
-        <v>Cyclotron today announced that its Beam platform now supports PingOne migrations to Microsoft Entra ID, expanding beyond Okta and enabling organizations to consolidate identity systems with greater speed, control, and confidence. SAN FRANCISCO, June 29, 2026 /PRNewswire-PRWeb/ --...</v>
+        <v>Noida, India, 2026-08-19 — /EPR Network/ — E-Insure First is making it easier for consumers to explore insurance options online by bringing health, term-life and [read full press release...]</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" t="str">
-        <v>McLuck Casino Review 2026 - Top US Sweepstakes Casino</v>
+        <v>Quantizr Raises $5M to Help Artist Teams Tour Smarter Using AI for Real-Time Financials</v>
       </c>
       <c r="B965" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C965" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D965" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E965" t="str">
-        <v>https://pr-inside.com/mcluck-casino-review-2026-top-us-sweepstakes-casino-r5195894.htm</v>
+        <v>https://www.newsfilecorp.com/release/310457/Quantizr-Raises-5M-to-Help-Artist-Teams-Tour-Smarter-Using-AI-for-RealTime-Financials</v>
       </c>
       <c r="F965" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / McLuck Casino Sweepstakes Platform: What Players Need to Know McLuck has been on a tear since launch, the platform evolved from a modest sweepstakes casino into one of the most talked-about names in the US social casino space, and honestly, it's not hard to see why . The site runs on the same dual-currency model that powers every legitimate sweepstakes platform players use gold coins for entertainment and Sweeps Coins for real prize redemption. No buy necessary, that's the legal backbone, and McLuck gets it right. What sets McLuck apart ..</v>
+        <v>Park City, Utah--(Newsfile Corp. - August 19, 2026) - Quantizr, the AI-powered financial operations platform for the live entertainment industry, announced today that it has raised a $5 million seed round led by TTV Capital, an early investor in      Bill.com and Greenlight, with participation from music industry veterans Jonathan Azu, founder of Culture Collective, Chris Kappy, founder of Make Wake Artists, and Andy Levine, founder of      Sixthman and Topeka.              To view the...</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" t="str">
-        <v>Triller Group Inc Responses to Shareholder Questions Following the Annual Meeting held on June 10, 2026</v>
+        <v>Candescent Partners with Google Cloud to Power Its Intelligent Banking ...</v>
       </c>
       <c r="B966" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C966" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D966" t="str">
-        <v>Finance, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E966" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/29/3319212/0/en/Triller-Group-Inc-Responses-to-Shareholder-Questions-Following-the-Annual-Meeting-held-on-June-10-2026.html</v>
+        <v>https://pr-inside.com/candescent-partners-with-google-cloud-to-power-its-intelligent-banking-r5214038.htm</v>
       </c>
       <c r="F966" t="str">
-        <v>2025 was the reset. 2026 is the monetization year. We shut down what was not working, preserved the assets that matter, restored the public-company platform, and are now focused on converting users, fans, creators, advertisers, sports audiences and financial-services customers into revenue.</v>
+        <v>(PR-inside.com) ATLANTA, GA / ACCESS Newswire / August 19, 2026 / Candescent , defining the era of Intelligent Banking for banks and credit unions, today announced an expanded collaboration with Google Cloud. Candescent's cloud-native Intelligent Banking platform runs on Google Cloud and will use Google Cloud's AI stack, including Gemini models and the Gemini Enterprise Agent Platform, to accelerate the delivery of more intelligent, relevant, and proactive banking experiences across the more than 1,300 banks and credit unions Candescent serves. For community and regional financial institutions, the opportunity around AI is increasingly clear, but the path forward is not. Institutions are working ..</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" t="str">
-        <v>Vadzo Imaging Positions Falcon-821CRS as Precise Dermatology Camera Module with 4K HDR for Skin Tone Accuracy</v>
+        <v>CRMLS Launches REcore Workspace as an Upgraded User Platform Experience</v>
       </c>
       <c r="B967" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C967" t="str">
-        <v>Newswire.com</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D967" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>SaaS</v>
       </c>
       <c r="E967" t="str">
-        <v>https://www.newswire.com/news/vadzo-imaging-positions-falcon-821crs-as-precise-dermatology-camera-22804654</v>
+        <v>https://www.prnewswire.com/news-releases/crmls-launches-recore-workspace-as-an-upgraded-user-platform-experience-302855439.html</v>
       </c>
       <c r="F967" t="str">
-        <v>The Falcon-821CRS is an 8MP 4K HDR dermatology camera module built on the Onsemi AR0821 HyperLux sensor. Positioned for dermoscopy, skin lesion assessment, teledermatology platforms, and clinical dermatology workflows, this color-accurate USB camera module delivers 4K output with on-chip High Dynamic Range, precise color reproduction, and USB 3.2 connectivity. It supports Windows, Linux, and Android in an S-Mount form factor, offering OEM dermatology device designers and clinical imaging engineers a production-ready platform built specifically for skin tone accuracy.</v>
+        <v>The former REcore dashboard evolves into an action-oriented space for tools, information, and daily tasks CHINO HILLS, Calif., Aug. 19, 2026 /PRNewswire/ -- California Regional Multiple Listing Service (CRMLS), today announced the launch of REcore Workspace, a redesigned and customizable...</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" t="str">
-        <v>IGEL Appoints James Millington as Field CTO for Healthcare in EMEA</v>
+        <v>SuperOne Founder Andreas Christensen Launches AI-Native Fan Engagement Platform Powered by Enterprise AI Proven Across Billions of Users</v>
       </c>
       <c r="B968" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C968" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D968" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E968" t="str">
-        <v>https://www.prnewswire.com/news-releases/igel-appoints-james-millington-as-field-cto-for-healthcare-in-emea-302813539.html</v>
+        <v>https://www.prnewswire.com/news-releases/superone-founder-andreas-christensen-launches-ai-native-fan-engagement-platform-powered-by-enterprise-ai-proven-across-billions-of-users-302855438.html</v>
       </c>
       <c r="F968" t="str">
-        <v>The move strengthens IGEL's healthcare leadership in EMEA and expands support for customers and partners across the region. LONDON, June 29, 2026 /PRNewswire/ -- IGEL, a global software company delivering the Adaptive Secure Endpoint Platform™ for modern digital workspaces and secure...</v>
+        <v>Company Establishes Dedicated AI Engineering Division to Support Next-Generation Sports and Entertainment Platform MIAMI, Aug. 19, 2026 /PRNewswire/ -- SuperOne, the AI-native gamified fan engagement platform for sports and entertainment, today announced the acceleration of its...</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" t="str">
-        <v>BT Group and Verizon to form joint venture, creating a scaled international connectivity platform for multinational customers</v>
+        <v>PrivAssistant Launches Evidence-Backed Continuous Compliance Platform</v>
       </c>
       <c r="B969" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C969" t="str">
-        <v>WebWire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D969" t="str">
-        <v>Finance, SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E969" t="str">
-        <v>https://www.webwire.com/ViewPressRel.asp?aId=356900</v>
+        <v>https://pr-inside.com/privassistant-launches-evidence-backed-continuous-compliance-platform-r5214037.htm</v>
       </c>
       <c r="F969" t="str">
-        <v>- - &amp;#8226; BT Group and Verizon agree to combine their respective international operations in a 50:50 joint venture, creating a new company focused on multinational connectivity. - - &amp;#8226; The joint venture will serve more than 3,000 customers across more than 180 countries, representing approx. $4 billion in combined annual revenue. - - &amp;#8226; The combination of international networking businesses creates a future-ready, scaled organisation underpinned by a new platform designed for the age of cloud an... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=356900</v>
+        <v>(PR-inside.com) AI-powered platform connects compliance assessments, remediation, and evidence from enterprise systems to help organizations move beyond self-reported compliance MONTREAL, QC / ACCESS Newswire / August 19, 2026 / As regulatory frameworks multiply and audit expectations intensify across North America and Europe, organizations face growing pressure to demonstrate compliance, not simply assert it. PrivAssistant today launched its AI-powered compliance management platform, designed to help organizations move from self-reported compliance toward evidence-backed continuous compliance by connecting assessment responses with supporting evidence from the enterprise systems where controls actually operate. PrivAssistant brings compliance assessment, gap identification, AI-assisted re</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" t="str">
-        <v>Chumba Casino Ranked Among America's Best Sweepstakes Casino Sites</v>
+        <v>Synup Debuts Sydekick AI: The Agent for Local Marketing</v>
       </c>
       <c r="B970" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C970" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D970" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E970" t="str">
-        <v>https://pr-inside.com/chumba-casino-ranked-among-america-s-best-sweepstakes-casino-sites-r5195876.htm</v>
+        <v>https://www.newsfilecorp.com/release/309816/Synup-Debuts-Sydekick-AI-The-Agent-for-Local-Marketing</v>
       </c>
       <c r="F970" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / How Chumba Casino Became a Benchmark in the Sweepstakes Space Chumba Casino has been operating since 2017 under VGW Holdings. In that stretch, it has quietly assembled one of the largest player bases of any sweepstakes casino in the United States, and honestly, the track record speaks for itself, the platform consistently surfaces on lists of the best online casino options available to American players. While newer competitors like WOW Vegas, Pulsz Casino, and Stake.us have stormed the market with aggressive promotional strategies, Chumba remains the name most players ..</v>
+        <v>Synup has rebuilt its product from the ground up with an agent at the center: a true agentic harness running on models and inference it owns, shifting the business from selling software teams use to selling an agent that does the work.New York, New York--(Newsfile Corp. - August 19, 2026) - Synup, the local marketing platform behind more than two million business locations, today announced it has rebuilt its product as an AI company and launched Sydekick, an autonomous agent that executes local...</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" t="str">
-        <v>Friday Harbor and NewFed Mortgage honored with PROGRESS in Lending’s 2026 Connections Award</v>
+        <v>Zorro Launches Ori, an AI Co-Pilot for Personalized ICHRA Benefits Plan Selection</v>
       </c>
       <c r="B971" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C971" t="str">
-        <v>Send2Press</v>
+        <v>PRWeb</v>
       </c>
       <c r="D971" t="str">
-        <v>AI, SaaS, Real Estate, Finance</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E971" t="str">
-        <v>https://www.send2press.com/wire/friday-harbor-and-newfed-mortgage-honored-with-progress-in-lendings-2026-connections-award/</v>
+        <v>https://www.prweb.com/releases/zorro-launches-ori-an-ai-co-pilot-for-personalized-ichra-benefits-plan-selection-302854867.html</v>
       </c>
       <c r="F971" t="str">
-        <v>SEATTLE, Wash., June 29, 2026 (SEND2PRESS NEWSWIRE) -- Friday Harbor, an AI pre-underwriting platform that helps loan officers assemble complete and compliant loan files in real time, has been named a recipient of PROGRESS in Lending's 2026 Connections Award alongside NewFed Mortgage Corp. (NewFed), a full-service residential mortgage lender operating in more than 20 states. The recognition honors a partnership that allowed NewFed to grow production without the hiring cycles and overhead that typically accompany scale.</v>
+        <v>Powered by continuous conversational AI and real-time recommendations, Zorro's enhanced decision-support platform combines smart automation with human expertise to help employees select plans with confidence. NEW YORK, Aug. 19, 2026 /PRNewswire-PRWeb/ -- Zorro, a next-generation benefits...</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" t="str">
-        <v>SkillSignal Becomes the First Construction Safety Platform With Its Own Specification on ARCAT</v>
+        <v>Metso strengthens its South American footprint with continued investments to improve customer service</v>
       </c>
       <c r="B972" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C972" t="str">
-        <v>PRWeb</v>
+        <v>WebWire</v>
       </c>
       <c r="D972" t="str">
         <v>SaaS</v>
       </c>
       <c r="E972" t="str">
-        <v>https://www.prweb.com/releases/skillsignal-becomes-the-first-construction-safety-platform-with-its-own-specification-on-arcat-302810418.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359126</v>
       </c>
       <c r="F972" t="str">
-        <v>SkillSignal Becomes the First Construction Safety Platform With Its Own Specification on ARCAT. New listing moves worker safety and compliance into the design and preconstruction phase, before crews ever mobilize SkillSignal, the all-in-one construction safety, compliance, and risk...</v>
+        <v>South America is one of the world&amp;#39;s most important mining regions and a key supplier of critical minerals. Backed by a well-established continental footprint and operations in close proximity to key mining regions, Metso combines local expertise, service and repair capabilities, and lifecycle services to help customers improve equipment availability, optimize performance and increase productivity. - - Over the past two years, Metso has invested approximately EUR 45 million to modernize its... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359126</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" t="str">
-        <v>Babbily Launches Finance and Updates News to Bring Real-Time Market ...</v>
+        <v>ProVision IAM Welcomes Christopher Wood as Senior Account Executive</v>
       </c>
       <c r="B973" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C973" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D973" t="str">
-        <v>Finance, Crypto, AI, SaaS</v>
+        <v>SaaS</v>
       </c>
       <c r="E973" t="str">
-        <v>https://pr-inside.com/babbily-launches-finance-and-updates-news-to-bring-real-time-market-r5195855.htm</v>
+        <v>https://www.prnewswire.com/news-releases/provision-iam-welcomes-christopher-wood-as-senior-account-executive-302855429.html</v>
       </c>
       <c r="F973" t="str">
-        <v>(PR-inside.com) Babbily Finance adds market summaries, company pages, prediction markets, and financial news-style articles, while the refreshed News experience delivers cleaner discovery, local context, and richer source-backed reporting. DENVER, CO / ACCESS Newswire / June 29, 2026 / Babbily today announced the launch of Babbily Finance alongside a major update to its News experience, expanding the platform's ability to help users understand what is happening across markets, companies, and current events without leaving their AI workspace. Babbily Finance gives users a dedicated market surface for tracking stocks, crypto, indexes, company pages, market summaries, notable price movement, financial stories, earnings, historical data, and source-backed ..</v>
+        <v>Veteran financial-services and SaaS sales leader joins the firm to drive growth among community banks and credit unions CUMBERLAND, Md., Aug. 19, 2026 /PRNewswire/ -- ProVision IAM, a role-based identity and access management (IAM) solution built for community banks and credit unions,...</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" t="str">
-        <v>Casino Top 10 Names Chumba Casino a Top-Rated Casino for US Players</v>
+        <v>Ample Strengthens Apple for Small Business Solutions to Help Growing Companies Scale Secure and Productive Workplaces</v>
       </c>
       <c r="B974" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C974" t="str">
-        <v>PR-Inside</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D974" t="str">
         <v>SaaS</v>
       </c>
       <c r="E974" t="str">
-        <v>https://pr-inside.com/casino-top-10-names-chumba-casino-a-top-rated-casino-for-us-players-r5195854.htm</v>
+        <v>https://express-press-release.net/news/2026/08/19/1767088</v>
       </c>
       <c r="F974" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / Leading Online Casino Ranking Site Recognizes Chumba Casino as a Premier Sweepstakes Platform for American Players in 2026 Casino Top 10, a respected online casino rankings publication, has officially listed Chumba Casino among it's top-rated casino for US players selections for 2026. That placement puts Chumba alongside the most trusted operators in the sweepstakes casino space, a category that has surged since 2020 and now serves millions of active users across the United States. Chumba Casino, operated by VGW Group, runs on the sweepstakes casino model. Players enjoy free casino ..</v>
+        <v>Bengaluru, India, 2026-08-19 — /EPR Network/ — Small and growing businesses are increasingly adopting technology platforms that can support productivity, security, collaboration, and business growth without [read full press release...]</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" t="str">
-        <v>SKADI Cyber Defense Partners with Sharp Electronics of Canada to Expand ...</v>
+        <v>WunderKIND Ads Integrates with Amazon Publisher Services, Expanding Access to Premium Inventory</v>
       </c>
       <c r="B975" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C975" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D975" t="str">
-        <v>SaaS</v>
+        <v>SaaS, Retail</v>
       </c>
       <c r="E975" t="str">
-        <v>https://pr-inside.com/skadi-cyber-defense-partners-with-sharp-electronics-of-canada-to-expand-r5195853.htm</v>
+        <v>https://www.prweb.com/releases/wunderkind-ads-integrates-with-amazon-publisher-services-expanding-access-to-premium-inventory-302854859.html</v>
       </c>
       <c r="F975" t="str">
-        <v>(PR-inside.com) BRACEBRIDGE, ON / ACCESS Newswire / June 29, 2026 / SKADI Cyber Defense Corporation today announced a strategic partnership with Sharp Electronics of Canada Ltd., bringing Frostbow™, SKADI's autonomous cybersecurity platform, to organizations across Canada through one of the country's most trusted technology providers. The partnership marks an important milestone in SKADI's mission to make enterprise-grade cybersecurity more accessible to Canadian organizations. Through Sharp Canada's national sales and partner network, businesses will now have access to Frostbow's autonomous detection, investigation, and response capabilities as part of a broader portfolio of workplace technology solutions. Purpose-built in Canada, Frostbow is designed to eliminate the ..</v>
+        <v>Publishers unlock new demand while advertisers gain seamless access to high-impact, performance-driven formats NEW YORK, Aug. 19, 2026 /PRNewswire-PRWeb/ -- WunderKIND Ads, the leader in user-first, performance-driven digital advertising, announced today an integration with Amazon...</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" t="str">
-        <v>FalconX Receives MiCA Authorization, Expanding Regulated Institutional Digital Asset Services Across the European Union</v>
+        <v>A Supplier Database Can Store Data. A Vendor Management Platform Should Create Control</v>
       </c>
       <c r="B976" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C976" t="str">
-        <v>PR Newswire</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D976" t="str">
         <v>SaaS</v>
       </c>
       <c r="E976" t="str">
-        <v>https://www.prnewswire.com/news-releases/falconx-receives-mica-authorization-expanding-regulated-institutional-digital-asset-services-across-the-european-union-302813387.html</v>
+        <v>https://express-press-release.net/news/2026/08/19/1767058</v>
       </c>
       <c r="F976" t="str">
-        <v>Authorization expands regulated access to FalconX's global institutional trading, custody, and prime brokerage platform across the European Union and European Economic Area MALTA, June 29, 2026 /PRNewswire/ -- FalconX, the leading institutional digital asset prime broker, today announced...</v>
+        <v>Bangalore, India, 2026-08-19 — /EPR Network/ — Most procurement teams already have a place to keep vendor records. A spreadsheet, a shared drive folder, or [read full press release...]</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" t="str">
-        <v>LiftTrack Launches First AI-Powered Strength Training Platform for Garmin Users</v>
+        <v>LinkSquares Names Lyle McCutcheon-Schour SVP of Revenue to Drive Agentic CLM Growth</v>
       </c>
       <c r="B977" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C977" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D977" t="str">
-        <v>AI, SaaS</v>
+        <v>Finance, SaaS</v>
       </c>
       <c r="E977" t="str">
-        <v>https://www.prnewswire.com/news-releases/lifttrack-launches-first-ai-powered-strength-training-platform-for-garmin-users-302813384.html</v>
+        <v>https://www.prnewswire.com/news-releases/linksquares-names-lyle-mccutcheon-schour-svp-of-revenue-to-drive-agentic-clm-growth-302855384.html</v>
       </c>
       <c r="F977" t="str">
-        <v>Fast-Growing Fitness App Surpasses 15,000+ Installs in the Garmin Ecosystem SAN FRANCISCO, June 29, 2026 /PRNewswire/ -- LiftTrack, the first strength training platform built specifically for Garmin users, today announced the official launch of its AI-powered fitness app. The new mobile...</v>
+        <v>Veteran LinkSquares Leader Brings a Decade of Industry Experience and Revenue Growth Track Record to New Role BOSTON, Aug. 19, 2026 /PRNewswire/ -- LinkSquares,the leading Agentic contract lifecycle management (CLM) platform, proudly announces the appointment of Lyle McCutcheon-Schour as...</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" t="str">
-        <v>Galen Hope Study Finds Significant Improvement in Eating Disorder Symptoms Across Age Groups Through Family-Centered Treatment Model</v>
+        <v>PitCrew Cuts AI Guesswork From Financial Compliance With AWS Automated Reasoning</v>
       </c>
       <c r="B978" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C978" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D978" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E978" t="str">
-        <v>https://www.prnewswire.com/news-releases/galen-hope-study-finds-significant-improvement-in-eating-disorder-symptoms-across-age-groups-through-family-centered-treatment-model-302813371.html</v>
+        <v>https://www.prnewswire.com/news-releases/pitcrew-cuts-ai-guesswork-from-financial-compliance-with-aws-automated-reasoning-302855244.html</v>
       </c>
       <c r="F978" t="str">
-        <v>New research published in Behavioral Sciences examines outcomes of the Family Integration Model in higher levels of care MIAMI, June 29, 2026 /PRNewswire/ -- Galen Hope, a comprehensive eating disorder and mental health treatment program, announced the publication of a new study...</v>
+        <v>The approach turns hours of manual compliance checks into minutes, with a full explanation behind every result. LEWES, Del., Aug. 19, 2026 /PRNewswire/ -- PitCrew is a purpose-built agentic AI platform for financial services operations. It verifies its AI agents' decisions against...</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" t="str">
-        <v>Global Turbine Asia Strengthens Aerospace Talent Ecosystem Through ...</v>
+        <v>E Tech Group Expands SmartSights Premier Partnership</v>
       </c>
       <c r="B979" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C979" t="str">
-        <v>PR-Inside</v>
+        <v>PR Newswire</v>
       </c>
       <c r="D979" t="str">
-        <v>SaaS, Education</v>
+        <v>SaaS</v>
       </c>
       <c r="E979" t="str">
-        <v>https://pr-inside.com/global-turbine-asia-strengthens-aerospace-talent-ecosystem-through-r5195843.htm</v>
+        <v>https://www.prnewswire.com/news-releases/e-tech-group-expands-smartsights-premier-partnership-302854762.html</v>
       </c>
       <c r="F979" t="str">
-        <v>(PR-inside.com) KUALA LUMPUR, MY / ACCESS Newswire / June 29, 2026 /Global Turbine Asia Sdn. Bhd. ("GTA" or the "Company"), a Malaysian-based engine maintenance, repair and overhaul ("MRO") and support service provider serving military and civil operators in Malaysia, and a Certified Maintenance Centre ("CMC") for Safran Helicopter Engines, today formalised three strategic collaborations with Universiti Teknikal Malaysia Melaka ("UTeM"), AMRACE Sdn Bhd ("AMRACE") and PT3 Consultant Sdn Bhd ("PT3"), marking a significant step in strengthening its talent development and industry collaboration platform. The three collaborations are designed to address connected needs within Malaysia's aerospace ecosystem. UTeM will support the education and ..</v>
+        <v>Expanded relationship enables E Tech Group to implement, integrate and support the full SmartSights portfolio for manufacturers. WEST CHESTER, Ohio, Aug. 19, 2026 /PRNewswire/ -- E Tech Group, a leading provider of industrial automation and systems integration, 2025 System Integrator of...</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" t="str">
-        <v>Gersan Elektrik Announces Strategic Collaboration Discussions with U.S.-Based SmartBolts</v>
+        <v>Teens Say TikTok Food Content Shapes What They Want to Eat but Parents Can Help Them Navigate Its Influence</v>
       </c>
       <c r="B980" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C980" t="str">
-        <v>GlobeNewswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D980" t="str">
-        <v>SaaS, Energy</v>
+        <v>SaaS, Healthcare, Media, Education</v>
       </c>
       <c r="E980" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/29/3319100/0/en/Gersan-Elektrik-Announces-Strategic-Collaboration-Discussions-with-U-S-Based-SmartBolts.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359112</v>
       </c>
       <c r="F980" t="str">
-        <v>ISTANBUL, June 29, 2026 (GLOBE NEWSWIRE) -- Gersan Elektrik Ticaret ve Sanayi A.Ş. (“Gersan Elektrik,” “Gersan” or the “Company”) (BIST: GEREL), a publicly traded Türkiye-based industrial company operating in the electrical sector and energy distribution solutions, announced that, following the Company’s disclosure through Türkiye’s Public Disclosure Platform, it has entered into a non-binding statement of intent with SmartBolts, a U.S.-based company organized under the laws of the State of Maryland.</v>
+        <v>A recent study in the Journal of Nutrition Education and Behavior (JNEB), published by Elsevier, found that adolescents reported TikTok food content cued their desire to eat or try foods, while acknowledging that parents could play a protective role by helping them disengage from the platform and fostering critical conversations about food, bodies, influencers, and online health information. Participants frequently described TikTok food content as prompting hunger, cravings, and inte... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359112</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" t="str">
-        <v>HiddenLayer Joins Databricks Unity AI Gateway Ecosystem to Bring AI-Native Security to Enterprise AI Workloads</v>
+        <v>Pricefx Opens Its Pricing Platform to the AI Assistants Enterprises Already Use</v>
       </c>
       <c r="B981" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C981" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D981" t="str">
         <v>AI, SaaS</v>
       </c>
       <c r="E981" t="str">
-        <v>https://www.prnewswire.com/news-releases/hiddenlayer-joins-databricks-unity-ai-gateway-ecosystem-to-bring-ai-native-security-to-enterprise-ai-workloads-302813334.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/pricefx-opens-pricing-platform-ai-143000260.html</v>
       </c>
       <c r="F981" t="str">
-        <v>Building on its Unity Catalog integration, HiddenLayer is working with Databricks to extend model security, AI threat intelligence, and detection-and-response capabilities into Databricks-governed AI runtime workflows AUSTIN, Texas, June 29, 2026 /PRNewswire/ -- HiddenLayer, the leading...</v>
+        <v>CHICAGO, August 19, 2026--Pricefx, a global leader in pricing intelligence for B2B enterprises, today unveiled a new bring-your-own AI approach that will allow customers to connect the enterprise AI assistant their company has already selected and approved to the Pricefx Enterprise Pricing Intelligence Platform. Once enabled, pricing, finance, and commercial teams can ask questions in everyday language about live pricing data, transactions, and models – helping them understand recommendations, c</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" t="str">
-        <v>WiMi Explores the Application of Neural Networks in Parameter Optimization for Dual-Field Quantum Key Distribution</v>
+        <v>WRITER Named a Market Shaper in the July 2026 Gartner® Emerging Market Quadrant™ for AI Agents for Marketing — Startup Vendors</v>
       </c>
       <c r="B982" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C982" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D982" t="str">
-        <v>Finance, AI, SaaS, Education</v>
+        <v>Finance, AI, SaaS</v>
       </c>
       <c r="E982" t="str">
-        <v>https://www.prnewswire.com/news-releases/wimi-explores-the-application-of-neural-networks-in-parameter-optimization-for-dual-field-quantum-key-distribution-302813268.html</v>
+        <v>https://finance.yahoo.com/technology/ai/articles/writer-named-market-shaper-july-143000994.html</v>
       </c>
       <c r="F982" t="str">
-        <v>BEIJING, June 29, 2026 /PRNewswire/ -- WiMi Hologram Cloud Inc. (NASDAQ: WiMi) ("WiMi" or the "Company"), a leading global Hologram Augmented Reality ("AR") Technology provider, announced that they are researching the use of neural networks for machine learning to optimize parameters in...</v>
+        <v>SAN FRANCISCO, August 19, 2026--WRITER, the enterprise AI agent platform trusted by the world’s leading Fortune 500 brands, today announced it has been recognized as a Market Shaper in the first-ever Gartner Emerging Market Quadrant™ for AI Agents for Marketing — Startup Vendors. The recognition follows a year of platform expansion to empower marketing and revenue teams to reinvent the customer journey with agents, including the launch of Palmyra X6, major upgrades to WRITER Agent, and enhanced</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" t="str">
-        <v>CROWN ROYAL INTRODUCES "BRING IT" -- A NEW BRAND PLATFORM INVITING EVERYONE TO SHARE WHAT BRINGS US ALL TOGETHER</v>
+        <v>mPulse Introduces Inflection Points to Help Health Plans Turn Member Data into Timely, Personalized Action</v>
       </c>
       <c r="B983" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C983" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D983" t="str">
-        <v>SaaS, Energy</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E983" t="str">
-        <v>https://www.prnewswire.com/news-releases/crown-royal-introduces-bring-it--a-new-brand-platform-inviting-everyone-to-share-what-brings-us-all-together-302813325.html</v>
+        <v>https://finance.yahoo.com/healthcare/articles/mpulse-introduces-inflection-points-help-142400005.html</v>
       </c>
       <c r="F983" t="str">
-        <v>The brand launches 'Bring It' with an exclusive honky tonk celebration in Los Angeles honoring the songs, traditions and talents that shape our communities NEW YORK, June 29, 2026 /PRNewswire/ -- From the traditions we share to the energy we bring and the ways we show up for one another,...</v>
+        <v>LOS ANGELES, August 19, 2026--mPulse, a leader in Health Experience and Insights (HXI), today announced Inflection Points, an always-on engagement module within its HXI platform designed to help health plans identify meaningful changes in a member’s journey, determine the next right action, and trigger timely, relevant outreach when intervention can have the greatest impact on outcomes.</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" t="str">
-        <v>SPOC ENERGY AND UNIVERSITY OF ALABAMA ADVANCE AI-READY POWER INFRASTRUCTURE WITH MW-SCALE DC MICROGRID DEPLOYMENT</v>
+        <v>Onchain Foundation Becomes Strategic Shareholder of Trust Square Ecosystem ...</v>
       </c>
       <c r="B984" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C984" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D984" t="str">
-        <v>AI, SaaS, Energy, Education</v>
+        <v>SaaS</v>
       </c>
       <c r="E984" t="str">
-        <v>https://www.prnewswire.com/news-releases/spoc-energy-and-university-of-alabama-advance-ai-ready-power-infrastructure-with-mw-scale-dc-microgrid-deployment-302813309.html</v>
+        <v>https://pr-inside.com/onchain-foundation-becomes-strategic-shareholder-of-trust-square-ecosystem-r5214002.htm</v>
       </c>
       <c r="F984" t="str">
-        <v>Containerized SPOC Energy platform supports next-generation electrification, grid modernization, and mission-critical power research through Alabama's AMP Program TUSCALOOSA, Ala., June 29, 2026 /PRNewswire/ -- SPOC Energy, a global provider of advanced power conversion systems, has...</v>
+        <v>(PR-inside.com) ZÜRICH, CH / ACCESS Newswire / August 19, 2026 / Trust Square Ecosystem AG today announced that the Onchain Foundation has become a strategic shareholder of the company through a strategic investment, marking a significant milestone in Trust Square's transformation into a global ecosystem platform for emerging technologies. The investment from the Onchain Foundation will support the international scaling of Trust Square's new ecosystem-driven business model, including the expansion of its flagship initiatives Trust Forum, Trust Circle, and Trust Hive, as well as further ecosystem development activities connecting global innovators, entrepreneurs, investors, corporates, policymakers, and academia. As part of the broader strategic ..</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" t="str">
-        <v>QNB Corp’s Banking Division, QNB Bank, Announces Successful Victory Bank Systems Integration</v>
+        <v>DocStyle Announces DocStyle AI: Document Productivity Tools, Accessible ...</v>
       </c>
       <c r="B985" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C985" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D985" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E985" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/29/3319073/0/en/QNB-Corp-s-Banking-Division-QNB-Bank-Announces-Successful-Victory-Bank-Systems-Integration.html</v>
+        <v>https://pr-inside.com/docstyle-announces-docstyle-ai-document-productivity-tools-accessible-r5213999.htm</v>
       </c>
       <c r="F985" t="str">
-        <v>Quakertown, PA, June 29, 2026 (GLOBE NEWSWIRE) -- QNB Corp. (“QNB”) (OTCQX: QNBC), the holding company for QNB Bank, is pleased to announce the successful completion of the systems integration of its Victory Bank Division into QNB Bank, which officially took place on June 22, 2026. This milestone marks the final step in bringing together two strong community banking institutions to serve customers across Bucks, Lehigh, and Montgomery counties.</v>
+        <v>(PR-inside.com) The new solution connects DocStyle's document engine to Claude for Word, Microsoft Copilot, and a dedicated chat pane, available for pre-order today ahead of general availability on October 1st. MIAMI, FL / ACCESS Newswire / August 19, 2026 / DocStyle, a leading provider of legal document repair, structuring, and automation solutions, today announced DocStyle AI. Rather than embedding a general AI chat into its software, DocStyle made its full document productivity engine accessible from the AI assistants legal professionals already use, including Claude for Word and Microsoft Copilot, alongside a dedicated DocStyle AI chat pane inside the DocStyle Ribbon. Built on ..</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" t="str">
-        <v>Chumba Casino Wins Best Sweepstakes Casino Recognition for 2026</v>
+        <v>DocStyle Announces DocStyle AI: Document Productivity Tools, Accessible from the AI Assistants Lawyers Already Use</v>
       </c>
       <c r="B986" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C986" t="str">
-        <v>PR-Inside</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D986" t="str">
-        <v>SaaS, Gaming</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E986" t="str">
-        <v>https://pr-inside.com/chumba-casino-wins-best-sweepstakes-casino-recognition-for-r5195809.htm</v>
+        <v>https://www.newswire.com/news/docstyle-announces-docstyle-ai-document-productivity-tools-accessible-from-the</v>
       </c>
       <c r="F986" t="str">
-        <v>(PR-inside.com) NEW YORK CITY, NY / ACCESS Newswire / June 29, 2026 / What the 2026 Award Means for Chumba Casino and the Sweepstakes Industry Chumba Casino has officially received best sweepstakes casino recognition for 2026, a distinction that carries real weight in a market now overrun with competitors scrapping for the same audience. The award lands at a pivotal moment, it's part of a broader iGaming industry recognition cycle evaluating customer experience, game quality . And platform reliability, and it arrives while the sweepstakes casino model faces more scrutiny and draws more players than at any prior point in it's history. VGW ..</v>
+        <v>The new solution connects DocStyle's document engine to Claude for Word, Microsoft Copilot, and a dedicated chat pane, available for pre-order today ahead of general availability on October 1st.</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" t="str">
-        <v>Fast Moving Consumer Goods Launches Weekly Webinar for Emerging Spirit ...</v>
+        <v>Elve Achieves TRL-8 Space Qualification for 100 W Space TWTA Platform</v>
       </c>
       <c r="B987" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C987" t="str">
-        <v>PR-Inside</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D987" t="str">
-        <v>SaaS, Retail</v>
+        <v>SaaS</v>
       </c>
       <c r="E987" t="str">
-        <v>https://pr-inside.com/fast-moving-consumer-goods-launches-weekly-webinar-for-emerging-spirit-r5195808.htm</v>
+        <v>https://finance.yahoo.com/technology/articles/elve-achieves-trl-8-space-140000481.html</v>
       </c>
       <c r="F987" t="str">
-        <v>(PR-inside.com) Fast Moving Consumer Goods, Inc. (GGII) today announced a special edition of its weekly live webinar series focused on helping founders and CEOs of emerging spirit brands navigate the challenges of launching, distributing, marketing, and scaling their products nationwide. SAN DIEGO, CA / ACCESS Newswire / June 29, 2026 / Fast Moving Consumer Goods, Inc. (GGII) today announced a special edition of its weekly live webinar series focused on helping founders and CEOs of emerging spirit brands navigate the challenges of launching, distributing, marketing, and scaling their products nationwide. The webinar will showcase FMCG's Emerging Spirit Brand Platform, a comprehensive solution ..</v>
+        <v>DAVIS, Calif., August 19, 2026--Elve announced that its 100 W mmWave Space TWTA platform has achieved Technology Readiness Level 8 (TRL-8) space qualification under a U.S. Space Force SBIR Phase II contract. This development qualifies the TWTA platform to NASA and U.S.</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" t="str">
-        <v>Parachute Health Appoints Heather Yi As Vice President of Customer Success</v>
+        <v>Pontera Expands Connected Retirement Infrastructure with New Non-Discretionary Advice Offering</v>
       </c>
       <c r="B988" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C988" t="str">
-        <v>PR Newswire</v>
+        <v>mlpr-businesswire</v>
       </c>
       <c r="D988" t="str">
-        <v>SaaS, Healthcare</v>
+        <v>SaaS</v>
       </c>
       <c r="E988" t="str">
-        <v>https://www.prnewswire.com/news-releases/parachute-health-appoints-heather-yi-as-vice-president-of-customer-success-302813251.html</v>
+        <v>https://finance.yahoo.com/small-business/articles/pontera-expands-connected-retirement-infrastructure-140000570.html</v>
       </c>
       <c r="F988" t="str">
-        <v>Industry Veteran Joins from Brightree to Deepen Parachute's Partnerships with HME Providers NEW YORK, June 29, 2026 /PRNewswire/ -- Parachute Health, the order management platform for home medical equipment (HME) providers, announced the appointment of Heather Yi as Vice President of...</v>
+        <v>NEW YORK, August 19, 2026--Pontera, announces expansion of its platform to support non-discretionary retirement advice through a secure, seamless, and guided experience.</v>
       </c>
     </row>
     <row r="989">
       <c r="A989" t="str">
-        <v>Telit Cinterion Powers FleetSafe.ai AI Video Telematics for Safer, Data-Driven Fleet Operations at Scale</v>
+        <v>From Paper to Platform: Jamaica's Education Ministry Wraps Up Stakeholder Consultations on Digitizing Teacher Data</v>
       </c>
       <c r="B989" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C989" t="str">
-        <v>PR Newswire</v>
+        <v>WebWire</v>
       </c>
       <c r="D989" t="str">
-        <v>AI, SaaS, Automotive, Media</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E989" t="str">
-        <v>https://www.prnewswire.com/news-releases/telit-cinterion-powers-fleetsafeai-ai-video-telematics-for-safer-data-driven-fleet-operations-at-scale-302813192.html</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359103</v>
       </c>
       <c r="F989" t="str">
-        <v>Telit Cinterion's NExT™ platform powers FleetSafe.ai to deliver real-time video, driver safety insights and scalable fleet operations in high-performance environments Demonstrates real-time AI video telematics for driver safety, incident response and fleet visibility Showcases globally...</v>
+        <v>The Ministry of Education, Skills, Youth and Information of Jamaica, supported by the UNESCO Office for the Caribbean and the Joint SDG Fund, has successfully concluded a month-long stakeholder consultation series on digitizing teacher and staff records, which is a key milestone in the Ministry&amp;#39;s move toward a unified digital personnel record within the Education Management Information System (OpenEMIS). - - The Ministry of Education, Skills, Youth and Information of Jamaica, supported by t... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359103</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" t="str">
-        <v>Kitchen2MyTable Launches Member-Supported, Ad-Free Recipe and Meal-Planning Platform Featuring 14,000+ Recipes</v>
+        <v>Ours Privacy Raises $15M Series A to Accelerate Its Privacy-First Growth Marketing and Data Infrastructure Platform for Healthcare</v>
       </c>
       <c r="B990" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C990" t="str">
         <v>PR Newswire</v>
       </c>
       <c r="D990" t="str">
-        <v>SaaS</v>
+        <v>SaaS, Healthcare</v>
       </c>
       <c r="E990" t="str">
-        <v>https://www.prnewswire.com/news-releases/kitchen2mytable-launches-member-supported-ad-free-recipe-and-meal-planning-platform-featuring-14-000-recipes-302813244.html</v>
+        <v>https://www.prnewswire.com/news-releases/ours-privacy-raises-15m-series-a-to-accelerate-its-privacy-first-growth-marketing-and-data-infrastructure-platform-for-healthcare-302854724.html</v>
       </c>
       <c r="F990" t="str">
-        <v>Arizona-based Kitchen2MyTable helps home cooks save money, reduce food waste, and discover regional and international cuisines without ads, popups, or sponsored clutter. CAVE CREEK, Ariz., June 29, 2026 /PRNewswire/ -- Kitchen2MyTable , a member-supported recipe and meal-planning platform...</v>
+        <v>As healthcare navigates increasingly strict data regulations, Ours Privacy gives marketers the full toolkit to run high-impact campaigns while prioritizing patient privacy HOUSTON, Aug. 19, 2026 /PRNewswire/ -- Ours Privacy, the HIPAA-compliant customer data platform (CDP) built by...</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" t="str">
-        <v>Attunio Health Unveils Infrastructure for Measurable Mental Healthcare</v>
+        <v>Memora Helps Photographers Organize Photo Libraries Before Backup</v>
       </c>
       <c r="B991" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C991" t="str">
-        <v>PR Newswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D991" t="str">
-        <v>AI, SaaS, Healthcare</v>
+        <v>SaaS</v>
       </c>
       <c r="E991" t="str">
-        <v>https://www.prnewswire.com/news-releases/attunio-health-unveils-infrastructure-for-measurable-mental-healthcare-302813241.html</v>
+        <v>https://www.pr-inside.com/memora-helps-photographers-organize-photo-libraries-before-backup-r5213986.htm</v>
       </c>
       <c r="F991" t="str">
-        <v>Clinical Intelligence Engine™ and Digital MSE™ API introduce a new intelligence layer for precision psychiatry. ATLANTA, June 29, 2026 /PRNewswire/ -- As digital health, telepsychiatry, and AI-driven mental healthcare rapidly expand, a foundational gap remains in modern psychiatry: the...</v>
+        <v>(PR-inside.com) Search for backup advice and you will find plenty of it: the 3-2-1 rule, external drive comparisons, home NAS builds, and a dozen cloud services all competing for a photographer's archive. Almost none of that advice covers step zero, which is knowing what the library actually contains before a single file gets copied anywhere. Years of shoots tend to pile up across scattered folders, old memory cards, and half-sorted client work, and archiving that mess only preserves the confusion in a safer place. The cost is not only disk space but time, since every future search or client request still ..</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" t="str">
-        <v>DoBusinessInAmerica.com Launches National Platform to Help Freelancers, Small Businesses, and Startups Promote Their Business Online</v>
+        <v>Announcing the Launch of INNERGY Engineering: Cloud-Native CAD/CAM Built to Make Millwork Engineering Faster</v>
       </c>
       <c r="B992" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C992" t="str">
-        <v>PressReleaseNews</v>
+        <v>PRWeb</v>
       </c>
       <c r="D992" t="str">
         <v>SaaS</v>
       </c>
       <c r="E992" t="str">
-        <v>https://pressreleasenews.org/pressroom/dobusinessinamerica-com-launches-national-platform-to-help-freelancers-small-businesses-and-startups-promote-their-business-online</v>
+        <v>https://www.prweb.com/releases/announcing-the-launch-of-innergy-engineering-cloud-native-cadcam-built-to-make-millwork-engineering-faster-302854855.html</v>
       </c>
       <c r="F992" t="str">
-        <v>DoBusinessInAmerica.com, a new online business promotion platform, has launched to support freelancers, entrepreneurs, startups, and small businesses across the United States. The platform provides affordable ways to promote products, services, online stores, and social media pages while increasing visibility to a nationwide market. It also features sections for creative business ideas, business resources, and networking opportunities.</v>
+        <v>Engineering has quietly become the millwork industry's bottleneck. Launching August 19 and making its in-person debut at IWF Atlanta 2026, INNERGY Engineering is built to do one thing above all: get engineering done faster, because faster engineering is more throughput, and throughput is...</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" t="str">
-        <v>Small Molecule API Market Outlook for Active Pharmaceutical Ingredients Industry</v>
+        <v>Securing wireless communication in next-generation devices</v>
       </c>
       <c r="B993" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C993" t="str">
-        <v>Express Press Release</v>
+        <v>WebWire</v>
       </c>
       <c r="D993" t="str">
         <v>SaaS</v>
       </c>
       <c r="E993" t="str">
-        <v>https://express-press-release.net/news/2026/06/29/1761022</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359099</v>
       </c>
       <c r="F993" t="str">
-        <v>The global Small Molecule API Market was valued at USD 214.2 billion in 2024 and is projected to reach USD 297.0 billion by 2030, expanding at a [read full press release...]</v>
+        <v>MIT researchers have overcome a major challenge holding back the real-world deployment of microwave quantum technologies for advanced signal processing and secure communications. - - The team developed a scalable platform that generates pairs of highly correlated radio frequency waves, without the need for bulky and expensive cooling equipment. In quantum technologies, these linked radio waves can be used for noise-resilient communication or high-precision radar and sensing. However, they&amp;#39;r... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359099</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" t="str">
-        <v>Konica Minolta Launches AccurioPress C5080 Series Entry-Level Production ...</v>
+        <v>Roster Names SaaS Veteran Raj Nijjer CEO &amp;amp; Launches MCP Server for its Brand Ambassador Platform</v>
       </c>
       <c r="B994" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C994" t="str">
-        <v>PR-Inside</v>
+        <v>PRWeb</v>
       </c>
       <c r="D994" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS, Retail</v>
       </c>
       <c r="E994" t="str">
-        <v>https://pr-inside.com/konica-minolta-launches-accuriopress-c5080-series-entry-level-production-r5195785.htm</v>
+        <v>https://www.prweb.com/releases/roster-names-saas-veteran-raj-nijjer-ceo--launches-mcp-server-for-its-brand-ambassador-platform-302854857.html</v>
       </c>
       <c r="F994" t="str">
-        <v>(PR-inside.com) RAMSEY, NJ / ACCESS Newswire / June 29, 2026 / Konica Minolta Business Solutions U.S.A., Inc. (Konica Minolta) today announced the AccurioPress C5080 Series, a new line of entry-level production presses designed to deliver automated production capabilities, consistent output, and simplified operation for commercial printers, in-plants and franchise print environments. The AccurioPress C5080 Series includes the AccurioPress C5080 (81 ppm), AccurioPress C5070 (71 ppm) and AccurioPrint C5065 (65 ppm). The new platform replaces the AccurioPress C4080 Series and introduces enhanced automation and workflow features aimed at reducing setup time, minimizing operator intervention and improving overall production efficiency. "With the AccurioPress C5080 Series, ..</v>
+        <v>AI makes ambassador marketing a channel ecommerce teams can scale like paid media. Ecommerce brands using Shopify, BigCommerce, or WooCommerce can now optimize their program by asking a single question in Claude or ChatGPT. LEHI, Utah, Aug. 19, 2026 /PRNewswire-PRWeb/ -- Roster, the brand...</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" t="str">
-        <v>HydroGraph Launches Fractal Graphene Paste™, Eliminating a Key Barrier to Commercial Graphene Adoption</v>
+        <v>Olenox Signs LOI to Expand Integrated Energy and Data-Infrastructure Platform</v>
       </c>
       <c r="B995" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C995" t="str">
-        <v>GlobeNewswire</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D995" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS, Energy</v>
       </c>
       <c r="E995" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/29/3318992/0/en/HydroGraph-Launches-Fractal-Graphene-Paste-Eliminating-a-Key-Barrier-to-Commercial-Graphene-Adoption.html</v>
+        <v>https://www.newswire.com/news/olenox-signs-loi-to-expand-integrated-energy-and-data-infrastructure-platform</v>
       </c>
       <c r="F995" t="str">
-        <v>New Pre-Dispersed, Stabilized Graphene Concentrate Enables Faster Integration into Water-Based Formulations New Pre-Dispersed, Stabilized Graphene Concentrate Enables Faster Integration into Water-Based Formulations</v>
+        <v>Proposed acquisition would add natural gas resources, power-generation potential and West Texas infrastructure-development capabilities</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" t="str">
-        <v>STAR Announces AI-Powered Developer Platform to Accelerate Automotive Retail API Adoption</v>
+        <v>ASTPP Empowers ITSP Providers with Scalable Telecom Billing Software</v>
       </c>
       <c r="B996" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C996" t="str">
-        <v>PRWeb</v>
+        <v>Express Press Release</v>
       </c>
       <c r="D996" t="str">
-        <v>AI, SaaS, Retail, Automotive</v>
+        <v>SaaS</v>
       </c>
       <c r="E996" t="str">
-        <v>https://www.prweb.com/releases/star-announces-ai-powered-developer-platform-to-accelerate-automotive-retail-api-adoption-302810419.html</v>
+        <v>https://express-press-release.net/news/2026/08/19/1766853</v>
       </c>
       <c r="F996" t="str">
-        <v>Suite of tools helps retail automotive accelerate standards adoption, improve interoperability, and reduce integration costs MCLEAN, Va., June 29, 2026 /PRNewswire-PRWeb/ -- The Standards for Technology in Automotive Retail (STAR), today announced the launch of the STAR Member Toolset, a...</v>
+        <v>Orlando, FL, 2026-08-19 — /EPR Network/ — ASTPP, a carrier-grade telecom billing and VoIP platform, is helping Internet Telephony Service Providers (ITSPs) simplify complex billing operations, [read full press release...]</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" t="str">
-        <v>Tenable Achieves FedRAMP High and Impact Level 5 Authorization</v>
+        <v>MDCE's StrainScan Pro Targets Early Pest and Crop Illness Detection ...</v>
       </c>
       <c r="B997" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C997" t="str">
-        <v>GlobeNewswire</v>
+        <v>PR-Inside</v>
       </c>
       <c r="D997" t="str">
-        <v>Finance, SaaS</v>
+        <v>AI, SaaS, Healthcare</v>
       </c>
       <c r="E997" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/29/3318993/0/en/Tenable-Achieves-FedRAMP-High-and-Impact-Level-5-Authorization.html</v>
+        <v>https://pr-inside.com/mdce-s-strainscan-pro-targets-early-pest-and-crop-illness-detection-r5213982.htm</v>
       </c>
       <c r="F997" t="str">
-        <v>Achievement reinforces Tenable’s position as a trusted exposure management platform of choice by federal agencies Achievement reinforces Tenable’s position as a trusted exposure management platform of choice by federal agencies</v>
+        <v>(PR-inside.com) Proprietary AI Vision Platform Designed to Identify Visual Anomalies Linked to Pests, Crop Stress and Quality Threats at the Field Level MESA, AZ / ACCESS Newswire / August 19, 2026 / Medical Care Technologies Inc. (OTCID:MDCE) today highlighted the agricultural defense capabilities of its StrainScan Pro platform, positioning the proprietary AI vision software as a practical tool for early detection of pests, crop illness, and visual quality threats across the multi-trillion-dollar global agriculture sector. Recent agricultural outbreaks have underscored the growing need for faster, more consistent methods of identifying problems before they spread. StrainScan Pro is designed to support that need through ..</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" t="str">
-        <v>HiringThing Announces Integration with NationSearch to Deliver Seamless Background Screening</v>
+        <v>MDCE's StrainScan Pro Targets Early Pest and Crop Illness Detection in Multi-Trillion-Dollar Agriculture Sector (OTCID:MDCE)</v>
       </c>
       <c r="B998" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C998" t="str">
-        <v>PRWeb</v>
+        <v>Newswire.com</v>
       </c>
       <c r="D998" t="str">
-        <v>SaaS</v>
+        <v>AI, SaaS</v>
       </c>
       <c r="E998" t="str">
-        <v>https://www.prweb.com/releases/hiringthing-announces-integration-with-nationsearch-to-deliver-seamless-background-screening-302810396.html</v>
+        <v>https://www.newswire.com/news/mdces-strainscan-pro-targets-early-pest-and-crop-illness-detection-in-multi</v>
       </c>
       <c r="F998" t="str">
-        <v>New integration brings NationSearch's proven, FCRA-compliant background screening directly into HiringThing's white label recruiting solution ALLENTOWN, Pa., June 29, 2026 /PRNewswire-PRWeb/ -- HiringThing, the leader in white label recruiting, today announced a new integration...</v>
+        <v>Proprietary AI Vision Platform Designed to Identify Visual Anomalies Linked to Pests, Crop Stress and Quality Threats at the Field Level</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" t="str">
-        <v>SilvaBio and Foray Bioscience Announce Collaboration to Accelerate ...</v>
+        <v>Authentic Completes Acquisition of Care Bears, Establishing New Character Entertainment Vertical</v>
       </c>
       <c r="B999" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C999" t="str">
-        <v>PR-Inside</v>
+        <v>WebWire</v>
       </c>
       <c r="D999" t="str">
-        <v>SaaS</v>
+        <v>Finance, SaaS, Real Estate, Media</v>
       </c>
       <c r="E999" t="str">
-        <v>https://pr-inside.com/silvabio-and-foray-bioscience-announce-collaboration-to-accelerate-r5195778.htm</v>
+        <v>https://www.webwire.com/ViewPressRel.asp?aId=359093</v>
       </c>
       <c r="F999" t="str">
-        <v>(PR-inside.com) As America approaches its 250th anniversary, the companies will pursue the development of scalable seedling technologies to support the first-ever restoration of a native tree species from functional extinction. BOSTON, MA AND CAMBRIDGE, MA / ACCESS Newswire / June 29, 2026 / Today, SilvaBio, the forest biotechnology company that develops, produces, and sells disease-tolerant hardwood seedlings, and Foray Bioscience, a plant biomanufacturing company growing plant products from the cell up, announce a collaboration focused on exploring how producing fabricated seeds can accelerate the restoration of the American chestnut. This partnership will pair SilvaBio's genetics expertise, accelerated breeding, and restoration platform with Foray's ..</v>
+        <v>Authentic Brands Group (Authentic), a global brand and entertainment platform, today announced the closing of its acquisition of the intellectual property (IP) of Care Bears, one of the world&amp;#39;s most enduring family entertainment franchises. The transaction establishes character IP as a new vertical within Authentic&amp;#39;s global platform. - - Authentic has assembled a senior team of business and creative leaders to accelerate the brand through content, experiences, products and partnerships. - - ... Read the full story at https://www.webwire.com/ViewPressRel.asp?aId=359093</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" t="str">
-        <v>Green Security Brings Healthcare Leaders Together at Trust Summit, Highlights Year of Innovation and Growth</v>
+        <v>RiseGuide Wins Gold Stevie(R) Award in the 23rd Annual International Business Awards(R)</v>
       </c>
       <c r="B1000" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C1000" t="str">
-        <v>PRWeb</v>
+        <v>mlpr-newsfile</v>
       </c>
       <c r="D1000" t="str">
-        <v>SaaS</v>
+        <v>SaaS, Education</v>
       </c>
       <c r="E1000" t="str">
-        <v>https://www.prweb.com/releases/green-security-brings-healthcare-leaders-together-at-trust-summit-highlights-year-of-innovation-and-growth-302812517.html</v>
+        <v>https://www.newsfilecorp.com/release/310024/RiseGuide-Wins-Gold-StevieR-Award-in-the-23rd-Annual-International-Business-AwardsR</v>
       </c>
       <c r="F1000" t="str">
-        <v>Company highlights platform advancements, strategic partnerships and industry collaboration as healthcare organizations seek more connected approaches to vendor operations CLEARWATER, Fla., June 29, 2026 /PRNewswire-PRWeb/ -- Green Security, a leading provider of healthcare vendor...</v>
+        <v>Warsaw, Poland--(Newsfile Corp. - August 19, 2026) - RiseGuide, a self-development platform, was named the winner of a Gold Stevie® Award in the Learning &amp; Education category in The 23rd Annual International Business Awards® (IBAs). The company's entry was the only one recognized in the category, making RiseGuide the sole Gold Stevie winner in Learning &amp; Education for 2026.RiseGuideTo view an enhanced version of this graphic, please...</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" t="str">
-        <v>WeShop Added to Russell 3000® and Russell Microcap® Indexes</v>
+        <v>LataMed AI Nears Completion of Mobile Healthcare App to Support On-the-Go Access to Digital Healthcare Services</v>
       </c>
       <c r="B1001" t="str">
-        <v>2026-06-29</v>
+        <v>2026-08-19</v>
       </c>
       <c r="C1001" t="str">
-        <v>GlobeNewswire</v>
+        <v>NewMediaWire</v>
       </c>
       <c r="D1001" t="str">
-        <v>Finance, SaaS</v>
+        <v>AI, SaaS, Healthcare, Retail</v>
       </c>
       <c r="E1001" t="str">
-        <v>https://www.globenewswire.com/news-release/2026/06/29/3318933/0/en/WeShop-Added-to-Russell-3000-and-Russell-Microcap-Indexes.html</v>
+        <v>https://www.newmediawire.com/news/latamed-ai-nears-completion-of-mobile-healthcare-app-to-support-on-the-go-access-to-digital-healthcare-services-7088695</v>
       </c>
       <c r="F1001" t="str">
-        <v>NEW YORK, June 29, 2026 (GLOBE NEWSWIRE) -- WeShop Holdings Limited (“WeShop” or the “Company”) (NASDAQ: WSHP), the first community-owned social commerce platform, has been added to the broad U.S. market Russell 3000 ® Index as part of FTSE Russell’s annual reconstitution of its stock indexes, effective at the opening of U.S. markets today. In addition, WeShop has also been added to the Russell Microcap ® Index, which measures the performance of the microcap segment of the U.S. equity market.</v>
+        <v>CARACAS, VENEZUELA - August 19, 2026 ( NEWMEDIAWIRE ) - LataMed AI Corp. (OTC: LMED) (formerly OTC: LMEDD) (“LataMed AI” or the “Company”), a healthcare technology company developing digital health infrastructure and artificial intelligence-supported medical solutions for Latin America, today announced that development of its mobile healthcare application has entered its final stage, with the Company currently completing final testing, optimization and deployment preparation ahead of planned availability through the Apple App Store and Google Play. Management expects the application to be submitted for distribution and, subject to applicable platform review and technical requirements, become available through the Apple App Store and Google Play in the coming weeks. The Company believes thi</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:F1001"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Press Releases</vt:lpstr>